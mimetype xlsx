--- v0 (2026-09-07)
+++ v1 (2026-09-27)
@@ -231,85 +231,85 @@
   <si>
     <t xml:space="preserve">Investments in  house-construction, mln.tenge                                                                                                                                                                   </t>
   </si>
   <si>
     <t xml:space="preserve">         percentage of the corresponding period of the previous year</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Indices of physical volume of Investments in house-construction</t>
   </si>
   <si>
     <t>Reflects changes in the volume of investments in housing construction over time and is defined as the ratio of the investment volume in housing construction of the analyzed period to that of the previous period in current prices, adjusted by the price index deflator</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/methodology/25837/</t>
   </si>
   <si>
     <t xml:space="preserve">© The Bureau of National statistics of the Agency for Strategic planning and reforms of the Republic of Kazakhstan </t>
   </si>
   <si>
-    <t>18.08.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.09.2026y.</t>
   </si>
   <si>
     <t>Division of Production and Environment statistics</t>
   </si>
   <si>
     <t>Kussainova Botagoz Talgatovna</t>
   </si>
   <si>
     <t>+7 712 2328427</t>
   </si>
   <si>
     <t>B.Kussainova@aspire.gov.kz</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/atyrau/spreadsheets/?industry=28273&amp;year=2026&amp;name=85298&amp;period=&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>Since January 2022</t>
+  </si>
+  <si>
+    <t>16.10.2026y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -392,50 +392,56 @@
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -600,51 +606,51 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="84">
+  <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -687,98 +693,50 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
-    </xf>
-[...46 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="18" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -808,70 +766,124 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1165,51 +1177,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:K26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2:B21"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="12" customWidth="1"/>
     <col min="2" max="2" width="106" style="12" customWidth="1"/>
     <col min="255" max="255" width="42.28515625" customWidth="1"/>
     <col min="256" max="256" width="97.7109375" customWidth="1"/>
     <col min="511" max="511" width="42.28515625" customWidth="1"/>
     <col min="512" max="512" width="97.7109375" customWidth="1"/>
     <col min="767" max="767" width="42.28515625" customWidth="1"/>
     <col min="768" max="768" width="97.7109375" customWidth="1"/>
     <col min="1023" max="1023" width="42.28515625" customWidth="1"/>
     <col min="1024" max="1024" width="97.7109375" customWidth="1"/>
     <col min="1279" max="1279" width="42.28515625" customWidth="1"/>
     <col min="1280" max="1280" width="97.7109375" customWidth="1"/>
     <col min="1535" max="1535" width="42.28515625" customWidth="1"/>
     <col min="1536" max="1536" width="97.7109375" customWidth="1"/>
     <col min="1791" max="1791" width="42.28515625" customWidth="1"/>
     <col min="1792" max="1792" width="97.7109375" customWidth="1"/>
     <col min="2047" max="2047" width="42.28515625" customWidth="1"/>
     <col min="2048" max="2048" width="97.7109375" customWidth="1"/>
     <col min="2303" max="2303" width="42.28515625" customWidth="1"/>
     <col min="2304" max="2304" width="97.7109375" customWidth="1"/>
     <col min="2559" max="2559" width="42.28515625" customWidth="1"/>
@@ -1341,215 +1353,215 @@
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="20" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="3" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:11" s="3" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="23" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="7" spans="1:11" s="3" customFormat="1" ht="35.25" customHeight="1">
       <c r="A7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="3" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="25" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:11" s="3" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:11" s="3" customFormat="1" ht="65.25" customHeight="1">
       <c r="A10" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:11" s="3" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="6"/>
       <c r="K11" s="7"/>
     </row>
     <row r="12" spans="1:11" s="3" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="21" t="s">
         <v>33</v>
       </c>
-      <c r="B12" s="83" t="s">
+      <c r="B12" s="66" t="s">
         <v>66</v>
       </c>
       <c r="K12" s="7"/>
     </row>
     <row r="13" spans="1:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="B13" s="82" t="s">
+      <c r="B13" s="65" t="s">
         <v>67</v>
       </c>
       <c r="K13" s="7"/>
     </row>
     <row r="14" spans="1:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="26" t="s">
         <v>35</v>
       </c>
-      <c r="B14" s="82" t="s">
-        <v>75</v>
+      <c r="B14" s="65" t="s">
+        <v>74</v>
       </c>
       <c r="K14" s="7"/>
     </row>
     <row r="15" spans="1:11" s="3" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="B15" s="82" t="s">
+      <c r="B15" s="65" t="s">
         <v>0</v>
       </c>
       <c r="K15" s="7"/>
     </row>
     <row r="16" spans="1:11" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="78" t="s">
+      <c r="B16" s="61" t="s">
         <v>69</v>
       </c>
       <c r="K16" s="8"/>
     </row>
     <row r="17" spans="1:11" ht="18.75" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="B17" s="78" t="s">
-        <v>70</v>
+      <c r="B17" s="61" t="s">
+        <v>76</v>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row r="18" spans="1:11" ht="22.5" customHeight="1">
       <c r="A18" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="B18" s="79" t="s">
-        <v>71</v>
+      <c r="B18" s="62" t="s">
+        <v>70</v>
       </c>
       <c r="K18" s="8"/>
     </row>
     <row r="19" spans="1:11" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row r="20" spans="1:11" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="B20" s="80" t="s">
-        <v>73</v>
+      <c r="B20" s="63" t="s">
+        <v>72</v>
       </c>
       <c r="K20" s="8"/>
     </row>
     <row r="21" spans="1:11" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="B21" s="81" t="s">
-        <v>74</v>
+      <c r="B21" s="64" t="s">
+        <v>73</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="10"/>
       <c r="B22" s="11"/>
     </row>
     <row r="23" spans="1:11">
       <c r="K23" s="9"/>
     </row>
     <row r="24" spans="1:11">
       <c r="K24" s="8"/>
     </row>
     <row r="25" spans="1:11">
       <c r="K25" s="9"/>
     </row>
     <row r="26" spans="1:11">
       <c r="K26" s="8"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M22"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="B34" sqref="B34"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="12" customWidth="1"/>
     <col min="2" max="2" width="107" style="12" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1681,179 +1693,179 @@
       <c r="B3" s="31" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="3" customFormat="1">
       <c r="A4" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="32" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="3" customFormat="1">
       <c r="A5" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="31" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="3" customFormat="1">
       <c r="A6" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="23" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="3" customFormat="1" ht="38.25">
       <c r="A7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="24" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="3" customFormat="1">
       <c r="A8" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="25" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="3" customFormat="1" ht="25.5">
       <c r="A9" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="3" customFormat="1" ht="51">
       <c r="A10" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="3" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="6"/>
       <c r="M11" s="7"/>
     </row>
     <row r="12" spans="1:13" s="3" customFormat="1">
       <c r="A12" s="21" t="s">
         <v>33</v>
       </c>
-      <c r="B12" s="83" t="s">
+      <c r="B12" s="66" t="s">
         <v>66</v>
       </c>
       <c r="M12" s="7"/>
     </row>
     <row r="13" spans="1:13" s="3" customFormat="1">
       <c r="A13" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="B13" s="82" t="s">
+      <c r="B13" s="65" t="s">
         <v>67</v>
       </c>
       <c r="M13" s="7"/>
     </row>
     <row r="14" spans="1:13" s="3" customFormat="1">
       <c r="A14" s="26" t="s">
         <v>35</v>
       </c>
-      <c r="B14" s="82" t="s">
-        <v>75</v>
+      <c r="B14" s="65" t="s">
+        <v>74</v>
       </c>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13" s="3" customFormat="1">
       <c r="A15" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="B15" s="82" t="s">
+      <c r="B15" s="65" t="s">
         <v>1</v>
       </c>
       <c r="M15" s="7"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="78" t="s">
+      <c r="B16" s="61" t="s">
         <v>69</v>
       </c>
       <c r="M16" s="8"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="B17" s="78" t="s">
-        <v>70</v>
+      <c r="B17" s="61" t="s">
+        <v>76</v>
       </c>
       <c r="M17" s="9"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="B18" s="79" t="s">
-        <v>71</v>
+      <c r="B18" s="62" t="s">
+        <v>70</v>
       </c>
       <c r="M18" s="8"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="M19" s="9"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="B20" s="80" t="s">
-        <v>73</v>
+      <c r="B20" s="63" t="s">
+        <v>72</v>
       </c>
       <c r="M20" s="8"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="B21" s="81" t="s">
-        <v>74</v>
+      <c r="B21" s="64" t="s">
+        <v>73</v>
       </c>
       <c r="M21" s="9"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="10"/>
       <c r="B22" s="11"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:H18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B45" sqref="B45"/>
     </sheetView>
@@ -2078,103 +2090,103 @@
       </c>
       <c r="C8" s="29"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="27"/>
       <c r="B9" s="28" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="29"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="27"/>
       <c r="B10" s="28" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="29"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="27"/>
       <c r="B11" s="30" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="29"/>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="33"/>
-      <c r="B12" s="33"/>
+      <c r="A12" s="69"/>
+      <c r="B12" s="69"/>
       <c r="C12" s="29"/>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="33"/>
-      <c r="B13" s="33"/>
+      <c r="A13" s="69"/>
+      <c r="B13" s="69"/>
       <c r="C13" s="29"/>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="33"/>
-      <c r="B14" s="33"/>
+      <c r="A14" s="69"/>
+      <c r="B14" s="69"/>
       <c r="C14" s="29"/>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" s="33"/>
-      <c r="B15" s="33"/>
+      <c r="A15" s="69"/>
+      <c r="B15" s="69"/>
       <c r="C15" s="27"/>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16" s="77" t="s">
+      <c r="A16" s="70" t="s">
         <v>68</v>
       </c>
-      <c r="B16" s="77"/>
-[...5 lines deleted...]
-      <c r="H16" s="77"/>
+      <c r="B16" s="70"/>
+      <c r="C16" s="70"/>
+      <c r="D16" s="70"/>
+      <c r="E16" s="70"/>
+      <c r="F16" s="70"/>
+      <c r="G16" s="70"/>
+      <c r="H16" s="70"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:H16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M36"/>
   <sheetViews>
-    <sheetView zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
-      <selection activeCell="G37" sqref="G37"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="N24" sqref="N24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="13.42578125" style="14" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="14"/>
     <col min="3" max="3" width="9.5703125" style="14" customWidth="1"/>
     <col min="4" max="8" width="9.140625" style="14"/>
     <col min="9" max="9" width="10.7109375" style="14" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.7109375" style="14" customWidth="1"/>
     <col min="11" max="11" width="11" style="14" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="14" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="14" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="14"/>
     <col min="257" max="257" width="13.42578125" style="14" customWidth="1"/>
     <col min="258" max="258" width="9.140625" style="14"/>
     <col min="259" max="259" width="9.5703125" style="14" customWidth="1"/>
     <col min="260" max="264" width="9.140625" style="14"/>
     <col min="265" max="265" width="10.7109375" style="14" bestFit="1" customWidth="1"/>
     <col min="266" max="266" width="11.7109375" style="14" customWidth="1"/>
     <col min="267" max="267" width="11" style="14" customWidth="1"/>
     <col min="268" max="268" width="11.28515625" style="14" customWidth="1"/>
     <col min="269" max="269" width="10.7109375" style="14" customWidth="1"/>
     <col min="270" max="512" width="9.140625" style="14"/>
     <col min="513" max="513" width="13.42578125" style="14" customWidth="1"/>
@@ -2778,841 +2790,850 @@
     <col min="15629" max="15629" width="10.7109375" style="14" customWidth="1"/>
     <col min="15630" max="15872" width="9.140625" style="14"/>
     <col min="15873" max="15873" width="13.42578125" style="14" customWidth="1"/>
     <col min="15874" max="15874" width="9.140625" style="14"/>
     <col min="15875" max="15875" width="9.5703125" style="14" customWidth="1"/>
     <col min="15876" max="15880" width="9.140625" style="14"/>
     <col min="15881" max="15881" width="10.7109375" style="14" bestFit="1" customWidth="1"/>
     <col min="15882" max="15882" width="11.7109375" style="14" customWidth="1"/>
     <col min="15883" max="15883" width="11" style="14" customWidth="1"/>
     <col min="15884" max="15884" width="11.28515625" style="14" customWidth="1"/>
     <col min="15885" max="15885" width="10.7109375" style="14" customWidth="1"/>
     <col min="15886" max="16128" width="9.140625" style="14"/>
     <col min="16129" max="16129" width="13.42578125" style="14" customWidth="1"/>
     <col min="16130" max="16130" width="9.140625" style="14"/>
     <col min="16131" max="16131" width="9.5703125" style="14" customWidth="1"/>
     <col min="16132" max="16136" width="9.140625" style="14"/>
     <col min="16137" max="16137" width="10.7109375" style="14" bestFit="1" customWidth="1"/>
     <col min="16138" max="16138" width="11.7109375" style="14" customWidth="1"/>
     <col min="16139" max="16139" width="11" style="14" customWidth="1"/>
     <col min="16140" max="16140" width="11.28515625" style="14" customWidth="1"/>
     <col min="16141" max="16141" width="10.7109375" style="14" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.9" customHeight="1" thickBot="1">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="71" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="34"/>
-[...10 lines deleted...]
-      <c r="M1" s="34"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
     </row>
     <row r="2" spans="1:13" ht="12.75">
-      <c r="A2" s="35"/>
-      <c r="B2" s="37" t="s">
+      <c r="A2" s="72"/>
+      <c r="B2" s="74" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="37" t="s">
+      <c r="C2" s="74" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="37" t="s">
+      <c r="D2" s="74" t="s">
         <v>5</v>
       </c>
-      <c r="E2" s="37" t="s">
+      <c r="E2" s="74" t="s">
         <v>6</v>
       </c>
-      <c r="F2" s="37" t="s">
+      <c r="F2" s="74" t="s">
         <v>7</v>
       </c>
-      <c r="G2" s="37" t="s">
+      <c r="G2" s="74" t="s">
         <v>8</v>
       </c>
-      <c r="H2" s="37" t="s">
+      <c r="H2" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="I2" s="37" t="s">
+      <c r="I2" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="J2" s="37" t="s">
+      <c r="J2" s="74" t="s">
         <v>11</v>
       </c>
-      <c r="K2" s="37" t="s">
+      <c r="K2" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="L2" s="37" t="s">
+      <c r="L2" s="74" t="s">
         <v>13</v>
       </c>
-      <c r="M2" s="37" t="s">
+      <c r="M2" s="74" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.9" customHeight="1" thickBot="1">
-      <c r="A3" s="36"/>
-[...11 lines deleted...]
-      <c r="M3" s="38"/>
+      <c r="A3" s="73"/>
+      <c r="B3" s="75"/>
+      <c r="C3" s="75"/>
+      <c r="D3" s="75"/>
+      <c r="E3" s="75"/>
+      <c r="F3" s="75"/>
+      <c r="G3" s="75"/>
+      <c r="H3" s="75"/>
+      <c r="I3" s="75"/>
+      <c r="J3" s="75"/>
+      <c r="K3" s="75"/>
+      <c r="L3" s="75"/>
+      <c r="M3" s="75"/>
     </row>
     <row r="4" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A4" s="46" t="s">
+      <c r="A4" s="83" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="47"/>
-[...10 lines deleted...]
-      <c r="M4" s="48"/>
+      <c r="B4" s="84"/>
+      <c r="C4" s="84"/>
+      <c r="D4" s="84"/>
+      <c r="E4" s="84"/>
+      <c r="F4" s="84"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="84"/>
+      <c r="K4" s="84"/>
+      <c r="L4" s="84"/>
+      <c r="M4" s="85"/>
     </row>
     <row r="5" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A5" s="61">
+      <c r="A5" s="45">
         <v>2022</v>
       </c>
-      <c r="B5" s="50">
+      <c r="B5" s="34">
         <v>2256</v>
       </c>
-      <c r="C5" s="50">
+      <c r="C5" s="34">
         <v>3260</v>
       </c>
-      <c r="D5" s="50">
+      <c r="D5" s="34">
         <v>4180</v>
       </c>
-      <c r="E5" s="50">
+      <c r="E5" s="34">
         <v>2792</v>
       </c>
-      <c r="F5" s="50">
+      <c r="F5" s="34">
         <v>13277</v>
       </c>
-      <c r="G5" s="50">
+      <c r="G5" s="34">
         <v>4457</v>
       </c>
-      <c r="H5" s="50">
+      <c r="H5" s="34">
         <v>3531</v>
       </c>
-      <c r="I5" s="50">
+      <c r="I5" s="34">
         <v>4133</v>
       </c>
-      <c r="J5" s="50">
+      <c r="J5" s="34">
         <v>18587</v>
       </c>
-      <c r="K5" s="50">
+      <c r="K5" s="34">
         <v>6905</v>
       </c>
-      <c r="L5" s="50">
+      <c r="L5" s="34">
         <v>7499</v>
       </c>
-      <c r="M5" s="51">
+      <c r="M5" s="35">
         <v>6859</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A6" s="49">
+      <c r="A6" s="33">
         <v>2023</v>
       </c>
-      <c r="B6" s="50">
+      <c r="B6" s="34">
         <v>6745</v>
       </c>
-      <c r="C6" s="50">
+      <c r="C6" s="34">
         <v>5729</v>
       </c>
-      <c r="D6" s="50">
+      <c r="D6" s="34">
         <v>4439</v>
       </c>
-      <c r="E6" s="50">
+      <c r="E6" s="34">
         <v>4333</v>
       </c>
-      <c r="F6" s="50">
+      <c r="F6" s="34">
         <v>3516</v>
       </c>
-      <c r="G6" s="50">
+      <c r="G6" s="34">
         <v>12618</v>
       </c>
-      <c r="H6" s="50">
+      <c r="H6" s="34">
         <v>4482</v>
       </c>
-      <c r="I6" s="50">
+      <c r="I6" s="34">
         <v>10291</v>
       </c>
-      <c r="J6" s="52">
+      <c r="J6" s="36">
         <v>15098</v>
       </c>
-      <c r="K6" s="50">
+      <c r="K6" s="34">
         <v>8681</v>
       </c>
-      <c r="L6" s="50">
+      <c r="L6" s="34">
         <v>14217</v>
       </c>
-      <c r="M6" s="51">
+      <c r="M6" s="35">
         <v>18558</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="12.75">
       <c r="A7" s="17">
         <v>2024</v>
       </c>
-      <c r="B7" s="50">
+      <c r="B7" s="34">
         <v>6068</v>
       </c>
-      <c r="C7" s="50">
+      <c r="C7" s="34">
         <v>4340</v>
       </c>
-      <c r="D7" s="50">
+      <c r="D7" s="34">
         <v>3952</v>
       </c>
-      <c r="E7" s="50">
+      <c r="E7" s="34">
         <v>7391</v>
       </c>
-      <c r="F7" s="50">
+      <c r="F7" s="34">
         <v>9092</v>
       </c>
-      <c r="G7" s="50">
+      <c r="G7" s="34">
         <v>9983</v>
       </c>
-      <c r="H7" s="50">
+      <c r="H7" s="34">
         <v>19230</v>
       </c>
-      <c r="I7" s="50">
+      <c r="I7" s="34">
         <v>14209</v>
       </c>
-      <c r="J7" s="52">
+      <c r="J7" s="36">
         <v>7382</v>
       </c>
-      <c r="K7" s="53">
+      <c r="K7" s="37">
         <v>21076</v>
       </c>
-      <c r="L7" s="53">
+      <c r="L7" s="37">
         <v>17508</v>
       </c>
-      <c r="M7" s="54">
+      <c r="M7" s="38">
         <v>21939</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="12.75">
       <c r="A8" s="17">
         <v>2025</v>
       </c>
-      <c r="B8" s="50">
+      <c r="B8" s="34">
         <v>3852</v>
       </c>
-      <c r="C8" s="50">
+      <c r="C8" s="34">
         <v>5683</v>
       </c>
-      <c r="D8" s="50">
+      <c r="D8" s="34">
         <v>7291</v>
       </c>
-      <c r="E8" s="50">
+      <c r="E8" s="34">
         <v>5689</v>
       </c>
-      <c r="F8" s="50">
+      <c r="F8" s="34">
         <v>9405</v>
       </c>
-      <c r="G8" s="50">
+      <c r="G8" s="34">
         <v>9091</v>
       </c>
-      <c r="H8" s="50">
+      <c r="H8" s="34">
         <v>9956</v>
       </c>
-      <c r="I8" s="50">
+      <c r="I8" s="34">
         <v>9257</v>
       </c>
-      <c r="J8" s="52">
+      <c r="J8" s="36">
         <v>12386</v>
       </c>
-      <c r="K8" s="53">
+      <c r="K8" s="37">
         <v>15653</v>
       </c>
-      <c r="L8" s="53">
+      <c r="L8" s="37">
         <v>7055</v>
       </c>
-      <c r="M8" s="54">
+      <c r="M8" s="38">
         <v>11796</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.75">
       <c r="A9" s="17">
         <v>2026</v>
       </c>
-      <c r="B9" s="50">
+      <c r="B9" s="34">
         <v>6909</v>
       </c>
-      <c r="C9" s="50">
+      <c r="C9" s="34">
         <v>6039</v>
       </c>
-      <c r="D9" s="50">
+      <c r="D9" s="34">
         <v>6832</v>
       </c>
-      <c r="E9" s="50">
+      <c r="E9" s="34">
         <v>7281</v>
       </c>
-      <c r="F9" s="50">
+      <c r="F9" s="34">
         <v>4522</v>
       </c>
-      <c r="G9" s="50">
+      <c r="G9" s="34">
         <v>9408</v>
       </c>
-      <c r="H9" s="50">
+      <c r="H9" s="34">
         <v>8871</v>
       </c>
-      <c r="I9" s="50"/>
-[...3 lines deleted...]
-      <c r="M9" s="54"/>
+      <c r="I9" s="34">
+        <v>7019</v>
+      </c>
+      <c r="J9" s="36"/>
+      <c r="K9" s="37"/>
+      <c r="L9" s="37"/>
+      <c r="M9" s="38"/>
     </row>
     <row r="10" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A10" s="39" t="s">
+      <c r="A10" s="76" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="39"/>
-[...10 lines deleted...]
-      <c r="M10" s="39"/>
+      <c r="B10" s="76"/>
+      <c r="C10" s="76"/>
+      <c r="D10" s="76"/>
+      <c r="E10" s="76"/>
+      <c r="F10" s="76"/>
+      <c r="G10" s="76"/>
+      <c r="H10" s="76"/>
+      <c r="I10" s="76"/>
+      <c r="J10" s="76"/>
+      <c r="K10" s="76"/>
+      <c r="L10" s="76"/>
+      <c r="M10" s="76"/>
     </row>
     <row r="11" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A11" s="40" t="s">
+      <c r="A11" s="77" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="41"/>
-[...10 lines deleted...]
-      <c r="M11" s="42"/>
+      <c r="B11" s="78"/>
+      <c r="C11" s="78"/>
+      <c r="D11" s="78"/>
+      <c r="E11" s="78"/>
+      <c r="F11" s="78"/>
+      <c r="G11" s="78"/>
+      <c r="H11" s="78"/>
+      <c r="I11" s="78"/>
+      <c r="J11" s="78"/>
+      <c r="K11" s="78"/>
+      <c r="L11" s="78"/>
+      <c r="M11" s="79"/>
     </row>
     <row r="12" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A12" s="61">
+      <c r="A12" s="45">
         <v>2022</v>
       </c>
-      <c r="B12" s="55">
+      <c r="B12" s="39">
         <v>34.6</v>
       </c>
-      <c r="C12" s="55">
+      <c r="C12" s="39">
         <v>136.80000000000001</v>
       </c>
-      <c r="D12" s="55">
+      <c r="D12" s="39">
         <v>128.1</v>
       </c>
-      <c r="E12" s="56">
+      <c r="E12" s="40">
         <v>66.7</v>
       </c>
-      <c r="F12" s="55">
+      <c r="F12" s="39">
         <v>466.2</v>
       </c>
-      <c r="G12" s="55">
+      <c r="G12" s="39">
         <v>33.56</v>
       </c>
-      <c r="H12" s="57">
+      <c r="H12" s="41">
         <v>79.099999999999994</v>
       </c>
-      <c r="I12" s="57">
+      <c r="I12" s="41">
         <v>107.3</v>
       </c>
-      <c r="J12" s="55">
+      <c r="J12" s="39">
         <v>149</v>
       </c>
-      <c r="K12" s="58">
+      <c r="K12" s="42">
         <v>112.4</v>
       </c>
-      <c r="L12" s="58">
+      <c r="L12" s="42">
         <v>118.3</v>
       </c>
-      <c r="M12" s="59">
+      <c r="M12" s="43">
         <v>91.5</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A13" s="49">
+      <c r="A13" s="33">
         <v>2023</v>
       </c>
-      <c r="B13" s="55">
+      <c r="B13" s="39">
         <v>98.3</v>
       </c>
-      <c r="C13" s="55">
+      <c r="C13" s="39">
         <v>84.9</v>
       </c>
-      <c r="D13" s="55">
+      <c r="D13" s="39">
         <v>77.5</v>
       </c>
-      <c r="E13" s="56">
+      <c r="E13" s="40">
         <v>97.6</v>
       </c>
-      <c r="F13" s="55">
+      <c r="F13" s="39">
         <v>78</v>
       </c>
-      <c r="G13" s="55">
+      <c r="G13" s="39">
         <v>358.2</v>
       </c>
-      <c r="H13" s="57">
+      <c r="H13" s="41">
         <v>35.5</v>
       </c>
-      <c r="I13" s="57">
+      <c r="I13" s="41">
         <v>228.9</v>
       </c>
-      <c r="J13" s="58">
+      <c r="J13" s="42">
         <v>146.4</v>
       </c>
-      <c r="K13" s="58">
+      <c r="K13" s="42">
         <v>57.4</v>
       </c>
-      <c r="L13" s="58">
+      <c r="L13" s="42">
         <v>163.80000000000001</v>
       </c>
-      <c r="M13" s="59">
+      <c r="M13" s="43">
         <v>126.5</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="12.75">
       <c r="A14" s="17">
         <v>2024</v>
       </c>
-      <c r="B14" s="55">
+      <c r="B14" s="39">
         <v>31</v>
       </c>
-      <c r="C14" s="55">
+      <c r="C14" s="39">
         <v>67.5</v>
       </c>
-      <c r="D14" s="55">
+      <c r="D14" s="39">
         <v>86.3</v>
       </c>
-      <c r="E14" s="56">
+      <c r="E14" s="40">
         <v>178.3</v>
       </c>
-      <c r="F14" s="55">
+      <c r="F14" s="39">
         <v>120.9</v>
       </c>
-      <c r="G14" s="55">
+      <c r="G14" s="39">
         <v>108.2</v>
       </c>
-      <c r="H14" s="57">
+      <c r="H14" s="41">
         <v>189.2</v>
       </c>
-      <c r="I14" s="57">
+      <c r="I14" s="41">
         <v>73</v>
       </c>
-      <c r="J14" s="58">
+      <c r="J14" s="42">
         <v>51.2</v>
       </c>
-      <c r="K14" s="58">
+      <c r="K14" s="42">
         <v>277.5</v>
       </c>
-      <c r="L14" s="58">
+      <c r="L14" s="42">
         <v>81.2</v>
       </c>
-      <c r="M14" s="59">
+      <c r="M14" s="43">
         <v>122.4</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="12.75">
       <c r="A15" s="17">
         <v>2025</v>
       </c>
-      <c r="B15" s="55">
+      <c r="B15" s="39">
         <v>17.2</v>
       </c>
-      <c r="C15" s="55">
+      <c r="C15" s="39">
         <v>143.6</v>
       </c>
-      <c r="D15" s="55">
+      <c r="D15" s="39">
         <v>122.7</v>
       </c>
-      <c r="E15" s="56">
+      <c r="E15" s="40">
         <v>75.3</v>
       </c>
-      <c r="F15" s="55">
+      <c r="F15" s="39">
         <v>159.9</v>
       </c>
-      <c r="G15" s="55">
+      <c r="G15" s="39">
         <v>93.4</v>
       </c>
-      <c r="H15" s="58">
+      <c r="H15" s="42">
         <v>105.3</v>
       </c>
-      <c r="I15" s="57">
+      <c r="I15" s="41">
         <v>89.8</v>
       </c>
-      <c r="J15" s="58">
+      <c r="J15" s="42">
         <v>129</v>
       </c>
-      <c r="K15" s="58">
+      <c r="K15" s="42">
         <v>122.5</v>
       </c>
-      <c r="L15" s="58">
+      <c r="L15" s="42">
         <v>43.7</v>
       </c>
-      <c r="M15" s="59">
+      <c r="M15" s="43">
         <v>161.9</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="12.75">
       <c r="A16" s="17">
         <v>2026</v>
       </c>
-      <c r="B16" s="55">
+      <c r="B16" s="39">
         <v>53.7</v>
       </c>
-      <c r="C16" s="55">
+      <c r="C16" s="39">
         <v>81</v>
       </c>
-      <c r="D16" s="55">
+      <c r="D16" s="39">
         <v>107.7</v>
       </c>
-      <c r="E16" s="56">
+      <c r="E16" s="40">
         <v>101.1</v>
       </c>
-      <c r="F16" s="55">
+      <c r="F16" s="39">
         <v>57.5</v>
       </c>
-      <c r="G16" s="55">
+      <c r="G16" s="39">
         <v>192.5</v>
       </c>
-      <c r="H16" s="58">
+      <c r="H16" s="42">
         <v>87.3</v>
       </c>
-      <c r="I16" s="57"/>
-[...3 lines deleted...]
-      <c r="M16" s="59"/>
+      <c r="I16" s="41">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="J16" s="42"/>
+      <c r="K16" s="42"/>
+      <c r="L16" s="42"/>
+      <c r="M16" s="43"/>
     </row>
     <row r="17" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A17" s="43" t="s">
+      <c r="A17" s="80" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="44"/>
-[...10 lines deleted...]
-      <c r="M17" s="45"/>
+      <c r="B17" s="81"/>
+      <c r="C17" s="81"/>
+      <c r="D17" s="81"/>
+      <c r="E17" s="81"/>
+      <c r="F17" s="81"/>
+      <c r="G17" s="81"/>
+      <c r="H17" s="81"/>
+      <c r="I17" s="81"/>
+      <c r="J17" s="81"/>
+      <c r="K17" s="81"/>
+      <c r="L17" s="81"/>
+      <c r="M17" s="82"/>
     </row>
     <row r="18" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A18" s="40" t="s">
+      <c r="A18" s="77" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="41"/>
-[...10 lines deleted...]
-      <c r="M18" s="42"/>
+      <c r="B18" s="78"/>
+      <c r="C18" s="78"/>
+      <c r="D18" s="78"/>
+      <c r="E18" s="78"/>
+      <c r="F18" s="78"/>
+      <c r="G18" s="78"/>
+      <c r="H18" s="78"/>
+      <c r="I18" s="78"/>
+      <c r="J18" s="78"/>
+      <c r="K18" s="78"/>
+      <c r="L18" s="78"/>
+      <c r="M18" s="79"/>
     </row>
     <row r="19" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A19" s="61">
+      <c r="A19" s="45">
         <v>2022</v>
       </c>
-      <c r="B19" s="60">
+      <c r="B19" s="44">
         <v>84.4</v>
       </c>
-      <c r="C19" s="55">
+      <c r="C19" s="39">
         <v>94</v>
       </c>
-      <c r="D19" s="60">
+      <c r="D19" s="44">
         <v>154.5</v>
       </c>
-      <c r="E19" s="60">
+      <c r="E19" s="44">
         <v>40.5</v>
       </c>
-      <c r="F19" s="55">
+      <c r="F19" s="39">
         <v>152.6</v>
       </c>
-      <c r="G19" s="60">
+      <c r="G19" s="44">
         <v>45.2</v>
       </c>
-      <c r="H19" s="55">
+      <c r="H19" s="39">
         <v>18.100000000000001</v>
       </c>
-      <c r="I19" s="55">
+      <c r="I19" s="39">
         <v>18.600000000000001</v>
       </c>
-      <c r="J19" s="55">
+      <c r="J19" s="39">
         <v>112.4</v>
       </c>
-      <c r="K19" s="55">
+      <c r="K19" s="39">
         <v>29.8</v>
       </c>
-      <c r="L19" s="60">
+      <c r="L19" s="44">
         <v>40.200000000000003</v>
       </c>
-      <c r="M19" s="55">
+      <c r="M19" s="39">
         <v>102.3</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A20" s="49">
+      <c r="A20" s="33">
         <v>2023</v>
       </c>
-      <c r="B20" s="60">
+      <c r="B20" s="44">
         <v>293.10000000000002</v>
       </c>
-      <c r="C20" s="55">
+      <c r="C20" s="39">
         <v>173</v>
       </c>
-      <c r="D20" s="55">
+      <c r="D20" s="39">
         <v>104</v>
       </c>
-      <c r="E20" s="60">
+      <c r="E20" s="44">
         <v>151.19999999999999</v>
       </c>
-      <c r="F20" s="55">
+      <c r="F20" s="39">
         <v>25.5</v>
       </c>
-      <c r="G20" s="60">
+      <c r="G20" s="44">
         <v>270.7</v>
       </c>
-      <c r="H20" s="55">
+      <c r="H20" s="39">
         <v>122.2</v>
       </c>
-      <c r="I20" s="55">
+      <c r="I20" s="39">
         <v>238.9</v>
       </c>
-      <c r="J20" s="55">
+      <c r="J20" s="39">
         <v>78.8</v>
       </c>
-      <c r="K20" s="55">
+      <c r="K20" s="39">
         <v>121.1</v>
       </c>
-      <c r="L20" s="60">
+      <c r="L20" s="44">
         <v>184.4</v>
       </c>
-      <c r="M20" s="55">
+      <c r="M20" s="39">
         <v>260.89999999999998</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="12.75">
       <c r="A21" s="17">
         <v>2024</v>
       </c>
-      <c r="B21" s="60">
+      <c r="B21" s="44">
         <v>85.2</v>
       </c>
-      <c r="C21" s="55">
+      <c r="C21" s="39">
         <v>71.5</v>
       </c>
-      <c r="D21" s="55">
+      <c r="D21" s="39">
         <v>84.4</v>
       </c>
-      <c r="E21" s="60">
+      <c r="E21" s="44">
         <v>162.6</v>
       </c>
-      <c r="F21" s="55">
+      <c r="F21" s="39">
         <v>254.3</v>
       </c>
-      <c r="G21" s="60">
+      <c r="G21" s="44">
         <v>77.900000000000006</v>
       </c>
-      <c r="H21" s="55">
+      <c r="H21" s="39">
         <v>421.5</v>
       </c>
-      <c r="I21" s="55">
+      <c r="I21" s="39">
         <v>136.30000000000001</v>
       </c>
-      <c r="J21" s="55">
+      <c r="J21" s="39">
         <v>48.2</v>
       </c>
-      <c r="K21" s="55">
+      <c r="K21" s="39">
         <v>235.9</v>
       </c>
-      <c r="L21" s="60">
+      <c r="L21" s="44">
         <v>120.4</v>
       </c>
-      <c r="M21" s="55">
+      <c r="M21" s="39">
         <v>115.4</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="12.75">
       <c r="A22" s="17">
         <v>2025</v>
       </c>
-      <c r="B22" s="60">
+      <c r="B22" s="44">
         <v>62.2</v>
       </c>
-      <c r="C22" s="55">
+      <c r="C22" s="39">
         <v>127.7</v>
       </c>
-      <c r="D22" s="55">
+      <c r="D22" s="39">
         <v>176.4</v>
       </c>
-      <c r="E22" s="60">
+      <c r="E22" s="44">
         <v>74.2</v>
       </c>
-      <c r="F22" s="55">
+      <c r="F22" s="39">
         <v>99.3</v>
       </c>
-      <c r="G22" s="55">
+      <c r="G22" s="39">
         <v>88</v>
       </c>
-      <c r="H22" s="55">
+      <c r="H22" s="39">
         <v>49.7</v>
       </c>
-      <c r="I22" s="55">
+      <c r="I22" s="39">
         <v>62.9</v>
       </c>
-      <c r="J22" s="55">
+      <c r="J22" s="39">
         <v>161.80000000000001</v>
       </c>
-      <c r="K22" s="55">
+      <c r="K22" s="39">
         <v>72</v>
       </c>
-      <c r="L22" s="55">
+      <c r="L22" s="39">
         <v>39</v>
       </c>
-      <c r="M22" s="55">
+      <c r="M22" s="39">
         <v>52.1</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="12.75">
       <c r="A23" s="17">
         <v>2026</v>
       </c>
-      <c r="B23" s="60">
+      <c r="B23" s="44">
         <v>164.2</v>
       </c>
-      <c r="C23" s="55">
+      <c r="C23" s="39">
         <v>99.8</v>
       </c>
-      <c r="D23" s="55">
+      <c r="D23" s="39">
         <v>89.2</v>
       </c>
-      <c r="E23" s="60">
+      <c r="E23" s="44">
         <v>121.4</v>
       </c>
-      <c r="F23" s="55">
+      <c r="F23" s="39">
         <v>44.5</v>
       </c>
-      <c r="G23" s="55">
+      <c r="G23" s="39">
         <v>95.7</v>
       </c>
-      <c r="H23" s="55">
+      <c r="H23" s="39">
         <v>82.5</v>
       </c>
-      <c r="I23" s="55"/>
-[...3 lines deleted...]
-      <c r="M23" s="55"/>
+      <c r="I23" s="39">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="J23" s="39"/>
+      <c r="K23" s="39"/>
+      <c r="L23" s="39"/>
+      <c r="M23" s="39"/>
     </row>
     <row r="24" spans="1:13" ht="12.75">
       <c r="A24" s="18"/>
     </row>
     <row r="25" spans="1:13" ht="12.75"/>
     <row r="26" spans="1:13" ht="12.75"/>
     <row r="27" spans="1:13" ht="12.75"/>
     <row r="28" spans="1:13" ht="12.75">
       <c r="D28" s="19"/>
     </row>
     <row r="29" spans="1:13" ht="12.75"/>
     <row r="30" spans="1:13" ht="12.75"/>
-    <row r="31" spans="1:13" ht="12.75"/>
+    <row r="31" spans="1:13" ht="12.75">
+      <c r="F31" s="67"/>
+      <c r="G31" s="68"/>
+    </row>
     <row r="32" spans="1:13" ht="12.75"/>
     <row r="33" ht="12.75"/>
     <row r="34" ht="12.75"/>
     <row r="35" ht="12.75"/>
     <row r="36" ht="12.75"/>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A18:M18"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M17"/>
+  <dimension ref="A1:M28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F38" sqref="F38"/>
+      <selection activeCell="J28" sqref="J28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.42578125" style="14" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="14"/>
     <col min="3" max="3" width="9.5703125" style="14" customWidth="1"/>
     <col min="4" max="5" width="9.140625" style="14"/>
     <col min="6" max="6" width="9.42578125" style="14" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="9.140625" style="14"/>
     <col min="9" max="9" width="10.7109375" style="14" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="14" customWidth="1"/>
     <col min="11" max="11" width="11" style="14" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" style="14" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="14" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="14"/>
     <col min="257" max="257" width="13.42578125" style="14" customWidth="1"/>
     <col min="258" max="258" width="9.140625" style="14"/>
     <col min="259" max="259" width="9.5703125" style="14" customWidth="1"/>
     <col min="260" max="264" width="9.140625" style="14"/>
     <col min="265" max="265" width="10.7109375" style="14" bestFit="1" customWidth="1"/>
     <col min="266" max="266" width="10.85546875" style="14" customWidth="1"/>
     <col min="267" max="267" width="11" style="14" customWidth="1"/>
     <col min="268" max="268" width="10.42578125" style="14" customWidth="1"/>
     <col min="269" max="269" width="10.7109375" style="14" customWidth="1"/>
@@ -4218,563 +4239,571 @@
     <col min="15629" max="15629" width="10.7109375" style="14" customWidth="1"/>
     <col min="15630" max="15872" width="9.140625" style="14"/>
     <col min="15873" max="15873" width="13.42578125" style="14" customWidth="1"/>
     <col min="15874" max="15874" width="9.140625" style="14"/>
     <col min="15875" max="15875" width="9.5703125" style="14" customWidth="1"/>
     <col min="15876" max="15880" width="9.140625" style="14"/>
     <col min="15881" max="15881" width="10.7109375" style="14" bestFit="1" customWidth="1"/>
     <col min="15882" max="15882" width="10.85546875" style="14" customWidth="1"/>
     <col min="15883" max="15883" width="11" style="14" customWidth="1"/>
     <col min="15884" max="15884" width="10.42578125" style="14" customWidth="1"/>
     <col min="15885" max="15885" width="10.7109375" style="14" customWidth="1"/>
     <col min="15886" max="16128" width="9.140625" style="14"/>
     <col min="16129" max="16129" width="13.42578125" style="14" customWidth="1"/>
     <col min="16130" max="16130" width="9.140625" style="14"/>
     <col min="16131" max="16131" width="9.5703125" style="14" customWidth="1"/>
     <col min="16132" max="16136" width="9.140625" style="14"/>
     <col min="16137" max="16137" width="10.7109375" style="14" bestFit="1" customWidth="1"/>
     <col min="16138" max="16138" width="10.85546875" style="14" customWidth="1"/>
     <col min="16139" max="16139" width="11" style="14" customWidth="1"/>
     <col min="16140" max="16140" width="10.42578125" style="14" customWidth="1"/>
     <col min="16141" max="16141" width="10.7109375" style="14" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="71" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="34"/>
-[...10 lines deleted...]
-      <c r="M1" s="34"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
     </row>
     <row r="2" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A2" s="35"/>
-      <c r="B2" s="37" t="s">
+      <c r="A2" s="72"/>
+      <c r="B2" s="74" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="37" t="s">
+      <c r="C2" s="74" t="s">
         <v>50</v>
       </c>
-      <c r="D2" s="37" t="s">
+      <c r="D2" s="74" t="s">
         <v>51</v>
       </c>
-      <c r="E2" s="37" t="s">
+      <c r="E2" s="74" t="s">
         <v>52</v>
       </c>
-      <c r="F2" s="37" t="s">
+      <c r="F2" s="74" t="s">
         <v>53</v>
       </c>
-      <c r="G2" s="37" t="s">
+      <c r="G2" s="74" t="s">
         <v>54</v>
       </c>
-      <c r="H2" s="37" t="s">
+      <c r="H2" s="74" t="s">
         <v>55</v>
       </c>
-      <c r="I2" s="37" t="s">
+      <c r="I2" s="74" t="s">
         <v>56</v>
       </c>
-      <c r="J2" s="37" t="s">
+      <c r="J2" s="74" t="s">
         <v>57</v>
       </c>
-      <c r="K2" s="37" t="s">
+      <c r="K2" s="74" t="s">
         <v>58</v>
       </c>
-      <c r="L2" s="37" t="s">
+      <c r="L2" s="74" t="s">
         <v>59</v>
       </c>
-      <c r="M2" s="37" t="s">
+      <c r="M2" s="74" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A3" s="36"/>
-[...11 lines deleted...]
-      <c r="M3" s="38"/>
+      <c r="A3" s="73"/>
+      <c r="B3" s="75"/>
+      <c r="C3" s="75"/>
+      <c r="D3" s="75"/>
+      <c r="E3" s="75"/>
+      <c r="F3" s="75"/>
+      <c r="G3" s="75"/>
+      <c r="H3" s="75"/>
+      <c r="I3" s="75"/>
+      <c r="J3" s="75"/>
+      <c r="K3" s="75"/>
+      <c r="L3" s="75"/>
+      <c r="M3" s="75"/>
     </row>
     <row r="4" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A4" s="46" t="s">
+      <c r="A4" s="83" t="s">
         <v>61</v>
       </c>
-      <c r="B4" s="47"/>
-[...10 lines deleted...]
-      <c r="M4" s="48"/>
+      <c r="B4" s="84"/>
+      <c r="C4" s="84"/>
+      <c r="D4" s="84"/>
+      <c r="E4" s="84"/>
+      <c r="F4" s="84"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="84"/>
+      <c r="K4" s="84"/>
+      <c r="L4" s="84"/>
+      <c r="M4" s="85"/>
     </row>
     <row r="5" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A5" s="76">
+      <c r="A5" s="60">
         <v>2022</v>
       </c>
-      <c r="B5" s="62">
+      <c r="B5" s="46">
         <v>2256</v>
       </c>
-      <c r="C5" s="62">
+      <c r="C5" s="46">
         <v>5516</v>
       </c>
-      <c r="D5" s="63">
+      <c r="D5" s="47">
         <v>9696</v>
       </c>
-      <c r="E5" s="63">
+      <c r="E5" s="47">
         <v>12488</v>
       </c>
-      <c r="F5" s="63">
+      <c r="F5" s="47">
         <v>25765</v>
       </c>
-      <c r="G5" s="63">
+      <c r="G5" s="47">
         <v>30222</v>
       </c>
-      <c r="H5" s="63">
+      <c r="H5" s="47">
         <v>33753</v>
       </c>
-      <c r="I5" s="63">
+      <c r="I5" s="47">
         <v>37886</v>
       </c>
-      <c r="J5" s="63">
+      <c r="J5" s="47">
         <v>56473</v>
       </c>
-      <c r="K5" s="63">
+      <c r="K5" s="47">
         <v>63378</v>
       </c>
-      <c r="L5" s="63">
+      <c r="L5" s="47">
         <v>70877</v>
       </c>
-      <c r="M5" s="51">
+      <c r="M5" s="35">
         <v>77736</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A6" s="76">
+      <c r="A6" s="60">
         <v>2023</v>
       </c>
-      <c r="B6" s="62">
+      <c r="B6" s="46">
         <v>6745</v>
       </c>
-      <c r="C6" s="52">
+      <c r="C6" s="36">
         <v>12474</v>
       </c>
-      <c r="D6" s="52">
+      <c r="D6" s="36">
         <v>16913</v>
       </c>
-      <c r="E6" s="63">
+      <c r="E6" s="47">
         <v>21246</v>
       </c>
-      <c r="F6" s="63">
+      <c r="F6" s="47">
         <v>24762</v>
       </c>
-      <c r="G6" s="63">
+      <c r="G6" s="47">
         <v>37380</v>
       </c>
-      <c r="H6" s="63">
+      <c r="H6" s="47">
         <v>41861</v>
       </c>
-      <c r="I6" s="63">
+      <c r="I6" s="47">
         <v>52152</v>
       </c>
-      <c r="J6" s="63">
+      <c r="J6" s="47">
         <v>67250</v>
       </c>
-      <c r="K6" s="64">
+      <c r="K6" s="48">
         <v>75931</v>
       </c>
-      <c r="L6" s="63">
+      <c r="L6" s="47">
         <v>90148</v>
       </c>
-      <c r="M6" s="51">
+      <c r="M6" s="35">
         <v>108707</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="17">
         <v>2024</v>
       </c>
-      <c r="B7" s="62">
+      <c r="B7" s="46">
         <v>6068</v>
       </c>
-      <c r="C7" s="52">
+      <c r="C7" s="36">
         <v>10408</v>
       </c>
-      <c r="D7" s="52">
+      <c r="D7" s="36">
         <v>14360</v>
       </c>
-      <c r="E7" s="63">
+      <c r="E7" s="47">
         <v>21751</v>
       </c>
-      <c r="F7" s="63">
+      <c r="F7" s="47">
         <v>30843</v>
       </c>
-      <c r="G7" s="63">
+      <c r="G7" s="47">
         <v>40826</v>
       </c>
-      <c r="H7" s="63">
+      <c r="H7" s="47">
         <v>60056</v>
       </c>
-      <c r="I7" s="63">
+      <c r="I7" s="47">
         <v>74265</v>
       </c>
-      <c r="J7" s="63">
+      <c r="J7" s="47">
         <v>81647</v>
       </c>
-      <c r="K7" s="64">
+      <c r="K7" s="48">
         <v>102723</v>
       </c>
-      <c r="L7" s="63">
+      <c r="L7" s="47">
         <v>120231</v>
       </c>
-      <c r="M7" s="51">
+      <c r="M7" s="35">
         <v>142171</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="17">
         <v>2025</v>
       </c>
-      <c r="B8" s="62">
+      <c r="B8" s="46">
         <v>3852</v>
       </c>
-      <c r="C8" s="52">
+      <c r="C8" s="36">
         <v>9535</v>
       </c>
-      <c r="D8" s="52">
+      <c r="D8" s="36">
         <v>16826</v>
       </c>
-      <c r="E8" s="63">
+      <c r="E8" s="47">
         <v>22515</v>
       </c>
-      <c r="F8" s="63">
+      <c r="F8" s="47">
         <v>31921</v>
       </c>
-      <c r="G8" s="63">
+      <c r="G8" s="47">
         <v>41011</v>
       </c>
-      <c r="H8" s="65">
+      <c r="H8" s="49">
         <v>50966</v>
       </c>
-      <c r="I8" s="63">
+      <c r="I8" s="47">
         <v>60224</v>
       </c>
-      <c r="J8" s="63">
+      <c r="J8" s="47">
         <v>72610</v>
       </c>
-      <c r="K8" s="64">
+      <c r="K8" s="48">
         <v>88263</v>
       </c>
-      <c r="L8" s="63">
+      <c r="L8" s="47">
         <v>95318</v>
       </c>
-      <c r="M8" s="51">
+      <c r="M8" s="35">
         <v>107114</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="17">
         <v>2026</v>
       </c>
-      <c r="B9" s="62">
+      <c r="B9" s="46">
         <v>6909</v>
       </c>
-      <c r="C9" s="52">
+      <c r="C9" s="36">
         <v>12948</v>
       </c>
-      <c r="D9" s="52">
+      <c r="D9" s="36">
         <v>19780</v>
       </c>
-      <c r="E9" s="63">
+      <c r="E9" s="47">
         <v>27061</v>
       </c>
-      <c r="F9" s="63">
+      <c r="F9" s="47">
         <v>31583</v>
       </c>
-      <c r="G9" s="52">
+      <c r="G9" s="36">
         <v>40991</v>
       </c>
-      <c r="H9" s="66">
+      <c r="H9" s="50">
         <v>49862</v>
       </c>
-      <c r="I9" s="63"/>
-[...3 lines deleted...]
-      <c r="M9" s="51"/>
+      <c r="I9" s="47">
+        <v>56881</v>
+      </c>
+      <c r="J9" s="47"/>
+      <c r="K9" s="48"/>
+      <c r="L9" s="47"/>
+      <c r="M9" s="35"/>
     </row>
     <row r="10" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A10" s="43" t="s">
+      <c r="A10" s="80" t="s">
         <v>62</v>
       </c>
-      <c r="B10" s="44"/>
-[...10 lines deleted...]
-      <c r="M10" s="45"/>
+      <c r="B10" s="81"/>
+      <c r="C10" s="81"/>
+      <c r="D10" s="81"/>
+      <c r="E10" s="81"/>
+      <c r="F10" s="81"/>
+      <c r="G10" s="81"/>
+      <c r="H10" s="81"/>
+      <c r="I10" s="81"/>
+      <c r="J10" s="81"/>
+      <c r="K10" s="81"/>
+      <c r="L10" s="81"/>
+      <c r="M10" s="82"/>
     </row>
     <row r="11" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A11" s="40" t="s">
+      <c r="A11" s="77" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="41"/>
-[...10 lines deleted...]
-      <c r="M11" s="42"/>
+      <c r="B11" s="78"/>
+      <c r="C11" s="78"/>
+      <c r="D11" s="78"/>
+      <c r="E11" s="78"/>
+      <c r="F11" s="78"/>
+      <c r="G11" s="78"/>
+      <c r="H11" s="78"/>
+      <c r="I11" s="78"/>
+      <c r="J11" s="78"/>
+      <c r="K11" s="78"/>
+      <c r="L11" s="78"/>
+      <c r="M11" s="79"/>
     </row>
     <row r="12" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A12" s="76">
+      <c r="A12" s="60">
         <v>2022</v>
       </c>
-      <c r="B12" s="67">
+      <c r="B12" s="51">
         <v>84.4</v>
       </c>
-      <c r="C12" s="68">
+      <c r="C12" s="52">
         <v>89.7</v>
       </c>
-      <c r="D12" s="67">
+      <c r="D12" s="51">
         <v>109.4</v>
       </c>
-      <c r="E12" s="67">
+      <c r="E12" s="51">
         <v>79.3</v>
       </c>
-      <c r="F12" s="69">
+      <c r="F12" s="53">
         <v>105.3</v>
       </c>
-      <c r="G12" s="70">
+      <c r="G12" s="54">
         <v>87.8</v>
       </c>
-      <c r="H12" s="69">
+      <c r="H12" s="53">
         <v>62.5</v>
       </c>
-      <c r="I12" s="71">
+      <c r="I12" s="55">
         <v>49.8</v>
       </c>
-      <c r="J12" s="71">
+      <c r="J12" s="55">
         <v>60.9</v>
       </c>
-      <c r="K12" s="68">
+      <c r="K12" s="52">
         <v>54.6</v>
       </c>
-      <c r="L12" s="71">
+      <c r="L12" s="55">
         <v>52.6</v>
       </c>
-      <c r="M12" s="71">
+      <c r="M12" s="55">
         <v>54.9</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A13" s="76">
+      <c r="A13" s="60">
         <v>2023</v>
       </c>
-      <c r="B13" s="67">
+      <c r="B13" s="51">
         <v>293.10000000000002</v>
       </c>
-      <c r="C13" s="72">
+      <c r="C13" s="56">
         <v>222.2</v>
       </c>
-      <c r="D13" s="72">
+      <c r="D13" s="56">
         <v>171.4</v>
       </c>
-      <c r="E13" s="59">
+      <c r="E13" s="43">
         <v>166.8</v>
       </c>
-      <c r="F13" s="73">
+      <c r="F13" s="57">
         <v>93.9</v>
       </c>
-      <c r="G13" s="59">
+      <c r="G13" s="43">
         <v>120.3</v>
       </c>
-      <c r="H13" s="59">
+      <c r="H13" s="43">
         <v>120.5</v>
       </c>
-      <c r="I13" s="59">
+      <c r="I13" s="43">
         <v>133.6</v>
       </c>
-      <c r="J13" s="59">
+      <c r="J13" s="43">
         <v>115.6</v>
       </c>
-      <c r="K13" s="59">
+      <c r="K13" s="43">
         <v>116.2</v>
       </c>
-      <c r="L13" s="59">
+      <c r="L13" s="43">
         <v>123.2</v>
       </c>
-      <c r="M13" s="59">
+      <c r="M13" s="43">
         <v>125.7</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="17">
         <v>2024</v>
       </c>
-      <c r="B14" s="67">
+      <c r="B14" s="51">
         <v>85.2</v>
       </c>
-      <c r="C14" s="72">
+      <c r="C14" s="56">
         <v>78.900000000000006</v>
       </c>
-      <c r="D14" s="72">
+      <c r="D14" s="56">
         <v>80.2</v>
       </c>
-      <c r="E14" s="59">
+      <c r="E14" s="43">
         <v>97.1</v>
       </c>
-      <c r="F14" s="74">
+      <c r="F14" s="58">
         <v>119</v>
       </c>
-      <c r="G14" s="59">
+      <c r="G14" s="43">
         <v>104.9</v>
       </c>
-      <c r="H14" s="59">
+      <c r="H14" s="43">
         <v>138.19999999999999</v>
       </c>
-      <c r="I14" s="59">
+      <c r="I14" s="43">
         <v>137.69999999999999</v>
       </c>
-      <c r="J14" s="59">
+      <c r="J14" s="43">
         <v>117.6</v>
       </c>
-      <c r="K14" s="59">
+      <c r="K14" s="43">
         <v>131.30000000000001</v>
       </c>
-      <c r="L14" s="59">
+      <c r="L14" s="43">
         <v>129.5</v>
       </c>
-      <c r="M14" s="59">
+      <c r="M14" s="43">
         <v>127.9</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="17">
         <v>2025</v>
       </c>
-      <c r="B15" s="67">
+      <c r="B15" s="51">
         <v>62.2</v>
       </c>
-      <c r="C15" s="72">
+      <c r="C15" s="56">
         <v>89.6</v>
       </c>
-      <c r="D15" s="72">
+      <c r="D15" s="56">
         <v>113.9</v>
       </c>
-      <c r="E15" s="59">
+      <c r="E15" s="43">
         <v>100.4</v>
       </c>
-      <c r="F15" s="74">
+      <c r="F15" s="58">
         <v>100.1</v>
       </c>
-      <c r="G15" s="59">
+      <c r="G15" s="43">
         <v>97.1</v>
       </c>
-      <c r="H15" s="75">
+      <c r="H15" s="59">
         <v>82</v>
       </c>
-      <c r="I15" s="59">
+      <c r="I15" s="43">
         <v>78.3</v>
       </c>
-      <c r="J15" s="59">
+      <c r="J15" s="43">
         <v>85.8</v>
       </c>
-      <c r="K15" s="59">
+      <c r="K15" s="43">
         <v>83.1</v>
       </c>
-      <c r="L15" s="59">
+      <c r="L15" s="43">
         <v>76.5</v>
       </c>
-      <c r="M15" s="59">
+      <c r="M15" s="43">
         <v>72.5</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="17">
         <v>2026</v>
       </c>
-      <c r="B16" s="67">
+      <c r="B16" s="51">
         <v>164.2</v>
       </c>
-      <c r="C16" s="72">
+      <c r="C16" s="56">
         <v>125.8</v>
       </c>
-      <c r="D16" s="72">
+      <c r="D16" s="56">
         <v>110.2</v>
       </c>
-      <c r="E16" s="56">
+      <c r="E16" s="40">
         <v>113</v>
       </c>
-      <c r="F16" s="74">
+      <c r="F16" s="58">
         <v>92.7</v>
       </c>
-      <c r="G16" s="59">
+      <c r="G16" s="43">
         <v>93.5</v>
       </c>
-      <c r="H16" s="75">
+      <c r="H16" s="59">
         <v>91.3</v>
       </c>
-      <c r="I16" s="59"/>
-[...5 lines deleted...]
-    <row r="17" spans="1:1">
+      <c r="I16" s="43">
+        <v>87.9</v>
+      </c>
+      <c r="J16" s="43"/>
+      <c r="K16" s="43"/>
+      <c r="L16" s="43"/>
+      <c r="M16" s="43"/>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" s="18"/>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="H28" s="67"/>
+      <c r="I28" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>