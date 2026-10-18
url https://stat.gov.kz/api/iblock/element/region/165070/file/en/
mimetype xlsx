--- v1 (2026-09-27)
+++ v2 (2026-10-18)
@@ -231,72 +231,72 @@
   <si>
     <t xml:space="preserve">Investments in  house-construction, mln.tenge                                                                                                                                                                   </t>
   </si>
   <si>
     <t xml:space="preserve">         percentage of the corresponding period of the previous year</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Indices of physical volume of Investments in house-construction</t>
   </si>
   <si>
     <t>Reflects changes in the volume of investments in housing construction over time and is defined as the ratio of the investment volume in housing construction of the analyzed period to that of the previous period in current prices, adjusted by the price index deflator</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/methodology/25837/</t>
   </si>
   <si>
     <t xml:space="preserve">© The Bureau of National statistics of the Agency for Strategic planning and reforms of the Republic of Kazakhstan </t>
   </si>
   <si>
-    <t>17.09.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>Division of Production and Environment statistics</t>
   </si>
   <si>
     <t>Kussainova Botagoz Talgatovna</t>
   </si>
   <si>
     <t>+7 712 2328427</t>
   </si>
   <si>
     <t>B.Kussainova@aspire.gov.kz</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/atyrau/spreadsheets/?industry=28273&amp;year=2026&amp;name=85298&amp;period=&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>Since January 2022</t>
   </si>
   <si>
     <t>16.10.2026y.</t>
+  </si>
+  <si>
+    <t>17.11.2026y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -796,94 +796,94 @@
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1353,51 +1353,51 @@
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="20" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="3" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:11" s="3" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="23" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="7" spans="1:11" s="3" customFormat="1" ht="35.25" customHeight="1">
       <c r="A7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="3" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="25" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:11" s="3" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>29</v>
       </c>
@@ -1418,114 +1418,114 @@
       <c r="K11" s="7"/>
     </row>
     <row r="12" spans="1:11" s="3" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="66" t="s">
         <v>66</v>
       </c>
       <c r="K12" s="7"/>
     </row>
     <row r="13" spans="1:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="65" t="s">
         <v>67</v>
       </c>
       <c r="K13" s="7"/>
     </row>
     <row r="14" spans="1:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="65" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K14" s="7"/>
     </row>
     <row r="15" spans="1:11" s="3" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="26" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="65" t="s">
         <v>0</v>
       </c>
       <c r="K15" s="7"/>
     </row>
     <row r="16" spans="1:11" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="21" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="61" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="K16" s="8"/>
     </row>
     <row r="17" spans="1:11" ht="18.75" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>38</v>
       </c>
       <c r="B17" s="61" t="s">
         <v>76</v>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row r="18" spans="1:11" ht="22.5" customHeight="1">
       <c r="A18" s="21" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="62" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="K18" s="8"/>
     </row>
     <row r="19" spans="1:11" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row r="20" spans="1:11" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="21" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="63" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="K20" s="8"/>
     </row>
     <row r="21" spans="1:11" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="64" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="10"/>
       <c r="B22" s="11"/>
     </row>
     <row r="23" spans="1:11">
       <c r="K23" s="9"/>
     </row>
     <row r="24" spans="1:11">
       <c r="K24" s="8"/>
     </row>
     <row r="25" spans="1:11">
       <c r="K25" s="9"/>
     </row>
     <row r="26" spans="1:11">
       <c r="K26" s="8"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
@@ -1693,51 +1693,51 @@
       <c r="B3" s="31" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="3" customFormat="1">
       <c r="A4" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="32" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="3" customFormat="1">
       <c r="A5" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="31" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="3" customFormat="1">
       <c r="A6" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="23" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="3" customFormat="1" ht="38.25">
       <c r="A7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="24" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="3" customFormat="1">
       <c r="A8" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="25" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="3" customFormat="1" ht="25.5">
       <c r="A9" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>29</v>
       </c>
@@ -1758,114 +1758,114 @@
       <c r="M11" s="7"/>
     </row>
     <row r="12" spans="1:13" s="3" customFormat="1">
       <c r="A12" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="66" t="s">
         <v>66</v>
       </c>
       <c r="M12" s="7"/>
     </row>
     <row r="13" spans="1:13" s="3" customFormat="1">
       <c r="A13" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="65" t="s">
         <v>67</v>
       </c>
       <c r="M13" s="7"/>
     </row>
     <row r="14" spans="1:13" s="3" customFormat="1">
       <c r="A14" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="65" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13" s="3" customFormat="1">
       <c r="A15" s="26" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="65" t="s">
         <v>1</v>
       </c>
       <c r="M15" s="7"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="21" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="61" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="M16" s="8"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="21" t="s">
         <v>38</v>
       </c>
       <c r="B17" s="61" t="s">
         <v>76</v>
       </c>
       <c r="M17" s="9"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="21" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="62" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="M18" s="8"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M19" s="9"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="21" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="63" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="M20" s="8"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="21" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="64" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="M21" s="9"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="10"/>
       <c r="B22" s="11"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:H18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B45" sqref="B45"/>
     </sheetView>
@@ -2790,136 +2790,136 @@
     <col min="15629" max="15629" width="10.7109375" style="14" customWidth="1"/>
     <col min="15630" max="15872" width="9.140625" style="14"/>
     <col min="15873" max="15873" width="13.42578125" style="14" customWidth="1"/>
     <col min="15874" max="15874" width="9.140625" style="14"/>
     <col min="15875" max="15875" width="9.5703125" style="14" customWidth="1"/>
     <col min="15876" max="15880" width="9.140625" style="14"/>
     <col min="15881" max="15881" width="10.7109375" style="14" bestFit="1" customWidth="1"/>
     <col min="15882" max="15882" width="11.7109375" style="14" customWidth="1"/>
     <col min="15883" max="15883" width="11" style="14" customWidth="1"/>
     <col min="15884" max="15884" width="11.28515625" style="14" customWidth="1"/>
     <col min="15885" max="15885" width="10.7109375" style="14" customWidth="1"/>
     <col min="15886" max="16128" width="9.140625" style="14"/>
     <col min="16129" max="16129" width="13.42578125" style="14" customWidth="1"/>
     <col min="16130" max="16130" width="9.140625" style="14"/>
     <col min="16131" max="16131" width="9.5703125" style="14" customWidth="1"/>
     <col min="16132" max="16136" width="9.140625" style="14"/>
     <col min="16137" max="16137" width="10.7109375" style="14" bestFit="1" customWidth="1"/>
     <col min="16138" max="16138" width="11.7109375" style="14" customWidth="1"/>
     <col min="16139" max="16139" width="11" style="14" customWidth="1"/>
     <col min="16140" max="16140" width="11.28515625" style="14" customWidth="1"/>
     <col min="16141" max="16141" width="10.7109375" style="14" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.9" customHeight="1" thickBot="1">
-      <c r="A1" s="71" t="s">
+      <c r="A1" s="81" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="71"/>
-[...10 lines deleted...]
-      <c r="M1" s="71"/>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
+      <c r="G1" s="81"/>
+      <c r="H1" s="81"/>
+      <c r="I1" s="81"/>
+      <c r="J1" s="81"/>
+      <c r="K1" s="81"/>
+      <c r="L1" s="81"/>
+      <c r="M1" s="81"/>
     </row>
     <row r="2" spans="1:13" ht="12.75">
-      <c r="A2" s="72"/>
-      <c r="B2" s="74" t="s">
+      <c r="A2" s="82"/>
+      <c r="B2" s="84" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="74" t="s">
+      <c r="C2" s="84" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="74" t="s">
+      <c r="D2" s="84" t="s">
         <v>5</v>
       </c>
-      <c r="E2" s="74" t="s">
+      <c r="E2" s="84" t="s">
         <v>6</v>
       </c>
-      <c r="F2" s="74" t="s">
+      <c r="F2" s="84" t="s">
         <v>7</v>
       </c>
-      <c r="G2" s="74" t="s">
+      <c r="G2" s="84" t="s">
         <v>8</v>
       </c>
-      <c r="H2" s="74" t="s">
+      <c r="H2" s="84" t="s">
         <v>9</v>
       </c>
-      <c r="I2" s="74" t="s">
+      <c r="I2" s="84" t="s">
         <v>10</v>
       </c>
-      <c r="J2" s="74" t="s">
+      <c r="J2" s="84" t="s">
         <v>11</v>
       </c>
-      <c r="K2" s="74" t="s">
+      <c r="K2" s="84" t="s">
         <v>12</v>
       </c>
-      <c r="L2" s="74" t="s">
+      <c r="L2" s="84" t="s">
         <v>13</v>
       </c>
-      <c r="M2" s="74" t="s">
+      <c r="M2" s="84" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.9" customHeight="1" thickBot="1">
-      <c r="A3" s="73"/>
-[...11 lines deleted...]
-      <c r="M3" s="75"/>
+      <c r="A3" s="83"/>
+      <c r="B3" s="85"/>
+      <c r="C3" s="85"/>
+      <c r="D3" s="85"/>
+      <c r="E3" s="85"/>
+      <c r="F3" s="85"/>
+      <c r="G3" s="85"/>
+      <c r="H3" s="85"/>
+      <c r="I3" s="85"/>
+      <c r="J3" s="85"/>
+      <c r="K3" s="85"/>
+      <c r="L3" s="85"/>
+      <c r="M3" s="85"/>
     </row>
     <row r="4" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A4" s="83" t="s">
+      <c r="A4" s="78" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="84"/>
-[...10 lines deleted...]
-      <c r="M4" s="85"/>
+      <c r="B4" s="79"/>
+      <c r="C4" s="79"/>
+      <c r="D4" s="79"/>
+      <c r="E4" s="79"/>
+      <c r="F4" s="79"/>
+      <c r="G4" s="79"/>
+      <c r="H4" s="79"/>
+      <c r="I4" s="79"/>
+      <c r="J4" s="79"/>
+      <c r="K4" s="79"/>
+      <c r="L4" s="79"/>
+      <c r="M4" s="80"/>
     </row>
     <row r="5" spans="1:13" ht="13.15" customHeight="1">
       <c r="A5" s="45">
         <v>2022</v>
       </c>
       <c r="B5" s="34">
         <v>2256</v>
       </c>
       <c r="C5" s="34">
         <v>3260</v>
       </c>
       <c r="D5" s="34">
         <v>4180</v>
       </c>
       <c r="E5" s="34">
         <v>2792</v>
       </c>
       <c r="F5" s="34">
         <v>13277</v>
       </c>
       <c r="G5" s="34">
         <v>4457</v>
       </c>
       <c r="H5" s="34">
         <v>3531</v>
@@ -3075,82 +3075,82 @@
       </c>
       <c r="D9" s="34">
         <v>6832</v>
       </c>
       <c r="E9" s="34">
         <v>7281</v>
       </c>
       <c r="F9" s="34">
         <v>4522</v>
       </c>
       <c r="G9" s="34">
         <v>9408</v>
       </c>
       <c r="H9" s="34">
         <v>8871</v>
       </c>
       <c r="I9" s="34">
         <v>7019</v>
       </c>
       <c r="J9" s="36"/>
       <c r="K9" s="37"/>
       <c r="L9" s="37"/>
       <c r="M9" s="38"/>
     </row>
     <row r="10" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A10" s="76" t="s">
+      <c r="A10" s="71" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="76"/>
-[...10 lines deleted...]
-      <c r="M10" s="76"/>
+      <c r="B10" s="71"/>
+      <c r="C10" s="71"/>
+      <c r="D10" s="71"/>
+      <c r="E10" s="71"/>
+      <c r="F10" s="71"/>
+      <c r="G10" s="71"/>
+      <c r="H10" s="71"/>
+      <c r="I10" s="71"/>
+      <c r="J10" s="71"/>
+      <c r="K10" s="71"/>
+      <c r="L10" s="71"/>
+      <c r="M10" s="71"/>
     </row>
     <row r="11" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A11" s="77" t="s">
+      <c r="A11" s="72" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="78"/>
-[...10 lines deleted...]
-      <c r="M11" s="79"/>
+      <c r="B11" s="73"/>
+      <c r="C11" s="73"/>
+      <c r="D11" s="73"/>
+      <c r="E11" s="73"/>
+      <c r="F11" s="73"/>
+      <c r="G11" s="73"/>
+      <c r="H11" s="73"/>
+      <c r="I11" s="73"/>
+      <c r="J11" s="73"/>
+      <c r="K11" s="73"/>
+      <c r="L11" s="73"/>
+      <c r="M11" s="74"/>
     </row>
     <row r="12" spans="1:13" ht="13.15" customHeight="1">
       <c r="A12" s="45">
         <v>2022</v>
       </c>
       <c r="B12" s="39">
         <v>34.6</v>
       </c>
       <c r="C12" s="39">
         <v>136.80000000000001</v>
       </c>
       <c r="D12" s="39">
         <v>128.1</v>
       </c>
       <c r="E12" s="40">
         <v>66.7</v>
       </c>
       <c r="F12" s="39">
         <v>466.2</v>
       </c>
       <c r="G12" s="39">
         <v>33.56</v>
       </c>
       <c r="H12" s="41">
         <v>79.099999999999994</v>
@@ -3306,82 +3306,82 @@
       </c>
       <c r="D16" s="39">
         <v>107.7</v>
       </c>
       <c r="E16" s="40">
         <v>101.1</v>
       </c>
       <c r="F16" s="39">
         <v>57.5</v>
       </c>
       <c r="G16" s="39">
         <v>192.5</v>
       </c>
       <c r="H16" s="42">
         <v>87.3</v>
       </c>
       <c r="I16" s="41">
         <v>72.400000000000006</v>
       </c>
       <c r="J16" s="42"/>
       <c r="K16" s="42"/>
       <c r="L16" s="42"/>
       <c r="M16" s="43"/>
     </row>
     <row r="17" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A17" s="80" t="s">
+      <c r="A17" s="75" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="81"/>
-[...10 lines deleted...]
-      <c r="M17" s="82"/>
+      <c r="B17" s="76"/>
+      <c r="C17" s="76"/>
+      <c r="D17" s="76"/>
+      <c r="E17" s="76"/>
+      <c r="F17" s="76"/>
+      <c r="G17" s="76"/>
+      <c r="H17" s="76"/>
+      <c r="I17" s="76"/>
+      <c r="J17" s="76"/>
+      <c r="K17" s="76"/>
+      <c r="L17" s="76"/>
+      <c r="M17" s="77"/>
     </row>
     <row r="18" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A18" s="77" t="s">
+      <c r="A18" s="72" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="78"/>
-[...10 lines deleted...]
-      <c r="M18" s="79"/>
+      <c r="B18" s="73"/>
+      <c r="C18" s="73"/>
+      <c r="D18" s="73"/>
+      <c r="E18" s="73"/>
+      <c r="F18" s="73"/>
+      <c r="G18" s="73"/>
+      <c r="H18" s="73"/>
+      <c r="I18" s="73"/>
+      <c r="J18" s="73"/>
+      <c r="K18" s="73"/>
+      <c r="L18" s="73"/>
+      <c r="M18" s="74"/>
     </row>
     <row r="19" spans="1:13" ht="13.15" customHeight="1">
       <c r="A19" s="45">
         <v>2022</v>
       </c>
       <c r="B19" s="44">
         <v>84.4</v>
       </c>
       <c r="C19" s="39">
         <v>94</v>
       </c>
       <c r="D19" s="44">
         <v>154.5</v>
       </c>
       <c r="E19" s="44">
         <v>40.5</v>
       </c>
       <c r="F19" s="39">
         <v>152.6</v>
       </c>
       <c r="G19" s="44">
         <v>45.2</v>
       </c>
       <c r="H19" s="39">
         <v>18.100000000000001</v>
@@ -3558,69 +3558,69 @@
       <c r="L23" s="39"/>
       <c r="M23" s="39"/>
     </row>
     <row r="24" spans="1:13" ht="12.75">
       <c r="A24" s="18"/>
     </row>
     <row r="25" spans="1:13" ht="12.75"/>
     <row r="26" spans="1:13" ht="12.75"/>
     <row r="27" spans="1:13" ht="12.75"/>
     <row r="28" spans="1:13" ht="12.75">
       <c r="D28" s="19"/>
     </row>
     <row r="29" spans="1:13" ht="12.75"/>
     <row r="30" spans="1:13" ht="12.75"/>
     <row r="31" spans="1:13" ht="12.75">
       <c r="F31" s="67"/>
       <c r="G31" s="68"/>
     </row>
     <row r="32" spans="1:13" ht="12.75"/>
     <row r="33" ht="12.75"/>
     <row r="34" ht="12.75"/>
     <row r="35" ht="12.75"/>
     <row r="36" ht="12.75"/>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="A10:M10"/>
-[...3 lines deleted...]
-    <mergeCell ref="A18:M18"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
+    <mergeCell ref="A10:M10"/>
+    <mergeCell ref="A11:M11"/>
+    <mergeCell ref="A17:M17"/>
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A18:M18"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J28" sqref="J28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.42578125" style="14" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="14"/>
     <col min="3" max="3" width="9.5703125" style="14" customWidth="1"/>
     <col min="4" max="5" width="9.140625" style="14"/>
     <col min="6" max="6" width="9.42578125" style="14" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="9.140625" style="14"/>
     <col min="9" max="9" width="10.7109375" style="14" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="14" customWidth="1"/>
@@ -4239,136 +4239,136 @@
     <col min="15629" max="15629" width="10.7109375" style="14" customWidth="1"/>
     <col min="15630" max="15872" width="9.140625" style="14"/>
     <col min="15873" max="15873" width="13.42578125" style="14" customWidth="1"/>
     <col min="15874" max="15874" width="9.140625" style="14"/>
     <col min="15875" max="15875" width="9.5703125" style="14" customWidth="1"/>
     <col min="15876" max="15880" width="9.140625" style="14"/>
     <col min="15881" max="15881" width="10.7109375" style="14" bestFit="1" customWidth="1"/>
     <col min="15882" max="15882" width="10.85546875" style="14" customWidth="1"/>
     <col min="15883" max="15883" width="11" style="14" customWidth="1"/>
     <col min="15884" max="15884" width="10.42578125" style="14" customWidth="1"/>
     <col min="15885" max="15885" width="10.7109375" style="14" customWidth="1"/>
     <col min="15886" max="16128" width="9.140625" style="14"/>
     <col min="16129" max="16129" width="13.42578125" style="14" customWidth="1"/>
     <col min="16130" max="16130" width="9.140625" style="14"/>
     <col min="16131" max="16131" width="9.5703125" style="14" customWidth="1"/>
     <col min="16132" max="16136" width="9.140625" style="14"/>
     <col min="16137" max="16137" width="10.7109375" style="14" bestFit="1" customWidth="1"/>
     <col min="16138" max="16138" width="10.85546875" style="14" customWidth="1"/>
     <col min="16139" max="16139" width="11" style="14" customWidth="1"/>
     <col min="16140" max="16140" width="10.42578125" style="14" customWidth="1"/>
     <col min="16141" max="16141" width="10.7109375" style="14" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A1" s="71" t="s">
+      <c r="A1" s="81" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="71"/>
-[...10 lines deleted...]
-      <c r="M1" s="71"/>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
+      <c r="G1" s="81"/>
+      <c r="H1" s="81"/>
+      <c r="I1" s="81"/>
+      <c r="J1" s="81"/>
+      <c r="K1" s="81"/>
+      <c r="L1" s="81"/>
+      <c r="M1" s="81"/>
     </row>
     <row r="2" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A2" s="72"/>
-      <c r="B2" s="74" t="s">
+      <c r="A2" s="82"/>
+      <c r="B2" s="84" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="74" t="s">
+      <c r="C2" s="84" t="s">
         <v>50</v>
       </c>
-      <c r="D2" s="74" t="s">
+      <c r="D2" s="84" t="s">
         <v>51</v>
       </c>
-      <c r="E2" s="74" t="s">
+      <c r="E2" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="F2" s="74" t="s">
+      <c r="F2" s="84" t="s">
         <v>53</v>
       </c>
-      <c r="G2" s="74" t="s">
+      <c r="G2" s="84" t="s">
         <v>54</v>
       </c>
-      <c r="H2" s="74" t="s">
+      <c r="H2" s="84" t="s">
         <v>55</v>
       </c>
-      <c r="I2" s="74" t="s">
+      <c r="I2" s="84" t="s">
         <v>56</v>
       </c>
-      <c r="J2" s="74" t="s">
+      <c r="J2" s="84" t="s">
         <v>57</v>
       </c>
-      <c r="K2" s="74" t="s">
+      <c r="K2" s="84" t="s">
         <v>58</v>
       </c>
-      <c r="L2" s="74" t="s">
+      <c r="L2" s="84" t="s">
         <v>59</v>
       </c>
-      <c r="M2" s="74" t="s">
+      <c r="M2" s="84" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A3" s="73"/>
-[...11 lines deleted...]
-      <c r="M3" s="75"/>
+      <c r="A3" s="83"/>
+      <c r="B3" s="85"/>
+      <c r="C3" s="85"/>
+      <c r="D3" s="85"/>
+      <c r="E3" s="85"/>
+      <c r="F3" s="85"/>
+      <c r="G3" s="85"/>
+      <c r="H3" s="85"/>
+      <c r="I3" s="85"/>
+      <c r="J3" s="85"/>
+      <c r="K3" s="85"/>
+      <c r="L3" s="85"/>
+      <c r="M3" s="85"/>
     </row>
     <row r="4" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A4" s="83" t="s">
+      <c r="A4" s="78" t="s">
         <v>61</v>
       </c>
-      <c r="B4" s="84"/>
-[...10 lines deleted...]
-      <c r="M4" s="85"/>
+      <c r="B4" s="79"/>
+      <c r="C4" s="79"/>
+      <c r="D4" s="79"/>
+      <c r="E4" s="79"/>
+      <c r="F4" s="79"/>
+      <c r="G4" s="79"/>
+      <c r="H4" s="79"/>
+      <c r="I4" s="79"/>
+      <c r="J4" s="79"/>
+      <c r="K4" s="79"/>
+      <c r="L4" s="79"/>
+      <c r="M4" s="80"/>
     </row>
     <row r="5" spans="1:13" ht="13.15" customHeight="1">
       <c r="A5" s="60">
         <v>2022</v>
       </c>
       <c r="B5" s="46">
         <v>2256</v>
       </c>
       <c r="C5" s="46">
         <v>5516</v>
       </c>
       <c r="D5" s="47">
         <v>9696</v>
       </c>
       <c r="E5" s="47">
         <v>12488</v>
       </c>
       <c r="F5" s="47">
         <v>25765</v>
       </c>
       <c r="G5" s="47">
         <v>30222</v>
       </c>
       <c r="H5" s="47">
         <v>33753</v>
@@ -4524,82 +4524,82 @@
       </c>
       <c r="D9" s="36">
         <v>19780</v>
       </c>
       <c r="E9" s="47">
         <v>27061</v>
       </c>
       <c r="F9" s="47">
         <v>31583</v>
       </c>
       <c r="G9" s="36">
         <v>40991</v>
       </c>
       <c r="H9" s="50">
         <v>49862</v>
       </c>
       <c r="I9" s="47">
         <v>56881</v>
       </c>
       <c r="J9" s="47"/>
       <c r="K9" s="48"/>
       <c r="L9" s="47"/>
       <c r="M9" s="35"/>
     </row>
     <row r="10" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A10" s="80" t="s">
+      <c r="A10" s="75" t="s">
         <v>62</v>
       </c>
-      <c r="B10" s="81"/>
-[...10 lines deleted...]
-      <c r="M10" s="82"/>
+      <c r="B10" s="76"/>
+      <c r="C10" s="76"/>
+      <c r="D10" s="76"/>
+      <c r="E10" s="76"/>
+      <c r="F10" s="76"/>
+      <c r="G10" s="76"/>
+      <c r="H10" s="76"/>
+      <c r="I10" s="76"/>
+      <c r="J10" s="76"/>
+      <c r="K10" s="76"/>
+      <c r="L10" s="76"/>
+      <c r="M10" s="77"/>
     </row>
     <row r="11" spans="1:13" ht="13.15" customHeight="1">
-      <c r="A11" s="77" t="s">
+      <c r="A11" s="72" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="78"/>
-[...10 lines deleted...]
-      <c r="M11" s="79"/>
+      <c r="B11" s="73"/>
+      <c r="C11" s="73"/>
+      <c r="D11" s="73"/>
+      <c r="E11" s="73"/>
+      <c r="F11" s="73"/>
+      <c r="G11" s="73"/>
+      <c r="H11" s="73"/>
+      <c r="I11" s="73"/>
+      <c r="J11" s="73"/>
+      <c r="K11" s="73"/>
+      <c r="L11" s="73"/>
+      <c r="M11" s="74"/>
     </row>
     <row r="12" spans="1:13" ht="13.15" customHeight="1">
       <c r="A12" s="60">
         <v>2022</v>
       </c>
       <c r="B12" s="51">
         <v>84.4</v>
       </c>
       <c r="C12" s="52">
         <v>89.7</v>
       </c>
       <c r="D12" s="51">
         <v>109.4</v>
       </c>
       <c r="E12" s="51">
         <v>79.3</v>
       </c>
       <c r="F12" s="53">
         <v>105.3</v>
       </c>
       <c r="G12" s="54">
         <v>87.8</v>
       </c>
       <c r="H12" s="53">
         <v>62.5</v>
@@ -4763,182 +4763,182 @@
         <v>92.7</v>
       </c>
       <c r="G16" s="43">
         <v>93.5</v>
       </c>
       <c r="H16" s="59">
         <v>91.3</v>
       </c>
       <c r="I16" s="43">
         <v>87.9</v>
       </c>
       <c r="J16" s="43"/>
       <c r="K16" s="43"/>
       <c r="L16" s="43"/>
       <c r="M16" s="43"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="18"/>
     </row>
     <row r="28" spans="1:9">
       <c r="H28" s="67"/>
       <c r="I28" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="A4:M4"/>
-[...5 lines deleted...]
-    <mergeCell ref="A10:M10"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A11:M11"/>
+    <mergeCell ref="J2:J3"/>
+    <mergeCell ref="K2:K3"/>
+    <mergeCell ref="L2:L3"/>
+    <mergeCell ref="M2:M3"/>
+    <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07FA019D-3BDA-4A1F-A37A-FE8A22753F2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadate 161104</vt:lpstr>
       <vt:lpstr>Metadate 161203</vt:lpstr>
       <vt:lpstr>Simbols</vt:lpstr>
       <vt:lpstr>Indicator_161104_161203</vt:lpstr>