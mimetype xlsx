--- v0 (2026-09-07)
+++ v1 (2026-09-27)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12795" activeTab="2"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12795" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 162101" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 162107" sheetId="7" r:id="rId2"/>
     <sheet name="Symbols" sheetId="6" r:id="rId3"/>
     <sheet name="Indicator 162101" sheetId="1" r:id="rId4"/>
     <sheet name="Indicator 162107" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="65">
   <si>
     <t>The volume of contraction works</t>
   </si>
   <si>
     <t xml:space="preserve">The volume of contraction works, mln.tenge       </t>
   </si>
   <si>
     <t>percentage to former month of current year</t>
   </si>
   <si>
     <t>January</t>
@@ -192,75 +192,75 @@
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>Index of physical volume of construction work</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>The index of the physical volume of construction work reflects the change in the volume of construction work performed over time and is defined as the ratio of the volume of construction work performed in the analyzed period to the previous period in actual prices, taking into account the deflator (price index).</t>
   </si>
   <si>
     <t>calculated</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892</t>
   </si>
   <si>
-    <t>18.08.2026 y.</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">© The Bureau of National statistics of the Agency for Strategic planning and reforms of the Republic of Kazakhstan </t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/atyrau/spreadsheets/?industry=28263&amp;year=2026&amp;name=85895&amp;period=&amp;type=</t>
   </si>
   <si>
     <t>Since January 2022</t>
   </si>
   <si>
     <t>Division of Production and Environment statistics</t>
   </si>
   <si>
-    <t>Kussainova Botagoz Talgatovna</t>
-[...1 lines deleted...]
-  <si>
     <t>+7 712 2328427</t>
   </si>
   <si>
-    <t>B.Kussainova@aspire.gov.kz</t>
+    <t>Abisheva Kunpaiat</t>
+  </si>
+  <si>
+    <t>K.Abisheva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>17.09.2026г.</t>
+  </si>
+  <si>
+    <t>16.10.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -506,51 +506,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
@@ -589,103 +589,104 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="6" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...13 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 4 2" xfId="6"/>
     <cellStyle name="Обычный 4 2 2" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
@@ -951,505 +952,505 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Abisheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Abisheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18:B21"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:13" s="7" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="6">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="7" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="7" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="7" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="7" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="7" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="7" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="7" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="7" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="7" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="11"/>
       <c r="M11" s="12"/>
     </row>
     <row r="12" spans="1:13" s="7" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="49" t="s">
+      <c r="B12" s="40" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="12"/>
     </row>
     <row r="13" spans="1:13" s="7" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="B13" s="48" t="s">
+      <c r="B13" s="39" t="s">
         <v>35</v>
       </c>
       <c r="M13" s="12"/>
     </row>
     <row r="14" spans="1:13" s="7" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="B14" s="48" t="s">
-        <v>59</v>
+      <c r="B14" s="39" t="s">
+        <v>57</v>
       </c>
       <c r="M14" s="12"/>
     </row>
     <row r="15" spans="1:13" s="7" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="B15" s="48" t="s">
+      <c r="B15" s="39" t="s">
         <v>38</v>
       </c>
       <c r="M15" s="12"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="B18" s="50" t="s">
-        <v>61</v>
+      <c r="B18" s="41" t="s">
+        <v>59</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="B20" s="51" t="s">
-        <v>63</v>
+      <c r="B20" s="42" t="s">
+        <v>60</v>
       </c>
       <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="B21" s="52" t="s">
-        <v>64</v>
+      <c r="B21" s="43" t="s">
+        <v>62</v>
       </c>
       <c r="M21" s="16"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="17"/>
       <c r="B22" s="18"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
-    <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:13" s="7" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="6">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="7" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="7" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="7" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="7" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="7" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="7" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="7" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="7" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="7" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="11"/>
       <c r="M11" s="12"/>
     </row>
     <row r="12" spans="1:13" s="7" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="49" t="s">
+      <c r="B12" s="40" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="12"/>
     </row>
     <row r="13" spans="1:13" s="7" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="B13" s="48" t="s">
+      <c r="B13" s="39" t="s">
         <v>35</v>
       </c>
       <c r="M13" s="12"/>
     </row>
     <row r="14" spans="1:13" s="7" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="B14" s="48" t="s">
-        <v>59</v>
+      <c r="B14" s="39" t="s">
+        <v>57</v>
       </c>
       <c r="M14" s="12"/>
     </row>
     <row r="15" spans="1:13" s="7" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="B15" s="48" t="s">
+      <c r="B15" s="39" t="s">
         <v>55</v>
       </c>
       <c r="M15" s="12"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="B18" s="50" t="s">
-        <v>61</v>
+      <c r="B18" s="41" t="s">
+        <v>59</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="B20" s="51" t="s">
-        <v>63</v>
+      <c r="B20" s="42" t="s">
+        <v>60</v>
       </c>
       <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="B21" s="52" t="s">
-        <v>64</v>
+      <c r="B21" s="43" t="s">
+        <v>62</v>
       </c>
       <c r="M21" s="16"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="17"/>
       <c r="B22" s="18"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
-    <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A3:H20"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="22" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="22" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:8">
       <c r="A3" s="20"/>
       <c r="B3" s="27" t="s">
         <v>45</v>
       </c>
       <c r="C3" s="21"/>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="20"/>
       <c r="B4" s="27" t="s">
         <v>46</v>
       </c>
       <c r="C4" s="21"/>
     </row>
     <row r="5" spans="1:8">
@@ -1479,120 +1480,120 @@
         <v>50</v>
       </c>
       <c r="C8" s="21"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="20"/>
       <c r="B9" s="23"/>
       <c r="C9" s="21"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="20"/>
       <c r="B10" s="20"/>
       <c r="C10" s="21"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="20"/>
       <c r="B11" s="20"/>
       <c r="C11" s="21"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="20"/>
       <c r="B12" s="20"/>
       <c r="C12" s="20"/>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="47" t="s">
-[...8 lines deleted...]
-      <c r="H13" s="47"/>
+      <c r="A13" s="44" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" s="44"/>
+      <c r="C13" s="44"/>
+      <c r="D13" s="44"/>
+      <c r="E13" s="44"/>
+      <c r="F13" s="44"/>
+      <c r="G13" s="44"/>
+      <c r="H13" s="44"/>
     </row>
     <row r="14" spans="1:8">
       <c r="B14" s="24"/>
     </row>
     <row r="15" spans="1:8">
       <c r="B15" s="25"/>
     </row>
     <row r="16" spans="1:8">
       <c r="B16" s="25"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:H13"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M9"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="C20" sqref="C20"/>
+      <selection activeCell="I9" sqref="I9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="10.140625" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" customWidth="1"/>
     <col min="6" max="6" width="10.140625" customWidth="1"/>
     <col min="7" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="32"/>
-[...10 lines deleted...]
-      <c r="M1" s="32"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:13" ht="40.5" customHeight="1" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="3" t="s">
@@ -1605,311 +1606,313 @@
         <v>7</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A4" s="33" t="s">
+      <c r="A4" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="34"/>
-[...10 lines deleted...]
-      <c r="M4" s="35"/>
+      <c r="B4" s="47"/>
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="47"/>
+      <c r="H4" s="47"/>
+      <c r="I4" s="47"/>
+      <c r="J4" s="47"/>
+      <c r="K4" s="47"/>
+      <c r="L4" s="47"/>
+      <c r="M4" s="48"/>
     </row>
     <row r="5" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A5" s="40">
+      <c r="A5" s="32">
         <v>2022</v>
       </c>
-      <c r="B5" s="41">
+      <c r="B5" s="33">
         <v>30799</v>
       </c>
-      <c r="C5" s="42">
+      <c r="C5" s="34">
         <v>52467</v>
       </c>
-      <c r="D5" s="42">
+      <c r="D5" s="34">
         <v>67369</v>
       </c>
-      <c r="E5" s="42">
+      <c r="E5" s="34">
         <v>84365</v>
       </c>
-      <c r="F5" s="42">
+      <c r="F5" s="34">
         <v>98834</v>
       </c>
-      <c r="G5" s="42">
+      <c r="G5" s="34">
         <v>134387</v>
       </c>
-      <c r="H5" s="42">
+      <c r="H5" s="34">
         <v>82092</v>
       </c>
-      <c r="I5" s="42">
+      <c r="I5" s="34">
         <v>91862</v>
       </c>
-      <c r="J5" s="42">
+      <c r="J5" s="34">
         <v>174500</v>
       </c>
-      <c r="K5" s="42">
+      <c r="K5" s="34">
         <v>82987</v>
       </c>
-      <c r="L5" s="42">
+      <c r="L5" s="34">
         <v>85901</v>
       </c>
-      <c r="M5" s="42">
+      <c r="M5" s="34">
         <v>188917</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A6" s="40">
+      <c r="A6" s="32">
         <v>2023</v>
       </c>
-      <c r="B6" s="41">
+      <c r="B6" s="33">
         <v>40232</v>
       </c>
-      <c r="C6" s="42">
+      <c r="C6" s="34">
         <v>59702</v>
       </c>
-      <c r="D6" s="42">
+      <c r="D6" s="34">
         <v>66262</v>
       </c>
-      <c r="E6" s="42">
+      <c r="E6" s="34">
         <v>102879</v>
       </c>
-      <c r="F6" s="42">
+      <c r="F6" s="34">
         <v>115382</v>
       </c>
-      <c r="G6" s="42">
+      <c r="G6" s="34">
         <v>93395</v>
       </c>
-      <c r="H6" s="42">
+      <c r="H6" s="34">
         <v>108494</v>
       </c>
-      <c r="I6" s="42">
+      <c r="I6" s="34">
         <v>127699</v>
       </c>
-      <c r="J6" s="42">
+      <c r="J6" s="34">
         <v>129362</v>
       </c>
-      <c r="K6" s="42">
+      <c r="K6" s="34">
         <v>129128</v>
       </c>
-      <c r="L6" s="42">
+      <c r="L6" s="34">
         <v>110257</v>
       </c>
-      <c r="M6" s="42">
+      <c r="M6" s="34">
         <v>138077</v>
       </c>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="40">
+      <c r="A7" s="32">
         <v>2024</v>
       </c>
-      <c r="B7" s="41">
+      <c r="B7" s="33">
         <v>44037</v>
       </c>
-      <c r="C7" s="42">
+      <c r="C7" s="34">
         <v>70987</v>
       </c>
-      <c r="D7" s="42">
+      <c r="D7" s="34">
         <v>62728</v>
       </c>
-      <c r="E7" s="42">
+      <c r="E7" s="34">
         <v>90251</v>
       </c>
-      <c r="F7" s="42">
+      <c r="F7" s="34">
         <v>77328</v>
       </c>
-      <c r="G7" s="42">
+      <c r="G7" s="34">
         <v>40209</v>
       </c>
-      <c r="H7" s="42">
+      <c r="H7" s="34">
         <v>49234</v>
       </c>
-      <c r="I7" s="42">
+      <c r="I7" s="34">
         <v>45957</v>
       </c>
-      <c r="J7" s="42">
+      <c r="J7" s="34">
         <v>99959</v>
       </c>
-      <c r="K7" s="42">
+      <c r="K7" s="34">
         <v>51074</v>
       </c>
-      <c r="L7" s="42">
+      <c r="L7" s="34">
         <v>48207</v>
       </c>
-      <c r="M7" s="42">
+      <c r="M7" s="34">
         <v>157228</v>
       </c>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="40">
+      <c r="A8" s="32">
         <v>2025</v>
       </c>
-      <c r="B8" s="41">
+      <c r="B8" s="33">
         <v>18399</v>
       </c>
-      <c r="C8" s="42">
+      <c r="C8" s="34">
         <v>17703</v>
       </c>
-      <c r="D8" s="42">
+      <c r="D8" s="34">
         <v>41414</v>
       </c>
-      <c r="E8" s="42">
+      <c r="E8" s="34">
         <v>37198</v>
       </c>
-      <c r="F8" s="42">
+      <c r="F8" s="34">
         <v>37326</v>
       </c>
-      <c r="G8" s="42">
+      <c r="G8" s="34">
         <v>93933</v>
       </c>
-      <c r="H8" s="42">
+      <c r="H8" s="34">
         <v>35978</v>
       </c>
-      <c r="I8" s="42">
+      <c r="I8" s="34">
         <v>32853</v>
       </c>
-      <c r="J8" s="42">
+      <c r="J8" s="34">
         <v>111830</v>
       </c>
-      <c r="K8" s="42">
+      <c r="K8" s="34">
         <v>42021</v>
       </c>
-      <c r="L8" s="42">
+      <c r="L8" s="34">
         <v>52773</v>
       </c>
-      <c r="M8" s="42">
+      <c r="M8" s="34">
         <v>153249</v>
       </c>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="40">
+      <c r="A9" s="32">
         <v>2026</v>
       </c>
-      <c r="B9" s="41">
+      <c r="B9" s="33">
         <v>19979</v>
       </c>
-      <c r="C9" s="42">
+      <c r="C9" s="34">
         <v>19099</v>
       </c>
-      <c r="D9" s="42">
+      <c r="D9" s="34">
         <v>48628</v>
       </c>
-      <c r="E9" s="42">
+      <c r="E9" s="34">
         <v>35509</v>
       </c>
-      <c r="F9" s="42">
+      <c r="F9" s="34">
         <v>48760</v>
       </c>
-      <c r="G9" s="43">
+      <c r="G9" s="35">
         <v>141495</v>
       </c>
-      <c r="H9" s="43">
+      <c r="H9" s="35">
         <v>74113</v>
       </c>
-      <c r="I9" s="42"/>
-[...3 lines deleted...]
-      <c r="M9" s="42"/>
+      <c r="I9" s="53">
+        <v>79772</v>
+      </c>
+      <c r="J9" s="34"/>
+      <c r="K9" s="34"/>
+      <c r="L9" s="34"/>
+      <c r="M9" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M24"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="I24" sqref="I24"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H22" sqref="H22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="10.140625" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" customWidth="1"/>
     <col min="6" max="6" width="10.140625" customWidth="1"/>
     <col min="7" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="45" t="s">
         <v>51</v>
       </c>
-      <c r="B1" s="32"/>
-[...10 lines deleted...]
-      <c r="M1" s="32"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:13" ht="40.5" customHeight="1" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="3" t="s">
@@ -1922,506 +1925,510 @@
         <v>7</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A4" s="36" t="s">
+      <c r="A4" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="36"/>
-[...10 lines deleted...]
-      <c r="M4" s="36"/>
+      <c r="B4" s="49"/>
+      <c r="C4" s="49"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+      <c r="G4" s="49"/>
+      <c r="H4" s="49"/>
+      <c r="I4" s="49"/>
+      <c r="J4" s="49"/>
+      <c r="K4" s="49"/>
+      <c r="L4" s="49"/>
+      <c r="M4" s="49"/>
     </row>
     <row r="5" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A5" s="37" t="s">
+      <c r="A5" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="38"/>
-[...10 lines deleted...]
-      <c r="M5" s="39"/>
+      <c r="B5" s="51"/>
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="51"/>
+      <c r="G5" s="51"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="51"/>
+      <c r="M5" s="52"/>
     </row>
     <row r="6" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A6" s="40">
+      <c r="A6" s="32">
         <v>2022</v>
       </c>
-      <c r="B6" s="44">
+      <c r="B6" s="36">
         <v>39.5</v>
       </c>
-      <c r="C6" s="45">
+      <c r="C6" s="37">
         <v>170.5</v>
       </c>
-      <c r="D6" s="45">
+      <c r="D6" s="37">
         <v>109.6</v>
       </c>
-      <c r="E6" s="45">
+      <c r="E6" s="37">
         <v>148.80000000000001</v>
       </c>
-      <c r="F6" s="45">
+      <c r="F6" s="37">
         <v>114.7</v>
       </c>
-      <c r="G6" s="45">
+      <c r="G6" s="37">
         <v>136.19999999999999</v>
       </c>
-      <c r="H6" s="44">
+      <c r="H6" s="36">
         <v>60.5</v>
       </c>
-      <c r="I6" s="45">
+      <c r="I6" s="37">
         <v>111.8</v>
       </c>
-      <c r="J6" s="45">
+      <c r="J6" s="37">
         <v>211.9</v>
       </c>
-      <c r="K6" s="45">
+      <c r="K6" s="37">
         <v>47.7</v>
       </c>
-      <c r="L6" s="45">
+      <c r="L6" s="37">
         <v>103.6</v>
       </c>
-      <c r="M6" s="45">
+      <c r="M6" s="37">
         <v>220.4</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A7" s="40">
+      <c r="A7" s="32">
         <v>2023</v>
       </c>
-      <c r="B7" s="44">
+      <c r="B7" s="36">
         <v>21.3</v>
       </c>
-      <c r="C7" s="45">
+      <c r="C7" s="37">
         <v>148.19999999999999</v>
       </c>
-      <c r="D7" s="45">
+      <c r="D7" s="37">
         <v>110.9</v>
       </c>
-      <c r="E7" s="45">
+      <c r="E7" s="37">
         <v>154.5</v>
       </c>
-      <c r="F7" s="45">
+      <c r="F7" s="37">
         <v>107.2</v>
       </c>
-      <c r="G7" s="45">
+      <c r="G7" s="37">
         <v>80.8</v>
       </c>
-      <c r="H7" s="44">
+      <c r="H7" s="36">
         <v>115.9</v>
       </c>
-      <c r="I7" s="45">
+      <c r="I7" s="37">
         <v>117.2</v>
       </c>
-      <c r="J7" s="45">
+      <c r="J7" s="37">
         <v>101.3</v>
       </c>
-      <c r="K7" s="45">
+      <c r="K7" s="37">
         <v>99.6</v>
       </c>
-      <c r="L7" s="45">
+      <c r="L7" s="37">
         <v>85.2</v>
       </c>
-      <c r="M7" s="45">
+      <c r="M7" s="37">
         <v>125.3</v>
       </c>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="40">
+      <c r="A8" s="32">
         <v>2024</v>
       </c>
-      <c r="B8" s="44">
+      <c r="B8" s="36">
         <v>29.8</v>
       </c>
-      <c r="C8" s="45">
+      <c r="C8" s="37">
         <v>161.80000000000001</v>
       </c>
-      <c r="D8" s="45">
+      <c r="D8" s="37">
         <v>88.5</v>
       </c>
-      <c r="E8" s="45">
+      <c r="E8" s="37">
         <v>143.6</v>
       </c>
-      <c r="F8" s="45">
+      <c r="F8" s="37">
         <v>85.3</v>
       </c>
-      <c r="G8" s="45">
+      <c r="G8" s="37">
         <v>51.9</v>
       </c>
-      <c r="H8" s="44">
+      <c r="H8" s="36">
         <v>122.2</v>
       </c>
-      <c r="I8" s="45">
+      <c r="I8" s="37">
         <v>93.3</v>
       </c>
-      <c r="J8" s="45">
+      <c r="J8" s="37">
         <v>217.5</v>
       </c>
-      <c r="K8" s="45">
+      <c r="K8" s="37">
         <v>50.9</v>
       </c>
-      <c r="L8" s="45">
+      <c r="L8" s="37">
         <v>93.9</v>
       </c>
-      <c r="M8" s="45">
+      <c r="M8" s="37">
         <v>326.8</v>
       </c>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="40">
+      <c r="A9" s="32">
         <v>2025</v>
       </c>
-      <c r="B9" s="44">
+      <c r="B9" s="36">
         <v>11.7</v>
       </c>
-      <c r="C9" s="45">
+      <c r="C9" s="37">
         <v>96.1</v>
       </c>
-      <c r="D9" s="45">
+      <c r="D9" s="37">
         <v>233.5</v>
       </c>
-      <c r="E9" s="45">
+      <c r="E9" s="37">
         <v>89.4</v>
       </c>
-      <c r="F9" s="45">
+      <c r="F9" s="37">
         <v>100.6</v>
       </c>
-      <c r="G9" s="45">
+      <c r="G9" s="37">
         <v>250.7</v>
       </c>
-      <c r="H9" s="44">
+      <c r="H9" s="36">
         <v>38.299999999999997</v>
       </c>
-      <c r="I9" s="45">
+      <c r="I9" s="37">
         <v>91.3</v>
       </c>
-      <c r="J9" s="45">
+      <c r="J9" s="37">
         <v>338</v>
       </c>
-      <c r="K9" s="45">
+      <c r="K9" s="37">
         <v>37.6</v>
       </c>
-      <c r="L9" s="45">
+      <c r="L9" s="37">
         <v>125.2</v>
       </c>
-      <c r="M9" s="45">
+      <c r="M9" s="37">
         <v>290.7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="40">
+      <c r="A10" s="32">
         <v>2026</v>
       </c>
-      <c r="B10" s="44">
+      <c r="B10" s="36">
         <v>12.4</v>
       </c>
-      <c r="C10" s="45">
+      <c r="C10" s="37">
         <v>97.5</v>
       </c>
-      <c r="D10" s="45">
+      <c r="D10" s="37">
         <v>254.1</v>
       </c>
-      <c r="E10" s="45">
+      <c r="E10" s="37">
         <v>72.400000000000006</v>
       </c>
-      <c r="F10" s="45">
+      <c r="F10" s="37">
         <v>133.80000000000001</v>
       </c>
-      <c r="G10" s="46">
+      <c r="G10" s="38">
         <v>286.5</v>
       </c>
       <c r="H10" s="31">
         <v>52.6</v>
       </c>
-      <c r="I10" s="45"/>
-[...3 lines deleted...]
-      <c r="M10" s="45"/>
+      <c r="I10" s="37">
+        <v>105.9</v>
+      </c>
+      <c r="J10" s="37"/>
+      <c r="K10" s="37"/>
+      <c r="L10" s="37"/>
+      <c r="M10" s="37"/>
     </row>
     <row r="11" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A11" s="36" t="s">
+      <c r="A11" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="36"/>
-[...10 lines deleted...]
-      <c r="M11" s="36"/>
+      <c r="B11" s="49"/>
+      <c r="C11" s="49"/>
+      <c r="D11" s="49"/>
+      <c r="E11" s="49"/>
+      <c r="F11" s="49"/>
+      <c r="G11" s="49"/>
+      <c r="H11" s="49"/>
+      <c r="I11" s="49"/>
+      <c r="J11" s="49"/>
+      <c r="K11" s="49"/>
+      <c r="L11" s="49"/>
+      <c r="M11" s="49"/>
     </row>
     <row r="12" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A12" s="37" t="s">
+      <c r="A12" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B12" s="38"/>
-[...10 lines deleted...]
-      <c r="M12" s="39"/>
+      <c r="B12" s="51"/>
+      <c r="C12" s="51"/>
+      <c r="D12" s="51"/>
+      <c r="E12" s="51"/>
+      <c r="F12" s="51"/>
+      <c r="G12" s="51"/>
+      <c r="H12" s="51"/>
+      <c r="I12" s="51"/>
+      <c r="J12" s="51"/>
+      <c r="K12" s="51"/>
+      <c r="L12" s="51"/>
+      <c r="M12" s="52"/>
     </row>
     <row r="13" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A13" s="40">
+      <c r="A13" s="32">
         <v>2022</v>
       </c>
-      <c r="B13" s="44">
+      <c r="B13" s="36">
         <v>119.9</v>
       </c>
-      <c r="C13" s="45">
+      <c r="C13" s="37">
         <v>121</v>
       </c>
-      <c r="D13" s="44">
+      <c r="D13" s="36">
         <v>81.3</v>
       </c>
-      <c r="E13" s="44">
+      <c r="E13" s="36">
         <v>152.69999999999999</v>
       </c>
-      <c r="F13" s="44">
+      <c r="F13" s="36">
         <v>127.7</v>
       </c>
-      <c r="G13" s="44">
+      <c r="G13" s="36">
         <v>143.19999999999999</v>
       </c>
-      <c r="H13" s="44">
+      <c r="H13" s="36">
         <v>81.400000000000006</v>
       </c>
-      <c r="I13" s="44">
+      <c r="I13" s="36">
         <v>96.4</v>
       </c>
-      <c r="J13" s="44">
+      <c r="J13" s="36">
         <v>108.7</v>
       </c>
-      <c r="K13" s="44">
+      <c r="K13" s="36">
         <v>108.8</v>
       </c>
-      <c r="L13" s="44">
+      <c r="L13" s="36">
         <v>86.1</v>
       </c>
-      <c r="M13" s="44">
+      <c r="M13" s="36">
         <v>227.5</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A14" s="40">
+      <c r="A14" s="32">
         <v>2023</v>
       </c>
-      <c r="B14" s="44">
+      <c r="B14" s="36">
         <v>129.6</v>
       </c>
-      <c r="C14" s="45">
+      <c r="C14" s="37">
         <v>112.7</v>
       </c>
-      <c r="D14" s="45">
+      <c r="D14" s="37">
         <v>114</v>
       </c>
-      <c r="E14" s="44">
+      <c r="E14" s="36">
         <v>118.4</v>
       </c>
-      <c r="F14" s="44">
+      <c r="F14" s="36">
         <v>110.7</v>
       </c>
-      <c r="G14" s="44">
+      <c r="G14" s="36">
         <v>65.599999999999994</v>
       </c>
-      <c r="H14" s="45">
+      <c r="H14" s="37">
         <v>130</v>
       </c>
-      <c r="I14" s="44">
+      <c r="I14" s="36">
         <v>140.6</v>
       </c>
-      <c r="J14" s="44">
+      <c r="J14" s="36">
         <v>66.400000000000006</v>
       </c>
-      <c r="K14" s="44">
+      <c r="K14" s="36">
         <v>148.9</v>
       </c>
-      <c r="L14" s="44">
+      <c r="L14" s="36">
         <v>122.5</v>
       </c>
-      <c r="M14" s="44">
+      <c r="M14" s="36">
         <v>67.3</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="40">
+      <c r="A15" s="32">
         <v>2024</v>
       </c>
-      <c r="B15" s="44">
+      <c r="B15" s="36">
         <v>102.4</v>
       </c>
-      <c r="C15" s="45">
+      <c r="C15" s="37">
         <v>111.8</v>
       </c>
-      <c r="D15" s="45">
+      <c r="D15" s="37">
         <v>89.1</v>
       </c>
-      <c r="E15" s="44">
+      <c r="E15" s="36">
         <v>82.8</v>
       </c>
-      <c r="F15" s="45">
+      <c r="F15" s="37">
         <v>66</v>
       </c>
-      <c r="G15" s="44">
+      <c r="G15" s="36">
         <v>42.4</v>
       </c>
-      <c r="H15" s="45">
+      <c r="H15" s="37">
         <v>44.4</v>
       </c>
-      <c r="I15" s="44">
+      <c r="I15" s="36">
         <v>36.799999999999997</v>
       </c>
-      <c r="J15" s="45">
+      <c r="J15" s="37">
         <v>78</v>
       </c>
-      <c r="K15" s="44">
+      <c r="K15" s="36">
         <v>37.200000000000003</v>
       </c>
-      <c r="L15" s="44">
+      <c r="L15" s="36">
         <v>42.7</v>
       </c>
-      <c r="M15" s="44">
+      <c r="M15" s="36">
         <v>94.1</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="40">
+      <c r="A16" s="32">
         <v>2025</v>
       </c>
-      <c r="B16" s="44">
+      <c r="B16" s="36">
         <v>41.3</v>
       </c>
-      <c r="C16" s="45">
+      <c r="C16" s="37">
         <v>24.5</v>
       </c>
-      <c r="D16" s="45">
+      <c r="D16" s="37">
         <v>64.7</v>
       </c>
-      <c r="E16" s="44">
+      <c r="E16" s="36">
         <v>40.299999999999997</v>
       </c>
-      <c r="F16" s="45">
+      <c r="F16" s="37">
         <v>47.5</v>
       </c>
-      <c r="G16" s="44">
+      <c r="G16" s="36">
         <v>229.3</v>
       </c>
-      <c r="H16" s="45">
+      <c r="H16" s="37">
         <v>68.8</v>
       </c>
-      <c r="I16" s="44">
+      <c r="I16" s="36">
         <v>66.599999999999994</v>
       </c>
-      <c r="J16" s="45">
+      <c r="J16" s="37">
         <v>106.6</v>
       </c>
-      <c r="K16" s="44">
+      <c r="K16" s="36">
         <v>77.7</v>
       </c>
-      <c r="L16" s="44">
+      <c r="L16" s="36">
         <v>98.3</v>
       </c>
-      <c r="M16" s="44">
+      <c r="M16" s="36">
         <v>85.8</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="40">
+      <c r="A17" s="32">
         <v>2026</v>
       </c>
-      <c r="B17" s="44">
+      <c r="B17" s="36">
         <v>101.5</v>
       </c>
-      <c r="C17" s="45">
+      <c r="C17" s="37">
         <v>102.9</v>
       </c>
-      <c r="D17" s="45">
+      <c r="D17" s="37">
         <v>112</v>
       </c>
-      <c r="E17" s="44">
+      <c r="E17" s="36">
         <v>90.8</v>
       </c>
-      <c r="F17" s="45">
+      <c r="F17" s="37">
         <v>120.8</v>
       </c>
       <c r="G17" s="31">
         <v>138.1</v>
       </c>
-      <c r="H17" s="46">
+      <c r="H17" s="38">
         <v>181.3</v>
       </c>
-      <c r="I17" s="44"/>
-[...3 lines deleted...]
-      <c r="M17" s="44"/>
+      <c r="I17" s="36">
+        <v>212.9</v>
+      </c>
+      <c r="J17" s="37"/>
+      <c r="K17" s="36"/>
+      <c r="L17" s="36"/>
+      <c r="M17" s="36"/>
     </row>
     <row r="24" spans="1:13">
       <c r="C24" s="29"/>
       <c r="D24" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:M12"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>