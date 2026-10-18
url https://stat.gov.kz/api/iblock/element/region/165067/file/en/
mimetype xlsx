--- v1 (2026-09-27)
+++ v2 (2026-10-18)
@@ -207,60 +207,60 @@
   <si>
     <t>The index of the physical volume of construction work reflects the change in the volume of construction work performed over time and is defined as the ratio of the volume of construction work performed in the analyzed period to the previous period in actual prices, taking into account the deflator (price index).</t>
   </si>
   <si>
     <t>calculated</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892</t>
   </si>
   <si>
     <t xml:space="preserve">© The Bureau of National statistics of the Agency for Strategic planning and reforms of the Republic of Kazakhstan </t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/atyrau/spreadsheets/?industry=28263&amp;year=2026&amp;name=85895&amp;period=&amp;type=</t>
   </si>
   <si>
     <t>Since January 2022</t>
   </si>
   <si>
     <t>Division of Production and Environment statistics</t>
   </si>
   <si>
     <t>+7 712 2328427</t>
   </si>
   <si>
-    <t>Abisheva Kunpaiat</t>
-[...8 lines deleted...]
-    <t>16.10.2026г.</t>
+    <t>Kussainova Botagoz Talgatovna</t>
+  </si>
+  <si>
+    <t>B.Kussainova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>16.10.2026y.</t>
+  </si>
+  <si>
+    <t>18.11.2026y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -506,51 +506,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
@@ -588,105 +588,103 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="6" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 4 2" xfId="6"/>
     <cellStyle name="Обычный 4 2 2" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
@@ -952,76 +950,76 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Abisheva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Abisheva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B39" sqref="B39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:13" s="7" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="6">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="7" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="6" t="s">
@@ -1073,158 +1071,158 @@
         <v>27</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="7" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="7" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="11"/>
       <c r="M11" s="12"/>
     </row>
     <row r="12" spans="1:13" s="7" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="40" t="s">
+      <c r="B12" s="38" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="12"/>
     </row>
     <row r="13" spans="1:13" s="7" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="B13" s="39" t="s">
+      <c r="B13" s="37" t="s">
         <v>35</v>
       </c>
       <c r="M13" s="12"/>
     </row>
     <row r="14" spans="1:13" s="7" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="B14" s="39" t="s">
+      <c r="B14" s="37" t="s">
         <v>57</v>
       </c>
       <c r="M14" s="12"/>
     </row>
     <row r="15" spans="1:13" s="7" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="B15" s="39" t="s">
+      <c r="B15" s="37" t="s">
         <v>38</v>
       </c>
       <c r="M15" s="12"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>63</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>64</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="B18" s="41" t="s">
+      <c r="B18" s="39" t="s">
         <v>59</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>61</v>
       </c>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="B20" s="42" t="s">
+      <c r="B20" s="40" t="s">
         <v>60</v>
       </c>
       <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="B21" s="43" t="s">
+      <c r="B21" s="42" t="s">
         <v>62</v>
       </c>
       <c r="M21" s="16"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="17"/>
       <c r="B22" s="18"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
-    <hyperlink ref="B21" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:13" s="7" customFormat="1" ht="20.100000000000001" customHeight="1">
@@ -1288,158 +1286,158 @@
         <v>27</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="7" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="7" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="11"/>
       <c r="M11" s="12"/>
     </row>
     <row r="12" spans="1:13" s="7" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="40" t="s">
+      <c r="B12" s="38" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="12"/>
     </row>
     <row r="13" spans="1:13" s="7" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="B13" s="39" t="s">
+      <c r="B13" s="37" t="s">
         <v>35</v>
       </c>
       <c r="M13" s="12"/>
     </row>
     <row r="14" spans="1:13" s="7" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="B14" s="39" t="s">
+      <c r="B14" s="37" t="s">
         <v>57</v>
       </c>
       <c r="M14" s="12"/>
     </row>
     <row r="15" spans="1:13" s="7" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="B15" s="39" t="s">
+      <c r="B15" s="37" t="s">
         <v>55</v>
       </c>
       <c r="M15" s="12"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>63</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>64</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="B18" s="41" t="s">
+      <c r="B18" s="39" t="s">
         <v>59</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>61</v>
       </c>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="B20" s="42" t="s">
+      <c r="B20" s="40" t="s">
         <v>60</v>
       </c>
       <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="B21" s="43" t="s">
+      <c r="B21" s="42" t="s">
         <v>62</v>
       </c>
       <c r="M21" s="16"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="17"/>
       <c r="B22" s="18"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
-    <hyperlink ref="B21" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A3:H20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="22" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="22" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:8">
       <c r="A3" s="20"/>
       <c r="B3" s="27" t="s">
         <v>45</v>
@@ -1480,120 +1478,120 @@
         <v>50</v>
       </c>
       <c r="C8" s="21"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="20"/>
       <c r="B9" s="23"/>
       <c r="C9" s="21"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="20"/>
       <c r="B10" s="20"/>
       <c r="C10" s="21"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="20"/>
       <c r="B11" s="20"/>
       <c r="C11" s="21"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="20"/>
       <c r="B12" s="20"/>
       <c r="C12" s="20"/>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="44" t="s">
+      <c r="A13" s="43" t="s">
         <v>56</v>
       </c>
-      <c r="B13" s="44"/>
-[...5 lines deleted...]
-      <c r="H13" s="44"/>
+      <c r="B13" s="43"/>
+      <c r="C13" s="43"/>
+      <c r="D13" s="43"/>
+      <c r="E13" s="43"/>
+      <c r="F13" s="43"/>
+      <c r="G13" s="43"/>
+      <c r="H13" s="43"/>
     </row>
     <row r="14" spans="1:8">
       <c r="B14" s="24"/>
     </row>
     <row r="15" spans="1:8">
       <c r="B15" s="25"/>
     </row>
     <row r="16" spans="1:8">
       <c r="B16" s="25"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:H13"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M9"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+      <selection activeCell="B9" sqref="B9:J9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="10.140625" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" customWidth="1"/>
     <col min="6" max="6" width="10.140625" customWidth="1"/>
     <col min="7" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="45"/>
-[...10 lines deleted...]
-      <c r="M1" s="45"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:13" ht="40.5" customHeight="1" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="3" t="s">
@@ -1606,313 +1604,315 @@
         <v>7</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A4" s="46" t="s">
+      <c r="A4" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="47"/>
-[...10 lines deleted...]
-      <c r="M4" s="48"/>
+      <c r="B4" s="46"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="46"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="47"/>
     </row>
     <row r="5" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A5" s="32">
+      <c r="A5" s="31">
         <v>2022</v>
       </c>
-      <c r="B5" s="33">
+      <c r="B5" s="32">
         <v>30799</v>
       </c>
-      <c r="C5" s="34">
+      <c r="C5" s="33">
         <v>52467</v>
       </c>
-      <c r="D5" s="34">
+      <c r="D5" s="33">
         <v>67369</v>
       </c>
-      <c r="E5" s="34">
+      <c r="E5" s="33">
         <v>84365</v>
       </c>
-      <c r="F5" s="34">
+      <c r="F5" s="33">
         <v>98834</v>
       </c>
-      <c r="G5" s="34">
+      <c r="G5" s="33">
         <v>134387</v>
       </c>
-      <c r="H5" s="34">
+      <c r="H5" s="33">
         <v>82092</v>
       </c>
-      <c r="I5" s="34">
+      <c r="I5" s="33">
         <v>91862</v>
       </c>
-      <c r="J5" s="34">
+      <c r="J5" s="33">
         <v>174500</v>
       </c>
-      <c r="K5" s="34">
+      <c r="K5" s="33">
         <v>82987</v>
       </c>
-      <c r="L5" s="34">
+      <c r="L5" s="33">
         <v>85901</v>
       </c>
-      <c r="M5" s="34">
+      <c r="M5" s="33">
         <v>188917</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A6" s="32">
+      <c r="A6" s="31">
         <v>2023</v>
       </c>
-      <c r="B6" s="33">
+      <c r="B6" s="32">
         <v>40232</v>
       </c>
-      <c r="C6" s="34">
+      <c r="C6" s="33">
         <v>59702</v>
       </c>
-      <c r="D6" s="34">
+      <c r="D6" s="33">
         <v>66262</v>
       </c>
-      <c r="E6" s="34">
+      <c r="E6" s="33">
         <v>102879</v>
       </c>
-      <c r="F6" s="34">
+      <c r="F6" s="33">
         <v>115382</v>
       </c>
-      <c r="G6" s="34">
+      <c r="G6" s="33">
         <v>93395</v>
       </c>
-      <c r="H6" s="34">
+      <c r="H6" s="33">
         <v>108494</v>
       </c>
-      <c r="I6" s="34">
+      <c r="I6" s="33">
         <v>127699</v>
       </c>
-      <c r="J6" s="34">
+      <c r="J6" s="33">
         <v>129362</v>
       </c>
-      <c r="K6" s="34">
+      <c r="K6" s="33">
         <v>129128</v>
       </c>
-      <c r="L6" s="34">
+      <c r="L6" s="33">
         <v>110257</v>
       </c>
-      <c r="M6" s="34">
+      <c r="M6" s="33">
         <v>138077</v>
       </c>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="32">
+      <c r="A7" s="31">
         <v>2024</v>
       </c>
-      <c r="B7" s="33">
+      <c r="B7" s="32">
         <v>44037</v>
       </c>
-      <c r="C7" s="34">
+      <c r="C7" s="33">
         <v>70987</v>
       </c>
-      <c r="D7" s="34">
+      <c r="D7" s="33">
         <v>62728</v>
       </c>
-      <c r="E7" s="34">
+      <c r="E7" s="33">
         <v>90251</v>
       </c>
-      <c r="F7" s="34">
+      <c r="F7" s="33">
         <v>77328</v>
       </c>
-      <c r="G7" s="34">
+      <c r="G7" s="33">
         <v>40209</v>
       </c>
-      <c r="H7" s="34">
+      <c r="H7" s="33">
         <v>49234</v>
       </c>
-      <c r="I7" s="34">
+      <c r="I7" s="33">
         <v>45957</v>
       </c>
-      <c r="J7" s="34">
+      <c r="J7" s="33">
         <v>99959</v>
       </c>
-      <c r="K7" s="34">
+      <c r="K7" s="33">
         <v>51074</v>
       </c>
-      <c r="L7" s="34">
+      <c r="L7" s="33">
         <v>48207</v>
       </c>
-      <c r="M7" s="34">
+      <c r="M7" s="33">
         <v>157228</v>
       </c>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="32">
+      <c r="A8" s="31">
         <v>2025</v>
       </c>
-      <c r="B8" s="33">
+      <c r="B8" s="32">
         <v>18399</v>
       </c>
-      <c r="C8" s="34">
+      <c r="C8" s="33">
         <v>17703</v>
       </c>
-      <c r="D8" s="34">
+      <c r="D8" s="33">
         <v>41414</v>
       </c>
-      <c r="E8" s="34">
+      <c r="E8" s="33">
         <v>37198</v>
       </c>
-      <c r="F8" s="34">
+      <c r="F8" s="33">
         <v>37326</v>
       </c>
-      <c r="G8" s="34">
+      <c r="G8" s="33">
         <v>93933</v>
       </c>
-      <c r="H8" s="34">
+      <c r="H8" s="33">
         <v>35978</v>
       </c>
-      <c r="I8" s="34">
+      <c r="I8" s="33">
         <v>32853</v>
       </c>
-      <c r="J8" s="34">
+      <c r="J8" s="33">
         <v>111830</v>
       </c>
-      <c r="K8" s="34">
+      <c r="K8" s="33">
         <v>42021</v>
       </c>
-      <c r="L8" s="34">
+      <c r="L8" s="33">
         <v>52773</v>
       </c>
-      <c r="M8" s="34">
+      <c r="M8" s="33">
         <v>153249</v>
       </c>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="32">
+      <c r="A9" s="31">
         <v>2026</v>
       </c>
-      <c r="B9" s="33">
+      <c r="B9" s="32">
         <v>19979</v>
       </c>
-      <c r="C9" s="34">
+      <c r="C9" s="33">
         <v>19099</v>
       </c>
-      <c r="D9" s="34">
+      <c r="D9" s="33">
         <v>48628</v>
       </c>
-      <c r="E9" s="34">
+      <c r="E9" s="33">
         <v>35509</v>
       </c>
-      <c r="F9" s="34">
+      <c r="F9" s="33">
         <v>48760</v>
       </c>
-      <c r="G9" s="35">
+      <c r="G9" s="34">
         <v>141495</v>
       </c>
-      <c r="H9" s="35">
+      <c r="H9" s="34">
         <v>74113</v>
       </c>
-      <c r="I9" s="53">
+      <c r="I9" s="41">
         <v>79772</v>
       </c>
-      <c r="J9" s="34"/>
-[...2 lines deleted...]
-      <c r="M9" s="34"/>
+      <c r="J9" s="33">
+        <v>94479</v>
+      </c>
+      <c r="K9" s="33"/>
+      <c r="L9" s="33"/>
+      <c r="M9" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H22" sqref="H22"/>
+      <selection activeCell="C31" sqref="C31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="10.140625" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" customWidth="1"/>
     <col min="6" max="6" width="10.140625" customWidth="1"/>
     <col min="7" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="44" t="s">
         <v>51</v>
       </c>
-      <c r="B1" s="45"/>
-[...10 lines deleted...]
-      <c r="M1" s="45"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:13" ht="40.5" customHeight="1" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="3" t="s">
@@ -1925,632 +1925,636 @@
         <v>7</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A4" s="49" t="s">
+      <c r="A4" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="49"/>
-[...10 lines deleted...]
-      <c r="M4" s="49"/>
+      <c r="B4" s="48"/>
+      <c r="C4" s="48"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="48"/>
+      <c r="I4" s="48"/>
+      <c r="J4" s="48"/>
+      <c r="K4" s="48"/>
+      <c r="L4" s="48"/>
+      <c r="M4" s="48"/>
     </row>
     <row r="5" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A5" s="50" t="s">
+      <c r="A5" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="51"/>
-[...10 lines deleted...]
-      <c r="M5" s="52"/>
+      <c r="B5" s="50"/>
+      <c r="C5" s="50"/>
+      <c r="D5" s="50"/>
+      <c r="E5" s="50"/>
+      <c r="F5" s="50"/>
+      <c r="G5" s="50"/>
+      <c r="H5" s="50"/>
+      <c r="I5" s="50"/>
+      <c r="J5" s="50"/>
+      <c r="K5" s="50"/>
+      <c r="L5" s="50"/>
+      <c r="M5" s="51"/>
     </row>
     <row r="6" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A6" s="32">
+      <c r="A6" s="31">
         <v>2022</v>
       </c>
-      <c r="B6" s="36">
+      <c r="B6" s="35">
         <v>39.5</v>
       </c>
-      <c r="C6" s="37">
+      <c r="C6" s="36">
         <v>170.5</v>
       </c>
-      <c r="D6" s="37">
+      <c r="D6" s="36">
         <v>109.6</v>
       </c>
-      <c r="E6" s="37">
+      <c r="E6" s="36">
         <v>148.80000000000001</v>
       </c>
-      <c r="F6" s="37">
+      <c r="F6" s="36">
         <v>114.7</v>
       </c>
-      <c r="G6" s="37">
+      <c r="G6" s="36">
         <v>136.19999999999999</v>
       </c>
-      <c r="H6" s="36">
+      <c r="H6" s="35">
         <v>60.5</v>
       </c>
-      <c r="I6" s="37">
+      <c r="I6" s="36">
         <v>111.8</v>
       </c>
-      <c r="J6" s="37">
+      <c r="J6" s="36">
         <v>211.9</v>
       </c>
-      <c r="K6" s="37">
+      <c r="K6" s="36">
         <v>47.7</v>
       </c>
-      <c r="L6" s="37">
+      <c r="L6" s="36">
         <v>103.6</v>
       </c>
-      <c r="M6" s="37">
+      <c r="M6" s="36">
         <v>220.4</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A7" s="32">
+      <c r="A7" s="31">
         <v>2023</v>
       </c>
-      <c r="B7" s="36">
+      <c r="B7" s="35">
         <v>21.3</v>
       </c>
-      <c r="C7" s="37">
+      <c r="C7" s="36">
         <v>148.19999999999999</v>
       </c>
-      <c r="D7" s="37">
+      <c r="D7" s="36">
         <v>110.9</v>
       </c>
-      <c r="E7" s="37">
+      <c r="E7" s="36">
         <v>154.5</v>
       </c>
-      <c r="F7" s="37">
+      <c r="F7" s="36">
         <v>107.2</v>
       </c>
-      <c r="G7" s="37">
+      <c r="G7" s="36">
         <v>80.8</v>
       </c>
-      <c r="H7" s="36">
+      <c r="H7" s="35">
         <v>115.9</v>
       </c>
-      <c r="I7" s="37">
+      <c r="I7" s="36">
         <v>117.2</v>
       </c>
-      <c r="J7" s="37">
+      <c r="J7" s="36">
         <v>101.3</v>
       </c>
-      <c r="K7" s="37">
+      <c r="K7" s="36">
         <v>99.6</v>
       </c>
-      <c r="L7" s="37">
+      <c r="L7" s="36">
         <v>85.2</v>
       </c>
-      <c r="M7" s="37">
+      <c r="M7" s="36">
         <v>125.3</v>
       </c>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="32">
+      <c r="A8" s="31">
         <v>2024</v>
       </c>
-      <c r="B8" s="36">
+      <c r="B8" s="35">
         <v>29.8</v>
       </c>
-      <c r="C8" s="37">
+      <c r="C8" s="36">
         <v>161.80000000000001</v>
       </c>
-      <c r="D8" s="37">
+      <c r="D8" s="36">
         <v>88.5</v>
       </c>
-      <c r="E8" s="37">
+      <c r="E8" s="36">
         <v>143.6</v>
       </c>
-      <c r="F8" s="37">
+      <c r="F8" s="36">
         <v>85.3</v>
       </c>
-      <c r="G8" s="37">
+      <c r="G8" s="36">
         <v>51.9</v>
       </c>
-      <c r="H8" s="36">
+      <c r="H8" s="35">
         <v>122.2</v>
       </c>
-      <c r="I8" s="37">
+      <c r="I8" s="36">
         <v>93.3</v>
       </c>
-      <c r="J8" s="37">
+      <c r="J8" s="36">
         <v>217.5</v>
       </c>
-      <c r="K8" s="37">
+      <c r="K8" s="36">
         <v>50.9</v>
       </c>
-      <c r="L8" s="37">
+      <c r="L8" s="36">
         <v>93.9</v>
       </c>
-      <c r="M8" s="37">
+      <c r="M8" s="36">
         <v>326.8</v>
       </c>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="32">
+      <c r="A9" s="31">
         <v>2025</v>
       </c>
-      <c r="B9" s="36">
+      <c r="B9" s="35">
         <v>11.7</v>
       </c>
-      <c r="C9" s="37">
+      <c r="C9" s="36">
         <v>96.1</v>
       </c>
-      <c r="D9" s="37">
+      <c r="D9" s="36">
         <v>233.5</v>
       </c>
-      <c r="E9" s="37">
+      <c r="E9" s="36">
         <v>89.4</v>
       </c>
-      <c r="F9" s="37">
+      <c r="F9" s="36">
         <v>100.6</v>
       </c>
-      <c r="G9" s="37">
+      <c r="G9" s="36">
         <v>250.7</v>
       </c>
-      <c r="H9" s="36">
+      <c r="H9" s="35">
         <v>38.299999999999997</v>
       </c>
-      <c r="I9" s="37">
+      <c r="I9" s="36">
         <v>91.3</v>
       </c>
-      <c r="J9" s="37">
+      <c r="J9" s="36">
         <v>338</v>
       </c>
-      <c r="K9" s="37">
+      <c r="K9" s="36">
         <v>37.6</v>
       </c>
-      <c r="L9" s="37">
+      <c r="L9" s="36">
         <v>125.2</v>
       </c>
-      <c r="M9" s="37">
+      <c r="M9" s="36">
         <v>290.7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="32">
+      <c r="A10" s="31">
         <v>2026</v>
       </c>
-      <c r="B10" s="36">
+      <c r="B10" s="35">
         <v>12.4</v>
       </c>
-      <c r="C10" s="37">
+      <c r="C10" s="36">
         <v>97.5</v>
       </c>
-      <c r="D10" s="37">
+      <c r="D10" s="36">
         <v>254.1</v>
       </c>
-      <c r="E10" s="37">
+      <c r="E10" s="36">
         <v>72.400000000000006</v>
       </c>
-      <c r="F10" s="37">
+      <c r="F10" s="36">
         <v>133.80000000000001</v>
       </c>
-      <c r="G10" s="38">
+      <c r="G10" s="36">
         <v>286.5</v>
       </c>
-      <c r="H10" s="31">
+      <c r="H10" s="35">
         <v>52.6</v>
       </c>
-      <c r="I10" s="37">
+      <c r="I10" s="36">
         <v>105.9</v>
       </c>
-      <c r="J10" s="37"/>
-[...2 lines deleted...]
-      <c r="M10" s="37"/>
+      <c r="J10" s="36">
+        <v>117.8</v>
+      </c>
+      <c r="K10" s="36"/>
+      <c r="L10" s="36"/>
+      <c r="M10" s="36"/>
     </row>
     <row r="11" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A11" s="49" t="s">
+      <c r="A11" s="48" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="49"/>
-[...10 lines deleted...]
-      <c r="M11" s="49"/>
+      <c r="B11" s="48"/>
+      <c r="C11" s="48"/>
+      <c r="D11" s="48"/>
+      <c r="E11" s="48"/>
+      <c r="F11" s="48"/>
+      <c r="G11" s="48"/>
+      <c r="H11" s="48"/>
+      <c r="I11" s="48"/>
+      <c r="J11" s="48"/>
+      <c r="K11" s="48"/>
+      <c r="L11" s="48"/>
+      <c r="M11" s="48"/>
     </row>
     <row r="12" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A12" s="50" t="s">
+      <c r="A12" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B12" s="51"/>
-[...10 lines deleted...]
-      <c r="M12" s="52"/>
+      <c r="B12" s="50"/>
+      <c r="C12" s="50"/>
+      <c r="D12" s="50"/>
+      <c r="E12" s="50"/>
+      <c r="F12" s="50"/>
+      <c r="G12" s="50"/>
+      <c r="H12" s="50"/>
+      <c r="I12" s="50"/>
+      <c r="J12" s="50"/>
+      <c r="K12" s="50"/>
+      <c r="L12" s="50"/>
+      <c r="M12" s="51"/>
     </row>
     <row r="13" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A13" s="32">
+      <c r="A13" s="31">
         <v>2022</v>
       </c>
-      <c r="B13" s="36">
+      <c r="B13" s="35">
         <v>119.9</v>
       </c>
-      <c r="C13" s="37">
+      <c r="C13" s="36">
         <v>121</v>
       </c>
-      <c r="D13" s="36">
+      <c r="D13" s="35">
         <v>81.3</v>
       </c>
-      <c r="E13" s="36">
+      <c r="E13" s="35">
         <v>152.69999999999999</v>
       </c>
-      <c r="F13" s="36">
+      <c r="F13" s="35">
         <v>127.7</v>
       </c>
-      <c r="G13" s="36">
+      <c r="G13" s="35">
         <v>143.19999999999999</v>
       </c>
-      <c r="H13" s="36">
+      <c r="H13" s="35">
         <v>81.400000000000006</v>
       </c>
-      <c r="I13" s="36">
+      <c r="I13" s="35">
         <v>96.4</v>
       </c>
-      <c r="J13" s="36">
+      <c r="J13" s="35">
         <v>108.7</v>
       </c>
-      <c r="K13" s="36">
+      <c r="K13" s="35">
         <v>108.8</v>
       </c>
-      <c r="L13" s="36">
+      <c r="L13" s="35">
         <v>86.1</v>
       </c>
-      <c r="M13" s="36">
+      <c r="M13" s="35">
         <v>227.5</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A14" s="32">
+      <c r="A14" s="31">
         <v>2023</v>
       </c>
-      <c r="B14" s="36">
+      <c r="B14" s="35">
         <v>129.6</v>
       </c>
-      <c r="C14" s="37">
+      <c r="C14" s="36">
         <v>112.7</v>
       </c>
-      <c r="D14" s="37">
+      <c r="D14" s="36">
         <v>114</v>
       </c>
-      <c r="E14" s="36">
+      <c r="E14" s="35">
         <v>118.4</v>
       </c>
-      <c r="F14" s="36">
+      <c r="F14" s="35">
         <v>110.7</v>
       </c>
-      <c r="G14" s="36">
+      <c r="G14" s="35">
         <v>65.599999999999994</v>
       </c>
-      <c r="H14" s="37">
+      <c r="H14" s="36">
         <v>130</v>
       </c>
-      <c r="I14" s="36">
+      <c r="I14" s="35">
         <v>140.6</v>
       </c>
-      <c r="J14" s="36">
+      <c r="J14" s="35">
         <v>66.400000000000006</v>
       </c>
-      <c r="K14" s="36">
+      <c r="K14" s="35">
         <v>148.9</v>
       </c>
-      <c r="L14" s="36">
+      <c r="L14" s="35">
         <v>122.5</v>
       </c>
-      <c r="M14" s="36">
+      <c r="M14" s="35">
         <v>67.3</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="32">
+      <c r="A15" s="31">
         <v>2024</v>
       </c>
-      <c r="B15" s="36">
+      <c r="B15" s="35">
         <v>102.4</v>
       </c>
-      <c r="C15" s="37">
+      <c r="C15" s="36">
         <v>111.8</v>
       </c>
-      <c r="D15" s="37">
+      <c r="D15" s="36">
         <v>89.1</v>
       </c>
-      <c r="E15" s="36">
+      <c r="E15" s="35">
         <v>82.8</v>
       </c>
-      <c r="F15" s="37">
+      <c r="F15" s="36">
         <v>66</v>
       </c>
-      <c r="G15" s="36">
+      <c r="G15" s="35">
         <v>42.4</v>
       </c>
-      <c r="H15" s="37">
+      <c r="H15" s="36">
         <v>44.4</v>
       </c>
-      <c r="I15" s="36">
+      <c r="I15" s="35">
         <v>36.799999999999997</v>
       </c>
-      <c r="J15" s="37">
+      <c r="J15" s="36">
         <v>78</v>
       </c>
-      <c r="K15" s="36">
+      <c r="K15" s="35">
         <v>37.200000000000003</v>
       </c>
-      <c r="L15" s="36">
+      <c r="L15" s="35">
         <v>42.7</v>
       </c>
-      <c r="M15" s="36">
+      <c r="M15" s="35">
         <v>94.1</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="32">
+      <c r="A16" s="31">
         <v>2025</v>
       </c>
-      <c r="B16" s="36">
+      <c r="B16" s="35">
         <v>41.3</v>
       </c>
-      <c r="C16" s="37">
+      <c r="C16" s="36">
         <v>24.5</v>
       </c>
-      <c r="D16" s="37">
+      <c r="D16" s="36">
         <v>64.7</v>
       </c>
-      <c r="E16" s="36">
+      <c r="E16" s="35">
         <v>40.299999999999997</v>
       </c>
-      <c r="F16" s="37">
+      <c r="F16" s="36">
         <v>47.5</v>
       </c>
-      <c r="G16" s="36">
+      <c r="G16" s="35">
         <v>229.3</v>
       </c>
-      <c r="H16" s="37">
+      <c r="H16" s="36">
         <v>68.8</v>
       </c>
-      <c r="I16" s="36">
+      <c r="I16" s="35">
         <v>66.599999999999994</v>
       </c>
-      <c r="J16" s="37">
+      <c r="J16" s="36">
         <v>106.6</v>
       </c>
-      <c r="K16" s="36">
+      <c r="K16" s="35">
         <v>77.7</v>
       </c>
-      <c r="L16" s="36">
+      <c r="L16" s="35">
         <v>98.3</v>
       </c>
-      <c r="M16" s="36">
+      <c r="M16" s="35">
         <v>85.8</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="32">
+      <c r="A17" s="31">
         <v>2026</v>
       </c>
-      <c r="B17" s="36">
+      <c r="B17" s="35">
         <v>101.5</v>
       </c>
-      <c r="C17" s="37">
+      <c r="C17" s="36">
         <v>102.9</v>
       </c>
-      <c r="D17" s="37">
+      <c r="D17" s="36">
         <v>112</v>
       </c>
-      <c r="E17" s="36">
+      <c r="E17" s="35">
         <v>90.8</v>
       </c>
-      <c r="F17" s="37">
+      <c r="F17" s="36">
         <v>120.8</v>
       </c>
-      <c r="G17" s="31">
+      <c r="G17" s="35">
         <v>138.1</v>
       </c>
-      <c r="H17" s="38">
+      <c r="H17" s="36">
         <v>181.3</v>
       </c>
-      <c r="I17" s="36">
+      <c r="I17" s="35">
         <v>212.9</v>
       </c>
-      <c r="J17" s="37"/>
-[...2 lines deleted...]
-      <c r="M17" s="36"/>
+      <c r="J17" s="36">
+        <v>78</v>
+      </c>
+      <c r="K17" s="35"/>
+      <c r="L17" s="35"/>
+      <c r="M17" s="35"/>
     </row>
     <row r="24" spans="1:13">
       <c r="C24" s="29"/>
       <c r="D24" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:M12"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAE27EF2-2A64-4BA7-8F5F-90880100A6D9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74CC6EE5-27F2-49B3-9D02-41BCC376AD57}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E470BB4-F050-42F4-9B2C-8912D81B2297}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata 162101</vt:lpstr>
       <vt:lpstr>Metadata 162107</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>Indicator 162101</vt:lpstr>