--- v0 (2026-09-07)
+++ v1 (2026-09-27)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795" activeTab="1"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata163206" sheetId="7" r:id="rId1"/>
     <sheet name="Metadata163213" sheetId="4" r:id="rId2"/>
     <sheet name="Symbols" sheetId="5" r:id="rId3"/>
     <sheet name="indikator163206" sheetId="3" r:id="rId4"/>
     <sheet name="indikator163213" sheetId="6" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="67">
   <si>
     <t>Residential buildings operating start</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
@@ -196,86 +196,86 @@
     <t>Total area of commissioned residential buildings</t>
   </si>
   <si>
     <t>sq. meters of total area</t>
   </si>
   <si>
     <t>The total area of a residential building is the sum of the useful areas of all residential premises and the areas of all non-residential premises, as well as the areas of parts of a residential building that are common property.</t>
   </si>
   <si>
     <t>Aggregation</t>
   </si>
   <si>
     <t>Statistical information on finished products of construction is formed on the basis of nationwide statistical observations of monthly and annual periodicity on commissioned facilities,including by individual developers.</t>
   </si>
   <si>
     <t>Information is provided by legal entities and their structural and separate  subdivisions, carrying out in the reporting period the commissioning of facilities into operation regardless of the number of employees, as well as structural subdivisions of local executive bodies carrying out functions in the fiels of architecture and urban planning, peasant or farm enterprises.</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701925</t>
   </si>
   <si>
     <t xml:space="preserve">The calculation is carried out according to the indicator of the total area of commissioned residental buildings in the dynamics of the analyzed period compared to the previous period, acccording to the following formula       
 </t>
   </si>
   <si>
-    <t>18.08.2026y.</t>
-[...4 lines deleted...]
-  <si>
     <t>Residential buildings operating start, thousand square metres of total space</t>
   </si>
   <si>
     <t xml:space="preserve">© The Bureau of National statistics of the Agency for Strategic planning and reforms of the Republic of Kazakhstan </t>
   </si>
   <si>
     <t>Since January 2022</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/atyrau/spreadsheets/?industry=28263&amp;year=2026&amp;name=85895&amp;period=&amp;type=</t>
   </si>
   <si>
     <t>Division of Production and Environment statistics</t>
   </si>
   <si>
     <t>+7 712 2328427</t>
   </si>
   <si>
-    <t>Kussainova Botagoz Talgatovna</t>
-[...2 lines deleted...]
-    <t>B.Kussainova@aspire.gov.kz</t>
+    <t>Abisheva Kunpaiat</t>
+  </si>
+  <si>
+    <t>K.Abisheva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>17.09.2026г.</t>
+  </si>
+  <si>
+    <t>16.10.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -499,104 +499,104 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 4 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -859,485 +859,485 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Abisheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Abisheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.28515625" style="29" customWidth="1"/>
     <col min="2" max="2" width="96" style="29" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="14"/>
       <c r="B1" s="14"/>
     </row>
     <row r="2" spans="1:13" s="17" customFormat="1">
       <c r="A2" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="16">
         <v>163206</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="17" customFormat="1">
       <c r="A3" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="16" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="17" customFormat="1">
       <c r="A4" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="17" customFormat="1">
       <c r="A5" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B5" s="16" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="17" customFormat="1">
       <c r="A6" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="17" customFormat="1" ht="25.5">
       <c r="A7" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="17" customFormat="1">
       <c r="A8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="17" customFormat="1" ht="25.5">
       <c r="A9" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="17" customFormat="1" ht="51">
       <c r="A10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="17" customFormat="1">
       <c r="A11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="21"/>
       <c r="M11" s="22"/>
     </row>
     <row r="12" spans="1:13" s="17" customFormat="1">
       <c r="A12" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="B12" s="49" t="s">
+      <c r="B12" s="39" t="s">
         <v>37</v>
       </c>
       <c r="M12" s="22"/>
     </row>
     <row r="13" spans="1:13" s="17" customFormat="1">
       <c r="A13" s="23" t="s">
         <v>38</v>
       </c>
-      <c r="B13" s="50" t="s">
+      <c r="B13" s="40" t="s">
         <v>39</v>
       </c>
       <c r="M13" s="22"/>
     </row>
     <row r="14" spans="1:13" s="17" customFormat="1">
       <c r="A14" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="B14" s="50" t="s">
-        <v>62</v>
+      <c r="B14" s="40" t="s">
+        <v>60</v>
       </c>
       <c r="M14" s="22"/>
     </row>
     <row r="15" spans="1:13" s="17" customFormat="1">
       <c r="A15" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="B15" s="50" t="s">
+      <c r="B15" s="40" t="s">
         <v>55</v>
       </c>
       <c r="M15" s="22"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="24" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="M16" s="25"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="24" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="M17" s="26"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="15" t="s">
         <v>45</v>
       </c>
-      <c r="B18" s="46" t="s">
-        <v>63</v>
+      <c r="B18" s="37" t="s">
+        <v>61</v>
       </c>
       <c r="M18" s="25"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="18" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="M19" s="26"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="15" t="s">
         <v>47</v>
       </c>
-      <c r="B20" s="47" t="s">
-        <v>64</v>
+      <c r="B20" s="38" t="s">
+        <v>62</v>
       </c>
       <c r="M20" s="25"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="15" t="s">
         <v>48</v>
       </c>
-      <c r="B21" s="48" t="s">
-        <v>66</v>
+      <c r="B21" s="41" t="s">
+        <v>64</v>
       </c>
       <c r="M21" s="26"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="27"/>
       <c r="B22" s="28"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="26"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="26"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="25"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
-    <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B35" sqref="B35"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="30.28515625" style="29" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="100.7109375" style="29" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="14"/>
       <c r="B1" s="14"/>
     </row>
     <row r="2" spans="1:13" s="17" customFormat="1">
       <c r="A2" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="16">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="17" customFormat="1">
       <c r="A3" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="16" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="17" customFormat="1">
       <c r="A4" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="17" customFormat="1">
       <c r="A5" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B5" s="16" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="17" customFormat="1">
       <c r="A6" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="17" customFormat="1" ht="38.25">
       <c r="A7" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="17" customFormat="1">
       <c r="A8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="18" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="17" customFormat="1" ht="38.25">
       <c r="A9" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="17" customFormat="1" ht="25.5">
       <c r="A10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="17" customFormat="1">
       <c r="A11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="21"/>
       <c r="M11" s="22"/>
     </row>
     <row r="12" spans="1:13" s="17" customFormat="1">
       <c r="A12" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="B12" s="49" t="s">
+      <c r="B12" s="39" t="s">
         <v>37</v>
       </c>
       <c r="M12" s="22"/>
     </row>
     <row r="13" spans="1:13" s="17" customFormat="1">
       <c r="A13" s="23" t="s">
         <v>38</v>
       </c>
-      <c r="B13" s="50" t="s">
+      <c r="B13" s="40" t="s">
         <v>39</v>
       </c>
       <c r="M13" s="22"/>
     </row>
     <row r="14" spans="1:13" s="17" customFormat="1">
       <c r="A14" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="B14" s="50" t="s">
-        <v>62</v>
+      <c r="B14" s="40" t="s">
+        <v>60</v>
       </c>
       <c r="M14" s="22"/>
     </row>
     <row r="15" spans="1:13" s="17" customFormat="1">
       <c r="A15" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="B15" s="50" t="s">
+      <c r="B15" s="40" t="s">
         <v>42</v>
       </c>
       <c r="M15" s="22"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="24" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="M16" s="25"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="24" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="M17" s="26"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="15" t="s">
         <v>45</v>
       </c>
-      <c r="B18" s="46" t="s">
-        <v>63</v>
+      <c r="B18" s="37" t="s">
+        <v>61</v>
       </c>
       <c r="M18" s="25"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="18" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="M19" s="26"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="15" t="s">
         <v>47</v>
       </c>
-      <c r="B20" s="47" t="s">
-        <v>64</v>
+      <c r="B20" s="38" t="s">
+        <v>62</v>
       </c>
       <c r="M20" s="25"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="15" t="s">
         <v>48</v>
       </c>
-      <c r="B21" s="48" t="s">
-        <v>66</v>
+      <c r="B21" s="41" t="s">
+        <v>64</v>
       </c>
       <c r="M21" s="26"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="27"/>
       <c r="B22" s="28"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="26"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="26"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="25"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
-    <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:H15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B45" sqref="B45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="51.7109375" customWidth="1"/>
     <col min="3" max="3" width="19.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8">
       <c r="A2" s="6"/>
       <c r="B2" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="8"/>
@@ -1376,124 +1376,124 @@
         <v>20</v>
       </c>
       <c r="C7" s="8"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="6"/>
       <c r="B8" s="10"/>
       <c r="C8" s="8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="6"/>
       <c r="B9" s="6"/>
       <c r="C9" s="8"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="6"/>
       <c r="B10" s="6"/>
       <c r="C10" s="8"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="6"/>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="45" t="s">
-[...8 lines deleted...]
-      <c r="H12" s="45"/>
+      <c r="A12" s="42" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" s="42"/>
+      <c r="C12" s="42"/>
+      <c r="D12" s="42"/>
+      <c r="E12" s="42"/>
+      <c r="F12" s="42"/>
+      <c r="G12" s="42"/>
+      <c r="H12" s="42"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="11"/>
       <c r="B13" s="12"/>
       <c r="C13" s="11"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="11"/>
       <c r="B14" s="13"/>
       <c r="C14" s="11"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="11"/>
       <c r="B15" s="13"/>
       <c r="C15" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A12:H12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M10"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="J24" sqref="J24"/>
+      <selection activeCell="I9" sqref="I9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" customWidth="1"/>
     <col min="6" max="7" width="8.28515625" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" customWidth="1"/>
     <col min="13" max="13" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="30"/>
-[...10 lines deleted...]
-      <c r="M1" s="30"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
@@ -1506,316 +1506,318 @@
         <v>5</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="12" customHeight="1">
-      <c r="A4" s="31" t="s">
-[...6 lines deleted...]
-      <c r="F4" s="31"/>
+      <c r="A4" s="44" t="s">
+        <v>57</v>
+      </c>
+      <c r="B4" s="44"/>
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
     </row>
     <row r="5" spans="1:13" ht="12" customHeight="1">
-      <c r="A5" s="38">
+      <c r="A5" s="30">
         <v>2022</v>
       </c>
-      <c r="B5" s="39">
+      <c r="B5" s="31">
         <v>30372</v>
       </c>
-      <c r="C5" s="39">
+      <c r="C5" s="31">
         <v>47105</v>
       </c>
-      <c r="D5" s="39">
+      <c r="D5" s="31">
         <v>101214</v>
       </c>
-      <c r="E5" s="39">
+      <c r="E5" s="31">
         <v>56119</v>
       </c>
-      <c r="F5" s="39">
+      <c r="F5" s="31">
         <v>85516</v>
       </c>
-      <c r="G5" s="40">
+      <c r="G5" s="32">
         <v>56110</v>
       </c>
-      <c r="H5" s="39">
+      <c r="H5" s="31">
         <v>73385</v>
       </c>
-      <c r="I5" s="39">
+      <c r="I5" s="31">
         <v>51421</v>
       </c>
-      <c r="J5" s="39">
+      <c r="J5" s="31">
         <v>87160</v>
       </c>
-      <c r="K5" s="39">
+      <c r="K5" s="31">
         <v>83729</v>
       </c>
-      <c r="L5" s="39">
+      <c r="L5" s="31">
         <v>94163</v>
       </c>
-      <c r="M5" s="39">
+      <c r="M5" s="31">
         <v>64435</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="12" customHeight="1">
-      <c r="A6" s="38">
+      <c r="A6" s="30">
         <v>2023</v>
       </c>
-      <c r="B6" s="39">
+      <c r="B6" s="31">
         <v>49756</v>
       </c>
-      <c r="C6" s="39">
+      <c r="C6" s="31">
         <v>49097</v>
       </c>
-      <c r="D6" s="39">
+      <c r="D6" s="31">
         <v>35502</v>
       </c>
-      <c r="E6" s="39">
+      <c r="E6" s="31">
         <v>33304</v>
       </c>
-      <c r="F6" s="39">
+      <c r="F6" s="31">
         <v>23749</v>
       </c>
-      <c r="G6" s="40">
+      <c r="G6" s="32">
         <v>77391</v>
       </c>
-      <c r="H6" s="39">
+      <c r="H6" s="31">
         <v>37262</v>
       </c>
-      <c r="I6" s="39">
+      <c r="I6" s="31">
         <v>61121</v>
       </c>
-      <c r="J6" s="39">
+      <c r="J6" s="31">
         <v>126918</v>
       </c>
-      <c r="K6" s="39">
+      <c r="K6" s="31">
         <v>64226</v>
       </c>
-      <c r="L6" s="39">
+      <c r="L6" s="31">
         <v>73592</v>
       </c>
-      <c r="M6" s="39">
+      <c r="M6" s="31">
         <v>106282</v>
       </c>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="38">
+      <c r="A7" s="30">
         <v>2024</v>
       </c>
-      <c r="B7" s="39">
+      <c r="B7" s="31">
         <v>30357</v>
       </c>
-      <c r="C7" s="39">
+      <c r="C7" s="31">
         <v>35557</v>
       </c>
-      <c r="D7" s="39">
+      <c r="D7" s="31">
         <v>25741</v>
       </c>
-      <c r="E7" s="39">
+      <c r="E7" s="31">
         <v>51558</v>
       </c>
-      <c r="F7" s="39">
+      <c r="F7" s="31">
         <v>40231</v>
       </c>
-      <c r="G7" s="40">
+      <c r="G7" s="32">
         <v>53966</v>
       </c>
-      <c r="H7" s="39">
+      <c r="H7" s="31">
         <v>105740</v>
       </c>
-      <c r="I7" s="39">
+      <c r="I7" s="31">
         <v>73475</v>
       </c>
-      <c r="J7" s="39">
+      <c r="J7" s="31">
         <v>62487</v>
       </c>
-      <c r="K7" s="39">
+      <c r="K7" s="31">
         <v>52555</v>
       </c>
-      <c r="L7" s="39">
+      <c r="L7" s="31">
         <v>97318</v>
       </c>
-      <c r="M7" s="39">
+      <c r="M7" s="31">
         <v>122349</v>
       </c>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="38">
+      <c r="A8" s="30">
         <v>2025</v>
       </c>
-      <c r="B8" s="39">
+      <c r="B8" s="31">
         <v>27537</v>
       </c>
-      <c r="C8" s="39">
+      <c r="C8" s="31">
         <v>33697</v>
       </c>
-      <c r="D8" s="39">
+      <c r="D8" s="31">
         <v>50149</v>
       </c>
-      <c r="E8" s="39">
+      <c r="E8" s="31">
         <v>34784</v>
       </c>
-      <c r="F8" s="39">
+      <c r="F8" s="31">
         <v>43126</v>
       </c>
-      <c r="G8" s="40">
+      <c r="G8" s="32">
         <v>68036</v>
       </c>
-      <c r="H8" s="39">
+      <c r="H8" s="31">
         <v>45963</v>
       </c>
-      <c r="I8" s="39">
+      <c r="I8" s="31">
         <v>61445</v>
       </c>
-      <c r="J8" s="39">
+      <c r="J8" s="31">
         <v>111103</v>
       </c>
-      <c r="K8" s="39">
+      <c r="K8" s="31">
         <v>83026</v>
       </c>
-      <c r="L8" s="39">
+      <c r="L8" s="31">
         <v>39411</v>
       </c>
-      <c r="M8" s="39">
+      <c r="M8" s="31">
         <v>170567</v>
       </c>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="38">
+      <c r="A9" s="30">
         <v>2026</v>
       </c>
-      <c r="B9" s="39">
+      <c r="B9" s="31">
         <v>33872</v>
       </c>
-      <c r="C9" s="39">
+      <c r="C9" s="31">
         <v>28140</v>
       </c>
-      <c r="D9" s="39">
+      <c r="D9" s="31">
         <v>24927</v>
       </c>
-      <c r="E9" s="39">
+      <c r="E9" s="31">
         <v>45121</v>
       </c>
-      <c r="F9" s="39">
+      <c r="F9" s="31">
         <v>31537</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="31">
         <v>100645</v>
       </c>
-      <c r="H9" s="39">
+      <c r="H9" s="31">
         <v>47035</v>
       </c>
-      <c r="I9" s="39"/>
-[...3 lines deleted...]
-      <c r="M9" s="39"/>
+      <c r="I9" s="31">
+        <v>47498</v>
+      </c>
+      <c r="J9" s="31"/>
+      <c r="K9" s="31"/>
+      <c r="L9" s="31"/>
+      <c r="M9" s="31"/>
     </row>
     <row r="10" spans="1:13">
       <c r="H10" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M18"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="F35" sqref="F35"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="J27" sqref="J27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" customWidth="1"/>
     <col min="6" max="7" width="8.28515625" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" customWidth="1"/>
     <col min="13" max="13" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="30"/>
-[...10 lines deleted...]
-      <c r="M1" s="30"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
@@ -1828,506 +1830,510 @@
         <v>5</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="15" customHeight="1">
-      <c r="A4" s="32" t="s">
+      <c r="A4" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="33"/>
-[...10 lines deleted...]
-      <c r="M4" s="34"/>
+      <c r="B4" s="46"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="46"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="47"/>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
-      <c r="A5" s="35" t="s">
+      <c r="A5" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="36"/>
-[...2 lines deleted...]
-      <c r="E5" s="37"/>
+      <c r="B5" s="49"/>
+      <c r="C5" s="49"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="50"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
     </row>
     <row r="6" spans="1:13" ht="15" customHeight="1">
-      <c r="A6" s="41">
+      <c r="A6" s="33">
         <v>2022</v>
       </c>
-      <c r="B6" s="42">
+      <c r="B6" s="34">
         <v>41.8</v>
       </c>
-      <c r="C6" s="42">
+      <c r="C6" s="34">
         <v>155.6</v>
       </c>
-      <c r="D6" s="42">
+      <c r="D6" s="34">
         <v>214.9</v>
       </c>
-      <c r="E6" s="42">
+      <c r="E6" s="34">
         <v>55.4</v>
       </c>
-      <c r="F6" s="42">
+      <c r="F6" s="34">
         <v>152.4</v>
       </c>
-      <c r="G6" s="42">
+      <c r="G6" s="34">
         <v>65.599999999999994</v>
       </c>
-      <c r="H6" s="43">
+      <c r="H6" s="35">
         <v>130.80000000000001</v>
       </c>
-      <c r="I6" s="43">
+      <c r="I6" s="35">
         <v>70.099999999999994</v>
       </c>
-      <c r="J6" s="43">
+      <c r="J6" s="35">
         <v>169.5</v>
       </c>
-      <c r="K6" s="43">
+      <c r="K6" s="35">
         <v>96.1</v>
       </c>
-      <c r="L6" s="43">
+      <c r="L6" s="35">
         <v>112.5</v>
       </c>
-      <c r="M6" s="43">
+      <c r="M6" s="35">
         <v>68.400000000000006</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="15" customHeight="1">
-      <c r="A7" s="41">
+      <c r="A7" s="33">
         <v>2023</v>
       </c>
-      <c r="B7" s="42">
+      <c r="B7" s="34">
         <v>77.400000000000006</v>
       </c>
-      <c r="C7" s="42">
+      <c r="C7" s="34">
         <v>98.7</v>
       </c>
-      <c r="D7" s="42">
+      <c r="D7" s="34">
         <v>72.3</v>
       </c>
-      <c r="E7" s="42">
+      <c r="E7" s="34">
         <v>93.8</v>
       </c>
-      <c r="F7" s="42">
+      <c r="F7" s="34">
         <v>71.3</v>
       </c>
-      <c r="G7" s="42">
+      <c r="G7" s="34">
         <v>325.89999999999998</v>
       </c>
-      <c r="H7" s="43">
+      <c r="H7" s="35">
         <v>48.1</v>
       </c>
-      <c r="I7" s="43">
+      <c r="I7" s="35">
         <v>164</v>
       </c>
-      <c r="J7" s="43">
+      <c r="J7" s="35">
         <v>207.7</v>
       </c>
-      <c r="K7" s="43">
+      <c r="K7" s="35">
         <v>50.6</v>
       </c>
-      <c r="L7" s="43">
+      <c r="L7" s="35">
         <v>114.6</v>
       </c>
-      <c r="M7" s="43">
+      <c r="M7" s="35">
         <v>144.4</v>
       </c>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="41">
+      <c r="A8" s="33">
         <v>2024</v>
       </c>
-      <c r="B8" s="42">
+      <c r="B8" s="34">
         <v>28.6</v>
       </c>
-      <c r="C8" s="42">
+      <c r="C8" s="34">
         <v>117.1</v>
       </c>
-      <c r="D8" s="42">
+      <c r="D8" s="34">
         <v>72.400000000000006</v>
       </c>
-      <c r="E8" s="42">
+      <c r="E8" s="34">
         <v>200.3</v>
       </c>
-      <c r="F8" s="42">
+      <c r="F8" s="34">
         <v>78</v>
       </c>
-      <c r="G8" s="42">
+      <c r="G8" s="34">
         <v>134.1</v>
       </c>
-      <c r="H8" s="43">
+      <c r="H8" s="35">
         <v>195.9</v>
       </c>
-      <c r="I8" s="43">
+      <c r="I8" s="35">
         <v>69.5</v>
       </c>
-      <c r="J8" s="43">
+      <c r="J8" s="35">
         <v>85</v>
       </c>
-      <c r="K8" s="43">
+      <c r="K8" s="35">
         <v>84.1</v>
       </c>
-      <c r="L8" s="43">
+      <c r="L8" s="35">
         <v>185.2</v>
       </c>
-      <c r="M8" s="43">
+      <c r="M8" s="35">
         <v>125.7</v>
       </c>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="41">
+      <c r="A9" s="33">
         <v>2025</v>
       </c>
-      <c r="B9" s="42">
+      <c r="B9" s="34">
         <v>22.5</v>
       </c>
-      <c r="C9" s="42">
+      <c r="C9" s="34">
         <v>122.4</v>
       </c>
-      <c r="D9" s="42">
+      <c r="D9" s="34">
         <v>148.80000000000001</v>
       </c>
-      <c r="E9" s="42">
+      <c r="E9" s="34">
         <v>69.400000000000006</v>
       </c>
-      <c r="F9" s="42">
+      <c r="F9" s="34">
         <v>124</v>
       </c>
-      <c r="G9" s="42">
+      <c r="G9" s="34">
         <v>157.80000000000001</v>
       </c>
-      <c r="H9" s="43">
+      <c r="H9" s="35">
         <v>67.599999999999994</v>
       </c>
-      <c r="I9" s="43">
+      <c r="I9" s="35">
         <v>133.69999999999999</v>
       </c>
-      <c r="J9" s="43">
+      <c r="J9" s="35">
         <v>180.8</v>
       </c>
-      <c r="K9" s="43">
+      <c r="K9" s="35">
         <v>74.7</v>
       </c>
-      <c r="L9" s="43">
+      <c r="L9" s="35">
         <v>47.5</v>
       </c>
-      <c r="M9" s="43">
+      <c r="M9" s="35">
         <v>432.8</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="41">
+      <c r="A10" s="33">
         <v>2026</v>
       </c>
-      <c r="B10" s="42">
+      <c r="B10" s="34">
         <v>19.899999999999999</v>
       </c>
-      <c r="C10" s="42">
+      <c r="C10" s="34">
         <v>83.1</v>
       </c>
-      <c r="D10" s="42">
+      <c r="D10" s="34">
         <v>88.6</v>
       </c>
-      <c r="E10" s="42">
+      <c r="E10" s="34">
         <v>181</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="34">
         <v>69.900000000000006</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="34">
         <v>319.10000000000002</v>
       </c>
-      <c r="H10" s="43">
+      <c r="H10" s="35">
         <v>46.7</v>
       </c>
-      <c r="I10" s="43"/>
-[...3 lines deleted...]
-      <c r="M10" s="43"/>
+      <c r="I10" s="35">
+        <v>77.3</v>
+      </c>
+      <c r="J10" s="35"/>
+      <c r="K10" s="35"/>
+      <c r="L10" s="35"/>
+      <c r="M10" s="35"/>
     </row>
     <row r="11" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A11" s="32" t="s">
+      <c r="A11" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="33"/>
-[...10 lines deleted...]
-      <c r="M11" s="34"/>
+      <c r="B11" s="46"/>
+      <c r="C11" s="46"/>
+      <c r="D11" s="46"/>
+      <c r="E11" s="46"/>
+      <c r="F11" s="46"/>
+      <c r="G11" s="46"/>
+      <c r="H11" s="46"/>
+      <c r="I11" s="46"/>
+      <c r="J11" s="46"/>
+      <c r="K11" s="46"/>
+      <c r="L11" s="46"/>
+      <c r="M11" s="47"/>
     </row>
     <row r="12" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A12" s="35" t="s">
+      <c r="A12" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B12" s="36"/>
-[...2 lines deleted...]
-      <c r="E12" s="37"/>
+      <c r="B12" s="49"/>
+      <c r="C12" s="49"/>
+      <c r="D12" s="49"/>
+      <c r="E12" s="50"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
     </row>
     <row r="13" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A13" s="41">
+      <c r="A13" s="33">
         <v>2022</v>
       </c>
-      <c r="B13" s="44">
+      <c r="B13" s="36">
         <v>38.299999999999997</v>
       </c>
-      <c r="C13" s="44">
+      <c r="C13" s="36">
         <v>92.3</v>
       </c>
-      <c r="D13" s="44">
+      <c r="D13" s="36">
         <v>286.8</v>
       </c>
-      <c r="E13" s="44">
+      <c r="E13" s="36">
         <v>78.2</v>
       </c>
-      <c r="F13" s="44">
+      <c r="F13" s="36">
         <v>158.30000000000001</v>
       </c>
-      <c r="G13" s="44">
+      <c r="G13" s="36">
         <v>51.8</v>
       </c>
-      <c r="H13" s="44">
+      <c r="H13" s="36">
         <v>78.900000000000006</v>
       </c>
-      <c r="I13" s="44">
+      <c r="I13" s="36">
         <v>65.3</v>
       </c>
-      <c r="J13" s="44">
+      <c r="J13" s="36">
         <v>116.6</v>
       </c>
-      <c r="K13" s="44">
+      <c r="K13" s="36">
         <v>74.599999999999994</v>
       </c>
-      <c r="L13" s="44">
+      <c r="L13" s="36">
         <v>127.2</v>
       </c>
-      <c r="M13" s="44">
+      <c r="M13" s="36">
         <v>88.7</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A14" s="41">
+      <c r="A14" s="33">
         <v>2023</v>
       </c>
-      <c r="B14" s="44">
+      <c r="B14" s="36">
         <v>163.80000000000001</v>
       </c>
-      <c r="C14" s="44">
+      <c r="C14" s="36">
         <v>104.2</v>
       </c>
-      <c r="D14" s="44">
+      <c r="D14" s="36">
         <v>35.1</v>
       </c>
-      <c r="E14" s="44">
+      <c r="E14" s="36">
         <v>59.3</v>
       </c>
-      <c r="F14" s="44">
+      <c r="F14" s="36">
         <v>27.8</v>
       </c>
-      <c r="G14" s="44">
+      <c r="G14" s="36">
         <v>137.9</v>
       </c>
-      <c r="H14" s="44">
+      <c r="H14" s="36">
         <v>50.8</v>
       </c>
-      <c r="I14" s="44">
+      <c r="I14" s="36">
         <v>118.9</v>
       </c>
-      <c r="J14" s="44">
+      <c r="J14" s="36">
         <v>145.6</v>
       </c>
-      <c r="K14" s="44">
+      <c r="K14" s="36">
         <v>76.7</v>
       </c>
-      <c r="L14" s="44">
+      <c r="L14" s="36">
         <v>78.2</v>
       </c>
-      <c r="M14" s="44">
+      <c r="M14" s="36">
         <v>164.9</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="41">
+      <c r="A15" s="33">
         <v>2024</v>
       </c>
-      <c r="B15" s="42">
+      <c r="B15" s="34">
         <v>61</v>
       </c>
-      <c r="C15" s="44">
+      <c r="C15" s="36">
         <v>72.400000000000006</v>
       </c>
-      <c r="D15" s="44">
+      <c r="D15" s="36">
         <v>72.5</v>
       </c>
-      <c r="E15" s="44">
+      <c r="E15" s="36">
         <v>154.80000000000001</v>
       </c>
-      <c r="F15" s="44">
+      <c r="F15" s="36">
         <v>169.4</v>
       </c>
-      <c r="G15" s="44">
+      <c r="G15" s="36">
         <v>69.7</v>
       </c>
-      <c r="H15" s="44">
+      <c r="H15" s="36">
         <v>283.8</v>
       </c>
-      <c r="I15" s="44">
+      <c r="I15" s="36">
         <v>120.2</v>
       </c>
-      <c r="J15" s="44">
+      <c r="J15" s="36">
         <v>49.2</v>
       </c>
-      <c r="K15" s="44">
+      <c r="K15" s="36">
         <v>81.8</v>
       </c>
-      <c r="L15" s="44">
+      <c r="L15" s="36">
         <v>132.19999999999999</v>
       </c>
-      <c r="M15" s="44">
+      <c r="M15" s="36">
         <v>115.1</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="41">
+      <c r="A16" s="33">
         <v>2025</v>
       </c>
-      <c r="B16" s="42">
+      <c r="B16" s="34">
         <v>90.7</v>
       </c>
-      <c r="C16" s="44">
+      <c r="C16" s="36">
         <v>94.8</v>
       </c>
-      <c r="D16" s="44">
+      <c r="D16" s="36">
         <v>194.8</v>
       </c>
-      <c r="E16" s="44">
+      <c r="E16" s="36">
         <v>67.5</v>
       </c>
-      <c r="F16" s="44">
+      <c r="F16" s="36">
         <v>107.2</v>
       </c>
-      <c r="G16" s="44">
+      <c r="G16" s="36">
         <v>126.1</v>
       </c>
-      <c r="H16" s="44">
+      <c r="H16" s="36">
         <v>43.5</v>
       </c>
-      <c r="I16" s="42">
+      <c r="I16" s="34">
         <v>83.6</v>
       </c>
-      <c r="J16" s="44">
+      <c r="J16" s="36">
         <v>177.8</v>
       </c>
-      <c r="K16" s="42">
+      <c r="K16" s="34">
         <v>158</v>
       </c>
-      <c r="L16" s="44">
+      <c r="L16" s="36">
         <v>40.5</v>
       </c>
-      <c r="M16" s="44">
+      <c r="M16" s="36">
         <v>139.4</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="41">
+      <c r="A17" s="33">
         <v>2026</v>
       </c>
-      <c r="B17" s="42">
+      <c r="B17" s="34">
         <v>123</v>
       </c>
-      <c r="C17" s="44">
+      <c r="C17" s="36">
         <v>83.5</v>
       </c>
-      <c r="D17" s="44">
+      <c r="D17" s="36">
         <v>49.7</v>
       </c>
-      <c r="E17" s="44">
+      <c r="E17" s="36">
         <v>129.69999999999999</v>
       </c>
-      <c r="F17" s="44">
+      <c r="F17" s="36">
         <v>73.099999999999994</v>
       </c>
-      <c r="G17" s="42">
+      <c r="G17" s="34">
         <v>147.9</v>
       </c>
-      <c r="H17" s="44">
+      <c r="H17" s="36">
         <v>102.3</v>
       </c>
-      <c r="I17" s="42"/>
-[...3 lines deleted...]
-      <c r="M17" s="44"/>
+      <c r="I17" s="34">
+        <v>101</v>
+      </c>
+      <c r="J17" s="36"/>
+      <c r="K17" s="34"/>
+      <c r="L17" s="36"/>
+      <c r="M17" s="36"/>
     </row>
     <row r="18" spans="1:13">
       <c r="H18" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:E12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>