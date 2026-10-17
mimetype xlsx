--- v1 (2026-09-27)
+++ v2 (2026-10-17)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795" activeTab="4"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata163206" sheetId="7" r:id="rId1"/>
     <sheet name="Metadata163213" sheetId="4" r:id="rId2"/>
     <sheet name="Symbols" sheetId="5" r:id="rId3"/>
     <sheet name="indikator163206" sheetId="3" r:id="rId4"/>
     <sheet name="indikator163213" sheetId="6" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="67">
   <si>
     <t>Residential buildings operating start</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
@@ -214,60 +214,60 @@
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701925</t>
   </si>
   <si>
     <t xml:space="preserve">The calculation is carried out according to the indicator of the total area of commissioned residental buildings in the dynamics of the analyzed period compared to the previous period, acccording to the following formula       
 </t>
   </si>
   <si>
     <t>Residential buildings operating start, thousand square metres of total space</t>
   </si>
   <si>
     <t xml:space="preserve">© The Bureau of National statistics of the Agency for Strategic planning and reforms of the Republic of Kazakhstan </t>
   </si>
   <si>
     <t>Since January 2022</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/atyrau/spreadsheets/?industry=28263&amp;year=2026&amp;name=85895&amp;period=&amp;type=</t>
   </si>
   <si>
     <t>Division of Production and Environment statistics</t>
   </si>
   <si>
     <t>+7 712 2328427</t>
   </si>
   <si>
-    <t>Abisheva Kunpaiat</t>
-[...8 lines deleted...]
-    <t>16.10.2026г.</t>
+    <t>Kussainova Botagoz Talgatovna</t>
+  </si>
+  <si>
+    <t>B.Kussainova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>16.10.2026y.</t>
+  </si>
+  <si>
+    <t>18.11.2026y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
@@ -524,51 +524,51 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -859,55 +859,55 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Abisheva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Abisheva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.28515625" style="29" customWidth="1"/>
     <col min="2" max="2" width="96" style="29" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="14"/>
       <c r="B1" s="14"/>
     </row>
     <row r="2" spans="1:13" s="17" customFormat="1">
@@ -1078,62 +1078,62 @@
         <v>64</v>
       </c>
       <c r="M21" s="26"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="27"/>
       <c r="B22" s="28"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="26"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="26"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="25"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
-    <hyperlink ref="B21" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="30.28515625" style="29" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="100.7109375" style="29" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="14"/>
       <c r="B1" s="14"/>
     </row>
     <row r="2" spans="1:13" s="17" customFormat="1">
       <c r="A2" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="16">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="17" customFormat="1">
       <c r="A3" s="15" t="s">
         <v>22</v>
       </c>
@@ -1293,51 +1293,51 @@
         <v>64</v>
       </c>
       <c r="M21" s="26"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="27"/>
       <c r="B22" s="28"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="26"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="26"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="25"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
-    <hyperlink ref="B21" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:H15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B45" sqref="B45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="51.7109375" customWidth="1"/>
     <col min="3" max="3" width="19.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8">
       <c r="A2" s="6"/>
       <c r="B2" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="8"/>
@@ -1415,51 +1415,51 @@
       <c r="C13" s="11"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="11"/>
       <c r="B14" s="13"/>
       <c r="C14" s="11"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="11"/>
       <c r="B15" s="13"/>
       <c r="C15" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A12:H12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M10"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+      <selection activeCell="B9" sqref="B9:J9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" customWidth="1"/>
     <col min="6" max="7" width="8.28515625" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" customWidth="1"/>
     <col min="13" max="13" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
@@ -1714,76 +1714,78 @@
       </c>
       <c r="B9" s="31">
         <v>33872</v>
       </c>
       <c r="C9" s="31">
         <v>28140</v>
       </c>
       <c r="D9" s="31">
         <v>24927</v>
       </c>
       <c r="E9" s="31">
         <v>45121</v>
       </c>
       <c r="F9" s="31">
         <v>31537</v>
       </c>
       <c r="G9" s="31">
         <v>100645</v>
       </c>
       <c r="H9" s="31">
         <v>47035</v>
       </c>
       <c r="I9" s="31">
         <v>47498</v>
       </c>
-      <c r="J9" s="31"/>
+      <c r="J9" s="31">
+        <v>42828</v>
+      </c>
       <c r="K9" s="31"/>
       <c r="L9" s="31"/>
       <c r="M9" s="31"/>
     </row>
     <row r="10" spans="1:13">
       <c r="H10" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M18"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="J27" sqref="J27"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="I34" sqref="I34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" customWidth="1"/>
     <col min="6" max="7" width="8.28515625" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" customWidth="1"/>
     <col min="13" max="13" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
@@ -2055,51 +2057,53 @@
       </c>
       <c r="B10" s="34">
         <v>19.899999999999999</v>
       </c>
       <c r="C10" s="34">
         <v>83.1</v>
       </c>
       <c r="D10" s="34">
         <v>88.6</v>
       </c>
       <c r="E10" s="34">
         <v>181</v>
       </c>
       <c r="F10" s="34">
         <v>69.900000000000006</v>
       </c>
       <c r="G10" s="34">
         <v>319.10000000000002</v>
       </c>
       <c r="H10" s="35">
         <v>46.7</v>
       </c>
       <c r="I10" s="35">
         <v>77.3</v>
       </c>
-      <c r="J10" s="35"/>
+      <c r="J10" s="35">
+        <v>90.2</v>
+      </c>
       <c r="K10" s="35"/>
       <c r="L10" s="35"/>
       <c r="M10" s="35"/>
     </row>
     <row r="11" spans="1:13" ht="14.25" customHeight="1">
       <c r="A11" s="45" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="46"/>
       <c r="C11" s="46"/>
       <c r="D11" s="46"/>
       <c r="E11" s="46"/>
       <c r="F11" s="46"/>
       <c r="G11" s="46"/>
       <c r="H11" s="46"/>
       <c r="I11" s="46"/>
       <c r="J11" s="46"/>
       <c r="K11" s="46"/>
       <c r="L11" s="46"/>
       <c r="M11" s="47"/>
     </row>
     <row r="12" spans="1:13" ht="12.75" customHeight="1">
       <c r="A12" s="48" t="s">
         <v>0</v>
       </c>
@@ -2286,173 +2290,175 @@
       </c>
       <c r="B17" s="34">
         <v>123</v>
       </c>
       <c r="C17" s="36">
         <v>83.5</v>
       </c>
       <c r="D17" s="36">
         <v>49.7</v>
       </c>
       <c r="E17" s="36">
         <v>129.69999999999999</v>
       </c>
       <c r="F17" s="36">
         <v>73.099999999999994</v>
       </c>
       <c r="G17" s="34">
         <v>147.9</v>
       </c>
       <c r="H17" s="36">
         <v>102.3</v>
       </c>
       <c r="I17" s="34">
         <v>101</v>
       </c>
-      <c r="J17" s="36"/>
+      <c r="J17" s="36">
+        <v>38.5</v>
+      </c>
       <c r="K17" s="34"/>
       <c r="L17" s="36"/>
       <c r="M17" s="36"/>
     </row>
     <row r="18" spans="1:13">
       <c r="H18" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:E12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63472EE8-7321-4767-9A69-D52E6DABC3C3}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C02D1D68-8AA4-4ADB-B4ED-37A8E983653A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70569B8F-47F8-43FD-8D7F-CC71B3F9FFF1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63472EE8-7321-4767-9A69-D52E6DABC3C3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata163206</vt:lpstr>
       <vt:lpstr>Metadata163213</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>indikator163206</vt:lpstr>