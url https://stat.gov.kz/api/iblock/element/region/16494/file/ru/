--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -1866,64 +1866,64 @@
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2186,87 +2186,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:U94"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A59" workbookViewId="0">
-      <selection activeCell="S94" sqref="S94:S95"/>
+      <selection activeCell="F94" sqref="F94"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="8" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="12.2" customHeight="1">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="41"/>
-[...10 lines deleted...]
-      <c r="M1" s="42"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
     </row>
     <row r="2" spans="1:20" ht="12.2" customHeight="1" thickBot="1">
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="2"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="M2" s="6" t="s">
         <v>12</v>
       </c>
       <c r="T2" s="4"/>
     </row>
     <row r="3" spans="1:20" ht="15.75" customHeight="1" thickBot="1">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="8" t="s">
@@ -2291,65 +2291,65 @@
         <v>8</v>
       </c>
       <c r="K3" s="10" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="10" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:20" ht="12.75">
       <c r="A4" s="11"/>
       <c r="B4" s="12"/>
       <c r="C4" s="13"/>
       <c r="D4" s="13"/>
       <c r="E4" s="13"/>
       <c r="F4" s="14"/>
       <c r="G4" s="13"/>
       <c r="O4" s="15"/>
       <c r="P4" s="15"/>
       <c r="Q4" s="15"/>
     </row>
     <row r="5" spans="1:20" ht="13.5" customHeight="1">
-      <c r="A5" s="38" t="s">
+      <c r="A5" s="39" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="39"/>
-[...10 lines deleted...]
-      <c r="M5" s="40"/>
+      <c r="B5" s="40"/>
+      <c r="C5" s="40"/>
+      <c r="D5" s="40"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="40"/>
+      <c r="G5" s="40"/>
+      <c r="H5" s="40"/>
+      <c r="I5" s="40"/>
+      <c r="J5" s="40"/>
+      <c r="K5" s="40"/>
+      <c r="L5" s="40"/>
+      <c r="M5" s="41"/>
       <c r="O5" s="15"/>
       <c r="P5" s="15"/>
       <c r="Q5" s="15"/>
     </row>
     <row r="6" spans="1:20" ht="25.5" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="17" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="17" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="17" t="s">
         <v>34</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>35</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>36</v>
@@ -2493,65 +2493,65 @@
         <v>404</v>
       </c>
       <c r="L9" s="19" t="s">
         <v>405</v>
       </c>
       <c r="M9" s="19" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="10" spans="1:20" ht="12.75">
       <c r="A10" s="20"/>
       <c r="B10" s="21"/>
       <c r="C10" s="22"/>
       <c r="D10" s="22"/>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
       <c r="I10" s="22"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
       <c r="L10" s="23"/>
       <c r="M10" s="24"/>
     </row>
     <row r="11" spans="1:20" ht="13.5" customHeight="1">
-      <c r="A11" s="38" t="s">
+      <c r="A11" s="39" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="39"/>
-[...10 lines deleted...]
-      <c r="M11" s="40"/>
+      <c r="B11" s="40"/>
+      <c r="C11" s="40"/>
+      <c r="D11" s="40"/>
+      <c r="E11" s="40"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="40"/>
+      <c r="I11" s="40"/>
+      <c r="J11" s="40"/>
+      <c r="K11" s="40"/>
+      <c r="L11" s="40"/>
+      <c r="M11" s="41"/>
     </row>
     <row r="12" spans="1:20" ht="25.5" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="17" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="17" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="17" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="17" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="17" t="s">
         <v>46</v>
       </c>
       <c r="G12" s="17" t="s">
         <v>47</v>
       </c>
       <c r="H12" s="17" t="s">
         <v>48</v>
@@ -2675,65 +2675,65 @@
       </c>
       <c r="G15" s="17" t="s">
         <v>412</v>
       </c>
       <c r="H15" s="17" t="s">
         <v>413</v>
       </c>
       <c r="I15" s="17" t="s">
         <v>414</v>
       </c>
       <c r="J15" s="17" t="s">
         <v>415</v>
       </c>
       <c r="K15" s="17" t="s">
         <v>416</v>
       </c>
       <c r="L15" s="17" t="s">
         <v>417</v>
       </c>
       <c r="M15" s="17" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="16" spans="1:20" ht="15.75" customHeight="1"/>
     <row r="17" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A17" s="38" t="s">
+      <c r="A17" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="39"/>
-[...10 lines deleted...]
-      <c r="M17" s="40"/>
+      <c r="B17" s="40"/>
+      <c r="C17" s="40"/>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="40"/>
+      <c r="I17" s="40"/>
+      <c r="J17" s="40"/>
+      <c r="K17" s="40"/>
+      <c r="L17" s="40"/>
+      <c r="M17" s="41"/>
     </row>
     <row r="18" spans="1:13" ht="25.5" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="17" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="17" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="17" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="17" t="s">
         <v>58</v>
       </c>
       <c r="G18" s="17" t="s">
         <v>59</v>
       </c>
       <c r="H18" s="17" t="s">
         <v>60</v>
@@ -2857,65 +2857,65 @@
       </c>
       <c r="G21" s="17" t="s">
         <v>424</v>
       </c>
       <c r="H21" s="17" t="s">
         <v>425</v>
       </c>
       <c r="I21" s="17" t="s">
         <v>426</v>
       </c>
       <c r="J21" s="17" t="s">
         <v>427</v>
       </c>
       <c r="K21" s="17" t="s">
         <v>428</v>
       </c>
       <c r="L21" s="17" t="s">
         <v>429</v>
       </c>
       <c r="M21" s="17" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="12"/>
     <row r="23" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A23" s="38" t="s">
+      <c r="A23" s="39" t="s">
         <v>20</v>
       </c>
-      <c r="B23" s="39"/>
-[...10 lines deleted...]
-      <c r="M23" s="40"/>
+      <c r="B23" s="40"/>
+      <c r="C23" s="40"/>
+      <c r="D23" s="40"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="40"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="40"/>
+      <c r="I23" s="40"/>
+      <c r="J23" s="40"/>
+      <c r="K23" s="40"/>
+      <c r="L23" s="40"/>
+      <c r="M23" s="41"/>
     </row>
     <row r="24" spans="1:13" ht="25.5" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="17" t="s">
         <v>66</v>
       </c>
       <c r="C24" s="17" t="s">
         <v>67</v>
       </c>
       <c r="D24" s="17" t="s">
         <v>68</v>
       </c>
       <c r="E24" s="17" t="s">
         <v>69</v>
       </c>
       <c r="F24" s="17" t="s">
         <v>70</v>
       </c>
       <c r="G24" s="17" t="s">
         <v>51</v>
       </c>
       <c r="H24" s="17" t="s">
         <v>71</v>
@@ -3053,65 +3053,65 @@
         <v>439</v>
       </c>
       <c r="L27" s="17" t="s">
         <v>440</v>
       </c>
       <c r="M27" s="17" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="12.75">
       <c r="A28" s="25"/>
       <c r="B28" s="21"/>
       <c r="C28" s="22"/>
       <c r="D28" s="22"/>
       <c r="E28" s="22"/>
       <c r="F28" s="22"/>
       <c r="G28" s="22"/>
       <c r="H28" s="22"/>
       <c r="I28" s="22"/>
       <c r="J28" s="23"/>
       <c r="K28" s="23"/>
       <c r="L28" s="23"/>
       <c r="M28" s="24"/>
     </row>
     <row r="29" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A29" s="38" t="s">
+      <c r="A29" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="B29" s="39"/>
-[...10 lines deleted...]
-      <c r="M29" s="40"/>
+      <c r="B29" s="40"/>
+      <c r="C29" s="40"/>
+      <c r="D29" s="40"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="40"/>
+      <c r="G29" s="40"/>
+      <c r="H29" s="40"/>
+      <c r="I29" s="40"/>
+      <c r="J29" s="40"/>
+      <c r="K29" s="40"/>
+      <c r="L29" s="40"/>
+      <c r="M29" s="41"/>
     </row>
     <row r="30" spans="1:13" ht="27.75" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="17" t="s">
         <v>77</v>
       </c>
       <c r="C30" s="17" t="s">
         <v>78</v>
       </c>
       <c r="D30" s="17" t="s">
         <v>79</v>
       </c>
       <c r="E30" s="17" t="s">
         <v>80</v>
       </c>
       <c r="F30" s="17" t="s">
         <v>81</v>
       </c>
       <c r="G30" s="17" t="s">
         <v>82</v>
       </c>
       <c r="H30" s="17" t="s">
         <v>34</v>
@@ -3237,65 +3237,65 @@
         <v>447</v>
       </c>
       <c r="H33" s="17" t="s">
         <v>448</v>
       </c>
       <c r="I33" s="17" t="s">
         <v>449</v>
       </c>
       <c r="J33" s="17" t="s">
         <v>450</v>
       </c>
       <c r="K33" s="17" t="s">
         <v>451</v>
       </c>
       <c r="L33" s="17" t="s">
         <v>452</v>
       </c>
       <c r="M33" s="17" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="12.2" customHeight="1">
       <c r="G34" s="26"/>
     </row>
     <row r="35" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A35" s="38" t="s">
+      <c r="A35" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="B35" s="39"/>
-[...10 lines deleted...]
-      <c r="M35" s="40"/>
+      <c r="B35" s="40"/>
+      <c r="C35" s="40"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="40"/>
+      <c r="F35" s="40"/>
+      <c r="G35" s="40"/>
+      <c r="H35" s="40"/>
+      <c r="I35" s="40"/>
+      <c r="J35" s="40"/>
+      <c r="K35" s="40"/>
+      <c r="L35" s="40"/>
+      <c r="M35" s="41"/>
     </row>
     <row r="36" spans="1:13" ht="27.75" customHeight="1">
       <c r="A36" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="17" t="s">
         <v>87</v>
       </c>
       <c r="C36" s="17" t="s">
         <v>88</v>
       </c>
       <c r="D36" s="17" t="s">
         <v>89</v>
       </c>
       <c r="E36" s="17" t="s">
         <v>90</v>
       </c>
       <c r="F36" s="17" t="s">
         <v>91</v>
       </c>
       <c r="G36" s="17" t="s">
         <v>92</v>
       </c>
       <c r="H36" s="17" t="s">
         <v>93</v>
@@ -3418,65 +3418,65 @@
         <v>458</v>
       </c>
       <c r="G39" s="17" t="s">
         <v>459</v>
       </c>
       <c r="H39" s="17" t="s">
         <v>460</v>
       </c>
       <c r="I39" s="17" t="s">
         <v>461</v>
       </c>
       <c r="J39" s="17" t="s">
         <v>462</v>
       </c>
       <c r="K39" s="17" t="s">
         <v>463</v>
       </c>
       <c r="L39" s="17" t="s">
         <v>464</v>
       </c>
       <c r="M39" s="17" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="41" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A41" s="38" t="s">
+      <c r="A41" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="B41" s="39"/>
-[...10 lines deleted...]
-      <c r="M41" s="40"/>
+      <c r="B41" s="40"/>
+      <c r="C41" s="40"/>
+      <c r="D41" s="40"/>
+      <c r="E41" s="40"/>
+      <c r="F41" s="40"/>
+      <c r="G41" s="40"/>
+      <c r="H41" s="40"/>
+      <c r="I41" s="40"/>
+      <c r="J41" s="40"/>
+      <c r="K41" s="40"/>
+      <c r="L41" s="40"/>
+      <c r="M41" s="41"/>
     </row>
     <row r="42" spans="1:13" ht="27.75" customHeight="1">
       <c r="A42" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B42" s="17" t="s">
         <v>99</v>
       </c>
       <c r="C42" s="17" t="s">
         <v>100</v>
       </c>
       <c r="D42" s="17" t="s">
         <v>101</v>
       </c>
       <c r="E42" s="17" t="s">
         <v>102</v>
       </c>
       <c r="F42" s="17" t="s">
         <v>66</v>
       </c>
       <c r="G42" s="17" t="s">
         <v>103</v>
       </c>
       <c r="H42" s="17" t="s">
         <v>104</v>
@@ -3614,65 +3614,65 @@
         <v>475</v>
       </c>
       <c r="L45" s="17" t="s">
         <v>476</v>
       </c>
       <c r="M45" s="17" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="46" spans="1:13" ht="10.5" customHeight="1">
       <c r="A46" s="25"/>
       <c r="B46" s="21"/>
       <c r="C46" s="23"/>
       <c r="D46" s="22"/>
       <c r="E46" s="22"/>
       <c r="F46" s="22"/>
       <c r="G46" s="22"/>
       <c r="H46" s="22"/>
       <c r="I46" s="22"/>
       <c r="J46" s="23"/>
       <c r="K46" s="23"/>
       <c r="L46" s="23"/>
       <c r="M46" s="24"/>
     </row>
     <row r="47" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A47" s="38" t="s">
+      <c r="A47" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="B47" s="39"/>
-[...10 lines deleted...]
-      <c r="M47" s="40"/>
+      <c r="B47" s="40"/>
+      <c r="C47" s="40"/>
+      <c r="D47" s="40"/>
+      <c r="E47" s="40"/>
+      <c r="F47" s="40"/>
+      <c r="G47" s="40"/>
+      <c r="H47" s="40"/>
+      <c r="I47" s="40"/>
+      <c r="J47" s="40"/>
+      <c r="K47" s="40"/>
+      <c r="L47" s="40"/>
+      <c r="M47" s="41"/>
     </row>
     <row r="48" spans="1:13" ht="27.75" customHeight="1">
       <c r="A48" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B48" s="17" t="s">
         <v>110</v>
       </c>
       <c r="C48" s="17" t="s">
         <v>111</v>
       </c>
       <c r="D48" s="17" t="s">
         <v>112</v>
       </c>
       <c r="E48" s="17" t="s">
         <v>113</v>
       </c>
       <c r="F48" s="17" t="s">
         <v>105</v>
       </c>
       <c r="G48" s="17" t="s">
         <v>114</v>
       </c>
       <c r="H48" s="17" t="s">
         <v>115</v>
@@ -3795,65 +3795,65 @@
         <v>481</v>
       </c>
       <c r="G51" s="17" t="s">
         <v>482</v>
       </c>
       <c r="H51" s="17" t="s">
         <v>483</v>
       </c>
       <c r="I51" s="17" t="s">
         <v>484</v>
       </c>
       <c r="J51" s="17" t="s">
         <v>485</v>
       </c>
       <c r="K51" s="17" t="s">
         <v>486</v>
       </c>
       <c r="L51" s="17" t="s">
         <v>487</v>
       </c>
       <c r="M51" s="17" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="53" spans="1:21" ht="12.2" customHeight="1">
-      <c r="A53" s="38" t="s">
+      <c r="A53" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="B53" s="39"/>
-[...10 lines deleted...]
-      <c r="M53" s="40"/>
+      <c r="B53" s="40"/>
+      <c r="C53" s="40"/>
+      <c r="D53" s="40"/>
+      <c r="E53" s="40"/>
+      <c r="F53" s="40"/>
+      <c r="G53" s="40"/>
+      <c r="H53" s="40"/>
+      <c r="I53" s="40"/>
+      <c r="J53" s="40"/>
+      <c r="K53" s="40"/>
+      <c r="L53" s="40"/>
+      <c r="M53" s="41"/>
     </row>
     <row r="54" spans="1:21" ht="27.75" customHeight="1">
       <c r="A54" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B54" s="17" t="s">
         <v>79</v>
       </c>
       <c r="C54" s="17" t="s">
         <v>121</v>
       </c>
       <c r="D54" s="17" t="s">
         <v>122</v>
       </c>
       <c r="E54" s="17" t="s">
         <v>123</v>
       </c>
       <c r="F54" s="17" t="s">
         <v>124</v>
       </c>
       <c r="G54" s="17" t="s">
         <v>63</v>
       </c>
       <c r="H54" s="17" t="s">
         <v>125</v>
@@ -3979,65 +3979,65 @@
         <v>492</v>
       </c>
       <c r="G57" s="17" t="s">
         <v>493</v>
       </c>
       <c r="H57" s="17" t="s">
         <v>494</v>
       </c>
       <c r="I57" s="17" t="s">
         <v>495</v>
       </c>
       <c r="J57" s="17" t="s">
         <v>496</v>
       </c>
       <c r="K57" s="17" t="s">
         <v>497</v>
       </c>
       <c r="L57" s="17" t="s">
         <v>498</v>
       </c>
       <c r="M57" s="17" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="59" spans="1:21" ht="12.2" customHeight="1">
-      <c r="A59" s="38" t="s">
+      <c r="A59" s="39" t="s">
         <v>26</v>
       </c>
-      <c r="B59" s="39"/>
-[...10 lines deleted...]
-      <c r="M59" s="40"/>
+      <c r="B59" s="40"/>
+      <c r="C59" s="40"/>
+      <c r="D59" s="40"/>
+      <c r="E59" s="40"/>
+      <c r="F59" s="40"/>
+      <c r="G59" s="40"/>
+      <c r="H59" s="40"/>
+      <c r="I59" s="40"/>
+      <c r="J59" s="40"/>
+      <c r="K59" s="40"/>
+      <c r="L59" s="40"/>
+      <c r="M59" s="41"/>
     </row>
     <row r="60" spans="1:21" ht="27.75" customHeight="1">
       <c r="A60" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B60" s="17" t="s">
         <v>131</v>
       </c>
       <c r="C60" s="17" t="s">
         <v>97</v>
       </c>
       <c r="D60" s="17" t="s">
         <v>132</v>
       </c>
       <c r="E60" s="17" t="s">
         <v>133</v>
       </c>
       <c r="F60" s="17" t="s">
         <v>134</v>
       </c>
       <c r="G60" s="17" t="s">
         <v>135</v>
       </c>
       <c r="H60" s="17" t="s">
         <v>136</v>
@@ -4163,65 +4163,65 @@
         <v>505</v>
       </c>
       <c r="H63" s="17" t="s">
         <v>506</v>
       </c>
       <c r="I63" s="17" t="s">
         <v>507</v>
       </c>
       <c r="J63" s="17" t="s">
         <v>508</v>
       </c>
       <c r="K63" s="17" t="s">
         <v>509</v>
       </c>
       <c r="L63" s="17" t="s">
         <v>510</v>
       </c>
       <c r="M63" s="17" t="s">
         <v>511</v>
       </c>
       <c r="Q63" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="65" spans="1:15" ht="12.2" customHeight="1">
-      <c r="A65" s="38" t="s">
+      <c r="A65" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="B65" s="39"/>
-[...10 lines deleted...]
-      <c r="M65" s="40"/>
+      <c r="B65" s="40"/>
+      <c r="C65" s="40"/>
+      <c r="D65" s="40"/>
+      <c r="E65" s="40"/>
+      <c r="F65" s="40"/>
+      <c r="G65" s="40"/>
+      <c r="H65" s="40"/>
+      <c r="I65" s="40"/>
+      <c r="J65" s="40"/>
+      <c r="K65" s="40"/>
+      <c r="L65" s="40"/>
+      <c r="M65" s="41"/>
     </row>
     <row r="66" spans="1:15" ht="31.5" customHeight="1">
       <c r="A66" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B66" s="17" t="s">
         <v>142</v>
       </c>
       <c r="C66" s="17" t="s">
         <v>143</v>
       </c>
       <c r="D66" s="17" t="s">
         <v>144</v>
       </c>
       <c r="E66" s="17" t="s">
         <v>145</v>
       </c>
       <c r="F66" s="17" t="s">
         <v>136</v>
       </c>
       <c r="G66" s="17" t="s">
         <v>146</v>
       </c>
       <c r="H66" s="17" t="s">
         <v>147</v>
@@ -4347,65 +4347,65 @@
         <v>516</v>
       </c>
       <c r="G69" s="17" t="s">
         <v>517</v>
       </c>
       <c r="H69" s="17" t="s">
         <v>518</v>
       </c>
       <c r="I69" s="17" t="s">
         <v>519</v>
       </c>
       <c r="J69" s="17" t="s">
         <v>520</v>
       </c>
       <c r="K69" s="17" t="s">
         <v>521</v>
       </c>
       <c r="L69" s="17" t="s">
         <v>522</v>
       </c>
       <c r="M69" s="17" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="71" spans="1:15" ht="12.2" customHeight="1">
-      <c r="A71" s="38" t="s">
+      <c r="A71" s="39" t="s">
         <v>30</v>
       </c>
-      <c r="B71" s="39"/>
-[...10 lines deleted...]
-      <c r="M71" s="40"/>
+      <c r="B71" s="40"/>
+      <c r="C71" s="40"/>
+      <c r="D71" s="40"/>
+      <c r="E71" s="40"/>
+      <c r="F71" s="40"/>
+      <c r="G71" s="40"/>
+      <c r="H71" s="40"/>
+      <c r="I71" s="40"/>
+      <c r="J71" s="40"/>
+      <c r="K71" s="40"/>
+      <c r="L71" s="40"/>
+      <c r="M71" s="41"/>
     </row>
     <row r="72" spans="1:15" ht="23.25" customHeight="1">
       <c r="A72" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B72" s="17" t="s">
         <v>153</v>
       </c>
       <c r="C72" s="17" t="s">
         <v>154</v>
       </c>
       <c r="D72" s="17" t="s">
         <v>155</v>
       </c>
       <c r="E72" s="17" t="s">
         <v>79</v>
       </c>
       <c r="F72" s="27">
         <v>101.7</v>
       </c>
       <c r="G72" s="28">
         <v>93.2</v>
       </c>
       <c r="H72" s="28">
         <v>85.9</v>
@@ -4528,65 +4528,65 @@
         <v>1014.1</v>
       </c>
       <c r="G75" s="28">
         <v>1021.1</v>
       </c>
       <c r="H75" s="28">
         <v>1024.5999999999999</v>
       </c>
       <c r="I75" s="29">
         <v>1019.9</v>
       </c>
       <c r="J75" s="29">
         <v>1018.7</v>
       </c>
       <c r="K75" s="29">
         <v>1023.1</v>
       </c>
       <c r="L75" s="29">
         <v>1030.3</v>
       </c>
       <c r="M75" s="30">
         <v>1027.9000000000001</v>
       </c>
     </row>
     <row r="77" spans="1:15" ht="12.2" customHeight="1">
-      <c r="A77" s="38" t="s">
+      <c r="A77" s="39" t="s">
         <v>529</v>
       </c>
-      <c r="B77" s="39"/>
-[...10 lines deleted...]
-      <c r="M77" s="40"/>
+      <c r="B77" s="40"/>
+      <c r="C77" s="40"/>
+      <c r="D77" s="40"/>
+      <c r="E77" s="40"/>
+      <c r="F77" s="40"/>
+      <c r="G77" s="40"/>
+      <c r="H77" s="40"/>
+      <c r="I77" s="40"/>
+      <c r="J77" s="40"/>
+      <c r="K77" s="40"/>
+      <c r="L77" s="40"/>
+      <c r="M77" s="41"/>
     </row>
     <row r="78" spans="1:15" ht="28.5" customHeight="1">
       <c r="A78" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B78" s="34">
         <v>106</v>
       </c>
       <c r="C78" s="34">
         <v>74.900000000000006</v>
       </c>
       <c r="D78" s="34">
         <v>83.9</v>
       </c>
       <c r="E78" s="34">
         <v>86.2</v>
       </c>
       <c r="F78" s="35">
         <v>97.6</v>
       </c>
       <c r="G78" s="36">
         <v>92.5</v>
       </c>
       <c r="H78" s="36">
         <v>97.5</v>
@@ -4709,65 +4709,65 @@
         <v>1009.1</v>
       </c>
       <c r="G81" s="36">
         <v>1023.9</v>
       </c>
       <c r="H81" s="36">
         <v>1066.8</v>
       </c>
       <c r="I81" s="37">
         <v>1059.5999999999999</v>
       </c>
       <c r="J81" s="33">
         <v>1057</v>
       </c>
       <c r="K81" s="33">
         <v>1041.3</v>
       </c>
       <c r="L81" s="33">
         <v>1137.3</v>
       </c>
       <c r="M81" s="31">
         <v>1074.2</v>
       </c>
     </row>
     <row r="83" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A83" s="38" t="s">
+      <c r="A83" s="39" t="s">
         <v>530</v>
       </c>
-      <c r="B83" s="39"/>
-[...10 lines deleted...]
-      <c r="M83" s="40"/>
+      <c r="B83" s="40"/>
+      <c r="C83" s="40"/>
+      <c r="D83" s="40"/>
+      <c r="E83" s="40"/>
+      <c r="F83" s="40"/>
+      <c r="G83" s="40"/>
+      <c r="H83" s="40"/>
+      <c r="I83" s="40"/>
+      <c r="J83" s="40"/>
+      <c r="K83" s="40"/>
+      <c r="L83" s="40"/>
+      <c r="M83" s="41"/>
     </row>
     <row r="84" spans="1:13" ht="35.25" customHeight="1">
       <c r="A84" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B84" s="34">
         <v>105</v>
       </c>
       <c r="C84" s="34">
         <v>82</v>
       </c>
       <c r="D84" s="34">
         <v>94</v>
       </c>
       <c r="E84" s="34">
         <v>110.1</v>
       </c>
       <c r="F84" s="35">
         <v>114.1</v>
       </c>
       <c r="G84" s="36">
         <v>118.8</v>
       </c>
       <c r="H84" s="36">
         <v>121.2</v>
@@ -4890,203 +4890,208 @@
         <v>1216.9000000000001</v>
       </c>
       <c r="G87" s="36">
         <v>1185.8</v>
       </c>
       <c r="H87" s="36">
         <v>1193.9000000000001</v>
       </c>
       <c r="I87" s="37">
         <v>1200.3</v>
       </c>
       <c r="J87" s="33">
         <v>1197.8</v>
       </c>
       <c r="K87" s="33">
         <v>1206.8</v>
       </c>
       <c r="L87" s="33">
         <v>1176.5999999999999</v>
       </c>
       <c r="M87" s="31">
         <v>1193.5</v>
       </c>
     </row>
     <row r="90" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A90" s="38" t="s">
+      <c r="A90" s="39" t="s">
         <v>531</v>
       </c>
-      <c r="B90" s="39"/>
-[...10 lines deleted...]
-      <c r="M90" s="40"/>
+      <c r="B90" s="40"/>
+      <c r="C90" s="40"/>
+      <c r="D90" s="40"/>
+      <c r="E90" s="40"/>
+      <c r="F90" s="40"/>
+      <c r="G90" s="40"/>
+      <c r="H90" s="40"/>
+      <c r="I90" s="40"/>
+      <c r="J90" s="40"/>
+      <c r="K90" s="40"/>
+      <c r="L90" s="40"/>
+      <c r="M90" s="41"/>
     </row>
     <row r="91" spans="1:13" ht="12.2" customHeight="1">
       <c r="A91" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B91" s="34">
         <v>119.3</v>
       </c>
       <c r="C91" s="34">
         <v>142.9</v>
       </c>
       <c r="D91" s="34">
         <v>183.9</v>
       </c>
-      <c r="E91" s="34"/>
+      <c r="E91" s="34">
+        <v>195.5</v>
+      </c>
       <c r="F91" s="35"/>
       <c r="G91" s="36"/>
       <c r="H91" s="36"/>
       <c r="I91" s="37"/>
       <c r="J91" s="33"/>
       <c r="K91" s="32"/>
       <c r="L91" s="32"/>
       <c r="M91" s="32"/>
     </row>
     <row r="92" spans="1:13" ht="12.2" customHeight="1">
       <c r="A92" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B92" s="34">
         <v>50.3</v>
       </c>
       <c r="C92" s="34">
         <v>52.6</v>
       </c>
       <c r="D92" s="34">
         <v>65.099999999999994</v>
       </c>
-      <c r="E92" s="34"/>
+      <c r="E92" s="34">
+        <v>72.2</v>
+      </c>
       <c r="F92" s="35"/>
       <c r="G92" s="36"/>
       <c r="H92" s="36"/>
       <c r="I92" s="37"/>
       <c r="J92" s="33"/>
       <c r="K92" s="33"/>
       <c r="L92" s="33"/>
       <c r="M92" s="31"/>
     </row>
     <row r="93" spans="1:13" ht="12.2" customHeight="1">
       <c r="A93" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B93" s="34">
         <v>1496.1</v>
       </c>
       <c r="C93" s="34">
         <v>1489.6</v>
       </c>
-      <c r="D93" s="43">
+      <c r="D93" s="38">
         <v>1478.2</v>
       </c>
-      <c r="E93" s="34"/>
+      <c r="E93" s="34">
+        <v>1498.2</v>
+      </c>
       <c r="F93" s="35"/>
       <c r="G93" s="36"/>
       <c r="H93" s="36"/>
       <c r="I93" s="37"/>
       <c r="J93" s="33"/>
       <c r="K93" s="33"/>
       <c r="L93" s="33"/>
       <c r="M93" s="31"/>
     </row>
     <row r="94" spans="1:13" ht="12.2" customHeight="1">
       <c r="A94" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B94" s="34">
         <v>1165.5</v>
       </c>
       <c r="C94" s="34">
         <v>1157.8</v>
       </c>
-      <c r="D94" s="43">
+      <c r="D94" s="38">
         <v>1154.9000000000001</v>
       </c>
-      <c r="E94" s="34"/>
+      <c r="E94" s="34">
+        <v>1185.5</v>
+      </c>
       <c r="F94" s="35"/>
       <c r="G94" s="36"/>
       <c r="H94" s="36"/>
       <c r="I94" s="37"/>
       <c r="J94" s="33"/>
       <c r="K94" s="33"/>
       <c r="L94" s="33"/>
       <c r="M94" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A90:M90"/>
     <mergeCell ref="A83:M83"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A35:M35"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="A77:M77"/>
     <mergeCell ref="A47:M47"/>
     <mergeCell ref="A41:M41"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A71:M71"/>
     <mergeCell ref="A53:M53"/>
     <mergeCell ref="A65:M65"/>
     <mergeCell ref="A59:M59"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -5095,82 +5100,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CB48486-0BA2-4CCD-95A5-13A70828472D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10F14CDD-A828-441B-B64C-5A3229BACD21}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E02334CB-EDE9-47DC-8D0C-B30FF06BDD01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10F14CDD-A828-441B-B64C-5A3229BACD21}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CB48486-0BA2-4CCD-95A5-13A70828472D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>