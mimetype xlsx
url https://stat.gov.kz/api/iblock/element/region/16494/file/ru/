--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -2186,51 +2186,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:U94"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A59" workbookViewId="0">
-      <selection activeCell="F94" sqref="F94"/>
+      <selection activeCell="O89" sqref="O89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="8" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="12.2" customHeight="1">
       <c r="A1" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="42"/>
@@ -4922,176 +4922,187 @@
       <c r="F90" s="40"/>
       <c r="G90" s="40"/>
       <c r="H90" s="40"/>
       <c r="I90" s="40"/>
       <c r="J90" s="40"/>
       <c r="K90" s="40"/>
       <c r="L90" s="40"/>
       <c r="M90" s="41"/>
     </row>
     <row r="91" spans="1:13" ht="12.2" customHeight="1">
       <c r="A91" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B91" s="34">
         <v>119.3</v>
       </c>
       <c r="C91" s="34">
         <v>142.9</v>
       </c>
       <c r="D91" s="34">
         <v>183.9</v>
       </c>
       <c r="E91" s="34">
         <v>195.5</v>
       </c>
-      <c r="F91" s="35"/>
+      <c r="F91" s="35">
+        <v>194.7</v>
+      </c>
       <c r="G91" s="36"/>
       <c r="H91" s="36"/>
       <c r="I91" s="37"/>
       <c r="J91" s="33"/>
       <c r="K91" s="32"/>
       <c r="L91" s="32"/>
       <c r="M91" s="32"/>
     </row>
     <row r="92" spans="1:13" ht="12.2" customHeight="1">
       <c r="A92" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B92" s="34">
         <v>50.3</v>
       </c>
       <c r="C92" s="34">
         <v>52.6</v>
       </c>
       <c r="D92" s="34">
         <v>65.099999999999994</v>
       </c>
       <c r="E92" s="34">
         <v>72.2</v>
       </c>
-      <c r="F92" s="35"/>
+      <c r="F92" s="35">
+        <v>70.8</v>
+      </c>
       <c r="G92" s="36"/>
       <c r="H92" s="36"/>
       <c r="I92" s="37"/>
       <c r="J92" s="33"/>
       <c r="K92" s="33"/>
       <c r="L92" s="33"/>
       <c r="M92" s="31"/>
     </row>
     <row r="93" spans="1:13" ht="12.2" customHeight="1">
       <c r="A93" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B93" s="34">
         <v>1496.1</v>
       </c>
       <c r="C93" s="34">
         <v>1489.6</v>
       </c>
       <c r="D93" s="38">
         <v>1478.2</v>
       </c>
       <c r="E93" s="34">
         <v>1498.2</v>
       </c>
-      <c r="F93" s="35"/>
+      <c r="F93" s="35">
+        <v>1672.4</v>
+      </c>
       <c r="G93" s="36"/>
       <c r="H93" s="36"/>
       <c r="I93" s="37"/>
       <c r="J93" s="33"/>
       <c r="K93" s="33"/>
       <c r="L93" s="33"/>
       <c r="M93" s="31"/>
     </row>
     <row r="94" spans="1:13" ht="12.2" customHeight="1">
       <c r="A94" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B94" s="34">
         <v>1165.5</v>
       </c>
       <c r="C94" s="34">
         <v>1157.8</v>
       </c>
       <c r="D94" s="38">
         <v>1154.9000000000001</v>
       </c>
       <c r="E94" s="34">
         <v>1185.5</v>
       </c>
-      <c r="F94" s="35"/>
+      <c r="F94" s="35">
+        <v>1330</v>
+      </c>
       <c r="G94" s="36"/>
       <c r="H94" s="36"/>
       <c r="I94" s="37"/>
       <c r="J94" s="33"/>
       <c r="K94" s="33"/>
       <c r="L94" s="33"/>
       <c r="M94" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A90:M90"/>
     <mergeCell ref="A83:M83"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A35:M35"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="A77:M77"/>
     <mergeCell ref="A47:M47"/>
     <mergeCell ref="A41:M41"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A71:M71"/>
     <mergeCell ref="A53:M53"/>
     <mergeCell ref="A65:M65"/>
     <mergeCell ref="A59:M59"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -5100,85 +5111,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10F14CDD-A828-441B-B64C-5A3229BACD21}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CB48486-0BA2-4CCD-95A5-13A70828472D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E02334CB-EDE9-47DC-8D0C-B30FF06BDD01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CB48486-0BA2-4CCD-95A5-13A70828472D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10F14CDD-A828-441B-B64C-5A3229BACD21}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>