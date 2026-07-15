--- v2 (2026-06-24)
+++ v3 (2026-07-15)
@@ -2186,51 +2186,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:U94"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A59" workbookViewId="0">
-      <selection activeCell="O89" sqref="O89"/>
+      <selection activeCell="I96" sqref="I96"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="8" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="12.2" customHeight="1">
       <c r="A1" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="42"/>
@@ -4925,184 +4925,189 @@
       <c r="I90" s="40"/>
       <c r="J90" s="40"/>
       <c r="K90" s="40"/>
       <c r="L90" s="40"/>
       <c r="M90" s="41"/>
     </row>
     <row r="91" spans="1:13" ht="12.2" customHeight="1">
       <c r="A91" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B91" s="34">
         <v>119.3</v>
       </c>
       <c r="C91" s="34">
         <v>142.9</v>
       </c>
       <c r="D91" s="34">
         <v>183.9</v>
       </c>
       <c r="E91" s="34">
         <v>195.5</v>
       </c>
       <c r="F91" s="35">
         <v>194.7</v>
       </c>
-      <c r="G91" s="36"/>
+      <c r="G91" s="36">
+        <v>193.4</v>
+      </c>
       <c r="H91" s="36"/>
       <c r="I91" s="37"/>
       <c r="J91" s="33"/>
       <c r="K91" s="32"/>
       <c r="L91" s="32"/>
       <c r="M91" s="32"/>
     </row>
     <row r="92" spans="1:13" ht="12.2" customHeight="1">
       <c r="A92" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B92" s="34">
         <v>50.3</v>
       </c>
       <c r="C92" s="34">
         <v>52.6</v>
       </c>
       <c r="D92" s="34">
         <v>65.099999999999994</v>
       </c>
       <c r="E92" s="34">
         <v>72.2</v>
       </c>
       <c r="F92" s="35">
         <v>70.8</v>
       </c>
-      <c r="G92" s="36"/>
+      <c r="G92" s="36">
+        <v>73.8</v>
+      </c>
       <c r="H92" s="36"/>
       <c r="I92" s="37"/>
       <c r="J92" s="33"/>
       <c r="K92" s="33"/>
       <c r="L92" s="33"/>
       <c r="M92" s="31"/>
     </row>
     <row r="93" spans="1:13" ht="12.2" customHeight="1">
       <c r="A93" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B93" s="34">
         <v>1496.1</v>
       </c>
       <c r="C93" s="34">
         <v>1489.6</v>
       </c>
       <c r="D93" s="38">
         <v>1478.2</v>
       </c>
       <c r="E93" s="34">
         <v>1498.2</v>
       </c>
       <c r="F93" s="35">
         <v>1672.4</v>
       </c>
-      <c r="G93" s="36"/>
+      <c r="G93" s="36">
+        <v>1828.2</v>
+      </c>
       <c r="H93" s="36"/>
       <c r="I93" s="37"/>
       <c r="J93" s="33"/>
       <c r="K93" s="33"/>
       <c r="L93" s="33"/>
       <c r="M93" s="31"/>
     </row>
     <row r="94" spans="1:13" ht="12.2" customHeight="1">
       <c r="A94" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B94" s="34">
         <v>1165.5</v>
       </c>
       <c r="C94" s="34">
         <v>1157.8</v>
       </c>
       <c r="D94" s="38">
         <v>1154.9000000000001</v>
       </c>
       <c r="E94" s="34">
         <v>1185.5</v>
       </c>
       <c r="F94" s="35">
         <v>1330</v>
       </c>
-      <c r="G94" s="36"/>
+      <c r="G94" s="36">
+        <v>1486</v>
+      </c>
       <c r="H94" s="36"/>
       <c r="I94" s="37"/>
       <c r="J94" s="33"/>
       <c r="K94" s="33"/>
       <c r="L94" s="33"/>
       <c r="M94" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A90:M90"/>
     <mergeCell ref="A83:M83"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A35:M35"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="A77:M77"/>
     <mergeCell ref="A47:M47"/>
     <mergeCell ref="A41:M41"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A71:M71"/>
     <mergeCell ref="A53:M53"/>
     <mergeCell ref="A65:M65"/>
     <mergeCell ref="A59:M59"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -5111,82 +5116,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CB48486-0BA2-4CCD-95A5-13A70828472D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10F14CDD-A828-441B-B64C-5A3229BACD21}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E02334CB-EDE9-47DC-8D0C-B30FF06BDD01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10F14CDD-A828-441B-B64C-5A3229BACD21}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CB48486-0BA2-4CCD-95A5-13A70828472D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>