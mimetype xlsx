--- v3 (2026-07-15)
+++ v4 (2026-08-31)
@@ -2186,51 +2186,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:U94"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A59" workbookViewId="0">
-      <selection activeCell="I96" sqref="I96"/>
+      <selection activeCell="H91" sqref="H91:H94"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="8" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="12.2" customHeight="1">
       <c r="A1" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="42"/>
@@ -4928,138 +4928,146 @@
       <c r="L90" s="40"/>
       <c r="M90" s="41"/>
     </row>
     <row r="91" spans="1:13" ht="12.2" customHeight="1">
       <c r="A91" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B91" s="34">
         <v>119.3</v>
       </c>
       <c r="C91" s="34">
         <v>142.9</v>
       </c>
       <c r="D91" s="34">
         <v>183.9</v>
       </c>
       <c r="E91" s="34">
         <v>195.5</v>
       </c>
       <c r="F91" s="35">
         <v>194.7</v>
       </c>
       <c r="G91" s="36">
         <v>193.4</v>
       </c>
-      <c r="H91" s="36"/>
+      <c r="H91" s="36">
+        <v>194.8</v>
+      </c>
       <c r="I91" s="37"/>
       <c r="J91" s="33"/>
       <c r="K91" s="32"/>
       <c r="L91" s="32"/>
       <c r="M91" s="32"/>
     </row>
     <row r="92" spans="1:13" ht="12.2" customHeight="1">
       <c r="A92" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B92" s="34">
         <v>50.3</v>
       </c>
       <c r="C92" s="34">
         <v>52.6</v>
       </c>
       <c r="D92" s="34">
         <v>65.099999999999994</v>
       </c>
       <c r="E92" s="34">
         <v>72.2</v>
       </c>
       <c r="F92" s="35">
         <v>70.8</v>
       </c>
       <c r="G92" s="36">
         <v>73.8</v>
       </c>
-      <c r="H92" s="36"/>
+      <c r="H92" s="36">
+        <v>74</v>
+      </c>
       <c r="I92" s="37"/>
       <c r="J92" s="33"/>
       <c r="K92" s="33"/>
       <c r="L92" s="33"/>
       <c r="M92" s="31"/>
     </row>
     <row r="93" spans="1:13" ht="12.2" customHeight="1">
       <c r="A93" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B93" s="34">
         <v>1496.1</v>
       </c>
       <c r="C93" s="34">
         <v>1489.6</v>
       </c>
       <c r="D93" s="38">
         <v>1478.2</v>
       </c>
       <c r="E93" s="34">
         <v>1498.2</v>
       </c>
       <c r="F93" s="35">
         <v>1672.4</v>
       </c>
       <c r="G93" s="36">
         <v>1828.2</v>
       </c>
-      <c r="H93" s="36"/>
+      <c r="H93" s="36">
+        <v>2018.8</v>
+      </c>
       <c r="I93" s="37"/>
       <c r="J93" s="33"/>
       <c r="K93" s="33"/>
       <c r="L93" s="33"/>
       <c r="M93" s="31"/>
     </row>
     <row r="94" spans="1:13" ht="12.2" customHeight="1">
       <c r="A94" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B94" s="34">
         <v>1165.5</v>
       </c>
       <c r="C94" s="34">
         <v>1157.8</v>
       </c>
       <c r="D94" s="38">
         <v>1154.9000000000001</v>
       </c>
       <c r="E94" s="34">
         <v>1185.5</v>
       </c>
       <c r="F94" s="35">
         <v>1330</v>
       </c>
       <c r="G94" s="36">
         <v>1486</v>
       </c>
-      <c r="H94" s="36"/>
+      <c r="H94" s="36">
+        <v>1701</v>
+      </c>
       <c r="I94" s="37"/>
       <c r="J94" s="33"/>
       <c r="K94" s="33"/>
       <c r="L94" s="33"/>
       <c r="M94" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A90:M90"/>
     <mergeCell ref="A83:M83"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A35:M35"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="A77:M77"/>
     <mergeCell ref="A47:M47"/>
     <mergeCell ref="A41:M41"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A71:M71"/>
     <mergeCell ref="A53:M53"/>
     <mergeCell ref="A65:M65"/>
     <mergeCell ref="A59:M59"/>
   </mergeCells>