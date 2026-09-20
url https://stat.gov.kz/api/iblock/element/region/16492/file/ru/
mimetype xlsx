--- v4 (2026-08-31)
+++ v5 (2026-09-20)
@@ -977,51 +977,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M37"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A6" workbookViewId="0">
-      <selection activeCell="J42" sqref="J42"/>
+      <selection activeCell="I40" sqref="I40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="27.5703125" style="1" customWidth="1"/>
     <col min="2" max="10" width="9.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="15" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="16.42578125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12.75">
       <c r="A2" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="22"/>
@@ -1869,269 +1869,277 @@
     <row r="34" spans="1:13" ht="25.5">
       <c r="A34" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="19">
         <v>119.3</v>
       </c>
       <c r="C34" s="17">
         <v>262.2</v>
       </c>
       <c r="D34" s="17">
         <v>446</v>
       </c>
       <c r="E34" s="17">
         <v>641.5</v>
       </c>
       <c r="F34" s="2">
         <v>836.3</v>
       </c>
       <c r="G34" s="2">
         <v>1029.5999999999999</v>
       </c>
       <c r="H34" s="2">
         <v>1224.5</v>
       </c>
-      <c r="I34" s="2"/>
+      <c r="I34" s="2">
+        <v>1428.6</v>
+      </c>
       <c r="J34" s="13"/>
       <c r="K34" s="2"/>
       <c r="M34" s="2"/>
     </row>
     <row r="35" spans="1:13" ht="12.75">
       <c r="A35" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="19">
         <v>50.3</v>
       </c>
       <c r="C35" s="17">
         <v>102.9</v>
       </c>
       <c r="D35" s="17">
         <v>168</v>
       </c>
       <c r="E35" s="17">
         <v>240.3</v>
       </c>
       <c r="F35" s="1">
         <v>311.10000000000002</v>
       </c>
       <c r="G35" s="2">
         <v>384.9</v>
       </c>
       <c r="H35" s="3">
         <v>458.9</v>
       </c>
-      <c r="I35" s="3"/>
+      <c r="I35" s="3">
+        <v>531.70000000000005</v>
+      </c>
       <c r="J35" s="13"/>
       <c r="K35" s="13"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
     </row>
     <row r="36" spans="1:13" ht="12.75">
       <c r="A36" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B36" s="19">
         <v>1496.1</v>
       </c>
       <c r="C36" s="17">
         <v>2985.7</v>
       </c>
       <c r="D36" s="17">
         <v>4463.8999999999996</v>
       </c>
       <c r="E36" s="17">
         <v>5962.1</v>
       </c>
       <c r="F36" s="2">
         <v>7634.6</v>
       </c>
       <c r="G36" s="2">
         <v>9462.7999999999993</v>
       </c>
       <c r="H36" s="3">
         <v>11481.6</v>
       </c>
-      <c r="I36" s="3"/>
+      <c r="I36" s="3">
+        <v>13497</v>
+      </c>
       <c r="J36" s="15"/>
       <c r="K36" s="3"/>
       <c r="L36" s="3"/>
       <c r="M36" s="2"/>
     </row>
     <row r="37" spans="1:13" ht="12.75">
       <c r="A37" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="19">
         <v>1165.5</v>
       </c>
       <c r="C37" s="17">
         <v>2323.3000000000002</v>
       </c>
       <c r="D37" s="17">
         <v>3478.3</v>
       </c>
       <c r="E37" s="17">
         <v>4663.8</v>
       </c>
       <c r="F37" s="2">
         <v>5993.8</v>
       </c>
       <c r="G37" s="2">
         <v>7479.7</v>
       </c>
       <c r="H37" s="3">
         <v>9180.7999999999993</v>
       </c>
-      <c r="I37" s="3"/>
+      <c r="I37" s="3">
+        <v>10882.2</v>
+      </c>
       <c r="J37" s="13"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A31:M31"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.38" right="0.22" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23C75CD5-BD7C-4FD0-B538-C06AAB35CF1A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E07BDD9-B754-40B9-9273-3C57B2A097BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23C75CD5-BD7C-4FD0-B538-C06AAB35CF1A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>