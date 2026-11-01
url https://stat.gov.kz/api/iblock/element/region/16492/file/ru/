--- v5 (2026-09-20)
+++ v6 (2026-11-01)
@@ -1,557 +1,492 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="124226"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+  <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Bo.ahtanova\Desktop\3 связь месяц\3 связь за сентябрь\Динамика\Новый макет Динамика\РУС\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="21570" windowHeight="7380"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795" tabRatio="700"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="30" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="75">
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>В объем оказанных услуг по основному виду деятельности предприятий связи в стоимостном выражении включаются поступления средств от населения, предприятий и организаций за оказанные услуги связи в отчетном периоде, независимо от срока оплаты оказанных услуг; Деятельность по приему, обработке, перевозке и доставке почтовых и специальных отправлений, а также экспедированию, доставке и распространению периодической печати</t>
+  </si>
+  <si>
+    <t>Агрегированный</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/cca/kid5lw3qdvcwzo1zl0kl5pn1o3kbo2in/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%98%D0%9A%D0%A2.rar</t>
+  </si>
+  <si>
+    <t>3-связь «Отчет о почтовой и курьерской деятельности и услугах связи», периодичность месячная</t>
+  </si>
+  <si>
+    <t>Объем услуг связи</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Объем услуг почтовой и курьерской деятельности</t>
+  </si>
+  <si>
+    <t>из них - населению</t>
+  </si>
+  <si>
+    <t>2023 год</t>
+  </si>
+  <si>
+    <t>2024 год</t>
+  </si>
+  <si>
+    <t>2025 год</t>
+  </si>
+  <si>
+    <t>2026 год</t>
+  </si>
+  <si>
+    <t>191101, 192101</t>
+  </si>
+  <si>
+    <t>Объем услуг почтовой и курьерской деятельности, объем услуг связи</t>
+  </si>
+  <si>
+    <t>Миллион теңге</t>
+  </si>
+  <si>
+    <t>Объем услуг почтовой и курьерской деятельности и услуг связи за  период</t>
+  </si>
+  <si>
+    <t>млн. тенге</t>
+  </si>
   <si>
     <t xml:space="preserve">январь </t>
   </si>
   <si>
-    <t>млн. тенге</t>
+    <t xml:space="preserve">январь-февраль </t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-
 май</t>
   </si>
   <si>
-    <t xml:space="preserve">январь-февраль </t>
-[...1 lines deleted...]
-  <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
-    <t>Объем услуг почтовой и курьерской деятельности</t>
-[...10 lines deleted...]
-  <si>
     <t>111,2</t>
   </si>
   <si>
     <t>217,2</t>
   </si>
   <si>
     <t>324,4</t>
   </si>
   <si>
     <t>422,6</t>
   </si>
   <si>
     <t>1 136,6</t>
   </si>
   <si>
     <t>2 292,4</t>
   </si>
   <si>
     <t>3 489,1</t>
   </si>
   <si>
     <t>4 691,2</t>
   </si>
   <si>
     <t>968,3</t>
   </si>
   <si>
     <t>1 947,1</t>
   </si>
   <si>
     <t>2 962,1</t>
   </si>
   <si>
     <t>3 978,1</t>
   </si>
   <si>
-    <t>Объем услуг почтовой и курьерской деятельности и услуг связи за  период</t>
-[...8 lines deleted...]
-    <t>2026 год</t>
+    <t>https://stat.gov.kz/ru/region/almatyobl/spreadsheets/?industry=1510&amp;year=2026&amp;name=10674&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Управление статистики торговли, услуг и  цен</t>
+  </si>
+  <si>
+    <t>Жаксымбетова  Шолпан</t>
+  </si>
+  <si>
+    <t>+8(727) 2699145</t>
+  </si>
+  <si>
+    <t>e-mail: sh.zhaksymbetova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>c 2023 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...2 lines deleted...]
-    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="7">
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="166" formatCode="0.0"/>
-    <numFmt numFmtId="167" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="###,###,###,##0.0"/>
+    <numFmt numFmtId="169" formatCode="0.0"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color indexed="9"/>
+      <b/>
+      <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-[...107 lines deleted...]
-      <color indexed="17"/>
+      <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
-    </font>
-[...18 lines deleted...]
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="15">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...63 lines deleted...]
-    </fill>
   </fills>
-  <borders count="16">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...105 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...13 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
@@ -559,285 +494,400 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="26">
+  <cellStyleXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="19" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="19" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="24" fillId="0" borderId="1" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="26">
-[...16 lines deleted...]
-    <cellStyle name="Нейтральный" xfId="17" builtinId="28" customBuiltin="1"/>
+  <cellStyles count="13">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 4" xfId="25"/>
-[...6 lines deleted...]
-    <cellStyle name="Хороший" xfId="23" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="10"/>
+    <cellStyle name="Обычный 24" xfId="8"/>
+    <cellStyle name="Обычный 29" xfId="4"/>
+    <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 30" xfId="6"/>
+    <cellStyle name="Обычный 32" xfId="5"/>
+    <cellStyle name="Обычный 33" xfId="7"/>
+    <cellStyle name="Обычный 4 2" xfId="11"/>
+    <cellStyle name="Обычный 5" xfId="9"/>
+    <cellStyle name="Финансовый" xfId="12" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -969,1192 +1019,2266 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/almatyobl/spreadsheets/?industry=1510&amp;year=2026&amp;name=10674&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/cca/kid5lw3qdvcwzo1zl0kl5pn1o3kbo2in/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%98%D0%9A%D0%A2.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:M37"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A6" workbookViewId="0">
-      <selection activeCell="I40" sqref="I40"/>
+    <sheetView tabSelected="1" zoomScale="124" zoomScaleNormal="124" workbookViewId="0">
+      <selection activeCell="K16" sqref="K16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="27.5703125" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="16" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" ht="12.75">
-      <c r="A2" s="20" t="s">
+    <row r="1" spans="1:13">
+      <c r="A1" s="10"/>
+      <c r="B1" s="10"/>
+    </row>
+    <row r="2" spans="1:13" s="14" customFormat="1">
+      <c r="A2" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2" s="25" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="14" customFormat="1">
+      <c r="A3" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" s="25" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="14" customFormat="1">
+      <c r="A4" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="26" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="14" customFormat="1">
+      <c r="A5" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="21"/>
-[...13 lines deleted...]
-      <c r="A3" s="24" t="s">
+      <c r="B5" s="25" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="14" customFormat="1">
+      <c r="A6" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="25" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="14" customFormat="1" ht="63.75">
+      <c r="A7" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" s="19"/>
+    </row>
+    <row r="8" spans="1:13" s="14" customFormat="1">
+      <c r="A8" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="24"/>
-[...49 lines deleted...]
-      <c r="H5" s="11" t="s">
+    </row>
+    <row r="9" spans="1:13" s="14" customFormat="1">
+      <c r="A9" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="27" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="14" customFormat="1">
+      <c r="A10" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="14" customFormat="1">
+      <c r="A11" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="29"/>
+      <c r="M11" s="15"/>
+    </row>
+    <row r="12" spans="1:13" s="14" customFormat="1">
+      <c r="A12" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="62" t="s">
+        <v>27</v>
+      </c>
+      <c r="M12" s="15"/>
+    </row>
+    <row r="13" spans="1:13" s="14" customFormat="1" ht="25.5">
+      <c r="A13" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="11" t="s">
-[...5 lines deleted...]
-      <c r="K5" s="11" t="s">
+      <c r="B13" s="63" t="s">
+        <v>30</v>
+      </c>
+      <c r="M13" s="15"/>
+    </row>
+    <row r="14" spans="1:13" s="14" customFormat="1" ht="25.5">
+      <c r="A14" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="63" t="s">
+        <v>69</v>
+      </c>
+      <c r="D14" s="19"/>
+      <c r="E14" s="19"/>
+      <c r="F14" s="19"/>
+      <c r="G14" s="19"/>
+      <c r="H14" s="19"/>
+      <c r="I14" s="19"/>
+      <c r="M14" s="15"/>
+    </row>
+    <row r="15" spans="1:13" s="14" customFormat="1">
+      <c r="A15" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="64"/>
+      <c r="M15" s="15"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="30">
+        <v>46307</v>
+      </c>
+      <c r="M16" s="5"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="30">
+        <v>46338</v>
+      </c>
+      <c r="M17" s="6"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="65" t="s">
+        <v>70</v>
+      </c>
+      <c r="M18" s="5"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="M19" s="6"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="11" t="s">
+      <c r="B20" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="M20" s="5"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="M5" s="11" t="s">
-[...894 lines deleted...]
-      <c r="M37" s="2"/>
+      <c r="B21" s="67" t="s">
+        <v>73</v>
+      </c>
+      <c r="M21" s="6"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="12"/>
+      <c r="B22" s="13"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="6"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="5"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="6"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="5"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
-[...12 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr codeName="Лист2"/>
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="H8" sqref="H8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="8"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="3" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="3"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="3"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="3"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="9" t="s">
+        <v>6</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...99 lines deleted...]
-</ds:datastoreItem>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:M92"/>
+  <sheetViews>
+    <sheetView topLeftCell="A19" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="V17" sqref="V17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="20" style="16" customWidth="1"/>
+    <col min="2" max="13" width="8.7109375" style="16" customWidth="1"/>
+    <col min="14" max="20" width="9.140625" style="1"/>
+    <col min="21" max="21" width="8.85546875" style="1" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:13" ht="15.75">
+      <c r="A2" s="20">
+        <v>191101</v>
+      </c>
+      <c r="B2" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="22"/>
+    </row>
+    <row r="3" spans="1:13" s="7" customFormat="1" ht="15.75">
+      <c r="A3" s="20">
+        <v>192101</v>
+      </c>
+      <c r="B3" s="73" t="s">
+        <v>32</v>
+      </c>
+      <c r="C3" s="73"/>
+      <c r="D3" s="73"/>
+      <c r="E3" s="17"/>
+      <c r="F3" s="17"/>
+      <c r="G3" s="17"/>
+      <c r="H3" s="17"/>
+      <c r="I3" s="17"/>
+      <c r="J3" s="17"/>
+      <c r="K3" s="17"/>
+      <c r="L3" s="17"/>
+      <c r="M3" s="17"/>
+    </row>
+    <row r="5" spans="1:13" s="16" customFormat="1">
+      <c r="A5" s="68" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="69"/>
+      <c r="C5" s="69"/>
+      <c r="D5" s="69"/>
+      <c r="E5" s="69"/>
+      <c r="F5" s="69"/>
+      <c r="G5" s="69"/>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="70"/>
+      <c r="L5" s="70"/>
+      <c r="M5" s="71"/>
+    </row>
+    <row r="6" spans="1:13" s="16" customFormat="1">
+      <c r="A6" s="72" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="72"/>
+      <c r="C6" s="72"/>
+      <c r="D6" s="72"/>
+      <c r="E6" s="72"/>
+      <c r="F6" s="72"/>
+      <c r="G6" s="72"/>
+      <c r="H6" s="72"/>
+      <c r="I6" s="72"/>
+      <c r="J6" s="72"/>
+      <c r="K6" s="72"/>
+      <c r="L6" s="72"/>
+      <c r="M6" s="72"/>
+    </row>
+    <row r="7" spans="1:13" s="16" customFormat="1" ht="13.5" thickBot="1">
+      <c r="A7" s="31"/>
+      <c r="B7" s="32"/>
+      <c r="C7" s="33"/>
+      <c r="D7" s="33"/>
+      <c r="E7" s="33"/>
+      <c r="F7" s="32"/>
+      <c r="G7" s="34"/>
+      <c r="H7" s="34"/>
+      <c r="I7" s="34"/>
+      <c r="J7" s="34"/>
+      <c r="K7" s="34"/>
+      <c r="L7" s="34"/>
+      <c r="M7" s="35" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="16" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
+      <c r="A8" s="36"/>
+      <c r="B8" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="C8" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="D8" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="E8" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="F8" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="G8" s="38" t="s">
+        <v>50</v>
+      </c>
+      <c r="H8" s="38" t="s">
+        <v>51</v>
+      </c>
+      <c r="I8" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="J8" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="K8" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" s="38" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="16" customFormat="1" ht="38.25">
+      <c r="A9" s="39" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="40" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="40" t="s">
+        <v>58</v>
+      </c>
+      <c r="D9" s="40" t="s">
+        <v>59</v>
+      </c>
+      <c r="E9" s="40" t="s">
+        <v>60</v>
+      </c>
+      <c r="F9" s="41">
+        <v>524.4</v>
+      </c>
+      <c r="G9" s="41">
+        <v>617.6</v>
+      </c>
+      <c r="H9" s="41">
+        <v>703.5</v>
+      </c>
+      <c r="I9" s="41">
+        <v>787.3</v>
+      </c>
+      <c r="J9" s="42">
+        <v>870.8</v>
+      </c>
+      <c r="K9" s="41">
+        <v>952.4</v>
+      </c>
+      <c r="L9" s="41">
+        <v>1038.8</v>
+      </c>
+      <c r="M9" s="41">
+        <v>1125.8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="16" customFormat="1">
+      <c r="A10" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="40">
+        <v>59.1</v>
+      </c>
+      <c r="C10" s="40">
+        <v>115</v>
+      </c>
+      <c r="D10" s="40">
+        <v>174.2</v>
+      </c>
+      <c r="E10" s="40">
+        <v>226.9</v>
+      </c>
+      <c r="F10" s="41">
+        <v>284.89999999999998</v>
+      </c>
+      <c r="G10" s="41">
+        <v>334.6</v>
+      </c>
+      <c r="H10" s="44">
+        <v>380.2</v>
+      </c>
+      <c r="I10" s="44">
+        <v>423.9</v>
+      </c>
+      <c r="J10" s="42">
+        <v>467.5</v>
+      </c>
+      <c r="K10" s="42">
+        <v>509.1</v>
+      </c>
+      <c r="L10" s="44">
+        <v>555.5</v>
+      </c>
+      <c r="M10" s="41">
+        <v>602.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="16" customFormat="1">
+      <c r="A11" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="40" t="s">
+        <v>61</v>
+      </c>
+      <c r="C11" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D11" s="40" t="s">
+        <v>63</v>
+      </c>
+      <c r="E11" s="40" t="s">
+        <v>64</v>
+      </c>
+      <c r="F11" s="41">
+        <v>5903.6</v>
+      </c>
+      <c r="G11" s="41">
+        <v>7126.8</v>
+      </c>
+      <c r="H11" s="44">
+        <v>8357.7999999999993</v>
+      </c>
+      <c r="I11" s="44">
+        <v>9584.6</v>
+      </c>
+      <c r="J11" s="46">
+        <v>10814.3</v>
+      </c>
+      <c r="K11" s="44">
+        <v>12052.1</v>
+      </c>
+      <c r="L11" s="44">
+        <v>13298.5</v>
+      </c>
+      <c r="M11" s="41">
+        <v>14561.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="16" customFormat="1">
+      <c r="A12" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="40" t="s">
+        <v>65</v>
+      </c>
+      <c r="C12" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="D12" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E12" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="F12" s="41">
+        <v>4992.2</v>
+      </c>
+      <c r="G12" s="41">
+        <v>6013.4</v>
+      </c>
+      <c r="H12" s="44">
+        <v>7037.9</v>
+      </c>
+      <c r="I12" s="44">
+        <v>8057.9</v>
+      </c>
+      <c r="J12" s="42">
+        <v>9076.6</v>
+      </c>
+      <c r="K12" s="44">
+        <v>10099.6</v>
+      </c>
+      <c r="L12" s="44">
+        <v>11129.9</v>
+      </c>
+      <c r="M12" s="41">
+        <v>12157.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="16" customFormat="1">
+      <c r="A13" s="47"/>
+      <c r="B13" s="47"/>
+      <c r="C13" s="47"/>
+      <c r="D13" s="47"/>
+      <c r="E13" s="47"/>
+      <c r="F13" s="47"/>
+      <c r="G13" s="47"/>
+      <c r="H13" s="47"/>
+      <c r="I13" s="47"/>
+      <c r="J13" s="47"/>
+      <c r="K13" s="47"/>
+      <c r="L13" s="47"/>
+      <c r="M13" s="47"/>
+    </row>
+    <row r="14" spans="1:13" s="16" customFormat="1">
+      <c r="A14" s="68" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="69"/>
+      <c r="C14" s="69"/>
+      <c r="D14" s="69"/>
+      <c r="E14" s="69"/>
+      <c r="F14" s="69"/>
+      <c r="G14" s="69"/>
+      <c r="H14" s="70"/>
+      <c r="I14" s="70"/>
+      <c r="J14" s="70"/>
+      <c r="K14" s="70"/>
+      <c r="L14" s="70"/>
+      <c r="M14" s="71"/>
+    </row>
+    <row r="15" spans="1:13" s="16" customFormat="1">
+      <c r="A15" s="72" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15" s="72"/>
+      <c r="C15" s="72"/>
+      <c r="D15" s="72"/>
+      <c r="E15" s="72"/>
+      <c r="F15" s="72"/>
+      <c r="G15" s="72"/>
+      <c r="H15" s="72"/>
+      <c r="I15" s="72"/>
+      <c r="J15" s="72"/>
+      <c r="K15" s="72"/>
+      <c r="L15" s="72"/>
+      <c r="M15" s="72"/>
+    </row>
+    <row r="16" spans="1:13" s="16" customFormat="1" ht="13.5" thickBot="1">
+      <c r="A16" s="31"/>
+      <c r="B16" s="32"/>
+      <c r="C16" s="33"/>
+      <c r="D16" s="33"/>
+      <c r="E16" s="33"/>
+      <c r="F16" s="32"/>
+      <c r="G16" s="34"/>
+      <c r="H16" s="34"/>
+      <c r="I16" s="34"/>
+      <c r="J16" s="34"/>
+      <c r="K16" s="34"/>
+      <c r="L16" s="34"/>
+      <c r="M16" s="35" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="16" customFormat="1" ht="27" customHeight="1" thickBot="1">
+      <c r="A17" s="36"/>
+      <c r="B17" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="D17" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="E17" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="F17" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="G17" s="38" t="s">
+        <v>50</v>
+      </c>
+      <c r="H17" s="38" t="s">
+        <v>51</v>
+      </c>
+      <c r="I17" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="J17" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="K17" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="L17" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="M17" s="38" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="16" customFormat="1" ht="38.25">
+      <c r="A18" s="39" t="s">
+        <v>34</v>
+      </c>
+      <c r="B18" s="48">
+        <v>106</v>
+      </c>
+      <c r="C18" s="40">
+        <v>180.9</v>
+      </c>
+      <c r="D18" s="40">
+        <v>264.8</v>
+      </c>
+      <c r="E18" s="40">
+        <v>351</v>
+      </c>
+      <c r="F18" s="41">
+        <v>448.6</v>
+      </c>
+      <c r="G18" s="41">
+        <v>541.1</v>
+      </c>
+      <c r="H18" s="41">
+        <v>638.6</v>
+      </c>
+      <c r="I18" s="41">
+        <v>736.2</v>
+      </c>
+      <c r="J18" s="42">
+        <v>831</v>
+      </c>
+      <c r="K18" s="41">
+        <v>934.5</v>
+      </c>
+      <c r="L18" s="41">
+        <v>1037.5999999999999</v>
+      </c>
+      <c r="M18" s="41">
+        <v>1146.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="16" customFormat="1">
+      <c r="A19" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19" s="48">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="C19" s="40">
+        <v>110.1</v>
+      </c>
+      <c r="D19" s="40">
+        <v>152.80000000000001</v>
+      </c>
+      <c r="E19" s="40">
+        <v>197.7</v>
+      </c>
+      <c r="F19" s="47">
+        <v>243.9</v>
+      </c>
+      <c r="G19" s="41">
+        <v>284.60000000000002</v>
+      </c>
+      <c r="H19" s="44">
+        <v>329.8</v>
+      </c>
+      <c r="I19" s="44">
+        <v>375.5</v>
+      </c>
+      <c r="J19" s="42">
+        <v>420.1</v>
+      </c>
+      <c r="K19" s="42">
+        <v>464.3</v>
+      </c>
+      <c r="L19" s="44">
+        <v>514.20000000000005</v>
+      </c>
+      <c r="M19" s="41">
+        <v>569.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="16" customFormat="1">
+      <c r="A20" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B20" s="48">
+        <v>1259</v>
+      </c>
+      <c r="C20" s="40">
+        <v>2503.8000000000002</v>
+      </c>
+      <c r="D20" s="40">
+        <v>3762.2</v>
+      </c>
+      <c r="E20" s="40">
+        <v>5007.1000000000004</v>
+      </c>
+      <c r="F20" s="41">
+        <v>6259.7</v>
+      </c>
+      <c r="G20" s="41">
+        <v>7533.4</v>
+      </c>
+      <c r="H20" s="44">
+        <v>8882.5</v>
+      </c>
+      <c r="I20" s="44">
+        <v>10202.799999999999</v>
+      </c>
+      <c r="J20" s="46">
+        <v>11534.3</v>
+      </c>
+      <c r="K20" s="44">
+        <v>12854.6</v>
+      </c>
+      <c r="L20" s="44">
+        <v>14273.8</v>
+      </c>
+      <c r="M20" s="41">
+        <v>15639</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="16" customFormat="1">
+      <c r="A21" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="B21" s="48">
+        <v>1035.5999999999999</v>
+      </c>
+      <c r="C21" s="40">
+        <v>2051.3000000000002</v>
+      </c>
+      <c r="D21" s="40">
+        <v>3080</v>
+      </c>
+      <c r="E21" s="40">
+        <v>4097.1000000000004</v>
+      </c>
+      <c r="F21" s="41">
+        <v>5106.2</v>
+      </c>
+      <c r="G21" s="41">
+        <v>6130.1</v>
+      </c>
+      <c r="H21" s="44">
+        <v>7196.9</v>
+      </c>
+      <c r="I21" s="44">
+        <v>8256.5</v>
+      </c>
+      <c r="J21" s="42">
+        <v>9076.6</v>
+      </c>
+      <c r="K21" s="44">
+        <v>10354.799999999999</v>
+      </c>
+      <c r="L21" s="44">
+        <v>11492.2</v>
+      </c>
+      <c r="M21" s="41">
+        <v>12566.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="16" customFormat="1">
+      <c r="A22" s="47"/>
+      <c r="B22" s="47"/>
+      <c r="C22" s="47"/>
+      <c r="D22" s="47"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="47"/>
+      <c r="K22" s="47"/>
+      <c r="L22" s="47"/>
+      <c r="M22" s="47"/>
+    </row>
+    <row r="23" spans="1:13" s="16" customFormat="1">
+      <c r="A23" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="B23" s="69"/>
+      <c r="C23" s="69"/>
+      <c r="D23" s="69"/>
+      <c r="E23" s="69"/>
+      <c r="F23" s="69"/>
+      <c r="G23" s="69"/>
+      <c r="H23" s="70"/>
+      <c r="I23" s="70"/>
+      <c r="J23" s="70"/>
+      <c r="K23" s="70"/>
+      <c r="L23" s="70"/>
+      <c r="M23" s="71"/>
+    </row>
+    <row r="24" spans="1:13" s="16" customFormat="1">
+      <c r="A24" s="72" t="s">
+        <v>43</v>
+      </c>
+      <c r="B24" s="72"/>
+      <c r="C24" s="72"/>
+      <c r="D24" s="72"/>
+      <c r="E24" s="72"/>
+      <c r="F24" s="72"/>
+      <c r="G24" s="72"/>
+      <c r="H24" s="72"/>
+      <c r="I24" s="72"/>
+      <c r="J24" s="72"/>
+      <c r="K24" s="72"/>
+      <c r="L24" s="72"/>
+      <c r="M24" s="72"/>
+    </row>
+    <row r="25" spans="1:13" s="16" customFormat="1" ht="13.5" thickBot="1">
+      <c r="A25" s="31"/>
+      <c r="B25" s="32"/>
+      <c r="C25" s="33"/>
+      <c r="D25" s="33"/>
+      <c r="E25" s="33"/>
+      <c r="F25" s="32"/>
+      <c r="G25" s="34"/>
+      <c r="H25" s="34"/>
+      <c r="I25" s="34"/>
+      <c r="J25" s="34"/>
+      <c r="K25" s="34"/>
+      <c r="L25" s="34"/>
+      <c r="M25" s="35" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="16" customFormat="1" ht="26.25" thickBot="1">
+      <c r="A26" s="36"/>
+      <c r="B26" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="C26" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="D26" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="E26" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="F26" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="G26" s="38" t="s">
+        <v>50</v>
+      </c>
+      <c r="H26" s="38" t="s">
+        <v>51</v>
+      </c>
+      <c r="I26" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="J26" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="K26" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="L26" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="M26" s="38" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="16" customFormat="1" ht="38.25">
+      <c r="A27" s="39" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="49">
+        <v>105</v>
+      </c>
+      <c r="C27" s="40">
+        <v>187</v>
+      </c>
+      <c r="D27" s="40">
+        <v>281</v>
+      </c>
+      <c r="E27" s="40">
+        <v>391.1</v>
+      </c>
+      <c r="F27" s="41">
+        <v>505.2</v>
+      </c>
+      <c r="G27" s="41">
+        <v>624</v>
+      </c>
+      <c r="H27" s="41">
+        <v>745.2</v>
+      </c>
+      <c r="I27" s="41">
+        <v>865.1</v>
+      </c>
+      <c r="J27" s="42">
+        <v>991.3</v>
+      </c>
+      <c r="K27" s="41">
+        <v>1119.0999999999999</v>
+      </c>
+      <c r="L27" s="47">
+        <v>1252</v>
+      </c>
+      <c r="M27" s="41">
+        <v>1426.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" s="16" customFormat="1">
+      <c r="A28" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="B28" s="49">
+        <v>47.8</v>
+      </c>
+      <c r="C28" s="40">
+        <v>85.9</v>
+      </c>
+      <c r="D28" s="40">
+        <v>129.5</v>
+      </c>
+      <c r="E28" s="40">
+        <v>176.7</v>
+      </c>
+      <c r="F28" s="47">
+        <v>225.3</v>
+      </c>
+      <c r="G28" s="41">
+        <v>277.10000000000002</v>
+      </c>
+      <c r="H28" s="44">
+        <v>328.4</v>
+      </c>
+      <c r="I28" s="44">
+        <v>378.3</v>
+      </c>
+      <c r="J28" s="42">
+        <v>429.9</v>
+      </c>
+      <c r="K28" s="42">
+        <v>481.1</v>
+      </c>
+      <c r="L28" s="41">
+        <v>533.79999999999995</v>
+      </c>
+      <c r="M28" s="41">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" s="16" customFormat="1">
+      <c r="A29" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B29" s="49">
+        <v>1456.2</v>
+      </c>
+      <c r="C29" s="40">
+        <v>2982.8</v>
+      </c>
+      <c r="D29" s="40">
+        <v>4506.3</v>
+      </c>
+      <c r="E29" s="40">
+        <v>6035.8</v>
+      </c>
+      <c r="F29" s="41">
+        <v>7577.8</v>
+      </c>
+      <c r="G29" s="41">
+        <v>9127.2000000000007</v>
+      </c>
+      <c r="H29" s="44">
+        <v>10642.8</v>
+      </c>
+      <c r="I29" s="44">
+        <v>12162.9</v>
+      </c>
+      <c r="J29" s="46">
+        <v>13685</v>
+      </c>
+      <c r="K29" s="44">
+        <v>15223.9</v>
+      </c>
+      <c r="L29" s="44">
+        <v>16729.7</v>
+      </c>
+      <c r="M29" s="41">
+        <v>18251.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" s="16" customFormat="1">
+      <c r="A30" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="B30" s="49">
+        <v>1170.4000000000001</v>
+      </c>
+      <c r="C30" s="40">
+        <v>2342.6999999999998</v>
+      </c>
+      <c r="D30" s="40">
+        <v>3564.2</v>
+      </c>
+      <c r="E30" s="40">
+        <v>4784.3999999999996</v>
+      </c>
+      <c r="F30" s="41">
+        <v>6001.3</v>
+      </c>
+      <c r="G30" s="41">
+        <v>7187</v>
+      </c>
+      <c r="H30" s="44">
+        <v>8380.9</v>
+      </c>
+      <c r="I30" s="44">
+        <v>9581.2000000000007</v>
+      </c>
+      <c r="J30" s="42">
+        <v>10779</v>
+      </c>
+      <c r="K30" s="44">
+        <v>11985.8</v>
+      </c>
+      <c r="L30" s="44">
+        <v>13162.4</v>
+      </c>
+      <c r="M30" s="41">
+        <v>14355.9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" s="16" customFormat="1">
+      <c r="A31" s="47"/>
+      <c r="B31" s="47"/>
+      <c r="C31" s="47"/>
+      <c r="D31" s="47"/>
+      <c r="E31" s="47"/>
+      <c r="F31" s="47"/>
+      <c r="G31" s="47"/>
+      <c r="H31" s="47"/>
+      <c r="I31" s="47"/>
+      <c r="J31" s="47"/>
+      <c r="K31" s="47"/>
+      <c r="L31" s="47"/>
+      <c r="M31" s="47"/>
+    </row>
+    <row r="32" spans="1:13" s="16" customFormat="1">
+      <c r="A32" s="47"/>
+      <c r="B32" s="47"/>
+      <c r="C32" s="47"/>
+      <c r="D32" s="47"/>
+      <c r="E32" s="47"/>
+      <c r="F32" s="47"/>
+      <c r="G32" s="47"/>
+      <c r="H32" s="47"/>
+      <c r="I32" s="47"/>
+      <c r="J32" s="47"/>
+      <c r="K32" s="47"/>
+      <c r="L32" s="47"/>
+      <c r="M32" s="47"/>
+    </row>
+    <row r="33" spans="1:13" s="16" customFormat="1">
+      <c r="A33" s="68" t="s">
+        <v>39</v>
+      </c>
+      <c r="B33" s="69"/>
+      <c r="C33" s="69"/>
+      <c r="D33" s="69"/>
+      <c r="E33" s="69"/>
+      <c r="F33" s="69"/>
+      <c r="G33" s="69"/>
+      <c r="H33" s="70"/>
+      <c r="I33" s="70"/>
+      <c r="J33" s="70"/>
+      <c r="K33" s="70"/>
+      <c r="L33" s="70"/>
+      <c r="M33" s="71"/>
+    </row>
+    <row r="34" spans="1:13" s="16" customFormat="1">
+      <c r="A34" s="72" t="s">
+        <v>43</v>
+      </c>
+      <c r="B34" s="72"/>
+      <c r="C34" s="72"/>
+      <c r="D34" s="72"/>
+      <c r="E34" s="72"/>
+      <c r="F34" s="72"/>
+      <c r="G34" s="72"/>
+      <c r="H34" s="72"/>
+      <c r="I34" s="72"/>
+      <c r="J34" s="72"/>
+      <c r="K34" s="72"/>
+      <c r="L34" s="72"/>
+      <c r="M34" s="72"/>
+    </row>
+    <row r="35" spans="1:13" s="16" customFormat="1" ht="13.5" thickBot="1">
+      <c r="A35" s="31"/>
+      <c r="B35" s="32"/>
+      <c r="C35" s="33"/>
+      <c r="D35" s="33"/>
+      <c r="E35" s="33"/>
+      <c r="F35" s="32"/>
+      <c r="G35" s="34"/>
+      <c r="H35" s="34"/>
+      <c r="I35" s="34"/>
+      <c r="J35" s="34"/>
+      <c r="K35" s="34"/>
+      <c r="L35" s="34"/>
+      <c r="M35" s="35" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" s="16" customFormat="1" ht="26.25" thickBot="1">
+      <c r="A36" s="36"/>
+      <c r="B36" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="C36" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="D36" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="E36" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="F36" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="G36" s="38" t="s">
+        <v>50</v>
+      </c>
+      <c r="H36" s="38" t="s">
+        <v>51</v>
+      </c>
+      <c r="I36" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="J36" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="K36" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="L36" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="M36" s="38" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" s="16" customFormat="1" ht="38.25">
+      <c r="A37" s="39" t="s">
+        <v>34</v>
+      </c>
+      <c r="B37" s="49">
+        <v>119.3</v>
+      </c>
+      <c r="C37" s="40">
+        <v>262.2</v>
+      </c>
+      <c r="D37" s="40">
+        <v>446</v>
+      </c>
+      <c r="E37" s="40">
+        <v>641.5</v>
+      </c>
+      <c r="F37" s="41">
+        <v>836.3</v>
+      </c>
+      <c r="G37" s="41">
+        <v>1029.5999999999999</v>
+      </c>
+      <c r="H37" s="41">
+        <v>1224.5</v>
+      </c>
+      <c r="I37" s="41">
+        <v>1428.6</v>
+      </c>
+      <c r="J37" s="42">
+        <v>1545.9</v>
+      </c>
+      <c r="K37" s="41"/>
+      <c r="L37" s="47"/>
+      <c r="M37" s="41"/>
+    </row>
+    <row r="38" spans="1:13" s="16" customFormat="1">
+      <c r="A38" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="B38" s="49">
+        <v>50.3</v>
+      </c>
+      <c r="C38" s="40">
+        <v>102.9</v>
+      </c>
+      <c r="D38" s="40">
+        <v>168</v>
+      </c>
+      <c r="E38" s="40">
+        <v>240.3</v>
+      </c>
+      <c r="F38" s="47">
+        <v>311.10000000000002</v>
+      </c>
+      <c r="G38" s="41">
+        <v>384.9</v>
+      </c>
+      <c r="H38" s="44">
+        <v>458.9</v>
+      </c>
+      <c r="I38" s="44">
+        <v>531.70000000000005</v>
+      </c>
+      <c r="J38" s="42">
+        <v>576.29999999999995</v>
+      </c>
+      <c r="K38" s="42"/>
+      <c r="L38" s="41"/>
+      <c r="M38" s="41"/>
+    </row>
+    <row r="39" spans="1:13" s="16" customFormat="1">
+      <c r="A39" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B39" s="49">
+        <v>1496.1</v>
+      </c>
+      <c r="C39" s="40">
+        <v>2985.7</v>
+      </c>
+      <c r="D39" s="40">
+        <v>4463.8999999999996</v>
+      </c>
+      <c r="E39" s="40">
+        <v>5962.1</v>
+      </c>
+      <c r="F39" s="41">
+        <v>7634.6</v>
+      </c>
+      <c r="G39" s="41">
+        <v>9462.7999999999993</v>
+      </c>
+      <c r="H39" s="44">
+        <v>11481.6</v>
+      </c>
+      <c r="I39" s="44">
+        <v>13497</v>
+      </c>
+      <c r="J39" s="46">
+        <v>15504.9</v>
+      </c>
+      <c r="K39" s="44"/>
+      <c r="L39" s="44"/>
+      <c r="M39" s="41"/>
+    </row>
+    <row r="40" spans="1:13" s="16" customFormat="1">
+      <c r="A40" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="B40" s="49">
+        <v>1165.5</v>
+      </c>
+      <c r="C40" s="40">
+        <v>2323.3000000000002</v>
+      </c>
+      <c r="D40" s="40">
+        <v>3478.3</v>
+      </c>
+      <c r="E40" s="40">
+        <v>4663.8</v>
+      </c>
+      <c r="F40" s="41">
+        <v>5993.8</v>
+      </c>
+      <c r="G40" s="41">
+        <v>7479.7</v>
+      </c>
+      <c r="H40" s="44">
+        <v>9180.7999999999993</v>
+      </c>
+      <c r="I40" s="44">
+        <v>10882.2</v>
+      </c>
+      <c r="J40" s="42">
+        <v>12590.4</v>
+      </c>
+      <c r="K40" s="44"/>
+      <c r="L40" s="44"/>
+      <c r="M40" s="41"/>
+    </row>
+    <row r="41" spans="1:13" s="16" customFormat="1">
+      <c r="A41" s="51"/>
+      <c r="B41" s="51"/>
+      <c r="C41" s="51"/>
+      <c r="D41" s="51"/>
+      <c r="E41" s="51"/>
+      <c r="F41" s="51"/>
+      <c r="G41" s="51"/>
+      <c r="H41" s="52"/>
+      <c r="I41" s="52"/>
+      <c r="J41" s="52"/>
+      <c r="K41" s="52"/>
+      <c r="L41" s="52"/>
+      <c r="M41" s="52"/>
+    </row>
+    <row r="42" spans="1:13" s="16" customFormat="1">
+      <c r="A42" s="52"/>
+      <c r="B42" s="50"/>
+      <c r="C42" s="50"/>
+      <c r="D42" s="50"/>
+      <c r="E42" s="50"/>
+      <c r="F42" s="50"/>
+      <c r="G42" s="50"/>
+      <c r="H42" s="50"/>
+      <c r="I42" s="50"/>
+      <c r="J42" s="50"/>
+      <c r="K42" s="50"/>
+      <c r="L42" s="50"/>
+      <c r="M42" s="50"/>
+    </row>
+    <row r="43" spans="1:13" s="16" customFormat="1">
+      <c r="A43" s="53"/>
+      <c r="B43" s="50"/>
+      <c r="C43" s="50"/>
+      <c r="D43" s="50"/>
+      <c r="E43" s="50"/>
+      <c r="F43" s="50"/>
+      <c r="G43" s="50"/>
+      <c r="H43" s="50"/>
+      <c r="I43" s="50"/>
+      <c r="J43" s="50"/>
+      <c r="K43" s="50"/>
+      <c r="L43" s="50"/>
+      <c r="M43" s="50"/>
+    </row>
+    <row r="44" spans="1:13" s="16" customFormat="1">
+      <c r="A44" s="52"/>
+      <c r="B44" s="18"/>
+      <c r="C44" s="18"/>
+      <c r="D44" s="18"/>
+      <c r="E44" s="18"/>
+      <c r="F44" s="18"/>
+      <c r="G44" s="18"/>
+      <c r="H44" s="18"/>
+      <c r="I44" s="18"/>
+      <c r="J44" s="18"/>
+      <c r="K44" s="18"/>
+      <c r="L44" s="18"/>
+      <c r="M44" s="18"/>
+    </row>
+    <row r="45" spans="1:13" s="16" customFormat="1">
+      <c r="A45" s="53"/>
+      <c r="B45" s="18"/>
+      <c r="C45" s="18"/>
+      <c r="D45" s="18"/>
+      <c r="E45" s="18"/>
+      <c r="F45" s="18"/>
+      <c r="G45" s="18"/>
+      <c r="H45" s="18"/>
+      <c r="I45" s="18"/>
+      <c r="J45" s="18"/>
+      <c r="K45" s="18"/>
+      <c r="L45" s="18"/>
+      <c r="M45" s="18"/>
+    </row>
+    <row r="46" spans="1:13" s="16" customFormat="1">
+      <c r="A46" s="51"/>
+      <c r="B46" s="51"/>
+      <c r="C46" s="51"/>
+      <c r="D46" s="51"/>
+      <c r="E46" s="51"/>
+      <c r="F46" s="51"/>
+      <c r="G46" s="51"/>
+      <c r="H46" s="52"/>
+      <c r="I46" s="52"/>
+      <c r="J46" s="52"/>
+      <c r="K46" s="52"/>
+      <c r="L46" s="52"/>
+      <c r="M46" s="52"/>
+    </row>
+    <row r="47" spans="1:13" s="16" customFormat="1">
+      <c r="A47" s="52"/>
+      <c r="B47" s="50"/>
+      <c r="C47" s="50"/>
+      <c r="D47" s="50"/>
+      <c r="E47" s="50"/>
+      <c r="F47" s="50"/>
+      <c r="G47" s="50"/>
+      <c r="H47" s="50"/>
+      <c r="I47" s="50"/>
+      <c r="J47" s="50"/>
+      <c r="K47" s="50"/>
+      <c r="L47" s="50"/>
+      <c r="M47" s="50"/>
+    </row>
+    <row r="48" spans="1:13" s="16" customFormat="1">
+      <c r="A48" s="53"/>
+      <c r="B48" s="50"/>
+      <c r="C48" s="50"/>
+      <c r="D48" s="50"/>
+      <c r="E48" s="50"/>
+      <c r="F48" s="50"/>
+      <c r="G48" s="50"/>
+      <c r="H48" s="50"/>
+      <c r="I48" s="50"/>
+      <c r="J48" s="50"/>
+      <c r="K48" s="50"/>
+      <c r="L48" s="50"/>
+      <c r="M48" s="50"/>
+    </row>
+    <row r="49" spans="1:13" s="16" customFormat="1">
+      <c r="A49" s="52"/>
+      <c r="B49" s="18"/>
+      <c r="C49" s="18"/>
+      <c r="D49" s="18"/>
+      <c r="E49" s="18"/>
+      <c r="F49" s="18"/>
+      <c r="G49" s="18"/>
+      <c r="H49" s="18"/>
+      <c r="I49" s="18"/>
+      <c r="J49" s="18"/>
+      <c r="K49" s="18"/>
+      <c r="L49" s="18"/>
+      <c r="M49" s="18"/>
+    </row>
+    <row r="50" spans="1:13" s="16" customFormat="1">
+      <c r="A50" s="53"/>
+      <c r="B50" s="18"/>
+      <c r="C50" s="18"/>
+      <c r="D50" s="18"/>
+      <c r="E50" s="18"/>
+      <c r="F50" s="18"/>
+      <c r="G50" s="18"/>
+      <c r="H50" s="18"/>
+      <c r="I50" s="18"/>
+      <c r="J50" s="18"/>
+      <c r="K50" s="18"/>
+      <c r="L50" s="18"/>
+      <c r="M50" s="18"/>
+    </row>
+    <row r="51" spans="1:13" s="16" customFormat="1">
+      <c r="A51" s="51"/>
+      <c r="B51" s="51"/>
+      <c r="C51" s="51"/>
+      <c r="D51" s="51"/>
+      <c r="E51" s="51"/>
+      <c r="F51" s="51"/>
+      <c r="G51" s="51"/>
+      <c r="H51" s="52"/>
+      <c r="I51" s="52"/>
+      <c r="J51" s="52"/>
+      <c r="K51" s="52"/>
+      <c r="L51" s="52"/>
+      <c r="M51" s="52"/>
+    </row>
+    <row r="52" spans="1:13" s="16" customFormat="1">
+      <c r="A52" s="52"/>
+      <c r="B52" s="50"/>
+      <c r="C52" s="50"/>
+      <c r="D52" s="50"/>
+      <c r="E52" s="50"/>
+      <c r="F52" s="50"/>
+      <c r="G52" s="50"/>
+      <c r="H52" s="50"/>
+      <c r="I52" s="50"/>
+      <c r="J52" s="50"/>
+      <c r="K52" s="50"/>
+      <c r="L52" s="50"/>
+      <c r="M52" s="50"/>
+    </row>
+    <row r="53" spans="1:13" s="16" customFormat="1">
+      <c r="A53" s="53"/>
+      <c r="B53" s="50"/>
+      <c r="C53" s="50"/>
+      <c r="D53" s="50"/>
+      <c r="E53" s="50"/>
+      <c r="F53" s="50"/>
+      <c r="G53" s="50"/>
+      <c r="H53" s="50"/>
+      <c r="I53" s="50"/>
+      <c r="J53" s="50"/>
+      <c r="K53" s="50"/>
+      <c r="L53" s="50"/>
+      <c r="M53" s="50"/>
+    </row>
+    <row r="54" spans="1:13" s="16" customFormat="1">
+      <c r="A54" s="52"/>
+      <c r="B54" s="18"/>
+      <c r="C54" s="18"/>
+      <c r="D54" s="18"/>
+      <c r="E54" s="18"/>
+      <c r="F54" s="18"/>
+      <c r="G54" s="18"/>
+      <c r="H54" s="18"/>
+      <c r="I54" s="18"/>
+      <c r="J54" s="18"/>
+      <c r="K54" s="18"/>
+      <c r="L54" s="18"/>
+      <c r="M54" s="18"/>
+    </row>
+    <row r="55" spans="1:13" s="16" customFormat="1">
+      <c r="A55" s="53"/>
+      <c r="B55" s="18"/>
+      <c r="C55" s="18"/>
+      <c r="D55" s="18"/>
+      <c r="E55" s="18"/>
+      <c r="F55" s="18"/>
+      <c r="G55" s="18"/>
+      <c r="H55" s="18"/>
+      <c r="I55" s="18"/>
+      <c r="J55" s="18"/>
+      <c r="K55" s="18"/>
+      <c r="L55" s="18"/>
+      <c r="M55" s="18"/>
+    </row>
+    <row r="56" spans="1:13" s="16" customFormat="1">
+      <c r="A56" s="51"/>
+      <c r="B56" s="51"/>
+      <c r="C56" s="51"/>
+      <c r="D56" s="51"/>
+      <c r="E56" s="51"/>
+      <c r="F56" s="51"/>
+      <c r="G56" s="51"/>
+      <c r="H56" s="52"/>
+      <c r="I56" s="52"/>
+      <c r="J56" s="52"/>
+      <c r="K56" s="52"/>
+      <c r="L56" s="52"/>
+      <c r="M56" s="52"/>
+    </row>
+    <row r="57" spans="1:13" s="16" customFormat="1">
+      <c r="A57" s="52"/>
+      <c r="B57" s="50"/>
+      <c r="C57" s="50"/>
+      <c r="D57" s="50"/>
+      <c r="E57" s="50"/>
+      <c r="F57" s="50"/>
+      <c r="G57" s="50"/>
+      <c r="H57" s="50"/>
+      <c r="I57" s="50"/>
+      <c r="J57" s="50"/>
+      <c r="K57" s="50"/>
+      <c r="L57" s="50"/>
+      <c r="M57" s="50"/>
+    </row>
+    <row r="58" spans="1:13" s="16" customFormat="1">
+      <c r="A58" s="53"/>
+      <c r="B58" s="50"/>
+      <c r="C58" s="50"/>
+      <c r="D58" s="50"/>
+      <c r="E58" s="50"/>
+      <c r="F58" s="50"/>
+      <c r="G58" s="50"/>
+      <c r="H58" s="50"/>
+      <c r="I58" s="50"/>
+      <c r="J58" s="50"/>
+      <c r="K58" s="50"/>
+      <c r="L58" s="50"/>
+      <c r="M58" s="50"/>
+    </row>
+    <row r="59" spans="1:13" s="16" customFormat="1">
+      <c r="A59" s="52"/>
+      <c r="B59" s="18"/>
+      <c r="C59" s="18"/>
+      <c r="D59" s="18"/>
+      <c r="E59" s="18"/>
+      <c r="F59" s="18"/>
+      <c r="G59" s="18"/>
+      <c r="H59" s="18"/>
+      <c r="I59" s="18"/>
+      <c r="J59" s="18"/>
+      <c r="K59" s="18"/>
+      <c r="L59" s="18"/>
+      <c r="M59" s="18"/>
+    </row>
+    <row r="60" spans="1:13" s="16" customFormat="1">
+      <c r="A60" s="53"/>
+      <c r="B60" s="18"/>
+      <c r="C60" s="18"/>
+      <c r="D60" s="18"/>
+      <c r="E60" s="18"/>
+      <c r="F60" s="18"/>
+      <c r="G60" s="18"/>
+      <c r="H60" s="18"/>
+      <c r="I60" s="18"/>
+      <c r="J60" s="18"/>
+      <c r="K60" s="18"/>
+      <c r="L60" s="18"/>
+      <c r="M60" s="18"/>
+    </row>
+    <row r="61" spans="1:13" s="16" customFormat="1">
+      <c r="A61" s="51"/>
+      <c r="B61" s="51"/>
+      <c r="C61" s="51"/>
+      <c r="D61" s="51"/>
+      <c r="E61" s="51"/>
+      <c r="F61" s="51"/>
+      <c r="G61" s="51"/>
+      <c r="H61" s="52"/>
+      <c r="I61" s="52"/>
+      <c r="J61" s="52"/>
+      <c r="K61" s="52"/>
+      <c r="L61" s="52"/>
+      <c r="M61" s="52"/>
+    </row>
+    <row r="62" spans="1:13" s="16" customFormat="1">
+      <c r="A62" s="52"/>
+      <c r="B62" s="50"/>
+      <c r="C62" s="50"/>
+      <c r="D62" s="50"/>
+      <c r="E62" s="50"/>
+      <c r="F62" s="50"/>
+      <c r="G62" s="50"/>
+      <c r="H62" s="50"/>
+      <c r="I62" s="50"/>
+      <c r="J62" s="50"/>
+      <c r="K62" s="50"/>
+      <c r="L62" s="50"/>
+      <c r="M62" s="50"/>
+    </row>
+    <row r="63" spans="1:13" s="16" customFormat="1">
+      <c r="A63" s="53"/>
+      <c r="B63" s="50"/>
+      <c r="C63" s="50"/>
+      <c r="D63" s="50"/>
+      <c r="E63" s="50"/>
+      <c r="F63" s="50"/>
+      <c r="G63" s="50"/>
+      <c r="H63" s="50"/>
+      <c r="I63" s="50"/>
+      <c r="J63" s="50"/>
+      <c r="K63" s="50"/>
+      <c r="L63" s="50"/>
+      <c r="M63" s="50"/>
+    </row>
+    <row r="64" spans="1:13" s="16" customFormat="1">
+      <c r="A64" s="52"/>
+      <c r="B64" s="18"/>
+      <c r="C64" s="18"/>
+      <c r="D64" s="18"/>
+      <c r="E64" s="18"/>
+      <c r="F64" s="18"/>
+      <c r="G64" s="18"/>
+      <c r="H64" s="18"/>
+      <c r="I64" s="18"/>
+      <c r="J64" s="18"/>
+      <c r="K64" s="18"/>
+      <c r="L64" s="18"/>
+      <c r="M64" s="18"/>
+    </row>
+    <row r="65" spans="1:13" s="16" customFormat="1">
+      <c r="A65" s="53"/>
+      <c r="B65" s="18"/>
+      <c r="C65" s="18"/>
+      <c r="D65" s="18"/>
+      <c r="E65" s="18"/>
+      <c r="F65" s="18"/>
+      <c r="G65" s="18"/>
+      <c r="H65" s="18"/>
+      <c r="I65" s="18"/>
+      <c r="J65" s="18"/>
+      <c r="K65" s="18"/>
+      <c r="L65" s="18"/>
+      <c r="M65" s="18"/>
+    </row>
+    <row r="66" spans="1:13" s="16" customFormat="1">
+      <c r="A66" s="51"/>
+      <c r="B66" s="51"/>
+      <c r="C66" s="51"/>
+      <c r="D66" s="51"/>
+      <c r="E66" s="51"/>
+      <c r="F66" s="51"/>
+      <c r="G66" s="51"/>
+      <c r="H66" s="52"/>
+      <c r="I66" s="52"/>
+      <c r="J66" s="52"/>
+      <c r="K66" s="52"/>
+      <c r="L66" s="52"/>
+      <c r="M66" s="52"/>
+    </row>
+    <row r="67" spans="1:13" s="16" customFormat="1">
+      <c r="A67" s="52"/>
+      <c r="B67" s="50"/>
+      <c r="C67" s="50"/>
+      <c r="D67" s="50"/>
+      <c r="E67" s="50"/>
+      <c r="F67" s="50"/>
+      <c r="G67" s="50"/>
+      <c r="H67" s="50"/>
+      <c r="I67" s="50"/>
+      <c r="J67" s="50"/>
+      <c r="K67" s="50"/>
+      <c r="L67" s="50"/>
+      <c r="M67" s="50"/>
+    </row>
+    <row r="68" spans="1:13" s="16" customFormat="1">
+      <c r="A68" s="53"/>
+      <c r="B68" s="50"/>
+      <c r="C68" s="50"/>
+      <c r="D68" s="50"/>
+      <c r="E68" s="50"/>
+      <c r="F68" s="50"/>
+      <c r="G68" s="50"/>
+      <c r="H68" s="50"/>
+      <c r="I68" s="50"/>
+      <c r="J68" s="50"/>
+      <c r="K68" s="50"/>
+      <c r="L68" s="50"/>
+      <c r="M68" s="50"/>
+    </row>
+    <row r="69" spans="1:13" s="16" customFormat="1">
+      <c r="A69" s="52"/>
+      <c r="B69" s="18"/>
+      <c r="C69" s="18"/>
+      <c r="D69" s="18"/>
+      <c r="E69" s="18"/>
+      <c r="F69" s="18"/>
+      <c r="G69" s="18"/>
+      <c r="H69" s="18"/>
+      <c r="I69" s="18"/>
+      <c r="J69" s="18"/>
+      <c r="K69" s="18"/>
+      <c r="L69" s="18"/>
+      <c r="M69" s="18"/>
+    </row>
+    <row r="70" spans="1:13" s="16" customFormat="1">
+      <c r="A70" s="53"/>
+      <c r="B70" s="18"/>
+      <c r="C70" s="18"/>
+      <c r="D70" s="18"/>
+      <c r="E70" s="18"/>
+      <c r="F70" s="18"/>
+      <c r="G70" s="18"/>
+      <c r="H70" s="18"/>
+      <c r="I70" s="18"/>
+      <c r="J70" s="18"/>
+      <c r="K70" s="18"/>
+      <c r="L70" s="18"/>
+      <c r="M70" s="18"/>
+    </row>
+    <row r="71" spans="1:13" s="16" customFormat="1">
+      <c r="A71" s="51"/>
+      <c r="B71" s="51"/>
+      <c r="C71" s="51"/>
+      <c r="D71" s="51"/>
+      <c r="E71" s="51"/>
+      <c r="F71" s="51"/>
+      <c r="G71" s="51"/>
+      <c r="H71" s="52"/>
+      <c r="I71" s="52"/>
+      <c r="J71" s="52"/>
+      <c r="K71" s="52"/>
+      <c r="L71" s="52"/>
+      <c r="M71" s="52"/>
+    </row>
+    <row r="72" spans="1:13" s="16" customFormat="1">
+      <c r="A72" s="52"/>
+      <c r="B72" s="50"/>
+      <c r="C72" s="50"/>
+      <c r="D72" s="50"/>
+      <c r="E72" s="50"/>
+      <c r="F72" s="50"/>
+      <c r="G72" s="50"/>
+      <c r="H72" s="50"/>
+      <c r="I72" s="50"/>
+      <c r="J72" s="50"/>
+      <c r="K72" s="50"/>
+      <c r="L72" s="50"/>
+      <c r="M72" s="50"/>
+    </row>
+    <row r="73" spans="1:13" s="16" customFormat="1">
+      <c r="A73" s="53"/>
+      <c r="B73" s="50"/>
+      <c r="C73" s="50"/>
+      <c r="D73" s="50"/>
+      <c r="E73" s="50"/>
+      <c r="F73" s="50"/>
+      <c r="G73" s="50"/>
+      <c r="H73" s="50"/>
+      <c r="I73" s="50"/>
+      <c r="J73" s="50"/>
+      <c r="K73" s="50"/>
+      <c r="L73" s="50"/>
+      <c r="M73" s="50"/>
+    </row>
+    <row r="74" spans="1:13" s="16" customFormat="1">
+      <c r="A74" s="52"/>
+      <c r="B74" s="18"/>
+      <c r="C74" s="18"/>
+      <c r="D74" s="18"/>
+      <c r="E74" s="18"/>
+      <c r="F74" s="18"/>
+      <c r="G74" s="18"/>
+      <c r="H74" s="18"/>
+      <c r="I74" s="18"/>
+      <c r="J74" s="18"/>
+      <c r="K74" s="18"/>
+      <c r="L74" s="18"/>
+      <c r="M74" s="18"/>
+    </row>
+    <row r="75" spans="1:13" s="16" customFormat="1">
+      <c r="A75" s="53"/>
+      <c r="B75" s="18"/>
+      <c r="C75" s="18"/>
+      <c r="D75" s="18"/>
+      <c r="E75" s="18"/>
+      <c r="F75" s="18"/>
+      <c r="G75" s="18"/>
+      <c r="H75" s="18"/>
+      <c r="I75" s="18"/>
+      <c r="J75" s="18"/>
+      <c r="K75" s="18"/>
+      <c r="L75" s="18"/>
+      <c r="M75" s="18"/>
+    </row>
+    <row r="76" spans="1:13" s="16" customFormat="1">
+      <c r="A76" s="51"/>
+      <c r="B76" s="51"/>
+      <c r="C76" s="51"/>
+      <c r="D76" s="51"/>
+      <c r="E76" s="51"/>
+      <c r="F76" s="51"/>
+      <c r="G76" s="51"/>
+      <c r="H76" s="52"/>
+      <c r="I76" s="52"/>
+      <c r="J76" s="52"/>
+      <c r="K76" s="52"/>
+      <c r="L76" s="52"/>
+      <c r="M76" s="52"/>
+    </row>
+    <row r="77" spans="1:13" s="16" customFormat="1">
+      <c r="A77" s="52"/>
+      <c r="B77" s="54"/>
+      <c r="C77" s="54"/>
+      <c r="D77" s="54"/>
+      <c r="E77" s="55"/>
+      <c r="F77" s="54"/>
+      <c r="G77" s="54"/>
+      <c r="H77" s="54"/>
+      <c r="I77" s="54"/>
+      <c r="J77" s="54"/>
+      <c r="K77" s="54"/>
+      <c r="L77" s="54"/>
+      <c r="M77" s="54"/>
+    </row>
+    <row r="78" spans="1:13" s="16" customFormat="1">
+      <c r="A78" s="53"/>
+      <c r="B78" s="54"/>
+      <c r="C78" s="54"/>
+      <c r="D78" s="54"/>
+      <c r="E78" s="56"/>
+      <c r="F78" s="54"/>
+      <c r="G78" s="54"/>
+      <c r="H78" s="54"/>
+      <c r="I78" s="54"/>
+      <c r="J78" s="54"/>
+      <c r="K78" s="54"/>
+      <c r="L78" s="54"/>
+      <c r="M78" s="54"/>
+    </row>
+    <row r="79" spans="1:13" s="16" customFormat="1">
+      <c r="A79" s="52"/>
+      <c r="B79" s="54"/>
+      <c r="C79" s="54"/>
+      <c r="D79" s="54"/>
+      <c r="E79" s="57"/>
+      <c r="F79" s="54"/>
+      <c r="G79" s="54"/>
+      <c r="H79" s="54"/>
+      <c r="I79" s="54"/>
+      <c r="J79" s="54"/>
+      <c r="K79" s="54"/>
+      <c r="L79" s="54"/>
+      <c r="M79" s="54"/>
+    </row>
+    <row r="80" spans="1:13" s="16" customFormat="1">
+      <c r="A80" s="53"/>
+      <c r="B80" s="54"/>
+      <c r="C80" s="54"/>
+      <c r="D80" s="54"/>
+      <c r="E80" s="58"/>
+      <c r="F80" s="54"/>
+      <c r="G80" s="54"/>
+      <c r="H80" s="54"/>
+      <c r="I80" s="54"/>
+      <c r="J80" s="54"/>
+      <c r="K80" s="54"/>
+      <c r="L80" s="54"/>
+      <c r="M80" s="54"/>
+    </row>
+    <row r="81" spans="1:13" s="16" customFormat="1">
+      <c r="A81" s="51"/>
+      <c r="B81" s="51"/>
+      <c r="C81" s="51"/>
+      <c r="D81" s="51"/>
+      <c r="E81" s="51"/>
+      <c r="F81" s="51"/>
+      <c r="G81" s="51"/>
+      <c r="H81" s="52"/>
+      <c r="I81" s="52"/>
+      <c r="J81" s="52"/>
+      <c r="K81" s="52"/>
+      <c r="L81" s="52"/>
+      <c r="M81" s="52"/>
+    </row>
+    <row r="82" spans="1:13" s="16" customFormat="1">
+      <c r="A82" s="52"/>
+      <c r="B82" s="54"/>
+      <c r="C82" s="54"/>
+      <c r="D82" s="54"/>
+      <c r="E82" s="54"/>
+      <c r="F82" s="54"/>
+      <c r="G82" s="54"/>
+      <c r="H82" s="54"/>
+      <c r="I82" s="54"/>
+      <c r="J82" s="54"/>
+      <c r="K82" s="54"/>
+      <c r="L82" s="54"/>
+      <c r="M82" s="59"/>
+    </row>
+    <row r="83" spans="1:13" s="16" customFormat="1">
+      <c r="A83" s="53"/>
+      <c r="B83" s="54"/>
+      <c r="C83" s="54"/>
+      <c r="D83" s="54"/>
+      <c r="E83" s="54"/>
+      <c r="F83" s="54"/>
+      <c r="G83" s="54"/>
+      <c r="H83" s="54"/>
+      <c r="I83" s="54"/>
+      <c r="J83" s="54"/>
+      <c r="K83" s="54"/>
+      <c r="L83" s="54"/>
+      <c r="M83" s="59"/>
+    </row>
+    <row r="84" spans="1:13" s="16" customFormat="1">
+      <c r="A84" s="52"/>
+      <c r="B84" s="54"/>
+      <c r="C84" s="54"/>
+      <c r="D84" s="54"/>
+      <c r="E84" s="54"/>
+      <c r="F84" s="54"/>
+      <c r="G84" s="54"/>
+      <c r="H84" s="54"/>
+      <c r="I84" s="54"/>
+      <c r="J84" s="54"/>
+      <c r="K84" s="54"/>
+      <c r="L84" s="54"/>
+      <c r="M84" s="59"/>
+    </row>
+    <row r="85" spans="1:13" s="16" customFormat="1">
+      <c r="A85" s="53"/>
+      <c r="B85" s="54"/>
+      <c r="C85" s="54"/>
+      <c r="D85" s="54"/>
+      <c r="E85" s="54"/>
+      <c r="F85" s="54"/>
+      <c r="G85" s="54"/>
+      <c r="H85" s="54"/>
+      <c r="I85" s="54"/>
+      <c r="J85" s="54"/>
+      <c r="K85" s="54"/>
+      <c r="L85" s="54"/>
+      <c r="M85" s="59"/>
+    </row>
+    <row r="86" spans="1:13" s="16" customFormat="1">
+      <c r="A86" s="51"/>
+      <c r="B86" s="51"/>
+      <c r="C86" s="51"/>
+      <c r="D86" s="51"/>
+      <c r="E86" s="51"/>
+      <c r="F86" s="51"/>
+      <c r="G86" s="51"/>
+      <c r="H86" s="52"/>
+      <c r="I86" s="52"/>
+      <c r="J86" s="52"/>
+      <c r="K86" s="52"/>
+      <c r="L86" s="52"/>
+      <c r="M86" s="52"/>
+    </row>
+    <row r="87" spans="1:13" s="16" customFormat="1">
+      <c r="A87" s="52"/>
+      <c r="B87" s="59"/>
+      <c r="C87" s="60"/>
+      <c r="D87" s="59"/>
+      <c r="E87" s="54"/>
+      <c r="F87" s="54"/>
+      <c r="G87" s="54"/>
+      <c r="H87" s="54"/>
+      <c r="I87" s="54"/>
+      <c r="J87" s="54"/>
+      <c r="K87" s="54"/>
+      <c r="L87" s="54"/>
+      <c r="M87" s="59"/>
+    </row>
+    <row r="88" spans="1:13" s="16" customFormat="1">
+      <c r="A88" s="53"/>
+      <c r="B88" s="59"/>
+      <c r="C88" s="60"/>
+      <c r="D88" s="59"/>
+      <c r="E88" s="54"/>
+      <c r="F88" s="54"/>
+      <c r="G88" s="54"/>
+      <c r="H88" s="54"/>
+      <c r="I88" s="54"/>
+      <c r="J88" s="54"/>
+      <c r="K88" s="54"/>
+      <c r="L88" s="54"/>
+      <c r="M88" s="59"/>
+    </row>
+    <row r="89" spans="1:13" s="16" customFormat="1">
+      <c r="A89" s="52"/>
+      <c r="B89" s="59"/>
+      <c r="C89" s="60"/>
+      <c r="D89" s="59"/>
+      <c r="E89" s="54"/>
+      <c r="F89" s="54"/>
+      <c r="G89" s="54"/>
+      <c r="H89" s="54"/>
+      <c r="I89" s="54"/>
+      <c r="J89" s="54"/>
+      <c r="K89" s="54"/>
+      <c r="L89" s="54"/>
+      <c r="M89" s="59"/>
+    </row>
+    <row r="90" spans="1:13" s="16" customFormat="1">
+      <c r="A90" s="53"/>
+      <c r="B90" s="59"/>
+      <c r="C90" s="60"/>
+      <c r="D90" s="59"/>
+      <c r="E90" s="59"/>
+      <c r="F90" s="54"/>
+      <c r="G90" s="54"/>
+      <c r="H90" s="54"/>
+      <c r="I90" s="54"/>
+      <c r="J90" s="54"/>
+      <c r="K90" s="54"/>
+      <c r="L90" s="54"/>
+      <c r="M90" s="59"/>
+    </row>
+    <row r="91" spans="1:13">
+      <c r="A91" s="61"/>
+      <c r="B91" s="61"/>
+      <c r="C91" s="61"/>
+      <c r="D91" s="61"/>
+      <c r="E91" s="61"/>
+      <c r="F91" s="61"/>
+      <c r="G91" s="61"/>
+      <c r="H91" s="61"/>
+      <c r="I91" s="61"/>
+      <c r="J91" s="61"/>
+      <c r="K91" s="61"/>
+      <c r="L91" s="61"/>
+      <c r="M91" s="61"/>
+    </row>
+    <row r="92" spans="1:13">
+      <c r="A92" s="61"/>
+      <c r="B92" s="61"/>
+      <c r="C92" s="61"/>
+      <c r="D92" s="61"/>
+      <c r="E92" s="61"/>
+      <c r="F92" s="61"/>
+      <c r="G92" s="61"/>
+      <c r="H92" s="61"/>
+      <c r="I92" s="61"/>
+      <c r="J92" s="61"/>
+      <c r="K92" s="61"/>
+      <c r="L92" s="61"/>
+      <c r="M92" s="61"/>
+    </row>
+  </sheetData>
+  <mergeCells count="9">
+    <mergeCell ref="A23:M23"/>
+    <mergeCell ref="A24:M24"/>
+    <mergeCell ref="A33:M33"/>
+    <mergeCell ref="A34:M34"/>
+    <mergeCell ref="B3:D3"/>
+    <mergeCell ref="A6:M6"/>
+    <mergeCell ref="A5:M5"/>
+    <mergeCell ref="A14:M14"/>
+    <mergeCell ref="A15:M15"/>
+  </mergeCells>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
+</worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>G.Jaksylykov</dc:creator>
+  <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>