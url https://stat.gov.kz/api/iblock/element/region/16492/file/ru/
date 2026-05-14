--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -977,51 +977,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M37"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A6" workbookViewId="0">
-      <selection activeCell="E41" sqref="E41"/>
+      <selection activeCell="E34" sqref="E34:E37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="27.5703125" style="1" customWidth="1"/>
     <col min="2" max="10" width="9.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="15" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="16.42578125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12.75">
       <c r="A2" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="22"/>
@@ -1857,248 +1857,256 @@
         <v>9</v>
       </c>
       <c r="K33" s="11" t="s">
         <v>10</v>
       </c>
       <c r="L33" s="11" t="s">
         <v>11</v>
       </c>
       <c r="M33" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="25.5">
       <c r="A34" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="19">
         <v>119.3</v>
       </c>
       <c r="C34" s="17">
         <v>262.2</v>
       </c>
       <c r="D34" s="17">
         <v>446</v>
       </c>
-      <c r="E34" s="17"/>
+      <c r="E34" s="17">
+        <v>641.5</v>
+      </c>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="13"/>
       <c r="K34" s="2"/>
       <c r="M34" s="2"/>
     </row>
     <row r="35" spans="1:13" ht="12.75">
       <c r="A35" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="19">
         <v>50.3</v>
       </c>
       <c r="C35" s="17">
         <v>102.9</v>
       </c>
       <c r="D35" s="17">
         <v>168</v>
       </c>
-      <c r="E35" s="17"/>
+      <c r="E35" s="17">
+        <v>240.3</v>
+      </c>
       <c r="G35" s="2"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="13"/>
       <c r="K35" s="13"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
     </row>
     <row r="36" spans="1:13" ht="12.75">
       <c r="A36" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B36" s="19">
         <v>1496.1</v>
       </c>
       <c r="C36" s="17">
         <v>2985.7</v>
       </c>
       <c r="D36" s="17">
         <v>4463.8999999999996</v>
       </c>
-      <c r="E36" s="17"/>
+      <c r="E36" s="17">
+        <v>5962.1</v>
+      </c>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="15"/>
       <c r="K36" s="3"/>
       <c r="L36" s="3"/>
       <c r="M36" s="2"/>
     </row>
     <row r="37" spans="1:13" ht="12.75">
       <c r="A37" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="19">
         <v>1165.5</v>
       </c>
       <c r="C37" s="17">
         <v>2323.3000000000002</v>
       </c>
       <c r="D37" s="17">
         <v>3478.3</v>
       </c>
-      <c r="E37" s="17"/>
+      <c r="E37" s="17">
+        <v>4663.8</v>
+      </c>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="13"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A31:M31"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.38" right="0.22" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23C75CD5-BD7C-4FD0-B538-C06AAB35CF1A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E07BDD9-B754-40B9-9273-3C57B2A097BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23C75CD5-BD7C-4FD0-B538-C06AAB35CF1A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>