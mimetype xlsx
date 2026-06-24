--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -977,51 +977,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M37"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A6" workbookViewId="0">
-      <selection activeCell="E34" sqref="E34:E37"/>
+      <selection activeCell="F34" sqref="F34:F37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="27.5703125" style="1" customWidth="1"/>
     <col min="2" max="10" width="9.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="15" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="16.42578125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12.75">
       <c r="A2" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="22"/>
@@ -1860,253 +1860,262 @@
         <v>10</v>
       </c>
       <c r="L33" s="11" t="s">
         <v>11</v>
       </c>
       <c r="M33" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="25.5">
       <c r="A34" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="19">
         <v>119.3</v>
       </c>
       <c r="C34" s="17">
         <v>262.2</v>
       </c>
       <c r="D34" s="17">
         <v>446</v>
       </c>
       <c r="E34" s="17">
         <v>641.5</v>
       </c>
-      <c r="F34" s="2"/>
+      <c r="F34" s="2">
+        <v>836.3</v>
+      </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="13"/>
       <c r="K34" s="2"/>
       <c r="M34" s="2"/>
     </row>
     <row r="35" spans="1:13" ht="12.75">
       <c r="A35" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="19">
         <v>50.3</v>
       </c>
       <c r="C35" s="17">
         <v>102.9</v>
       </c>
       <c r="D35" s="17">
         <v>168</v>
       </c>
       <c r="E35" s="17">
         <v>240.3</v>
+      </c>
+      <c r="F35" s="1">
+        <v>311.10000000000002</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="13"/>
       <c r="K35" s="13"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
     </row>
     <row r="36" spans="1:13" ht="12.75">
       <c r="A36" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B36" s="19">
         <v>1496.1</v>
       </c>
       <c r="C36" s="17">
         <v>2985.7</v>
       </c>
       <c r="D36" s="17">
         <v>4463.8999999999996</v>
       </c>
       <c r="E36" s="17">
         <v>5962.1</v>
       </c>
-      <c r="F36" s="2"/>
+      <c r="F36" s="2">
+        <v>7634.6</v>
+      </c>
       <c r="G36" s="2"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="15"/>
       <c r="K36" s="3"/>
       <c r="L36" s="3"/>
       <c r="M36" s="2"/>
     </row>
     <row r="37" spans="1:13" ht="12.75">
       <c r="A37" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="19">
         <v>1165.5</v>
       </c>
       <c r="C37" s="17">
         <v>2323.3000000000002</v>
       </c>
       <c r="D37" s="17">
         <v>3478.3</v>
       </c>
       <c r="E37" s="17">
         <v>4663.8</v>
       </c>
-      <c r="F37" s="2"/>
+      <c r="F37" s="2">
+        <v>5993.8</v>
+      </c>
       <c r="G37" s="2"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="13"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A31:M31"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.38" right="0.22" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23C75CD5-BD7C-4FD0-B538-C06AAB35CF1A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E07BDD9-B754-40B9-9273-3C57B2A097BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23C75CD5-BD7C-4FD0-B538-C06AAB35CF1A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>