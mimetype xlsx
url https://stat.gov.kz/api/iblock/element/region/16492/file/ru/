--- v2 (2026-06-24)
+++ v3 (2026-07-15)
@@ -977,51 +977,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M37"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A6" workbookViewId="0">
-      <selection activeCell="F34" sqref="F34:F37"/>
+      <selection activeCell="H42" sqref="H42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="27.5703125" style="1" customWidth="1"/>
     <col min="2" max="10" width="9.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="15" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="16.42578125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12.75">
       <c r="A2" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="22"/>
@@ -1863,259 +1863,267 @@
         <v>11</v>
       </c>
       <c r="M33" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="25.5">
       <c r="A34" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="19">
         <v>119.3</v>
       </c>
       <c r="C34" s="17">
         <v>262.2</v>
       </c>
       <c r="D34" s="17">
         <v>446</v>
       </c>
       <c r="E34" s="17">
         <v>641.5</v>
       </c>
       <c r="F34" s="2">
         <v>836.3</v>
       </c>
-      <c r="G34" s="2"/>
+      <c r="G34" s="2">
+        <v>1029.5999999999999</v>
+      </c>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="13"/>
       <c r="K34" s="2"/>
       <c r="M34" s="2"/>
     </row>
     <row r="35" spans="1:13" ht="12.75">
       <c r="A35" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="19">
         <v>50.3</v>
       </c>
       <c r="C35" s="17">
         <v>102.9</v>
       </c>
       <c r="D35" s="17">
         <v>168</v>
       </c>
       <c r="E35" s="17">
         <v>240.3</v>
       </c>
       <c r="F35" s="1">
         <v>311.10000000000002</v>
       </c>
-      <c r="G35" s="2"/>
+      <c r="G35" s="2">
+        <v>384.9</v>
+      </c>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="13"/>
       <c r="K35" s="13"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
     </row>
     <row r="36" spans="1:13" ht="12.75">
       <c r="A36" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B36" s="19">
         <v>1496.1</v>
       </c>
       <c r="C36" s="17">
         <v>2985.7</v>
       </c>
       <c r="D36" s="17">
         <v>4463.8999999999996</v>
       </c>
       <c r="E36" s="17">
         <v>5962.1</v>
       </c>
       <c r="F36" s="2">
         <v>7634.6</v>
       </c>
-      <c r="G36" s="2"/>
+      <c r="G36" s="2">
+        <v>9462.7999999999993</v>
+      </c>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="15"/>
       <c r="K36" s="3"/>
       <c r="L36" s="3"/>
       <c r="M36" s="2"/>
     </row>
     <row r="37" spans="1:13" ht="12.75">
       <c r="A37" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="19">
         <v>1165.5</v>
       </c>
       <c r="C37" s="17">
         <v>2323.3000000000002</v>
       </c>
       <c r="D37" s="17">
         <v>3478.3</v>
       </c>
       <c r="E37" s="17">
         <v>4663.8</v>
       </c>
       <c r="F37" s="2">
         <v>5993.8</v>
       </c>
-      <c r="G37" s="2"/>
+      <c r="G37" s="2">
+        <v>7479.7</v>
+      </c>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="13"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A31:M31"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.38" right="0.22" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23C75CD5-BD7C-4FD0-B538-C06AAB35CF1A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E07BDD9-B754-40B9-9273-3C57B2A097BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23C75CD5-BD7C-4FD0-B538-C06AAB35CF1A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>