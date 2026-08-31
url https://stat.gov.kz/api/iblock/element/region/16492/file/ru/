--- v3 (2026-07-15)
+++ v4 (2026-08-31)
@@ -977,51 +977,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M37"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A6" workbookViewId="0">
-      <selection activeCell="H42" sqref="H42"/>
+      <selection activeCell="J42" sqref="J42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="27.5703125" style="1" customWidth="1"/>
     <col min="2" max="10" width="9.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="15" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="16.42578125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12.75">
       <c r="A2" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="22"/>
@@ -1866,264 +1866,272 @@
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="25.5">
       <c r="A34" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="19">
         <v>119.3</v>
       </c>
       <c r="C34" s="17">
         <v>262.2</v>
       </c>
       <c r="D34" s="17">
         <v>446</v>
       </c>
       <c r="E34" s="17">
         <v>641.5</v>
       </c>
       <c r="F34" s="2">
         <v>836.3</v>
       </c>
       <c r="G34" s="2">
         <v>1029.5999999999999</v>
       </c>
-      <c r="H34" s="2"/>
+      <c r="H34" s="2">
+        <v>1224.5</v>
+      </c>
       <c r="I34" s="2"/>
       <c r="J34" s="13"/>
       <c r="K34" s="2"/>
       <c r="M34" s="2"/>
     </row>
     <row r="35" spans="1:13" ht="12.75">
       <c r="A35" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="19">
         <v>50.3</v>
       </c>
       <c r="C35" s="17">
         <v>102.9</v>
       </c>
       <c r="D35" s="17">
         <v>168</v>
       </c>
       <c r="E35" s="17">
         <v>240.3</v>
       </c>
       <c r="F35" s="1">
         <v>311.10000000000002</v>
       </c>
       <c r="G35" s="2">
         <v>384.9</v>
       </c>
-      <c r="H35" s="3"/>
+      <c r="H35" s="3">
+        <v>458.9</v>
+      </c>
       <c r="I35" s="3"/>
       <c r="J35" s="13"/>
       <c r="K35" s="13"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
     </row>
     <row r="36" spans="1:13" ht="12.75">
       <c r="A36" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B36" s="19">
         <v>1496.1</v>
       </c>
       <c r="C36" s="17">
         <v>2985.7</v>
       </c>
       <c r="D36" s="17">
         <v>4463.8999999999996</v>
       </c>
       <c r="E36" s="17">
         <v>5962.1</v>
       </c>
       <c r="F36" s="2">
         <v>7634.6</v>
       </c>
       <c r="G36" s="2">
         <v>9462.7999999999993</v>
       </c>
-      <c r="H36" s="3"/>
+      <c r="H36" s="3">
+        <v>11481.6</v>
+      </c>
       <c r="I36" s="3"/>
       <c r="J36" s="15"/>
       <c r="K36" s="3"/>
       <c r="L36" s="3"/>
       <c r="M36" s="2"/>
     </row>
     <row r="37" spans="1:13" ht="12.75">
       <c r="A37" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="19">
         <v>1165.5</v>
       </c>
       <c r="C37" s="17">
         <v>2323.3000000000002</v>
       </c>
       <c r="D37" s="17">
         <v>3478.3</v>
       </c>
       <c r="E37" s="17">
         <v>4663.8</v>
       </c>
       <c r="F37" s="2">
         <v>5993.8</v>
       </c>
       <c r="G37" s="2">
         <v>7479.7</v>
       </c>
-      <c r="H37" s="3"/>
+      <c r="H37" s="3">
+        <v>9180.7999999999993</v>
+      </c>
       <c r="I37" s="3"/>
       <c r="J37" s="13"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A31:M31"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.38" right="0.22" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23C75CD5-BD7C-4FD0-B538-C06AAB35CF1A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E07BDD9-B754-40B9-9273-3C57B2A097BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23C75CD5-BD7C-4FD0-B538-C06AAB35CF1A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>