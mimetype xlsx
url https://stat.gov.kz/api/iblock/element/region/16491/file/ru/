--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -2583,60 +2583,60 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2901,89 +2901,89 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O199"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A161" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A123" sqref="A123"/>
-      <selection pane="topRight" activeCell="E195" sqref="E195"/>
+      <selection pane="topRight" activeCell="F199" sqref="F199"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="37.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="13" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12" style="1" customWidth="1"/>
     <col min="11" max="11" width="13.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="26.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="12" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1">
-      <c r="A1" s="65" t="s">
+      <c r="A1" s="67" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="65"/>
-[...10 lines deleted...]
-      <c r="M1" s="66"/>
+      <c r="B1" s="67"/>
+      <c r="C1" s="67"/>
+      <c r="D1" s="67"/>
+      <c r="E1" s="67"/>
+      <c r="F1" s="67"/>
+      <c r="G1" s="67"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
     </row>
     <row r="2" spans="1:13" ht="14.25" customHeight="1" thickBot="1">
       <c r="A2" s="17"/>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="19"/>
       <c r="J2" s="19"/>
       <c r="K2" s="19"/>
       <c r="L2" s="19"/>
       <c r="M2" s="20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="21" customHeight="1" thickBot="1">
       <c r="A3" s="16"/>
       <c r="B3" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>1</v>
@@ -3455,65 +3455,65 @@
       <c r="F15" s="21"/>
       <c r="G15" s="21"/>
       <c r="H15" s="21"/>
       <c r="I15" s="21"/>
       <c r="J15" s="21"/>
       <c r="K15" s="21"/>
       <c r="L15" s="21"/>
       <c r="M15" s="21"/>
     </row>
     <row r="16" spans="1:13" s="2" customFormat="1" ht="12.2" customHeight="1">
       <c r="A16" s="22"/>
       <c r="B16" s="22"/>
       <c r="C16" s="22"/>
       <c r="D16" s="22"/>
       <c r="E16" s="22"/>
       <c r="F16" s="22"/>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="22"/>
       <c r="J16" s="22"/>
       <c r="K16" s="22"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
     </row>
     <row r="17" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A17" s="65" t="s">
+      <c r="A17" s="67" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="65"/>
-[...10 lines deleted...]
-      <c r="M17" s="66"/>
+      <c r="B17" s="67"/>
+      <c r="C17" s="67"/>
+      <c r="D17" s="67"/>
+      <c r="E17" s="67"/>
+      <c r="F17" s="67"/>
+      <c r="G17" s="67"/>
+      <c r="H17" s="68"/>
+      <c r="I17" s="68"/>
+      <c r="J17" s="68"/>
+      <c r="K17" s="68"/>
+      <c r="L17" s="68"/>
+      <c r="M17" s="68"/>
     </row>
     <row r="18" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A18" s="17"/>
       <c r="B18" s="18"/>
       <c r="C18" s="18"/>
       <c r="D18" s="18"/>
       <c r="E18" s="18"/>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
       <c r="K18" s="19"/>
       <c r="L18" s="19"/>
       <c r="M18" s="20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="22.5" customHeight="1" thickBot="1">
       <c r="A19" s="16"/>
       <c r="B19" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>1</v>
@@ -4021,65 +4021,65 @@
       <c r="F33" s="19"/>
       <c r="G33" s="19"/>
       <c r="H33" s="19"/>
       <c r="I33" s="19"/>
       <c r="J33" s="19"/>
       <c r="K33" s="19"/>
       <c r="L33" s="19"/>
       <c r="M33" s="19"/>
     </row>
     <row r="34" spans="1:13" ht="12.2" customHeight="1">
       <c r="A34" s="22"/>
       <c r="B34" s="22"/>
       <c r="C34" s="22"/>
       <c r="D34" s="22"/>
       <c r="E34" s="22"/>
       <c r="F34" s="22"/>
       <c r="G34" s="22"/>
       <c r="H34" s="22"/>
       <c r="I34" s="22"/>
       <c r="J34" s="22"/>
       <c r="K34" s="22"/>
       <c r="L34" s="22"/>
       <c r="M34" s="22"/>
     </row>
     <row r="35" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A35" s="63" t="s">
+      <c r="A35" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="B35" s="63"/>
-[...10 lines deleted...]
-      <c r="M35" s="64"/>
+      <c r="B35" s="65"/>
+      <c r="C35" s="65"/>
+      <c r="D35" s="65"/>
+      <c r="E35" s="65"/>
+      <c r="F35" s="65"/>
+      <c r="G35" s="65"/>
+      <c r="H35" s="66"/>
+      <c r="I35" s="66"/>
+      <c r="J35" s="66"/>
+      <c r="K35" s="66"/>
+      <c r="L35" s="66"/>
+      <c r="M35" s="66"/>
     </row>
     <row r="36" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A36" s="17"/>
       <c r="B36" s="18"/>
       <c r="C36" s="18"/>
       <c r="D36" s="18"/>
       <c r="E36" s="18"/>
       <c r="F36" s="19"/>
       <c r="G36" s="19"/>
       <c r="H36" s="19"/>
       <c r="I36" s="19"/>
       <c r="J36" s="19"/>
       <c r="K36" s="19"/>
       <c r="L36" s="19"/>
       <c r="M36" s="20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="22.5" customHeight="1" thickBot="1">
       <c r="A37" s="16"/>
       <c r="B37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>1</v>
@@ -4587,65 +4587,65 @@
       <c r="F51" s="19"/>
       <c r="G51" s="19"/>
       <c r="H51" s="19"/>
       <c r="I51" s="19"/>
       <c r="J51" s="19"/>
       <c r="K51" s="19"/>
       <c r="L51" s="19"/>
       <c r="M51" s="19"/>
     </row>
     <row r="52" spans="1:13" ht="12.2" customHeight="1">
       <c r="A52" s="19"/>
       <c r="B52" s="19"/>
       <c r="C52" s="19"/>
       <c r="D52" s="19"/>
       <c r="E52" s="19"/>
       <c r="F52" s="19"/>
       <c r="G52" s="19"/>
       <c r="H52" s="19"/>
       <c r="I52" s="19"/>
       <c r="J52" s="19"/>
       <c r="K52" s="19"/>
       <c r="L52" s="19"/>
       <c r="M52" s="19"/>
     </row>
     <row r="53" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A53" s="63" t="s">
+      <c r="A53" s="65" t="s">
         <v>33</v>
       </c>
-      <c r="B53" s="63"/>
-[...10 lines deleted...]
-      <c r="M53" s="64"/>
+      <c r="B53" s="65"/>
+      <c r="C53" s="65"/>
+      <c r="D53" s="65"/>
+      <c r="E53" s="65"/>
+      <c r="F53" s="65"/>
+      <c r="G53" s="65"/>
+      <c r="H53" s="66"/>
+      <c r="I53" s="66"/>
+      <c r="J53" s="66"/>
+      <c r="K53" s="66"/>
+      <c r="L53" s="66"/>
+      <c r="M53" s="66"/>
     </row>
     <row r="54" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A54" s="17"/>
       <c r="B54" s="18"/>
       <c r="C54" s="18"/>
       <c r="D54" s="18"/>
       <c r="E54" s="18"/>
       <c r="F54" s="19"/>
       <c r="G54" s="19"/>
       <c r="H54" s="19"/>
       <c r="I54" s="19"/>
       <c r="J54" s="19"/>
       <c r="K54" s="19"/>
       <c r="L54" s="19"/>
       <c r="M54" s="20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:13" ht="22.5" customHeight="1" thickBot="1">
       <c r="A55" s="16"/>
       <c r="B55" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>1</v>
@@ -5153,65 +5153,65 @@
       <c r="F69" s="19"/>
       <c r="G69" s="19"/>
       <c r="H69" s="19"/>
       <c r="I69" s="19"/>
       <c r="J69" s="19"/>
       <c r="K69" s="19"/>
       <c r="L69" s="19"/>
       <c r="M69" s="19"/>
     </row>
     <row r="70" spans="1:13" ht="12.2" customHeight="1">
       <c r="A70" s="19"/>
       <c r="B70" s="19"/>
       <c r="C70" s="19"/>
       <c r="D70" s="19"/>
       <c r="E70" s="19"/>
       <c r="F70" s="19"/>
       <c r="G70" s="19"/>
       <c r="H70" s="19"/>
       <c r="I70" s="19"/>
       <c r="J70" s="19"/>
       <c r="K70" s="19"/>
       <c r="L70" s="19"/>
       <c r="M70" s="19"/>
     </row>
     <row r="71" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A71" s="63" t="s">
+      <c r="A71" s="65" t="s">
         <v>34</v>
       </c>
-      <c r="B71" s="63"/>
-[...10 lines deleted...]
-      <c r="M71" s="64"/>
+      <c r="B71" s="65"/>
+      <c r="C71" s="65"/>
+      <c r="D71" s="65"/>
+      <c r="E71" s="65"/>
+      <c r="F71" s="65"/>
+      <c r="G71" s="65"/>
+      <c r="H71" s="66"/>
+      <c r="I71" s="66"/>
+      <c r="J71" s="66"/>
+      <c r="K71" s="66"/>
+      <c r="L71" s="66"/>
+      <c r="M71" s="66"/>
     </row>
     <row r="72" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A72" s="17"/>
       <c r="B72" s="18"/>
       <c r="C72" s="18"/>
       <c r="D72" s="18"/>
       <c r="E72" s="18"/>
       <c r="F72" s="19"/>
       <c r="G72" s="19"/>
       <c r="H72" s="19"/>
       <c r="I72" s="19"/>
       <c r="J72" s="19"/>
       <c r="K72" s="19"/>
       <c r="L72" s="19"/>
       <c r="M72" s="20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:13" ht="22.5" customHeight="1" thickBot="1">
       <c r="A73" s="16"/>
       <c r="B73" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C73" s="15" t="s">
         <v>1</v>
@@ -5719,65 +5719,65 @@
       <c r="F87" s="19"/>
       <c r="G87" s="19"/>
       <c r="H87" s="19"/>
       <c r="I87" s="19"/>
       <c r="J87" s="19"/>
       <c r="K87" s="19"/>
       <c r="L87" s="19"/>
       <c r="M87" s="19"/>
     </row>
     <row r="88" spans="1:13" ht="12.2" customHeight="1">
       <c r="A88" s="19"/>
       <c r="B88" s="19"/>
       <c r="C88" s="19"/>
       <c r="D88" s="19"/>
       <c r="E88" s="19"/>
       <c r="F88" s="19"/>
       <c r="G88" s="19"/>
       <c r="H88" s="19"/>
       <c r="I88" s="19"/>
       <c r="J88" s="19"/>
       <c r="K88" s="19"/>
       <c r="L88" s="19"/>
       <c r="M88" s="19"/>
     </row>
     <row r="89" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A89" s="63" t="s">
+      <c r="A89" s="65" t="s">
         <v>35</v>
       </c>
-      <c r="B89" s="63"/>
-[...10 lines deleted...]
-      <c r="M89" s="64"/>
+      <c r="B89" s="65"/>
+      <c r="C89" s="65"/>
+      <c r="D89" s="65"/>
+      <c r="E89" s="65"/>
+      <c r="F89" s="65"/>
+      <c r="G89" s="65"/>
+      <c r="H89" s="66"/>
+      <c r="I89" s="66"/>
+      <c r="J89" s="66"/>
+      <c r="K89" s="66"/>
+      <c r="L89" s="66"/>
+      <c r="M89" s="66"/>
     </row>
     <row r="90" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A90" s="17"/>
       <c r="B90" s="18"/>
       <c r="C90" s="18"/>
       <c r="D90" s="18"/>
       <c r="E90" s="18"/>
       <c r="F90" s="19"/>
       <c r="G90" s="19"/>
       <c r="H90" s="19"/>
       <c r="I90" s="19"/>
       <c r="J90" s="19"/>
       <c r="K90" s="19"/>
       <c r="L90" s="19"/>
       <c r="M90" s="20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:13" ht="22.5" customHeight="1" thickBot="1">
       <c r="A91" s="16"/>
       <c r="B91" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C91" s="15" t="s">
         <v>1</v>
@@ -6285,65 +6285,65 @@
       <c r="F105" s="19"/>
       <c r="G105" s="19"/>
       <c r="H105" s="19"/>
       <c r="I105" s="19"/>
       <c r="J105" s="19"/>
       <c r="K105" s="19"/>
       <c r="L105" s="19"/>
       <c r="M105" s="19"/>
     </row>
     <row r="106" spans="1:13" ht="12.2" customHeight="1">
       <c r="A106" s="19"/>
       <c r="B106" s="19"/>
       <c r="C106" s="19"/>
       <c r="D106" s="19"/>
       <c r="E106" s="19"/>
       <c r="F106" s="19"/>
       <c r="G106" s="19"/>
       <c r="H106" s="19"/>
       <c r="I106" s="19"/>
       <c r="J106" s="19"/>
       <c r="K106" s="19"/>
       <c r="L106" s="19"/>
       <c r="M106" s="19"/>
     </row>
     <row r="108" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A108" s="63" t="s">
+      <c r="A108" s="65" t="s">
         <v>36</v>
       </c>
-      <c r="B108" s="63"/>
-[...10 lines deleted...]
-      <c r="M108" s="64"/>
+      <c r="B108" s="65"/>
+      <c r="C108" s="65"/>
+      <c r="D108" s="65"/>
+      <c r="E108" s="65"/>
+      <c r="F108" s="65"/>
+      <c r="G108" s="65"/>
+      <c r="H108" s="66"/>
+      <c r="I108" s="66"/>
+      <c r="J108" s="66"/>
+      <c r="K108" s="66"/>
+      <c r="L108" s="66"/>
+      <c r="M108" s="66"/>
     </row>
     <row r="109" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A109" s="17"/>
       <c r="B109" s="18"/>
       <c r="C109" s="18"/>
       <c r="D109" s="18"/>
       <c r="E109" s="18"/>
       <c r="F109" s="19"/>
       <c r="G109" s="19"/>
       <c r="H109" s="19"/>
       <c r="I109" s="19"/>
       <c r="J109" s="19"/>
       <c r="K109" s="19"/>
       <c r="L109" s="19"/>
       <c r="M109" s="20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="110" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A110" s="16"/>
       <c r="B110" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C110" s="15" t="s">
         <v>1</v>
@@ -6836,65 +6836,65 @@
       <c r="H123" s="19"/>
       <c r="I123" s="19"/>
       <c r="J123" s="19"/>
       <c r="K123" s="19"/>
       <c r="L123" s="19"/>
       <c r="M123" s="19"/>
     </row>
     <row r="124" spans="1:13" ht="12.2" customHeight="1">
       <c r="A124" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B124" s="19"/>
       <c r="C124" s="19"/>
       <c r="D124" s="19"/>
       <c r="E124" s="19"/>
       <c r="F124" s="19"/>
       <c r="G124" s="19"/>
       <c r="H124" s="19"/>
       <c r="I124" s="19"/>
       <c r="J124" s="19"/>
       <c r="K124" s="19"/>
       <c r="L124" s="19"/>
       <c r="M124" s="19"/>
     </row>
     <row r="126" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A126" s="63" t="s">
+      <c r="A126" s="65" t="s">
         <v>38</v>
       </c>
-      <c r="B126" s="63"/>
-[...10 lines deleted...]
-      <c r="M126" s="64"/>
+      <c r="B126" s="65"/>
+      <c r="C126" s="65"/>
+      <c r="D126" s="65"/>
+      <c r="E126" s="65"/>
+      <c r="F126" s="65"/>
+      <c r="G126" s="65"/>
+      <c r="H126" s="66"/>
+      <c r="I126" s="66"/>
+      <c r="J126" s="66"/>
+      <c r="K126" s="66"/>
+      <c r="L126" s="66"/>
+      <c r="M126" s="66"/>
     </row>
     <row r="127" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A127" s="17"/>
       <c r="B127" s="18"/>
       <c r="C127" s="18"/>
       <c r="D127" s="18"/>
       <c r="E127" s="18"/>
       <c r="F127" s="19"/>
       <c r="G127" s="19"/>
       <c r="H127" s="19"/>
       <c r="I127" s="19"/>
       <c r="J127" s="19"/>
       <c r="K127" s="19"/>
       <c r="L127" s="19"/>
       <c r="M127" s="20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="128" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A128" s="16"/>
       <c r="B128" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C128" s="15" t="s">
         <v>1</v>
@@ -7406,65 +7406,65 @@
       <c r="H141" s="19"/>
       <c r="I141" s="19"/>
       <c r="J141" s="19"/>
       <c r="K141" s="19"/>
       <c r="L141" s="19"/>
       <c r="M141" s="19"/>
     </row>
     <row r="142" spans="1:15" ht="12.2" customHeight="1">
       <c r="A142" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B142" s="19"/>
       <c r="C142" s="19"/>
       <c r="D142" s="19"/>
       <c r="E142" s="19"/>
       <c r="F142" s="19"/>
       <c r="G142" s="19"/>
       <c r="H142" s="19"/>
       <c r="I142" s="19"/>
       <c r="J142" s="19"/>
       <c r="K142" s="19"/>
       <c r="L142" s="19"/>
       <c r="M142" s="19"/>
     </row>
     <row r="145" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A145" s="63" t="s">
+      <c r="A145" s="65" t="s">
         <v>740</v>
       </c>
-      <c r="B145" s="63"/>
-[...10 lines deleted...]
-      <c r="M145" s="64"/>
+      <c r="B145" s="65"/>
+      <c r="C145" s="65"/>
+      <c r="D145" s="65"/>
+      <c r="E145" s="65"/>
+      <c r="F145" s="65"/>
+      <c r="G145" s="65"/>
+      <c r="H145" s="66"/>
+      <c r="I145" s="66"/>
+      <c r="J145" s="66"/>
+      <c r="K145" s="66"/>
+      <c r="L145" s="66"/>
+      <c r="M145" s="66"/>
     </row>
     <row r="146" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A146" s="17"/>
       <c r="B146" s="18"/>
       <c r="C146" s="18"/>
       <c r="D146" s="18"/>
       <c r="E146" s="18"/>
       <c r="F146" s="19"/>
       <c r="G146" s="19"/>
       <c r="H146" s="19"/>
       <c r="I146" s="19"/>
       <c r="J146" s="19"/>
       <c r="K146" s="19"/>
       <c r="L146" s="19"/>
       <c r="M146" s="20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="147" spans="1:13" ht="21" customHeight="1" thickBot="1">
       <c r="A147" s="16"/>
       <c r="B147" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C147" s="15" t="s">
         <v>1</v>
@@ -7957,65 +7957,65 @@
       <c r="H160" s="19"/>
       <c r="I160" s="19"/>
       <c r="J160" s="19"/>
       <c r="K160" s="19"/>
       <c r="L160" s="19"/>
       <c r="M160" s="19"/>
     </row>
     <row r="161" spans="1:13" ht="12.2" customHeight="1">
       <c r="A161" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B161" s="19"/>
       <c r="C161" s="19"/>
       <c r="D161" s="19"/>
       <c r="E161" s="19"/>
       <c r="F161" s="19"/>
       <c r="G161" s="19"/>
       <c r="H161" s="19"/>
       <c r="I161" s="19"/>
       <c r="J161" s="19"/>
       <c r="K161" s="19"/>
       <c r="L161" s="19"/>
       <c r="M161" s="19"/>
     </row>
     <row r="164" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A164" s="63" t="s">
+      <c r="A164" s="65" t="s">
         <v>741</v>
       </c>
-      <c r="B164" s="63"/>
-[...10 lines deleted...]
-      <c r="M164" s="64"/>
+      <c r="B164" s="65"/>
+      <c r="C164" s="65"/>
+      <c r="D164" s="65"/>
+      <c r="E164" s="65"/>
+      <c r="F164" s="65"/>
+      <c r="G164" s="65"/>
+      <c r="H164" s="66"/>
+      <c r="I164" s="66"/>
+      <c r="J164" s="66"/>
+      <c r="K164" s="66"/>
+      <c r="L164" s="66"/>
+      <c r="M164" s="66"/>
     </row>
     <row r="165" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A165" s="17"/>
       <c r="B165" s="18"/>
       <c r="C165" s="18"/>
       <c r="D165" s="18"/>
       <c r="E165" s="18"/>
       <c r="F165" s="19"/>
       <c r="G165" s="19"/>
       <c r="H165" s="19"/>
       <c r="I165" s="19"/>
       <c r="J165" s="19"/>
       <c r="K165" s="19"/>
       <c r="L165" s="19"/>
       <c r="M165" s="20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="166" spans="1:13" ht="22.5" customHeight="1" thickBot="1">
       <c r="A166" s="16"/>
       <c r="B166" s="56" t="s">
         <v>0</v>
       </c>
       <c r="C166" s="56" t="s">
         <v>1</v>
@@ -8508,65 +8508,65 @@
       <c r="H179" s="19"/>
       <c r="I179" s="19"/>
       <c r="J179" s="19"/>
       <c r="K179" s="19"/>
       <c r="L179" s="19"/>
       <c r="M179" s="19"/>
     </row>
     <row r="180" spans="1:13" ht="12.2" customHeight="1">
       <c r="A180" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B180" s="19"/>
       <c r="C180" s="19"/>
       <c r="D180" s="19"/>
       <c r="E180" s="19"/>
       <c r="F180" s="19"/>
       <c r="G180" s="19"/>
       <c r="H180" s="19"/>
       <c r="I180" s="19"/>
       <c r="J180" s="19"/>
       <c r="K180" s="19"/>
       <c r="L180" s="19"/>
       <c r="M180" s="19"/>
     </row>
     <row r="183" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A183" s="63" t="s">
+      <c r="A183" s="65" t="s">
         <v>742</v>
       </c>
-      <c r="B183" s="63"/>
-[...10 lines deleted...]
-      <c r="M183" s="64"/>
+      <c r="B183" s="65"/>
+      <c r="C183" s="65"/>
+      <c r="D183" s="65"/>
+      <c r="E183" s="65"/>
+      <c r="F183" s="65"/>
+      <c r="G183" s="65"/>
+      <c r="H183" s="66"/>
+      <c r="I183" s="66"/>
+      <c r="J183" s="66"/>
+      <c r="K183" s="66"/>
+      <c r="L183" s="66"/>
+      <c r="M183" s="66"/>
     </row>
     <row r="184" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A184" s="17"/>
       <c r="B184" s="18"/>
       <c r="C184" s="18"/>
       <c r="D184" s="18"/>
       <c r="E184" s="18"/>
       <c r="F184" s="19"/>
       <c r="G184" s="19"/>
       <c r="H184" s="19"/>
       <c r="I184" s="19"/>
       <c r="J184" s="19"/>
       <c r="K184" s="19"/>
       <c r="L184" s="19"/>
       <c r="M184" s="20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="185" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A185" s="16"/>
       <c r="B185" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C185" s="56" t="s">
         <v>1</v>
@@ -8590,277 +8590,297 @@
         <v>7</v>
       </c>
       <c r="J185" s="60" t="s">
         <v>8</v>
       </c>
       <c r="K185" s="60" t="s">
         <v>9</v>
       </c>
       <c r="L185" s="60" t="s">
         <v>10</v>
       </c>
       <c r="M185" s="60" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="186" spans="1:13" ht="12.2" customHeight="1">
       <c r="A186" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B186" s="62">
         <v>119.3</v>
       </c>
       <c r="C186" s="61">
         <v>142.9</v>
       </c>
-      <c r="D186" s="67">
+      <c r="D186" s="63">
         <v>183.9</v>
       </c>
-      <c r="E186" s="42"/>
+      <c r="E186" s="42">
+        <v>195.5</v>
+      </c>
       <c r="F186" s="57"/>
       <c r="G186" s="58"/>
       <c r="H186" s="58"/>
       <c r="I186" s="58"/>
       <c r="J186" s="59"/>
       <c r="K186" s="59"/>
       <c r="L186" s="59"/>
       <c r="M186" s="59"/>
     </row>
     <row r="187" spans="1:13" ht="12.2" customHeight="1">
       <c r="A187" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B187" s="62">
         <v>50.3</v>
       </c>
       <c r="C187" s="44">
         <v>52.6</v>
       </c>
-      <c r="D187" s="67">
+      <c r="D187" s="63">
         <v>65.099999999999994</v>
       </c>
-      <c r="E187" s="44"/>
+      <c r="E187" s="44">
+        <v>72.2</v>
+      </c>
       <c r="F187" s="46"/>
       <c r="G187" s="8"/>
       <c r="H187" s="8"/>
       <c r="I187" s="8"/>
       <c r="J187" s="4"/>
       <c r="K187" s="7"/>
       <c r="L187" s="7"/>
       <c r="M187" s="8"/>
     </row>
     <row r="188" spans="1:13" ht="12.2" customHeight="1">
       <c r="A188" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B188" s="48">
         <v>1496.1</v>
       </c>
       <c r="C188" s="48">
         <v>1489.6</v>
       </c>
-      <c r="D188" s="68">
+      <c r="D188" s="64">
         <v>1478.2</v>
       </c>
-      <c r="E188" s="48"/>
+      <c r="E188" s="48">
+        <v>1498.2</v>
+      </c>
       <c r="F188" s="49"/>
       <c r="G188" s="4"/>
       <c r="H188" s="4"/>
       <c r="I188" s="38"/>
       <c r="J188" s="4"/>
       <c r="K188" s="4"/>
       <c r="L188" s="8"/>
       <c r="M188" s="4"/>
     </row>
     <row r="189" spans="1:13" ht="12.2" customHeight="1">
       <c r="A189" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B189" s="44"/>
       <c r="C189" s="44"/>
       <c r="E189" s="44"/>
       <c r="F189" s="50"/>
       <c r="G189" s="8"/>
       <c r="H189" s="7"/>
       <c r="I189" s="7"/>
       <c r="J189" s="7"/>
       <c r="K189" s="7"/>
       <c r="L189" s="7"/>
       <c r="M189" s="8"/>
     </row>
     <row r="190" spans="1:13" ht="12.2" customHeight="1">
       <c r="A190" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B190" s="51">
         <v>67.400000000000006</v>
       </c>
       <c r="C190" s="54">
         <v>66</v>
       </c>
       <c r="D190" s="51">
         <v>65.599999999999994</v>
       </c>
-      <c r="E190" s="51"/>
+      <c r="E190" s="51">
+        <v>65.3</v>
+      </c>
       <c r="F190" s="52"/>
       <c r="G190" s="6"/>
       <c r="H190" s="6"/>
       <c r="I190" s="6"/>
       <c r="J190" s="6"/>
       <c r="K190" s="6"/>
       <c r="L190" s="6"/>
       <c r="M190" s="4"/>
     </row>
     <row r="191" spans="1:13" ht="12.2" customHeight="1">
       <c r="A191" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B191" s="51">
         <v>90.3</v>
       </c>
       <c r="C191" s="51">
         <v>88.6</v>
       </c>
       <c r="D191" s="51">
         <v>87.6</v>
       </c>
-      <c r="E191" s="51"/>
+      <c r="E191" s="51">
+        <v>87.4</v>
+      </c>
       <c r="F191" s="52"/>
       <c r="G191" s="6"/>
       <c r="H191" s="6"/>
       <c r="I191" s="6"/>
       <c r="J191" s="6"/>
       <c r="K191" s="6"/>
       <c r="L191" s="6"/>
       <c r="M191" s="4"/>
     </row>
     <row r="192" spans="1:13" ht="12.2" customHeight="1">
       <c r="A192" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B192" s="44">
         <v>7.9</v>
       </c>
       <c r="C192" s="44">
         <v>7.9</v>
       </c>
       <c r="D192" s="44">
         <v>7.9</v>
       </c>
-      <c r="E192" s="54"/>
+      <c r="E192" s="54">
+        <v>8.1</v>
+      </c>
       <c r="F192" s="44"/>
       <c r="G192" s="44"/>
       <c r="H192" s="44"/>
       <c r="I192" s="6"/>
       <c r="J192" s="6"/>
       <c r="K192" s="6"/>
       <c r="L192" s="6"/>
       <c r="M192" s="6"/>
     </row>
     <row r="193" spans="1:13" ht="12.2" customHeight="1">
       <c r="A193" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B193" s="51">
         <v>803.4</v>
       </c>
       <c r="C193" s="54">
         <v>807</v>
       </c>
       <c r="D193" s="51">
         <v>804.5</v>
       </c>
-      <c r="E193" s="51"/>
+      <c r="E193" s="51">
+        <v>831</v>
+      </c>
       <c r="F193" s="52"/>
       <c r="G193" s="6"/>
       <c r="H193" s="6"/>
       <c r="I193" s="6"/>
       <c r="J193" s="6"/>
       <c r="K193" s="6"/>
       <c r="L193" s="6"/>
       <c r="M193" s="4"/>
     </row>
     <row r="194" spans="1:13" ht="12.2" customHeight="1">
       <c r="A194" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B194" s="51">
         <v>202.5</v>
       </c>
       <c r="C194" s="51">
         <v>194.5</v>
       </c>
       <c r="D194" s="53">
         <v>189.2</v>
       </c>
-      <c r="E194" s="51"/>
+      <c r="E194" s="51">
+        <v>186.9</v>
+      </c>
       <c r="F194" s="52"/>
       <c r="G194" s="6"/>
       <c r="H194" s="6"/>
       <c r="I194" s="6"/>
       <c r="J194" s="6"/>
       <c r="K194" s="6"/>
       <c r="L194" s="6"/>
       <c r="M194" s="4"/>
     </row>
     <row r="195" spans="1:13" ht="12.2" customHeight="1">
       <c r="A195" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B195" s="51">
         <v>324.7</v>
       </c>
       <c r="C195" s="51">
         <v>325.5</v>
       </c>
       <c r="D195" s="51">
         <v>323.3</v>
       </c>
-      <c r="E195" s="51"/>
+      <c r="E195" s="51">
+        <v>319.5</v>
+      </c>
       <c r="F195" s="52"/>
       <c r="G195" s="6"/>
       <c r="H195" s="6"/>
       <c r="I195" s="6"/>
       <c r="J195" s="6"/>
       <c r="K195" s="6"/>
       <c r="L195" s="6"/>
       <c r="M195" s="8"/>
     </row>
     <row r="196" spans="1:13" ht="23.25" customHeight="1">
       <c r="A196" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B196" s="54">
         <v>1165.5</v>
       </c>
       <c r="C196" s="54">
         <v>1157.8</v>
       </c>
-      <c r="D196" s="68">
+      <c r="D196" s="64">
         <v>1154.9000000000001</v>
       </c>
-      <c r="E196" s="54"/>
+      <c r="E196" s="54">
+        <v>1185.5</v>
+      </c>
       <c r="F196" s="43"/>
       <c r="G196" s="8"/>
       <c r="H196" s="7"/>
       <c r="I196" s="8"/>
       <c r="J196" s="4"/>
       <c r="K196" s="7"/>
       <c r="L196" s="8"/>
       <c r="M196" s="40"/>
     </row>
     <row r="197" spans="1:13" ht="12.2" customHeight="1">
       <c r="A197" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B197" s="19"/>
       <c r="C197" s="19"/>
       <c r="D197" s="19"/>
       <c r="E197" s="19"/>
       <c r="F197" s="19"/>
       <c r="G197" s="19"/>
       <c r="H197" s="19"/>
       <c r="I197" s="19"/>
       <c r="J197" s="19"/>
       <c r="K197" s="19"/>
       <c r="L197" s="19"/>
       <c r="M197" s="19"/>