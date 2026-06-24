--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -2901,51 +2901,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O199"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A161" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A123" sqref="A123"/>
-      <selection pane="topRight" activeCell="F199" sqref="F199"/>
+      <selection pane="topRight" activeCell="H193" sqref="H193"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="37.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="13" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12" style="1" customWidth="1"/>
     <col min="11" max="11" width="13.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="26.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="12" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1">
       <c r="A1" s="67" t="s">
         <v>21</v>
@@ -8596,292 +8596,312 @@
         <v>9</v>
       </c>
       <c r="L185" s="60" t="s">
         <v>10</v>
       </c>
       <c r="M185" s="60" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="186" spans="1:13" ht="12.2" customHeight="1">
       <c r="A186" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B186" s="62">
         <v>119.3</v>
       </c>
       <c r="C186" s="61">
         <v>142.9</v>
       </c>
       <c r="D186" s="63">
         <v>183.9</v>
       </c>
       <c r="E186" s="42">
         <v>195.5</v>
       </c>
-      <c r="F186" s="57"/>
+      <c r="F186" s="57">
+        <v>194.7</v>
+      </c>
       <c r="G186" s="58"/>
       <c r="H186" s="58"/>
       <c r="I186" s="58"/>
       <c r="J186" s="59"/>
       <c r="K186" s="59"/>
       <c r="L186" s="59"/>
       <c r="M186" s="59"/>
     </row>
     <row r="187" spans="1:13" ht="12.2" customHeight="1">
       <c r="A187" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B187" s="62">
         <v>50.3</v>
       </c>
       <c r="C187" s="44">
         <v>52.6</v>
       </c>
       <c r="D187" s="63">
         <v>65.099999999999994</v>
       </c>
       <c r="E187" s="44">
         <v>72.2</v>
       </c>
-      <c r="F187" s="46"/>
+      <c r="F187" s="46">
+        <v>70.8</v>
+      </c>
       <c r="G187" s="8"/>
       <c r="H187" s="8"/>
       <c r="I187" s="8"/>
       <c r="J187" s="4"/>
       <c r="K187" s="7"/>
       <c r="L187" s="7"/>
       <c r="M187" s="8"/>
     </row>
     <row r="188" spans="1:13" ht="12.2" customHeight="1">
       <c r="A188" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B188" s="48">
         <v>1496.1</v>
       </c>
       <c r="C188" s="48">
         <v>1489.6</v>
       </c>
       <c r="D188" s="64">
         <v>1478.2</v>
       </c>
       <c r="E188" s="48">
         <v>1498.2</v>
       </c>
-      <c r="F188" s="49"/>
+      <c r="F188" s="49">
+        <v>1672.4</v>
+      </c>
       <c r="G188" s="4"/>
       <c r="H188" s="4"/>
       <c r="I188" s="38"/>
       <c r="J188" s="4"/>
       <c r="K188" s="4"/>
       <c r="L188" s="8"/>
       <c r="M188" s="4"/>
     </row>
     <row r="189" spans="1:13" ht="12.2" customHeight="1">
       <c r="A189" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B189" s="44"/>
       <c r="C189" s="44"/>
       <c r="E189" s="44"/>
       <c r="F189" s="50"/>
       <c r="G189" s="8"/>
       <c r="H189" s="7"/>
       <c r="I189" s="7"/>
       <c r="J189" s="7"/>
       <c r="K189" s="7"/>
       <c r="L189" s="7"/>
       <c r="M189" s="8"/>
     </row>
     <row r="190" spans="1:13" ht="12.2" customHeight="1">
       <c r="A190" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B190" s="51">
         <v>67.400000000000006</v>
       </c>
       <c r="C190" s="54">
         <v>66</v>
       </c>
       <c r="D190" s="51">
         <v>65.599999999999994</v>
       </c>
       <c r="E190" s="51">
         <v>65.3</v>
       </c>
-      <c r="F190" s="52"/>
+      <c r="F190" s="52">
+        <v>65.099999999999994</v>
+      </c>
       <c r="G190" s="6"/>
       <c r="H190" s="6"/>
       <c r="I190" s="6"/>
       <c r="J190" s="6"/>
       <c r="K190" s="6"/>
       <c r="L190" s="6"/>
       <c r="M190" s="4"/>
     </row>
     <row r="191" spans="1:13" ht="12.2" customHeight="1">
       <c r="A191" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B191" s="51">
         <v>90.3</v>
       </c>
       <c r="C191" s="51">
         <v>88.6</v>
       </c>
       <c r="D191" s="51">
         <v>87.6</v>
       </c>
       <c r="E191" s="51">
         <v>87.4</v>
       </c>
-      <c r="F191" s="52"/>
+      <c r="F191" s="52">
+        <v>85.7</v>
+      </c>
       <c r="G191" s="6"/>
       <c r="H191" s="6"/>
       <c r="I191" s="6"/>
       <c r="J191" s="6"/>
       <c r="K191" s="6"/>
       <c r="L191" s="6"/>
       <c r="M191" s="4"/>
     </row>
     <row r="192" spans="1:13" ht="12.2" customHeight="1">
       <c r="A192" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B192" s="44">
         <v>7.9</v>
       </c>
       <c r="C192" s="44">
         <v>7.9</v>
       </c>
       <c r="D192" s="44">
         <v>7.9</v>
       </c>
       <c r="E192" s="54">
         <v>8.1</v>
       </c>
-      <c r="F192" s="44"/>
+      <c r="F192" s="44">
+        <v>15.9</v>
+      </c>
       <c r="G192" s="44"/>
       <c r="H192" s="44"/>
       <c r="I192" s="6"/>
       <c r="J192" s="6"/>
       <c r="K192" s="6"/>
       <c r="L192" s="6"/>
       <c r="M192" s="6"/>
     </row>
     <row r="193" spans="1:13" ht="12.2" customHeight="1">
       <c r="A193" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B193" s="51">
         <v>803.4</v>
       </c>
       <c r="C193" s="54">
         <v>807</v>
       </c>
       <c r="D193" s="51">
         <v>804.5</v>
       </c>
       <c r="E193" s="51">
         <v>831</v>
       </c>
-      <c r="F193" s="52"/>
+      <c r="F193" s="52">
+        <v>981.8</v>
+      </c>
       <c r="G193" s="6"/>
       <c r="H193" s="6"/>
       <c r="I193" s="6"/>
       <c r="J193" s="6"/>
       <c r="K193" s="6"/>
       <c r="L193" s="6"/>
       <c r="M193" s="4"/>
     </row>
     <row r="194" spans="1:13" ht="12.2" customHeight="1">
       <c r="A194" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B194" s="51">
         <v>202.5</v>
       </c>
       <c r="C194" s="51">
         <v>194.5</v>
       </c>
       <c r="D194" s="53">
         <v>189.2</v>
       </c>
       <c r="E194" s="51">
         <v>186.9</v>
       </c>
-      <c r="F194" s="52"/>
+      <c r="F194" s="52">
+        <v>190.6</v>
+      </c>
       <c r="G194" s="6"/>
       <c r="H194" s="6"/>
       <c r="I194" s="6"/>
       <c r="J194" s="6"/>
       <c r="K194" s="6"/>
       <c r="L194" s="6"/>
       <c r="M194" s="4"/>
     </row>
     <row r="195" spans="1:13" ht="12.2" customHeight="1">
       <c r="A195" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B195" s="51">
         <v>324.7</v>
       </c>
       <c r="C195" s="51">
         <v>325.5</v>
       </c>
       <c r="D195" s="51">
         <v>323.3</v>
       </c>
       <c r="E195" s="51">
         <v>319.5</v>
       </c>
-      <c r="F195" s="52"/>
+      <c r="F195" s="52">
+        <v>333.3</v>
+      </c>
       <c r="G195" s="6"/>
       <c r="H195" s="6"/>
       <c r="I195" s="6"/>
       <c r="J195" s="6"/>
       <c r="K195" s="6"/>
       <c r="L195" s="6"/>
       <c r="M195" s="8"/>
     </row>
     <row r="196" spans="1:13" ht="23.25" customHeight="1">
       <c r="A196" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B196" s="54">
         <v>1165.5</v>
       </c>
       <c r="C196" s="54">
         <v>1157.8</v>
       </c>
       <c r="D196" s="64">
         <v>1154.9000000000001</v>
       </c>
       <c r="E196" s="54">
         <v>1185.5</v>
       </c>
-      <c r="F196" s="43"/>
+      <c r="F196" s="43">
+        <v>1330</v>
+      </c>
       <c r="G196" s="8"/>
       <c r="H196" s="7"/>
       <c r="I196" s="8"/>
       <c r="J196" s="4"/>
       <c r="K196" s="7"/>
       <c r="L196" s="8"/>
       <c r="M196" s="40"/>
     </row>
     <row r="197" spans="1:13" ht="12.2" customHeight="1">
       <c r="A197" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B197" s="19"/>
       <c r="C197" s="19"/>
       <c r="D197" s="19"/>
       <c r="E197" s="19"/>
       <c r="F197" s="19"/>
       <c r="G197" s="19"/>
       <c r="H197" s="19"/>
       <c r="I197" s="19"/>
       <c r="J197" s="19"/>
       <c r="K197" s="19"/>
       <c r="L197" s="19"/>
       <c r="M197" s="19"/>
     </row>