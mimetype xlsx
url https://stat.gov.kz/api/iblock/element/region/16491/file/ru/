--- v2 (2026-06-24)
+++ v3 (2026-07-15)
@@ -2901,51 +2901,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O199"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A161" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A123" sqref="A123"/>
-      <selection pane="topRight" activeCell="H193" sqref="H193"/>
+      <selection pane="topRight" activeCell="G186" sqref="G186:G196"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="37.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="13" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12" style="1" customWidth="1"/>
     <col min="11" max="11" width="13.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="26.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="12" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1">
       <c r="A1" s="67" t="s">
         <v>21</v>
@@ -8599,310 +8599,330 @@
         <v>10</v>
       </c>
       <c r="M185" s="60" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="186" spans="1:13" ht="12.2" customHeight="1">
       <c r="A186" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B186" s="62">
         <v>119.3</v>
       </c>
       <c r="C186" s="61">
         <v>142.9</v>
       </c>
       <c r="D186" s="63">
         <v>183.9</v>
       </c>
       <c r="E186" s="42">
         <v>195.5</v>
       </c>
       <c r="F186" s="57">
         <v>194.7</v>
       </c>
-      <c r="G186" s="58"/>
+      <c r="G186" s="58">
+        <v>193.4</v>
+      </c>
       <c r="H186" s="58"/>
       <c r="I186" s="58"/>
       <c r="J186" s="59"/>
       <c r="K186" s="59"/>
       <c r="L186" s="59"/>
       <c r="M186" s="59"/>
     </row>
     <row r="187" spans="1:13" ht="12.2" customHeight="1">
       <c r="A187" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B187" s="62">
         <v>50.3</v>
       </c>
       <c r="C187" s="44">
         <v>52.6</v>
       </c>
       <c r="D187" s="63">
         <v>65.099999999999994</v>
       </c>
       <c r="E187" s="44">
         <v>72.2</v>
       </c>
       <c r="F187" s="46">
         <v>70.8</v>
       </c>
-      <c r="G187" s="8"/>
+      <c r="G187" s="8">
+        <v>73.8</v>
+      </c>
       <c r="H187" s="8"/>
       <c r="I187" s="8"/>
       <c r="J187" s="4"/>
       <c r="K187" s="7"/>
       <c r="L187" s="7"/>
       <c r="M187" s="8"/>
     </row>
     <row r="188" spans="1:13" ht="12.2" customHeight="1">
       <c r="A188" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B188" s="48">
         <v>1496.1</v>
       </c>
       <c r="C188" s="48">
         <v>1489.6</v>
       </c>
       <c r="D188" s="64">
         <v>1478.2</v>
       </c>
       <c r="E188" s="48">
         <v>1498.2</v>
       </c>
       <c r="F188" s="49">
         <v>1672.4</v>
       </c>
-      <c r="G188" s="4"/>
+      <c r="G188" s="4">
+        <v>1828.2</v>
+      </c>
       <c r="H188" s="4"/>
       <c r="I188" s="38"/>
       <c r="J188" s="4"/>
       <c r="K188" s="4"/>
       <c r="L188" s="8"/>
       <c r="M188" s="4"/>
     </row>
     <row r="189" spans="1:13" ht="12.2" customHeight="1">
       <c r="A189" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B189" s="44"/>
       <c r="C189" s="44"/>
       <c r="E189" s="44"/>
       <c r="F189" s="50"/>
       <c r="G189" s="8"/>
       <c r="H189" s="7"/>
       <c r="I189" s="7"/>
       <c r="J189" s="7"/>
       <c r="K189" s="7"/>
       <c r="L189" s="7"/>
       <c r="M189" s="8"/>
     </row>
     <row r="190" spans="1:13" ht="12.2" customHeight="1">
       <c r="A190" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B190" s="51">
         <v>67.400000000000006</v>
       </c>
       <c r="C190" s="54">
         <v>66</v>
       </c>
       <c r="D190" s="51">
         <v>65.599999999999994</v>
       </c>
       <c r="E190" s="51">
         <v>65.3</v>
       </c>
       <c r="F190" s="52">
         <v>65.099999999999994</v>
       </c>
-      <c r="G190" s="6"/>
+      <c r="G190" s="6">
+        <v>64.7</v>
+      </c>
       <c r="H190" s="6"/>
       <c r="I190" s="6"/>
       <c r="J190" s="6"/>
       <c r="K190" s="6"/>
       <c r="L190" s="6"/>
       <c r="M190" s="4"/>
     </row>
     <row r="191" spans="1:13" ht="12.2" customHeight="1">
       <c r="A191" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B191" s="51">
         <v>90.3</v>
       </c>
       <c r="C191" s="51">
         <v>88.6</v>
       </c>
       <c r="D191" s="51">
         <v>87.6</v>
       </c>
       <c r="E191" s="51">
         <v>87.4</v>
       </c>
       <c r="F191" s="52">
         <v>85.7</v>
       </c>
-      <c r="G191" s="6"/>
+      <c r="G191" s="44">
+        <v>83.2</v>
+      </c>
       <c r="H191" s="6"/>
       <c r="I191" s="6"/>
       <c r="J191" s="6"/>
       <c r="K191" s="6"/>
       <c r="L191" s="6"/>
       <c r="M191" s="4"/>
     </row>
     <row r="192" spans="1:13" ht="12.2" customHeight="1">
       <c r="A192" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B192" s="44">
         <v>7.9</v>
       </c>
       <c r="C192" s="44">
         <v>7.9</v>
       </c>
       <c r="D192" s="44">
         <v>7.9</v>
       </c>
       <c r="E192" s="54">
         <v>8.1</v>
       </c>
       <c r="F192" s="44">
         <v>15.9</v>
       </c>
-      <c r="G192" s="44"/>
+      <c r="G192" s="6">
+        <v>15.5</v>
+      </c>
       <c r="H192" s="44"/>
       <c r="I192" s="6"/>
       <c r="J192" s="6"/>
       <c r="K192" s="6"/>
       <c r="L192" s="6"/>
       <c r="M192" s="6"/>
     </row>
     <row r="193" spans="1:13" ht="12.2" customHeight="1">
       <c r="A193" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B193" s="51">
         <v>803.4</v>
       </c>
       <c r="C193" s="54">
         <v>807</v>
       </c>
       <c r="D193" s="51">
         <v>804.5</v>
       </c>
       <c r="E193" s="51">
         <v>831</v>
       </c>
       <c r="F193" s="52">
         <v>981.8</v>
       </c>
-      <c r="G193" s="6"/>
+      <c r="G193" s="6">
+        <v>1143.9000000000001</v>
+      </c>
       <c r="H193" s="6"/>
       <c r="I193" s="6"/>
       <c r="J193" s="6"/>
       <c r="K193" s="6"/>
       <c r="L193" s="6"/>
       <c r="M193" s="4"/>
     </row>
     <row r="194" spans="1:13" ht="12.2" customHeight="1">
       <c r="A194" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B194" s="51">
         <v>202.5</v>
       </c>
       <c r="C194" s="51">
         <v>194.5</v>
       </c>
       <c r="D194" s="53">
         <v>189.2</v>
       </c>
       <c r="E194" s="51">
         <v>186.9</v>
       </c>
       <c r="F194" s="52">
         <v>190.6</v>
       </c>
-      <c r="G194" s="6"/>
+      <c r="G194" s="19">
+        <v>182.1</v>
+      </c>
       <c r="H194" s="6"/>
       <c r="I194" s="6"/>
       <c r="J194" s="6"/>
       <c r="K194" s="6"/>
       <c r="L194" s="6"/>
       <c r="M194" s="4"/>
     </row>
     <row r="195" spans="1:13" ht="12.2" customHeight="1">
       <c r="A195" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B195" s="51">
         <v>324.7</v>
       </c>
       <c r="C195" s="51">
         <v>325.5</v>
       </c>
       <c r="D195" s="51">
         <v>323.3</v>
       </c>
       <c r="E195" s="51">
         <v>319.5</v>
       </c>
       <c r="F195" s="52">
         <v>333.3</v>
       </c>
-      <c r="G195" s="6"/>
+      <c r="G195" s="6">
+        <v>338.7</v>
+      </c>
       <c r="H195" s="6"/>
       <c r="I195" s="6"/>
       <c r="J195" s="6"/>
       <c r="K195" s="6"/>
       <c r="L195" s="6"/>
       <c r="M195" s="8"/>
     </row>
     <row r="196" spans="1:13" ht="23.25" customHeight="1">
       <c r="A196" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B196" s="54">
         <v>1165.5</v>
       </c>
       <c r="C196" s="54">
         <v>1157.8</v>
       </c>
       <c r="D196" s="64">
         <v>1154.9000000000001</v>
       </c>
       <c r="E196" s="54">
         <v>1185.5</v>
       </c>
       <c r="F196" s="43">
         <v>1330</v>
       </c>
-      <c r="G196" s="8"/>
+      <c r="G196" s="8">
+        <v>1486</v>
+      </c>
       <c r="H196" s="7"/>
       <c r="I196" s="8"/>
       <c r="J196" s="4"/>
       <c r="K196" s="7"/>
       <c r="L196" s="8"/>
       <c r="M196" s="40"/>
     </row>
     <row r="197" spans="1:13" ht="12.2" customHeight="1">
       <c r="A197" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B197" s="19"/>
       <c r="C197" s="19"/>
       <c r="D197" s="19"/>
       <c r="E197" s="19"/>
       <c r="F197" s="19"/>
       <c r="G197" s="19"/>
       <c r="H197" s="19"/>
       <c r="I197" s="19"/>
       <c r="J197" s="19"/>
       <c r="K197" s="19"/>
       <c r="L197" s="19"/>
       <c r="M197" s="19"/>
     </row>
     <row r="198" spans="1:13" ht="12.2" customHeight="1">
@@ -8951,53 +8971,56 @@
     <mergeCell ref="A71:M71"/>
     <mergeCell ref="A53:M53"/>
     <mergeCell ref="A35:M35"/>
     <mergeCell ref="A17:M17"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -9006,85 +9029,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76F94FF1-44C1-4DBD-B69C-6FA51A013C07}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC982C4F-CB5E-41EA-A529-EDEDDE1A783C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76F94FF1-44C1-4DBD-B69C-6FA51A013C07}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>