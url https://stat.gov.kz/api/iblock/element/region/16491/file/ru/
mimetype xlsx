--- v3 (2026-07-15)
+++ v4 (2026-08-31)
@@ -2901,51 +2901,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O199"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A161" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A123" sqref="A123"/>
-      <selection pane="topRight" activeCell="G186" sqref="G186:G196"/>
+      <selection pane="topRight" activeCell="P186" sqref="P186"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="37.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="13" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12" style="1" customWidth="1"/>
     <col min="11" max="11" width="13.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="26.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="12" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1">
       <c r="A1" s="67" t="s">
         <v>21</v>
@@ -8602,328 +8602,348 @@
         <v>11</v>
       </c>
     </row>
     <row r="186" spans="1:13" ht="12.2" customHeight="1">
       <c r="A186" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B186" s="62">
         <v>119.3</v>
       </c>
       <c r="C186" s="61">
         <v>142.9</v>
       </c>
       <c r="D186" s="63">
         <v>183.9</v>
       </c>
       <c r="E186" s="42">
         <v>195.5</v>
       </c>
       <c r="F186" s="57">
         <v>194.7</v>
       </c>
       <c r="G186" s="58">
         <v>193.4</v>
       </c>
-      <c r="H186" s="58"/>
+      <c r="H186" s="58">
+        <v>194.8</v>
+      </c>
       <c r="I186" s="58"/>
       <c r="J186" s="59"/>
       <c r="K186" s="59"/>
       <c r="L186" s="59"/>
       <c r="M186" s="59"/>
     </row>
     <row r="187" spans="1:13" ht="12.2" customHeight="1">
       <c r="A187" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B187" s="62">
         <v>50.3</v>
       </c>
       <c r="C187" s="44">
         <v>52.6</v>
       </c>
       <c r="D187" s="63">
         <v>65.099999999999994</v>
       </c>
       <c r="E187" s="44">
         <v>72.2</v>
       </c>
       <c r="F187" s="46">
         <v>70.8</v>
       </c>
       <c r="G187" s="8">
         <v>73.8</v>
       </c>
-      <c r="H187" s="8"/>
+      <c r="H187" s="8">
+        <v>74</v>
+      </c>
       <c r="I187" s="8"/>
       <c r="J187" s="4"/>
       <c r="K187" s="7"/>
       <c r="L187" s="7"/>
       <c r="M187" s="8"/>
     </row>
     <row r="188" spans="1:13" ht="12.2" customHeight="1">
       <c r="A188" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B188" s="48">
         <v>1496.1</v>
       </c>
       <c r="C188" s="48">
         <v>1489.6</v>
       </c>
       <c r="D188" s="64">
         <v>1478.2</v>
       </c>
       <c r="E188" s="48">
         <v>1498.2</v>
       </c>
       <c r="F188" s="49">
         <v>1672.4</v>
       </c>
       <c r="G188" s="4">
         <v>1828.2</v>
       </c>
-      <c r="H188" s="4"/>
+      <c r="H188" s="4">
+        <v>2018.8</v>
+      </c>
       <c r="I188" s="38"/>
       <c r="J188" s="4"/>
       <c r="K188" s="4"/>
       <c r="L188" s="8"/>
       <c r="M188" s="4"/>
     </row>
     <row r="189" spans="1:13" ht="12.2" customHeight="1">
       <c r="A189" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B189" s="44"/>
       <c r="C189" s="44"/>
       <c r="E189" s="44"/>
       <c r="F189" s="50"/>
       <c r="G189" s="8"/>
       <c r="H189" s="7"/>
       <c r="I189" s="7"/>
       <c r="J189" s="7"/>
       <c r="K189" s="7"/>
       <c r="L189" s="7"/>
       <c r="M189" s="8"/>
     </row>
     <row r="190" spans="1:13" ht="12.2" customHeight="1">
       <c r="A190" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B190" s="51">
         <v>67.400000000000006</v>
       </c>
       <c r="C190" s="54">
         <v>66</v>
       </c>
       <c r="D190" s="51">
         <v>65.599999999999994</v>
       </c>
       <c r="E190" s="51">
         <v>65.3</v>
       </c>
       <c r="F190" s="52">
         <v>65.099999999999994</v>
       </c>
       <c r="G190" s="6">
         <v>64.7</v>
       </c>
-      <c r="H190" s="6"/>
+      <c r="H190" s="6">
+        <v>64.400000000000006</v>
+      </c>
       <c r="I190" s="6"/>
       <c r="J190" s="6"/>
       <c r="K190" s="6"/>
       <c r="L190" s="6"/>
       <c r="M190" s="4"/>
     </row>
     <row r="191" spans="1:13" ht="12.2" customHeight="1">
       <c r="A191" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B191" s="51">
         <v>90.3</v>
       </c>
       <c r="C191" s="51">
         <v>88.6</v>
       </c>
       <c r="D191" s="51">
         <v>87.6</v>
       </c>
       <c r="E191" s="51">
         <v>87.4</v>
       </c>
       <c r="F191" s="52">
         <v>85.7</v>
       </c>
       <c r="G191" s="44">
         <v>83.2</v>
       </c>
-      <c r="H191" s="6"/>
+      <c r="H191" s="6">
+        <v>82.2</v>
+      </c>
       <c r="I191" s="6"/>
       <c r="J191" s="6"/>
       <c r="K191" s="6"/>
       <c r="L191" s="6"/>
       <c r="M191" s="4"/>
     </row>
     <row r="192" spans="1:13" ht="12.2" customHeight="1">
       <c r="A192" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B192" s="44">
         <v>7.9</v>
       </c>
       <c r="C192" s="44">
         <v>7.9</v>
       </c>
       <c r="D192" s="44">
         <v>7.9</v>
       </c>
       <c r="E192" s="54">
         <v>8.1</v>
       </c>
       <c r="F192" s="44">
         <v>15.9</v>
       </c>
       <c r="G192" s="6">
         <v>15.5</v>
       </c>
-      <c r="H192" s="44"/>
+      <c r="H192" s="44">
+        <v>15.9</v>
+      </c>
       <c r="I192" s="6"/>
       <c r="J192" s="6"/>
       <c r="K192" s="6"/>
       <c r="L192" s="6"/>
       <c r="M192" s="6"/>
     </row>
     <row r="193" spans="1:13" ht="12.2" customHeight="1">
       <c r="A193" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B193" s="51">
         <v>803.4</v>
       </c>
       <c r="C193" s="54">
         <v>807</v>
       </c>
       <c r="D193" s="51">
         <v>804.5</v>
       </c>
       <c r="E193" s="51">
         <v>831</v>
       </c>
       <c r="F193" s="52">
         <v>981.8</v>
       </c>
       <c r="G193" s="6">
         <v>1143.9000000000001</v>
       </c>
-      <c r="H193" s="6"/>
+      <c r="H193" s="6">
+        <v>1352.8</v>
+      </c>
       <c r="I193" s="6"/>
       <c r="J193" s="6"/>
       <c r="K193" s="6"/>
       <c r="L193" s="6"/>
       <c r="M193" s="4"/>
     </row>
     <row r="194" spans="1:13" ht="12.2" customHeight="1">
       <c r="A194" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B194" s="51">
         <v>202.5</v>
       </c>
       <c r="C194" s="51">
         <v>194.5</v>
       </c>
       <c r="D194" s="53">
         <v>189.2</v>
       </c>
       <c r="E194" s="51">
         <v>186.9</v>
       </c>
       <c r="F194" s="52">
         <v>190.6</v>
       </c>
       <c r="G194" s="19">
         <v>182.1</v>
       </c>
-      <c r="H194" s="6"/>
+      <c r="H194" s="6">
+        <v>188.5</v>
+      </c>
       <c r="I194" s="6"/>
       <c r="J194" s="6"/>
       <c r="K194" s="6"/>
       <c r="L194" s="6"/>
       <c r="M194" s="4"/>
     </row>
     <row r="195" spans="1:13" ht="12.2" customHeight="1">
       <c r="A195" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B195" s="51">
         <v>324.7</v>
       </c>
       <c r="C195" s="51">
         <v>325.5</v>
       </c>
       <c r="D195" s="51">
         <v>323.3</v>
       </c>
       <c r="E195" s="51">
         <v>319.5</v>
       </c>
       <c r="F195" s="52">
         <v>333.3</v>
       </c>
       <c r="G195" s="6">
         <v>338.7</v>
       </c>
-      <c r="H195" s="6"/>
+      <c r="H195" s="6">
+        <v>315</v>
+      </c>
       <c r="I195" s="6"/>
       <c r="J195" s="6"/>
       <c r="K195" s="6"/>
       <c r="L195" s="6"/>
       <c r="M195" s="8"/>
     </row>
     <row r="196" spans="1:13" ht="23.25" customHeight="1">
       <c r="A196" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B196" s="54">
         <v>1165.5</v>
       </c>
       <c r="C196" s="54">
         <v>1157.8</v>
       </c>
       <c r="D196" s="64">
         <v>1154.9000000000001</v>
       </c>
       <c r="E196" s="54">
         <v>1185.5</v>
       </c>
       <c r="F196" s="43">
         <v>1330</v>
       </c>
       <c r="G196" s="8">
         <v>1486</v>
       </c>
-      <c r="H196" s="7"/>
+      <c r="H196" s="7">
+        <v>1701</v>
+      </c>
       <c r="I196" s="8"/>
       <c r="J196" s="4"/>
       <c r="K196" s="7"/>
       <c r="L196" s="8"/>
       <c r="M196" s="40"/>
     </row>
     <row r="197" spans="1:13" ht="12.2" customHeight="1">
       <c r="A197" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B197" s="19"/>
       <c r="C197" s="19"/>
       <c r="D197" s="19"/>
       <c r="E197" s="19"/>
       <c r="F197" s="19"/>
       <c r="G197" s="19"/>
       <c r="H197" s="19"/>
       <c r="I197" s="19"/>
       <c r="J197" s="19"/>
       <c r="K197" s="19"/>
       <c r="L197" s="19"/>
       <c r="M197" s="19"/>
     </row>
     <row r="198" spans="1:13" ht="12.2" customHeight="1">
       <c r="A198" s="3" t="s">
@@ -8971,56 +8991,53 @@
     <mergeCell ref="A71:M71"/>
     <mergeCell ref="A53:M53"/>
     <mergeCell ref="A35:M35"/>
     <mergeCell ref="A17:M17"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -9029,82 +9046,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76F94FF1-44C1-4DBD-B69C-6FA51A013C07}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC982C4F-CB5E-41EA-A529-EDEDDE1A783C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76F94FF1-44C1-4DBD-B69C-6FA51A013C07}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>