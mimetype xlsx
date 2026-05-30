--- v0 (2026-04-14)
+++ v1 (2026-05-30)
@@ -3,67 +3,67 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11535" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11310"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО общипит" sheetId="5" r:id="rId1"/>
     <sheet name="Объем общипит" sheetId="4" r:id="rId2"/>
     <sheet name=" объем и ИФО" sheetId="7" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">' объем и ИФО'!$A$1:$Y$39</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Объем общипит'!$A$1:$M$8</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">' объем и ИФО'!$A$1:$Y$43</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Объем общипит'!$A$1:$M$9</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="181" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="84">
   <si>
     <t>Услуги по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>г. Астана</t>
   </si>
   <si>
     <t>* оперативные данные</t>
   </si>
   <si>
     <t>The volume of services rendered for the provision and provision of food and beverages</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                        mln.tenge</t>
   </si>
   <si>
     <t>Indices of the physical volume of services for the provision of food and beverages</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
@@ -235,50 +235,86 @@
     <t>January-May, 2025</t>
   </si>
   <si>
     <t>January-June, 2025</t>
   </si>
   <si>
     <t>January-July, 2025</t>
   </si>
   <si>
     <t>January-August, 2025</t>
   </si>
   <si>
     <t>January-September, 2025</t>
   </si>
   <si>
     <t>January-October, 2025</t>
   </si>
   <si>
     <t>January-November, 2025</t>
   </si>
   <si>
     <t>January-December, 2025</t>
   </si>
   <si>
     <t>Volume and Physical Volume Index of Services Provided in Food and Beverage Supply and Catering *</t>
+  </si>
+  <si>
+    <t>January, 2026</t>
+  </si>
+  <si>
+    <t>January-February, 2026</t>
+  </si>
+  <si>
+    <t>January-March, 2026</t>
+  </si>
+  <si>
+    <t>January-April, 2026</t>
+  </si>
+  <si>
+    <t>January-May, 2026</t>
+  </si>
+  <si>
+    <t>January-June, 2026</t>
+  </si>
+  <si>
+    <t>January-July, 2026</t>
+  </si>
+  <si>
+    <t>January-August, 2026</t>
+  </si>
+  <si>
+    <t>January-September, 2026</t>
+  </si>
+  <si>
+    <t>January-October, 2026</t>
+  </si>
+  <si>
+    <t>January-November, 2026</t>
+  </si>
+  <si>
+    <t>January-December, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
@@ -528,62 +564,61 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -613,88 +648,95 @@
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -974,2293 +1016,2604 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M17"/>
+  <dimension ref="A1:M20"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="P26" sqref="P26"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="F26" sqref="F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="9" width="9.140625" style="11"/>
-[...1 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="11"/>
+    <col min="1" max="9" width="9.140625" style="10"/>
+    <col min="10" max="10" width="10.140625" style="10" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="36" t="s">
+      <c r="A1" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="37"/>
-[...10 lines deleted...]
-      <c r="M1" s="37"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
     </row>
     <row r="2" spans="1:13" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="20"/>
-      <c r="B2" s="10" t="s">
+      <c r="A2" s="19"/>
+      <c r="B2" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C2" s="19" t="s">
+      <c r="C2" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="D2" s="10" t="s">
+      <c r="D2" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="E2" s="19" t="s">
+      <c r="E2" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="10" t="s">
+      <c r="F2" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="G2" s="19" t="s">
+      <c r="G2" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="H2" s="10" t="s">
+      <c r="H2" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="I2" s="19" t="s">
+      <c r="I2" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="J2" s="10" t="s">
+      <c r="J2" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="K2" s="19" t="s">
+      <c r="K2" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="L2" s="10" t="s">
+      <c r="L2" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="M2" s="10" t="s">
+      <c r="M2" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="39"/>
-[...10 lines deleted...]
-      <c r="M3" s="40"/>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="42"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A4" s="14">
+      <c r="A4" s="13">
         <v>2022</v>
       </c>
       <c r="B4" s="5">
         <v>40.1</v>
       </c>
-      <c r="C4" s="15">
+      <c r="C4" s="14">
         <v>98.8</v>
       </c>
-      <c r="D4" s="18">
+      <c r="D4" s="17">
         <v>142.30000000000001</v>
       </c>
       <c r="E4" s="5">
         <v>63.8</v>
       </c>
       <c r="F4" s="5">
         <v>154.4</v>
       </c>
       <c r="G4" s="5">
         <v>113.6</v>
       </c>
       <c r="H4" s="5">
         <v>115.6</v>
       </c>
       <c r="I4" s="5">
         <v>99.2</v>
       </c>
       <c r="J4" s="5">
         <v>116.1</v>
       </c>
       <c r="K4" s="5">
         <v>109</v>
       </c>
       <c r="L4" s="5">
         <v>88.4</v>
       </c>
       <c r="M4" s="5">
         <v>132.19999999999999</v>
       </c>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A5" s="14">
+      <c r="A5" s="13">
         <v>2023</v>
       </c>
-      <c r="B5" s="13">
+      <c r="B5" s="12">
         <v>37.799999999999997</v>
       </c>
-      <c r="C5" s="13">
+      <c r="C5" s="12">
         <v>157.69999999999999</v>
       </c>
-      <c r="D5" s="13">
+      <c r="D5" s="12">
         <v>120.1</v>
       </c>
-      <c r="E5" s="15">
+      <c r="E5" s="14">
         <v>95.9</v>
       </c>
-      <c r="F5" s="15">
+      <c r="F5" s="14">
         <v>118.3</v>
       </c>
-      <c r="G5" s="15">
+      <c r="G5" s="14">
         <v>66.5</v>
       </c>
-      <c r="H5" s="15">
+      <c r="H5" s="14">
         <v>135</v>
       </c>
-      <c r="I5" s="15">
+      <c r="I5" s="14">
         <v>108.3</v>
       </c>
-      <c r="J5" s="15">
+      <c r="J5" s="14">
         <v>134.1</v>
       </c>
-      <c r="K5" s="15">
+      <c r="K5" s="14">
         <v>141.6</v>
       </c>
       <c r="L5" s="5">
         <v>76.8</v>
       </c>
-      <c r="M5" s="17">
+      <c r="M5" s="16">
         <v>122.2</v>
       </c>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A6" s="14">
+      <c r="A6" s="13">
         <v>2024</v>
       </c>
-      <c r="B6" s="13">
+      <c r="B6" s="12">
         <v>37.4</v>
       </c>
-      <c r="C6" s="13">
+      <c r="C6" s="12">
         <v>130.5</v>
       </c>
-      <c r="D6" s="13">
+      <c r="D6" s="12">
         <v>111</v>
       </c>
-      <c r="E6" s="15">
+      <c r="E6" s="14">
         <v>106.5</v>
       </c>
-      <c r="F6" s="15">
+      <c r="F6" s="14">
         <v>98.7</v>
       </c>
-      <c r="G6" s="15">
+      <c r="G6" s="14">
         <v>119.8</v>
       </c>
-      <c r="H6" s="15">
+      <c r="H6" s="14">
         <v>90.6</v>
       </c>
-      <c r="I6" s="15">
+      <c r="I6" s="14">
         <v>103</v>
       </c>
-      <c r="J6" s="15">
+      <c r="J6" s="14">
         <v>173.6</v>
       </c>
-      <c r="K6" s="15">
+      <c r="K6" s="14">
         <v>110.4</v>
       </c>
       <c r="L6" s="5">
         <v>83.2</v>
       </c>
-      <c r="M6" s="17">
+      <c r="M6" s="16">
         <v>122.6</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A7" s="14">
+      <c r="A7" s="13">
         <v>2025</v>
       </c>
-      <c r="B7" s="13">
+      <c r="B7" s="12">
         <v>40.1</v>
       </c>
-      <c r="C7" s="13">
+      <c r="C7" s="12">
         <v>116.5</v>
       </c>
-      <c r="D7" s="13">
+      <c r="D7" s="12">
         <v>103</v>
       </c>
-      <c r="E7" s="15">
+      <c r="E7" s="14">
         <v>116.9</v>
       </c>
-      <c r="F7" s="15">
+      <c r="F7" s="14">
         <v>113.5</v>
       </c>
-      <c r="G7" s="15">
+      <c r="G7" s="14">
         <v>86.5</v>
       </c>
-      <c r="H7" s="15">
+      <c r="H7" s="14">
         <v>108.9</v>
       </c>
-      <c r="I7" s="15">
+      <c r="I7" s="14">
         <v>116.1</v>
       </c>
-      <c r="J7" s="15">
+      <c r="J7" s="14">
         <v>155.9</v>
       </c>
-      <c r="K7" s="15">
+      <c r="K7" s="14">
         <v>113.9</v>
       </c>
       <c r="L7" s="5">
         <v>98.6</v>
       </c>
-      <c r="M7" s="17">
+      <c r="M7" s="16">
         <v>116</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A8" s="41" t="s">
+      <c r="A8" s="13">
+        <v>2026</v>
+      </c>
+      <c r="B8" s="12">
+        <v>28.9</v>
+      </c>
+      <c r="C8" s="12">
+        <v>116.8</v>
+      </c>
+      <c r="D8" s="12">
+        <v>104.6</v>
+      </c>
+      <c r="E8" s="14">
+        <v>118.6</v>
+      </c>
+      <c r="F8" s="14"/>
+      <c r="G8" s="14"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="14"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="16"/>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A9" s="43" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="42"/>
-[...13 lines deleted...]
-      <c r="A9" s="16">
+      <c r="B9" s="44"/>
+      <c r="C9" s="44"/>
+      <c r="D9" s="44"/>
+      <c r="E9" s="44"/>
+      <c r="F9" s="44"/>
+      <c r="G9" s="44"/>
+      <c r="H9" s="44"/>
+      <c r="I9" s="44"/>
+      <c r="J9" s="44"/>
+      <c r="K9" s="44"/>
+      <c r="L9" s="44"/>
+      <c r="M9" s="45"/>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A10" s="15">
         <v>2022</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B10" s="5">
         <v>82.1</v>
       </c>
-      <c r="C9" s="12">
+      <c r="C10" s="11">
         <v>85.8</v>
       </c>
-      <c r="D9" s="12">
+      <c r="D10" s="11">
         <v>140</v>
       </c>
-      <c r="E9" s="5">
+      <c r="E10" s="5">
         <v>108.5</v>
       </c>
-      <c r="F9" s="5">
+      <c r="F10" s="5">
         <v>178</v>
       </c>
-      <c r="G9" s="5">
+      <c r="G10" s="5">
         <v>71.2</v>
       </c>
-      <c r="H9" s="5">
+      <c r="H10" s="5">
         <v>105.2</v>
       </c>
-      <c r="I9" s="5">
+      <c r="I10" s="5">
         <v>109</v>
       </c>
-      <c r="J9" s="5">
+      <c r="J10" s="5">
         <v>105.5</v>
       </c>
-      <c r="K9" s="5">
+      <c r="K10" s="5">
         <v>114.2</v>
       </c>
-      <c r="L9" s="5">
+      <c r="L10" s="5">
         <v>108.3</v>
       </c>
-      <c r="M9" s="5">
+      <c r="M10" s="5">
         <v>106.9</v>
       </c>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A10" s="16">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A11" s="15">
         <v>2023</v>
       </c>
-      <c r="B10" s="13">
+      <c r="B11" s="12">
         <v>100.8</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C11" s="12">
         <v>160.9</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D11" s="12">
         <v>135.80000000000001</v>
       </c>
-      <c r="E10" s="12">
+      <c r="E11" s="11">
         <v>203.8</v>
       </c>
-      <c r="F10" s="12">
+      <c r="F11" s="11">
         <v>156.19999999999999</v>
       </c>
-      <c r="G10" s="12">
+      <c r="G11" s="11">
         <v>91.4</v>
       </c>
-      <c r="H10" s="12">
+      <c r="H11" s="11">
         <v>106.8</v>
       </c>
-      <c r="I10" s="12">
+      <c r="I11" s="11">
         <v>116.6</v>
       </c>
-      <c r="J10" s="12">
+      <c r="J11" s="11">
         <v>134.80000000000001</v>
       </c>
-      <c r="K10" s="12">
+      <c r="K11" s="11">
         <v>175.1</v>
       </c>
-      <c r="L10" s="5">
+      <c r="L11" s="5">
         <v>152.1</v>
       </c>
-      <c r="M10" s="15">
+      <c r="M11" s="14">
         <v>140.6</v>
       </c>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A11" s="16">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A12" s="15">
         <v>2024</v>
       </c>
-      <c r="B11" s="13">
+      <c r="B12" s="12">
         <v>139.1</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C12" s="12">
         <v>115.1</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D12" s="12">
         <v>106.3</v>
       </c>
-      <c r="E11" s="12">
+      <c r="E12" s="11">
         <v>118.1</v>
       </c>
-      <c r="F11" s="12">
+      <c r="F12" s="11">
         <v>98.6</v>
       </c>
-      <c r="G11" s="12">
+      <c r="G12" s="11">
         <v>177.7</v>
       </c>
-      <c r="H11" s="12">
+      <c r="H12" s="11">
         <v>119.2</v>
       </c>
-      <c r="I11" s="12">
+      <c r="I12" s="11">
         <v>113.4</v>
       </c>
-      <c r="J11" s="12">
+      <c r="J12" s="11">
         <v>146.80000000000001</v>
       </c>
-      <c r="K11" s="12">
+      <c r="K12" s="11">
         <v>114.5</v>
       </c>
-      <c r="L11" s="5">
+      <c r="L12" s="5">
         <v>124</v>
       </c>
-      <c r="M11" s="15">
+      <c r="M12" s="14">
         <v>124.6</v>
       </c>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A12" s="16">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A13" s="15">
         <v>2025</v>
       </c>
-      <c r="B12" s="13">
+      <c r="B13" s="12">
         <v>133.6</v>
       </c>
-      <c r="C12" s="13">
+      <c r="C13" s="12">
         <v>119.3</v>
       </c>
-      <c r="D12" s="13">
+      <c r="D13" s="12">
         <v>110.7</v>
       </c>
-      <c r="E12" s="12">
+      <c r="E13" s="11">
         <v>121.5</v>
       </c>
-      <c r="F12" s="12">
+      <c r="F13" s="11">
         <v>139.69999999999999</v>
       </c>
-      <c r="G12" s="12">
+      <c r="G13" s="11">
         <v>100.8</v>
       </c>
-      <c r="H12" s="12">
+      <c r="H13" s="11">
         <v>121.2</v>
       </c>
-      <c r="I12" s="12">
+      <c r="I13" s="11">
         <v>136.6</v>
       </c>
-      <c r="J12" s="12">
+      <c r="J13" s="11">
         <v>122.7</v>
       </c>
-      <c r="K12" s="12">
+      <c r="K13" s="11">
         <v>126.5</v>
       </c>
-      <c r="L12" s="5">
+      <c r="L13" s="5">
         <v>149.80000000000001</v>
       </c>
-      <c r="M12" s="15">
+      <c r="M13" s="14">
         <v>141.69999999999999</v>
       </c>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A13" s="41" t="s">
+    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A14" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B14" s="12">
+        <v>102.3</v>
+      </c>
+      <c r="C14" s="12">
+        <v>102.5</v>
+      </c>
+      <c r="D14" s="12">
+        <v>104.1</v>
+      </c>
+      <c r="E14" s="11">
+        <v>105.6</v>
+      </c>
+      <c r="F14" s="11"/>
+      <c r="G14" s="11"/>
+      <c r="H14" s="11"/>
+      <c r="I14" s="11"/>
+      <c r="J14" s="11"/>
+      <c r="K14" s="11"/>
+      <c r="L14" s="5"/>
+      <c r="M14" s="14"/>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A15" s="43" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="42"/>
-[...13 lines deleted...]
-      <c r="A14" s="14">
+      <c r="B15" s="44"/>
+      <c r="C15" s="44"/>
+      <c r="D15" s="44"/>
+      <c r="E15" s="44"/>
+      <c r="F15" s="44"/>
+      <c r="G15" s="44"/>
+      <c r="H15" s="44"/>
+      <c r="I15" s="44"/>
+      <c r="J15" s="44"/>
+      <c r="K15" s="44"/>
+      <c r="L15" s="44"/>
+      <c r="M15" s="45"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="13">
         <v>2022</v>
       </c>
-      <c r="B14" s="5">
+      <c r="B16" s="5">
         <v>82.1</v>
       </c>
-      <c r="C14" s="12">
+      <c r="C16" s="11">
         <v>83.9</v>
       </c>
-      <c r="D14" s="12">
+      <c r="D16" s="11">
         <v>101.8</v>
       </c>
-      <c r="E14" s="5">
+      <c r="E16" s="5">
         <v>102.3</v>
       </c>
-      <c r="F14" s="5">
+      <c r="F16" s="5">
         <v>115</v>
       </c>
-      <c r="G14" s="5">
+      <c r="G16" s="5">
         <v>101.7</v>
       </c>
-      <c r="H14" s="5">
+      <c r="H16" s="5">
         <v>102.8</v>
       </c>
-      <c r="I14" s="5">
+      <c r="I16" s="5">
         <v>104.1</v>
       </c>
-      <c r="J14" s="5">
+      <c r="J16" s="5">
         <v>104.7</v>
       </c>
-      <c r="K14" s="5">
+      <c r="K16" s="5">
         <v>106.4</v>
       </c>
-      <c r="L14" s="5">
+      <c r="L16" s="5">
         <v>106.8</v>
       </c>
-      <c r="M14" s="5">
+      <c r="M16" s="5">
         <v>107.2</v>
       </c>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A15" s="14">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="13">
         <v>2023</v>
       </c>
-      <c r="B15" s="13">
+      <c r="B17" s="12">
         <v>100.8</v>
       </c>
-      <c r="C15" s="13">
+      <c r="C17" s="12">
         <v>130.6</v>
       </c>
-      <c r="D15" s="13">
+      <c r="D17" s="12">
         <v>131.19999999999999</v>
       </c>
-      <c r="E15" s="12">
+      <c r="E17" s="11">
         <v>147.69999999999999</v>
       </c>
-      <c r="F15" s="12">
+      <c r="F17" s="11">
         <v>149</v>
       </c>
-      <c r="G15" s="12">
+      <c r="G17" s="11">
         <v>135.6</v>
       </c>
-      <c r="H15" s="12">
+      <c r="H17" s="11">
         <v>129.19999999999999</v>
       </c>
-      <c r="I15" s="12">
+      <c r="I17" s="11">
         <v>126.7</v>
       </c>
-      <c r="J15" s="12">
+      <c r="J17" s="11">
         <v>127.5</v>
       </c>
-      <c r="K15" s="12">
+      <c r="K17" s="11">
         <v>134.30000000000001</v>
       </c>
-      <c r="L15" s="5">
+      <c r="L17" s="5">
         <v>136.1</v>
       </c>
-      <c r="M15" s="5">
+      <c r="M17" s="5">
         <v>136.30000000000001</v>
       </c>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A16" s="14">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="13">
         <v>2024</v>
       </c>
-      <c r="B16" s="13">
+      <c r="B18" s="12">
         <v>139.1</v>
       </c>
-      <c r="C16" s="13">
+      <c r="C18" s="12">
         <v>124.4</v>
       </c>
-      <c r="D16" s="13">
+      <c r="D18" s="12">
         <v>116.8</v>
       </c>
-      <c r="E16" s="12">
+      <c r="E18" s="11">
         <v>117.1</v>
       </c>
-      <c r="F16" s="12">
+      <c r="F18" s="11">
         <v>112.4</v>
       </c>
-      <c r="G16" s="12">
+      <c r="G18" s="11">
         <v>122</v>
       </c>
-      <c r="H16" s="12">
+      <c r="H18" s="11">
         <v>121.4</v>
       </c>
-      <c r="I16" s="12">
+      <c r="I18" s="11">
         <v>120.2</v>
       </c>
-      <c r="J16" s="12">
+      <c r="J18" s="11">
         <v>124.6</v>
       </c>
-      <c r="K16" s="12">
+      <c r="K18" s="11">
         <v>122.4</v>
       </c>
-      <c r="L16" s="5">
+      <c r="L18" s="5">
         <v>122.6</v>
       </c>
-      <c r="M16" s="5">
+      <c r="M18" s="5">
         <v>122.9</v>
       </c>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A17" s="14">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="13">
         <v>2025</v>
       </c>
-      <c r="B17" s="13">
+      <c r="B19" s="12">
         <v>133.6</v>
       </c>
-      <c r="C17" s="13">
+      <c r="C19" s="12">
         <v>125.5</v>
       </c>
-      <c r="D17" s="13">
+      <c r="D19" s="12">
         <v>119.8</v>
       </c>
-      <c r="E17" s="12">
+      <c r="E19" s="11">
         <v>120.4</v>
       </c>
-      <c r="F17" s="12">
+      <c r="F19" s="11">
         <v>124.8</v>
       </c>
-      <c r="G17" s="12">
+      <c r="G19" s="11">
         <v>119.7</v>
       </c>
-      <c r="H17" s="12">
+      <c r="H19" s="11">
         <v>120</v>
       </c>
-      <c r="I17" s="12">
+      <c r="I19" s="11">
         <v>122.5</v>
       </c>
-      <c r="J17" s="12">
+      <c r="J19" s="11">
         <v>122.7</v>
       </c>
-      <c r="K17" s="12">
+      <c r="K19" s="11">
         <v>123.8</v>
       </c>
-      <c r="L17" s="5">
+      <c r="L19" s="5">
         <v>127.5</v>
       </c>
-      <c r="M17" s="5">
+      <c r="M19" s="5">
         <v>129.80000000000001</v>
       </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="13">
+        <v>2026</v>
+      </c>
+      <c r="B20" s="12">
+        <v>102.3</v>
+      </c>
+      <c r="C20" s="12">
+        <v>102.5</v>
+      </c>
+      <c r="D20" s="12">
+        <v>103</v>
+      </c>
+      <c r="E20" s="11">
+        <v>103.7</v>
+      </c>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11"/>
+      <c r="J20" s="11"/>
+      <c r="K20" s="11"/>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
-    <mergeCell ref="A8:M8"/>
-    <mergeCell ref="A13:M13"/>
+    <mergeCell ref="A9:M9"/>
+    <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Y8"/>
+  <dimension ref="A1:Y9"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="O19" sqref="O19"/>
+      <selection activeCell="F15" sqref="F15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.5703125" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="37"/>
-[...10 lines deleted...]
-      <c r="M1" s="37"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="44" t="s">
+      <c r="A2" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="44"/>
-[...10 lines deleted...]
-      <c r="M2" s="44"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:25" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="10"/>
-      <c r="B3" s="10" t="s">
+      <c r="A3" s="9"/>
+      <c r="B3" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="19" t="s">
+      <c r="C3" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="10" t="s">
+      <c r="D3" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="E3" s="19" t="s">
+      <c r="E3" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="F3" s="10" t="s">
+      <c r="F3" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="G3" s="19" t="s">
+      <c r="G3" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="H3" s="10" t="s">
+      <c r="H3" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="I3" s="19" t="s">
+      <c r="I3" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="J3" s="10" t="s">
+      <c r="J3" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="K3" s="19" t="s">
+      <c r="K3" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="L3" s="10" t="s">
+      <c r="L3" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="M3" s="10" t="s">
+      <c r="M3" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:25" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
-      <c r="L4" s="8"/>
+      <c r="L4" s="7"/>
       <c r="M4" s="4"/>
     </row>
     <row r="5" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A5" s="7">
+      <c r="A5" s="6">
         <v>2022</v>
       </c>
-      <c r="B5" s="6">
+      <c r="B5" s="36">
         <v>5739.8</v>
       </c>
-      <c r="C5" s="6">
+      <c r="C5" s="36">
         <v>5865.6</v>
       </c>
-      <c r="D5" s="6">
+      <c r="D5" s="36">
         <v>9457.4</v>
       </c>
-      <c r="E5" s="6">
+      <c r="E5" s="36">
         <v>6548.2</v>
       </c>
-      <c r="F5" s="6">
+      <c r="F5" s="36">
         <v>10110</v>
       </c>
-      <c r="G5" s="6">
+      <c r="G5" s="36">
         <v>11748.6</v>
       </c>
-      <c r="H5" s="6">
+      <c r="H5" s="36">
         <v>13739.4</v>
       </c>
-      <c r="I5" s="6">
+      <c r="I5" s="36">
         <v>13978.9</v>
       </c>
-      <c r="J5" s="6">
+      <c r="J5" s="36">
         <v>16223.3</v>
       </c>
-      <c r="K5" s="6">
+      <c r="K5" s="36">
         <v>18118.8</v>
       </c>
-      <c r="L5" s="6">
+      <c r="L5" s="36">
         <v>16023.1</v>
       </c>
-      <c r="M5" s="6">
+      <c r="M5" s="36">
         <v>21180.9</v>
       </c>
       <c r="N5" s="3"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
     </row>
     <row r="6" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A6" s="7">
+      <c r="A6" s="6">
         <v>2023</v>
       </c>
-      <c r="B6" s="6">
+      <c r="B6" s="36">
         <v>8012</v>
       </c>
-      <c r="C6" s="6">
+      <c r="C6" s="36">
         <v>12635.9</v>
       </c>
-      <c r="D6" s="6">
+      <c r="D6" s="36">
         <v>15175.5</v>
       </c>
-      <c r="E6" s="4">
+      <c r="E6" s="7">
         <v>15056.7</v>
       </c>
-      <c r="F6" s="4">
+      <c r="F6" s="7">
         <v>17936.3</v>
       </c>
-      <c r="G6" s="4">
+      <c r="G6" s="7">
         <v>12027.6</v>
       </c>
-      <c r="H6" s="4">
+      <c r="H6" s="7">
         <v>16596.099999999999</v>
       </c>
-      <c r="I6" s="4">
+      <c r="I6" s="7">
         <v>17969.3</v>
       </c>
-      <c r="J6" s="4">
+      <c r="J6" s="7">
         <v>24096.6</v>
       </c>
-      <c r="K6" s="4">
+      <c r="K6" s="7">
         <v>34335.5</v>
       </c>
-      <c r="L6" s="5">
+      <c r="L6" s="37">
         <v>26377.200000000001</v>
       </c>
-      <c r="M6" s="4">
+      <c r="M6" s="7">
         <v>32253.599999999999</v>
       </c>
       <c r="N6" s="3"/>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="2"/>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2"/>
       <c r="V6" s="2"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
       <c r="Y6" s="2"/>
     </row>
     <row r="7" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A7" s="7">
+      <c r="A7" s="6">
         <v>2024</v>
       </c>
-      <c r="B7" s="6">
+      <c r="B7" s="36">
         <v>12069.7</v>
       </c>
-      <c r="C7" s="6">
+      <c r="C7" s="36">
         <v>15749.5</v>
       </c>
-      <c r="D7" s="6">
+      <c r="D7" s="36">
         <v>17806.3</v>
       </c>
-      <c r="E7" s="6">
+      <c r="E7" s="36">
         <v>18963.400000000001</v>
       </c>
-      <c r="F7" s="6">
+      <c r="F7" s="36">
         <v>19298.5</v>
       </c>
-      <c r="G7" s="6">
+      <c r="G7" s="36">
         <v>23122.1</v>
       </c>
-      <c r="H7" s="6">
+      <c r="H7" s="36">
         <v>21008.5</v>
       </c>
-      <c r="I7" s="6">
+      <c r="I7" s="36">
         <v>21644.400000000001</v>
       </c>
-      <c r="J7" s="6">
+      <c r="J7" s="36">
         <v>37567.9</v>
       </c>
-      <c r="K7" s="6">
+      <c r="K7" s="36">
         <v>41470.9</v>
       </c>
-      <c r="L7" s="6">
+      <c r="L7" s="36">
         <v>34928.199999999997</v>
       </c>
-      <c r="M7" s="6">
+      <c r="M7" s="36">
         <v>42836.2</v>
       </c>
     </row>
     <row r="8" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A8" s="7">
+      <c r="A8" s="6">
         <v>2025</v>
       </c>
-      <c r="B8" s="6">
+      <c r="B8" s="36">
         <v>17187</v>
       </c>
-      <c r="C8" s="6">
+      <c r="C8" s="36">
         <v>20028</v>
       </c>
-      <c r="D8" s="6">
+      <c r="D8" s="36">
         <v>21819.5</v>
       </c>
-      <c r="E8" s="6">
+      <c r="E8" s="36">
         <v>25513.7</v>
       </c>
-      <c r="F8" s="6">
+      <c r="F8" s="36">
         <v>28957.200000000001</v>
       </c>
-      <c r="G8" s="6">
+      <c r="G8" s="36">
         <v>26113.5</v>
       </c>
-      <c r="H8" s="6">
+      <c r="H8" s="36">
         <v>28445.4</v>
       </c>
-      <c r="I8" s="6">
+      <c r="I8" s="36">
         <v>33021.1</v>
       </c>
-      <c r="J8" s="6">
+      <c r="J8" s="36">
         <v>51473.3</v>
       </c>
-      <c r="K8" s="6">
+      <c r="K8" s="36">
         <v>60019.4</v>
       </c>
-      <c r="L8" s="6">
+      <c r="L8" s="36">
         <v>59492</v>
       </c>
-      <c r="M8" s="6">
+      <c r="M8" s="36">
         <v>69038.5</v>
       </c>
+    </row>
+    <row r="9" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A9" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B9" s="36">
+        <v>19984.8</v>
+      </c>
+      <c r="C9" s="36">
+        <v>24087.200000000001</v>
+      </c>
+      <c r="D9" s="36">
+        <v>25368</v>
+      </c>
+      <c r="E9" s="36">
+        <v>30081.1</v>
+      </c>
+      <c r="F9" s="36"/>
+      <c r="G9" s="36"/>
+      <c r="H9" s="36"/>
+      <c r="I9" s="36"/>
+      <c r="J9" s="36"/>
+      <c r="K9" s="36"/>
+      <c r="L9" s="36"/>
+      <c r="M9" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="69" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Y40"/>
+  <dimension ref="A1:Y44"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A16" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="V35" sqref="V35"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A22" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="J47" sqref="J47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="28.85546875" style="21" customWidth="1"/>
-[...24 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="21"/>
+    <col min="1" max="1" width="28.85546875" style="20" customWidth="1"/>
+    <col min="2" max="2" width="12.28515625" style="20" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="20" customWidth="1"/>
+    <col min="4" max="4" width="12" style="20" customWidth="1"/>
+    <col min="5" max="5" width="8.140625" style="20" customWidth="1"/>
+    <col min="6" max="6" width="11.85546875" style="20" customWidth="1"/>
+    <col min="7" max="7" width="8.28515625" style="20" customWidth="1"/>
+    <col min="8" max="8" width="14.85546875" style="20" customWidth="1"/>
+    <col min="9" max="9" width="8.140625" style="20" customWidth="1"/>
+    <col min="10" max="10" width="13.140625" style="20" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.5703125" style="20" customWidth="1"/>
+    <col min="12" max="12" width="13.140625" style="20" customWidth="1"/>
+    <col min="13" max="13" width="12.7109375" style="20" customWidth="1"/>
+    <col min="14" max="14" width="13.42578125" style="20" customWidth="1"/>
+    <col min="15" max="15" width="9.28515625" style="20" customWidth="1"/>
+    <col min="16" max="16" width="15.85546875" style="20" customWidth="1"/>
+    <col min="17" max="17" width="7.85546875" style="20" customWidth="1"/>
+    <col min="18" max="18" width="14.28515625" style="20" customWidth="1"/>
+    <col min="19" max="19" width="7.5703125" style="20" customWidth="1"/>
+    <col min="20" max="20" width="12.7109375" style="20" customWidth="1"/>
+    <col min="21" max="21" width="8.28515625" style="20" customWidth="1"/>
+    <col min="22" max="22" width="13.140625" style="20" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="8.7109375" style="20" customWidth="1"/>
+    <col min="24" max="24" width="13.140625" style="20" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="10.7109375" style="20" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="47" t="s">
         <v>71</v>
       </c>
-      <c r="B1" s="46"/>
-[...22 lines deleted...]
-      <c r="Y1" s="46"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
     </row>
     <row r="3" spans="1:25" ht="15" x14ac:dyDescent="0.25">
-      <c r="Y3" s="23"/>
+      <c r="Y3" s="22"/>
     </row>
     <row r="5" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="V5" s="22"/>
-[...1 lines deleted...]
-      <c r="X5" s="22"/>
+      <c r="V5" s="21"/>
+      <c r="W5" s="21"/>
+      <c r="X5" s="21"/>
     </row>
     <row r="6" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="V6" s="22"/>
-[...5 lines deleted...]
-      <c r="B7" s="45" t="s">
+      <c r="V6" s="21"/>
+      <c r="W6" s="21"/>
+      <c r="X6" s="21"/>
+    </row>
+    <row r="7" spans="1:25" s="23" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="48"/>
+      <c r="B7" s="50" t="s">
         <v>35</v>
       </c>
-      <c r="C7" s="45"/>
-      <c r="D7" s="45" t="s">
+      <c r="C7" s="50"/>
+      <c r="D7" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="E7" s="45"/>
-      <c r="F7" s="45" t="s">
+      <c r="E7" s="50"/>
+      <c r="F7" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="G7" s="45"/>
-      <c r="H7" s="45" t="s">
+      <c r="G7" s="50"/>
+      <c r="H7" s="50" t="s">
         <v>38</v>
       </c>
-      <c r="I7" s="45"/>
-      <c r="J7" s="45" t="s">
+      <c r="I7" s="50"/>
+      <c r="J7" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="K7" s="45"/>
-      <c r="L7" s="45" t="s">
+      <c r="K7" s="50"/>
+      <c r="L7" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="M7" s="45"/>
-      <c r="N7" s="45" t="s">
+      <c r="M7" s="50"/>
+      <c r="N7" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="O7" s="45"/>
-      <c r="P7" s="45" t="s">
+      <c r="O7" s="50"/>
+      <c r="P7" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="Q7" s="45"/>
-      <c r="R7" s="45" t="s">
+      <c r="Q7" s="50"/>
+      <c r="R7" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="S7" s="45"/>
-      <c r="T7" s="45" t="s">
+      <c r="S7" s="50"/>
+      <c r="T7" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="U7" s="45"/>
-      <c r="V7" s="45" t="s">
+      <c r="U7" s="50"/>
+      <c r="V7" s="50" t="s">
         <v>45</v>
       </c>
-      <c r="W7" s="45"/>
-      <c r="X7" s="45" t="s">
+      <c r="W7" s="50"/>
+      <c r="X7" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="Y7" s="45"/>
-[...77 lines deleted...]
-      <c r="A9" s="29" t="s">
+      <c r="Y7" s="50"/>
+    </row>
+    <row r="8" spans="1:25" s="23" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="49"/>
+      <c r="B8" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="C8" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="D8" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="G8" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="H8" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="I8" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="J8" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="K8" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="L8" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="M8" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="N8" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="O8" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="P8" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q8" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="R8" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="S8" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="T8" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="U8" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="V8" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="W8" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="X8" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y8" s="31" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25" s="23" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="B9" s="30">
+      <c r="B9" s="29">
         <v>5739.8440000000001</v>
       </c>
-      <c r="C9" s="30">
+      <c r="C9" s="29">
         <v>82.1</v>
       </c>
-      <c r="D9" s="30">
+      <c r="D9" s="29">
         <v>11605.468999999999</v>
       </c>
-      <c r="E9" s="31">
+      <c r="E9" s="30">
         <v>83.9</v>
       </c>
-      <c r="F9" s="30">
+      <c r="F9" s="29">
         <v>21062.821</v>
       </c>
-      <c r="G9" s="31">
+      <c r="G9" s="30">
         <v>101.8</v>
       </c>
-      <c r="H9" s="30">
+      <c r="H9" s="29">
         <v>27611.036</v>
       </c>
-      <c r="I9" s="31">
+      <c r="I9" s="30">
         <v>102.3</v>
       </c>
-      <c r="J9" s="30">
+      <c r="J9" s="29">
         <v>37721.014000000003</v>
       </c>
-      <c r="K9" s="31">
+      <c r="K9" s="30">
         <v>115</v>
       </c>
-      <c r="L9" s="30">
+      <c r="L9" s="29">
         <v>49469.616999999998</v>
       </c>
-      <c r="M9" s="31">
+      <c r="M9" s="30">
         <v>101.7</v>
       </c>
-      <c r="N9" s="30">
+      <c r="N9" s="29">
         <v>63209.055999999997</v>
       </c>
-      <c r="O9" s="31">
+      <c r="O9" s="30">
         <v>102.8</v>
       </c>
-      <c r="P9" s="30">
+      <c r="P9" s="29">
         <v>77187.986999999994</v>
       </c>
-      <c r="Q9" s="31">
+      <c r="Q9" s="30">
         <v>104.1</v>
       </c>
-      <c r="R9" s="30">
+      <c r="R9" s="29">
         <v>93411.278999999995</v>
       </c>
-      <c r="S9" s="31">
+      <c r="S9" s="30">
         <v>104.7</v>
       </c>
-      <c r="T9" s="30">
+      <c r="T9" s="29">
         <v>111530.09600000001</v>
       </c>
-      <c r="U9" s="31">
+      <c r="U9" s="30">
         <v>106.4</v>
       </c>
-      <c r="V9" s="30">
+      <c r="V9" s="29">
         <v>127553.15399999999</v>
       </c>
-      <c r="W9" s="31">
+      <c r="W9" s="30">
         <v>106.8</v>
       </c>
-      <c r="X9" s="30">
+      <c r="X9" s="29">
         <v>148734.011</v>
       </c>
-      <c r="Y9" s="31">
+      <c r="Y9" s="30">
         <v>107.2</v>
       </c>
     </row>
-    <row r="10" spans="1:25" s="24" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...5 lines deleted...]
-      <c r="B14" s="45" t="s">
+    <row r="10" spans="1:25" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="11" spans="1:25" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="12" spans="1:25" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="13" spans="1:25" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="14" spans="1:25" s="23" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="48"/>
+      <c r="B14" s="50" t="s">
         <v>47</v>
       </c>
-      <c r="C14" s="45"/>
-      <c r="D14" s="45" t="s">
+      <c r="C14" s="50"/>
+      <c r="D14" s="50" t="s">
         <v>48</v>
       </c>
-      <c r="E14" s="45"/>
-      <c r="F14" s="45" t="s">
+      <c r="E14" s="50"/>
+      <c r="F14" s="50" t="s">
         <v>49</v>
       </c>
-      <c r="G14" s="45"/>
-      <c r="H14" s="45" t="s">
+      <c r="G14" s="50"/>
+      <c r="H14" s="50" t="s">
         <v>50</v>
       </c>
-      <c r="I14" s="45"/>
-      <c r="J14" s="45" t="s">
+      <c r="I14" s="50"/>
+      <c r="J14" s="50" t="s">
         <v>51</v>
       </c>
-      <c r="K14" s="45"/>
-      <c r="L14" s="45" t="s">
+      <c r="K14" s="50"/>
+      <c r="L14" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="M14" s="45"/>
-      <c r="N14" s="45" t="s">
+      <c r="M14" s="50"/>
+      <c r="N14" s="50" t="s">
         <v>53</v>
       </c>
-      <c r="O14" s="45"/>
-      <c r="P14" s="45" t="s">
+      <c r="O14" s="50"/>
+      <c r="P14" s="50" t="s">
         <v>54</v>
       </c>
-      <c r="Q14" s="45"/>
-      <c r="R14" s="45" t="s">
+      <c r="Q14" s="50"/>
+      <c r="R14" s="50" t="s">
         <v>55</v>
       </c>
-      <c r="S14" s="45"/>
-      <c r="T14" s="45" t="s">
+      <c r="S14" s="50"/>
+      <c r="T14" s="50" t="s">
         <v>56</v>
       </c>
-      <c r="U14" s="45"/>
-      <c r="V14" s="45" t="s">
+      <c r="U14" s="50"/>
+      <c r="V14" s="50" t="s">
         <v>57</v>
       </c>
-      <c r="W14" s="45"/>
-      <c r="X14" s="45" t="s">
+      <c r="W14" s="50"/>
+      <c r="X14" s="50" t="s">
         <v>58</v>
       </c>
-      <c r="Y14" s="45"/>
-[...77 lines deleted...]
-      <c r="A16" s="29" t="s">
+      <c r="Y14" s="50"/>
+    </row>
+    <row r="15" spans="1:25" s="23" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="49"/>
+      <c r="B15" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="C15" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="E15" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="F15" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="G15" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="H15" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="I15" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="J15" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="K15" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="L15" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="M15" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="N15" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="O15" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="P15" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q15" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="R15" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="S15" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="T15" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="U15" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="V15" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="W15" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="X15" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y15" s="32" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25" s="23" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="B16" s="30">
+      <c r="B16" s="29">
         <v>8011.9549999999999</v>
       </c>
-      <c r="C16" s="31">
+      <c r="C16" s="30">
         <v>100.8</v>
       </c>
-      <c r="D16" s="30">
+      <c r="D16" s="29">
         <v>20647.870999999999</v>
       </c>
-      <c r="E16" s="31">
+      <c r="E16" s="30">
         <v>130.6</v>
       </c>
-      <c r="F16" s="30">
+      <c r="F16" s="29">
         <v>35823.364999999998</v>
       </c>
-      <c r="G16" s="31">
+      <c r="G16" s="30">
         <v>131.19999999999999</v>
       </c>
-      <c r="H16" s="30">
+      <c r="H16" s="29">
         <v>50880.097999999998</v>
       </c>
-      <c r="I16" s="31">
+      <c r="I16" s="30">
         <v>147.69999999999999</v>
       </c>
-      <c r="J16" s="30">
+      <c r="J16" s="29">
         <v>68816.414000000004</v>
       </c>
-      <c r="K16" s="31">
+      <c r="K16" s="30">
         <v>149</v>
       </c>
-      <c r="L16" s="30">
+      <c r="L16" s="29">
         <v>80843.979000000007</v>
       </c>
-      <c r="M16" s="31">
+      <c r="M16" s="30">
         <v>135.6</v>
       </c>
-      <c r="N16" s="30">
+      <c r="N16" s="29">
         <v>97440.100999999995</v>
       </c>
-      <c r="O16" s="31">
+      <c r="O16" s="30">
         <v>129.19999999999999</v>
       </c>
-      <c r="P16" s="30">
+      <c r="P16" s="29">
         <v>115409.398</v>
       </c>
-      <c r="Q16" s="31">
+      <c r="Q16" s="30">
         <v>126.7</v>
       </c>
-      <c r="R16" s="30">
+      <c r="R16" s="29">
         <v>139506.03200000001</v>
       </c>
-      <c r="S16" s="31">
+      <c r="S16" s="30">
         <v>127.5</v>
       </c>
-      <c r="T16" s="30">
+      <c r="T16" s="29">
         <v>173841.541</v>
       </c>
-      <c r="U16" s="31">
+      <c r="U16" s="30">
         <v>134.30000000000001</v>
       </c>
-      <c r="V16" s="30">
+      <c r="V16" s="29">
         <v>200218.74100000001</v>
       </c>
-      <c r="W16" s="31">
+      <c r="W16" s="30">
         <v>136.1</v>
       </c>
-      <c r="X16" s="30">
+      <c r="X16" s="29">
         <v>232472.372</v>
       </c>
-      <c r="Y16" s="31">
+      <c r="Y16" s="30">
         <v>136.30000000000001</v>
       </c>
     </row>
-    <row r="17" spans="1:25" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...83 lines deleted...]
-      <c r="B21" s="45" t="s">
+    <row r="17" spans="1:25" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="24"/>
+      <c r="B17" s="25"/>
+      <c r="C17" s="26"/>
+      <c r="D17" s="25"/>
+      <c r="E17" s="26"/>
+      <c r="F17" s="25"/>
+      <c r="G17" s="26"/>
+      <c r="H17" s="25"/>
+      <c r="I17" s="26"/>
+      <c r="J17" s="25"/>
+      <c r="K17" s="26"/>
+      <c r="L17" s="25"/>
+      <c r="M17" s="26"/>
+      <c r="N17" s="25"/>
+      <c r="O17" s="26"/>
+      <c r="P17" s="25"/>
+      <c r="Q17" s="26"/>
+      <c r="R17" s="25"/>
+      <c r="S17" s="26"/>
+      <c r="T17" s="25"/>
+      <c r="U17" s="26"/>
+      <c r="V17" s="25"/>
+      <c r="W17" s="26"/>
+      <c r="X17" s="25"/>
+      <c r="Y17" s="26"/>
+    </row>
+    <row r="18" spans="1:25" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="24"/>
+      <c r="B18" s="25"/>
+      <c r="C18" s="26"/>
+      <c r="D18" s="25"/>
+      <c r="E18" s="26"/>
+      <c r="F18" s="25"/>
+      <c r="G18" s="26"/>
+      <c r="H18" s="25"/>
+      <c r="I18" s="26"/>
+      <c r="J18" s="25"/>
+      <c r="K18" s="26"/>
+      <c r="L18" s="25"/>
+      <c r="M18" s="26"/>
+      <c r="N18" s="25"/>
+      <c r="O18" s="26"/>
+      <c r="P18" s="25"/>
+      <c r="Q18" s="26"/>
+      <c r="R18" s="25"/>
+      <c r="S18" s="26"/>
+      <c r="T18" s="25"/>
+      <c r="U18" s="26"/>
+      <c r="V18" s="25"/>
+      <c r="W18" s="26"/>
+      <c r="X18" s="25"/>
+      <c r="Y18" s="26"/>
+    </row>
+    <row r="19" spans="1:25" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="24"/>
+      <c r="B19" s="25"/>
+      <c r="C19" s="26"/>
+      <c r="D19" s="25"/>
+      <c r="E19" s="26"/>
+      <c r="F19" s="25"/>
+      <c r="G19" s="26"/>
+      <c r="H19" s="25"/>
+      <c r="I19" s="26"/>
+      <c r="J19" s="25"/>
+      <c r="K19" s="26"/>
+      <c r="L19" s="25"/>
+      <c r="M19" s="26"/>
+      <c r="N19" s="25"/>
+      <c r="O19" s="26"/>
+      <c r="P19" s="25"/>
+      <c r="Q19" s="26"/>
+      <c r="R19" s="25"/>
+      <c r="S19" s="26"/>
+      <c r="T19" s="25"/>
+      <c r="U19" s="26"/>
+      <c r="V19" s="25"/>
+      <c r="W19" s="26"/>
+      <c r="X19" s="25"/>
+      <c r="Y19" s="26"/>
+    </row>
+    <row r="20" spans="1:25" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="21" spans="1:25" s="23" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="48"/>
+      <c r="B21" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="C21" s="45"/>
-      <c r="D21" s="45" t="s">
+      <c r="C21" s="50"/>
+      <c r="D21" s="50" t="s">
         <v>22</v>
       </c>
-      <c r="E21" s="45"/>
-      <c r="F21" s="45" t="s">
+      <c r="E21" s="50"/>
+      <c r="F21" s="50" t="s">
         <v>23</v>
       </c>
-      <c r="G21" s="45"/>
-      <c r="H21" s="45" t="s">
+      <c r="G21" s="50"/>
+      <c r="H21" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="I21" s="45"/>
-      <c r="J21" s="45" t="s">
+      <c r="I21" s="50"/>
+      <c r="J21" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="K21" s="45"/>
-      <c r="L21" s="45" t="s">
+      <c r="K21" s="50"/>
+      <c r="L21" s="50" t="s">
         <v>26</v>
       </c>
-      <c r="M21" s="45"/>
-      <c r="N21" s="45" t="s">
+      <c r="M21" s="50"/>
+      <c r="N21" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="O21" s="45"/>
-      <c r="P21" s="45" t="s">
+      <c r="O21" s="50"/>
+      <c r="P21" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="Q21" s="45"/>
-      <c r="R21" s="45" t="s">
+      <c r="Q21" s="50"/>
+      <c r="R21" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="S21" s="45"/>
-      <c r="T21" s="45" t="s">
+      <c r="S21" s="50"/>
+      <c r="T21" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="U21" s="45"/>
-      <c r="V21" s="45" t="s">
+      <c r="U21" s="50"/>
+      <c r="V21" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="W21" s="45"/>
-      <c r="X21" s="45" t="s">
+      <c r="W21" s="50"/>
+      <c r="X21" s="50" t="s">
         <v>32</v>
       </c>
-      <c r="Y21" s="45"/>
-[...77 lines deleted...]
-      <c r="A23" s="29" t="s">
+      <c r="Y21" s="50"/>
+    </row>
+    <row r="22" spans="1:25" s="23" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="49"/>
+      <c r="B22" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="C22" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="E22" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="F22" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="G22" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="H22" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="I22" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="J22" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="K22" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="L22" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="M22" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="N22" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="O22" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="P22" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q22" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="R22" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="S22" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="T22" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="U22" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="V22" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="W22" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="X22" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y22" s="33" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25" s="23" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="B23" s="30">
+      <c r="B23" s="29">
         <v>12069.68</v>
       </c>
-      <c r="C23" s="31">
+      <c r="C23" s="30">
         <v>139.1</v>
       </c>
-      <c r="D23" s="30">
+      <c r="D23" s="29">
         <v>27819.200000000001</v>
       </c>
-      <c r="E23" s="31">
+      <c r="E23" s="30">
         <v>124.4</v>
       </c>
-      <c r="F23" s="30">
+      <c r="F23" s="29">
         <v>45625.5</v>
       </c>
-      <c r="G23" s="31">
+      <c r="G23" s="30">
         <v>116.8</v>
       </c>
-      <c r="H23" s="30">
+      <c r="H23" s="29">
         <v>64589</v>
       </c>
-      <c r="I23" s="31">
+      <c r="I23" s="30">
         <v>117.1</v>
       </c>
-      <c r="J23" s="30">
+      <c r="J23" s="29">
         <v>83887.4</v>
       </c>
-      <c r="K23" s="31">
+      <c r="K23" s="30">
         <v>112.4</v>
       </c>
-      <c r="L23" s="30">
+      <c r="L23" s="29">
         <v>107009.5</v>
       </c>
-      <c r="M23" s="31">
+      <c r="M23" s="30">
         <v>122</v>
       </c>
-      <c r="N23" s="30">
+      <c r="N23" s="29">
         <v>128018</v>
       </c>
-      <c r="O23" s="31">
+      <c r="O23" s="30">
         <v>121.4</v>
       </c>
-      <c r="P23" s="30">
+      <c r="P23" s="29">
         <v>149662.39999999999</v>
       </c>
-      <c r="Q23" s="31">
+      <c r="Q23" s="30">
         <v>120.2</v>
       </c>
-      <c r="R23" s="30">
+      <c r="R23" s="29">
         <v>187230.2</v>
       </c>
-      <c r="S23" s="31">
+      <c r="S23" s="30">
         <v>124.6</v>
       </c>
-      <c r="T23" s="30">
+      <c r="T23" s="29">
         <v>228701.2</v>
       </c>
-      <c r="U23" s="31">
+      <c r="U23" s="30">
         <v>122.4</v>
       </c>
-      <c r="V23" s="30">
+      <c r="V23" s="29">
         <v>263629.40000000002</v>
       </c>
-      <c r="W23" s="31">
+      <c r="W23" s="30">
         <v>122.6</v>
       </c>
-      <c r="X23" s="30">
+      <c r="X23" s="29">
         <v>306465.59999999998</v>
       </c>
-      <c r="Y23" s="31">
+      <c r="Y23" s="30">
         <v>122.9</v>
       </c>
     </row>
-    <row r="24" spans="1:25" s="24" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-[...82 lines deleted...]
-      <c r="B27" s="45" t="s">
+    <row r="24" spans="1:25" s="23" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="24"/>
+      <c r="B24" s="25"/>
+      <c r="C24" s="26"/>
+      <c r="D24" s="25"/>
+      <c r="E24" s="26"/>
+      <c r="F24" s="25"/>
+      <c r="G24" s="26"/>
+      <c r="H24" s="25"/>
+      <c r="I24" s="26"/>
+      <c r="J24" s="25"/>
+      <c r="K24" s="26"/>
+      <c r="L24" s="25"/>
+      <c r="M24" s="26"/>
+      <c r="N24" s="25"/>
+      <c r="O24" s="26"/>
+      <c r="P24" s="25"/>
+      <c r="Q24" s="26"/>
+      <c r="R24" s="25"/>
+      <c r="S24" s="26"/>
+      <c r="T24" s="25"/>
+      <c r="U24" s="26"/>
+      <c r="V24" s="25"/>
+      <c r="W24" s="26"/>
+      <c r="X24" s="25"/>
+      <c r="Y24" s="26"/>
+    </row>
+    <row r="25" spans="1:25" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="24"/>
+      <c r="B25" s="25"/>
+      <c r="C25" s="26"/>
+      <c r="D25" s="25"/>
+      <c r="E25" s="26"/>
+      <c r="F25" s="25"/>
+      <c r="G25" s="26"/>
+      <c r="H25" s="25"/>
+      <c r="I25" s="26"/>
+      <c r="J25" s="25"/>
+      <c r="K25" s="26"/>
+      <c r="L25" s="25"/>
+      <c r="M25" s="26"/>
+      <c r="N25" s="25"/>
+      <c r="O25" s="26"/>
+      <c r="P25" s="25"/>
+      <c r="Q25" s="26"/>
+      <c r="R25" s="25"/>
+      <c r="S25" s="26"/>
+      <c r="T25" s="25"/>
+      <c r="U25" s="26"/>
+      <c r="V25" s="25"/>
+      <c r="W25" s="26"/>
+      <c r="X25" s="25"/>
+      <c r="Y25" s="26"/>
+    </row>
+    <row r="26" spans="1:25" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="24"/>
+      <c r="B26" s="25"/>
+      <c r="C26" s="26"/>
+      <c r="D26" s="25"/>
+      <c r="E26" s="26"/>
+      <c r="F26" s="25"/>
+      <c r="G26" s="26"/>
+      <c r="H26" s="25"/>
+      <c r="I26" s="26"/>
+      <c r="J26" s="25"/>
+      <c r="K26" s="26"/>
+      <c r="L26" s="25"/>
+      <c r="M26" s="26"/>
+      <c r="N26" s="25"/>
+      <c r="O26" s="26"/>
+      <c r="P26" s="25"/>
+      <c r="Q26" s="26"/>
+      <c r="R26" s="25"/>
+      <c r="S26" s="26"/>
+      <c r="T26" s="25"/>
+      <c r="U26" s="26"/>
+      <c r="V26" s="25"/>
+      <c r="W26" s="26"/>
+      <c r="X26" s="25"/>
+      <c r="Y26" s="26"/>
+    </row>
+    <row r="27" spans="1:25" s="23" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="48"/>
+      <c r="B27" s="50" t="s">
         <v>59</v>
       </c>
-      <c r="C27" s="45"/>
-      <c r="D27" s="45" t="s">
+      <c r="C27" s="50"/>
+      <c r="D27" s="50" t="s">
         <v>60</v>
       </c>
-      <c r="E27" s="45"/>
-      <c r="F27" s="45" t="s">
+      <c r="E27" s="50"/>
+      <c r="F27" s="50" t="s">
         <v>61</v>
       </c>
-      <c r="G27" s="45"/>
-      <c r="H27" s="45" t="s">
+      <c r="G27" s="50"/>
+      <c r="H27" s="50" t="s">
         <v>62</v>
       </c>
-      <c r="I27" s="45"/>
-      <c r="J27" s="45" t="s">
+      <c r="I27" s="50"/>
+      <c r="J27" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="K27" s="45"/>
-      <c r="L27" s="45" t="s">
+      <c r="K27" s="50"/>
+      <c r="L27" s="50" t="s">
         <v>64</v>
       </c>
-      <c r="M27" s="45"/>
-      <c r="N27" s="45" t="s">
+      <c r="M27" s="50"/>
+      <c r="N27" s="50" t="s">
         <v>65</v>
       </c>
-      <c r="O27" s="45"/>
-      <c r="P27" s="45" t="s">
+      <c r="O27" s="50"/>
+      <c r="P27" s="50" t="s">
         <v>66</v>
       </c>
-      <c r="Q27" s="45"/>
-      <c r="R27" s="45" t="s">
+      <c r="Q27" s="50"/>
+      <c r="R27" s="50" t="s">
         <v>67</v>
       </c>
-      <c r="S27" s="45"/>
-      <c r="T27" s="45" t="s">
+      <c r="S27" s="50"/>
+      <c r="T27" s="50" t="s">
         <v>68</v>
       </c>
-      <c r="U27" s="45"/>
-      <c r="V27" s="45" t="s">
+      <c r="U27" s="50"/>
+      <c r="V27" s="50" t="s">
         <v>69</v>
       </c>
-      <c r="W27" s="45"/>
-      <c r="X27" s="45" t="s">
+      <c r="W27" s="50"/>
+      <c r="X27" s="50" t="s">
         <v>70</v>
       </c>
-      <c r="Y27" s="45"/>
-[...77 lines deleted...]
-      <c r="A29" s="29" t="s">
+      <c r="Y27" s="50"/>
+    </row>
+    <row r="28" spans="1:25" s="23" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="49"/>
+      <c r="B28" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="C28" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="D28" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="E28" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="F28" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="G28" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="H28" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="I28" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="J28" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="K28" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="L28" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="M28" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="N28" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="O28" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="P28" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q28" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="R28" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="S28" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="T28" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="U28" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="V28" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="W28" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="X28" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y28" s="34" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25" s="23" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="B29" s="30">
+      <c r="B29" s="29">
         <v>17187</v>
       </c>
-      <c r="C29" s="31">
+      <c r="C29" s="30">
         <v>133.6</v>
       </c>
-      <c r="D29" s="30">
+      <c r="D29" s="29">
         <v>37215</v>
       </c>
-      <c r="E29" s="31">
+      <c r="E29" s="30">
         <v>125.5</v>
       </c>
-      <c r="F29" s="30">
+      <c r="F29" s="29">
         <v>59034.5</v>
       </c>
-      <c r="G29" s="31">
+      <c r="G29" s="30">
         <v>119.8</v>
       </c>
-      <c r="H29" s="30">
+      <c r="H29" s="29">
         <v>84548.2</v>
       </c>
-      <c r="I29" s="31">
+      <c r="I29" s="30">
         <v>120.4</v>
       </c>
-      <c r="J29" s="30">
+      <c r="J29" s="29">
         <v>113505.3</v>
       </c>
-      <c r="K29" s="31">
+      <c r="K29" s="30">
         <v>124.8</v>
       </c>
-      <c r="L29" s="30">
+      <c r="L29" s="29">
         <v>139618.9</v>
       </c>
-      <c r="M29" s="31">
+      <c r="M29" s="30">
         <v>119.7</v>
       </c>
-      <c r="N29" s="30">
+      <c r="N29" s="29">
         <v>168064.3</v>
       </c>
-      <c r="O29" s="31">
+      <c r="O29" s="30">
         <v>120</v>
       </c>
-      <c r="P29" s="30">
+      <c r="P29" s="29">
         <v>201085.4</v>
       </c>
-      <c r="Q29" s="31">
+      <c r="Q29" s="30">
         <v>122.5</v>
       </c>
-      <c r="R29" s="30">
+      <c r="R29" s="29">
         <v>252558.7</v>
       </c>
-      <c r="S29" s="31">
+      <c r="S29" s="30">
         <v>122.7</v>
       </c>
-      <c r="T29" s="30">
+      <c r="T29" s="29">
         <v>312578.09999999998</v>
       </c>
-      <c r="U29" s="31">
+      <c r="U29" s="30">
         <v>123.8</v>
       </c>
-      <c r="V29" s="30">
+      <c r="V29" s="29">
         <v>372070.1</v>
       </c>
-      <c r="W29" s="31">
+      <c r="W29" s="30">
         <v>127.5</v>
       </c>
-      <c r="X29" s="30">
+      <c r="X29" s="29">
         <v>441108.6</v>
       </c>
-      <c r="Y29" s="31">
+      <c r="Y29" s="30">
         <v>129.80000000000001</v>
       </c>
     </row>
-    <row r="30" spans="1:25" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...194 lines deleted...]
-      <c r="A38" s="28" t="s">
+    <row r="30" spans="1:25" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="24"/>
+      <c r="B30" s="25"/>
+      <c r="C30" s="26"/>
+      <c r="D30" s="25"/>
+      <c r="E30" s="26"/>
+      <c r="F30" s="25"/>
+      <c r="G30" s="26"/>
+      <c r="H30" s="25"/>
+      <c r="I30" s="26"/>
+      <c r="J30" s="25"/>
+      <c r="K30" s="26"/>
+      <c r="L30" s="25"/>
+      <c r="M30" s="26"/>
+      <c r="N30" s="25"/>
+      <c r="O30" s="26"/>
+      <c r="P30" s="25"/>
+      <c r="Q30" s="26"/>
+      <c r="R30" s="25"/>
+      <c r="S30" s="26"/>
+      <c r="T30" s="25"/>
+      <c r="U30" s="26"/>
+      <c r="V30" s="25"/>
+      <c r="W30" s="26"/>
+      <c r="X30" s="25"/>
+      <c r="Y30" s="26"/>
+    </row>
+    <row r="31" spans="1:25" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="24"/>
+      <c r="B31" s="25"/>
+      <c r="C31" s="26"/>
+      <c r="D31" s="25"/>
+      <c r="E31" s="26"/>
+      <c r="F31" s="25"/>
+      <c r="G31" s="26"/>
+      <c r="H31" s="25"/>
+      <c r="I31" s="26"/>
+      <c r="J31" s="25"/>
+      <c r="K31" s="26"/>
+      <c r="L31" s="25"/>
+      <c r="M31" s="26"/>
+      <c r="N31" s="25"/>
+      <c r="O31" s="26"/>
+      <c r="P31" s="25"/>
+      <c r="Q31" s="26"/>
+      <c r="R31" s="25"/>
+      <c r="S31" s="26"/>
+      <c r="T31" s="25"/>
+      <c r="U31" s="26"/>
+      <c r="V31" s="25"/>
+      <c r="W31" s="26"/>
+      <c r="X31" s="25"/>
+      <c r="Y31" s="26"/>
+    </row>
+    <row r="32" spans="1:25" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="24"/>
+      <c r="B32" s="25"/>
+      <c r="C32" s="26"/>
+      <c r="D32" s="25"/>
+      <c r="E32" s="26"/>
+      <c r="F32" s="25"/>
+      <c r="G32" s="26"/>
+      <c r="H32" s="25"/>
+      <c r="I32" s="26"/>
+      <c r="J32" s="25"/>
+      <c r="K32" s="26"/>
+      <c r="L32" s="25"/>
+      <c r="M32" s="26"/>
+      <c r="N32" s="25"/>
+      <c r="O32" s="26"/>
+      <c r="P32" s="25"/>
+      <c r="Q32" s="26"/>
+      <c r="R32" s="25"/>
+      <c r="S32" s="26"/>
+      <c r="T32" s="25"/>
+      <c r="U32" s="26"/>
+      <c r="V32" s="25"/>
+      <c r="W32" s="26"/>
+      <c r="X32" s="25"/>
+      <c r="Y32" s="26"/>
+    </row>
+    <row r="33" spans="1:25" s="23" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="48"/>
+      <c r="B33" s="50" t="s">
+        <v>72</v>
+      </c>
+      <c r="C33" s="50"/>
+      <c r="D33" s="50" t="s">
+        <v>73</v>
+      </c>
+      <c r="E33" s="50"/>
+      <c r="F33" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="G33" s="50"/>
+      <c r="H33" s="50" t="s">
+        <v>75</v>
+      </c>
+      <c r="I33" s="50"/>
+      <c r="J33" s="50" t="s">
+        <v>76</v>
+      </c>
+      <c r="K33" s="50"/>
+      <c r="L33" s="50" t="s">
+        <v>77</v>
+      </c>
+      <c r="M33" s="50"/>
+      <c r="N33" s="50" t="s">
+        <v>78</v>
+      </c>
+      <c r="O33" s="50"/>
+      <c r="P33" s="50" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q33" s="50"/>
+      <c r="R33" s="50" t="s">
+        <v>80</v>
+      </c>
+      <c r="S33" s="50"/>
+      <c r="T33" s="50" t="s">
+        <v>81</v>
+      </c>
+      <c r="U33" s="50"/>
+      <c r="V33" s="50" t="s">
+        <v>82</v>
+      </c>
+      <c r="W33" s="50"/>
+      <c r="X33" s="50" t="s">
+        <v>83</v>
+      </c>
+      <c r="Y33" s="50"/>
+    </row>
+    <row r="34" spans="1:25" s="23" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="49"/>
+      <c r="B34" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="C34" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="D34" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="E34" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="F34" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="G34" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="H34" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="I34" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="J34" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="K34" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="L34" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="M34" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="N34" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="O34" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="P34" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q34" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="R34" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="S34" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="T34" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="U34" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="V34" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="W34" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="X34" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y34" s="35" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25" s="23" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="28" t="s">
+        <v>1</v>
+      </c>
+      <c r="B35" s="29">
+        <v>19984.8</v>
+      </c>
+      <c r="C35" s="30">
+        <v>102.3</v>
+      </c>
+      <c r="D35" s="29">
+        <v>44071.9</v>
+      </c>
+      <c r="E35" s="30">
+        <v>102.5</v>
+      </c>
+      <c r="F35" s="29">
+        <v>69439.899999999994</v>
+      </c>
+      <c r="G35" s="30">
+        <v>103</v>
+      </c>
+      <c r="H35" s="29">
+        <v>99521</v>
+      </c>
+      <c r="I35" s="30">
+        <v>103.7</v>
+      </c>
+      <c r="J35" s="29"/>
+      <c r="K35" s="30"/>
+      <c r="L35" s="29"/>
+      <c r="M35" s="30"/>
+      <c r="N35" s="29"/>
+      <c r="O35" s="30"/>
+      <c r="P35" s="29"/>
+      <c r="Q35" s="30"/>
+      <c r="R35" s="29"/>
+      <c r="S35" s="30"/>
+      <c r="T35" s="29"/>
+      <c r="U35" s="30"/>
+      <c r="V35" s="29"/>
+      <c r="W35" s="30"/>
+      <c r="X35" s="29"/>
+      <c r="Y35" s="30"/>
+    </row>
+    <row r="36" spans="1:25" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="24"/>
+      <c r="B36" s="25"/>
+      <c r="C36" s="26"/>
+      <c r="D36" s="25"/>
+      <c r="E36" s="26"/>
+      <c r="F36" s="25"/>
+      <c r="G36" s="26"/>
+      <c r="H36" s="25"/>
+      <c r="I36" s="26"/>
+      <c r="J36" s="25"/>
+      <c r="K36" s="26"/>
+      <c r="L36" s="25"/>
+      <c r="M36" s="26"/>
+      <c r="N36" s="25"/>
+      <c r="O36" s="26"/>
+      <c r="P36" s="25"/>
+      <c r="Q36" s="26"/>
+      <c r="R36" s="25"/>
+      <c r="S36" s="26"/>
+      <c r="T36" s="25"/>
+      <c r="U36" s="26"/>
+      <c r="V36" s="25"/>
+      <c r="W36" s="26"/>
+      <c r="X36" s="25"/>
+      <c r="Y36" s="26"/>
+    </row>
+    <row r="37" spans="1:25" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="24"/>
+      <c r="B37" s="25"/>
+      <c r="C37" s="26"/>
+      <c r="D37" s="25"/>
+      <c r="E37" s="26"/>
+      <c r="F37" s="25"/>
+      <c r="G37" s="26"/>
+      <c r="H37" s="25"/>
+      <c r="I37" s="26"/>
+      <c r="J37" s="25"/>
+      <c r="K37" s="26"/>
+      <c r="L37" s="25"/>
+      <c r="M37" s="26"/>
+      <c r="N37" s="25"/>
+      <c r="O37" s="26"/>
+      <c r="P37" s="25"/>
+      <c r="Q37" s="26"/>
+      <c r="R37" s="25"/>
+      <c r="S37" s="26"/>
+      <c r="T37" s="25"/>
+      <c r="U37" s="26"/>
+      <c r="V37" s="25"/>
+      <c r="W37" s="26"/>
+      <c r="X37" s="25"/>
+      <c r="Y37" s="26"/>
+    </row>
+    <row r="38" spans="1:25" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="24"/>
+      <c r="B38" s="25"/>
+      <c r="C38" s="26"/>
+      <c r="D38" s="25"/>
+      <c r="E38" s="26"/>
+      <c r="F38" s="25"/>
+      <c r="G38" s="26"/>
+      <c r="H38" s="25"/>
+      <c r="I38" s="26"/>
+      <c r="J38" s="25"/>
+      <c r="K38" s="26"/>
+      <c r="L38" s="25"/>
+      <c r="M38" s="26"/>
+      <c r="N38" s="25"/>
+      <c r="O38" s="26"/>
+      <c r="P38" s="25"/>
+      <c r="Q38" s="26"/>
+      <c r="R38" s="25"/>
+      <c r="S38" s="26"/>
+      <c r="T38" s="25"/>
+      <c r="U38" s="26"/>
+      <c r="V38" s="25"/>
+      <c r="W38" s="26"/>
+      <c r="X38" s="25"/>
+      <c r="Y38" s="26"/>
+    </row>
+    <row r="39" spans="1:25" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="24"/>
+      <c r="B39" s="25"/>
+      <c r="C39" s="26"/>
+      <c r="D39" s="25"/>
+      <c r="E39" s="26"/>
+      <c r="F39" s="25"/>
+      <c r="G39" s="26"/>
+      <c r="H39" s="25"/>
+      <c r="I39" s="26"/>
+      <c r="J39" s="25"/>
+      <c r="K39" s="26"/>
+      <c r="L39" s="25"/>
+      <c r="M39" s="26"/>
+      <c r="N39" s="25"/>
+      <c r="O39" s="26"/>
+      <c r="P39" s="25"/>
+      <c r="Q39" s="26"/>
+      <c r="R39" s="25"/>
+      <c r="S39" s="26"/>
+      <c r="T39" s="25"/>
+      <c r="U39" s="26"/>
+      <c r="V39" s="25"/>
+      <c r="W39" s="26"/>
+      <c r="X39" s="25"/>
+      <c r="Y39" s="26"/>
+    </row>
+    <row r="40" spans="1:25" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="24"/>
+      <c r="B40" s="25"/>
+      <c r="C40" s="26"/>
+      <c r="D40" s="25"/>
+      <c r="E40" s="26"/>
+      <c r="F40" s="25"/>
+      <c r="G40" s="26"/>
+      <c r="H40" s="25"/>
+      <c r="I40" s="26"/>
+      <c r="J40" s="25"/>
+      <c r="K40" s="26"/>
+      <c r="L40" s="25"/>
+      <c r="M40" s="26"/>
+      <c r="N40" s="25"/>
+      <c r="O40" s="26"/>
+      <c r="P40" s="25"/>
+      <c r="Q40" s="26"/>
+      <c r="R40" s="25"/>
+      <c r="S40" s="26"/>
+      <c r="T40" s="25"/>
+      <c r="U40" s="26"/>
+      <c r="V40" s="25"/>
+      <c r="W40" s="26"/>
+      <c r="X40" s="25"/>
+      <c r="Y40" s="26"/>
+    </row>
+    <row r="41" spans="1:25" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A41" s="24"/>
+      <c r="B41" s="25"/>
+      <c r="C41" s="26"/>
+    </row>
+    <row r="42" spans="1:25" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A42" s="27" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="39" spans="1:25" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="40" spans="1:25" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="43" spans="1:25" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="44" spans="1:25" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <mergeCells count="53">
+  <mergeCells count="66">
+    <mergeCell ref="T33:U33"/>
+    <mergeCell ref="V33:W33"/>
+    <mergeCell ref="X33:Y33"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="L33:M33"/>
+    <mergeCell ref="N33:O33"/>
+    <mergeCell ref="P33:Q33"/>
+    <mergeCell ref="R33:S33"/>
+    <mergeCell ref="A33:A34"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="F33:G33"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="T21:U21"/>
+    <mergeCell ref="V21:W21"/>
+    <mergeCell ref="X21:Y21"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="L21:M21"/>
+    <mergeCell ref="N21:O21"/>
+    <mergeCell ref="P21:Q21"/>
+    <mergeCell ref="R21:S21"/>
+    <mergeCell ref="T14:U14"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="N14:O14"/>
+    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="T7:U7"/>
+    <mergeCell ref="V7:W7"/>
+    <mergeCell ref="X7:Y7"/>
+    <mergeCell ref="J7:K7"/>
+    <mergeCell ref="L7:M7"/>
+    <mergeCell ref="N7:O7"/>
+    <mergeCell ref="P7:Q7"/>
+    <mergeCell ref="R7:S7"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="F7:G7"/>
+    <mergeCell ref="H7:I7"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:I21"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="A21:A22"/>
     <mergeCell ref="A27:A28"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="D27:E27"/>
     <mergeCell ref="F27:G27"/>
     <mergeCell ref="H27:I27"/>
     <mergeCell ref="T27:U27"/>
     <mergeCell ref="V27:W27"/>
     <mergeCell ref="X27:Y27"/>
     <mergeCell ref="J27:K27"/>
     <mergeCell ref="L27:M27"/>
     <mergeCell ref="N27:O27"/>
     <mergeCell ref="P27:Q27"/>
-    <mergeCell ref="R27:S27"/>
-[...35 lines deleted...]
-    <mergeCell ref="R21:S21"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="11" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>