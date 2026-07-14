--- v1 (2026-05-30)
+++ v2 (2026-07-14)
@@ -3,80 +3,71 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11310"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="10710"/>
   </bookViews>
   <sheets>
-    <sheet name="ИФО общипит" sheetId="5" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name=" объем и ИФО" sheetId="7" r:id="rId3"/>
+    <sheet name="IPV" sheetId="5" r:id="rId1"/>
+    <sheet name="volume" sheetId="4" r:id="rId2"/>
+    <sheet name=" volume and IPV" sheetId="7" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">' объем и ИФО'!$A$1:$Y$43</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Объем общипит'!$A$1:$M$9</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">' volume and IPV'!$A$1:$Y$43</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">volume!$A$1:$M$9</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="84">
   <si>
-    <t>Услуги по предоставлению и обеспечению питанием и напитками</t>
-[...4 lines deleted...]
-  <si>
     <t>* оперативные данные</t>
   </si>
   <si>
-    <t>The volume of services rendered for the provision and provision of food and beverages</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">                                                                                                                                                                                                                        mln.tenge</t>
   </si>
   <si>
     <t>Indices of the physical volume of services for the provision of food and beverages</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
@@ -234,87 +225,96 @@
   <si>
     <t>January-May, 2025</t>
   </si>
   <si>
     <t>January-June, 2025</t>
   </si>
   <si>
     <t>January-July, 2025</t>
   </si>
   <si>
     <t>January-August, 2025</t>
   </si>
   <si>
     <t>January-September, 2025</t>
   </si>
   <si>
     <t>January-October, 2025</t>
   </si>
   <si>
     <t>January-November, 2025</t>
   </si>
   <si>
     <t>January-December, 2025</t>
   </si>
   <si>
-    <t>Volume and Physical Volume Index of Services Provided in Food and Beverage Supply and Catering *</t>
-[...1 lines deleted...]
-  <si>
     <t>January, 2026</t>
   </si>
   <si>
     <t>January-February, 2026</t>
   </si>
   <si>
     <t>January-March, 2026</t>
   </si>
   <si>
     <t>January-April, 2026</t>
   </si>
   <si>
     <t>January-May, 2026</t>
   </si>
   <si>
     <t>January-June, 2026</t>
   </si>
   <si>
     <t>January-July, 2026</t>
   </si>
   <si>
     <t>January-August, 2026</t>
   </si>
   <si>
     <t>January-September, 2026</t>
   </si>
   <si>
     <t>January-October, 2026</t>
   </si>
   <si>
     <t>January-November, 2026</t>
   </si>
   <si>
     <t>January-December, 2026</t>
+  </si>
+  <si>
+    <t>rendered for the provision and provision of food and beverages</t>
+  </si>
+  <si>
+    <t>Astana</t>
+  </si>
+  <si>
+    <t>The volume of food and beverage service activities</t>
+  </si>
+  <si>
+    <t>Volume and Index of Physical Volume  of Food and Beverage activities *</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
@@ -1019,119 +1019,119 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F26" sqref="F26"/>
+      <selection activeCell="G27" sqref="G27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="10"/>
     <col min="10" max="10" width="10.140625" style="10" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="38" t="s">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
       <c r="J1" s="39"/>
       <c r="K1" s="39"/>
       <c r="L1" s="39"/>
       <c r="M1" s="39"/>
     </row>
     <row r="2" spans="1:13" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="19"/>
       <c r="B2" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C2" s="18" t="s">
+      <c r="G2" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="D2" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E2" s="18" t="s">
+      <c r="H2" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="9" t="s">
+      <c r="I2" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="G2" s="18" t="s">
+      <c r="J2" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="H2" s="9" t="s">
+      <c r="K2" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="I2" s="18" t="s">
+      <c r="L2" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="J2" s="9" t="s">
+      <c r="M2" s="9" t="s">
         <v>14</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A3" s="40" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="42"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="13">
         <v>2022</v>
       </c>
       <c r="B4" s="5">
         <v>40.1</v>
       </c>
       <c r="C4" s="14">
         <v>98.8</v>
       </c>
       <c r="D4" s="17">
@@ -1282,62 +1282,66 @@
         <v>113.9</v>
       </c>
       <c r="L7" s="5">
         <v>98.6</v>
       </c>
       <c r="M7" s="16">
         <v>116</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="13">
         <v>2026</v>
       </c>
       <c r="B8" s="12">
         <v>28.9</v>
       </c>
       <c r="C8" s="12">
         <v>116.8</v>
       </c>
       <c r="D8" s="12">
         <v>104.6</v>
       </c>
       <c r="E8" s="14">
         <v>118.6</v>
       </c>
-      <c r="F8" s="14"/>
-      <c r="G8" s="14"/>
+      <c r="F8" s="14">
+        <v>113.1</v>
+      </c>
+      <c r="G8" s="14">
+        <v>107.4</v>
+      </c>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="5"/>
       <c r="M8" s="16"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="43" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B9" s="44"/>
       <c r="C9" s="44"/>
       <c r="D9" s="44"/>
       <c r="E9" s="44"/>
       <c r="F9" s="44"/>
       <c r="G9" s="44"/>
       <c r="H9" s="44"/>
       <c r="I9" s="44"/>
       <c r="J9" s="44"/>
       <c r="K9" s="44"/>
       <c r="L9" s="44"/>
       <c r="M9" s="45"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="15">
         <v>2022</v>
       </c>
       <c r="B10" s="5">
         <v>82.1</v>
       </c>
       <c r="C10" s="11">
         <v>85.8</v>
       </c>
       <c r="D10" s="11">
@@ -1488,62 +1492,66 @@
         <v>126.5</v>
       </c>
       <c r="L13" s="5">
         <v>149.80000000000001</v>
       </c>
       <c r="M13" s="14">
         <v>141.69999999999999</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A14" s="15">
         <v>2026</v>
       </c>
       <c r="B14" s="12">
         <v>102.3</v>
       </c>
       <c r="C14" s="12">
         <v>102.5</v>
       </c>
       <c r="D14" s="12">
         <v>104.1</v>
       </c>
       <c r="E14" s="11">
         <v>105.6</v>
       </c>
-      <c r="F14" s="11"/>
-      <c r="G14" s="11"/>
+      <c r="F14" s="11">
+        <v>105.2</v>
+      </c>
+      <c r="G14" s="11">
+        <v>130.80000000000001</v>
+      </c>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="J14" s="11"/>
       <c r="K14" s="11"/>
       <c r="L14" s="5"/>
       <c r="M14" s="14"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" s="43" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B15" s="44"/>
       <c r="C15" s="44"/>
       <c r="D15" s="44"/>
       <c r="E15" s="44"/>
       <c r="F15" s="44"/>
       <c r="G15" s="44"/>
       <c r="H15" s="44"/>
       <c r="I15" s="44"/>
       <c r="J15" s="44"/>
       <c r="K15" s="44"/>
       <c r="L15" s="44"/>
       <c r="M15" s="45"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="13">
         <v>2022</v>
       </c>
       <c r="B16" s="5">
         <v>82.1</v>
       </c>
       <c r="C16" s="11">
         <v>83.9</v>
       </c>
       <c r="D16" s="11">
@@ -1694,163 +1702,167 @@
         <v>123.8</v>
       </c>
       <c r="L19" s="5">
         <v>127.5</v>
       </c>
       <c r="M19" s="5">
         <v>129.80000000000001</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="13">
         <v>2026</v>
       </c>
       <c r="B20" s="12">
         <v>102.3</v>
       </c>
       <c r="C20" s="12">
         <v>102.5</v>
       </c>
       <c r="D20" s="12">
         <v>103</v>
       </c>
       <c r="E20" s="11">
         <v>103.7</v>
       </c>
-      <c r="F20" s="11"/>
-      <c r="G20" s="11"/>
+      <c r="F20" s="11">
+        <v>104</v>
+      </c>
+      <c r="G20" s="11">
+        <v>108.7</v>
+      </c>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
       <c r="J20" s="11"/>
       <c r="K20" s="11"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y9"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="F15" sqref="F15"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.5703125" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A1" s="39" t="s">
-        <v>3</v>
+        <v>82</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
       <c r="J1" s="39"/>
       <c r="K1" s="39"/>
       <c r="L1" s="39"/>
       <c r="M1" s="39"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="46" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:25" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="E3" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="18" t="s">
+      <c r="G3" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="18" t="s">
+      <c r="H3" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="F3" s="9" t="s">
+      <c r="I3" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="G3" s="18" t="s">
+      <c r="J3" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="H3" s="9" t="s">
+      <c r="K3" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="I3" s="18" t="s">
+      <c r="L3" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="J3" s="9" t="s">
+      <c r="M3" s="9" t="s">
         <v>14</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:25" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="8" t="s">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
     </row>
     <row r="5" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A5" s="6">
         <v>2022</v>
       </c>
       <c r="B5" s="36">
         <v>5739.8</v>
       </c>
       <c r="C5" s="36">
         <v>5865.6</v>
       </c>
       <c r="D5" s="36">
@@ -2025,278 +2037,282 @@
         <v>60019.4</v>
       </c>
       <c r="L8" s="36">
         <v>59492</v>
       </c>
       <c r="M8" s="36">
         <v>69038.5</v>
       </c>
     </row>
     <row r="9" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A9" s="6">
         <v>2026</v>
       </c>
       <c r="B9" s="36">
         <v>19984.8</v>
       </c>
       <c r="C9" s="36">
         <v>24087.200000000001</v>
       </c>
       <c r="D9" s="36">
         <v>25368</v>
       </c>
       <c r="E9" s="36">
         <v>30081.1</v>
       </c>
-      <c r="F9" s="36"/>
-      <c r="G9" s="36"/>
+      <c r="F9" s="36">
+        <v>34021.800000000003</v>
+      </c>
+      <c r="G9" s="36">
+        <v>36550.9</v>
+      </c>
       <c r="H9" s="36"/>
       <c r="I9" s="36"/>
       <c r="J9" s="36"/>
       <c r="K9" s="36"/>
       <c r="L9" s="36"/>
       <c r="M9" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="69" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y44"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" topLeftCell="A22" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="J47" sqref="J47"/>
+      <selection activeCell="M47" sqref="M47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="20" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="20" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="20" customWidth="1"/>
     <col min="4" max="4" width="12" style="20" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="20" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="20" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="20" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="20" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="20" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="20" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="20" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="20" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="20" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="20" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="20" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="20" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="20" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="20" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="20" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="20" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="20" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="20" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="20" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="20" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="20" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="47" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
       <c r="F1" s="47"/>
       <c r="G1" s="47"/>
       <c r="H1" s="47"/>
       <c r="I1" s="47"/>
       <c r="J1" s="47"/>
       <c r="K1" s="47"/>
       <c r="L1" s="47"/>
       <c r="M1" s="47"/>
       <c r="N1" s="47"/>
       <c r="O1" s="47"/>
       <c r="P1" s="47"/>
       <c r="Q1" s="47"/>
       <c r="R1" s="47"/>
       <c r="S1" s="47"/>
       <c r="T1" s="47"/>
       <c r="U1" s="47"/>
       <c r="V1" s="47"/>
       <c r="W1" s="47"/>
       <c r="X1" s="47"/>
       <c r="Y1" s="47"/>
     </row>
     <row r="3" spans="1:25" ht="15" x14ac:dyDescent="0.25">
       <c r="Y3" s="22"/>
     </row>
     <row r="5" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V5" s="21"/>
       <c r="W5" s="21"/>
       <c r="X5" s="21"/>
     </row>
     <row r="6" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V6" s="21"/>
       <c r="W6" s="21"/>
       <c r="X6" s="21"/>
     </row>
     <row r="7" spans="1:25" s="23" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="48"/>
       <c r="B7" s="50" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C7" s="50"/>
       <c r="D7" s="50" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E7" s="50"/>
       <c r="F7" s="50" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="G7" s="50"/>
       <c r="H7" s="50" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="I7" s="50"/>
       <c r="J7" s="50" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="K7" s="50"/>
       <c r="L7" s="50" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="M7" s="50"/>
       <c r="N7" s="50" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="O7" s="50"/>
       <c r="P7" s="50" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="Q7" s="50"/>
       <c r="R7" s="50" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="S7" s="50"/>
       <c r="T7" s="50" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="U7" s="50"/>
       <c r="V7" s="50" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="W7" s="50"/>
       <c r="X7" s="50" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="Y7" s="50"/>
     </row>
     <row r="8" spans="1:25" s="23" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="49"/>
       <c r="B8" s="31" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C8" s="31" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D8" s="31" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E8" s="31" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F8" s="31" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="G8" s="31" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="H8" s="31" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="I8" s="31" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="J8" s="31" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="K8" s="31" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="L8" s="31" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="M8" s="31" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="N8" s="31" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="O8" s="31" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="P8" s="31" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="Q8" s="31" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="R8" s="31" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="S8" s="31" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="T8" s="31" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="U8" s="31" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="V8" s="31" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="W8" s="31" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X8" s="31" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="Y8" s="31" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:25" s="23" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="28" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="B9" s="29">
         <v>5739.8440000000001</v>
       </c>
       <c r="C9" s="29">
         <v>82.1</v>
       </c>
       <c r="D9" s="29">
         <v>11605.468999999999</v>
       </c>
       <c r="E9" s="30">
         <v>83.9</v>
       </c>
       <c r="F9" s="29">
         <v>21062.821</v>
       </c>
       <c r="G9" s="30">
         <v>101.8</v>
       </c>
       <c r="H9" s="29">
         <v>27611.036</v>
       </c>
       <c r="I9" s="30">
         <v>102.3</v>
       </c>
@@ -2334,176 +2350,176 @@
         <v>111530.09600000001</v>
       </c>
       <c r="U9" s="30">
         <v>106.4</v>
       </c>
       <c r="V9" s="29">
         <v>127553.15399999999</v>
       </c>
       <c r="W9" s="30">
         <v>106.8</v>
       </c>
       <c r="X9" s="29">
         <v>148734.011</v>
       </c>
       <c r="Y9" s="30">
         <v>107.2</v>
       </c>
     </row>
     <row r="10" spans="1:25" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="11" spans="1:25" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="12" spans="1:25" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="13" spans="1:25" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="14" spans="1:25" s="23" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="48"/>
       <c r="B14" s="50" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="C14" s="50"/>
       <c r="D14" s="50" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E14" s="50"/>
       <c r="F14" s="50" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="G14" s="50"/>
       <c r="H14" s="50" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="I14" s="50"/>
       <c r="J14" s="50" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="K14" s="50"/>
       <c r="L14" s="50" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="M14" s="50"/>
       <c r="N14" s="50" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="O14" s="50"/>
       <c r="P14" s="50" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="Q14" s="50"/>
       <c r="R14" s="50" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="S14" s="50"/>
       <c r="T14" s="50" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="U14" s="50"/>
       <c r="V14" s="50" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="W14" s="50"/>
       <c r="X14" s="50" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="Y14" s="50"/>
     </row>
     <row r="15" spans="1:25" s="23" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="49"/>
       <c r="B15" s="32" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C15" s="32" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D15" s="32" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E15" s="32" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F15" s="32" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="G15" s="32" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="H15" s="32" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="I15" s="32" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="J15" s="32" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="K15" s="32" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="L15" s="32" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="M15" s="32" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="N15" s="32" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="O15" s="32" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="P15" s="32" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="Q15" s="32" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="R15" s="32" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="S15" s="32" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="T15" s="32" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="U15" s="32" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="V15" s="32" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="W15" s="32" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X15" s="32" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="Y15" s="32" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:25" s="23" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="28" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="B16" s="29">
         <v>8011.9549999999999</v>
       </c>
       <c r="C16" s="30">
         <v>100.8</v>
       </c>
       <c r="D16" s="29">
         <v>20647.870999999999</v>
       </c>
       <c r="E16" s="30">
         <v>130.6</v>
       </c>
       <c r="F16" s="29">
         <v>35823.364999999998</v>
       </c>
       <c r="G16" s="30">
         <v>131.19999999999999</v>
       </c>
       <c r="H16" s="29">
         <v>50880.097999999998</v>
       </c>
       <c r="I16" s="30">
         <v>147.69999999999999</v>
       </c>
@@ -2619,176 +2635,176 @@
       <c r="F19" s="25"/>
       <c r="G19" s="26"/>
       <c r="H19" s="25"/>
       <c r="I19" s="26"/>
       <c r="J19" s="25"/>
       <c r="K19" s="26"/>
       <c r="L19" s="25"/>
       <c r="M19" s="26"/>
       <c r="N19" s="25"/>
       <c r="O19" s="26"/>
       <c r="P19" s="25"/>
       <c r="Q19" s="26"/>
       <c r="R19" s="25"/>
       <c r="S19" s="26"/>
       <c r="T19" s="25"/>
       <c r="U19" s="26"/>
       <c r="V19" s="25"/>
       <c r="W19" s="26"/>
       <c r="X19" s="25"/>
       <c r="Y19" s="26"/>
     </row>
     <row r="20" spans="1:25" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="21" spans="1:25" s="23" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="48"/>
       <c r="B21" s="50" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C21" s="50"/>
       <c r="D21" s="50" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E21" s="50"/>
       <c r="F21" s="50" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G21" s="50"/>
       <c r="H21" s="50" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="I21" s="50"/>
       <c r="J21" s="50" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="K21" s="50"/>
       <c r="L21" s="50" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="M21" s="50"/>
       <c r="N21" s="50" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="O21" s="50"/>
       <c r="P21" s="50" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="Q21" s="50"/>
       <c r="R21" s="50" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="S21" s="50"/>
       <c r="T21" s="50" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="U21" s="50"/>
       <c r="V21" s="50" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="W21" s="50"/>
       <c r="X21" s="50" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="Y21" s="50"/>
     </row>
     <row r="22" spans="1:25" s="23" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="49"/>
       <c r="B22" s="33" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C22" s="33" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D22" s="33" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E22" s="33" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F22" s="33" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="G22" s="33" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="H22" s="33" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="I22" s="33" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="J22" s="33" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="K22" s="33" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="L22" s="33" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="M22" s="33" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="N22" s="33" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="O22" s="33" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="P22" s="33" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="Q22" s="33" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="R22" s="33" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="S22" s="33" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="T22" s="33" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="U22" s="33" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="V22" s="33" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="W22" s="33" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X22" s="33" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="Y22" s="33" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:25" s="23" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="28" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="B23" s="29">
         <v>12069.68</v>
       </c>
       <c r="C23" s="30">
         <v>139.1</v>
       </c>
       <c r="D23" s="29">
         <v>27819.200000000001</v>
       </c>
       <c r="E23" s="30">
         <v>124.4</v>
       </c>
       <c r="F23" s="29">
         <v>45625.5</v>
       </c>
       <c r="G23" s="30">
         <v>116.8</v>
       </c>
       <c r="H23" s="29">
         <v>64589</v>
       </c>
       <c r="I23" s="30">
         <v>117.1</v>
       </c>
@@ -2903,176 +2919,176 @@
       <c r="E26" s="26"/>
       <c r="F26" s="25"/>
       <c r="G26" s="26"/>
       <c r="H26" s="25"/>
       <c r="I26" s="26"/>
       <c r="J26" s="25"/>
       <c r="K26" s="26"/>
       <c r="L26" s="25"/>
       <c r="M26" s="26"/>
       <c r="N26" s="25"/>
       <c r="O26" s="26"/>
       <c r="P26" s="25"/>
       <c r="Q26" s="26"/>
       <c r="R26" s="25"/>
       <c r="S26" s="26"/>
       <c r="T26" s="25"/>
       <c r="U26" s="26"/>
       <c r="V26" s="25"/>
       <c r="W26" s="26"/>
       <c r="X26" s="25"/>
       <c r="Y26" s="26"/>
     </row>
     <row r="27" spans="1:25" s="23" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="48"/>
       <c r="B27" s="50" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C27" s="50"/>
       <c r="D27" s="50" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="E27" s="50"/>
       <c r="F27" s="50" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="G27" s="50"/>
       <c r="H27" s="50" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="I27" s="50"/>
       <c r="J27" s="50" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="K27" s="50"/>
       <c r="L27" s="50" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="M27" s="50"/>
       <c r="N27" s="50" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="O27" s="50"/>
       <c r="P27" s="50" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="Q27" s="50"/>
       <c r="R27" s="50" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="S27" s="50"/>
       <c r="T27" s="50" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="U27" s="50"/>
       <c r="V27" s="50" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="W27" s="50"/>
       <c r="X27" s="50" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="Y27" s="50"/>
     </row>
     <row r="28" spans="1:25" s="23" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="49"/>
       <c r="B28" s="34" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C28" s="34" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D28" s="34" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E28" s="34" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F28" s="34" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="G28" s="34" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="H28" s="34" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="I28" s="34" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="J28" s="34" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="K28" s="34" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="L28" s="34" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="M28" s="34" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="N28" s="34" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="O28" s="34" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="P28" s="34" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="Q28" s="34" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="R28" s="34" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="S28" s="34" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="T28" s="34" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="U28" s="34" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="V28" s="34" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="W28" s="34" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X28" s="34" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="Y28" s="34" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:25" s="23" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="28" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="B29" s="29">
         <v>17187</v>
       </c>
       <c r="C29" s="30">
         <v>133.6</v>
       </c>
       <c r="D29" s="29">
         <v>37215</v>
       </c>
       <c r="E29" s="30">
         <v>125.5</v>
       </c>
       <c r="F29" s="29">
         <v>59034.5</v>
       </c>
       <c r="G29" s="30">
         <v>119.8</v>
       </c>
       <c r="H29" s="29">
         <v>84548.2</v>
       </c>
       <c r="I29" s="30">
         <v>120.4</v>
       </c>
@@ -3187,205 +3203,213 @@
       <c r="E32" s="26"/>
       <c r="F32" s="25"/>
       <c r="G32" s="26"/>
       <c r="H32" s="25"/>
       <c r="I32" s="26"/>
       <c r="J32" s="25"/>
       <c r="K32" s="26"/>
       <c r="L32" s="25"/>
       <c r="M32" s="26"/>
       <c r="N32" s="25"/>
       <c r="O32" s="26"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="26"/>
       <c r="R32" s="25"/>
       <c r="S32" s="26"/>
       <c r="T32" s="25"/>
       <c r="U32" s="26"/>
       <c r="V32" s="25"/>
       <c r="W32" s="26"/>
       <c r="X32" s="25"/>
       <c r="Y32" s="26"/>
     </row>
     <row r="33" spans="1:25" s="23" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="48"/>
       <c r="B33" s="50" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="C33" s="50"/>
       <c r="D33" s="50" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="E33" s="50"/>
       <c r="F33" s="50" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="G33" s="50"/>
       <c r="H33" s="50" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="I33" s="50"/>
       <c r="J33" s="50" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="K33" s="50"/>
       <c r="L33" s="50" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="M33" s="50"/>
       <c r="N33" s="50" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="O33" s="50"/>
       <c r="P33" s="50" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="Q33" s="50"/>
       <c r="R33" s="50" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="S33" s="50"/>
       <c r="T33" s="50" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="U33" s="50"/>
       <c r="V33" s="50" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="W33" s="50"/>
       <c r="X33" s="50" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="Y33" s="50"/>
     </row>
     <row r="34" spans="1:25" s="23" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="49"/>
       <c r="B34" s="35" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C34" s="35" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D34" s="35" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E34" s="35" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F34" s="35" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="G34" s="35" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="H34" s="35" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="I34" s="35" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="J34" s="35" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="K34" s="35" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="L34" s="35" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="M34" s="35" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="N34" s="35" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="O34" s="35" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="P34" s="35" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="Q34" s="35" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="R34" s="35" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="S34" s="35" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="T34" s="35" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="U34" s="35" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="V34" s="35" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="W34" s="35" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X34" s="35" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="Y34" s="35" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="35" spans="1:25" s="23" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="28" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="B35" s="29">
         <v>19984.8</v>
       </c>
       <c r="C35" s="30">
         <v>102.3</v>
       </c>
       <c r="D35" s="29">
         <v>44071.9</v>
       </c>
       <c r="E35" s="30">
         <v>102.5</v>
       </c>
       <c r="F35" s="29">
         <v>69439.899999999994</v>
       </c>
       <c r="G35" s="30">
         <v>103</v>
       </c>
       <c r="H35" s="29">
         <v>99521</v>
       </c>
       <c r="I35" s="30">
         <v>103.7</v>
       </c>
-      <c r="J35" s="29"/>
-[...2 lines deleted...]
-      <c r="M35" s="30"/>
+      <c r="J35" s="29">
+        <v>133542.79999999999</v>
+      </c>
+      <c r="K35" s="30">
+        <v>104</v>
+      </c>
+      <c r="L35" s="29">
+        <v>170093.7</v>
+      </c>
+      <c r="M35" s="30">
+        <v>108.7</v>
+      </c>
       <c r="N35" s="29"/>
       <c r="O35" s="30"/>
       <c r="P35" s="29"/>
       <c r="Q35" s="30"/>
       <c r="R35" s="29"/>
       <c r="S35" s="30"/>
       <c r="T35" s="29"/>
       <c r="U35" s="30"/>
       <c r="V35" s="29"/>
       <c r="W35" s="30"/>
       <c r="X35" s="29"/>
       <c r="Y35" s="30"/>
     </row>
     <row r="36" spans="1:25" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="24"/>
       <c r="B36" s="25"/>
       <c r="C36" s="26"/>
       <c r="D36" s="25"/>
       <c r="E36" s="26"/>
       <c r="F36" s="25"/>
       <c r="G36" s="26"/>
       <c r="H36" s="25"/>
       <c r="I36" s="26"/>
       <c r="J36" s="25"/>
       <c r="K36" s="26"/>
@@ -3497,51 +3521,51 @@
       <c r="I40" s="26"/>
       <c r="J40" s="25"/>
       <c r="K40" s="26"/>
       <c r="L40" s="25"/>
       <c r="M40" s="26"/>
       <c r="N40" s="25"/>
       <c r="O40" s="26"/>
       <c r="P40" s="25"/>
       <c r="Q40" s="26"/>
       <c r="R40" s="25"/>
       <c r="S40" s="26"/>
       <c r="T40" s="25"/>
       <c r="U40" s="26"/>
       <c r="V40" s="25"/>
       <c r="W40" s="26"/>
       <c r="X40" s="25"/>
       <c r="Y40" s="26"/>
     </row>
     <row r="41" spans="1:25" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A41" s="24"/>
       <c r="B41" s="25"/>
       <c r="C41" s="26"/>
     </row>
     <row r="42" spans="1:25" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A42" s="27" t="s">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:25" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="44" spans="1:25" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="66">
     <mergeCell ref="T33:U33"/>
     <mergeCell ref="V33:W33"/>
     <mergeCell ref="X33:Y33"/>
     <mergeCell ref="J33:K33"/>
     <mergeCell ref="L33:M33"/>
     <mergeCell ref="N33:O33"/>
     <mergeCell ref="P33:Q33"/>
     <mergeCell ref="R33:S33"/>
     <mergeCell ref="A33:A34"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="D33:E33"/>
     <mergeCell ref="F33:G33"/>
     <mergeCell ref="H33:I33"/>
     <mergeCell ref="T21:U21"/>
     <mergeCell ref="V21:W21"/>
     <mergeCell ref="X21:Y21"/>
     <mergeCell ref="J21:K21"/>
     <mergeCell ref="L21:M21"/>
     <mergeCell ref="N21:O21"/>
@@ -3602,48 +3626,48 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
-      <vt:lpstr>ИФО общипит</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>'Объем общипит'!Область_печати</vt:lpstr>
+      <vt:lpstr>IPV</vt:lpstr>
+      <vt:lpstr>volume</vt:lpstr>
+      <vt:lpstr> volume and IPV</vt:lpstr>
+      <vt:lpstr>' volume and IPV'!Область_печати</vt:lpstr>
+      <vt:lpstr>volume!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>