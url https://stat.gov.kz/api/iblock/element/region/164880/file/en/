--- v2 (2026-07-14)
+++ v3 (2026-08-26)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="10710"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14385" windowHeight="9705" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="IPV" sheetId="5" r:id="rId1"/>
     <sheet name="volume" sheetId="4" r:id="rId2"/>
     <sheet name=" volume and IPV" sheetId="7" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">' volume and IPV'!$A$1:$Y$43</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">volume!$A$1:$M$9</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="84">
   <si>
     <t>* оперативные данные</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                        mln.tenge</t>
   </si>
   <si>
     <t>Indices of the physical volume of services for the provision of food and beverages</t>
   </si>
@@ -1018,52 +1018,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M20"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G27" sqref="G27"/>
+    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="H27" sqref="H27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="10"/>
     <col min="10" max="10" width="10.140625" style="10" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="38" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
       <c r="J1" s="39"/>
       <c r="K1" s="39"/>
       <c r="L1" s="39"/>
       <c r="M1" s="39"/>
@@ -1288,51 +1288,53 @@
         <v>116</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="13">
         <v>2026</v>
       </c>
       <c r="B8" s="12">
         <v>28.9</v>
       </c>
       <c r="C8" s="12">
         <v>116.8</v>
       </c>
       <c r="D8" s="12">
         <v>104.6</v>
       </c>
       <c r="E8" s="14">
         <v>118.6</v>
       </c>
       <c r="F8" s="14">
         <v>113.1</v>
       </c>
       <c r="G8" s="14">
         <v>107.4</v>
       </c>
-      <c r="H8" s="14"/>
+      <c r="H8" s="14">
+        <v>97.1</v>
+      </c>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="5"/>
       <c r="M8" s="16"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="43" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="44"/>
       <c r="C9" s="44"/>
       <c r="D9" s="44"/>
       <c r="E9" s="44"/>
       <c r="F9" s="44"/>
       <c r="G9" s="44"/>
       <c r="H9" s="44"/>
       <c r="I9" s="44"/>
       <c r="J9" s="44"/>
       <c r="K9" s="44"/>
       <c r="L9" s="44"/>
       <c r="M9" s="45"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="15">
@@ -1498,51 +1500,53 @@
         <v>141.69999999999999</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A14" s="15">
         <v>2026</v>
       </c>
       <c r="B14" s="12">
         <v>102.3</v>
       </c>
       <c r="C14" s="12">
         <v>102.5</v>
       </c>
       <c r="D14" s="12">
         <v>104.1</v>
       </c>
       <c r="E14" s="11">
         <v>105.6</v>
       </c>
       <c r="F14" s="11">
         <v>105.2</v>
       </c>
       <c r="G14" s="11">
         <v>130.80000000000001</v>
       </c>
-      <c r="H14" s="11"/>
+      <c r="H14" s="11">
+        <v>116.6</v>
+      </c>
       <c r="I14" s="11"/>
       <c r="J14" s="11"/>
       <c r="K14" s="11"/>
       <c r="L14" s="5"/>
       <c r="M14" s="14"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" s="43" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="44"/>
       <c r="C15" s="44"/>
       <c r="D15" s="44"/>
       <c r="E15" s="44"/>
       <c r="F15" s="44"/>
       <c r="G15" s="44"/>
       <c r="H15" s="44"/>
       <c r="I15" s="44"/>
       <c r="J15" s="44"/>
       <c r="K15" s="44"/>
       <c r="L15" s="44"/>
       <c r="M15" s="45"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="13">
@@ -1708,75 +1712,77 @@
         <v>129.80000000000001</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="13">
         <v>2026</v>
       </c>
       <c r="B20" s="12">
         <v>102.3</v>
       </c>
       <c r="C20" s="12">
         <v>102.5</v>
       </c>
       <c r="D20" s="12">
         <v>103</v>
       </c>
       <c r="E20" s="11">
         <v>103.7</v>
       </c>
       <c r="F20" s="11">
         <v>104</v>
       </c>
       <c r="G20" s="11">
         <v>108.7</v>
       </c>
-      <c r="H20" s="11"/>
+      <c r="H20" s="11">
+        <v>109.9</v>
+      </c>
       <c r="I20" s="11"/>
       <c r="J20" s="11"/>
       <c r="K20" s="11"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y9"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+      <selection activeCell="H9" sqref="H9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.5703125" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A1" s="39" t="s">
         <v>82</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
       <c r="J1" s="39"/>
       <c r="K1" s="39"/>
       <c r="L1" s="39"/>
@@ -2043,73 +2049,75 @@
         <v>69038.5</v>
       </c>
     </row>
     <row r="9" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A9" s="6">
         <v>2026</v>
       </c>
       <c r="B9" s="36">
         <v>19984.8</v>
       </c>
       <c r="C9" s="36">
         <v>24087.200000000001</v>
       </c>
       <c r="D9" s="36">
         <v>25368</v>
       </c>
       <c r="E9" s="36">
         <v>30081.1</v>
       </c>
       <c r="F9" s="36">
         <v>34021.800000000003</v>
       </c>
       <c r="G9" s="36">
         <v>36550.9</v>
       </c>
-      <c r="H9" s="36"/>
+      <c r="H9" s="36">
+        <v>35495.599999999999</v>
+      </c>
       <c r="I9" s="36"/>
       <c r="J9" s="36"/>
       <c r="K9" s="36"/>
       <c r="L9" s="36"/>
       <c r="M9" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="69" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y44"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A22" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="M47" sqref="M47"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="G22" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="O35" sqref="O35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="20" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="20" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="20" customWidth="1"/>
     <col min="4" max="4" width="12" style="20" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="20" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="20" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="20" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="20" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="20" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="20" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="20" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="20" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="20" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="20" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="20" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="20" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="20" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="20" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="20" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="20" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="20" customWidth="1"/>
@@ -3366,52 +3374,56 @@
       </c>
       <c r="F35" s="29">
         <v>69439.899999999994</v>
       </c>
       <c r="G35" s="30">
         <v>103</v>
       </c>
       <c r="H35" s="29">
         <v>99521</v>
       </c>
       <c r="I35" s="30">
         <v>103.7</v>
       </c>
       <c r="J35" s="29">
         <v>133542.79999999999</v>
       </c>
       <c r="K35" s="30">
         <v>104</v>
       </c>
       <c r="L35" s="29">
         <v>170093.7</v>
       </c>
       <c r="M35" s="30">
         <v>108.7</v>
       </c>
-      <c r="N35" s="29"/>
-      <c r="O35" s="30"/>
+      <c r="N35" s="29">
+        <v>205589.3</v>
+      </c>
+      <c r="O35" s="30">
+        <v>109.9</v>
+      </c>
       <c r="P35" s="29"/>
       <c r="Q35" s="30"/>
       <c r="R35" s="29"/>
       <c r="S35" s="30"/>
       <c r="T35" s="29"/>
       <c r="U35" s="30"/>
       <c r="V35" s="29"/>
       <c r="W35" s="30"/>
       <c r="X35" s="29"/>
       <c r="Y35" s="30"/>
     </row>
     <row r="36" spans="1:25" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="24"/>
       <c r="B36" s="25"/>
       <c r="C36" s="26"/>
       <c r="D36" s="25"/>
       <c r="E36" s="26"/>
       <c r="F36" s="25"/>
       <c r="G36" s="26"/>
       <c r="H36" s="25"/>
       <c r="I36" s="26"/>
       <c r="J36" s="25"/>
       <c r="K36" s="26"/>
       <c r="L36" s="25"/>
       <c r="M36" s="26"/>