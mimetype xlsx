--- v0 (2026-04-14)
+++ v1 (2026-05-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11535" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11310"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО тех.обс." sheetId="5" r:id="rId1"/>
     <sheet name="Объем тех. обс" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>as a percentage of the previous month</t>
   </si>
   <si>
     <t>as a % of corresponding month of previous year</t>
   </si>
   <si>
     <t>as a % of corresponding period of previous year</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
@@ -78,51 +78,51 @@
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                           mln.tenge</t>
   </si>
   <si>
     <t>Indices of the physical volume of car maintenance and repair services</t>
   </si>
   <si>
     <t>Scope of services provided for vehicle maintenance and repair</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -136,51 +136,51 @@
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -281,56 +281,69 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -347,50 +360,62 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -692,923 +717,1023 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M17"/>
+  <dimension ref="A1:M20"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="N21" sqref="N21"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="F31" sqref="F31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="23" t="s">
+    <row r="1" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A1" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="24"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="28"/>
+      <c r="I1" s="28"/>
+      <c r="J1" s="28"/>
+      <c r="K1" s="28"/>
+      <c r="L1" s="28"/>
+      <c r="M1" s="28"/>
+    </row>
+    <row r="2" spans="1:13" ht="23.25" thickBot="1">
       <c r="A2" s="18"/>
       <c r="B2" s="21" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="22" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="21" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="22" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="21" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="22" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="21" t="s">
         <v>9</v>
       </c>
       <c r="I2" s="22" t="s">
         <v>10</v>
       </c>
       <c r="J2" s="21" t="s">
         <v>11</v>
       </c>
       <c r="K2" s="22" t="s">
         <v>12</v>
       </c>
       <c r="L2" s="21" t="s">
         <v>13</v>
       </c>
       <c r="M2" s="21" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="25" t="s">
+    <row r="3" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A3" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="26"/>
-[...12 lines deleted...]
-    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B3" s="30"/>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="30"/>
+      <c r="M3" s="31"/>
+    </row>
+    <row r="4" spans="1:13">
       <c r="A4" s="10">
         <v>2022</v>
       </c>
       <c r="B4" s="8">
         <v>40.200000000000003</v>
       </c>
       <c r="C4" s="11">
         <v>170.6</v>
       </c>
       <c r="D4" s="17">
         <v>112.8</v>
       </c>
       <c r="E4" s="8">
         <v>113.2</v>
       </c>
       <c r="F4" s="8">
         <v>87.1</v>
       </c>
       <c r="G4" s="8">
         <v>96.5</v>
       </c>
       <c r="H4" s="8">
         <v>130.69999999999999</v>
       </c>
       <c r="I4" s="8">
         <v>98.4</v>
       </c>
       <c r="J4" s="8">
         <v>106.4</v>
       </c>
       <c r="K4" s="8">
         <v>102.7</v>
       </c>
       <c r="L4" s="8">
         <v>98.7</v>
       </c>
       <c r="M4" s="8">
         <v>169.3</v>
       </c>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13">
       <c r="A5" s="10">
         <v>2023</v>
       </c>
       <c r="B5" s="8">
         <v>43.2</v>
       </c>
       <c r="C5" s="8">
         <v>103.2</v>
       </c>
       <c r="D5" s="8">
         <v>111.6</v>
       </c>
       <c r="E5" s="11">
         <v>110.7</v>
       </c>
       <c r="F5" s="11">
         <v>80.599999999999994</v>
       </c>
       <c r="G5" s="20">
         <v>103.5</v>
       </c>
       <c r="H5" s="11">
         <v>144.69999999999999</v>
       </c>
       <c r="I5" s="11">
         <v>102.9</v>
       </c>
       <c r="J5" s="11">
         <v>133.80000000000001</v>
       </c>
       <c r="K5" s="11">
         <v>93.8</v>
       </c>
       <c r="L5" s="8">
         <v>174.6</v>
       </c>
       <c r="M5" s="16">
         <v>81.900000000000006</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13">
       <c r="A6" s="10">
         <v>2024</v>
       </c>
       <c r="B6" s="8">
         <v>44.1</v>
       </c>
       <c r="C6" s="8">
         <v>96.5</v>
       </c>
       <c r="D6" s="8">
         <v>115.3</v>
       </c>
       <c r="E6" s="11">
         <v>109.3</v>
       </c>
       <c r="F6" s="11">
         <v>104.4</v>
       </c>
       <c r="G6" s="20">
         <v>104.5</v>
       </c>
       <c r="H6" s="11">
         <v>105.5</v>
       </c>
       <c r="I6" s="11">
         <v>107.4</v>
       </c>
       <c r="J6" s="11">
         <v>109.1</v>
       </c>
       <c r="K6" s="11">
         <v>114.5</v>
       </c>
       <c r="L6" s="8">
         <v>175.1</v>
       </c>
       <c r="M6" s="16">
         <v>121</v>
       </c>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A7" s="10">
+    <row r="7" spans="1:13">
+      <c r="A7" s="23">
         <v>2025</v>
       </c>
-      <c r="B7" s="8">
+      <c r="B7" s="24">
         <v>28.8</v>
       </c>
-      <c r="C7" s="8">
+      <c r="C7" s="24">
         <v>106.7</v>
       </c>
-      <c r="D7" s="8">
+      <c r="D7" s="24">
         <v>113.7</v>
       </c>
-      <c r="E7" s="11">
+      <c r="E7" s="25">
         <v>111.9</v>
       </c>
-      <c r="F7" s="11">
+      <c r="F7" s="25">
         <v>98.6</v>
       </c>
       <c r="G7" s="19">
         <v>113.1</v>
       </c>
-      <c r="H7" s="11">
+      <c r="H7" s="25">
         <v>102</v>
       </c>
-      <c r="I7" s="11">
+      <c r="I7" s="25">
         <v>108.4</v>
       </c>
-      <c r="J7" s="11">
+      <c r="J7" s="25">
         <v>108</v>
       </c>
-      <c r="K7" s="11">
+      <c r="K7" s="25">
         <v>116</v>
       </c>
-      <c r="L7" s="8">
+      <c r="L7" s="24">
         <v>169.1</v>
       </c>
-      <c r="M7" s="16">
+      <c r="M7" s="26">
         <v>117.7</v>
       </c>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A8" s="28" t="s">
+    <row r="8" spans="1:13">
+      <c r="A8" s="10">
+        <v>2026</v>
+      </c>
+      <c r="B8" s="8">
+        <v>24.1</v>
+      </c>
+      <c r="C8" s="8">
+        <v>120</v>
+      </c>
+      <c r="D8" s="8">
+        <v>113.2</v>
+      </c>
+      <c r="E8" s="11">
+        <v>107.5</v>
+      </c>
+      <c r="F8" s="11"/>
+      <c r="G8" s="20"/>
+      <c r="H8" s="11"/>
+      <c r="I8" s="11"/>
+      <c r="J8" s="11"/>
+      <c r="K8" s="11"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="16"/>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="29"/>
-[...13 lines deleted...]
-      <c r="A9" s="10">
+      <c r="B9" s="33"/>
+      <c r="C9" s="33"/>
+      <c r="D9" s="33"/>
+      <c r="E9" s="33"/>
+      <c r="F9" s="33"/>
+      <c r="G9" s="33"/>
+      <c r="H9" s="33"/>
+      <c r="I9" s="33"/>
+      <c r="J9" s="33"/>
+      <c r="K9" s="33"/>
+      <c r="L9" s="33"/>
+      <c r="M9" s="34"/>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="10">
         <v>2022</v>
       </c>
-      <c r="B9" s="13">
+      <c r="B10" s="13">
         <v>81.7</v>
       </c>
-      <c r="C9" s="14">
+      <c r="C10" s="14">
         <v>157.5</v>
       </c>
-      <c r="D9" s="14">
+      <c r="D10" s="14">
         <v>173.1</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E10" s="13">
         <v>195.6</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F10" s="13">
         <v>163.19999999999999</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G10" s="13">
         <v>38.9</v>
       </c>
-      <c r="H9" s="13">
+      <c r="H10" s="13">
         <v>122.1</v>
       </c>
-      <c r="I9" s="13">
+      <c r="I10" s="13">
         <v>111</v>
       </c>
-      <c r="J9" s="13">
+      <c r="J10" s="13">
         <v>109.9</v>
       </c>
-      <c r="K9" s="13">
+      <c r="K10" s="13">
         <v>106.5</v>
       </c>
-      <c r="L9" s="13">
+      <c r="L10" s="13">
         <v>100.1</v>
       </c>
-      <c r="M9" s="13">
+      <c r="M10" s="13">
         <v>172.8</v>
       </c>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A10" s="10">
+    <row r="11" spans="1:13">
+      <c r="A11" s="10">
         <v>2023</v>
       </c>
-      <c r="B10" s="13">
+      <c r="B11" s="13">
         <v>185.5</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C11" s="13">
         <v>112.2</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D11" s="13">
         <v>111</v>
       </c>
-      <c r="E10" s="14">
+      <c r="E11" s="14">
         <v>108.5</v>
       </c>
-      <c r="F10" s="14">
+      <c r="F11" s="14">
         <v>100.3</v>
       </c>
-      <c r="G10" s="20">
+      <c r="G11" s="20">
         <v>107.7</v>
       </c>
-      <c r="H10" s="14">
+      <c r="H11" s="14">
         <v>119.3</v>
       </c>
-      <c r="I10" s="14">
+      <c r="I11" s="14">
         <v>124.7</v>
       </c>
-      <c r="J10" s="14">
+      <c r="J11" s="14">
         <v>157</v>
       </c>
-      <c r="K10" s="14">
+      <c r="K11" s="14">
         <v>143.5</v>
       </c>
-      <c r="L10" s="13">
+      <c r="L11" s="13">
         <v>253.8</v>
       </c>
-      <c r="M10" s="12">
+      <c r="M11" s="12">
         <v>122.7</v>
       </c>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A11" s="15">
+    <row r="12" spans="1:13">
+      <c r="A12" s="15">
         <v>2024</v>
       </c>
-      <c r="B11" s="13">
+      <c r="B12" s="13">
         <v>125.3</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C12" s="13">
         <v>117.2</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D12" s="13">
         <v>120.9</v>
       </c>
-      <c r="E11" s="14">
+      <c r="E12" s="14">
         <v>119.5</v>
       </c>
-      <c r="F11" s="14">
+      <c r="F12" s="14">
         <v>154.80000000000001</v>
       </c>
-      <c r="G11" s="20">
+      <c r="G12" s="20">
         <v>156.1</v>
       </c>
-      <c r="H11" s="14">
+      <c r="H12" s="14">
         <v>113.7</v>
       </c>
-      <c r="I11" s="14">
+      <c r="I12" s="14">
         <v>118.8</v>
       </c>
-      <c r="J11" s="14">
+      <c r="J12" s="14">
         <v>96.8</v>
       </c>
-      <c r="K11" s="14">
+      <c r="K12" s="14">
         <v>118.4</v>
       </c>
-      <c r="L11" s="13">
+      <c r="L12" s="13">
         <v>118.7</v>
       </c>
-      <c r="M11" s="12">
+      <c r="M12" s="12">
         <v>175.4</v>
       </c>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A12" s="15">
+    <row r="13" spans="1:13">
+      <c r="A13" s="15">
         <v>2025</v>
       </c>
-      <c r="B12" s="13">
+      <c r="B13" s="13">
         <v>114.6</v>
       </c>
-      <c r="C12" s="13">
+      <c r="C13" s="13">
         <v>126.8</v>
       </c>
-      <c r="D12" s="13">
+      <c r="D13" s="13">
         <v>125.1</v>
       </c>
-      <c r="E12" s="14">
+      <c r="E13" s="14">
         <v>128.1</v>
       </c>
-      <c r="F12" s="14">
+      <c r="F13" s="14">
         <v>121</v>
       </c>
-      <c r="G12" s="20">
+      <c r="G13" s="20">
         <v>131</v>
       </c>
-      <c r="H12" s="14">
+      <c r="H13" s="14">
         <v>126.7</v>
       </c>
-      <c r="I12" s="14">
+      <c r="I13" s="14">
         <v>127.8</v>
       </c>
-      <c r="J12" s="14">
+      <c r="J13" s="14">
         <v>126.4</v>
       </c>
-      <c r="K12" s="14">
+      <c r="K13" s="14">
         <v>128</v>
       </c>
-      <c r="L12" s="13">
+      <c r="L13" s="13">
         <v>123.6</v>
       </c>
-      <c r="M12" s="12">
+      <c r="M13" s="12">
         <v>120.3</v>
       </c>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A13" s="28" t="s">
+    <row r="14" spans="1:13">
+      <c r="A14" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B14" s="13">
+        <v>100.5</v>
+      </c>
+      <c r="C14" s="13">
+        <v>113</v>
+      </c>
+      <c r="D14" s="13">
+        <v>112.4</v>
+      </c>
+      <c r="E14" s="14">
+        <v>107.9</v>
+      </c>
+      <c r="F14" s="14"/>
+      <c r="G14" s="20"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="14"/>
+      <c r="L14" s="13"/>
+      <c r="M14" s="12"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="29"/>
-[...13 lines deleted...]
-      <c r="A14" s="10">
+      <c r="B15" s="33"/>
+      <c r="C15" s="33"/>
+      <c r="D15" s="33"/>
+      <c r="E15" s="33"/>
+      <c r="F15" s="33"/>
+      <c r="G15" s="33"/>
+      <c r="H15" s="33"/>
+      <c r="I15" s="33"/>
+      <c r="J15" s="33"/>
+      <c r="K15" s="33"/>
+      <c r="L15" s="33"/>
+      <c r="M15" s="34"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="10">
         <v>2022</v>
       </c>
-      <c r="B14" s="8">
+      <c r="B16" s="8">
         <v>81.7</v>
       </c>
-      <c r="C14" s="9">
+      <c r="C16" s="9">
         <v>117.3</v>
       </c>
-      <c r="D14" s="9">
+      <c r="D16" s="9">
         <v>135.4</v>
       </c>
-      <c r="E14" s="8">
+      <c r="E16" s="8">
         <v>150.30000000000001</v>
       </c>
-      <c r="F14" s="8">
+      <c r="F16" s="8">
         <v>153</v>
       </c>
-      <c r="G14" s="8">
+      <c r="G16" s="8">
         <v>101.3</v>
       </c>
-      <c r="H14" s="8">
+      <c r="H16" s="8">
         <v>104.6</v>
       </c>
-      <c r="I14" s="8">
+      <c r="I16" s="8">
         <v>105.6</v>
       </c>
-      <c r="J14" s="8">
+      <c r="J16" s="8">
         <v>106.4</v>
       </c>
-      <c r="K14" s="8">
+      <c r="K16" s="8">
         <v>106.7</v>
       </c>
-      <c r="L14" s="8">
+      <c r="L16" s="8">
         <v>106.1</v>
       </c>
-      <c r="M14" s="8">
+      <c r="M16" s="8">
         <v>113.6</v>
       </c>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A15" s="10">
+    <row r="17" spans="1:13">
+      <c r="A17" s="10">
         <v>2023</v>
       </c>
-      <c r="B15" s="8">
+      <c r="B17" s="8">
         <v>185.5</v>
       </c>
-      <c r="C15" s="8">
+      <c r="C17" s="8">
         <v>139.30000000000001</v>
       </c>
-      <c r="D15" s="8">
+      <c r="D17" s="8">
         <v>127.5</v>
       </c>
-      <c r="E15" s="9">
+      <c r="E17" s="9">
         <v>121.4</v>
       </c>
-      <c r="F15" s="9">
+      <c r="F17" s="9">
         <v>116.8</v>
       </c>
-      <c r="G15" s="9">
+      <c r="G17" s="9">
         <v>115.2</v>
       </c>
-      <c r="H15" s="9">
+      <c r="H17" s="9">
         <v>116.1</v>
       </c>
-      <c r="I15" s="9">
+      <c r="I17" s="9">
         <v>117.6</v>
       </c>
-      <c r="J15" s="9">
+      <c r="J17" s="9">
         <v>123.2</v>
       </c>
-      <c r="K15" s="9">
+      <c r="K17" s="9">
         <v>125.6</v>
       </c>
-      <c r="L15" s="8">
+      <c r="L17" s="8">
         <v>139.9</v>
       </c>
-      <c r="M15" s="8">
+      <c r="M17" s="8">
         <v>136.6</v>
       </c>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A16" s="10">
+    <row r="18" spans="1:13">
+      <c r="A18" s="10">
         <v>2024</v>
       </c>
-      <c r="B16" s="8">
+      <c r="B18" s="8">
         <v>125.3</v>
       </c>
-      <c r="C16" s="8">
+      <c r="C18" s="8">
         <v>121.2</v>
       </c>
-      <c r="D16" s="8">
+      <c r="D18" s="8">
         <v>121.4</v>
       </c>
-      <c r="E16" s="9">
+      <c r="E18" s="9">
         <v>121.1</v>
       </c>
-      <c r="F16" s="9">
+      <c r="F18" s="9">
         <v>127.8</v>
       </c>
-      <c r="G16" s="9">
+      <c r="G18" s="9">
         <v>132.6</v>
       </c>
-      <c r="H16" s="9">
+      <c r="H18" s="9">
         <v>128.80000000000001</v>
       </c>
-      <c r="I16" s="9">
+      <c r="I18" s="9">
         <v>127</v>
       </c>
-      <c r="J16" s="9">
+      <c r="J18" s="9">
         <v>121.4</v>
       </c>
-      <c r="K16" s="9">
+      <c r="K18" s="9">
         <v>121.2</v>
       </c>
-      <c r="L16" s="8">
+      <c r="L18" s="8">
         <v>121.2</v>
       </c>
-      <c r="M16" s="8">
+      <c r="M18" s="8">
         <v>129.4</v>
       </c>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A17" s="10">
+    <row r="19" spans="1:13">
+      <c r="A19" s="10">
         <v>2025</v>
       </c>
-      <c r="B17" s="8">
+      <c r="B19" s="8">
         <v>114.6</v>
       </c>
-      <c r="C17" s="8">
+      <c r="C19" s="8">
         <v>120.7</v>
       </c>
-      <c r="D17" s="8">
+      <c r="D19" s="8">
         <v>122.1</v>
       </c>
-      <c r="E17" s="9">
+      <c r="E19" s="9">
         <v>123.6</v>
       </c>
-      <c r="F17" s="9">
+      <c r="F19" s="9">
         <v>122.7</v>
       </c>
-      <c r="G17" s="9">
+      <c r="G19" s="9">
         <v>124.3</v>
       </c>
-      <c r="H17" s="9">
+      <c r="H19" s="9">
         <v>124.6</v>
       </c>
-      <c r="I17" s="9">
+      <c r="I19" s="9">
         <v>125.1</v>
       </c>
-      <c r="J17" s="9">
+      <c r="J19" s="9">
         <v>125.3</v>
       </c>
-      <c r="K17" s="9">
+      <c r="K19" s="9">
         <v>125.9</v>
       </c>
-      <c r="L17" s="8">
+      <c r="L19" s="8">
         <v>125.9</v>
       </c>
-      <c r="M17" s="8">
+      <c r="M19" s="8">
         <v>125.1</v>
       </c>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="10">
+        <v>2026</v>
+      </c>
+      <c r="B20" s="8">
+        <v>100.5</v>
+      </c>
+      <c r="C20" s="8">
+        <v>106.9</v>
+      </c>
+      <c r="D20" s="8">
+        <v>109.1</v>
+      </c>
+      <c r="E20" s="9">
+        <v>108.7</v>
+      </c>
+      <c r="F20" s="9"/>
+      <c r="G20" s="9"/>
+      <c r="H20" s="9"/>
+      <c r="I20" s="9"/>
+      <c r="J20" s="9"/>
+      <c r="K20" s="9"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
-    <mergeCell ref="A8:M8"/>
-    <mergeCell ref="A13:M13"/>
+    <mergeCell ref="A9:M9"/>
+    <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M7"/>
+  <dimension ref="A1:M8"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="O17" sqref="O17"/>
+    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="F19" sqref="F19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="24" t="s">
+    <row r="1" spans="1:13">
+      <c r="A1" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="24"/>
-[...13 lines deleted...]
-      <c r="A2" s="31" t="s">
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="28"/>
+      <c r="I1" s="28"/>
+      <c r="J1" s="28"/>
+      <c r="K1" s="28"/>
+      <c r="L1" s="28"/>
+      <c r="M1" s="28"/>
+    </row>
+    <row r="2" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A2" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="31"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+    </row>
+    <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="21" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="22" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="21" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="21" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="22" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="21" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="22" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="21" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="22" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="21" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="21" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13">
       <c r="A4" s="5">
         <v>2022</v>
       </c>
       <c r="B4" s="4">
         <v>713.3</v>
       </c>
       <c r="C4" s="4">
         <v>1217.0999999999999</v>
       </c>
       <c r="D4" s="4">
         <v>1373.2</v>
       </c>
       <c r="E4" s="4">
         <v>1554.5</v>
       </c>
       <c r="F4" s="4">
         <v>1358.6</v>
       </c>
       <c r="G4" s="4">
         <v>1310.5</v>
       </c>
       <c r="H4" s="4">
         <v>1712.6</v>
       </c>
       <c r="I4" s="4">
         <v>1695</v>
       </c>
       <c r="J4" s="4">
         <v>1929.6</v>
       </c>
       <c r="K4" s="4">
         <v>2048.1</v>
       </c>
       <c r="L4" s="4">
         <v>2029.3</v>
       </c>
       <c r="M4" s="4">
         <v>3435.9</v>
       </c>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13">
       <c r="A5" s="5">
         <v>2023</v>
       </c>
       <c r="B5" s="4">
         <v>1484.7</v>
       </c>
       <c r="C5" s="4">
         <v>1531.7</v>
       </c>
       <c r="D5" s="2">
         <v>1709.6</v>
       </c>
       <c r="E5" s="2">
         <v>1891.8</v>
       </c>
       <c r="F5" s="2">
         <v>1612.8</v>
       </c>
       <c r="G5" s="2">
         <v>1696.2</v>
       </c>
       <c r="H5" s="2">
         <v>2454.9</v>
       </c>
       <c r="I5" s="2">
         <v>2526.4</v>
       </c>
       <c r="J5" s="2">
         <v>3381.4</v>
       </c>
       <c r="K5" s="2">
         <v>3170.6</v>
       </c>
       <c r="L5" s="3">
         <v>5536.4</v>
       </c>
       <c r="M5" s="2">
         <v>4532.1000000000004</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13">
       <c r="A6" s="5">
         <v>2024</v>
       </c>
       <c r="B6" s="4">
         <v>1999.3</v>
       </c>
       <c r="C6" s="4">
         <v>2025.1</v>
       </c>
       <c r="D6" s="2">
         <v>2446</v>
       </c>
       <c r="E6" s="2">
         <v>2756.8</v>
       </c>
       <c r="F6" s="2">
         <v>2877</v>
       </c>
       <c r="G6" s="2">
         <v>3005.1</v>
       </c>
       <c r="H6" s="2">
         <v>3169.2</v>
       </c>
       <c r="I6" s="2">
         <v>3405.3</v>
       </c>
       <c r="J6" s="2">
         <v>3716.2</v>
       </c>
       <c r="K6" s="2">
         <v>4481.5</v>
       </c>
       <c r="L6" s="3">
         <v>7847</v>
       </c>
       <c r="M6" s="2">
         <v>9492.5</v>
       </c>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13">
       <c r="A7" s="5">
         <v>2025</v>
       </c>
       <c r="B7" s="4">
         <v>2952.1</v>
       </c>
       <c r="C7" s="4">
         <v>3240.4</v>
       </c>
       <c r="D7" s="2">
         <v>3684.4</v>
       </c>
       <c r="E7" s="2">
         <v>4124.1000000000004</v>
       </c>
       <c r="F7" s="2">
         <v>4065.5</v>
       </c>
       <c r="G7" s="2">
         <v>4679.7</v>
       </c>
       <c r="H7" s="2">
         <v>4774</v>
       </c>
       <c r="I7" s="2">
         <v>5173</v>
       </c>
       <c r="J7" s="2">
         <v>5585.7</v>
       </c>
       <c r="K7" s="2">
         <v>7169.9</v>
       </c>
       <c r="L7" s="3">
         <v>12123.7</v>
       </c>
       <c r="M7" s="2">
         <v>14275.3</v>
       </c>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="5">
+        <v>2026</v>
+      </c>
+      <c r="B8" s="4">
+        <v>3438.6</v>
+      </c>
+      <c r="C8" s="4">
+        <v>4126.3</v>
+      </c>
+      <c r="D8" s="2">
+        <v>4790.7</v>
+      </c>
+      <c r="E8" s="2">
+        <v>5147.6000000000004</v>
+      </c>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2"/>
+      <c r="I8" s="2"/>
+      <c r="J8" s="2"/>
+      <c r="K8" s="2"/>
+      <c r="L8" s="3"/>
+      <c r="M8" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>