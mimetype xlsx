--- v1 (2026-05-30)
+++ v2 (2026-07-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11310"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="10710"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО тех.обс." sheetId="5" r:id="rId1"/>
     <sheet name="Объем тех. обс" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>as a percentage of the previous month</t>
   </si>
   <si>
     <t>as a % of corresponding month of previous year</t>
   </si>
   <si>
     <t>as a % of corresponding period of previous year</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
@@ -720,51 +720,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F31" sqref="F31"/>
+      <selection activeCell="H28" sqref="H28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
       <c r="F1" s="28"/>
       <c r="G1" s="28"/>
       <c r="H1" s="28"/>
       <c r="I1" s="28"/>
       <c r="J1" s="28"/>
       <c r="K1" s="28"/>
       <c r="L1" s="28"/>
       <c r="M1" s="28"/>
     </row>
     <row r="2" spans="1:13" ht="23.25" thickBot="1">
@@ -981,52 +981,56 @@
         <v>116</v>
       </c>
       <c r="L7" s="24">
         <v>169.1</v>
       </c>
       <c r="M7" s="26">
         <v>117.7</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="10">
         <v>2026</v>
       </c>
       <c r="B8" s="8">
         <v>24.1</v>
       </c>
       <c r="C8" s="8">
         <v>120</v>
       </c>
       <c r="D8" s="8">
         <v>113.2</v>
       </c>
       <c r="E8" s="11">
         <v>107.5</v>
       </c>
-      <c r="F8" s="11"/>
-      <c r="G8" s="20"/>
+      <c r="F8" s="11">
+        <v>100.3</v>
+      </c>
+      <c r="G8" s="20">
+        <v>109.5</v>
+      </c>
       <c r="H8" s="11"/>
       <c r="I8" s="11"/>
       <c r="J8" s="11"/>
       <c r="K8" s="11"/>
       <c r="L8" s="8"/>
       <c r="M8" s="16"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="32" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="33"/>
       <c r="C9" s="33"/>
       <c r="D9" s="33"/>
       <c r="E9" s="33"/>
       <c r="F9" s="33"/>
       <c r="G9" s="33"/>
       <c r="H9" s="33"/>
       <c r="I9" s="33"/>
       <c r="J9" s="33"/>
       <c r="K9" s="33"/>
       <c r="L9" s="33"/>
       <c r="M9" s="34"/>
     </row>
     <row r="10" spans="1:13">
@@ -1187,52 +1191,56 @@
         <v>128</v>
       </c>
       <c r="L13" s="13">
         <v>123.6</v>
       </c>
       <c r="M13" s="12">
         <v>120.3</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="15">
         <v>2026</v>
       </c>
       <c r="B14" s="13">
         <v>100.5</v>
       </c>
       <c r="C14" s="13">
         <v>113</v>
       </c>
       <c r="D14" s="13">
         <v>112.4</v>
       </c>
       <c r="E14" s="14">
         <v>107.9</v>
       </c>
-      <c r="F14" s="14"/>
-      <c r="G14" s="20"/>
+      <c r="F14" s="14">
+        <v>109.8</v>
+      </c>
+      <c r="G14" s="20">
+        <v>106.4</v>
+      </c>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="13"/>
       <c r="M14" s="12"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="32" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="33"/>
       <c r="H15" s="33"/>
       <c r="I15" s="33"/>
       <c r="J15" s="33"/>
       <c r="K15" s="33"/>
       <c r="L15" s="33"/>
       <c r="M15" s="34"/>
     </row>
     <row r="16" spans="1:13">
@@ -1393,77 +1401,81 @@
         <v>125.9</v>
       </c>
       <c r="L19" s="8">
         <v>125.9</v>
       </c>
       <c r="M19" s="8">
         <v>125.1</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="10">
         <v>2026</v>
       </c>
       <c r="B20" s="8">
         <v>100.5</v>
       </c>
       <c r="C20" s="8">
         <v>106.9</v>
       </c>
       <c r="D20" s="8">
         <v>109.1</v>
       </c>
       <c r="E20" s="9">
         <v>108.7</v>
       </c>
-      <c r="F20" s="9"/>
-      <c r="G20" s="9"/>
+      <c r="F20" s="9">
+        <v>109</v>
+      </c>
+      <c r="G20" s="9">
+        <v>108.4</v>
+      </c>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M8"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F19" sqref="F19"/>
+      <selection activeCell="H24" sqref="H24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
       <c r="F1" s="28"/>
       <c r="G1" s="28"/>
       <c r="H1" s="28"/>
       <c r="I1" s="28"/>
       <c r="J1" s="28"/>
       <c r="K1" s="28"/>
       <c r="L1" s="28"/>
       <c r="M1" s="28"/>
@@ -1682,52 +1694,56 @@
         <v>7169.9</v>
       </c>
       <c r="L7" s="3">
         <v>12123.7</v>
       </c>
       <c r="M7" s="2">
         <v>14275.3</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="5">
         <v>2026</v>
       </c>
       <c r="B8" s="4">
         <v>3438.6</v>
       </c>
       <c r="C8" s="4">
         <v>4126.3</v>
       </c>
       <c r="D8" s="2">
         <v>4790.7</v>
       </c>
       <c r="E8" s="2">
         <v>5147.6000000000004</v>
       </c>
-      <c r="F8" s="2"/>
-      <c r="G8" s="2"/>
+      <c r="F8" s="2">
+        <v>5165.2</v>
+      </c>
+      <c r="G8" s="2">
+        <v>5654.1</v>
+      </c>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="2"/>
       <c r="L8" s="3"/>
       <c r="M8" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>