--- v2 (2026-07-14)
+++ v3 (2026-08-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="10710"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14385" windowHeight="9705" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО тех.обс." sheetId="5" r:id="rId1"/>
     <sheet name="Объем тех. обс" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>as a percentage of the previous month</t>
   </si>
   <si>
     <t>as a % of corresponding month of previous year</t>
   </si>
   <si>
     <t>as a % of corresponding period of previous year</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
@@ -78,51 +78,51 @@
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                           mln.tenge</t>
   </si>
   <si>
     <t>Indices of the physical volume of car maintenance and repair services</t>
   </si>
   <si>
     <t>Scope of services provided for vehicle maintenance and repair</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -719,1032 +719,1040 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M20"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H28" sqref="H28"/>
+    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="H20" sqref="H20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" thickBot="1">
+    <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
       <c r="F1" s="28"/>
       <c r="G1" s="28"/>
       <c r="H1" s="28"/>
       <c r="I1" s="28"/>
       <c r="J1" s="28"/>
       <c r="K1" s="28"/>
       <c r="L1" s="28"/>
       <c r="M1" s="28"/>
     </row>
-    <row r="2" spans="1:13" ht="23.25" thickBot="1">
+    <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="18"/>
       <c r="B2" s="21" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="22" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="21" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="22" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="21" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="22" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="21" t="s">
         <v>9</v>
       </c>
       <c r="I2" s="22" t="s">
         <v>10</v>
       </c>
       <c r="J2" s="21" t="s">
         <v>11</v>
       </c>
       <c r="K2" s="22" t="s">
         <v>12</v>
       </c>
       <c r="L2" s="21" t="s">
         <v>13</v>
       </c>
       <c r="M2" s="21" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="15.75" customHeight="1">
+    <row r="3" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
       <c r="L3" s="30"/>
       <c r="M3" s="31"/>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="10">
         <v>2022</v>
       </c>
       <c r="B4" s="8">
         <v>40.200000000000003</v>
       </c>
       <c r="C4" s="11">
         <v>170.6</v>
       </c>
       <c r="D4" s="17">
         <v>112.8</v>
       </c>
       <c r="E4" s="8">
         <v>113.2</v>
       </c>
       <c r="F4" s="8">
         <v>87.1</v>
       </c>
       <c r="G4" s="8">
         <v>96.5</v>
       </c>
       <c r="H4" s="8">
         <v>130.69999999999999</v>
       </c>
       <c r="I4" s="8">
         <v>98.4</v>
       </c>
       <c r="J4" s="8">
         <v>106.4</v>
       </c>
       <c r="K4" s="8">
         <v>102.7</v>
       </c>
       <c r="L4" s="8">
         <v>98.7</v>
       </c>
       <c r="M4" s="8">
         <v>169.3</v>
       </c>
     </row>
-    <row r="5" spans="1:13">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="10">
         <v>2023</v>
       </c>
       <c r="B5" s="8">
         <v>43.2</v>
       </c>
       <c r="C5" s="8">
         <v>103.2</v>
       </c>
       <c r="D5" s="8">
         <v>111.6</v>
       </c>
       <c r="E5" s="11">
         <v>110.7</v>
       </c>
       <c r="F5" s="11">
         <v>80.599999999999994</v>
       </c>
       <c r="G5" s="20">
         <v>103.5</v>
       </c>
       <c r="H5" s="11">
         <v>144.69999999999999</v>
       </c>
       <c r="I5" s="11">
         <v>102.9</v>
       </c>
       <c r="J5" s="11">
         <v>133.80000000000001</v>
       </c>
       <c r="K5" s="11">
         <v>93.8</v>
       </c>
       <c r="L5" s="8">
         <v>174.6</v>
       </c>
       <c r="M5" s="16">
         <v>81.900000000000006</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="10">
         <v>2024</v>
       </c>
       <c r="B6" s="8">
         <v>44.1</v>
       </c>
       <c r="C6" s="8">
         <v>96.5</v>
       </c>
       <c r="D6" s="8">
         <v>115.3</v>
       </c>
       <c r="E6" s="11">
         <v>109.3</v>
       </c>
       <c r="F6" s="11">
         <v>104.4</v>
       </c>
       <c r="G6" s="20">
         <v>104.5</v>
       </c>
       <c r="H6" s="11">
         <v>105.5</v>
       </c>
       <c r="I6" s="11">
         <v>107.4</v>
       </c>
       <c r="J6" s="11">
         <v>109.1</v>
       </c>
       <c r="K6" s="11">
         <v>114.5</v>
       </c>
       <c r="L6" s="8">
         <v>175.1</v>
       </c>
       <c r="M6" s="16">
         <v>121</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="23">
         <v>2025</v>
       </c>
       <c r="B7" s="24">
         <v>28.8</v>
       </c>
       <c r="C7" s="24">
         <v>106.7</v>
       </c>
       <c r="D7" s="24">
         <v>113.7</v>
       </c>
       <c r="E7" s="25">
         <v>111.9</v>
       </c>
       <c r="F7" s="25">
         <v>98.6</v>
       </c>
       <c r="G7" s="19">
         <v>113.1</v>
       </c>
       <c r="H7" s="25">
         <v>102</v>
       </c>
       <c r="I7" s="25">
         <v>108.4</v>
       </c>
       <c r="J7" s="25">
         <v>108</v>
       </c>
       <c r="K7" s="25">
         <v>116</v>
       </c>
       <c r="L7" s="24">
         <v>169.1</v>
       </c>
       <c r="M7" s="26">
         <v>117.7</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="10">
         <v>2026</v>
       </c>
       <c r="B8" s="8">
         <v>24.1</v>
       </c>
       <c r="C8" s="8">
         <v>120</v>
       </c>
       <c r="D8" s="8">
         <v>113.2</v>
       </c>
       <c r="E8" s="11">
         <v>107.5</v>
       </c>
       <c r="F8" s="11">
         <v>100.3</v>
       </c>
       <c r="G8" s="20">
         <v>109.5</v>
       </c>
-      <c r="H8" s="11"/>
+      <c r="H8" s="11">
+        <v>104.8</v>
+      </c>
       <c r="I8" s="11"/>
       <c r="J8" s="11"/>
       <c r="K8" s="11"/>
       <c r="L8" s="8"/>
       <c r="M8" s="16"/>
     </row>
-    <row r="9" spans="1:13">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="32" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="33"/>
       <c r="C9" s="33"/>
       <c r="D9" s="33"/>
       <c r="E9" s="33"/>
       <c r="F9" s="33"/>
       <c r="G9" s="33"/>
       <c r="H9" s="33"/>
       <c r="I9" s="33"/>
       <c r="J9" s="33"/>
       <c r="K9" s="33"/>
       <c r="L9" s="33"/>
       <c r="M9" s="34"/>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="10">
         <v>2022</v>
       </c>
       <c r="B10" s="13">
         <v>81.7</v>
       </c>
       <c r="C10" s="14">
         <v>157.5</v>
       </c>
       <c r="D10" s="14">
         <v>173.1</v>
       </c>
       <c r="E10" s="13">
         <v>195.6</v>
       </c>
       <c r="F10" s="13">
         <v>163.19999999999999</v>
       </c>
       <c r="G10" s="13">
         <v>38.9</v>
       </c>
       <c r="H10" s="13">
         <v>122.1</v>
       </c>
       <c r="I10" s="13">
         <v>111</v>
       </c>
       <c r="J10" s="13">
         <v>109.9</v>
       </c>
       <c r="K10" s="13">
         <v>106.5</v>
       </c>
       <c r="L10" s="13">
         <v>100.1</v>
       </c>
       <c r="M10" s="13">
         <v>172.8</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="10">
         <v>2023</v>
       </c>
       <c r="B11" s="13">
         <v>185.5</v>
       </c>
       <c r="C11" s="13">
         <v>112.2</v>
       </c>
       <c r="D11" s="13">
         <v>111</v>
       </c>
       <c r="E11" s="14">
         <v>108.5</v>
       </c>
       <c r="F11" s="14">
         <v>100.3</v>
       </c>
       <c r="G11" s="20">
         <v>107.7</v>
       </c>
       <c r="H11" s="14">
         <v>119.3</v>
       </c>
       <c r="I11" s="14">
         <v>124.7</v>
       </c>
       <c r="J11" s="14">
         <v>157</v>
       </c>
       <c r="K11" s="14">
         <v>143.5</v>
       </c>
       <c r="L11" s="13">
         <v>253.8</v>
       </c>
       <c r="M11" s="12">
         <v>122.7</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="15">
         <v>2024</v>
       </c>
       <c r="B12" s="13">
         <v>125.3</v>
       </c>
       <c r="C12" s="13">
         <v>117.2</v>
       </c>
       <c r="D12" s="13">
         <v>120.9</v>
       </c>
       <c r="E12" s="14">
         <v>119.5</v>
       </c>
       <c r="F12" s="14">
         <v>154.80000000000001</v>
       </c>
       <c r="G12" s="20">
         <v>156.1</v>
       </c>
       <c r="H12" s="14">
         <v>113.7</v>
       </c>
       <c r="I12" s="14">
         <v>118.8</v>
       </c>
       <c r="J12" s="14">
         <v>96.8</v>
       </c>
       <c r="K12" s="14">
         <v>118.4</v>
       </c>
       <c r="L12" s="13">
         <v>118.7</v>
       </c>
       <c r="M12" s="12">
         <v>175.4</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="15">
         <v>2025</v>
       </c>
       <c r="B13" s="13">
         <v>114.6</v>
       </c>
       <c r="C13" s="13">
         <v>126.8</v>
       </c>
       <c r="D13" s="13">
         <v>125.1</v>
       </c>
       <c r="E13" s="14">
         <v>128.1</v>
       </c>
       <c r="F13" s="14">
         <v>121</v>
       </c>
       <c r="G13" s="20">
         <v>131</v>
       </c>
       <c r="H13" s="14">
         <v>126.7</v>
       </c>
       <c r="I13" s="14">
         <v>127.8</v>
       </c>
       <c r="J13" s="14">
         <v>126.4</v>
       </c>
       <c r="K13" s="14">
         <v>128</v>
       </c>
       <c r="L13" s="13">
         <v>123.6</v>
       </c>
       <c r="M13" s="12">
         <v>120.3</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A14" s="15">
         <v>2026</v>
       </c>
       <c r="B14" s="13">
         <v>100.5</v>
       </c>
       <c r="C14" s="13">
         <v>113</v>
       </c>
       <c r="D14" s="13">
         <v>112.4</v>
       </c>
       <c r="E14" s="14">
         <v>107.9</v>
       </c>
       <c r="F14" s="14">
         <v>109.8</v>
       </c>
       <c r="G14" s="20">
         <v>106.4</v>
       </c>
-      <c r="H14" s="14"/>
+      <c r="H14" s="14">
+        <v>109.3</v>
+      </c>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="13"/>
       <c r="M14" s="12"/>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" s="32" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="33"/>
       <c r="H15" s="33"/>
       <c r="I15" s="33"/>
       <c r="J15" s="33"/>
       <c r="K15" s="33"/>
       <c r="L15" s="33"/>
       <c r="M15" s="34"/>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="10">
         <v>2022</v>
       </c>
       <c r="B16" s="8">
         <v>81.7</v>
       </c>
       <c r="C16" s="9">
         <v>117.3</v>
       </c>
       <c r="D16" s="9">
         <v>135.4</v>
       </c>
       <c r="E16" s="8">
         <v>150.30000000000001</v>
       </c>
       <c r="F16" s="8">
         <v>153</v>
       </c>
       <c r="G16" s="8">
         <v>101.3</v>
       </c>
       <c r="H16" s="8">
         <v>104.6</v>
       </c>
       <c r="I16" s="8">
         <v>105.6</v>
       </c>
       <c r="J16" s="8">
         <v>106.4</v>
       </c>
       <c r="K16" s="8">
         <v>106.7</v>
       </c>
       <c r="L16" s="8">
         <v>106.1</v>
       </c>
       <c r="M16" s="8">
         <v>113.6</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="10">
         <v>2023</v>
       </c>
       <c r="B17" s="8">
         <v>185.5</v>
       </c>
       <c r="C17" s="8">
         <v>139.30000000000001</v>
       </c>
       <c r="D17" s="8">
         <v>127.5</v>
       </c>
       <c r="E17" s="9">
         <v>121.4</v>
       </c>
       <c r="F17" s="9">
         <v>116.8</v>
       </c>
       <c r="G17" s="9">
         <v>115.2</v>
       </c>
       <c r="H17" s="9">
         <v>116.1</v>
       </c>
       <c r="I17" s="9">
         <v>117.6</v>
       </c>
       <c r="J17" s="9">
         <v>123.2</v>
       </c>
       <c r="K17" s="9">
         <v>125.6</v>
       </c>
       <c r="L17" s="8">
         <v>139.9</v>
       </c>
       <c r="M17" s="8">
         <v>136.6</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="10">
         <v>2024</v>
       </c>
       <c r="B18" s="8">
         <v>125.3</v>
       </c>
       <c r="C18" s="8">
         <v>121.2</v>
       </c>
       <c r="D18" s="8">
         <v>121.4</v>
       </c>
       <c r="E18" s="9">
         <v>121.1</v>
       </c>
       <c r="F18" s="9">
         <v>127.8</v>
       </c>
       <c r="G18" s="9">
         <v>132.6</v>
       </c>
       <c r="H18" s="9">
         <v>128.80000000000001</v>
       </c>
       <c r="I18" s="9">
         <v>127</v>
       </c>
       <c r="J18" s="9">
         <v>121.4</v>
       </c>
       <c r="K18" s="9">
         <v>121.2</v>
       </c>
       <c r="L18" s="8">
         <v>121.2</v>
       </c>
       <c r="M18" s="8">
         <v>129.4</v>
       </c>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="10">
         <v>2025</v>
       </c>
       <c r="B19" s="8">
         <v>114.6</v>
       </c>
       <c r="C19" s="8">
         <v>120.7</v>
       </c>
       <c r="D19" s="8">
         <v>122.1</v>
       </c>
       <c r="E19" s="9">
         <v>123.6</v>
       </c>
       <c r="F19" s="9">
         <v>122.7</v>
       </c>
       <c r="G19" s="9">
         <v>124.3</v>
       </c>
       <c r="H19" s="9">
         <v>124.6</v>
       </c>
       <c r="I19" s="9">
         <v>125.1</v>
       </c>
       <c r="J19" s="9">
         <v>125.3</v>
       </c>
       <c r="K19" s="9">
         <v>125.9</v>
       </c>
       <c r="L19" s="8">
         <v>125.9</v>
       </c>
       <c r="M19" s="8">
         <v>125.1</v>
       </c>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="10">
         <v>2026</v>
       </c>
       <c r="B20" s="8">
         <v>100.5</v>
       </c>
       <c r="C20" s="8">
         <v>106.9</v>
       </c>
       <c r="D20" s="8">
         <v>109.1</v>
       </c>
       <c r="E20" s="9">
         <v>108.7</v>
       </c>
       <c r="F20" s="9">
         <v>109</v>
       </c>
       <c r="G20" s="9">
         <v>108.4</v>
       </c>
-      <c r="H20" s="9"/>
+      <c r="H20" s="9">
+        <v>108.5</v>
+      </c>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M8"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H24" sqref="H24"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
       <c r="F1" s="28"/>
       <c r="G1" s="28"/>
       <c r="H1" s="28"/>
       <c r="I1" s="28"/>
       <c r="J1" s="28"/>
       <c r="K1" s="28"/>
       <c r="L1" s="28"/>
       <c r="M1" s="28"/>
     </row>
-    <row r="2" spans="1:13" ht="13.5" thickBot="1">
+    <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="35" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="35"/>
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
       <c r="I2" s="35"/>
       <c r="J2" s="35"/>
       <c r="K2" s="35"/>
       <c r="L2" s="35"/>
       <c r="M2" s="35"/>
     </row>
-    <row r="3" spans="1:13" ht="13.5" thickBot="1">
+    <row r="3" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
       <c r="B3" s="21" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="22" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="21" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="21" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="22" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="21" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="22" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="21" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="22" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="21" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="21" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="5">
         <v>2022</v>
       </c>
       <c r="B4" s="4">
         <v>713.3</v>
       </c>
       <c r="C4" s="4">
         <v>1217.0999999999999</v>
       </c>
       <c r="D4" s="4">
         <v>1373.2</v>
       </c>
       <c r="E4" s="4">
         <v>1554.5</v>
       </c>
       <c r="F4" s="4">
         <v>1358.6</v>
       </c>
       <c r="G4" s="4">
         <v>1310.5</v>
       </c>
       <c r="H4" s="4">
         <v>1712.6</v>
       </c>
       <c r="I4" s="4">
         <v>1695</v>
       </c>
       <c r="J4" s="4">
         <v>1929.6</v>
       </c>
       <c r="K4" s="4">
         <v>2048.1</v>
       </c>
       <c r="L4" s="4">
         <v>2029.3</v>
       </c>
       <c r="M4" s="4">
         <v>3435.9</v>
       </c>
     </row>
-    <row r="5" spans="1:13">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="5">
         <v>2023</v>
       </c>
       <c r="B5" s="4">
         <v>1484.7</v>
       </c>
       <c r="C5" s="4">
         <v>1531.7</v>
       </c>
       <c r="D5" s="2">
         <v>1709.6</v>
       </c>
       <c r="E5" s="2">
         <v>1891.8</v>
       </c>
       <c r="F5" s="2">
         <v>1612.8</v>
       </c>
       <c r="G5" s="2">
         <v>1696.2</v>
       </c>
       <c r="H5" s="2">
         <v>2454.9</v>
       </c>
       <c r="I5" s="2">
         <v>2526.4</v>
       </c>
       <c r="J5" s="2">
         <v>3381.4</v>
       </c>
       <c r="K5" s="2">
         <v>3170.6</v>
       </c>
       <c r="L5" s="3">
         <v>5536.4</v>
       </c>
       <c r="M5" s="2">
         <v>4532.1000000000004</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="5">
         <v>2024</v>
       </c>
       <c r="B6" s="4">
         <v>1999.3</v>
       </c>
       <c r="C6" s="4">
         <v>2025.1</v>
       </c>
       <c r="D6" s="2">
         <v>2446</v>
       </c>
       <c r="E6" s="2">
         <v>2756.8</v>
       </c>
       <c r="F6" s="2">
         <v>2877</v>
       </c>
       <c r="G6" s="2">
         <v>3005.1</v>
       </c>
       <c r="H6" s="2">
         <v>3169.2</v>
       </c>
       <c r="I6" s="2">
         <v>3405.3</v>
       </c>
       <c r="J6" s="2">
         <v>3716.2</v>
       </c>
       <c r="K6" s="2">
         <v>4481.5</v>
       </c>
       <c r="L6" s="3">
         <v>7847</v>
       </c>
       <c r="M6" s="2">
         <v>9492.5</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="5">
         <v>2025</v>
       </c>
       <c r="B7" s="4">
         <v>2952.1</v>
       </c>
       <c r="C7" s="4">
         <v>3240.4</v>
       </c>
       <c r="D7" s="2">
         <v>3684.4</v>
       </c>
       <c r="E7" s="2">
         <v>4124.1000000000004</v>
       </c>
       <c r="F7" s="2">
         <v>4065.5</v>
       </c>
       <c r="G7" s="2">
         <v>4679.7</v>
       </c>
       <c r="H7" s="2">
         <v>4774</v>
       </c>
       <c r="I7" s="2">
         <v>5173</v>
       </c>
       <c r="J7" s="2">
         <v>5585.7</v>
       </c>
       <c r="K7" s="2">
         <v>7169.9</v>
       </c>
       <c r="L7" s="3">
         <v>12123.7</v>
       </c>
       <c r="M7" s="2">
         <v>14275.3</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="5">
         <v>2026</v>
       </c>
       <c r="B8" s="4">
         <v>3438.6</v>
       </c>
       <c r="C8" s="4">
         <v>4126.3</v>
       </c>
       <c r="D8" s="2">
         <v>4790.7</v>
       </c>
       <c r="E8" s="2">
         <v>5147.6000000000004</v>
       </c>
       <c r="F8" s="2">
         <v>5165.2</v>
       </c>
       <c r="G8" s="2">
         <v>5654.1</v>
       </c>
-      <c r="H8" s="2"/>
+      <c r="H8" s="2">
+        <v>5926.4</v>
+      </c>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="2"/>
       <c r="L8" s="3"/>
       <c r="M8" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>