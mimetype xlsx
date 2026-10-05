--- v4 (2026-08-26)
+++ v5 (2026-10-05)
@@ -1,367 +1,385 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15840" tabRatio="911"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="911"/>
   </bookViews>
   <sheets>
-    <sheet name="Astana" sheetId="18" r:id="rId1"/>
-    <sheet name="2015-2024" sheetId="19" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="20" r:id="rId1"/>
+    <sheet name="Astana" sheetId="18" r:id="rId2"/>
+    <sheet name="2015-2025" sheetId="19" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="AS7" i="19" l="1"/>
+  <c r="AR7" i="19"/>
+  <c r="AQ7" i="19"/>
+  <c r="AQ11" i="19" s="1"/>
+  <c r="AP7" i="19"/>
+  <c r="GS7" i="18"/>
+  <c r="GR7" i="18"/>
+  <c r="GQ7" i="18"/>
+  <c r="GQ11" i="18" s="1"/>
+  <c r="GP7" i="18"/>
+  <c r="GO7" i="18"/>
+  <c r="GN7" i="18"/>
+  <c r="GM7" i="18"/>
+  <c r="GM11" i="18" s="1"/>
+  <c r="GL7" i="18"/>
   <c r="GK7" i="18"/>
-  <c r="GJ7"/>
-[...117 lines deleted...]
-  <c r="CT7"/>
+  <c r="GJ7" i="18"/>
+  <c r="GI7" i="18"/>
+  <c r="GI11" i="18" s="1"/>
+  <c r="GH7" i="18"/>
+  <c r="GG7" i="18"/>
+  <c r="GF7" i="18"/>
+  <c r="GE7" i="18"/>
+  <c r="GE11" i="18" s="1"/>
+  <c r="GD7" i="18"/>
+  <c r="GC7" i="18"/>
+  <c r="GB7" i="18"/>
+  <c r="GA7" i="18"/>
+  <c r="GA11" i="18" s="1"/>
+  <c r="FZ7" i="18"/>
+  <c r="FY7" i="18"/>
+  <c r="FX7" i="18"/>
+  <c r="FW7" i="18"/>
+  <c r="FW11" i="18" s="1"/>
+  <c r="FV7" i="18"/>
+  <c r="FU7" i="18"/>
+  <c r="FT7" i="18"/>
+  <c r="FS7" i="18"/>
+  <c r="FS11" i="18" s="1"/>
+  <c r="FR7" i="18"/>
+  <c r="FQ7" i="18"/>
+  <c r="FP7" i="18"/>
+  <c r="FO7" i="18"/>
+  <c r="FO11" i="18" s="1"/>
+  <c r="FN7" i="18"/>
+  <c r="FM7" i="18"/>
+  <c r="FL7" i="18"/>
+  <c r="FK7" i="18"/>
+  <c r="FK11" i="18" s="1"/>
+  <c r="FJ7" i="18"/>
+  <c r="FI7" i="18"/>
+  <c r="FH7" i="18"/>
+  <c r="FG7" i="18"/>
+  <c r="FG11" i="18" s="1"/>
+  <c r="FF7" i="18"/>
+  <c r="FE7" i="18"/>
+  <c r="FD7" i="18"/>
+  <c r="FC7" i="18"/>
+  <c r="FC11" i="18" s="1"/>
+  <c r="FB7" i="18"/>
+  <c r="FA7" i="18"/>
+  <c r="EZ7" i="18"/>
+  <c r="EY7" i="18"/>
+  <c r="EY11" i="18" s="1"/>
+  <c r="EX7" i="18"/>
+  <c r="ES7" i="18"/>
+  <c r="ER7" i="18"/>
+  <c r="EQ7" i="18"/>
+  <c r="EQ11" i="18" s="1"/>
+  <c r="EP7" i="18"/>
+  <c r="EW7" i="18"/>
+  <c r="EV7" i="18"/>
+  <c r="EU7" i="18"/>
+  <c r="EU11" i="18" s="1"/>
+  <c r="ET7" i="18"/>
+  <c r="EO7" i="18"/>
+  <c r="EN7" i="18"/>
+  <c r="EM7" i="18"/>
+  <c r="EM11" i="18" s="1"/>
+  <c r="EL7" i="18"/>
+  <c r="EK7" i="18"/>
+  <c r="EJ7" i="18"/>
+  <c r="EI7" i="18"/>
+  <c r="EI11" i="18" s="1"/>
+  <c r="EH7" i="18"/>
+  <c r="EG7" i="18"/>
+  <c r="EF7" i="18"/>
+  <c r="EE7" i="18"/>
+  <c r="EE11" i="18" s="1"/>
+  <c r="ED7" i="18"/>
+  <c r="EC7" i="18"/>
+  <c r="EB7" i="18"/>
+  <c r="EA7" i="18"/>
+  <c r="EA11" i="18" s="1"/>
+  <c r="DZ7" i="18"/>
+  <c r="DY7" i="18"/>
+  <c r="DX7" i="18"/>
+  <c r="DW7" i="18"/>
+  <c r="DW11" i="18" s="1"/>
+  <c r="DV7" i="18"/>
+  <c r="DU7" i="18"/>
+  <c r="DT7" i="18"/>
+  <c r="DS7" i="18"/>
+  <c r="DS11" i="18" s="1"/>
+  <c r="DR7" i="18"/>
+  <c r="DQ7" i="18"/>
+  <c r="DP7" i="18"/>
+  <c r="DO7" i="18"/>
+  <c r="DO11" i="18" s="1"/>
+  <c r="DN7" i="18"/>
+  <c r="DM7" i="18"/>
+  <c r="DL7" i="18"/>
+  <c r="DK7" i="18"/>
+  <c r="DK11" i="18" s="1"/>
+  <c r="DJ7" i="18"/>
+  <c r="DI7" i="18"/>
+  <c r="DH7" i="18"/>
+  <c r="DG7" i="18"/>
+  <c r="DG11" i="18" s="1"/>
+  <c r="DF7" i="18"/>
+  <c r="DE7" i="18"/>
+  <c r="DD7" i="18"/>
+  <c r="DC7" i="18"/>
+  <c r="DC11" i="18" s="1"/>
+  <c r="DB7" i="18"/>
+  <c r="DA7" i="18"/>
+  <c r="CZ7" i="18"/>
+  <c r="CY7" i="18"/>
+  <c r="CY11" i="18" s="1"/>
+  <c r="CX7" i="18"/>
+  <c r="CW7" i="18"/>
+  <c r="CV7" i="18"/>
+  <c r="CU7" i="18"/>
+  <c r="CU11" i="18" s="1"/>
+  <c r="CT7" i="18"/>
   <c r="AO7" i="19"/>
-  <c r="AN7"/>
-[...47 lines deleted...]
-  <c r="B7"/>
+  <c r="AN7" i="19"/>
+  <c r="AM7" i="19"/>
+  <c r="AM11" i="19" s="1"/>
+  <c r="AL7" i="19"/>
+  <c r="AK7" i="19"/>
+  <c r="AJ7" i="19"/>
+  <c r="AI7" i="19"/>
+  <c r="AI11" i="19" s="1"/>
+  <c r="AH7" i="19"/>
+  <c r="AG7" i="19"/>
+  <c r="AF7" i="19"/>
+  <c r="AE7" i="19"/>
+  <c r="AE11" i="19" s="1"/>
+  <c r="AD7" i="19"/>
+  <c r="AC7" i="19"/>
+  <c r="AB7" i="19"/>
+  <c r="AA7" i="19"/>
+  <c r="AA11" i="19" s="1"/>
+  <c r="Z7" i="19"/>
+  <c r="Y7" i="19"/>
+  <c r="X7" i="19"/>
+  <c r="W7" i="19"/>
+  <c r="W11" i="19" s="1"/>
+  <c r="V7" i="19"/>
+  <c r="U7" i="19"/>
+  <c r="T7" i="19"/>
+  <c r="S7" i="19"/>
+  <c r="S11" i="19" s="1"/>
+  <c r="R7" i="19"/>
+  <c r="Q7" i="19"/>
+  <c r="P7" i="19"/>
+  <c r="O7" i="19"/>
+  <c r="O11" i="19" s="1"/>
+  <c r="N7" i="19"/>
+  <c r="M7" i="19"/>
+  <c r="L7" i="19"/>
+  <c r="K7" i="19"/>
+  <c r="K11" i="19" s="1"/>
+  <c r="J7" i="19"/>
+  <c r="I7" i="19"/>
+  <c r="H7" i="19"/>
+  <c r="G7" i="19"/>
+  <c r="G11" i="19" s="1"/>
+  <c r="F7" i="19"/>
+  <c r="E7" i="19"/>
+  <c r="D7" i="19"/>
+  <c r="C7" i="19"/>
+  <c r="C11" i="19" s="1"/>
+  <c r="B7" i="19"/>
   <c r="CS7" i="18"/>
-  <c r="CR7"/>
-[...117 lines deleted...]
-  <c r="C11" s="1"/>
+  <c r="CR7" i="18"/>
+  <c r="CQ7" i="18"/>
+  <c r="CQ11" i="18" s="1"/>
+  <c r="CP7" i="18"/>
+  <c r="CO7" i="18"/>
+  <c r="CN7" i="18"/>
+  <c r="CM7" i="18"/>
+  <c r="CM11" i="18" s="1"/>
+  <c r="CL7" i="18"/>
+  <c r="CK7" i="18"/>
+  <c r="CJ7" i="18"/>
+  <c r="CI7" i="18"/>
+  <c r="CI11" i="18" s="1"/>
+  <c r="CH7" i="18"/>
+  <c r="CG7" i="18"/>
+  <c r="CF7" i="18"/>
+  <c r="CE7" i="18"/>
+  <c r="CE11" i="18" s="1"/>
+  <c r="CD7" i="18"/>
+  <c r="CC7" i="18"/>
+  <c r="CB7" i="18"/>
+  <c r="CA7" i="18"/>
+  <c r="CA11" i="18" s="1"/>
+  <c r="BZ7" i="18"/>
+  <c r="BY7" i="18"/>
+  <c r="BX7" i="18"/>
+  <c r="BW7" i="18"/>
+  <c r="BW11" i="18" s="1"/>
+  <c r="BV7" i="18"/>
+  <c r="BU7" i="18"/>
+  <c r="BT7" i="18"/>
+  <c r="BS7" i="18"/>
+  <c r="BS11" i="18" s="1"/>
+  <c r="BR7" i="18"/>
+  <c r="BQ7" i="18"/>
+  <c r="BP7" i="18"/>
+  <c r="BO7" i="18"/>
+  <c r="BO11" i="18" s="1"/>
+  <c r="BN7" i="18"/>
+  <c r="BM7" i="18"/>
+  <c r="BL7" i="18"/>
+  <c r="BK7" i="18"/>
+  <c r="BK11" i="18" s="1"/>
+  <c r="BJ7" i="18"/>
+  <c r="BI7" i="18"/>
+  <c r="BH7" i="18"/>
+  <c r="BG7" i="18"/>
+  <c r="BG11" i="18" s="1"/>
+  <c r="BF7" i="18"/>
+  <c r="BE7" i="18"/>
+  <c r="BD7" i="18"/>
+  <c r="BC7" i="18"/>
+  <c r="BC11" i="18" s="1"/>
+  <c r="BB7" i="18"/>
+  <c r="BA7" i="18"/>
+  <c r="AZ7" i="18"/>
+  <c r="AY7" i="18"/>
+  <c r="AY11" i="18" s="1"/>
+  <c r="AX7" i="18"/>
+  <c r="AW7" i="18"/>
+  <c r="AV7" i="18"/>
+  <c r="AU7" i="18"/>
+  <c r="AU11" i="18" s="1"/>
+  <c r="AT7" i="18"/>
+  <c r="AS7" i="18"/>
+  <c r="AR7" i="18"/>
+  <c r="AQ7" i="18"/>
+  <c r="AQ11" i="18" s="1"/>
+  <c r="AP7" i="18"/>
+  <c r="AO7" i="18"/>
+  <c r="AN7" i="18"/>
+  <c r="AM7" i="18"/>
+  <c r="AM11" i="18" s="1"/>
+  <c r="AL7" i="18"/>
+  <c r="AK7" i="18"/>
+  <c r="AJ7" i="18"/>
+  <c r="AI7" i="18"/>
+  <c r="AI11" i="18" s="1"/>
+  <c r="AH7" i="18"/>
+  <c r="AD7" i="18" l="1"/>
+  <c r="AE7" i="18"/>
+  <c r="AE11" i="18" s="1"/>
+  <c r="AF7" i="18"/>
+  <c r="AG7" i="18"/>
+  <c r="AC7" i="18"/>
+  <c r="AB7" i="18"/>
+  <c r="Z7" i="18"/>
+  <c r="Y7" i="18"/>
+  <c r="X7" i="18"/>
+  <c r="W7" i="18"/>
+  <c r="W11" i="18" s="1"/>
+  <c r="V7" i="18"/>
+  <c r="U7" i="18"/>
+  <c r="T7" i="18"/>
+  <c r="S7" i="18"/>
+  <c r="S11" i="18" s="1"/>
+  <c r="R7" i="18"/>
+  <c r="Q7" i="18"/>
+  <c r="P7" i="18"/>
+  <c r="O7" i="18"/>
+  <c r="O11" i="18" s="1"/>
+  <c r="N7" i="18"/>
+  <c r="M7" i="18"/>
+  <c r="L7" i="18"/>
+  <c r="K7" i="18"/>
+  <c r="K11" i="18" s="1"/>
+  <c r="J7" i="18"/>
+  <c r="I7" i="18"/>
+  <c r="H7" i="18"/>
+  <c r="G7" i="18"/>
+  <c r="G11" i="18" s="1"/>
+  <c r="F7" i="18"/>
+  <c r="E7" i="18"/>
+  <c r="D7" i="18"/>
+  <c r="B7" i="18"/>
+  <c r="AA7" i="18"/>
+  <c r="AA11" i="18" s="1"/>
+  <c r="C7" i="18"/>
+  <c r="C11" i="18" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="406" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="463" uniqueCount="83">
   <si>
     <t xml:space="preserve">
 Name of indicator</t>
   </si>
   <si>
     <t xml:space="preserve">
 Total for agricultural products:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Сrop production</t>
   </si>
   <si>
     <t xml:space="preserve">
 Animal husbandry</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Processed agricultural products</t>
   </si>
   <si>
     <t xml:space="preserve">
 Share of processed products in total exports of agricultural products, %</t>
   </si>
   <si>
@@ -461,61 +479,197 @@
     <t>January-November 2024*</t>
   </si>
   <si>
     <t>January-November 2025*</t>
   </si>
   <si>
     <t>January-December 2025*</t>
   </si>
   <si>
     <t>January 2026*</t>
   </si>
   <si>
     <t>January-February 2026*</t>
   </si>
   <si>
     <t>January-March 2026*</t>
   </si>
   <si>
     <t>January-April 2026*</t>
   </si>
   <si>
     <t>January-May 2026*</t>
   </si>
   <si>
     <t>January-June 2026*</t>
+  </si>
+  <si>
+    <t>January-July 2025</t>
+  </si>
+  <si>
+    <t>January-July 2026*</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Since 2015</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>The volume of exports and imports of goods in foreign currency: import of goods – importation into the territory of an EAEU Member State of goods that are added to the stocks of material resources of an EAEU Member State; export of goods – export from the territory of an EAEU Member State of goods that reduce the stock of material resources of an EAEU Member State</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Methodology for maintaining statistics of mutual trade in goods of the member states of the Eurasian Economic Union Approved By the decision of the Board of the Eurasian Economic Commission dated December 25, 2018 210</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25840/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/astana/spreadsheets/?industry=28255&amp;year=2026&amp;name=85517&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Department of trade statistics</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Yeleshova Zhanara Nurlanovna</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 7172 316273</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>zh.yeleshova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>tons, thousand US dollars</t>
+  </si>
+  <si>
+    <t>Monthly Statistical Report 1-TS "Report on Mutual Trade in Goods with the Member States of the Eurasian Economic Union"</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Trade turnover in foreign currency                                                                                                                            Goods transported in kind in the basic unit of measurement                                                                                                             </t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25796/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
@@ -563,60 +717,131 @@
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0000FF"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF0000FF"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="14">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -725,57 +950,76 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
@@ -804,212 +1048,275 @@
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="14" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2 2" xfId="6"/>
+    <cellStyle name="Обычный 4" xfId="4"/>
+    <cellStyle name="Обычный 4 2" xfId="3"/>
+    <cellStyle name="Обычный 4 3" xfId="7"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1140,62 +1447,434 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:GK13"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:C21"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="FO7" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C14" sqref="C14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="4.28515625" customWidth="1"/>
+    <col min="2" max="2" width="54.42578125" customWidth="1"/>
+    <col min="3" max="3" width="89.140625" customWidth="1"/>
+    <col min="257" max="257" width="4.28515625" customWidth="1"/>
+    <col min="258" max="258" width="54.42578125" customWidth="1"/>
+    <col min="259" max="259" width="89.140625" customWidth="1"/>
+    <col min="513" max="513" width="4.28515625" customWidth="1"/>
+    <col min="514" max="514" width="54.42578125" customWidth="1"/>
+    <col min="515" max="515" width="89.140625" customWidth="1"/>
+    <col min="769" max="769" width="4.28515625" customWidth="1"/>
+    <col min="770" max="770" width="54.42578125" customWidth="1"/>
+    <col min="771" max="771" width="89.140625" customWidth="1"/>
+    <col min="1025" max="1025" width="4.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="54.42578125" customWidth="1"/>
+    <col min="1027" max="1027" width="89.140625" customWidth="1"/>
+    <col min="1281" max="1281" width="4.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="54.42578125" customWidth="1"/>
+    <col min="1283" max="1283" width="89.140625" customWidth="1"/>
+    <col min="1537" max="1537" width="4.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="54.42578125" customWidth="1"/>
+    <col min="1539" max="1539" width="89.140625" customWidth="1"/>
+    <col min="1793" max="1793" width="4.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="54.42578125" customWidth="1"/>
+    <col min="1795" max="1795" width="89.140625" customWidth="1"/>
+    <col min="2049" max="2049" width="4.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="54.42578125" customWidth="1"/>
+    <col min="2051" max="2051" width="89.140625" customWidth="1"/>
+    <col min="2305" max="2305" width="4.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="54.42578125" customWidth="1"/>
+    <col min="2307" max="2307" width="89.140625" customWidth="1"/>
+    <col min="2561" max="2561" width="4.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="54.42578125" customWidth="1"/>
+    <col min="2563" max="2563" width="89.140625" customWidth="1"/>
+    <col min="2817" max="2817" width="4.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="54.42578125" customWidth="1"/>
+    <col min="2819" max="2819" width="89.140625" customWidth="1"/>
+    <col min="3073" max="3073" width="4.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="54.42578125" customWidth="1"/>
+    <col min="3075" max="3075" width="89.140625" customWidth="1"/>
+    <col min="3329" max="3329" width="4.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="54.42578125" customWidth="1"/>
+    <col min="3331" max="3331" width="89.140625" customWidth="1"/>
+    <col min="3585" max="3585" width="4.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="54.42578125" customWidth="1"/>
+    <col min="3587" max="3587" width="89.140625" customWidth="1"/>
+    <col min="3841" max="3841" width="4.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="54.42578125" customWidth="1"/>
+    <col min="3843" max="3843" width="89.140625" customWidth="1"/>
+    <col min="4097" max="4097" width="4.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="54.42578125" customWidth="1"/>
+    <col min="4099" max="4099" width="89.140625" customWidth="1"/>
+    <col min="4353" max="4353" width="4.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="54.42578125" customWidth="1"/>
+    <col min="4355" max="4355" width="89.140625" customWidth="1"/>
+    <col min="4609" max="4609" width="4.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="54.42578125" customWidth="1"/>
+    <col min="4611" max="4611" width="89.140625" customWidth="1"/>
+    <col min="4865" max="4865" width="4.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="54.42578125" customWidth="1"/>
+    <col min="4867" max="4867" width="89.140625" customWidth="1"/>
+    <col min="5121" max="5121" width="4.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="54.42578125" customWidth="1"/>
+    <col min="5123" max="5123" width="89.140625" customWidth="1"/>
+    <col min="5377" max="5377" width="4.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="54.42578125" customWidth="1"/>
+    <col min="5379" max="5379" width="89.140625" customWidth="1"/>
+    <col min="5633" max="5633" width="4.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="54.42578125" customWidth="1"/>
+    <col min="5635" max="5635" width="89.140625" customWidth="1"/>
+    <col min="5889" max="5889" width="4.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="54.42578125" customWidth="1"/>
+    <col min="5891" max="5891" width="89.140625" customWidth="1"/>
+    <col min="6145" max="6145" width="4.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="54.42578125" customWidth="1"/>
+    <col min="6147" max="6147" width="89.140625" customWidth="1"/>
+    <col min="6401" max="6401" width="4.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="54.42578125" customWidth="1"/>
+    <col min="6403" max="6403" width="89.140625" customWidth="1"/>
+    <col min="6657" max="6657" width="4.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="54.42578125" customWidth="1"/>
+    <col min="6659" max="6659" width="89.140625" customWidth="1"/>
+    <col min="6913" max="6913" width="4.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="54.42578125" customWidth="1"/>
+    <col min="6915" max="6915" width="89.140625" customWidth="1"/>
+    <col min="7169" max="7169" width="4.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="54.42578125" customWidth="1"/>
+    <col min="7171" max="7171" width="89.140625" customWidth="1"/>
+    <col min="7425" max="7425" width="4.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="54.42578125" customWidth="1"/>
+    <col min="7427" max="7427" width="89.140625" customWidth="1"/>
+    <col min="7681" max="7681" width="4.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="54.42578125" customWidth="1"/>
+    <col min="7683" max="7683" width="89.140625" customWidth="1"/>
+    <col min="7937" max="7937" width="4.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="54.42578125" customWidth="1"/>
+    <col min="7939" max="7939" width="89.140625" customWidth="1"/>
+    <col min="8193" max="8193" width="4.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="54.42578125" customWidth="1"/>
+    <col min="8195" max="8195" width="89.140625" customWidth="1"/>
+    <col min="8449" max="8449" width="4.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="54.42578125" customWidth="1"/>
+    <col min="8451" max="8451" width="89.140625" customWidth="1"/>
+    <col min="8705" max="8705" width="4.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="54.42578125" customWidth="1"/>
+    <col min="8707" max="8707" width="89.140625" customWidth="1"/>
+    <col min="8961" max="8961" width="4.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="54.42578125" customWidth="1"/>
+    <col min="8963" max="8963" width="89.140625" customWidth="1"/>
+    <col min="9217" max="9217" width="4.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="54.42578125" customWidth="1"/>
+    <col min="9219" max="9219" width="89.140625" customWidth="1"/>
+    <col min="9473" max="9473" width="4.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="54.42578125" customWidth="1"/>
+    <col min="9475" max="9475" width="89.140625" customWidth="1"/>
+    <col min="9729" max="9729" width="4.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="54.42578125" customWidth="1"/>
+    <col min="9731" max="9731" width="89.140625" customWidth="1"/>
+    <col min="9985" max="9985" width="4.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="54.42578125" customWidth="1"/>
+    <col min="9987" max="9987" width="89.140625" customWidth="1"/>
+    <col min="10241" max="10241" width="4.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="54.42578125" customWidth="1"/>
+    <col min="10243" max="10243" width="89.140625" customWidth="1"/>
+    <col min="10497" max="10497" width="4.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="54.42578125" customWidth="1"/>
+    <col min="10499" max="10499" width="89.140625" customWidth="1"/>
+    <col min="10753" max="10753" width="4.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="54.42578125" customWidth="1"/>
+    <col min="10755" max="10755" width="89.140625" customWidth="1"/>
+    <col min="11009" max="11009" width="4.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="54.42578125" customWidth="1"/>
+    <col min="11011" max="11011" width="89.140625" customWidth="1"/>
+    <col min="11265" max="11265" width="4.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="54.42578125" customWidth="1"/>
+    <col min="11267" max="11267" width="89.140625" customWidth="1"/>
+    <col min="11521" max="11521" width="4.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="54.42578125" customWidth="1"/>
+    <col min="11523" max="11523" width="89.140625" customWidth="1"/>
+    <col min="11777" max="11777" width="4.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="54.42578125" customWidth="1"/>
+    <col min="11779" max="11779" width="89.140625" customWidth="1"/>
+    <col min="12033" max="12033" width="4.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="54.42578125" customWidth="1"/>
+    <col min="12035" max="12035" width="89.140625" customWidth="1"/>
+    <col min="12289" max="12289" width="4.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="54.42578125" customWidth="1"/>
+    <col min="12291" max="12291" width="89.140625" customWidth="1"/>
+    <col min="12545" max="12545" width="4.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="54.42578125" customWidth="1"/>
+    <col min="12547" max="12547" width="89.140625" customWidth="1"/>
+    <col min="12801" max="12801" width="4.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="54.42578125" customWidth="1"/>
+    <col min="12803" max="12803" width="89.140625" customWidth="1"/>
+    <col min="13057" max="13057" width="4.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="54.42578125" customWidth="1"/>
+    <col min="13059" max="13059" width="89.140625" customWidth="1"/>
+    <col min="13313" max="13313" width="4.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="54.42578125" customWidth="1"/>
+    <col min="13315" max="13315" width="89.140625" customWidth="1"/>
+    <col min="13569" max="13569" width="4.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="54.42578125" customWidth="1"/>
+    <col min="13571" max="13571" width="89.140625" customWidth="1"/>
+    <col min="13825" max="13825" width="4.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="54.42578125" customWidth="1"/>
+    <col min="13827" max="13827" width="89.140625" customWidth="1"/>
+    <col min="14081" max="14081" width="4.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="54.42578125" customWidth="1"/>
+    <col min="14083" max="14083" width="89.140625" customWidth="1"/>
+    <col min="14337" max="14337" width="4.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="54.42578125" customWidth="1"/>
+    <col min="14339" max="14339" width="89.140625" customWidth="1"/>
+    <col min="14593" max="14593" width="4.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="54.42578125" customWidth="1"/>
+    <col min="14595" max="14595" width="89.140625" customWidth="1"/>
+    <col min="14849" max="14849" width="4.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="54.42578125" customWidth="1"/>
+    <col min="14851" max="14851" width="89.140625" customWidth="1"/>
+    <col min="15105" max="15105" width="4.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="54.42578125" customWidth="1"/>
+    <col min="15107" max="15107" width="89.140625" customWidth="1"/>
+    <col min="15361" max="15361" width="4.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="54.42578125" customWidth="1"/>
+    <col min="15363" max="15363" width="89.140625" customWidth="1"/>
+    <col min="15617" max="15617" width="4.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="54.42578125" customWidth="1"/>
+    <col min="15619" max="15619" width="89.140625" customWidth="1"/>
+    <col min="15873" max="15873" width="4.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="54.42578125" customWidth="1"/>
+    <col min="15875" max="15875" width="89.140625" customWidth="1"/>
+    <col min="16129" max="16129" width="4.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="54.42578125" customWidth="1"/>
+    <col min="16131" max="16131" width="89.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B2" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="C2" s="45" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="3" spans="2:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="B3" s="44" t="s">
+        <v>48</v>
+      </c>
+      <c r="C3" s="46" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="4" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B4" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="C4" s="47" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="5" spans="2:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="B5" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="C5" s="46" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="6" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B6" s="44" t="s">
+        <v>51</v>
+      </c>
+      <c r="C6" s="48" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="7" spans="2:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="B7" s="49" t="s">
+        <v>53</v>
+      </c>
+      <c r="C7" s="50" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B8" s="49" t="s">
+        <v>55</v>
+      </c>
+      <c r="C8" s="51" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="9" spans="2:3" ht="39" x14ac:dyDescent="0.25">
+      <c r="B9" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="C9" s="52" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="2:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B10" s="49" t="s">
+        <v>58</v>
+      </c>
+      <c r="C10" s="62" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="11" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B11" s="49" t="s">
+        <v>59</v>
+      </c>
+      <c r="C11" s="53"/>
+    </row>
+    <row r="12" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B12" s="49" t="s">
+        <v>60</v>
+      </c>
+      <c r="C12" s="73" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B13" s="49" t="s">
+        <v>61</v>
+      </c>
+      <c r="C13" s="54" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="2:3" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="B14" s="55" t="s">
+        <v>63</v>
+      </c>
+      <c r="C14" s="56" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B15" s="49" t="s">
+        <v>65</v>
+      </c>
+      <c r="C15" s="57" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="16" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B16" s="49" t="s">
+        <v>67</v>
+      </c>
+      <c r="C16" s="58">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B17" s="49" t="s">
+        <v>68</v>
+      </c>
+      <c r="C17" s="58">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B18" s="49" t="s">
+        <v>69</v>
+      </c>
+      <c r="C18" s="59" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B19" s="49" t="s">
+        <v>71</v>
+      </c>
+      <c r="C19" s="59" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="20" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B20" s="49" t="s">
+        <v>73</v>
+      </c>
+      <c r="C20" s="60" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="21" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B21" s="49" t="s">
+        <v>75</v>
+      </c>
+      <c r="C21" s="61" t="s">
+        <v>76</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:GS13"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="6" topLeftCell="FY7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="GG16" sqref="GG16"/>
+      <selection pane="bottomRight" activeCell="GF19" sqref="GF19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="2" max="23" width="0" hidden="1" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" hidden="1" customWidth="1"/>
     <col min="26" max="27" width="6.85546875" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="7.7109375" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="10.7109375" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="6.85546875" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="10.140625" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="7.7109375" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="9.42578125" hidden="1" customWidth="1"/>
     <col min="34" max="52" width="0" hidden="1" customWidth="1"/>
     <col min="53" max="53" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="6" bestFit="1" customWidth="1"/>
     <col min="55" max="55" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="6" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="60" max="60" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="61" max="61" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="62" max="62" width="6" bestFit="1" customWidth="1"/>
     <col min="63" max="63" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="7.7109375" bestFit="1" customWidth="1"/>
@@ -1213,815 +1892,843 @@
     <col min="81" max="81" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="82" max="82" width="6" bestFit="1" customWidth="1"/>
     <col min="83" max="85" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="86" max="86" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="87" max="87" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="88" max="88" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="89" max="89" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="90" max="90" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="91" max="93" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="94" max="94" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="95" max="97" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="98" max="98" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="99" max="101" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="102" max="102" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="103" max="105" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="106" max="106" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="107" max="109" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="110" max="110" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="111" max="113" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="114" max="114" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="115" max="117" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="118" max="118" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="119" max="121" width="7.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:193" s="2" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="52" t="s">
+    <row r="1" spans="1:201" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="71" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="52"/>
-[...38 lines deleted...]
-      <c r="AO1" s="52"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
+      <c r="N1" s="71"/>
+      <c r="O1" s="71"/>
+      <c r="P1" s="71"/>
+      <c r="Q1" s="71"/>
+      <c r="R1" s="71"/>
+      <c r="S1" s="71"/>
+      <c r="T1" s="71"/>
+      <c r="U1" s="71"/>
+      <c r="V1" s="71"/>
+      <c r="W1" s="71"/>
+      <c r="X1" s="71"/>
+      <c r="Y1" s="71"/>
+      <c r="Z1" s="71"/>
+      <c r="AA1" s="71"/>
+      <c r="AB1" s="71"/>
+      <c r="AC1" s="71"/>
+      <c r="AD1" s="71"/>
+      <c r="AE1" s="71"/>
+      <c r="AF1" s="71"/>
+      <c r="AG1" s="71"/>
+      <c r="AH1" s="71"/>
+      <c r="AI1" s="71"/>
+      <c r="AJ1" s="71"/>
+      <c r="AK1" s="71"/>
+      <c r="AL1" s="71"/>
+      <c r="AM1" s="71"/>
+      <c r="AN1" s="71"/>
+      <c r="AO1" s="71"/>
     </row>
-    <row r="2" spans="1:193" s="2" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A2" s="52" t="s">
+    <row r="2" spans="1:201" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="52"/>
-[...30 lines deleted...]
-      <c r="AG2" s="52"/>
+      <c r="B2" s="71"/>
+      <c r="C2" s="71"/>
+      <c r="D2" s="71"/>
+      <c r="E2" s="71"/>
+      <c r="F2" s="71"/>
+      <c r="G2" s="71"/>
+      <c r="H2" s="71"/>
+      <c r="I2" s="71"/>
+      <c r="J2" s="71"/>
+      <c r="K2" s="71"/>
+      <c r="L2" s="71"/>
+      <c r="M2" s="71"/>
+      <c r="N2" s="71"/>
+      <c r="O2" s="71"/>
+      <c r="P2" s="71"/>
+      <c r="Q2" s="71"/>
+      <c r="R2" s="71"/>
+      <c r="S2" s="71"/>
+      <c r="T2" s="71"/>
+      <c r="U2" s="71"/>
+      <c r="V2" s="71"/>
+      <c r="W2" s="71"/>
+      <c r="X2" s="71"/>
+      <c r="Y2" s="71"/>
+      <c r="Z2" s="71"/>
+      <c r="AA2" s="71"/>
+      <c r="AB2" s="71"/>
+      <c r="AC2" s="71"/>
+      <c r="AD2" s="71"/>
+      <c r="AE2" s="71"/>
+      <c r="AF2" s="71"/>
+      <c r="AG2" s="71"/>
     </row>
-    <row r="3" spans="1:193" s="2" customFormat="1" ht="12"/>
-[...1 lines deleted...]
-      <c r="A4" s="49" t="s">
+    <row r="3" spans="1:201" s="2" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="1:201" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="47">
+      <c r="B4" s="66">
         <v>2015</v>
       </c>
-      <c r="C4" s="47"/>
-[...2 lines deleted...]
-      <c r="F4" s="47">
+      <c r="C4" s="66"/>
+      <c r="D4" s="66"/>
+      <c r="E4" s="66"/>
+      <c r="F4" s="66">
         <v>2016</v>
       </c>
-      <c r="G4" s="47"/>
-[...2 lines deleted...]
-      <c r="J4" s="47">
+      <c r="G4" s="66"/>
+      <c r="H4" s="66"/>
+      <c r="I4" s="66"/>
+      <c r="J4" s="66">
         <v>2017</v>
       </c>
-      <c r="K4" s="47"/>
-[...2 lines deleted...]
-      <c r="N4" s="47">
+      <c r="K4" s="66"/>
+      <c r="L4" s="66"/>
+      <c r="M4" s="66"/>
+      <c r="N4" s="66">
         <v>2018</v>
       </c>
-      <c r="O4" s="47"/>
-[...2 lines deleted...]
-      <c r="R4" s="47">
+      <c r="O4" s="66"/>
+      <c r="P4" s="66"/>
+      <c r="Q4" s="66"/>
+      <c r="R4" s="66">
         <v>2019</v>
       </c>
-      <c r="S4" s="47"/>
-[...2 lines deleted...]
-      <c r="V4" s="47">
+      <c r="S4" s="66"/>
+      <c r="T4" s="66"/>
+      <c r="U4" s="66"/>
+      <c r="V4" s="66">
         <v>2020</v>
       </c>
-      <c r="W4" s="47"/>
-[...2 lines deleted...]
-      <c r="Z4" s="47">
+      <c r="W4" s="66"/>
+      <c r="X4" s="66"/>
+      <c r="Y4" s="66"/>
+      <c r="Z4" s="66">
         <v>2021</v>
       </c>
-      <c r="AA4" s="47"/>
-[...2 lines deleted...]
-      <c r="AD4" s="53">
+      <c r="AA4" s="66"/>
+      <c r="AB4" s="66"/>
+      <c r="AC4" s="66"/>
+      <c r="AD4" s="72">
         <v>2022</v>
       </c>
-      <c r="AE4" s="45"/>
-[...2 lines deleted...]
-      <c r="AH4" s="44" t="s">
+      <c r="AE4" s="64"/>
+      <c r="AF4" s="64"/>
+      <c r="AG4" s="65"/>
+      <c r="AH4" s="63" t="s">
         <v>12</v>
       </c>
-      <c r="AI4" s="45"/>
-[...2 lines deleted...]
-      <c r="AL4" s="44" t="s">
+      <c r="AI4" s="64"/>
+      <c r="AJ4" s="64"/>
+      <c r="AK4" s="65"/>
+      <c r="AL4" s="63" t="s">
         <v>14</v>
       </c>
-      <c r="AM4" s="45"/>
-[...2 lines deleted...]
-      <c r="AP4" s="44" t="s">
+      <c r="AM4" s="64"/>
+      <c r="AN4" s="64"/>
+      <c r="AO4" s="65"/>
+      <c r="AP4" s="63" t="s">
         <v>14</v>
       </c>
-      <c r="AQ4" s="45"/>
-[...2 lines deleted...]
-      <c r="AT4" s="44" t="s">
+      <c r="AQ4" s="64"/>
+      <c r="AR4" s="64"/>
+      <c r="AS4" s="65"/>
+      <c r="AT4" s="63" t="s">
         <v>15</v>
       </c>
-      <c r="AU4" s="45"/>
-[...2 lines deleted...]
-      <c r="AX4" s="44" t="s">
+      <c r="AU4" s="64"/>
+      <c r="AV4" s="64"/>
+      <c r="AW4" s="65"/>
+      <c r="AX4" s="63" t="s">
         <v>16</v>
       </c>
-      <c r="AY4" s="45"/>
-[...2 lines deleted...]
-      <c r="BB4" s="44" t="s">
+      <c r="AY4" s="64"/>
+      <c r="AZ4" s="64"/>
+      <c r="BA4" s="65"/>
+      <c r="BB4" s="63" t="s">
         <v>17</v>
       </c>
-      <c r="BC4" s="45"/>
-[...2 lines deleted...]
-      <c r="BF4" s="44" t="s">
+      <c r="BC4" s="64"/>
+      <c r="BD4" s="64"/>
+      <c r="BE4" s="65"/>
+      <c r="BF4" s="63" t="s">
         <v>18</v>
       </c>
-      <c r="BG4" s="45"/>
-[...2 lines deleted...]
-      <c r="BJ4" s="44" t="s">
+      <c r="BG4" s="64"/>
+      <c r="BH4" s="64"/>
+      <c r="BI4" s="65"/>
+      <c r="BJ4" s="63" t="s">
         <v>19</v>
       </c>
-      <c r="BK4" s="45"/>
-[...2 lines deleted...]
-      <c r="BN4" s="44" t="s">
+      <c r="BK4" s="64"/>
+      <c r="BL4" s="64"/>
+      <c r="BM4" s="65"/>
+      <c r="BN4" s="63" t="s">
         <v>20</v>
       </c>
-      <c r="BO4" s="45"/>
-[...2 lines deleted...]
-      <c r="BR4" s="44" t="s">
+      <c r="BO4" s="64"/>
+      <c r="BP4" s="64"/>
+      <c r="BQ4" s="65"/>
+      <c r="BR4" s="63" t="s">
         <v>21</v>
       </c>
-      <c r="BS4" s="45"/>
-[...2 lines deleted...]
-      <c r="BV4" s="44" t="s">
+      <c r="BS4" s="64"/>
+      <c r="BT4" s="64"/>
+      <c r="BU4" s="65"/>
+      <c r="BV4" s="63" t="s">
         <v>22</v>
       </c>
-      <c r="BW4" s="45"/>
-[...2 lines deleted...]
-      <c r="BZ4" s="44" t="s">
+      <c r="BW4" s="64"/>
+      <c r="BX4" s="64"/>
+      <c r="BY4" s="65"/>
+      <c r="BZ4" s="63" t="s">
         <v>23</v>
       </c>
-      <c r="CA4" s="45"/>
-[...2 lines deleted...]
-      <c r="CD4" s="44" t="s">
+      <c r="CA4" s="64"/>
+      <c r="CB4" s="64"/>
+      <c r="CC4" s="65"/>
+      <c r="CD4" s="63" t="s">
         <v>24</v>
       </c>
-      <c r="CE4" s="45"/>
-[...2 lines deleted...]
-      <c r="CH4" s="44" t="s">
+      <c r="CE4" s="64"/>
+      <c r="CF4" s="64"/>
+      <c r="CG4" s="65"/>
+      <c r="CH4" s="63" t="s">
         <v>25</v>
       </c>
-      <c r="CI4" s="45"/>
-[...2 lines deleted...]
-      <c r="CL4" s="44" t="s">
+      <c r="CI4" s="64"/>
+      <c r="CJ4" s="64"/>
+      <c r="CK4" s="65"/>
+      <c r="CL4" s="63" t="s">
         <v>26</v>
       </c>
-      <c r="CM4" s="45"/>
-[...2 lines deleted...]
-      <c r="CP4" s="44" t="s">
+      <c r="CM4" s="64"/>
+      <c r="CN4" s="64"/>
+      <c r="CO4" s="65"/>
+      <c r="CP4" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="CQ4" s="45"/>
-[...2 lines deleted...]
-      <c r="CT4" s="44" t="s">
+      <c r="CQ4" s="64"/>
+      <c r="CR4" s="64"/>
+      <c r="CS4" s="65"/>
+      <c r="CT4" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="CU4" s="45"/>
-[...2 lines deleted...]
-      <c r="CX4" s="44" t="s">
+      <c r="CU4" s="64"/>
+      <c r="CV4" s="64"/>
+      <c r="CW4" s="65"/>
+      <c r="CX4" s="63" t="s">
         <v>29</v>
       </c>
-      <c r="CY4" s="45"/>
-[...2 lines deleted...]
-      <c r="DB4" s="44" t="s">
+      <c r="CY4" s="64"/>
+      <c r="CZ4" s="64"/>
+      <c r="DA4" s="65"/>
+      <c r="DB4" s="63" t="s">
         <v>30</v>
       </c>
-      <c r="DC4" s="45"/>
-[...2 lines deleted...]
-      <c r="DF4" s="44" t="s">
+      <c r="DC4" s="64"/>
+      <c r="DD4" s="64"/>
+      <c r="DE4" s="65"/>
+      <c r="DF4" s="63" t="s">
         <v>31</v>
       </c>
-      <c r="DG4" s="45"/>
-[...2 lines deleted...]
-      <c r="DJ4" s="44" t="s">
+      <c r="DG4" s="64"/>
+      <c r="DH4" s="64"/>
+      <c r="DI4" s="65"/>
+      <c r="DJ4" s="63" t="s">
         <v>32</v>
       </c>
-      <c r="DK4" s="45"/>
-[...2 lines deleted...]
-      <c r="DN4" s="44" t="s">
+      <c r="DK4" s="64"/>
+      <c r="DL4" s="64"/>
+      <c r="DM4" s="65"/>
+      <c r="DN4" s="63" t="s">
         <v>33</v>
       </c>
-      <c r="DO4" s="45"/>
-[...2 lines deleted...]
-      <c r="DR4" s="44" t="s">
+      <c r="DO4" s="64"/>
+      <c r="DP4" s="64"/>
+      <c r="DQ4" s="65"/>
+      <c r="DR4" s="63" t="s">
         <v>34</v>
       </c>
-      <c r="DS4" s="45"/>
-[...2 lines deleted...]
-      <c r="DV4" s="44" t="s">
+      <c r="DS4" s="64"/>
+      <c r="DT4" s="64"/>
+      <c r="DU4" s="65"/>
+      <c r="DV4" s="63" t="s">
         <v>35</v>
       </c>
-      <c r="DW4" s="45"/>
-[...2 lines deleted...]
-      <c r="DZ4" s="44" t="s">
+      <c r="DW4" s="64"/>
+      <c r="DX4" s="64"/>
+      <c r="DY4" s="65"/>
+      <c r="DZ4" s="63" t="s">
         <v>36</v>
       </c>
-      <c r="EA4" s="45"/>
-[...2 lines deleted...]
-      <c r="ED4" s="44" t="s">
+      <c r="EA4" s="64"/>
+      <c r="EB4" s="64"/>
+      <c r="EC4" s="65"/>
+      <c r="ED4" s="63" t="s">
         <v>37</v>
       </c>
-      <c r="EE4" s="45"/>
-[...2 lines deleted...]
-      <c r="EH4" s="44" t="s">
+      <c r="EE4" s="64"/>
+      <c r="EF4" s="64"/>
+      <c r="EG4" s="65"/>
+      <c r="EH4" s="63" t="s">
         <v>15</v>
       </c>
-      <c r="EI4" s="45"/>
-[...2 lines deleted...]
-      <c r="EL4" s="44" t="s">
+      <c r="EI4" s="64"/>
+      <c r="EJ4" s="64"/>
+      <c r="EK4" s="65"/>
+      <c r="EL4" s="63" t="s">
         <v>38</v>
       </c>
-      <c r="EM4" s="45"/>
-[...2 lines deleted...]
-      <c r="EP4" s="44" t="s">
+      <c r="EM4" s="64"/>
+      <c r="EN4" s="64"/>
+      <c r="EO4" s="65"/>
+      <c r="EP4" s="63" t="s">
         <v>17</v>
       </c>
-      <c r="EQ4" s="45"/>
-[...2 lines deleted...]
-      <c r="ET4" s="44" t="s">
+      <c r="EQ4" s="64"/>
+      <c r="ER4" s="64"/>
+      <c r="ES4" s="65"/>
+      <c r="ET4" s="63" t="s">
         <v>39</v>
       </c>
-      <c r="EU4" s="45"/>
-[...2 lines deleted...]
-      <c r="EX4" s="44" t="s">
+      <c r="EU4" s="64"/>
+      <c r="EV4" s="64"/>
+      <c r="EW4" s="65"/>
+      <c r="EX4" s="63" t="s">
         <v>19</v>
       </c>
-      <c r="EY4" s="45"/>
-[...2 lines deleted...]
-      <c r="FB4" s="44" t="s">
+      <c r="EY4" s="64"/>
+      <c r="EZ4" s="64"/>
+      <c r="FA4" s="65"/>
+      <c r="FB4" s="63" t="s">
         <v>40</v>
       </c>
-      <c r="FC4" s="45"/>
-[...2 lines deleted...]
-      <c r="FF4" s="44" t="s">
+      <c r="FC4" s="64"/>
+      <c r="FD4" s="64"/>
+      <c r="FE4" s="65"/>
+      <c r="FF4" s="63" t="s">
         <v>21</v>
       </c>
-      <c r="FG4" s="45"/>
-[...2 lines deleted...]
-      <c r="FJ4" s="44" t="s">
+      <c r="FG4" s="64"/>
+      <c r="FH4" s="64"/>
+      <c r="FI4" s="65"/>
+      <c r="FJ4" s="63" t="s">
         <v>41</v>
       </c>
-      <c r="FK4" s="45"/>
-[...2 lines deleted...]
-      <c r="FN4" s="44" t="s">
+      <c r="FK4" s="64"/>
+      <c r="FL4" s="64"/>
+      <c r="FM4" s="65"/>
+      <c r="FN4" s="63" t="s">
         <v>23</v>
       </c>
-      <c r="FO4" s="45"/>
-[...2 lines deleted...]
-      <c r="FR4" s="44" t="s">
+      <c r="FO4" s="64"/>
+      <c r="FP4" s="64"/>
+      <c r="FQ4" s="65"/>
+      <c r="FR4" s="63" t="s">
         <v>42</v>
       </c>
-      <c r="FS4" s="45"/>
-[...2 lines deleted...]
-      <c r="FV4" s="44" t="s">
+      <c r="FS4" s="64"/>
+      <c r="FT4" s="64"/>
+      <c r="FU4" s="65"/>
+      <c r="FV4" s="63" t="s">
         <v>25</v>
       </c>
-      <c r="FW4" s="45"/>
-[...2 lines deleted...]
-      <c r="FZ4" s="44" t="s">
+      <c r="FW4" s="64"/>
+      <c r="FX4" s="64"/>
+      <c r="FY4" s="65"/>
+      <c r="FZ4" s="63" t="s">
         <v>43</v>
       </c>
-      <c r="GA4" s="45"/>
-[...2 lines deleted...]
-      <c r="GD4" s="44" t="s">
+      <c r="GA4" s="64"/>
+      <c r="GB4" s="64"/>
+      <c r="GC4" s="65"/>
+      <c r="GD4" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="GE4" s="45"/>
-[...2 lines deleted...]
-      <c r="GH4" s="44" t="s">
+      <c r="GE4" s="64"/>
+      <c r="GF4" s="64"/>
+      <c r="GG4" s="65"/>
+      <c r="GH4" s="63" t="s">
         <v>44</v>
       </c>
-      <c r="GI4" s="45"/>
-[...1 lines deleted...]
-      <c r="GK4" s="46"/>
+      <c r="GI4" s="64"/>
+      <c r="GJ4" s="64"/>
+      <c r="GK4" s="65"/>
+      <c r="GL4" s="63" t="s">
+        <v>45</v>
+      </c>
+      <c r="GM4" s="64"/>
+      <c r="GN4" s="64"/>
+      <c r="GO4" s="65"/>
+      <c r="GP4" s="63" t="s">
+        <v>46</v>
+      </c>
+      <c r="GQ4" s="64"/>
+      <c r="GR4" s="64"/>
+      <c r="GS4" s="65"/>
     </row>
-    <row r="5" spans="1:193" s="4" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B5" s="47" t="s">
+    <row r="5" spans="1:201" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
+      <c r="A5" s="69"/>
+      <c r="B5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="47"/>
-      <c r="D5" s="47" t="s">
+      <c r="C5" s="66"/>
+      <c r="D5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="47"/>
-      <c r="F5" s="47" t="s">
+      <c r="E5" s="66"/>
+      <c r="F5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="47"/>
-      <c r="H5" s="47" t="s">
+      <c r="G5" s="66"/>
+      <c r="H5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="47"/>
-      <c r="J5" s="47" t="s">
+      <c r="I5" s="66"/>
+      <c r="J5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="K5" s="47"/>
-      <c r="L5" s="47" t="s">
+      <c r="K5" s="66"/>
+      <c r="L5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="M5" s="47"/>
-      <c r="N5" s="47" t="s">
+      <c r="M5" s="66"/>
+      <c r="N5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="O5" s="47"/>
-      <c r="P5" s="47" t="s">
+      <c r="O5" s="66"/>
+      <c r="P5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="Q5" s="47"/>
-      <c r="R5" s="47" t="s">
+      <c r="Q5" s="66"/>
+      <c r="R5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="S5" s="47"/>
-      <c r="T5" s="47" t="s">
+      <c r="S5" s="66"/>
+      <c r="T5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="U5" s="47"/>
-      <c r="V5" s="47" t="s">
+      <c r="U5" s="66"/>
+      <c r="V5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="W5" s="47"/>
-      <c r="X5" s="47" t="s">
+      <c r="W5" s="66"/>
+      <c r="X5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="Y5" s="47"/>
-      <c r="Z5" s="47" t="s">
+      <c r="Y5" s="66"/>
+      <c r="Z5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="AA5" s="47"/>
-      <c r="AB5" s="47" t="s">
+      <c r="AA5" s="66"/>
+      <c r="AB5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="AC5" s="47"/>
-      <c r="AD5" s="47" t="s">
+      <c r="AC5" s="66"/>
+      <c r="AD5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="AE5" s="47"/>
-      <c r="AF5" s="47" t="s">
+      <c r="AE5" s="66"/>
+      <c r="AF5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="AG5" s="47"/>
-      <c r="AH5" s="47" t="s">
+      <c r="AG5" s="66"/>
+      <c r="AH5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="AI5" s="47"/>
-      <c r="AJ5" s="47" t="s">
+      <c r="AI5" s="66"/>
+      <c r="AJ5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="AK5" s="47"/>
-      <c r="AL5" s="47" t="s">
+      <c r="AK5" s="66"/>
+      <c r="AL5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="AM5" s="47"/>
-      <c r="AN5" s="47" t="s">
+      <c r="AM5" s="66"/>
+      <c r="AN5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="AO5" s="47"/>
-      <c r="AP5" s="47" t="s">
+      <c r="AO5" s="66"/>
+      <c r="AP5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="AQ5" s="47"/>
-      <c r="AR5" s="47" t="s">
+      <c r="AQ5" s="66"/>
+      <c r="AR5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="AS5" s="47"/>
-      <c r="AT5" s="47" t="s">
+      <c r="AS5" s="66"/>
+      <c r="AT5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="AU5" s="47"/>
-      <c r="AV5" s="47" t="s">
+      <c r="AU5" s="66"/>
+      <c r="AV5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="AW5" s="47"/>
-      <c r="AX5" s="47" t="s">
+      <c r="AW5" s="66"/>
+      <c r="AX5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="AY5" s="47"/>
-      <c r="AZ5" s="47" t="s">
+      <c r="AY5" s="66"/>
+      <c r="AZ5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="BA5" s="47"/>
-      <c r="BB5" s="47" t="s">
+      <c r="BA5" s="66"/>
+      <c r="BB5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="BC5" s="47"/>
-      <c r="BD5" s="47" t="s">
+      <c r="BC5" s="66"/>
+      <c r="BD5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="BE5" s="47"/>
-      <c r="BF5" s="47" t="s">
+      <c r="BE5" s="66"/>
+      <c r="BF5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="BG5" s="47"/>
-      <c r="BH5" s="47" t="s">
+      <c r="BG5" s="66"/>
+      <c r="BH5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="BI5" s="47"/>
-      <c r="BJ5" s="47" t="s">
+      <c r="BI5" s="66"/>
+      <c r="BJ5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="BK5" s="47"/>
-      <c r="BL5" s="47" t="s">
+      <c r="BK5" s="66"/>
+      <c r="BL5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="BM5" s="47"/>
-      <c r="BN5" s="47" t="s">
+      <c r="BM5" s="66"/>
+      <c r="BN5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="BO5" s="47"/>
-      <c r="BP5" s="47" t="s">
+      <c r="BO5" s="66"/>
+      <c r="BP5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="BQ5" s="47"/>
-      <c r="BR5" s="47" t="s">
+      <c r="BQ5" s="66"/>
+      <c r="BR5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="BS5" s="47"/>
-      <c r="BT5" s="47" t="s">
+      <c r="BS5" s="66"/>
+      <c r="BT5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="BU5" s="47"/>
-      <c r="BV5" s="47" t="s">
+      <c r="BU5" s="66"/>
+      <c r="BV5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="BW5" s="47"/>
-      <c r="BX5" s="47" t="s">
+      <c r="BW5" s="66"/>
+      <c r="BX5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="BY5" s="47"/>
-      <c r="BZ5" s="47" t="s">
+      <c r="BY5" s="66"/>
+      <c r="BZ5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="CA5" s="47"/>
-      <c r="CB5" s="47" t="s">
+      <c r="CA5" s="66"/>
+      <c r="CB5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="CC5" s="47"/>
-      <c r="CD5" s="47" t="s">
+      <c r="CC5" s="66"/>
+      <c r="CD5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="CE5" s="47"/>
-      <c r="CF5" s="47" t="s">
+      <c r="CE5" s="66"/>
+      <c r="CF5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="CG5" s="47"/>
-      <c r="CH5" s="47" t="s">
+      <c r="CG5" s="66"/>
+      <c r="CH5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="CI5" s="47"/>
-      <c r="CJ5" s="47" t="s">
+      <c r="CI5" s="66"/>
+      <c r="CJ5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="CK5" s="47"/>
-      <c r="CL5" s="47" t="s">
+      <c r="CK5" s="66"/>
+      <c r="CL5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="CM5" s="47"/>
-      <c r="CN5" s="47" t="s">
+      <c r="CM5" s="66"/>
+      <c r="CN5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="CO5" s="47"/>
-      <c r="CP5" s="47" t="s">
+      <c r="CO5" s="66"/>
+      <c r="CP5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="CQ5" s="47"/>
-      <c r="CR5" s="47" t="s">
+      <c r="CQ5" s="66"/>
+      <c r="CR5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="CS5" s="47"/>
-      <c r="CT5" s="47" t="s">
+      <c r="CS5" s="66"/>
+      <c r="CT5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="CU5" s="47"/>
-      <c r="CV5" s="47" t="s">
+      <c r="CU5" s="66"/>
+      <c r="CV5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="CW5" s="47"/>
-      <c r="CX5" s="47" t="s">
+      <c r="CW5" s="66"/>
+      <c r="CX5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="CY5" s="47"/>
-      <c r="CZ5" s="47" t="s">
+      <c r="CY5" s="66"/>
+      <c r="CZ5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="DA5" s="47"/>
-      <c r="DB5" s="47" t="s">
+      <c r="DA5" s="66"/>
+      <c r="DB5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="DC5" s="47"/>
-      <c r="DD5" s="47" t="s">
+      <c r="DC5" s="66"/>
+      <c r="DD5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="DE5" s="47"/>
-      <c r="DF5" s="47" t="s">
+      <c r="DE5" s="66"/>
+      <c r="DF5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="DG5" s="47"/>
-      <c r="DH5" s="47" t="s">
+      <c r="DG5" s="66"/>
+      <c r="DH5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="DI5" s="47"/>
-      <c r="DJ5" s="47" t="s">
+      <c r="DI5" s="66"/>
+      <c r="DJ5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="DK5" s="47"/>
-      <c r="DL5" s="47" t="s">
+      <c r="DK5" s="66"/>
+      <c r="DL5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="DM5" s="47"/>
-      <c r="DN5" s="47" t="s">
+      <c r="DM5" s="66"/>
+      <c r="DN5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="DO5" s="47"/>
-      <c r="DP5" s="47" t="s">
+      <c r="DO5" s="66"/>
+      <c r="DP5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="DQ5" s="47"/>
-      <c r="DR5" s="47" t="s">
+      <c r="DQ5" s="66"/>
+      <c r="DR5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="DS5" s="47"/>
-      <c r="DT5" s="47" t="s">
+      <c r="DS5" s="66"/>
+      <c r="DT5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="DU5" s="47"/>
-      <c r="DV5" s="47" t="s">
+      <c r="DU5" s="66"/>
+      <c r="DV5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="DW5" s="47"/>
-      <c r="DX5" s="47" t="s">
+      <c r="DW5" s="66"/>
+      <c r="DX5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="DY5" s="47"/>
-      <c r="DZ5" s="47" t="s">
+      <c r="DY5" s="66"/>
+      <c r="DZ5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="EA5" s="47"/>
-      <c r="EB5" s="47" t="s">
+      <c r="EA5" s="66"/>
+      <c r="EB5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="EC5" s="47"/>
-      <c r="ED5" s="47" t="s">
+      <c r="EC5" s="66"/>
+      <c r="ED5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="EE5" s="47"/>
-      <c r="EF5" s="47" t="s">
+      <c r="EE5" s="66"/>
+      <c r="EF5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="EG5" s="47"/>
-      <c r="EH5" s="47" t="s">
+      <c r="EG5" s="66"/>
+      <c r="EH5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="EI5" s="47"/>
-      <c r="EJ5" s="47" t="s">
+      <c r="EI5" s="66"/>
+      <c r="EJ5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="EK5" s="47"/>
-      <c r="EL5" s="47" t="s">
+      <c r="EK5" s="66"/>
+      <c r="EL5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="EM5" s="47"/>
-      <c r="EN5" s="47" t="s">
+      <c r="EM5" s="66"/>
+      <c r="EN5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="EO5" s="47"/>
-      <c r="EP5" s="47" t="s">
+      <c r="EO5" s="66"/>
+      <c r="EP5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="EQ5" s="47"/>
-      <c r="ER5" s="47" t="s">
+      <c r="EQ5" s="66"/>
+      <c r="ER5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="ES5" s="47"/>
-      <c r="ET5" s="47" t="s">
+      <c r="ES5" s="66"/>
+      <c r="ET5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="EU5" s="47"/>
-      <c r="EV5" s="47" t="s">
+      <c r="EU5" s="66"/>
+      <c r="EV5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="EW5" s="47"/>
-      <c r="EX5" s="47" t="s">
+      <c r="EW5" s="66"/>
+      <c r="EX5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="EY5" s="47"/>
-      <c r="EZ5" s="47" t="s">
+      <c r="EY5" s="66"/>
+      <c r="EZ5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="FA5" s="47"/>
-      <c r="FB5" s="47" t="s">
+      <c r="FA5" s="66"/>
+      <c r="FB5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="FC5" s="47"/>
-      <c r="FD5" s="47" t="s">
+      <c r="FC5" s="66"/>
+      <c r="FD5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="FE5" s="47"/>
-      <c r="FF5" s="47" t="s">
+      <c r="FE5" s="66"/>
+      <c r="FF5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="FG5" s="47"/>
-      <c r="FH5" s="47" t="s">
+      <c r="FG5" s="66"/>
+      <c r="FH5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="FI5" s="47"/>
-      <c r="FJ5" s="47" t="s">
+      <c r="FI5" s="66"/>
+      <c r="FJ5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="FK5" s="47"/>
-      <c r="FL5" s="47" t="s">
+      <c r="FK5" s="66"/>
+      <c r="FL5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="FM5" s="47"/>
-      <c r="FN5" s="47" t="s">
+      <c r="FM5" s="66"/>
+      <c r="FN5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="FO5" s="47"/>
-      <c r="FP5" s="47" t="s">
+      <c r="FO5" s="66"/>
+      <c r="FP5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="FQ5" s="47"/>
-      <c r="FR5" s="47" t="s">
+      <c r="FQ5" s="66"/>
+      <c r="FR5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="FS5" s="47"/>
-      <c r="FT5" s="47" t="s">
+      <c r="FS5" s="66"/>
+      <c r="FT5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="FU5" s="47"/>
-      <c r="FV5" s="47" t="s">
+      <c r="FU5" s="66"/>
+      <c r="FV5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="FW5" s="47"/>
-      <c r="FX5" s="47" t="s">
+      <c r="FW5" s="66"/>
+      <c r="FX5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="FY5" s="47"/>
-      <c r="FZ5" s="47" t="s">
+      <c r="FY5" s="66"/>
+      <c r="FZ5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="GA5" s="47"/>
-      <c r="GB5" s="47" t="s">
+      <c r="GA5" s="66"/>
+      <c r="GB5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="GC5" s="47"/>
-      <c r="GD5" s="47" t="s">
+      <c r="GC5" s="66"/>
+      <c r="GD5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="GE5" s="47"/>
-      <c r="GF5" s="47" t="s">
+      <c r="GE5" s="66"/>
+      <c r="GF5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="GG5" s="47"/>
-      <c r="GH5" s="47" t="s">
+      <c r="GG5" s="66"/>
+      <c r="GH5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="GI5" s="47"/>
-      <c r="GJ5" s="47" t="s">
+      <c r="GI5" s="66"/>
+      <c r="GJ5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="GK5" s="47"/>
+      <c r="GK5" s="66"/>
+      <c r="GL5" s="66" t="s">
+        <v>6</v>
+      </c>
+      <c r="GM5" s="66"/>
+      <c r="GN5" s="66" t="s">
+        <v>7</v>
+      </c>
+      <c r="GO5" s="66"/>
+      <c r="GP5" s="66" t="s">
+        <v>6</v>
+      </c>
+      <c r="GQ5" s="66"/>
+      <c r="GR5" s="66" t="s">
+        <v>7</v>
+      </c>
+      <c r="GS5" s="66"/>
     </row>
-    <row r="6" spans="1:193" s="3" customFormat="1" ht="45">
-      <c r="A6" s="51"/>
+    <row r="6" spans="1:201" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A6" s="70"/>
       <c r="B6" s="31" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="31" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="31" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="31" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="14" t="s">
@@ -2554,52 +3261,76 @@
       </c>
       <c r="GD6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="GE6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="GF6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="GG6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="GH6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="GI6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="GJ6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="GK6" s="14" t="s">
         <v>9</v>
       </c>
+      <c r="GL6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="GM6" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="GN6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="GO6" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="GP6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="GQ6" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="GR6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="GS6" s="14" t="s">
+        <v>9</v>
+      </c>
     </row>
-    <row r="7" spans="1:193" s="12" customFormat="1" ht="30.75" customHeight="1">
+    <row r="7" spans="1:201" s="12" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="20">
         <f>B8+B9+B10</f>
         <v>157141.15969999996</v>
       </c>
       <c r="C7" s="20">
         <f t="shared" ref="C7:AO7" si="0">C8+C9+C10</f>
         <v>30759.286249999997</v>
       </c>
       <c r="D7" s="20">
         <f t="shared" si="0"/>
         <v>46385.265429999992</v>
       </c>
       <c r="E7" s="20">
         <f t="shared" si="0"/>
         <v>47995.322630000002</v>
       </c>
       <c r="F7" s="12">
         <f t="shared" si="0"/>
         <v>268272.69702000002</v>
       </c>
       <c r="G7" s="12">
         <f t="shared" si="0"/>
@@ -3327,52 +4058,84 @@
       </c>
       <c r="GF7" s="15">
         <f t="shared" si="18"/>
         <v>110178.07203999998</v>
       </c>
       <c r="GG7" s="17">
         <f t="shared" si="18"/>
         <v>133554.66572999998</v>
       </c>
       <c r="GH7" s="24">
         <f t="shared" si="18"/>
         <v>61570.413629999995</v>
       </c>
       <c r="GI7" s="15">
         <f t="shared" si="18"/>
         <v>29949.039869999997</v>
       </c>
       <c r="GJ7" s="15">
         <f t="shared" si="18"/>
         <v>109987.04256999999</v>
       </c>
       <c r="GK7" s="17">
         <f t="shared" si="18"/>
         <v>118054.08134000002</v>
       </c>
+      <c r="GL7" s="24">
+        <f t="shared" ref="GL7:GS7" si="19">GL8+GL9+GL10</f>
+        <v>34934.675609999998</v>
+      </c>
+      <c r="GM7" s="15">
+        <f t="shared" si="19"/>
+        <v>19869.540989999998</v>
+      </c>
+      <c r="GN7" s="15">
+        <f t="shared" si="19"/>
+        <v>123587.85436</v>
+      </c>
+      <c r="GO7" s="17">
+        <f t="shared" si="19"/>
+        <v>159496.03677000001</v>
+      </c>
+      <c r="GP7" s="24">
+        <f t="shared" si="19"/>
+        <v>75093.095620000022</v>
+      </c>
+      <c r="GQ7" s="15">
+        <f t="shared" si="19"/>
+        <v>36204.13665</v>
+      </c>
+      <c r="GR7" s="15">
+        <f t="shared" si="19"/>
+        <v>120383.3769</v>
+      </c>
+      <c r="GS7" s="17">
+        <f t="shared" si="19"/>
+        <v>134776.75347000003</v>
+      </c>
     </row>
-    <row r="8" spans="1:193" s="1" customFormat="1" ht="30" customHeight="1">
+    <row r="8" spans="1:201" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="32">
         <v>146214.68099999998</v>
       </c>
       <c r="C8" s="32">
         <v>27113.60355</v>
       </c>
       <c r="D8" s="32">
         <v>16005.744449999998</v>
       </c>
       <c r="E8" s="32">
         <v>4624.0326600000008</v>
       </c>
       <c r="F8" s="1">
         <v>248082.546</v>
       </c>
       <c r="G8" s="1">
         <v>44629.352690000007</v>
       </c>
       <c r="H8" s="1">
         <v>5358.6486200000008</v>
       </c>
       <c r="I8" s="1">
@@ -3908,52 +4671,76 @@
       </c>
       <c r="GD8" s="33">
         <v>23784.659499999998</v>
       </c>
       <c r="GE8" s="34">
         <v>6655.5877100000007</v>
       </c>
       <c r="GF8" s="34">
         <v>15055.508080000003</v>
       </c>
       <c r="GG8" s="35">
         <v>6663.7035999999998</v>
       </c>
       <c r="GH8" s="33">
         <v>56455.001049999999</v>
       </c>
       <c r="GI8" s="34">
         <v>22156.67267</v>
       </c>
       <c r="GJ8" s="34">
         <v>35244.053439999989</v>
       </c>
       <c r="GK8" s="35">
         <v>8049.9239000000016</v>
       </c>
+      <c r="GL8" s="33">
+        <v>26632.278900000001</v>
+      </c>
+      <c r="GM8" s="34">
+        <v>8214.8747400000011</v>
+      </c>
+      <c r="GN8" s="34">
+        <v>16578.530150000002</v>
+      </c>
+      <c r="GO8" s="35">
+        <v>7570.5577199999971</v>
+      </c>
+      <c r="GP8" s="33">
+        <v>69635.099050000019</v>
+      </c>
+      <c r="GQ8" s="34">
+        <v>27362.450629999999</v>
+      </c>
+      <c r="GR8" s="34">
+        <v>35585.659610000002</v>
+      </c>
+      <c r="GS8" s="35">
+        <v>8647.0170800000014</v>
+      </c>
     </row>
-    <row r="9" spans="1:193" s="1" customFormat="1" ht="22.5">
+    <row r="9" spans="1:201" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="1">
         <v>1018.145</v>
       </c>
       <c r="C9" s="1">
         <v>1052.3297</v>
       </c>
       <c r="D9" s="1">
         <v>312.24504999999999</v>
       </c>
       <c r="E9" s="1">
         <v>850.68321000000003</v>
       </c>
       <c r="F9" s="1">
         <v>696.26</v>
       </c>
       <c r="G9" s="1">
         <v>599.66800000000001</v>
       </c>
       <c r="H9" s="1">
         <v>273.40731</v>
       </c>
       <c r="I9" s="1">
@@ -4489,52 +5276,76 @@
       </c>
       <c r="GD9" s="25">
         <v>1.915E-2</v>
       </c>
       <c r="GE9" s="16">
         <v>500.10199999999998</v>
       </c>
       <c r="GF9" s="16">
         <v>1247.78613</v>
       </c>
       <c r="GG9" s="18">
         <v>4553.9372400000011</v>
       </c>
       <c r="GH9" s="25">
         <v>0</v>
       </c>
       <c r="GI9" s="16">
         <v>0</v>
       </c>
       <c r="GJ9" s="16">
         <v>869.61679000000004</v>
       </c>
       <c r="GK9" s="18">
         <v>3979.5251399999993</v>
       </c>
+      <c r="GL9" s="25">
+        <v>20.247150000000001</v>
+      </c>
+      <c r="GM9" s="16">
+        <v>756.54300999999998</v>
+      </c>
+      <c r="GN9" s="16">
+        <v>1539.6814400000001</v>
+      </c>
+      <c r="GO9" s="18">
+        <v>5874.2863099999995</v>
+      </c>
+      <c r="GP9" s="25">
+        <v>0</v>
+      </c>
+      <c r="GQ9" s="16">
+        <v>0</v>
+      </c>
+      <c r="GR9" s="16">
+        <v>1053.0990599999998</v>
+      </c>
+      <c r="GS9" s="18">
+        <v>4814.4758999999995</v>
+      </c>
     </row>
-    <row r="10" spans="1:193" s="1" customFormat="1" ht="22.5">
+    <row r="10" spans="1:201" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="1">
         <v>9908.333700000001</v>
       </c>
       <c r="C10" s="1">
         <v>2593.3530000000001</v>
       </c>
       <c r="D10" s="1">
         <v>30067.275929999996</v>
       </c>
       <c r="E10" s="1">
         <v>42520.606760000002</v>
       </c>
       <c r="F10" s="1">
         <v>19493.891019999999</v>
       </c>
       <c r="G10" s="1">
         <v>2261.40861</v>
       </c>
       <c r="H10" s="1">
         <v>41848.592960000016</v>
       </c>
       <c r="I10" s="1">
@@ -5070,52 +5881,76 @@
       </c>
       <c r="GD10" s="28">
         <v>7220.1391999999996</v>
       </c>
       <c r="GE10" s="29">
         <v>8595.9413499999991</v>
       </c>
       <c r="GF10" s="29">
         <v>93874.777829999977</v>
       </c>
       <c r="GG10" s="30">
         <v>122337.02488999997</v>
       </c>
       <c r="GH10" s="28">
         <v>5115.4125800000002</v>
       </c>
       <c r="GI10" s="29">
         <v>7792.3671999999979</v>
       </c>
       <c r="GJ10" s="29">
         <v>73873.372340000002</v>
       </c>
       <c r="GK10" s="30">
         <v>106024.63230000001</v>
       </c>
+      <c r="GL10" s="28">
+        <v>8282.149559999998</v>
+      </c>
+      <c r="GM10" s="29">
+        <v>10898.123239999997</v>
+      </c>
+      <c r="GN10" s="29">
+        <v>105469.64276999999</v>
+      </c>
+      <c r="GO10" s="30">
+        <v>146051.19274</v>
+      </c>
+      <c r="GP10" s="28">
+        <v>5457.9965699999975</v>
+      </c>
+      <c r="GQ10" s="29">
+        <v>8841.6860199999992</v>
+      </c>
+      <c r="GR10" s="29">
+        <v>83744.618229999993</v>
+      </c>
+      <c r="GS10" s="30">
+        <v>121315.26049000002</v>
+      </c>
     </row>
-    <row r="11" spans="1:193" s="13" customFormat="1" ht="33.75">
+    <row r="11" spans="1:201" s="13" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11">
         <f>C10/C7*100</f>
         <v>8.4311221623356101</v>
       </c>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11">
         <f>G10/G7*100</f>
         <v>4.761819683108234</v>
       </c>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11">
         <f>K10/K7*100</f>
         <v>21.698604505848635</v>
       </c>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="11"/>
@@ -5411,469 +6246,503 @@
         <v>65.428455973653726</v>
       </c>
       <c r="FX11" s="11"/>
       <c r="FY11" s="19"/>
       <c r="FZ11" s="26"/>
       <c r="GA11" s="11">
         <f>GA10/GA7*100</f>
         <v>29.959368543936261</v>
       </c>
       <c r="GB11" s="11"/>
       <c r="GC11" s="19"/>
       <c r="GD11" s="26"/>
       <c r="GE11" s="11">
         <f>GE10/GE7*100</f>
         <v>54.57175398063189</v>
       </c>
       <c r="GF11" s="11"/>
       <c r="GG11" s="19"/>
       <c r="GH11" s="26"/>
       <c r="GI11" s="11">
         <f>GI10/GI7*100</f>
         <v>26.018754637291813</v>
       </c>
       <c r="GJ11" s="11"/>
       <c r="GK11" s="19"/>
+      <c r="GL11" s="26"/>
+      <c r="GM11" s="11">
+        <f>GM10/GM7*100</f>
+        <v>54.848389529908303</v>
+      </c>
+      <c r="GN11" s="11"/>
+      <c r="GO11" s="19"/>
+      <c r="GP11" s="26"/>
+      <c r="GQ11" s="11">
+        <f>GQ10/GQ7*100</f>
+        <v>24.42175629121099</v>
+      </c>
+      <c r="GR11" s="11"/>
+      <c r="GS11" s="19"/>
     </row>
-    <row r="13" spans="1:193" s="10" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A13" s="48" t="s">
+    <row r="13" spans="1:201" s="10" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="48"/>
+      <c r="B13" s="67"/>
       <c r="AH13" s="21"/>
       <c r="AI13" s="21"/>
       <c r="AJ13" s="21"/>
       <c r="AK13" s="21"/>
       <c r="AL13" s="21"/>
       <c r="AM13" s="21"/>
       <c r="AN13" s="21"/>
       <c r="AO13" s="21"/>
     </row>
   </sheetData>
-  <mergeCells count="148">
-[...1 lines deleted...]
-    <mergeCell ref="BL5:BM5"/>
+  <mergeCells count="154">
     <mergeCell ref="BN4:BQ4"/>
     <mergeCell ref="BR4:BU4"/>
     <mergeCell ref="BN5:BO5"/>
     <mergeCell ref="BP5:BQ5"/>
     <mergeCell ref="FV4:FY4"/>
     <mergeCell ref="FZ4:GC4"/>
     <mergeCell ref="FV5:FW5"/>
     <mergeCell ref="FX5:FY5"/>
     <mergeCell ref="FZ5:GA5"/>
     <mergeCell ref="GB5:GC5"/>
     <mergeCell ref="FN4:FQ4"/>
     <mergeCell ref="FR4:FU4"/>
     <mergeCell ref="FN5:FO5"/>
     <mergeCell ref="FP5:FQ5"/>
     <mergeCell ref="FR5:FS5"/>
     <mergeCell ref="FT5:FU5"/>
     <mergeCell ref="BZ5:CA5"/>
     <mergeCell ref="CB5:CC5"/>
+    <mergeCell ref="CT5:CU5"/>
+    <mergeCell ref="CV5:CW5"/>
+    <mergeCell ref="CL5:CM5"/>
+    <mergeCell ref="CN5:CO5"/>
+    <mergeCell ref="CP5:CQ5"/>
+    <mergeCell ref="CR5:CS5"/>
     <mergeCell ref="BF4:BI4"/>
     <mergeCell ref="BJ4:BM4"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="BB4:BE4"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
     <mergeCell ref="BB5:BC5"/>
     <mergeCell ref="BD5:BE5"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AP4:AS4"/>
     <mergeCell ref="AP5:AQ5"/>
     <mergeCell ref="AR5:AS5"/>
     <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="BF5:BG5"/>
     <mergeCell ref="BH5:BI5"/>
+    <mergeCell ref="BJ5:BK5"/>
+    <mergeCell ref="BL5:BM5"/>
     <mergeCell ref="A1:AO1"/>
     <mergeCell ref="A2:AG2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="AL4:AO4"/>
-    <mergeCell ref="CT5:CU5"/>
-    <mergeCell ref="CV5:CW5"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="BV4:BY4"/>
     <mergeCell ref="BZ4:CC4"/>
     <mergeCell ref="BV5:BW5"/>
     <mergeCell ref="BX5:BY5"/>
     <mergeCell ref="DB4:DE4"/>
     <mergeCell ref="DF4:DI4"/>
     <mergeCell ref="DB5:DC5"/>
     <mergeCell ref="DD5:DE5"/>
     <mergeCell ref="DF5:DG5"/>
     <mergeCell ref="DH5:DI5"/>
     <mergeCell ref="BR5:BS5"/>
     <mergeCell ref="BT5:BU5"/>
     <mergeCell ref="CX5:CY5"/>
     <mergeCell ref="CZ5:DA5"/>
     <mergeCell ref="CD4:CG4"/>
     <mergeCell ref="CH4:CK4"/>
     <mergeCell ref="CD5:CE5"/>
     <mergeCell ref="CF5:CG5"/>
     <mergeCell ref="CH5:CI5"/>
     <mergeCell ref="CJ5:CK5"/>
     <mergeCell ref="CL4:CO4"/>
     <mergeCell ref="CP4:CS4"/>
-    <mergeCell ref="CL5:CM5"/>
-[...2 lines deleted...]
-    <mergeCell ref="CR5:CS5"/>
     <mergeCell ref="CT4:CW4"/>
     <mergeCell ref="CX4:DA4"/>
     <mergeCell ref="DR4:DU4"/>
     <mergeCell ref="DV4:DY4"/>
     <mergeCell ref="DR5:DS5"/>
     <mergeCell ref="DT5:DU5"/>
     <mergeCell ref="DV5:DW5"/>
     <mergeCell ref="DX5:DY5"/>
     <mergeCell ref="DJ4:DM4"/>
     <mergeCell ref="DN4:DQ4"/>
     <mergeCell ref="DJ5:DK5"/>
     <mergeCell ref="DL5:DM5"/>
     <mergeCell ref="DN5:DO5"/>
     <mergeCell ref="DP5:DQ5"/>
     <mergeCell ref="EH4:EK4"/>
     <mergeCell ref="EL4:EO4"/>
     <mergeCell ref="EH5:EI5"/>
     <mergeCell ref="EJ5:EK5"/>
     <mergeCell ref="EL5:EM5"/>
     <mergeCell ref="EN5:EO5"/>
     <mergeCell ref="DZ4:EC4"/>
     <mergeCell ref="ED4:EG4"/>
     <mergeCell ref="DZ5:EA5"/>
     <mergeCell ref="EB5:EC5"/>
     <mergeCell ref="ED5:EE5"/>
     <mergeCell ref="EF5:EG5"/>
-    <mergeCell ref="GD4:GG4"/>
-[...4 lines deleted...]
-    <mergeCell ref="GJ5:GK5"/>
     <mergeCell ref="EP4:ES4"/>
     <mergeCell ref="EP5:EQ5"/>
     <mergeCell ref="ER5:ES5"/>
     <mergeCell ref="ET4:EW4"/>
     <mergeCell ref="ET5:EU5"/>
     <mergeCell ref="EV5:EW5"/>
     <mergeCell ref="FF4:FI4"/>
     <mergeCell ref="FJ4:FM4"/>
     <mergeCell ref="FF5:FG5"/>
     <mergeCell ref="FH5:FI5"/>
     <mergeCell ref="FJ5:FK5"/>
     <mergeCell ref="FL5:FM5"/>
     <mergeCell ref="EX4:FA4"/>
     <mergeCell ref="EX5:EY5"/>
     <mergeCell ref="EZ5:FA5"/>
     <mergeCell ref="FB4:FE4"/>
     <mergeCell ref="FB5:FC5"/>
     <mergeCell ref="FD5:FE5"/>
+    <mergeCell ref="GL4:GO4"/>
+    <mergeCell ref="GP4:GS4"/>
+    <mergeCell ref="GL5:GM5"/>
+    <mergeCell ref="GN5:GO5"/>
+    <mergeCell ref="GP5:GQ5"/>
+    <mergeCell ref="GR5:GS5"/>
+    <mergeCell ref="GD4:GG4"/>
+    <mergeCell ref="GH4:GK4"/>
+    <mergeCell ref="GD5:GE5"/>
+    <mergeCell ref="GF5:GG5"/>
+    <mergeCell ref="GH5:GI5"/>
+    <mergeCell ref="GJ5:GK5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:AO13"/>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AS13"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AD7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AR12" sqref="AR12"/>
+      <selection pane="bottomRight" activeCell="AH19" sqref="AH19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" customWidth="1"/>
     <col min="26" max="27" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="10.140625" customWidth="1"/>
     <col min="32" max="32" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41" s="2" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="52" t="s">
+    <row r="1" spans="1:45" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="71" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="52"/>
-[...30 lines deleted...]
-      <c r="AG1" s="52"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
+      <c r="N1" s="71"/>
+      <c r="O1" s="71"/>
+      <c r="P1" s="71"/>
+      <c r="Q1" s="71"/>
+      <c r="R1" s="71"/>
+      <c r="S1" s="71"/>
+      <c r="T1" s="71"/>
+      <c r="U1" s="71"/>
+      <c r="V1" s="71"/>
+      <c r="W1" s="71"/>
+      <c r="X1" s="71"/>
+      <c r="Y1" s="71"/>
+      <c r="Z1" s="71"/>
+      <c r="AA1" s="71"/>
+      <c r="AB1" s="71"/>
+      <c r="AC1" s="71"/>
+      <c r="AD1" s="71"/>
+      <c r="AE1" s="71"/>
+      <c r="AF1" s="71"/>
+      <c r="AG1" s="71"/>
     </row>
-    <row r="2" spans="1:41" s="2" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A2" s="52" t="s">
+    <row r="2" spans="1:45" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="52"/>
-[...30 lines deleted...]
-      <c r="AG2" s="52"/>
+      <c r="B2" s="71"/>
+      <c r="C2" s="71"/>
+      <c r="D2" s="71"/>
+      <c r="E2" s="71"/>
+      <c r="F2" s="71"/>
+      <c r="G2" s="71"/>
+      <c r="H2" s="71"/>
+      <c r="I2" s="71"/>
+      <c r="J2" s="71"/>
+      <c r="K2" s="71"/>
+      <c r="L2" s="71"/>
+      <c r="M2" s="71"/>
+      <c r="N2" s="71"/>
+      <c r="O2" s="71"/>
+      <c r="P2" s="71"/>
+      <c r="Q2" s="71"/>
+      <c r="R2" s="71"/>
+      <c r="S2" s="71"/>
+      <c r="T2" s="71"/>
+      <c r="U2" s="71"/>
+      <c r="V2" s="71"/>
+      <c r="W2" s="71"/>
+      <c r="X2" s="71"/>
+      <c r="Y2" s="71"/>
+      <c r="Z2" s="71"/>
+      <c r="AA2" s="71"/>
+      <c r="AB2" s="71"/>
+      <c r="AC2" s="71"/>
+      <c r="AD2" s="71"/>
+      <c r="AE2" s="71"/>
+      <c r="AF2" s="71"/>
+      <c r="AG2" s="71"/>
     </row>
-    <row r="3" spans="1:41" s="2" customFormat="1" ht="12"/>
-[...1 lines deleted...]
-      <c r="A4" s="49" t="s">
+    <row r="3" spans="1:45" s="2" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="1:45" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="47">
+      <c r="B4" s="66">
         <v>2015</v>
       </c>
-      <c r="C4" s="47"/>
-[...2 lines deleted...]
-      <c r="F4" s="47">
+      <c r="C4" s="66"/>
+      <c r="D4" s="66"/>
+      <c r="E4" s="66"/>
+      <c r="F4" s="66">
         <v>2016</v>
       </c>
-      <c r="G4" s="47"/>
-[...2 lines deleted...]
-      <c r="J4" s="47">
+      <c r="G4" s="66"/>
+      <c r="H4" s="66"/>
+      <c r="I4" s="66"/>
+      <c r="J4" s="66">
         <v>2017</v>
       </c>
-      <c r="K4" s="47"/>
-[...2 lines deleted...]
-      <c r="N4" s="47">
+      <c r="K4" s="66"/>
+      <c r="L4" s="66"/>
+      <c r="M4" s="66"/>
+      <c r="N4" s="66">
         <v>2018</v>
       </c>
-      <c r="O4" s="47"/>
-[...2 lines deleted...]
-      <c r="R4" s="47">
+      <c r="O4" s="66"/>
+      <c r="P4" s="66"/>
+      <c r="Q4" s="66"/>
+      <c r="R4" s="66">
         <v>2019</v>
       </c>
-      <c r="S4" s="47"/>
-[...2 lines deleted...]
-      <c r="V4" s="47">
+      <c r="S4" s="66"/>
+      <c r="T4" s="66"/>
+      <c r="U4" s="66"/>
+      <c r="V4" s="66">
         <v>2020</v>
       </c>
-      <c r="W4" s="47"/>
-[...2 lines deleted...]
-      <c r="Z4" s="47">
+      <c r="W4" s="66"/>
+      <c r="X4" s="66"/>
+      <c r="Y4" s="66"/>
+      <c r="Z4" s="66">
         <v>2021</v>
       </c>
-      <c r="AA4" s="47"/>
-[...2 lines deleted...]
-      <c r="AD4" s="53">
+      <c r="AA4" s="66"/>
+      <c r="AB4" s="66"/>
+      <c r="AC4" s="66"/>
+      <c r="AD4" s="72">
         <v>2022</v>
       </c>
-      <c r="AE4" s="45"/>
-[...2 lines deleted...]
-      <c r="AH4" s="44">
+      <c r="AE4" s="64"/>
+      <c r="AF4" s="64"/>
+      <c r="AG4" s="65"/>
+      <c r="AH4" s="63">
         <v>2023</v>
       </c>
-      <c r="AI4" s="45"/>
-[...2 lines deleted...]
-      <c r="AL4" s="44">
+      <c r="AI4" s="64"/>
+      <c r="AJ4" s="64"/>
+      <c r="AK4" s="65"/>
+      <c r="AL4" s="63">
         <v>2024</v>
       </c>
-      <c r="AM4" s="45"/>
-[...1 lines deleted...]
-      <c r="AO4" s="46"/>
+      <c r="AM4" s="64"/>
+      <c r="AN4" s="64"/>
+      <c r="AO4" s="65"/>
+      <c r="AP4" s="63">
+        <v>2025</v>
+      </c>
+      <c r="AQ4" s="64"/>
+      <c r="AR4" s="64"/>
+      <c r="AS4" s="65"/>
     </row>
-    <row r="5" spans="1:41" s="4" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B5" s="47" t="s">
+    <row r="5" spans="1:45" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
+      <c r="A5" s="69"/>
+      <c r="B5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="47"/>
-      <c r="D5" s="47" t="s">
+      <c r="C5" s="66"/>
+      <c r="D5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="47"/>
-      <c r="F5" s="47" t="s">
+      <c r="E5" s="66"/>
+      <c r="F5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="47"/>
-      <c r="H5" s="47" t="s">
+      <c r="G5" s="66"/>
+      <c r="H5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="47"/>
-      <c r="J5" s="47" t="s">
+      <c r="I5" s="66"/>
+      <c r="J5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="K5" s="47"/>
-      <c r="L5" s="47" t="s">
+      <c r="K5" s="66"/>
+      <c r="L5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="M5" s="47"/>
-      <c r="N5" s="47" t="s">
+      <c r="M5" s="66"/>
+      <c r="N5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="O5" s="47"/>
-      <c r="P5" s="47" t="s">
+      <c r="O5" s="66"/>
+      <c r="P5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="Q5" s="47"/>
-      <c r="R5" s="47" t="s">
+      <c r="Q5" s="66"/>
+      <c r="R5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="S5" s="47"/>
-      <c r="T5" s="47" t="s">
+      <c r="S5" s="66"/>
+      <c r="T5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="U5" s="47"/>
-      <c r="V5" s="47" t="s">
+      <c r="U5" s="66"/>
+      <c r="V5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="W5" s="47"/>
-      <c r="X5" s="47" t="s">
+      <c r="W5" s="66"/>
+      <c r="X5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="Y5" s="47"/>
-      <c r="Z5" s="47" t="s">
+      <c r="Y5" s="66"/>
+      <c r="Z5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="AA5" s="47"/>
-      <c r="AB5" s="47" t="s">
+      <c r="AA5" s="66"/>
+      <c r="AB5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="AC5" s="47"/>
-      <c r="AD5" s="47" t="s">
+      <c r="AC5" s="66"/>
+      <c r="AD5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="AE5" s="47"/>
-      <c r="AF5" s="47" t="s">
+      <c r="AE5" s="66"/>
+      <c r="AF5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="AG5" s="47"/>
-      <c r="AH5" s="47" t="s">
+      <c r="AG5" s="66"/>
+      <c r="AH5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="AI5" s="47"/>
-      <c r="AJ5" s="47" t="s">
+      <c r="AI5" s="66"/>
+      <c r="AJ5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="AK5" s="47"/>
-      <c r="AL5" s="47" t="s">
+      <c r="AK5" s="66"/>
+      <c r="AL5" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="AM5" s="47"/>
-      <c r="AN5" s="47" t="s">
+      <c r="AM5" s="66"/>
+      <c r="AN5" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="AO5" s="47"/>
+      <c r="AO5" s="66"/>
+      <c r="AP5" s="66" t="s">
+        <v>6</v>
+      </c>
+      <c r="AQ5" s="66"/>
+      <c r="AR5" s="66" t="s">
+        <v>7</v>
+      </c>
+      <c r="AS5" s="66"/>
     </row>
-    <row r="6" spans="1:41" s="3" customFormat="1" ht="45">
-      <c r="A6" s="51"/>
+    <row r="6" spans="1:45" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A6" s="70"/>
       <c r="B6" s="31" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="31" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="31" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="31" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="14" t="s">
@@ -5950,52 +6819,64 @@
       </c>
       <c r="AH6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="AI6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="AJ6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="AK6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="AL6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="AM6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="AN6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="AO6" s="14" t="s">
         <v>9</v>
       </c>
+      <c r="AP6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="AQ6" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="AR6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="AS6" s="14" t="s">
+        <v>9</v>
+      </c>
     </row>
-    <row r="7" spans="1:41" s="12" customFormat="1" ht="30.75" customHeight="1">
+    <row r="7" spans="1:45" s="12" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="20">
         <f>B8+B9+B10</f>
         <v>157141.15969999996</v>
       </c>
       <c r="C7" s="20">
         <f t="shared" ref="C7:AO7" si="0">C8+C9+C10</f>
         <v>30759.286249999997</v>
       </c>
       <c r="D7" s="20">
         <f t="shared" si="0"/>
         <v>46385.265429999992</v>
       </c>
       <c r="E7" s="20">
         <f t="shared" si="0"/>
         <v>47995.322630000002</v>
       </c>
       <c r="F7" s="12">
         <f t="shared" si="0"/>
         <v>268272.69702000002</v>
       </c>
       <c r="G7" s="12">
         <f t="shared" si="0"/>
@@ -6083,84 +6964,100 @@
       </c>
       <c r="AB7" s="20">
         <f t="shared" si="0"/>
         <v>309082.22905999998</v>
       </c>
       <c r="AC7" s="17">
         <f t="shared" si="0"/>
         <v>208490.80938999998</v>
       </c>
       <c r="AD7" s="15">
         <f t="shared" si="0"/>
         <v>23929.414419999997</v>
       </c>
       <c r="AE7" s="15">
         <f t="shared" si="0"/>
         <v>16036.82548</v>
       </c>
       <c r="AF7" s="15">
         <f t="shared" si="0"/>
         <v>310337.96500000008</v>
       </c>
       <c r="AG7" s="20">
         <f t="shared" si="0"/>
         <v>230329.97715999995</v>
       </c>
-      <c r="AH7" s="20">
+      <c r="AH7" s="24">
         <f t="shared" si="0"/>
         <v>14730.572319999999</v>
       </c>
       <c r="AI7" s="15">
         <f t="shared" si="0"/>
         <v>10294.041939999999</v>
       </c>
       <c r="AJ7" s="15">
         <f t="shared" si="0"/>
         <v>394609.16253999993</v>
       </c>
       <c r="AK7" s="17">
         <f t="shared" si="0"/>
         <v>229467.25968999998</v>
       </c>
       <c r="AL7" s="24">
         <f t="shared" si="0"/>
         <v>42887.21211</v>
       </c>
       <c r="AM7" s="15">
         <f t="shared" si="0"/>
         <v>24276.415890000004</v>
       </c>
       <c r="AN7" s="15">
         <f t="shared" si="0"/>
         <v>330341.24697999994</v>
       </c>
-      <c r="AO7" s="17">
+      <c r="AO7" s="15">
         <f t="shared" si="0"/>
         <v>262754.60923999996</v>
       </c>
+      <c r="AP7" s="24">
+        <f t="shared" ref="AP7:AS7" si="1">AP8+AP9+AP10</f>
+        <v>96672.375419999982</v>
+      </c>
+      <c r="AQ7" s="15">
+        <f t="shared" si="1"/>
+        <v>48330.225069999993</v>
+      </c>
+      <c r="AR7" s="15">
+        <f t="shared" si="1"/>
+        <v>216322.49294999993</v>
+      </c>
+      <c r="AS7" s="17">
+        <f t="shared" si="1"/>
+        <v>287620.42295000009</v>
+      </c>
     </row>
-    <row r="8" spans="1:41" s="1" customFormat="1" ht="30" customHeight="1">
+    <row r="8" spans="1:45" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="32">
         <v>146214.68099999998</v>
       </c>
       <c r="C8" s="32">
         <v>27113.60355</v>
       </c>
       <c r="D8" s="32">
         <v>16005.744449999998</v>
       </c>
       <c r="E8" s="32">
         <v>4624.0326600000008</v>
       </c>
       <c r="F8" s="1">
         <v>248082.546</v>
       </c>
       <c r="G8" s="1">
         <v>44629.352690000007</v>
       </c>
       <c r="H8" s="1">
         <v>5358.6486200000008</v>
       </c>
       <c r="I8" s="1">
@@ -6240,52 +7137,64 @@
       </c>
       <c r="AH8" s="27">
         <v>11161.573719999999</v>
       </c>
       <c r="AI8" s="22">
         <v>5116.3212199999998</v>
       </c>
       <c r="AJ8" s="22">
         <v>255151.41353999998</v>
       </c>
       <c r="AK8" s="23">
         <v>46740.656689999996</v>
       </c>
       <c r="AL8" s="22">
         <v>37770.946640000002</v>
       </c>
       <c r="AM8" s="22">
         <v>14460.696500000002</v>
       </c>
       <c r="AN8" s="22">
         <v>165743.62055999995</v>
       </c>
       <c r="AO8" s="22">
         <v>33802.346550000002</v>
       </c>
+      <c r="AP8" s="27">
+        <v>83863.860899999985</v>
+      </c>
+      <c r="AQ8" s="22">
+        <v>26688.903289999998</v>
+      </c>
+      <c r="AR8" s="22">
+        <v>25577.865519999999</v>
+      </c>
+      <c r="AS8" s="23">
+        <v>12561.3464</v>
+      </c>
     </row>
-    <row r="9" spans="1:41" s="1" customFormat="1" ht="22.5">
+    <row r="9" spans="1:45" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="1">
         <v>1018.145</v>
       </c>
       <c r="C9" s="1">
         <v>1052.3297</v>
       </c>
       <c r="D9" s="1">
         <v>312.24504999999999</v>
       </c>
       <c r="E9" s="1">
         <v>850.68321000000003</v>
       </c>
       <c r="F9" s="1">
         <v>696.26</v>
       </c>
       <c r="G9" s="1">
         <v>599.66800000000001</v>
       </c>
       <c r="H9" s="1">
         <v>273.40731</v>
       </c>
       <c r="I9" s="1">
@@ -6365,52 +7274,64 @@
       </c>
       <c r="AH9" s="25">
         <v>474.90199999999999</v>
       </c>
       <c r="AI9" s="16">
         <v>718.16</v>
       </c>
       <c r="AJ9" s="16">
         <v>1857.28069</v>
       </c>
       <c r="AK9" s="18">
         <v>5661.9099299999998</v>
       </c>
       <c r="AL9" s="1">
         <v>623.15700000000004</v>
       </c>
       <c r="AM9" s="1">
         <v>2274.68588</v>
       </c>
       <c r="AN9" s="1">
         <v>2522.0831900000007</v>
       </c>
       <c r="AO9" s="1">
         <v>6835.3503799999989</v>
       </c>
+      <c r="AP9" s="25">
+        <v>31.068369999999998</v>
+      </c>
+      <c r="AQ9" s="16">
+        <v>899.33801000000005</v>
+      </c>
+      <c r="AR9" s="16">
+        <v>2741.8564699999993</v>
+      </c>
+      <c r="AS9" s="18">
+        <v>11320.271950000002</v>
+      </c>
     </row>
-    <row r="10" spans="1:41" s="1" customFormat="1" ht="22.5">
+    <row r="10" spans="1:45" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="1">
         <v>9908.333700000001</v>
       </c>
       <c r="C10" s="1">
         <v>2593.3530000000001</v>
       </c>
       <c r="D10" s="1">
         <v>30067.275929999996</v>
       </c>
       <c r="E10" s="1">
         <v>42520.606760000002</v>
       </c>
       <c r="F10" s="1">
         <v>19493.891019999999</v>
       </c>
       <c r="G10" s="1">
         <v>2261.40861</v>
       </c>
       <c r="H10" s="1">
         <v>41848.592960000016</v>
       </c>
       <c r="I10" s="1">
@@ -6490,52 +7411,64 @@
       </c>
       <c r="AH10" s="28">
         <v>3094.0966000000008</v>
       </c>
       <c r="AI10" s="29">
         <v>4459.5607199999986</v>
       </c>
       <c r="AJ10" s="29">
         <v>137600.46830999997</v>
       </c>
       <c r="AK10" s="30">
         <v>177064.69306999998</v>
       </c>
       <c r="AL10" s="1">
         <v>4493.1084699999992</v>
       </c>
       <c r="AM10" s="1">
         <v>7541.0335099999993</v>
       </c>
       <c r="AN10" s="1">
         <v>162075.54322999998</v>
       </c>
       <c r="AO10" s="1">
         <v>222116.91230999999</v>
       </c>
+      <c r="AP10" s="25">
+        <v>12777.446150000003</v>
+      </c>
+      <c r="AQ10" s="16">
+        <v>20741.983769999995</v>
+      </c>
+      <c r="AR10" s="16">
+        <v>188002.77095999994</v>
+      </c>
+      <c r="AS10" s="18">
+        <v>263738.80460000009</v>
+      </c>
     </row>
-    <row r="11" spans="1:41" s="13" customFormat="1" ht="33.75">
+    <row r="11" spans="1:45" s="13" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11">
         <f>C10/C7*100</f>
         <v>8.4311221623356101</v>
       </c>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11">
         <f>G10/G7*100</f>
         <v>4.761819683108234</v>
       </c>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11">
         <f>K10/K7*100</f>
         <v>21.698604505848635</v>
       </c>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="11"/>
@@ -6551,123 +7484,134 @@
         <v>65.554393460471161</v>
       </c>
       <c r="T11" s="11"/>
       <c r="U11" s="11"/>
       <c r="V11" s="11"/>
       <c r="W11" s="11">
         <f>W10/W7*100</f>
         <v>23.693618930634432</v>
       </c>
       <c r="X11" s="11"/>
       <c r="Y11" s="11"/>
       <c r="Z11" s="11"/>
       <c r="AA11" s="11">
         <f>AA10/AA7*100</f>
         <v>16.971770115790534</v>
       </c>
       <c r="AB11" s="11"/>
       <c r="AC11" s="19"/>
       <c r="AD11" s="11"/>
       <c r="AE11" s="11">
         <f>AE10/AE7*100</f>
         <v>44.636042456951394</v>
       </c>
       <c r="AF11" s="11"/>
       <c r="AG11" s="11"/>
-      <c r="AH11" s="11"/>
+      <c r="AH11" s="26"/>
       <c r="AI11" s="11">
         <f>AI10/AI7*100</f>
         <v>43.321765599878631</v>
       </c>
       <c r="AJ11" s="11"/>
       <c r="AK11" s="19"/>
       <c r="AL11" s="26"/>
       <c r="AM11" s="11">
         <f>AM10/AM7*100</f>
         <v>31.063207782275303</v>
       </c>
       <c r="AN11" s="11"/>
-      <c r="AO11" s="19"/>
+      <c r="AO11" s="11"/>
+      <c r="AP11" s="26"/>
+      <c r="AQ11" s="11">
+        <f>AQ10/AQ7*100</f>
+        <v>42.917209137673062</v>
+      </c>
+      <c r="AR11" s="11"/>
+      <c r="AS11" s="19"/>
     </row>
-    <row r="13" spans="1:41" s="10" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A13" s="48" t="s">
+    <row r="13" spans="1:45" s="10" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="48"/>
+      <c r="B13" s="67"/>
     </row>
   </sheetData>
-  <mergeCells count="34">
+  <mergeCells count="37">
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
-    <mergeCell ref="AN5:AO5"/>
-[...10 lines deleted...]
-    <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="A1:AG1"/>
     <mergeCell ref="A2:AG2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AF5:AG5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Astana</vt:lpstr>
-      <vt:lpstr>2015-2024</vt:lpstr>
+      <vt:lpstr>2015-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>