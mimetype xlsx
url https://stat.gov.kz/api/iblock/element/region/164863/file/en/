--- v0 (2026-04-26)
+++ v1 (2026-06-06)
@@ -23,51 +23,81 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15840" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="Astana" sheetId="18" r:id="rId1"/>
     <sheet name="2015-2024" sheetId="19" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="EO7" i="18"/>
+  <c r="FM7" i="18"/>
+  <c r="FL7"/>
+  <c r="FK7"/>
+  <c r="FK11" s="1"/>
+  <c r="FJ7"/>
+  <c r="FI7"/>
+  <c r="FH7"/>
+  <c r="FG7"/>
+  <c r="FG11" s="1"/>
+  <c r="FF7"/>
+  <c r="FE7"/>
+  <c r="FD7"/>
+  <c r="FC7"/>
+  <c r="FC11" s="1"/>
+  <c r="FB7"/>
+  <c r="FA7"/>
+  <c r="EZ7"/>
+  <c r="EY7"/>
+  <c r="EY11" s="1"/>
+  <c r="EX7"/>
+  <c r="ES7"/>
+  <c r="ER7"/>
+  <c r="EQ7"/>
+  <c r="EQ11" s="1"/>
+  <c r="EP7"/>
+  <c r="EW7"/>
+  <c r="EV7"/>
+  <c r="EU7"/>
+  <c r="EU11" s="1"/>
+  <c r="ET7"/>
+  <c r="EO7"/>
   <c r="EN7"/>
   <c r="EM7"/>
   <c r="EM11" s="1"/>
   <c r="EL7"/>
   <c r="EK7"/>
   <c r="EJ7"/>
   <c r="EI7"/>
   <c r="EI11" s="1"/>
   <c r="EH7"/>
   <c r="EG7"/>
   <c r="EF7"/>
   <c r="EE7"/>
   <c r="EE11" s="1"/>
   <c r="ED7"/>
   <c r="EC7"/>
   <c r="EB7"/>
   <c r="EA7"/>
   <c r="EA11" s="1"/>
   <c r="DZ7"/>
   <c r="DY7"/>
   <c r="DX7"/>
   <c r="DW7"/>
   <c r="DW11" s="1"/>
   <c r="DV7"/>
   <c r="DU7"/>
@@ -257,51 +287,51 @@
   <c r="P7"/>
   <c r="O7"/>
   <c r="O11" s="1"/>
   <c r="N7"/>
   <c r="M7"/>
   <c r="L7"/>
   <c r="K7"/>
   <c r="K11" s="1"/>
   <c r="J7"/>
   <c r="I7"/>
   <c r="H7"/>
   <c r="G7"/>
   <c r="G11" s="1"/>
   <c r="F7"/>
   <c r="E7"/>
   <c r="D7"/>
   <c r="B7"/>
   <c r="AA7"/>
   <c r="AA11" s="1"/>
   <c r="C7"/>
   <c r="C11" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="322" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="42">
   <si>
     <t xml:space="preserve">
 Name of indicator</t>
   </si>
   <si>
     <t xml:space="preserve">
 Total for agricultural products:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Сrop production</t>
   </si>
   <si>
     <t xml:space="preserve">
 Animal husbandry</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Processed agricultural products</t>
   </si>
   <si>
     <t xml:space="preserve">
 Share of processed products in total exports of agricultural products, %</t>
   </si>
   <si>
@@ -383,50 +413,59 @@
     <t>January-August 2024*</t>
   </si>
   <si>
     <t>January-August 2025*</t>
   </si>
   <si>
     <t>January-September 2024*</t>
   </si>
   <si>
     <t>January-September 2025*</t>
   </si>
   <si>
     <t>January-October 2024*</t>
   </si>
   <si>
     <t>January-October 2025*</t>
   </si>
   <si>
     <t>January-November 2024*</t>
   </si>
   <si>
     <t>January-November 2025*</t>
   </si>
   <si>
     <t>January-December 2025*</t>
+  </si>
+  <si>
+    <t>January 2026*</t>
+  </si>
+  <si>
+    <t>January-February 2026*</t>
+  </si>
+  <si>
+    <t>January-March 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -738,66 +777,66 @@
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
@@ -1064,204 +1103,251 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:EO13"/>
+  <dimension ref="A1:FM13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="EV7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="EI15" sqref="EI15"/>
+      <selection pane="bottomRight" activeCell="FH14" sqref="FH14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="2" max="23" width="0" hidden="1" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" hidden="1" customWidth="1"/>
     <col min="26" max="27" width="6.85546875" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="7.7109375" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="10.7109375" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="6.85546875" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="10.140625" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="7.7109375" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="9.42578125" hidden="1" customWidth="1"/>
-    <col min="34" max="121" width="0" hidden="1" customWidth="1"/>
+    <col min="34" max="52" width="0" hidden="1" customWidth="1"/>
+    <col min="53" max="53" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="54" max="54" width="6" bestFit="1" customWidth="1"/>
+    <col min="55" max="55" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="56" max="56" width="6.85546875" bestFit="1" customWidth="1"/>
+    <col min="57" max="57" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="58" max="58" width="6" bestFit="1" customWidth="1"/>
+    <col min="59" max="59" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="60" max="60" width="6.85546875" bestFit="1" customWidth="1"/>
+    <col min="61" max="61" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="62" max="62" width="6" bestFit="1" customWidth="1"/>
+    <col min="63" max="63" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="64" max="64" width="6.85546875" bestFit="1" customWidth="1"/>
+    <col min="65" max="65" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="66" max="66" width="6" bestFit="1" customWidth="1"/>
+    <col min="67" max="69" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="70" max="70" width="6" bestFit="1" customWidth="1"/>
+    <col min="71" max="71" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="72" max="72" width="6.85546875" bestFit="1" customWidth="1"/>
+    <col min="73" max="73" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="6" bestFit="1" customWidth="1"/>
+    <col min="75" max="77" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="78" max="78" width="6" bestFit="1" customWidth="1"/>
+    <col min="79" max="79" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="80" max="80" width="6.85546875" bestFit="1" customWidth="1"/>
+    <col min="81" max="81" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="82" max="82" width="6" bestFit="1" customWidth="1"/>
+    <col min="83" max="85" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="86" max="86" width="6.85546875" bestFit="1" customWidth="1"/>
+    <col min="87" max="87" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="88" max="88" width="6.85546875" bestFit="1" customWidth="1"/>
+    <col min="89" max="89" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="90" max="90" width="6.85546875" bestFit="1" customWidth="1"/>
+    <col min="91" max="93" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="94" max="94" width="6.85546875" bestFit="1" customWidth="1"/>
+    <col min="95" max="97" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="98" max="98" width="6.85546875" bestFit="1" customWidth="1"/>
+    <col min="99" max="101" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="102" max="102" width="6.85546875" bestFit="1" customWidth="1"/>
+    <col min="103" max="105" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="106" max="106" width="6.85546875" bestFit="1" customWidth="1"/>
+    <col min="107" max="109" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="110" max="110" width="6.85546875" bestFit="1" customWidth="1"/>
+    <col min="111" max="113" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="114" max="114" width="6.85546875" bestFit="1" customWidth="1"/>
+    <col min="115" max="117" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="118" max="118" width="6.85546875" bestFit="1" customWidth="1"/>
+    <col min="119" max="121" width="7.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:145" s="2" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="52" t="s">
+    <row r="1" spans="1:169" s="2" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A1" s="48" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="52"/>
-[...38 lines deleted...]
-      <c r="AO1" s="52"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
+      <c r="R1" s="48"/>
+      <c r="S1" s="48"/>
+      <c r="T1" s="48"/>
+      <c r="U1" s="48"/>
+      <c r="V1" s="48"/>
+      <c r="W1" s="48"/>
+      <c r="X1" s="48"/>
+      <c r="Y1" s="48"/>
+      <c r="Z1" s="48"/>
+      <c r="AA1" s="48"/>
+      <c r="AB1" s="48"/>
+      <c r="AC1" s="48"/>
+      <c r="AD1" s="48"/>
+      <c r="AE1" s="48"/>
+      <c r="AF1" s="48"/>
+      <c r="AG1" s="48"/>
+      <c r="AH1" s="48"/>
+      <c r="AI1" s="48"/>
+      <c r="AJ1" s="48"/>
+      <c r="AK1" s="48"/>
+      <c r="AL1" s="48"/>
+      <c r="AM1" s="48"/>
+      <c r="AN1" s="48"/>
+      <c r="AO1" s="48"/>
     </row>
-    <row r="2" spans="1:145" s="2" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A2" s="52" t="s">
+    <row r="2" spans="1:169" s="2" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A2" s="48" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="52"/>
-[...30 lines deleted...]
-      <c r="AG2" s="52"/>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="48"/>
+      <c r="O2" s="48"/>
+      <c r="P2" s="48"/>
+      <c r="Q2" s="48"/>
+      <c r="R2" s="48"/>
+      <c r="S2" s="48"/>
+      <c r="T2" s="48"/>
+      <c r="U2" s="48"/>
+      <c r="V2" s="48"/>
+      <c r="W2" s="48"/>
+      <c r="X2" s="48"/>
+      <c r="Y2" s="48"/>
+      <c r="Z2" s="48"/>
+      <c r="AA2" s="48"/>
+      <c r="AB2" s="48"/>
+      <c r="AC2" s="48"/>
+      <c r="AD2" s="48"/>
+      <c r="AE2" s="48"/>
+      <c r="AF2" s="48"/>
+      <c r="AG2" s="48"/>
     </row>
-    <row r="3" spans="1:145" s="2" customFormat="1" ht="12"/>
-[...1 lines deleted...]
-      <c r="A4" s="49" t="s">
+    <row r="3" spans="1:169" s="2" customFormat="1" ht="12"/>
+    <row r="4" spans="1:169" s="3" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A4" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="47">
         <v>2015</v>
       </c>
       <c r="C4" s="47"/>
       <c r="D4" s="47"/>
       <c r="E4" s="47"/>
       <c r="F4" s="47">
         <v>2016</v>
       </c>
       <c r="G4" s="47"/>
       <c r="H4" s="47"/>
       <c r="I4" s="47"/>
       <c r="J4" s="47">
         <v>2017</v>
       </c>
       <c r="K4" s="47"/>
       <c r="L4" s="47"/>
       <c r="M4" s="47"/>
       <c r="N4" s="47">
         <v>2018</v>
       </c>
       <c r="O4" s="47"/>
       <c r="P4" s="47"/>
       <c r="Q4" s="47"/>
       <c r="R4" s="47">
         <v>2019</v>
       </c>
       <c r="S4" s="47"/>
       <c r="T4" s="47"/>
       <c r="U4" s="47"/>
       <c r="V4" s="47">
         <v>2020</v>
       </c>
       <c r="W4" s="47"/>
       <c r="X4" s="47"/>
       <c r="Y4" s="47"/>
       <c r="Z4" s="47">
         <v>2021</v>
       </c>
       <c r="AA4" s="47"/>
       <c r="AB4" s="47"/>
       <c r="AC4" s="47"/>
-      <c r="AD4" s="53">
+      <c r="AD4" s="49">
         <v>2022</v>
       </c>
       <c r="AE4" s="45"/>
       <c r="AF4" s="45"/>
       <c r="AG4" s="46"/>
       <c r="AH4" s="44" t="s">
         <v>12</v>
       </c>
       <c r="AI4" s="45"/>
       <c r="AJ4" s="45"/>
       <c r="AK4" s="46"/>
       <c r="AL4" s="44" t="s">
         <v>14</v>
       </c>
       <c r="AM4" s="45"/>
       <c r="AN4" s="45"/>
       <c r="AO4" s="46"/>
       <c r="AP4" s="44" t="s">
         <v>14</v>
       </c>
       <c r="AQ4" s="45"/>
       <c r="AR4" s="45"/>
       <c r="AS4" s="46"/>
       <c r="AT4" s="44" t="s">
         <v>15</v>
@@ -1391,53 +1477,89 @@
       <c r="DY4" s="46"/>
       <c r="DZ4" s="44" t="s">
         <v>36</v>
       </c>
       <c r="EA4" s="45"/>
       <c r="EB4" s="45"/>
       <c r="EC4" s="46"/>
       <c r="ED4" s="44" t="s">
         <v>37</v>
       </c>
       <c r="EE4" s="45"/>
       <c r="EF4" s="45"/>
       <c r="EG4" s="46"/>
       <c r="EH4" s="44" t="s">
         <v>15</v>
       </c>
       <c r="EI4" s="45"/>
       <c r="EJ4" s="45"/>
       <c r="EK4" s="46"/>
       <c r="EL4" s="44" t="s">
         <v>38</v>
       </c>
       <c r="EM4" s="45"/>
       <c r="EN4" s="45"/>
       <c r="EO4" s="46"/>
+      <c r="EP4" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="EQ4" s="45"/>
+      <c r="ER4" s="45"/>
+      <c r="ES4" s="46"/>
+      <c r="ET4" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="EU4" s="45"/>
+      <c r="EV4" s="45"/>
+      <c r="EW4" s="46"/>
+      <c r="EX4" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="EY4" s="45"/>
+      <c r="EZ4" s="45"/>
+      <c r="FA4" s="46"/>
+      <c r="FB4" s="44" t="s">
+        <v>40</v>
+      </c>
+      <c r="FC4" s="45"/>
+      <c r="FD4" s="45"/>
+      <c r="FE4" s="46"/>
+      <c r="FF4" s="44" t="s">
+        <v>21</v>
+      </c>
+      <c r="FG4" s="45"/>
+      <c r="FH4" s="45"/>
+      <c r="FI4" s="46"/>
+      <c r="FJ4" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="FK4" s="45"/>
+      <c r="FL4" s="45"/>
+      <c r="FM4" s="46"/>
     </row>
-    <row r="5" spans="1:145" s="4" customFormat="1" ht="11.25">
-      <c r="A5" s="50"/>
+    <row r="5" spans="1:169" s="4" customFormat="1" ht="11.25">
+      <c r="A5" s="52"/>
       <c r="B5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="47"/>
       <c r="J5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="K5" s="47"/>
       <c r="L5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="M5" s="47"/>
       <c r="N5" s="47" t="s">
@@ -1682,53 +1804,101 @@
       <c r="EC5" s="47"/>
       <c r="ED5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="EE5" s="47"/>
       <c r="EF5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="EG5" s="47"/>
       <c r="EH5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="EI5" s="47"/>
       <c r="EJ5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="EK5" s="47"/>
       <c r="EL5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="EM5" s="47"/>
       <c r="EN5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="EO5" s="47"/>
+      <c r="EP5" s="47" t="s">
+        <v>6</v>
+      </c>
+      <c r="EQ5" s="47"/>
+      <c r="ER5" s="47" t="s">
+        <v>7</v>
+      </c>
+      <c r="ES5" s="47"/>
+      <c r="ET5" s="47" t="s">
+        <v>6</v>
+      </c>
+      <c r="EU5" s="47"/>
+      <c r="EV5" s="47" t="s">
+        <v>7</v>
+      </c>
+      <c r="EW5" s="47"/>
+      <c r="EX5" s="47" t="s">
+        <v>6</v>
+      </c>
+      <c r="EY5" s="47"/>
+      <c r="EZ5" s="47" t="s">
+        <v>7</v>
+      </c>
+      <c r="FA5" s="47"/>
+      <c r="FB5" s="47" t="s">
+        <v>6</v>
+      </c>
+      <c r="FC5" s="47"/>
+      <c r="FD5" s="47" t="s">
+        <v>7</v>
+      </c>
+      <c r="FE5" s="47"/>
+      <c r="FF5" s="47" t="s">
+        <v>6</v>
+      </c>
+      <c r="FG5" s="47"/>
+      <c r="FH5" s="47" t="s">
+        <v>7</v>
+      </c>
+      <c r="FI5" s="47"/>
+      <c r="FJ5" s="47" t="s">
+        <v>6</v>
+      </c>
+      <c r="FK5" s="47"/>
+      <c r="FL5" s="47" t="s">
+        <v>7</v>
+      </c>
+      <c r="FM5" s="47"/>
     </row>
-    <row r="6" spans="1:145" s="3" customFormat="1" ht="45">
-      <c r="A6" s="51"/>
+    <row r="6" spans="1:169" s="3" customFormat="1" ht="45">
+      <c r="A6" s="53"/>
       <c r="B6" s="31" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="31" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="31" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="31" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="14" t="s">
@@ -2117,52 +2287,124 @@
       </c>
       <c r="EH6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="EI6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="EJ6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="EK6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="EL6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="EM6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="EN6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="EO6" s="14" t="s">
         <v>9</v>
       </c>
+      <c r="EP6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="EQ6" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="ER6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="ES6" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="ET6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="EU6" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="EV6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="EW6" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="EX6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="EY6" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="EZ6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="FA6" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="FB6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="FC6" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="FD6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="FE6" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="FF6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="FG6" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="FH6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="FI6" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="FJ6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="FK6" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="FL6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="FM6" s="14" t="s">
+        <v>9</v>
+      </c>
     </row>
-    <row r="7" spans="1:145" s="12" customFormat="1" ht="30.75" customHeight="1">
+    <row r="7" spans="1:169" s="12" customFormat="1" ht="30.75" customHeight="1">
       <c r="A7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="20">
         <f>B8+B9+B10</f>
         <v>157141.15969999996</v>
       </c>
       <c r="C7" s="20">
         <f t="shared" ref="C7:AO7" si="0">C8+C9+C10</f>
         <v>30759.286249999997</v>
       </c>
       <c r="D7" s="20">
         <f t="shared" si="0"/>
         <v>46385.265429999992</v>
       </c>
       <c r="E7" s="20">
         <f t="shared" si="0"/>
         <v>47995.322630000002</v>
       </c>
       <c r="F7" s="12">
         <f t="shared" si="0"/>
         <v>268272.69702000002</v>
       </c>
       <c r="G7" s="12">
         <f t="shared" si="0"/>
@@ -2683,67 +2925,163 @@
       <c r="EF7" s="15">
         <f t="shared" si="13"/>
         <v>187393.49161999999</v>
       </c>
       <c r="EG7" s="17">
         <f t="shared" si="13"/>
         <v>248486.67723000006</v>
       </c>
       <c r="EH7" s="24">
         <f t="shared" si="13"/>
         <v>42887.21211</v>
       </c>
       <c r="EI7" s="15">
         <f t="shared" si="13"/>
         <v>24276.415890000004</v>
       </c>
       <c r="EJ7" s="15">
         <f t="shared" si="13"/>
         <v>330341.24697999994</v>
       </c>
       <c r="EK7" s="17">
         <f t="shared" si="13"/>
         <v>262754.60923999996</v>
       </c>
       <c r="EL7" s="24">
-        <f t="shared" ref="EL7:EO7" si="14">EL8+EL9+EL10</f>
+        <f t="shared" ref="EL7:FE7" si="14">EL8+EL9+EL10</f>
         <v>92114.779519999996</v>
       </c>
       <c r="EM7" s="15">
         <f t="shared" si="14"/>
         <v>47092.940609999998</v>
       </c>
       <c r="EN7" s="15">
         <f t="shared" si="14"/>
         <v>213200.61769999994</v>
       </c>
       <c r="EO7" s="17">
         <f t="shared" si="14"/>
         <v>285949.69624000002</v>
       </c>
+      <c r="EP7" s="24">
+        <f t="shared" si="14"/>
+        <v>1054.5333000000001</v>
+      </c>
+      <c r="EQ7" s="15">
+        <f t="shared" si="14"/>
+        <v>1206.31008</v>
+      </c>
+      <c r="ER7" s="15">
+        <f t="shared" si="14"/>
+        <v>14757.42799</v>
+      </c>
+      <c r="ES7" s="17">
+        <f t="shared" si="14"/>
+        <v>16095.448479999997</v>
+      </c>
+      <c r="ET7" s="24">
+        <f t="shared" si="14"/>
+        <v>13774.327100000002</v>
+      </c>
+      <c r="EU7" s="15">
+        <f t="shared" si="14"/>
+        <v>5583.8449900000005</v>
+      </c>
+      <c r="EV7" s="15">
+        <f t="shared" si="14"/>
+        <v>15479.716519999998</v>
+      </c>
+      <c r="EW7" s="17">
+        <f t="shared" si="14"/>
+        <v>15933.397300000001</v>
+      </c>
+      <c r="EX7" s="24">
+        <f t="shared" si="14"/>
+        <v>3200.7117099999996</v>
+      </c>
+      <c r="EY7" s="15">
+        <f t="shared" si="14"/>
+        <v>2552.3442900000005</v>
+      </c>
+      <c r="EZ7" s="15">
+        <f t="shared" si="14"/>
+        <v>36057.496599999999</v>
+      </c>
+      <c r="FA7" s="17">
+        <f t="shared" si="14"/>
+        <v>38013.397779999999</v>
+      </c>
+      <c r="FB7" s="24">
+        <f t="shared" si="14"/>
+        <v>27038.477199999998</v>
+      </c>
+      <c r="FC7" s="15">
+        <f t="shared" si="14"/>
+        <v>10487.382290000001</v>
+      </c>
+      <c r="FD7" s="15">
+        <f t="shared" si="14"/>
+        <v>31816.023170000004</v>
+      </c>
+      <c r="FE7" s="17">
+        <f t="shared" si="14"/>
+        <v>33286.921170000001</v>
+      </c>
+      <c r="FF7" s="24">
+        <f t="shared" ref="FF7:FM7" si="15">FF8+FF9+FF10</f>
+        <v>5423.0667999999996</v>
+      </c>
+      <c r="FG7" s="15">
+        <f t="shared" si="15"/>
+        <v>4844.2931600000002</v>
+      </c>
+      <c r="FH7" s="15">
+        <f t="shared" si="15"/>
+        <v>63964.252410000008</v>
+      </c>
+      <c r="FI7" s="17">
+        <f t="shared" si="15"/>
+        <v>62104.612730000015</v>
+      </c>
+      <c r="FJ7" s="24">
+        <f t="shared" si="15"/>
+        <v>40048.969799999999</v>
+      </c>
+      <c r="FK7" s="15">
+        <f t="shared" si="15"/>
+        <v>17540.51671</v>
+      </c>
+      <c r="FL7" s="15">
+        <f t="shared" si="15"/>
+        <v>52594.411189999984</v>
+      </c>
+      <c r="FM7" s="17">
+        <f t="shared" si="15"/>
+        <v>54546.509800000022</v>
+      </c>
     </row>
-    <row r="8" spans="1:145" s="1" customFormat="1" ht="30" customHeight="1">
+    <row r="8" spans="1:169" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="32">
         <v>146214.68099999998</v>
       </c>
       <c r="C8" s="32">
         <v>27113.60355</v>
       </c>
       <c r="D8" s="32">
         <v>16005.744449999998</v>
       </c>
       <c r="E8" s="32">
         <v>4624.0326600000008</v>
       </c>
       <c r="F8" s="1">
         <v>248082.546</v>
       </c>
       <c r="G8" s="1">
         <v>44629.352690000007</v>
       </c>
       <c r="H8" s="1">
         <v>5358.6486200000008</v>
       </c>
       <c r="I8" s="1">
@@ -3135,52 +3473,124 @@
       </c>
       <c r="EH8" s="42">
         <v>37770.946640000002</v>
       </c>
       <c r="EI8" s="41">
         <v>14460.696500000002</v>
       </c>
       <c r="EJ8" s="41">
         <v>165743.62055999995</v>
       </c>
       <c r="EK8" s="43">
         <v>33802.346550000002</v>
       </c>
       <c r="EL8" s="27">
         <v>79346.895499999999</v>
       </c>
       <c r="EM8" s="22">
         <v>25640.375090000001</v>
       </c>
       <c r="EN8" s="22">
         <v>25461.203359999996</v>
       </c>
       <c r="EO8" s="23">
         <v>12398.65898</v>
       </c>
+      <c r="EP8" s="33">
+        <v>189.09700000000001</v>
+      </c>
+      <c r="EQ8" s="34">
+        <v>161.61909000000003</v>
+      </c>
+      <c r="ER8" s="34">
+        <v>687.5110199999998</v>
+      </c>
+      <c r="ES8" s="35">
+        <v>458.28573</v>
+      </c>
+      <c r="ET8" s="33">
+        <v>12648.140500000001</v>
+      </c>
+      <c r="EU8" s="34">
+        <v>3736.16471</v>
+      </c>
+      <c r="EV8" s="34">
+        <v>4042.1820299999999</v>
+      </c>
+      <c r="EW8" s="35">
+        <v>401.82580999999999</v>
+      </c>
+      <c r="EX8" s="33">
+        <v>1820.0019999999997</v>
+      </c>
+      <c r="EY8" s="34">
+        <v>681.55738999999994</v>
+      </c>
+      <c r="EZ8" s="34">
+        <v>5751.0760200000004</v>
+      </c>
+      <c r="FA8" s="35">
+        <v>1676.8988100000006</v>
+      </c>
+      <c r="FB8" s="33">
+        <v>25350.647499999999</v>
+      </c>
+      <c r="FC8" s="34">
+        <v>7923.7477700000009</v>
+      </c>
+      <c r="FD8" s="34">
+        <v>9568.5539100000005</v>
+      </c>
+      <c r="FE8" s="35">
+        <v>1220.8198199999997</v>
+      </c>
+      <c r="FF8" s="33">
+        <v>2303.5480000000002</v>
+      </c>
+      <c r="FG8" s="34">
+        <v>1126.88949</v>
+      </c>
+      <c r="FH8" s="34">
+        <v>9398.096440000003</v>
+      </c>
+      <c r="FI8" s="35">
+        <v>3282.9755</v>
+      </c>
+      <c r="FJ8" s="33">
+        <v>37614.674950000001</v>
+      </c>
+      <c r="FK8" s="34">
+        <v>13310.18561</v>
+      </c>
+      <c r="FL8" s="34">
+        <v>14310.709209999999</v>
+      </c>
+      <c r="FM8" s="35">
+        <v>2800.7375600000009</v>
+      </c>
     </row>
-    <row r="9" spans="1:145" s="1" customFormat="1" ht="22.5">
+    <row r="9" spans="1:169" s="1" customFormat="1" ht="22.5">
       <c r="A9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="1">
         <v>1018.145</v>
       </c>
       <c r="C9" s="1">
         <v>1052.3297</v>
       </c>
       <c r="D9" s="1">
         <v>312.24504999999999</v>
       </c>
       <c r="E9" s="1">
         <v>850.68321000000003</v>
       </c>
       <c r="F9" s="1">
         <v>696.26</v>
       </c>
       <c r="G9" s="1">
         <v>599.66800000000001</v>
       </c>
       <c r="H9" s="1">
         <v>273.40731</v>
       </c>
       <c r="I9" s="1">
@@ -3572,52 +3982,124 @@
       </c>
       <c r="EH9" s="42">
         <v>623.15700000000004</v>
       </c>
       <c r="EI9" s="41">
         <v>2274.68588</v>
       </c>
       <c r="EJ9" s="41">
         <v>2522.0831900000007</v>
       </c>
       <c r="EK9" s="43">
         <v>6835.3503799999989</v>
       </c>
       <c r="EL9" s="25">
         <v>31.050370000000001</v>
       </c>
       <c r="EM9" s="16">
         <v>822.87101000000007</v>
       </c>
       <c r="EN9" s="16">
         <v>2715.1055300000003</v>
       </c>
       <c r="EO9" s="18">
         <v>11192.799750000004</v>
       </c>
+      <c r="EP9" s="25">
+        <v>1.8E-3</v>
+      </c>
+      <c r="EQ9" s="16">
+        <v>13.638</v>
+      </c>
+      <c r="ER9" s="16">
+        <v>135.18854000000002</v>
+      </c>
+      <c r="ES9" s="18">
+        <v>494.45643000000001</v>
+      </c>
+      <c r="ET9" s="25">
+        <v>0</v>
+      </c>
+      <c r="EU9" s="16">
+        <v>0</v>
+      </c>
+      <c r="EV9" s="16">
+        <v>133.97029999999998</v>
+      </c>
+      <c r="EW9" s="18">
+        <v>448.02731000000006</v>
+      </c>
+      <c r="EX9" s="25">
+        <v>1.8E-3</v>
+      </c>
+      <c r="EY9" s="16">
+        <v>13.638</v>
+      </c>
+      <c r="EZ9" s="16">
+        <v>412.05156000000005</v>
+      </c>
+      <c r="FA9" s="18">
+        <v>1416.9400600000001</v>
+      </c>
+      <c r="FB9" s="25">
+        <v>0</v>
+      </c>
+      <c r="FC9" s="16">
+        <v>0</v>
+      </c>
+      <c r="FD9" s="16">
+        <v>280.24374999999998</v>
+      </c>
+      <c r="FE9" s="18">
+        <v>1089.2261900000003</v>
+      </c>
+      <c r="FF9" s="25">
+        <v>1.2579999999999999E-2</v>
+      </c>
+      <c r="FG9" s="16">
+        <v>319.97300000000001</v>
+      </c>
+      <c r="FH9" s="16">
+        <v>641.16475000000014</v>
+      </c>
+      <c r="FI9" s="18">
+        <v>2308.6422000000002</v>
+      </c>
+      <c r="FJ9" s="25">
+        <v>0</v>
+      </c>
+      <c r="FK9" s="16">
+        <v>0</v>
+      </c>
+      <c r="FL9" s="16">
+        <v>402.19800000000004</v>
+      </c>
+      <c r="FM9" s="18">
+        <v>1513.6259699999998</v>
+      </c>
     </row>
-    <row r="10" spans="1:145" s="1" customFormat="1" ht="22.5">
+    <row r="10" spans="1:169" s="1" customFormat="1" ht="22.5">
       <c r="A10" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="1">
         <v>9908.333700000001</v>
       </c>
       <c r="C10" s="1">
         <v>2593.3530000000001</v>
       </c>
       <c r="D10" s="1">
         <v>30067.275929999996</v>
       </c>
       <c r="E10" s="1">
         <v>42520.606760000002</v>
       </c>
       <c r="F10" s="1">
         <v>19493.891019999999</v>
       </c>
       <c r="G10" s="1">
         <v>2261.40861</v>
       </c>
       <c r="H10" s="1">
         <v>41848.592960000016</v>
       </c>
       <c r="I10" s="1">
@@ -4009,52 +4491,124 @@
       </c>
       <c r="EH10" s="28">
         <v>4493.1084699999992</v>
       </c>
       <c r="EI10" s="29">
         <v>7541.0335099999993</v>
       </c>
       <c r="EJ10" s="29">
         <v>162075.54322999998</v>
       </c>
       <c r="EK10" s="30">
         <v>222116.91230999999</v>
       </c>
       <c r="EL10" s="38">
         <v>12736.833650000002</v>
       </c>
       <c r="EM10" s="39">
         <v>20629.694509999998</v>
       </c>
       <c r="EN10" s="39">
         <v>185024.30880999996</v>
       </c>
       <c r="EO10" s="40">
         <v>262358.23751000001</v>
       </c>
+      <c r="EP10" s="28">
+        <v>865.43449999999996</v>
+      </c>
+      <c r="EQ10" s="29">
+        <v>1031.0529899999999</v>
+      </c>
+      <c r="ER10" s="29">
+        <v>13934.728430000001</v>
+      </c>
+      <c r="ES10" s="30">
+        <v>15142.706319999998</v>
+      </c>
+      <c r="ET10" s="28">
+        <v>1126.1866</v>
+      </c>
+      <c r="EU10" s="29">
+        <v>1847.6802800000003</v>
+      </c>
+      <c r="EV10" s="29">
+        <v>11303.564189999999</v>
+      </c>
+      <c r="EW10" s="30">
+        <v>15083.544180000001</v>
+      </c>
+      <c r="EX10" s="28">
+        <v>1380.7079099999999</v>
+      </c>
+      <c r="EY10" s="29">
+        <v>1857.1489000000004</v>
+      </c>
+      <c r="EZ10" s="29">
+        <v>29894.369020000002</v>
+      </c>
+      <c r="FA10" s="30">
+        <v>34919.55891</v>
+      </c>
+      <c r="FB10" s="28">
+        <v>1687.8296999999995</v>
+      </c>
+      <c r="FC10" s="29">
+        <v>2563.6345200000001</v>
+      </c>
+      <c r="FD10" s="29">
+        <v>21967.225510000004</v>
+      </c>
+      <c r="FE10" s="30">
+        <v>30976.875160000003</v>
+      </c>
+      <c r="FF10" s="28">
+        <v>3119.5062199999993</v>
+      </c>
+      <c r="FG10" s="29">
+        <v>3397.4306700000002</v>
+      </c>
+      <c r="FH10" s="29">
+        <v>53924.991220000004</v>
+      </c>
+      <c r="FI10" s="30">
+        <v>56512.995030000013</v>
+      </c>
+      <c r="FJ10" s="28">
+        <v>2434.2948500000002</v>
+      </c>
+      <c r="FK10" s="29">
+        <v>4230.3310999999994</v>
+      </c>
+      <c r="FL10" s="29">
+        <v>37881.503979999987</v>
+      </c>
+      <c r="FM10" s="30">
+        <v>50232.146270000019</v>
+      </c>
     </row>
-    <row r="11" spans="1:145" s="13" customFormat="1" ht="33.75">
+    <row r="11" spans="1:169" s="13" customFormat="1" ht="33.75">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11">
         <f>C10/C7*100</f>
         <v>8.4311221623356101</v>
       </c>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11">
         <f>G10/G7*100</f>
         <v>4.761819683108234</v>
       </c>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11">
         <f>K10/K7*100</f>
         <v>21.698604505848635</v>
       </c>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="11"/>
@@ -4266,350 +4820,410 @@
         <v>30.773488941289106</v>
       </c>
       <c r="EB11" s="11"/>
       <c r="EC11" s="19"/>
       <c r="ED11" s="26"/>
       <c r="EE11" s="11">
         <f>EE10/EE7*100</f>
         <v>45.442307449974486</v>
       </c>
       <c r="EF11" s="11"/>
       <c r="EG11" s="19"/>
       <c r="EH11" s="26"/>
       <c r="EI11" s="11">
         <f>EI10/EI7*100</f>
         <v>31.063207782275303</v>
       </c>
       <c r="EJ11" s="11"/>
       <c r="EK11" s="19"/>
       <c r="EL11" s="26"/>
       <c r="EM11" s="11">
         <f>EM10/EM7*100</f>
         <v>43.806341763290455</v>
       </c>
       <c r="EN11" s="11"/>
       <c r="EO11" s="19"/>
+      <c r="EP11" s="26"/>
+      <c r="EQ11" s="11">
+        <f>EQ10/EQ7*100</f>
+        <v>85.471638436445787</v>
+      </c>
+      <c r="ER11" s="11"/>
+      <c r="ES11" s="19"/>
+      <c r="ET11" s="26"/>
+      <c r="EU11" s="11">
+        <f>EU10/EU7*100</f>
+        <v>33.089748789749265</v>
+      </c>
+      <c r="EV11" s="11"/>
+      <c r="EW11" s="19"/>
+      <c r="EX11" s="26"/>
+      <c r="EY11" s="11">
+        <f>EY10/EY7*100</f>
+        <v>72.76247594324353</v>
+      </c>
+      <c r="EZ11" s="11"/>
+      <c r="FA11" s="19"/>
+      <c r="FB11" s="26"/>
+      <c r="FC11" s="11">
+        <f>FC10/FC7*100</f>
+        <v>24.444942018033363</v>
+      </c>
+      <c r="FD11" s="11"/>
+      <c r="FE11" s="19"/>
+      <c r="FF11" s="26"/>
+      <c r="FG11" s="11">
+        <f>FG10/FG7*100</f>
+        <v>70.132639743049737</v>
+      </c>
+      <c r="FH11" s="11"/>
+      <c r="FI11" s="19"/>
+      <c r="FJ11" s="26"/>
+      <c r="FK11" s="11">
+        <f>FK10/FK7*100</f>
+        <v>24.117482796776741</v>
+      </c>
+      <c r="FL11" s="11"/>
+      <c r="FM11" s="19"/>
     </row>
-    <row r="13" spans="1:145" s="10" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A13" s="48" t="s">
+    <row r="13" spans="1:169" s="10" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A13" s="50" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="48"/>
+      <c r="B13" s="50"/>
       <c r="AH13" s="21"/>
       <c r="AI13" s="21"/>
       <c r="AJ13" s="21"/>
       <c r="AK13" s="21"/>
       <c r="AL13" s="21"/>
       <c r="AM13" s="21"/>
       <c r="AN13" s="21"/>
       <c r="AO13" s="21"/>
     </row>
   </sheetData>
-  <mergeCells count="112">
-[...27 lines deleted...]
-    <mergeCell ref="AR5:AS5"/>
+  <mergeCells count="130">
+    <mergeCell ref="EP4:ES4"/>
+    <mergeCell ref="EP5:EQ5"/>
+    <mergeCell ref="ER5:ES5"/>
+    <mergeCell ref="ET4:EW4"/>
+    <mergeCell ref="ET5:EU5"/>
+    <mergeCell ref="EV5:EW5"/>
+    <mergeCell ref="EH4:EK4"/>
+    <mergeCell ref="EL4:EO4"/>
+    <mergeCell ref="EH5:EI5"/>
+    <mergeCell ref="EJ5:EK5"/>
+    <mergeCell ref="EL5:EM5"/>
+    <mergeCell ref="EN5:EO5"/>
+    <mergeCell ref="DZ4:EC4"/>
+    <mergeCell ref="ED4:EG4"/>
+    <mergeCell ref="DZ5:EA5"/>
+    <mergeCell ref="EB5:EC5"/>
+    <mergeCell ref="ED5:EE5"/>
+    <mergeCell ref="EF5:EG5"/>
+    <mergeCell ref="DR4:DU4"/>
+    <mergeCell ref="DV4:DY4"/>
+    <mergeCell ref="DR5:DS5"/>
+    <mergeCell ref="DT5:DU5"/>
+    <mergeCell ref="DV5:DW5"/>
+    <mergeCell ref="DX5:DY5"/>
+    <mergeCell ref="DJ4:DM4"/>
+    <mergeCell ref="DN4:DQ4"/>
+    <mergeCell ref="DJ5:DK5"/>
+    <mergeCell ref="DL5:DM5"/>
+    <mergeCell ref="DN5:DO5"/>
+    <mergeCell ref="DP5:DQ5"/>
+    <mergeCell ref="DB4:DE4"/>
+    <mergeCell ref="DF4:DI4"/>
+    <mergeCell ref="DB5:DC5"/>
+    <mergeCell ref="DD5:DE5"/>
+    <mergeCell ref="DF5:DG5"/>
+    <mergeCell ref="DH5:DI5"/>
+    <mergeCell ref="CX5:CY5"/>
+    <mergeCell ref="CZ5:DA5"/>
+    <mergeCell ref="CD4:CG4"/>
+    <mergeCell ref="CH4:CK4"/>
+    <mergeCell ref="CD5:CE5"/>
+    <mergeCell ref="CF5:CG5"/>
+    <mergeCell ref="CH5:CI5"/>
+    <mergeCell ref="CJ5:CK5"/>
+    <mergeCell ref="CL4:CO4"/>
+    <mergeCell ref="CP4:CS4"/>
+    <mergeCell ref="CL5:CM5"/>
+    <mergeCell ref="CN5:CO5"/>
+    <mergeCell ref="CP5:CQ5"/>
+    <mergeCell ref="CR5:CS5"/>
+    <mergeCell ref="BF5:BG5"/>
+    <mergeCell ref="BH5:BI5"/>
+    <mergeCell ref="BJ5:BK5"/>
+    <mergeCell ref="BL5:BM5"/>
+    <mergeCell ref="BN4:BQ4"/>
+    <mergeCell ref="BR4:BU4"/>
+    <mergeCell ref="BN5:BO5"/>
+    <mergeCell ref="BP5:BQ5"/>
+    <mergeCell ref="BR5:BS5"/>
+    <mergeCell ref="BT5:BU5"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B5:C5"/>
+    <mergeCell ref="CT4:CW4"/>
+    <mergeCell ref="CX4:DA4"/>
+    <mergeCell ref="CT5:CU5"/>
+    <mergeCell ref="CV5:CW5"/>
+    <mergeCell ref="A1:AO1"/>
+    <mergeCell ref="A2:AG2"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="BV4:BY4"/>
     <mergeCell ref="BZ4:CC4"/>
     <mergeCell ref="BV5:BW5"/>
     <mergeCell ref="BX5:BY5"/>
     <mergeCell ref="BZ5:CA5"/>
     <mergeCell ref="CB5:CC5"/>
     <mergeCell ref="BF4:BI4"/>
     <mergeCell ref="BJ4:BM4"/>
-    <mergeCell ref="BF5:BG5"/>
-[...56 lines deleted...]
-    <mergeCell ref="EF5:EG5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="BB4:BE4"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="BB5:BC5"/>
+    <mergeCell ref="BD5:BE5"/>
+    <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="FF4:FI4"/>
+    <mergeCell ref="FJ4:FM4"/>
+    <mergeCell ref="FF5:FG5"/>
+    <mergeCell ref="FH5:FI5"/>
+    <mergeCell ref="FJ5:FK5"/>
+    <mergeCell ref="FL5:FM5"/>
+    <mergeCell ref="EX4:FA4"/>
+    <mergeCell ref="EX5:EY5"/>
+    <mergeCell ref="EZ5:FA5"/>
+    <mergeCell ref="FB4:FE4"/>
+    <mergeCell ref="FB5:FC5"/>
+    <mergeCell ref="FD5:FE5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AO13"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AD7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="AR12" sqref="AR12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" customWidth="1"/>
     <col min="26" max="27" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="10.140625" customWidth="1"/>
     <col min="32" max="32" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" s="2" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="48" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="52"/>
-[...30 lines deleted...]
-      <c r="AG1" s="52"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
+      <c r="R1" s="48"/>
+      <c r="S1" s="48"/>
+      <c r="T1" s="48"/>
+      <c r="U1" s="48"/>
+      <c r="V1" s="48"/>
+      <c r="W1" s="48"/>
+      <c r="X1" s="48"/>
+      <c r="Y1" s="48"/>
+      <c r="Z1" s="48"/>
+      <c r="AA1" s="48"/>
+      <c r="AB1" s="48"/>
+      <c r="AC1" s="48"/>
+      <c r="AD1" s="48"/>
+      <c r="AE1" s="48"/>
+      <c r="AF1" s="48"/>
+      <c r="AG1" s="48"/>
     </row>
     <row r="2" spans="1:41" s="2" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A2" s="52" t="s">
+      <c r="A2" s="48" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="52"/>
-[...30 lines deleted...]
-      <c r="AG2" s="52"/>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="48"/>
+      <c r="O2" s="48"/>
+      <c r="P2" s="48"/>
+      <c r="Q2" s="48"/>
+      <c r="R2" s="48"/>
+      <c r="S2" s="48"/>
+      <c r="T2" s="48"/>
+      <c r="U2" s="48"/>
+      <c r="V2" s="48"/>
+      <c r="W2" s="48"/>
+      <c r="X2" s="48"/>
+      <c r="Y2" s="48"/>
+      <c r="Z2" s="48"/>
+      <c r="AA2" s="48"/>
+      <c r="AB2" s="48"/>
+      <c r="AC2" s="48"/>
+      <c r="AD2" s="48"/>
+      <c r="AE2" s="48"/>
+      <c r="AF2" s="48"/>
+      <c r="AG2" s="48"/>
     </row>
     <row r="3" spans="1:41" s="2" customFormat="1" ht="12"/>
     <row r="4" spans="1:41" s="3" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A4" s="49" t="s">
+      <c r="A4" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="47">
         <v>2015</v>
       </c>
       <c r="C4" s="47"/>
       <c r="D4" s="47"/>
       <c r="E4" s="47"/>
       <c r="F4" s="47">
         <v>2016</v>
       </c>
       <c r="G4" s="47"/>
       <c r="H4" s="47"/>
       <c r="I4" s="47"/>
       <c r="J4" s="47">
         <v>2017</v>
       </c>
       <c r="K4" s="47"/>
       <c r="L4" s="47"/>
       <c r="M4" s="47"/>
       <c r="N4" s="47">
         <v>2018</v>
       </c>
       <c r="O4" s="47"/>
       <c r="P4" s="47"/>
       <c r="Q4" s="47"/>
       <c r="R4" s="47">
         <v>2019</v>
       </c>
       <c r="S4" s="47"/>
       <c r="T4" s="47"/>
       <c r="U4" s="47"/>
       <c r="V4" s="47">
         <v>2020</v>
       </c>
       <c r="W4" s="47"/>
       <c r="X4" s="47"/>
       <c r="Y4" s="47"/>
       <c r="Z4" s="47">
         <v>2021</v>
       </c>
       <c r="AA4" s="47"/>
       <c r="AB4" s="47"/>
       <c r="AC4" s="47"/>
-      <c r="AD4" s="53">
+      <c r="AD4" s="49">
         <v>2022</v>
       </c>
       <c r="AE4" s="45"/>
       <c r="AF4" s="45"/>
       <c r="AG4" s="46"/>
       <c r="AH4" s="44">
         <v>2023</v>
       </c>
       <c r="AI4" s="45"/>
       <c r="AJ4" s="45"/>
       <c r="AK4" s="46"/>
       <c r="AL4" s="44">
         <v>2024</v>
       </c>
       <c r="AM4" s="45"/>
       <c r="AN4" s="45"/>
       <c r="AO4" s="46"/>
     </row>
     <row r="5" spans="1:41" s="4" customFormat="1" ht="11.25">
-      <c r="A5" s="50"/>
+      <c r="A5" s="52"/>
       <c r="B5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="47"/>
       <c r="J5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="K5" s="47"/>
       <c r="L5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="M5" s="47"/>
       <c r="N5" s="47" t="s">
@@ -4648,51 +5262,51 @@
         <v>6</v>
       </c>
       <c r="AE5" s="47"/>
       <c r="AF5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="47"/>
       <c r="AH5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="AI5" s="47"/>
       <c r="AJ5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="AK5" s="47"/>
       <c r="AL5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="AM5" s="47"/>
       <c r="AN5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="AO5" s="47"/>
     </row>
     <row r="6" spans="1:41" s="3" customFormat="1" ht="45">
-      <c r="A6" s="51"/>
+      <c r="A6" s="53"/>
       <c r="B6" s="31" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="31" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="31" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="31" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="14" t="s">
@@ -5386,91 +6000,91 @@
       <c r="AB11" s="11"/>
       <c r="AC11" s="19"/>
       <c r="AD11" s="11"/>
       <c r="AE11" s="11">
         <f>AE10/AE7*100</f>
         <v>44.636042456951394</v>
       </c>
       <c r="AF11" s="11"/>
       <c r="AG11" s="11"/>
       <c r="AH11" s="11"/>
       <c r="AI11" s="11">
         <f>AI10/AI7*100</f>
         <v>43.321765599878631</v>
       </c>
       <c r="AJ11" s="11"/>
       <c r="AK11" s="19"/>
       <c r="AL11" s="26"/>
       <c r="AM11" s="11">
         <f>AM10/AM7*100</f>
         <v>31.063207782275303</v>
       </c>
       <c r="AN11" s="11"/>
       <c r="AO11" s="19"/>
     </row>
     <row r="13" spans="1:41" s="10" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A13" s="48" t="s">
+      <c r="A13" s="50" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="48"/>
+      <c r="B13" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="34">
-    <mergeCell ref="T5:U5"/>
-[...16 lines deleted...]
-    <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="A1:AG1"/>
     <mergeCell ref="A2:AG2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Astana</vt:lpstr>
       <vt:lpstr>2015-2024</vt:lpstr>
     </vt:vector>