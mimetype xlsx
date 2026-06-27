--- v1 (2026-06-06)
+++ v2 (2026-06-27)
@@ -23,51 +23,61 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15840" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="Astana" sheetId="18" r:id="rId1"/>
     <sheet name="2015-2024" sheetId="19" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="FM7" i="18"/>
+  <c r="FU7" i="18"/>
+  <c r="FT7"/>
+  <c r="FS7"/>
+  <c r="FS11" s="1"/>
+  <c r="FR7"/>
+  <c r="FQ7"/>
+  <c r="FP7"/>
+  <c r="FO7"/>
+  <c r="FO11" s="1"/>
+  <c r="FN7"/>
+  <c r="FM7"/>
   <c r="FL7"/>
   <c r="FK7"/>
   <c r="FK11" s="1"/>
   <c r="FJ7"/>
   <c r="FI7"/>
   <c r="FH7"/>
   <c r="FG7"/>
   <c r="FG11" s="1"/>
   <c r="FF7"/>
   <c r="FE7"/>
   <c r="FD7"/>
   <c r="FC7"/>
   <c r="FC11" s="1"/>
   <c r="FB7"/>
   <c r="FA7"/>
   <c r="EZ7"/>
   <c r="EY7"/>
   <c r="EY11" s="1"/>
   <c r="EX7"/>
   <c r="ES7"/>
   <c r="ER7"/>
   <c r="EQ7"/>
   <c r="EQ11" s="1"/>
   <c r="EP7"/>
   <c r="EW7"/>
@@ -287,51 +297,51 @@
   <c r="P7"/>
   <c r="O7"/>
   <c r="O11" s="1"/>
   <c r="N7"/>
   <c r="M7"/>
   <c r="L7"/>
   <c r="K7"/>
   <c r="K11" s="1"/>
   <c r="J7"/>
   <c r="I7"/>
   <c r="H7"/>
   <c r="G7"/>
   <c r="G11" s="1"/>
   <c r="F7"/>
   <c r="E7"/>
   <c r="D7"/>
   <c r="B7"/>
   <c r="AA7"/>
   <c r="AA11" s="1"/>
   <c r="C7"/>
   <c r="C11" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="378" uniqueCount="43">
   <si>
     <t xml:space="preserve">
 Name of indicator</t>
   </si>
   <si>
     <t xml:space="preserve">
 Total for agricultural products:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Сrop production</t>
   </si>
   <si>
     <t xml:space="preserve">
 Animal husbandry</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Processed agricultural products</t>
   </si>
   <si>
     <t xml:space="preserve">
 Share of processed products in total exports of agricultural products, %</t>
   </si>
   <si>
@@ -422,50 +432,53 @@
     <t>January-September 2025*</t>
   </si>
   <si>
     <t>January-October 2024*</t>
   </si>
   <si>
     <t>January-October 2025*</t>
   </si>
   <si>
     <t>January-November 2024*</t>
   </si>
   <si>
     <t>January-November 2025*</t>
   </si>
   <si>
     <t>January-December 2025*</t>
   </si>
   <si>
     <t>January 2026*</t>
   </si>
   <si>
     <t>January-February 2026*</t>
   </si>
   <si>
     <t>January-March 2026*</t>
+  </si>
+  <si>
+    <t>January-April 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1103,57 +1116,57 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:FM13"/>
+  <dimension ref="A1:FU13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="EV7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="FE7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="FH14" sqref="FH14"/>
+      <selection pane="bottomRight" activeCell="FS16" sqref="FS16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="2" max="23" width="0" hidden="1" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" hidden="1" customWidth="1"/>
     <col min="26" max="27" width="6.85546875" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="7.7109375" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="10.7109375" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="6.85546875" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="10.140625" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="7.7109375" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="9.42578125" hidden="1" customWidth="1"/>
     <col min="34" max="52" width="0" hidden="1" customWidth="1"/>
     <col min="53" max="53" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="6" bestFit="1" customWidth="1"/>
     <col min="55" max="55" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="6" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="60" max="60" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="61" max="61" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="62" max="62" width="6" bestFit="1" customWidth="1"/>
@@ -1174,134 +1187,134 @@
     <col min="81" max="81" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="82" max="82" width="6" bestFit="1" customWidth="1"/>
     <col min="83" max="85" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="86" max="86" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="87" max="87" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="88" max="88" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="89" max="89" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="90" max="90" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="91" max="93" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="94" max="94" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="95" max="97" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="98" max="98" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="99" max="101" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="102" max="102" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="103" max="105" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="106" max="106" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="107" max="109" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="110" max="110" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="111" max="113" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="114" max="114" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="115" max="117" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="118" max="118" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="119" max="121" width="7.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:169" s="2" customFormat="1" ht="29.25" customHeight="1">
+    <row r="1" spans="1:177" s="2" customFormat="1" ht="29.25" customHeight="1">
       <c r="A1" s="48" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
       <c r="D1" s="48"/>
       <c r="E1" s="48"/>
       <c r="F1" s="48"/>
       <c r="G1" s="48"/>
       <c r="H1" s="48"/>
       <c r="I1" s="48"/>
       <c r="J1" s="48"/>
       <c r="K1" s="48"/>
       <c r="L1" s="48"/>
       <c r="M1" s="48"/>
       <c r="N1" s="48"/>
       <c r="O1" s="48"/>
       <c r="P1" s="48"/>
       <c r="Q1" s="48"/>
       <c r="R1" s="48"/>
       <c r="S1" s="48"/>
       <c r="T1" s="48"/>
       <c r="U1" s="48"/>
       <c r="V1" s="48"/>
       <c r="W1" s="48"/>
       <c r="X1" s="48"/>
       <c r="Y1" s="48"/>
       <c r="Z1" s="48"/>
       <c r="AA1" s="48"/>
       <c r="AB1" s="48"/>
       <c r="AC1" s="48"/>
       <c r="AD1" s="48"/>
       <c r="AE1" s="48"/>
       <c r="AF1" s="48"/>
       <c r="AG1" s="48"/>
       <c r="AH1" s="48"/>
       <c r="AI1" s="48"/>
       <c r="AJ1" s="48"/>
       <c r="AK1" s="48"/>
       <c r="AL1" s="48"/>
       <c r="AM1" s="48"/>
       <c r="AN1" s="48"/>
       <c r="AO1" s="48"/>
     </row>
-    <row r="2" spans="1:169" s="2" customFormat="1" ht="29.25" customHeight="1">
+    <row r="2" spans="1:177" s="2" customFormat="1" ht="29.25" customHeight="1">
       <c r="A2" s="48" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="48"/>
       <c r="C2" s="48"/>
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
       <c r="J2" s="48"/>
       <c r="K2" s="48"/>
       <c r="L2" s="48"/>
       <c r="M2" s="48"/>
       <c r="N2" s="48"/>
       <c r="O2" s="48"/>
       <c r="P2" s="48"/>
       <c r="Q2" s="48"/>
       <c r="R2" s="48"/>
       <c r="S2" s="48"/>
       <c r="T2" s="48"/>
       <c r="U2" s="48"/>
       <c r="V2" s="48"/>
       <c r="W2" s="48"/>
       <c r="X2" s="48"/>
       <c r="Y2" s="48"/>
       <c r="Z2" s="48"/>
       <c r="AA2" s="48"/>
       <c r="AB2" s="48"/>
       <c r="AC2" s="48"/>
       <c r="AD2" s="48"/>
       <c r="AE2" s="48"/>
       <c r="AF2" s="48"/>
       <c r="AG2" s="48"/>
     </row>
-    <row r="3" spans="1:169" s="2" customFormat="1" ht="12"/>
-    <row r="4" spans="1:169" s="3" customFormat="1" ht="25.5" customHeight="1">
+    <row r="3" spans="1:177" s="2" customFormat="1" ht="12"/>
+    <row r="4" spans="1:177" s="3" customFormat="1" ht="25.5" customHeight="1">
       <c r="A4" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="47">
         <v>2015</v>
       </c>
       <c r="C4" s="47"/>
       <c r="D4" s="47"/>
       <c r="E4" s="47"/>
       <c r="F4" s="47">
         <v>2016</v>
       </c>
       <c r="G4" s="47"/>
       <c r="H4" s="47"/>
       <c r="I4" s="47"/>
       <c r="J4" s="47">
         <v>2017</v>
       </c>
       <c r="K4" s="47"/>
       <c r="L4" s="47"/>
       <c r="M4" s="47"/>
       <c r="N4" s="47">
         <v>2018</v>
       </c>
       <c r="O4" s="47"/>
@@ -1513,52 +1526,64 @@
       <c r="EW4" s="46"/>
       <c r="EX4" s="44" t="s">
         <v>19</v>
       </c>
       <c r="EY4" s="45"/>
       <c r="EZ4" s="45"/>
       <c r="FA4" s="46"/>
       <c r="FB4" s="44" t="s">
         <v>40</v>
       </c>
       <c r="FC4" s="45"/>
       <c r="FD4" s="45"/>
       <c r="FE4" s="46"/>
       <c r="FF4" s="44" t="s">
         <v>21</v>
       </c>
       <c r="FG4" s="45"/>
       <c r="FH4" s="45"/>
       <c r="FI4" s="46"/>
       <c r="FJ4" s="44" t="s">
         <v>41</v>
       </c>
       <c r="FK4" s="45"/>
       <c r="FL4" s="45"/>
       <c r="FM4" s="46"/>
+      <c r="FN4" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="FO4" s="45"/>
+      <c r="FP4" s="45"/>
+      <c r="FQ4" s="46"/>
+      <c r="FR4" s="44" t="s">
+        <v>42</v>
+      </c>
+      <c r="FS4" s="45"/>
+      <c r="FT4" s="45"/>
+      <c r="FU4" s="46"/>
     </row>
-    <row r="5" spans="1:169" s="4" customFormat="1" ht="11.25">
+    <row r="5" spans="1:177" s="4" customFormat="1" ht="11.25">
       <c r="A5" s="52"/>
       <c r="B5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="47"/>
       <c r="J5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="K5" s="47"/>
       <c r="L5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="M5" s="47"/>
@@ -1852,52 +1877,68 @@
       <c r="FA5" s="47"/>
       <c r="FB5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="FC5" s="47"/>
       <c r="FD5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="FE5" s="47"/>
       <c r="FF5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="FG5" s="47"/>
       <c r="FH5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="FI5" s="47"/>
       <c r="FJ5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="FK5" s="47"/>
       <c r="FL5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="FM5" s="47"/>
+      <c r="FN5" s="47" t="s">
+        <v>6</v>
+      </c>
+      <c r="FO5" s="47"/>
+      <c r="FP5" s="47" t="s">
+        <v>7</v>
+      </c>
+      <c r="FQ5" s="47"/>
+      <c r="FR5" s="47" t="s">
+        <v>6</v>
+      </c>
+      <c r="FS5" s="47"/>
+      <c r="FT5" s="47" t="s">
+        <v>7</v>
+      </c>
+      <c r="FU5" s="47"/>
     </row>
-    <row r="6" spans="1:169" s="3" customFormat="1" ht="45">
+    <row r="6" spans="1:177" s="3" customFormat="1" ht="45">
       <c r="A6" s="53"/>
       <c r="B6" s="31" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="31" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="31" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="31" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="14" t="s">
         <v>9</v>
       </c>
@@ -2359,52 +2400,76 @@
       </c>
       <c r="FF6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="FG6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="FH6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="FI6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="FJ6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="FK6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="FL6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="FM6" s="14" t="s">
         <v>9</v>
       </c>
+      <c r="FN6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="FO6" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="FP6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="FQ6" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="FR6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="FS6" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="FT6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="FU6" s="14" t="s">
+        <v>9</v>
+      </c>
     </row>
-    <row r="7" spans="1:169" s="12" customFormat="1" ht="30.75" customHeight="1">
+    <row r="7" spans="1:177" s="12" customFormat="1" ht="30.75" customHeight="1">
       <c r="A7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="20">
         <f>B8+B9+B10</f>
         <v>157141.15969999996</v>
       </c>
       <c r="C7" s="20">
         <f t="shared" ref="C7:AO7" si="0">C8+C9+C10</f>
         <v>30759.286249999997</v>
       </c>
       <c r="D7" s="20">
         <f t="shared" si="0"/>
         <v>46385.265429999992</v>
       </c>
       <c r="E7" s="20">
         <f t="shared" si="0"/>
         <v>47995.322630000002</v>
       </c>
       <c r="F7" s="12">
         <f t="shared" si="0"/>
         <v>268272.69702000002</v>
       </c>
       <c r="G7" s="12">
         <f t="shared" si="0"/>
@@ -3036,52 +3101,84 @@
       </c>
       <c r="FH7" s="15">
         <f t="shared" si="15"/>
         <v>63964.252410000008</v>
       </c>
       <c r="FI7" s="17">
         <f t="shared" si="15"/>
         <v>62104.612730000015</v>
       </c>
       <c r="FJ7" s="24">
         <f t="shared" si="15"/>
         <v>40048.969799999999</v>
       </c>
       <c r="FK7" s="15">
         <f t="shared" si="15"/>
         <v>17540.51671</v>
       </c>
       <c r="FL7" s="15">
         <f t="shared" si="15"/>
         <v>52594.411189999984</v>
       </c>
       <c r="FM7" s="17">
         <f t="shared" si="15"/>
         <v>54546.509800000022</v>
       </c>
+      <c r="FN7" s="24">
+        <f t="shared" ref="FN7:FU7" si="16">FN8+FN9+FN10</f>
+        <v>8422.7464600000003</v>
+      </c>
+      <c r="FO7" s="15">
+        <f t="shared" si="16"/>
+        <v>7380.5313500000002</v>
+      </c>
+      <c r="FP7" s="15">
+        <f t="shared" si="16"/>
+        <v>18390.739400000006</v>
+      </c>
+      <c r="FQ7" s="17">
+        <f t="shared" si="16"/>
+        <v>13291.74523</v>
+      </c>
+      <c r="FR7" s="24">
+        <f t="shared" si="16"/>
+        <v>46281.262329999998</v>
+      </c>
+      <c r="FS7" s="15">
+        <f t="shared" si="16"/>
+        <v>22570.183080000003</v>
+      </c>
+      <c r="FT7" s="15">
+        <f t="shared" si="16"/>
+        <v>81226.475550000003</v>
+      </c>
+      <c r="FU7" s="17">
+        <f t="shared" si="16"/>
+        <v>78552.831420000017</v>
+      </c>
     </row>
-    <row r="8" spans="1:169" s="1" customFormat="1" ht="30" customHeight="1">
+    <row r="8" spans="1:177" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="32">
         <v>146214.68099999998</v>
       </c>
       <c r="C8" s="32">
         <v>27113.60355</v>
       </c>
       <c r="D8" s="32">
         <v>16005.744449999998</v>
       </c>
       <c r="E8" s="32">
         <v>4624.0326600000008</v>
       </c>
       <c r="F8" s="1">
         <v>248082.546</v>
       </c>
       <c r="G8" s="1">
         <v>44629.352690000007</v>
       </c>
       <c r="H8" s="1">
         <v>5358.6486200000008</v>
       </c>
       <c r="I8" s="1">
@@ -3545,52 +3642,76 @@
       </c>
       <c r="FF8" s="33">
         <v>2303.5480000000002</v>
       </c>
       <c r="FG8" s="34">
         <v>1126.88949</v>
       </c>
       <c r="FH8" s="34">
         <v>9398.096440000003</v>
       </c>
       <c r="FI8" s="35">
         <v>3282.9755</v>
       </c>
       <c r="FJ8" s="33">
         <v>37614.674950000001</v>
       </c>
       <c r="FK8" s="34">
         <v>13310.18561</v>
       </c>
       <c r="FL8" s="34">
         <v>14310.709209999999</v>
       </c>
       <c r="FM8" s="35">
         <v>2800.7375600000009</v>
       </c>
+      <c r="FN8" s="33">
+        <v>3142.0530000000003</v>
+      </c>
+      <c r="FO8" s="34">
+        <v>1629.6825100000001</v>
+      </c>
+      <c r="FP8" s="34">
+        <v>12168.865780000004</v>
+      </c>
+      <c r="FQ8" s="35">
+        <v>4586.3228600000011</v>
+      </c>
+      <c r="FR8" s="33">
+        <v>42160.121049999994</v>
+      </c>
+      <c r="FS8" s="34">
+        <v>16150.266680000001</v>
+      </c>
+      <c r="FT8" s="34">
+        <v>29871.897990000005</v>
+      </c>
+      <c r="FU8" s="35">
+        <v>5549.1609799999987</v>
+      </c>
     </row>
-    <row r="9" spans="1:169" s="1" customFormat="1" ht="22.5">
+    <row r="9" spans="1:177" s="1" customFormat="1" ht="22.5">
       <c r="A9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="1">
         <v>1018.145</v>
       </c>
       <c r="C9" s="1">
         <v>1052.3297</v>
       </c>
       <c r="D9" s="1">
         <v>312.24504999999999</v>
       </c>
       <c r="E9" s="1">
         <v>850.68321000000003</v>
       </c>
       <c r="F9" s="1">
         <v>696.26</v>
       </c>
       <c r="G9" s="1">
         <v>599.66800000000001</v>
       </c>
       <c r="H9" s="1">
         <v>273.40731</v>
       </c>
       <c r="I9" s="1">
@@ -4054,52 +4175,76 @@
       </c>
       <c r="FF9" s="25">
         <v>1.2579999999999999E-2</v>
       </c>
       <c r="FG9" s="16">
         <v>319.97300000000001</v>
       </c>
       <c r="FH9" s="16">
         <v>641.16475000000014</v>
       </c>
       <c r="FI9" s="18">
         <v>2308.6422000000002</v>
       </c>
       <c r="FJ9" s="25">
         <v>0</v>
       </c>
       <c r="FK9" s="16">
         <v>0</v>
       </c>
       <c r="FL9" s="16">
         <v>402.19800000000004</v>
       </c>
       <c r="FM9" s="18">
         <v>1513.6259699999998</v>
       </c>
+      <c r="FN9" s="25">
+        <v>1.6619999999999999E-2</v>
+      </c>
+      <c r="FO9" s="16">
+        <v>470.17200000000003</v>
+      </c>
+      <c r="FP9" s="16">
+        <v>941.1967800000001</v>
+      </c>
+      <c r="FQ9" s="18">
+        <v>3424.7455300000001</v>
+      </c>
+      <c r="FR9" s="25">
+        <v>0</v>
+      </c>
+      <c r="FS9" s="16">
+        <v>0</v>
+      </c>
+      <c r="FT9" s="16">
+        <v>534.90816000000007</v>
+      </c>
+      <c r="FU9" s="18">
+        <v>2298.7216299999995</v>
+      </c>
     </row>
-    <row r="10" spans="1:169" s="1" customFormat="1" ht="22.5">
+    <row r="10" spans="1:177" s="1" customFormat="1" ht="22.5">
       <c r="A10" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="1">
         <v>9908.333700000001</v>
       </c>
       <c r="C10" s="1">
         <v>2593.3530000000001</v>
       </c>
       <c r="D10" s="1">
         <v>30067.275929999996</v>
       </c>
       <c r="E10" s="1">
         <v>42520.606760000002</v>
       </c>
       <c r="F10" s="1">
         <v>19493.891019999999</v>
       </c>
       <c r="G10" s="1">
         <v>2261.40861</v>
       </c>
       <c r="H10" s="1">
         <v>41848.592960000016</v>
       </c>
       <c r="I10" s="1">
@@ -4563,52 +4708,76 @@
       </c>
       <c r="FF10" s="28">
         <v>3119.5062199999993</v>
       </c>
       <c r="FG10" s="29">
         <v>3397.4306700000002</v>
       </c>
       <c r="FH10" s="29">
         <v>53924.991220000004</v>
       </c>
       <c r="FI10" s="30">
         <v>56512.995030000013</v>
       </c>
       <c r="FJ10" s="28">
         <v>2434.2948500000002</v>
       </c>
       <c r="FK10" s="29">
         <v>4230.3310999999994</v>
       </c>
       <c r="FL10" s="29">
         <v>37881.503979999987</v>
       </c>
       <c r="FM10" s="30">
         <v>50232.146270000019</v>
       </c>
+      <c r="FN10" s="28">
+        <v>5280.6768400000001</v>
+      </c>
+      <c r="FO10" s="29">
+        <v>5280.6768400000001</v>
+      </c>
+      <c r="FP10" s="29">
+        <v>5280.6768400000001</v>
+      </c>
+      <c r="FQ10" s="30">
+        <v>5280.6768400000001</v>
+      </c>
+      <c r="FR10" s="28">
+        <v>4121.1412799999998</v>
+      </c>
+      <c r="FS10" s="29">
+        <v>6419.9164000000001</v>
+      </c>
+      <c r="FT10" s="29">
+        <v>50819.669400000006</v>
+      </c>
+      <c r="FU10" s="30">
+        <v>70704.948810000016</v>
+      </c>
     </row>
-    <row r="11" spans="1:169" s="13" customFormat="1" ht="33.75">
+    <row r="11" spans="1:177" s="13" customFormat="1" ht="33.75">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11">
         <f>C10/C7*100</f>
         <v>8.4311221623356101</v>
       </c>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11">
         <f>G10/G7*100</f>
         <v>4.761819683108234</v>
       </c>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11">
         <f>K10/K7*100</f>
         <v>21.698604505848635</v>
       </c>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="11"/>
@@ -4862,197 +5031,217 @@
         <v>72.76247594324353</v>
       </c>
       <c r="EZ11" s="11"/>
       <c r="FA11" s="19"/>
       <c r="FB11" s="26"/>
       <c r="FC11" s="11">
         <f>FC10/FC7*100</f>
         <v>24.444942018033363</v>
       </c>
       <c r="FD11" s="11"/>
       <c r="FE11" s="19"/>
       <c r="FF11" s="26"/>
       <c r="FG11" s="11">
         <f>FG10/FG7*100</f>
         <v>70.132639743049737</v>
       </c>
       <c r="FH11" s="11"/>
       <c r="FI11" s="19"/>
       <c r="FJ11" s="26"/>
       <c r="FK11" s="11">
         <f>FK10/FK7*100</f>
         <v>24.117482796776741</v>
       </c>
       <c r="FL11" s="11"/>
       <c r="FM11" s="19"/>
+      <c r="FN11" s="26"/>
+      <c r="FO11" s="11">
+        <f>FO10/FO7*100</f>
+        <v>71.548735308874484</v>
+      </c>
+      <c r="FP11" s="11"/>
+      <c r="FQ11" s="19"/>
+      <c r="FR11" s="26"/>
+      <c r="FS11" s="11">
+        <f>FS10/FS7*100</f>
+        <v>28.44423714794253</v>
+      </c>
+      <c r="FT11" s="11"/>
+      <c r="FU11" s="19"/>
     </row>
-    <row r="13" spans="1:169" s="10" customFormat="1" ht="29.25" customHeight="1">
+    <row r="13" spans="1:177" s="10" customFormat="1" ht="29.25" customHeight="1">
       <c r="A13" s="50" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="50"/>
       <c r="AH13" s="21"/>
       <c r="AI13" s="21"/>
       <c r="AJ13" s="21"/>
       <c r="AK13" s="21"/>
       <c r="AL13" s="21"/>
       <c r="AM13" s="21"/>
       <c r="AN13" s="21"/>
       <c r="AO13" s="21"/>
     </row>
   </sheetData>
-  <mergeCells count="130">
+  <mergeCells count="136">
     <mergeCell ref="EP4:ES4"/>
     <mergeCell ref="EP5:EQ5"/>
     <mergeCell ref="ER5:ES5"/>
     <mergeCell ref="ET4:EW4"/>
     <mergeCell ref="ET5:EU5"/>
     <mergeCell ref="EV5:EW5"/>
     <mergeCell ref="EH4:EK4"/>
     <mergeCell ref="EL4:EO4"/>
     <mergeCell ref="EH5:EI5"/>
     <mergeCell ref="EJ5:EK5"/>
     <mergeCell ref="EL5:EM5"/>
     <mergeCell ref="EN5:EO5"/>
     <mergeCell ref="DZ4:EC4"/>
     <mergeCell ref="ED4:EG4"/>
     <mergeCell ref="DZ5:EA5"/>
     <mergeCell ref="EB5:EC5"/>
     <mergeCell ref="ED5:EE5"/>
     <mergeCell ref="EF5:EG5"/>
     <mergeCell ref="DR4:DU4"/>
     <mergeCell ref="DV4:DY4"/>
     <mergeCell ref="DR5:DS5"/>
     <mergeCell ref="DT5:DU5"/>
     <mergeCell ref="DV5:DW5"/>
     <mergeCell ref="DX5:DY5"/>
     <mergeCell ref="DJ4:DM4"/>
     <mergeCell ref="DN4:DQ4"/>
     <mergeCell ref="DJ5:DK5"/>
     <mergeCell ref="DL5:DM5"/>
     <mergeCell ref="DN5:DO5"/>
     <mergeCell ref="DP5:DQ5"/>
     <mergeCell ref="DB4:DE4"/>
     <mergeCell ref="DF4:DI4"/>
     <mergeCell ref="DB5:DC5"/>
     <mergeCell ref="DD5:DE5"/>
     <mergeCell ref="DF5:DG5"/>
     <mergeCell ref="DH5:DI5"/>
-    <mergeCell ref="CX5:CY5"/>
     <mergeCell ref="CZ5:DA5"/>
     <mergeCell ref="CD4:CG4"/>
     <mergeCell ref="CH4:CK4"/>
     <mergeCell ref="CD5:CE5"/>
     <mergeCell ref="CF5:CG5"/>
     <mergeCell ref="CH5:CI5"/>
     <mergeCell ref="CJ5:CK5"/>
     <mergeCell ref="CL4:CO4"/>
     <mergeCell ref="CP4:CS4"/>
     <mergeCell ref="CL5:CM5"/>
     <mergeCell ref="CN5:CO5"/>
     <mergeCell ref="CP5:CQ5"/>
     <mergeCell ref="CR5:CS5"/>
-    <mergeCell ref="BF5:BG5"/>
-    <mergeCell ref="BH5:BI5"/>
+    <mergeCell ref="CT4:CW4"/>
+    <mergeCell ref="CX4:DA4"/>
+    <mergeCell ref="CT5:CU5"/>
+    <mergeCell ref="CV5:CW5"/>
     <mergeCell ref="BJ5:BK5"/>
     <mergeCell ref="BL5:BM5"/>
     <mergeCell ref="BN4:BQ4"/>
     <mergeCell ref="BR4:BU4"/>
     <mergeCell ref="BN5:BO5"/>
     <mergeCell ref="BP5:BQ5"/>
     <mergeCell ref="BR5:BS5"/>
     <mergeCell ref="BT5:BU5"/>
+    <mergeCell ref="CX5:CY5"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B5:C5"/>
-    <mergeCell ref="CT4:CW4"/>
-[...2 lines deleted...]
-    <mergeCell ref="CV5:CW5"/>
     <mergeCell ref="A1:AO1"/>
     <mergeCell ref="A2:AG2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="BV4:BY4"/>
     <mergeCell ref="BZ4:CC4"/>
     <mergeCell ref="BV5:BW5"/>
     <mergeCell ref="BX5:BY5"/>
     <mergeCell ref="BZ5:CA5"/>
     <mergeCell ref="CB5:CC5"/>
     <mergeCell ref="BF4:BI4"/>
     <mergeCell ref="BJ4:BM4"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="BB4:BE4"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
     <mergeCell ref="BB5:BC5"/>
     <mergeCell ref="BD5:BE5"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AP4:AS4"/>
     <mergeCell ref="AP5:AQ5"/>
     <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="FN4:FQ4"/>
+    <mergeCell ref="FR4:FU4"/>
+    <mergeCell ref="FN5:FO5"/>
+    <mergeCell ref="FP5:FQ5"/>
+    <mergeCell ref="FR5:FS5"/>
+    <mergeCell ref="FT5:FU5"/>
     <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="FF4:FI4"/>
     <mergeCell ref="FJ4:FM4"/>
     <mergeCell ref="FF5:FG5"/>
     <mergeCell ref="FH5:FI5"/>
     <mergeCell ref="FJ5:FK5"/>
     <mergeCell ref="FL5:FM5"/>
     <mergeCell ref="EX4:FA4"/>
     <mergeCell ref="EX5:EY5"/>
     <mergeCell ref="EZ5:FA5"/>
     <mergeCell ref="FB4:FE4"/>
     <mergeCell ref="FB5:FC5"/>
     <mergeCell ref="FD5:FE5"/>
+    <mergeCell ref="BF5:BG5"/>
+    <mergeCell ref="BH5:BI5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AO13"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AD7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="AR12" sqref="AR12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" customWidth="1"/>
     <col min="26" max="27" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="10.140625" customWidth="1"/>