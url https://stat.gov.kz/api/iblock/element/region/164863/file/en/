--- v2 (2026-06-27)
+++ v3 (2026-07-17)
@@ -23,51 +23,61 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15840" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="Astana" sheetId="18" r:id="rId1"/>
     <sheet name="2015-2024" sheetId="19" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="FU7" i="18"/>
+  <c r="GC7" i="18"/>
+  <c r="GB7"/>
+  <c r="GA7"/>
+  <c r="GA11" s="1"/>
+  <c r="FZ7"/>
+  <c r="FY7"/>
+  <c r="FX7"/>
+  <c r="FW7"/>
+  <c r="FW11" s="1"/>
+  <c r="FV7"/>
+  <c r="FU7"/>
   <c r="FT7"/>
   <c r="FS7"/>
   <c r="FS11" s="1"/>
   <c r="FR7"/>
   <c r="FQ7"/>
   <c r="FP7"/>
   <c r="FO7"/>
   <c r="FO11" s="1"/>
   <c r="FN7"/>
   <c r="FM7"/>
   <c r="FL7"/>
   <c r="FK7"/>
   <c r="FK11" s="1"/>
   <c r="FJ7"/>
   <c r="FI7"/>
   <c r="FH7"/>
   <c r="FG7"/>
   <c r="FG11" s="1"/>
   <c r="FF7"/>
   <c r="FE7"/>
   <c r="FD7"/>
   <c r="FC7"/>
   <c r="FC11" s="1"/>
   <c r="FB7"/>
   <c r="FA7"/>
@@ -297,51 +307,51 @@
   <c r="P7"/>
   <c r="O7"/>
   <c r="O11" s="1"/>
   <c r="N7"/>
   <c r="M7"/>
   <c r="L7"/>
   <c r="K7"/>
   <c r="K11" s="1"/>
   <c r="J7"/>
   <c r="I7"/>
   <c r="H7"/>
   <c r="G7"/>
   <c r="G11" s="1"/>
   <c r="F7"/>
   <c r="E7"/>
   <c r="D7"/>
   <c r="B7"/>
   <c r="AA7"/>
   <c r="AA11" s="1"/>
   <c r="C7"/>
   <c r="C11" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="378" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="392" uniqueCount="44">
   <si>
     <t xml:space="preserve">
 Name of indicator</t>
   </si>
   <si>
     <t xml:space="preserve">
 Total for agricultural products:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Сrop production</t>
   </si>
   <si>
     <t xml:space="preserve">
 Animal husbandry</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Processed agricultural products</t>
   </si>
   <si>
     <t xml:space="preserve">
 Share of processed products in total exports of agricultural products, %</t>
   </si>
   <si>
@@ -435,50 +445,53 @@
     <t>January-October 2024*</t>
   </si>
   <si>
     <t>January-October 2025*</t>
   </si>
   <si>
     <t>January-November 2024*</t>
   </si>
   <si>
     <t>January-November 2025*</t>
   </si>
   <si>
     <t>January-December 2025*</t>
   </si>
   <si>
     <t>January 2026*</t>
   </si>
   <si>
     <t>January-February 2026*</t>
   </si>
   <si>
     <t>January-March 2026*</t>
   </si>
   <si>
     <t>January-April 2026*</t>
+  </si>
+  <si>
+    <t>January-May 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -790,66 +803,66 @@
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
@@ -1116,57 +1129,57 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:FU13"/>
+  <dimension ref="A1:GC13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="FE7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="FG7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="FS16" sqref="FS16"/>
+      <selection pane="bottomRight" activeCell="FV8" sqref="FV8:GC10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="2" max="23" width="0" hidden="1" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" hidden="1" customWidth="1"/>
     <col min="26" max="27" width="6.85546875" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="7.7109375" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="10.7109375" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="6.85546875" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="10.140625" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="7.7109375" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="9.42578125" hidden="1" customWidth="1"/>
     <col min="34" max="52" width="0" hidden="1" customWidth="1"/>
     <col min="53" max="53" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="6" bestFit="1" customWidth="1"/>
     <col min="55" max="55" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="6" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="60" max="60" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="61" max="61" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="62" max="62" width="6" bestFit="1" customWidth="1"/>
@@ -1187,180 +1200,180 @@
     <col min="81" max="81" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="82" max="82" width="6" bestFit="1" customWidth="1"/>
     <col min="83" max="85" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="86" max="86" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="87" max="87" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="88" max="88" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="89" max="89" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="90" max="90" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="91" max="93" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="94" max="94" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="95" max="97" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="98" max="98" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="99" max="101" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="102" max="102" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="103" max="105" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="106" max="106" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="107" max="109" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="110" max="110" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="111" max="113" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="114" max="114" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="115" max="117" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="118" max="118" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="119" max="121" width="7.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:177" s="2" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="48" t="s">
+    <row r="1" spans="1:185" s="2" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A1" s="52" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="48"/>
-[...38 lines deleted...]
-      <c r="AO1" s="48"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
+      <c r="N1" s="52"/>
+      <c r="O1" s="52"/>
+      <c r="P1" s="52"/>
+      <c r="Q1" s="52"/>
+      <c r="R1" s="52"/>
+      <c r="S1" s="52"/>
+      <c r="T1" s="52"/>
+      <c r="U1" s="52"/>
+      <c r="V1" s="52"/>
+      <c r="W1" s="52"/>
+      <c r="X1" s="52"/>
+      <c r="Y1" s="52"/>
+      <c r="Z1" s="52"/>
+      <c r="AA1" s="52"/>
+      <c r="AB1" s="52"/>
+      <c r="AC1" s="52"/>
+      <c r="AD1" s="52"/>
+      <c r="AE1" s="52"/>
+      <c r="AF1" s="52"/>
+      <c r="AG1" s="52"/>
+      <c r="AH1" s="52"/>
+      <c r="AI1" s="52"/>
+      <c r="AJ1" s="52"/>
+      <c r="AK1" s="52"/>
+      <c r="AL1" s="52"/>
+      <c r="AM1" s="52"/>
+      <c r="AN1" s="52"/>
+      <c r="AO1" s="52"/>
     </row>
-    <row r="2" spans="1:177" s="2" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A2" s="48" t="s">
+    <row r="2" spans="1:185" s="2" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A2" s="52" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="48"/>
-[...30 lines deleted...]
-      <c r="AG2" s="48"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
+      <c r="N2" s="52"/>
+      <c r="O2" s="52"/>
+      <c r="P2" s="52"/>
+      <c r="Q2" s="52"/>
+      <c r="R2" s="52"/>
+      <c r="S2" s="52"/>
+      <c r="T2" s="52"/>
+      <c r="U2" s="52"/>
+      <c r="V2" s="52"/>
+      <c r="W2" s="52"/>
+      <c r="X2" s="52"/>
+      <c r="Y2" s="52"/>
+      <c r="Z2" s="52"/>
+      <c r="AA2" s="52"/>
+      <c r="AB2" s="52"/>
+      <c r="AC2" s="52"/>
+      <c r="AD2" s="52"/>
+      <c r="AE2" s="52"/>
+      <c r="AF2" s="52"/>
+      <c r="AG2" s="52"/>
     </row>
-    <row r="3" spans="1:177" s="2" customFormat="1" ht="12"/>
-[...1 lines deleted...]
-      <c r="A4" s="51" t="s">
+    <row r="3" spans="1:185" s="2" customFormat="1" ht="12"/>
+    <row r="4" spans="1:185" s="3" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A4" s="49" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="47">
         <v>2015</v>
       </c>
       <c r="C4" s="47"/>
       <c r="D4" s="47"/>
       <c r="E4" s="47"/>
       <c r="F4" s="47">
         <v>2016</v>
       </c>
       <c r="G4" s="47"/>
       <c r="H4" s="47"/>
       <c r="I4" s="47"/>
       <c r="J4" s="47">
         <v>2017</v>
       </c>
       <c r="K4" s="47"/>
       <c r="L4" s="47"/>
       <c r="M4" s="47"/>
       <c r="N4" s="47">
         <v>2018</v>
       </c>
       <c r="O4" s="47"/>
       <c r="P4" s="47"/>
       <c r="Q4" s="47"/>
       <c r="R4" s="47">
         <v>2019</v>
       </c>
       <c r="S4" s="47"/>
       <c r="T4" s="47"/>
       <c r="U4" s="47"/>
       <c r="V4" s="47">
         <v>2020</v>
       </c>
       <c r="W4" s="47"/>
       <c r="X4" s="47"/>
       <c r="Y4" s="47"/>
       <c r="Z4" s="47">
         <v>2021</v>
       </c>
       <c r="AA4" s="47"/>
       <c r="AB4" s="47"/>
       <c r="AC4" s="47"/>
-      <c r="AD4" s="49">
+      <c r="AD4" s="53">
         <v>2022</v>
       </c>
       <c r="AE4" s="45"/>
       <c r="AF4" s="45"/>
       <c r="AG4" s="46"/>
       <c r="AH4" s="44" t="s">
         <v>12</v>
       </c>
       <c r="AI4" s="45"/>
       <c r="AJ4" s="45"/>
       <c r="AK4" s="46"/>
       <c r="AL4" s="44" t="s">
         <v>14</v>
       </c>
       <c r="AM4" s="45"/>
       <c r="AN4" s="45"/>
       <c r="AO4" s="46"/>
       <c r="AP4" s="44" t="s">
         <v>14</v>
       </c>
       <c r="AQ4" s="45"/>
       <c r="AR4" s="45"/>
       <c r="AS4" s="46"/>
       <c r="AT4" s="44" t="s">
         <v>15</v>
@@ -1538,53 +1551,65 @@
       <c r="FE4" s="46"/>
       <c r="FF4" s="44" t="s">
         <v>21</v>
       </c>
       <c r="FG4" s="45"/>
       <c r="FH4" s="45"/>
       <c r="FI4" s="46"/>
       <c r="FJ4" s="44" t="s">
         <v>41</v>
       </c>
       <c r="FK4" s="45"/>
       <c r="FL4" s="45"/>
       <c r="FM4" s="46"/>
       <c r="FN4" s="44" t="s">
         <v>23</v>
       </c>
       <c r="FO4" s="45"/>
       <c r="FP4" s="45"/>
       <c r="FQ4" s="46"/>
       <c r="FR4" s="44" t="s">
         <v>42</v>
       </c>
       <c r="FS4" s="45"/>
       <c r="FT4" s="45"/>
       <c r="FU4" s="46"/>
+      <c r="FV4" s="44" t="s">
+        <v>25</v>
+      </c>
+      <c r="FW4" s="45"/>
+      <c r="FX4" s="45"/>
+      <c r="FY4" s="46"/>
+      <c r="FZ4" s="44" t="s">
+        <v>43</v>
+      </c>
+      <c r="GA4" s="45"/>
+      <c r="GB4" s="45"/>
+      <c r="GC4" s="46"/>
     </row>
-    <row r="5" spans="1:177" s="4" customFormat="1" ht="11.25">
-      <c r="A5" s="52"/>
+    <row r="5" spans="1:185" s="4" customFormat="1" ht="11.25">
+      <c r="A5" s="50"/>
       <c r="B5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="47"/>
       <c r="J5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="K5" s="47"/>
       <c r="L5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="M5" s="47"/>
       <c r="N5" s="47" t="s">
@@ -1893,53 +1918,69 @@
       <c r="FI5" s="47"/>
       <c r="FJ5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="FK5" s="47"/>
       <c r="FL5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="FM5" s="47"/>
       <c r="FN5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="FO5" s="47"/>
       <c r="FP5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="FQ5" s="47"/>
       <c r="FR5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="FS5" s="47"/>
       <c r="FT5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="FU5" s="47"/>
+      <c r="FV5" s="47" t="s">
+        <v>6</v>
+      </c>
+      <c r="FW5" s="47"/>
+      <c r="FX5" s="47" t="s">
+        <v>7</v>
+      </c>
+      <c r="FY5" s="47"/>
+      <c r="FZ5" s="47" t="s">
+        <v>6</v>
+      </c>
+      <c r="GA5" s="47"/>
+      <c r="GB5" s="47" t="s">
+        <v>7</v>
+      </c>
+      <c r="GC5" s="47"/>
     </row>
-    <row r="6" spans="1:177" s="3" customFormat="1" ht="45">
-      <c r="A6" s="53"/>
+    <row r="6" spans="1:185" s="3" customFormat="1" ht="45">
+      <c r="A6" s="51"/>
       <c r="B6" s="31" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="31" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="31" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="31" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="14" t="s">
@@ -2424,52 +2465,76 @@
       </c>
       <c r="FN6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="FO6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="FP6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="FQ6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="FR6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="FS6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="FT6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="FU6" s="14" t="s">
         <v>9</v>
       </c>
+      <c r="FV6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="FW6" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="FX6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="FY6" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="FZ6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="GA6" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="GB6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="GC6" s="14" t="s">
+        <v>9</v>
+      </c>
     </row>
-    <row r="7" spans="1:177" s="12" customFormat="1" ht="30.75" customHeight="1">
+    <row r="7" spans="1:185" s="12" customFormat="1" ht="30.75" customHeight="1">
       <c r="A7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="20">
         <f>B8+B9+B10</f>
         <v>157141.15969999996</v>
       </c>
       <c r="C7" s="20">
         <f t="shared" ref="C7:AO7" si="0">C8+C9+C10</f>
         <v>30759.286249999997</v>
       </c>
       <c r="D7" s="20">
         <f t="shared" si="0"/>
         <v>46385.265429999992</v>
       </c>
       <c r="E7" s="20">
         <f t="shared" si="0"/>
         <v>47995.322630000002</v>
       </c>
       <c r="F7" s="12">
         <f t="shared" si="0"/>
         <v>268272.69702000002</v>
       </c>
       <c r="G7" s="12">
         <f t="shared" si="0"/>
@@ -3133,52 +3198,84 @@
       </c>
       <c r="FP7" s="15">
         <f t="shared" si="16"/>
         <v>18390.739400000006</v>
       </c>
       <c r="FQ7" s="17">
         <f t="shared" si="16"/>
         <v>13291.74523</v>
       </c>
       <c r="FR7" s="24">
         <f t="shared" si="16"/>
         <v>46281.262329999998</v>
       </c>
       <c r="FS7" s="15">
         <f t="shared" si="16"/>
         <v>22570.183080000003</v>
       </c>
       <c r="FT7" s="15">
         <f t="shared" si="16"/>
         <v>81226.475550000003</v>
       </c>
       <c r="FU7" s="17">
         <f t="shared" si="16"/>
         <v>78552.831420000017</v>
       </c>
+      <c r="FV7" s="24">
+        <f t="shared" ref="FV7:GC7" si="17">FV8+FV9+FV10</f>
+        <v>14338.12952</v>
+      </c>
+      <c r="FW7" s="15">
+        <f t="shared" si="17"/>
+        <v>10285.548390000002</v>
+      </c>
+      <c r="FX7" s="15">
+        <f t="shared" si="17"/>
+        <v>94867.215929999991</v>
+      </c>
+      <c r="FY7" s="17">
+        <f t="shared" si="17"/>
+        <v>110778.56895000004</v>
+      </c>
+      <c r="FZ7" s="24">
+        <f t="shared" si="17"/>
+        <v>50398.923749999987</v>
+      </c>
+      <c r="GA7" s="15">
+        <f t="shared" si="17"/>
+        <v>25514.734159999996</v>
+      </c>
+      <c r="GB7" s="15">
+        <f t="shared" si="17"/>
+        <v>97648.778660000011</v>
+      </c>
+      <c r="GC7" s="17">
+        <f t="shared" si="17"/>
+        <v>100517.91764000003</v>
+      </c>
     </row>
-    <row r="8" spans="1:177" s="1" customFormat="1" ht="30" customHeight="1">
+    <row r="8" spans="1:185" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="32">
         <v>146214.68099999998</v>
       </c>
       <c r="C8" s="32">
         <v>27113.60355</v>
       </c>
       <c r="D8" s="32">
         <v>16005.744449999998</v>
       </c>
       <c r="E8" s="32">
         <v>4624.0326600000008</v>
       </c>
       <c r="F8" s="1">
         <v>248082.546</v>
       </c>
       <c r="G8" s="1">
         <v>44629.352690000007</v>
       </c>
       <c r="H8" s="1">
         <v>5358.6486200000008</v>
       </c>
       <c r="I8" s="1">
@@ -3666,52 +3763,76 @@
       </c>
       <c r="FN8" s="33">
         <v>3142.0530000000003</v>
       </c>
       <c r="FO8" s="34">
         <v>1629.6825100000001</v>
       </c>
       <c r="FP8" s="34">
         <v>12168.865780000004</v>
       </c>
       <c r="FQ8" s="35">
         <v>4586.3228600000011</v>
       </c>
       <c r="FR8" s="33">
         <v>42160.121049999994</v>
       </c>
       <c r="FS8" s="34">
         <v>16150.266680000001</v>
       </c>
       <c r="FT8" s="34">
         <v>29871.897990000005</v>
       </c>
       <c r="FU8" s="35">
         <v>5549.1609799999987</v>
       </c>
+      <c r="FV8" s="33">
+        <v>7841.6664999999994</v>
+      </c>
+      <c r="FW8" s="34">
+        <v>3085.7008900000001</v>
+      </c>
+      <c r="FX8" s="34">
+        <v>13476.316140000004</v>
+      </c>
+      <c r="FY8" s="35">
+        <v>5808.9730500000005</v>
+      </c>
+      <c r="FZ8" s="33">
+        <v>45388.067049999991</v>
+      </c>
+      <c r="GA8" s="34">
+        <v>17870.680919999999</v>
+      </c>
+      <c r="GB8" s="34">
+        <v>34445.246849999996</v>
+      </c>
+      <c r="GC8" s="35">
+        <v>7551.7499799999996</v>
+      </c>
     </row>
-    <row r="9" spans="1:177" s="1" customFormat="1" ht="22.5">
+    <row r="9" spans="1:185" s="1" customFormat="1" ht="22.5">
       <c r="A9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="1">
         <v>1018.145</v>
       </c>
       <c r="C9" s="1">
         <v>1052.3297</v>
       </c>
       <c r="D9" s="1">
         <v>312.24504999999999</v>
       </c>
       <c r="E9" s="1">
         <v>850.68321000000003</v>
       </c>
       <c r="F9" s="1">
         <v>696.26</v>
       </c>
       <c r="G9" s="1">
         <v>599.66800000000001</v>
       </c>
       <c r="H9" s="1">
         <v>273.40731</v>
       </c>
       <c r="I9" s="1">
@@ -4199,52 +4320,76 @@
       </c>
       <c r="FN9" s="25">
         <v>1.6619999999999999E-2</v>
       </c>
       <c r="FO9" s="16">
         <v>470.17200000000003</v>
       </c>
       <c r="FP9" s="16">
         <v>941.1967800000001</v>
       </c>
       <c r="FQ9" s="18">
         <v>3424.7455300000001</v>
       </c>
       <c r="FR9" s="25">
         <v>0</v>
       </c>
       <c r="FS9" s="16">
         <v>0</v>
       </c>
       <c r="FT9" s="16">
         <v>534.90816000000007</v>
       </c>
       <c r="FU9" s="18">
         <v>2298.7216299999995</v>
       </c>
+      <c r="FV9" s="25">
+        <v>1.6619999999999999E-2</v>
+      </c>
+      <c r="FW9" s="16">
+        <v>470.17200000000003</v>
+      </c>
+      <c r="FX9" s="16">
+        <v>1054.13689</v>
+      </c>
+      <c r="FY9" s="18">
+        <v>3811.7905199999991</v>
+      </c>
+      <c r="FZ9" s="25">
+        <v>0</v>
+      </c>
+      <c r="GA9" s="16">
+        <v>0</v>
+      </c>
+      <c r="GB9" s="16">
+        <v>744.29920000000004</v>
+      </c>
+      <c r="GC9" s="18">
+        <v>3410.9993100000002</v>
+      </c>
     </row>
-    <row r="10" spans="1:177" s="1" customFormat="1" ht="22.5">
+    <row r="10" spans="1:185" s="1" customFormat="1" ht="22.5">
       <c r="A10" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="1">
         <v>9908.333700000001</v>
       </c>
       <c r="C10" s="1">
         <v>2593.3530000000001</v>
       </c>
       <c r="D10" s="1">
         <v>30067.275929999996</v>
       </c>
       <c r="E10" s="1">
         <v>42520.606760000002</v>
       </c>
       <c r="F10" s="1">
         <v>19493.891019999999</v>
       </c>
       <c r="G10" s="1">
         <v>2261.40861</v>
       </c>
       <c r="H10" s="1">
         <v>41848.592960000016</v>
       </c>
       <c r="I10" s="1">
@@ -4732,52 +4877,76 @@
       </c>
       <c r="FN10" s="28">
         <v>5280.6768400000001</v>
       </c>
       <c r="FO10" s="29">
         <v>5280.6768400000001</v>
       </c>
       <c r="FP10" s="29">
         <v>5280.6768400000001</v>
       </c>
       <c r="FQ10" s="30">
         <v>5280.6768400000001</v>
       </c>
       <c r="FR10" s="28">
         <v>4121.1412799999998</v>
       </c>
       <c r="FS10" s="29">
         <v>6419.9164000000001</v>
       </c>
       <c r="FT10" s="29">
         <v>50819.669400000006</v>
       </c>
       <c r="FU10" s="30">
         <v>70704.948810000016</v>
       </c>
+      <c r="FV10" s="28">
+        <v>6496.4464000000007</v>
+      </c>
+      <c r="FW10" s="29">
+        <v>6729.6755000000012</v>
+      </c>
+      <c r="FX10" s="29">
+        <v>80336.762899999987</v>
+      </c>
+      <c r="FY10" s="30">
+        <v>101157.80538000005</v>
+      </c>
+      <c r="FZ10" s="28">
+        <v>5010.8567000000003</v>
+      </c>
+      <c r="GA10" s="29">
+        <v>7644.0532399999984</v>
+      </c>
+      <c r="GB10" s="29">
+        <v>62459.232610000006</v>
+      </c>
+      <c r="GC10" s="30">
+        <v>89555.168350000022</v>
+      </c>
     </row>
-    <row r="11" spans="1:177" s="13" customFormat="1" ht="33.75">
+    <row r="11" spans="1:185" s="13" customFormat="1" ht="33.75">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11">
         <f>C10/C7*100</f>
         <v>8.4311221623356101</v>
       </c>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11">
         <f>G10/G7*100</f>
         <v>4.761819683108234</v>
       </c>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11">
         <f>K10/K7*100</f>
         <v>21.698604505848635</v>
       </c>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="11"/>
@@ -5045,374 +5214,394 @@
         <v>70.132639743049737</v>
       </c>
       <c r="FH11" s="11"/>
       <c r="FI11" s="19"/>
       <c r="FJ11" s="26"/>
       <c r="FK11" s="11">
         <f>FK10/FK7*100</f>
         <v>24.117482796776741</v>
       </c>
       <c r="FL11" s="11"/>
       <c r="FM11" s="19"/>
       <c r="FN11" s="26"/>
       <c r="FO11" s="11">
         <f>FO10/FO7*100</f>
         <v>71.548735308874484</v>
       </c>
       <c r="FP11" s="11"/>
       <c r="FQ11" s="19"/>
       <c r="FR11" s="26"/>
       <c r="FS11" s="11">
         <f>FS10/FS7*100</f>
         <v>28.44423714794253</v>
       </c>
       <c r="FT11" s="11"/>
       <c r="FU11" s="19"/>
+      <c r="FV11" s="26"/>
+      <c r="FW11" s="11">
+        <f>FW10/FW7*100</f>
+        <v>65.428455973653726</v>
+      </c>
+      <c r="FX11" s="11"/>
+      <c r="FY11" s="19"/>
+      <c r="FZ11" s="26"/>
+      <c r="GA11" s="11">
+        <f>GA10/GA7*100</f>
+        <v>29.959368543936261</v>
+      </c>
+      <c r="GB11" s="11"/>
+      <c r="GC11" s="19"/>
     </row>
-    <row r="13" spans="1:177" s="10" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A13" s="50" t="s">
+    <row r="13" spans="1:185" s="10" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A13" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="50"/>
+      <c r="B13" s="48"/>
       <c r="AH13" s="21"/>
       <c r="AI13" s="21"/>
       <c r="AJ13" s="21"/>
       <c r="AK13" s="21"/>
       <c r="AL13" s="21"/>
       <c r="AM13" s="21"/>
       <c r="AN13" s="21"/>
       <c r="AO13" s="21"/>
     </row>
   </sheetData>
-  <mergeCells count="136">
-[...52 lines deleted...]
-    <mergeCell ref="CV5:CW5"/>
+  <mergeCells count="142">
+    <mergeCell ref="FV4:FY4"/>
+    <mergeCell ref="FZ4:GC4"/>
+    <mergeCell ref="FV5:FW5"/>
+    <mergeCell ref="FX5:FY5"/>
+    <mergeCell ref="FZ5:GA5"/>
+    <mergeCell ref="GB5:GC5"/>
+    <mergeCell ref="FN4:FQ4"/>
+    <mergeCell ref="FR4:FU4"/>
+    <mergeCell ref="FN5:FO5"/>
+    <mergeCell ref="FP5:FQ5"/>
+    <mergeCell ref="FR5:FS5"/>
+    <mergeCell ref="FT5:FU5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="FF4:FI4"/>
+    <mergeCell ref="FJ4:FM4"/>
+    <mergeCell ref="FF5:FG5"/>
+    <mergeCell ref="FH5:FI5"/>
+    <mergeCell ref="FJ5:FK5"/>
+    <mergeCell ref="FL5:FM5"/>
+    <mergeCell ref="EX4:FA4"/>
+    <mergeCell ref="EX5:EY5"/>
+    <mergeCell ref="EZ5:FA5"/>
+    <mergeCell ref="FB4:FE4"/>
+    <mergeCell ref="FB5:FC5"/>
+    <mergeCell ref="FD5:FE5"/>
+    <mergeCell ref="BF5:BG5"/>
+    <mergeCell ref="BH5:BI5"/>
     <mergeCell ref="BJ5:BK5"/>
     <mergeCell ref="BL5:BM5"/>
     <mergeCell ref="BN4:BQ4"/>
     <mergeCell ref="BR4:BU4"/>
     <mergeCell ref="BN5:BO5"/>
     <mergeCell ref="BP5:BQ5"/>
-    <mergeCell ref="BR5:BS5"/>
-[...27 lines deleted...]
-    <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="BV4:BY4"/>
     <mergeCell ref="BZ4:CC4"/>
     <mergeCell ref="BV5:BW5"/>
     <mergeCell ref="BX5:BY5"/>
     <mergeCell ref="BZ5:CA5"/>
     <mergeCell ref="CB5:CC5"/>
     <mergeCell ref="BF4:BI4"/>
     <mergeCell ref="BJ4:BM4"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="BB4:BE4"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
     <mergeCell ref="BB5:BC5"/>
     <mergeCell ref="BD5:BE5"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AP4:AS4"/>
     <mergeCell ref="AP5:AQ5"/>
     <mergeCell ref="AR5:AS5"/>
-    <mergeCell ref="FN4:FQ4"/>
-[...22 lines deleted...]
-    <mergeCell ref="BH5:BI5"/>
+    <mergeCell ref="A1:AO1"/>
+    <mergeCell ref="A2:AG2"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="BR5:BS5"/>
+    <mergeCell ref="BT5:BU5"/>
+    <mergeCell ref="CX5:CY5"/>
+    <mergeCell ref="CZ5:DA5"/>
+    <mergeCell ref="CD4:CG4"/>
+    <mergeCell ref="CH4:CK4"/>
+    <mergeCell ref="CD5:CE5"/>
+    <mergeCell ref="CF5:CG5"/>
+    <mergeCell ref="CH5:CI5"/>
+    <mergeCell ref="CJ5:CK5"/>
+    <mergeCell ref="CL4:CO4"/>
+    <mergeCell ref="CP4:CS4"/>
+    <mergeCell ref="CL5:CM5"/>
+    <mergeCell ref="CN5:CO5"/>
+    <mergeCell ref="CP5:CQ5"/>
+    <mergeCell ref="CR5:CS5"/>
+    <mergeCell ref="CT4:CW4"/>
+    <mergeCell ref="CX4:DA4"/>
+    <mergeCell ref="CT5:CU5"/>
+    <mergeCell ref="CV5:CW5"/>
+    <mergeCell ref="DJ4:DM4"/>
+    <mergeCell ref="DN4:DQ4"/>
+    <mergeCell ref="DJ5:DK5"/>
+    <mergeCell ref="DL5:DM5"/>
+    <mergeCell ref="DN5:DO5"/>
+    <mergeCell ref="DP5:DQ5"/>
+    <mergeCell ref="DB4:DE4"/>
+    <mergeCell ref="DF4:DI4"/>
+    <mergeCell ref="DB5:DC5"/>
+    <mergeCell ref="DD5:DE5"/>
+    <mergeCell ref="DF5:DG5"/>
+    <mergeCell ref="DH5:DI5"/>
+    <mergeCell ref="DZ4:EC4"/>
+    <mergeCell ref="ED4:EG4"/>
+    <mergeCell ref="DZ5:EA5"/>
+    <mergeCell ref="EB5:EC5"/>
+    <mergeCell ref="ED5:EE5"/>
+    <mergeCell ref="EF5:EG5"/>
+    <mergeCell ref="DR4:DU4"/>
+    <mergeCell ref="DV4:DY4"/>
+    <mergeCell ref="DR5:DS5"/>
+    <mergeCell ref="DT5:DU5"/>
+    <mergeCell ref="DV5:DW5"/>
+    <mergeCell ref="DX5:DY5"/>
+    <mergeCell ref="EP4:ES4"/>
+    <mergeCell ref="EP5:EQ5"/>
+    <mergeCell ref="ER5:ES5"/>
+    <mergeCell ref="ET4:EW4"/>
+    <mergeCell ref="ET5:EU5"/>
+    <mergeCell ref="EV5:EW5"/>
+    <mergeCell ref="EH4:EK4"/>
+    <mergeCell ref="EL4:EO4"/>
+    <mergeCell ref="EH5:EI5"/>
+    <mergeCell ref="EJ5:EK5"/>
+    <mergeCell ref="EL5:EM5"/>
+    <mergeCell ref="EN5:EO5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AO13"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AD7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="AR12" sqref="AR12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" customWidth="1"/>
     <col min="26" max="27" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="10.140625" customWidth="1"/>
     <col min="32" max="32" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" s="2" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="52" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="48"/>
-[...30 lines deleted...]
-      <c r="AG1" s="48"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
+      <c r="N1" s="52"/>
+      <c r="O1" s="52"/>
+      <c r="P1" s="52"/>
+      <c r="Q1" s="52"/>
+      <c r="R1" s="52"/>
+      <c r="S1" s="52"/>
+      <c r="T1" s="52"/>
+      <c r="U1" s="52"/>
+      <c r="V1" s="52"/>
+      <c r="W1" s="52"/>
+      <c r="X1" s="52"/>
+      <c r="Y1" s="52"/>
+      <c r="Z1" s="52"/>
+      <c r="AA1" s="52"/>
+      <c r="AB1" s="52"/>
+      <c r="AC1" s="52"/>
+      <c r="AD1" s="52"/>
+      <c r="AE1" s="52"/>
+      <c r="AF1" s="52"/>
+      <c r="AG1" s="52"/>
     </row>
     <row r="2" spans="1:41" s="2" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="52" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="48"/>
-[...30 lines deleted...]
-      <c r="AG2" s="48"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
+      <c r="N2" s="52"/>
+      <c r="O2" s="52"/>
+      <c r="P2" s="52"/>
+      <c r="Q2" s="52"/>
+      <c r="R2" s="52"/>
+      <c r="S2" s="52"/>
+      <c r="T2" s="52"/>
+      <c r="U2" s="52"/>
+      <c r="V2" s="52"/>
+      <c r="W2" s="52"/>
+      <c r="X2" s="52"/>
+      <c r="Y2" s="52"/>
+      <c r="Z2" s="52"/>
+      <c r="AA2" s="52"/>
+      <c r="AB2" s="52"/>
+      <c r="AC2" s="52"/>
+      <c r="AD2" s="52"/>
+      <c r="AE2" s="52"/>
+      <c r="AF2" s="52"/>
+      <c r="AG2" s="52"/>
     </row>
     <row r="3" spans="1:41" s="2" customFormat="1" ht="12"/>
     <row r="4" spans="1:41" s="3" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A4" s="51" t="s">
+      <c r="A4" s="49" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="47">
         <v>2015</v>
       </c>
       <c r="C4" s="47"/>
       <c r="D4" s="47"/>
       <c r="E4" s="47"/>
       <c r="F4" s="47">
         <v>2016</v>
       </c>
       <c r="G4" s="47"/>
       <c r="H4" s="47"/>
       <c r="I4" s="47"/>
       <c r="J4" s="47">
         <v>2017</v>
       </c>
       <c r="K4" s="47"/>
       <c r="L4" s="47"/>
       <c r="M4" s="47"/>
       <c r="N4" s="47">
         <v>2018</v>
       </c>
       <c r="O4" s="47"/>
       <c r="P4" s="47"/>
       <c r="Q4" s="47"/>
       <c r="R4" s="47">
         <v>2019</v>
       </c>
       <c r="S4" s="47"/>
       <c r="T4" s="47"/>
       <c r="U4" s="47"/>
       <c r="V4" s="47">
         <v>2020</v>
       </c>
       <c r="W4" s="47"/>
       <c r="X4" s="47"/>
       <c r="Y4" s="47"/>
       <c r="Z4" s="47">
         <v>2021</v>
       </c>
       <c r="AA4" s="47"/>
       <c r="AB4" s="47"/>
       <c r="AC4" s="47"/>
-      <c r="AD4" s="49">
+      <c r="AD4" s="53">
         <v>2022</v>
       </c>
       <c r="AE4" s="45"/>
       <c r="AF4" s="45"/>
       <c r="AG4" s="46"/>
       <c r="AH4" s="44">
         <v>2023</v>
       </c>
       <c r="AI4" s="45"/>
       <c r="AJ4" s="45"/>
       <c r="AK4" s="46"/>
       <c r="AL4" s="44">
         <v>2024</v>
       </c>
       <c r="AM4" s="45"/>
       <c r="AN4" s="45"/>
       <c r="AO4" s="46"/>
     </row>
     <row r="5" spans="1:41" s="4" customFormat="1" ht="11.25">
-      <c r="A5" s="52"/>
+      <c r="A5" s="50"/>
       <c r="B5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="47"/>
       <c r="J5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="K5" s="47"/>
       <c r="L5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="M5" s="47"/>
       <c r="N5" s="47" t="s">
@@ -5451,51 +5640,51 @@
         <v>6</v>
       </c>
       <c r="AE5" s="47"/>
       <c r="AF5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="47"/>
       <c r="AH5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="AI5" s="47"/>
       <c r="AJ5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="AK5" s="47"/>
       <c r="AL5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="AM5" s="47"/>
       <c r="AN5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="AO5" s="47"/>
     </row>
     <row r="6" spans="1:41" s="3" customFormat="1" ht="45">
-      <c r="A6" s="53"/>
+      <c r="A6" s="51"/>
       <c r="B6" s="31" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="31" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="31" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="31" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="14" t="s">
@@ -6189,91 +6378,91 @@
       <c r="AB11" s="11"/>
       <c r="AC11" s="19"/>
       <c r="AD11" s="11"/>
       <c r="AE11" s="11">
         <f>AE10/AE7*100</f>
         <v>44.636042456951394</v>
       </c>
       <c r="AF11" s="11"/>
       <c r="AG11" s="11"/>
       <c r="AH11" s="11"/>
       <c r="AI11" s="11">
         <f>AI10/AI7*100</f>
         <v>43.321765599878631</v>
       </c>
       <c r="AJ11" s="11"/>
       <c r="AK11" s="19"/>
       <c r="AL11" s="26"/>
       <c r="AM11" s="11">
         <f>AM10/AM7*100</f>
         <v>31.063207782275303</v>
       </c>
       <c r="AN11" s="11"/>
       <c r="AO11" s="19"/>
     </row>
     <row r="13" spans="1:41" s="10" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A13" s="50" t="s">
+      <c r="A13" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="50"/>
+      <c r="B13" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="34">
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="A1:AG1"/>
     <mergeCell ref="A2:AG2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
-    <mergeCell ref="AN5:AO5"/>
-[...16 lines deleted...]
-    <mergeCell ref="R5:S5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Astana</vt:lpstr>
       <vt:lpstr>2015-2024</vt:lpstr>
     </vt:vector>