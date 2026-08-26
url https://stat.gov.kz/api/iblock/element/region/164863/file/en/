--- v3 (2026-07-17)
+++ v4 (2026-08-26)
@@ -23,51 +23,61 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15840" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="Astana" sheetId="18" r:id="rId1"/>
     <sheet name="2015-2024" sheetId="19" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="GC7" i="18"/>
+  <c r="GK7" i="18"/>
+  <c r="GJ7"/>
+  <c r="GI7"/>
+  <c r="GI11" s="1"/>
+  <c r="GH7"/>
+  <c r="GG7"/>
+  <c r="GF7"/>
+  <c r="GE7"/>
+  <c r="GE11" s="1"/>
+  <c r="GD7"/>
+  <c r="GC7"/>
   <c r="GB7"/>
   <c r="GA7"/>
   <c r="GA11" s="1"/>
   <c r="FZ7"/>
   <c r="FY7"/>
   <c r="FX7"/>
   <c r="FW7"/>
   <c r="FW11" s="1"/>
   <c r="FV7"/>
   <c r="FU7"/>
   <c r="FT7"/>
   <c r="FS7"/>
   <c r="FS11" s="1"/>
   <c r="FR7"/>
   <c r="FQ7"/>
   <c r="FP7"/>
   <c r="FO7"/>
   <c r="FO11" s="1"/>
   <c r="FN7"/>
   <c r="FM7"/>
   <c r="FL7"/>
   <c r="FK7"/>
   <c r="FK11" s="1"/>
   <c r="FJ7"/>
   <c r="FI7"/>
@@ -307,51 +317,51 @@
   <c r="P7"/>
   <c r="O7"/>
   <c r="O11" s="1"/>
   <c r="N7"/>
   <c r="M7"/>
   <c r="L7"/>
   <c r="K7"/>
   <c r="K11" s="1"/>
   <c r="J7"/>
   <c r="I7"/>
   <c r="H7"/>
   <c r="G7"/>
   <c r="G11" s="1"/>
   <c r="F7"/>
   <c r="E7"/>
   <c r="D7"/>
   <c r="B7"/>
   <c r="AA7"/>
   <c r="AA11" s="1"/>
   <c r="C7"/>
   <c r="C11" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="392" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="406" uniqueCount="45">
   <si>
     <t xml:space="preserve">
 Name of indicator</t>
   </si>
   <si>
     <t xml:space="preserve">
 Total for agricultural products:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Сrop production</t>
   </si>
   <si>
     <t xml:space="preserve">
 Animal husbandry</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Processed agricultural products</t>
   </si>
   <si>
     <t xml:space="preserve">
 Share of processed products in total exports of agricultural products, %</t>
   </si>
   <si>
@@ -448,50 +458,53 @@
     <t>January-October 2025*</t>
   </si>
   <si>
     <t>January-November 2024*</t>
   </si>
   <si>
     <t>January-November 2025*</t>
   </si>
   <si>
     <t>January-December 2025*</t>
   </si>
   <si>
     <t>January 2026*</t>
   </si>
   <si>
     <t>January-February 2026*</t>
   </si>
   <si>
     <t>January-March 2026*</t>
   </si>
   <si>
     <t>January-April 2026*</t>
   </si>
   <si>
     <t>January-May 2026*</t>
+  </si>
+  <si>
+    <t>January-June 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1129,57 +1142,57 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:GC13"/>
+  <dimension ref="A1:GK13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="FG7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="FO7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="FV8" sqref="FV8:GC10"/>
+      <selection pane="bottomRight" activeCell="GG16" sqref="GG16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="2" max="23" width="0" hidden="1" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" hidden="1" customWidth="1"/>
     <col min="26" max="27" width="6.85546875" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="7.7109375" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="10.7109375" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="6.85546875" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="10.140625" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="7.7109375" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="9.42578125" hidden="1" customWidth="1"/>
     <col min="34" max="52" width="0" hidden="1" customWidth="1"/>
     <col min="53" max="53" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="6" bestFit="1" customWidth="1"/>
     <col min="55" max="55" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="6" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="60" max="60" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="61" max="61" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="62" max="62" width="6" bestFit="1" customWidth="1"/>
@@ -1200,134 +1213,134 @@
     <col min="81" max="81" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="82" max="82" width="6" bestFit="1" customWidth="1"/>
     <col min="83" max="85" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="86" max="86" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="87" max="87" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="88" max="88" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="89" max="89" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="90" max="90" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="91" max="93" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="94" max="94" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="95" max="97" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="98" max="98" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="99" max="101" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="102" max="102" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="103" max="105" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="106" max="106" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="107" max="109" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="110" max="110" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="111" max="113" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="114" max="114" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="115" max="117" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="118" max="118" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="119" max="121" width="7.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:185" s="2" customFormat="1" ht="29.25" customHeight="1">
+    <row r="1" spans="1:193" s="2" customFormat="1" ht="29.25" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
       <c r="F1" s="52"/>
       <c r="G1" s="52"/>
       <c r="H1" s="52"/>
       <c r="I1" s="52"/>
       <c r="J1" s="52"/>
       <c r="K1" s="52"/>
       <c r="L1" s="52"/>
       <c r="M1" s="52"/>
       <c r="N1" s="52"/>
       <c r="O1" s="52"/>
       <c r="P1" s="52"/>
       <c r="Q1" s="52"/>
       <c r="R1" s="52"/>
       <c r="S1" s="52"/>
       <c r="T1" s="52"/>
       <c r="U1" s="52"/>
       <c r="V1" s="52"/>
       <c r="W1" s="52"/>
       <c r="X1" s="52"/>
       <c r="Y1" s="52"/>
       <c r="Z1" s="52"/>
       <c r="AA1" s="52"/>
       <c r="AB1" s="52"/>
       <c r="AC1" s="52"/>
       <c r="AD1" s="52"/>
       <c r="AE1" s="52"/>
       <c r="AF1" s="52"/>
       <c r="AG1" s="52"/>
       <c r="AH1" s="52"/>
       <c r="AI1" s="52"/>
       <c r="AJ1" s="52"/>
       <c r="AK1" s="52"/>
       <c r="AL1" s="52"/>
       <c r="AM1" s="52"/>
       <c r="AN1" s="52"/>
       <c r="AO1" s="52"/>
     </row>
-    <row r="2" spans="1:185" s="2" customFormat="1" ht="29.25" customHeight="1">
+    <row r="2" spans="1:193" s="2" customFormat="1" ht="29.25" customHeight="1">
       <c r="A2" s="52" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="52"/>
       <c r="C2" s="52"/>
       <c r="D2" s="52"/>
       <c r="E2" s="52"/>
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
       <c r="K2" s="52"/>
       <c r="L2" s="52"/>
       <c r="M2" s="52"/>
       <c r="N2" s="52"/>
       <c r="O2" s="52"/>
       <c r="P2" s="52"/>
       <c r="Q2" s="52"/>
       <c r="R2" s="52"/>
       <c r="S2" s="52"/>
       <c r="T2" s="52"/>
       <c r="U2" s="52"/>
       <c r="V2" s="52"/>
       <c r="W2" s="52"/>
       <c r="X2" s="52"/>
       <c r="Y2" s="52"/>
       <c r="Z2" s="52"/>
       <c r="AA2" s="52"/>
       <c r="AB2" s="52"/>
       <c r="AC2" s="52"/>
       <c r="AD2" s="52"/>
       <c r="AE2" s="52"/>
       <c r="AF2" s="52"/>
       <c r="AG2" s="52"/>
     </row>
-    <row r="3" spans="1:185" s="2" customFormat="1" ht="12"/>
-    <row r="4" spans="1:185" s="3" customFormat="1" ht="25.5" customHeight="1">
+    <row r="3" spans="1:193" s="2" customFormat="1" ht="12"/>
+    <row r="4" spans="1:193" s="3" customFormat="1" ht="25.5" customHeight="1">
       <c r="A4" s="49" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="47">
         <v>2015</v>
       </c>
       <c r="C4" s="47"/>
       <c r="D4" s="47"/>
       <c r="E4" s="47"/>
       <c r="F4" s="47">
         <v>2016</v>
       </c>
       <c r="G4" s="47"/>
       <c r="H4" s="47"/>
       <c r="I4" s="47"/>
       <c r="J4" s="47">
         <v>2017</v>
       </c>
       <c r="K4" s="47"/>
       <c r="L4" s="47"/>
       <c r="M4" s="47"/>
       <c r="N4" s="47">
         <v>2018</v>
       </c>
       <c r="O4" s="47"/>
@@ -1563,52 +1576,64 @@
       <c r="FM4" s="46"/>
       <c r="FN4" s="44" t="s">
         <v>23</v>
       </c>
       <c r="FO4" s="45"/>
       <c r="FP4" s="45"/>
       <c r="FQ4" s="46"/>
       <c r="FR4" s="44" t="s">
         <v>42</v>
       </c>
       <c r="FS4" s="45"/>
       <c r="FT4" s="45"/>
       <c r="FU4" s="46"/>
       <c r="FV4" s="44" t="s">
         <v>25</v>
       </c>
       <c r="FW4" s="45"/>
       <c r="FX4" s="45"/>
       <c r="FY4" s="46"/>
       <c r="FZ4" s="44" t="s">
         <v>43</v>
       </c>
       <c r="GA4" s="45"/>
       <c r="GB4" s="45"/>
       <c r="GC4" s="46"/>
+      <c r="GD4" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="GE4" s="45"/>
+      <c r="GF4" s="45"/>
+      <c r="GG4" s="46"/>
+      <c r="GH4" s="44" t="s">
+        <v>44</v>
+      </c>
+      <c r="GI4" s="45"/>
+      <c r="GJ4" s="45"/>
+      <c r="GK4" s="46"/>
     </row>
-    <row r="5" spans="1:185" s="4" customFormat="1" ht="11.25">
+    <row r="5" spans="1:193" s="4" customFormat="1" ht="11.25">
       <c r="A5" s="50"/>
       <c r="B5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="47"/>
       <c r="J5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="K5" s="47"/>
       <c r="L5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="M5" s="47"/>
@@ -1934,52 +1959,68 @@
       <c r="FQ5" s="47"/>
       <c r="FR5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="FS5" s="47"/>
       <c r="FT5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="FU5" s="47"/>
       <c r="FV5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="FW5" s="47"/>
       <c r="FX5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="FY5" s="47"/>
       <c r="FZ5" s="47" t="s">
         <v>6</v>
       </c>
       <c r="GA5" s="47"/>
       <c r="GB5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="GC5" s="47"/>
+      <c r="GD5" s="47" t="s">
+        <v>6</v>
+      </c>
+      <c r="GE5" s="47"/>
+      <c r="GF5" s="47" t="s">
+        <v>7</v>
+      </c>
+      <c r="GG5" s="47"/>
+      <c r="GH5" s="47" t="s">
+        <v>6</v>
+      </c>
+      <c r="GI5" s="47"/>
+      <c r="GJ5" s="47" t="s">
+        <v>7</v>
+      </c>
+      <c r="GK5" s="47"/>
     </row>
-    <row r="6" spans="1:185" s="3" customFormat="1" ht="45">
+    <row r="6" spans="1:193" s="3" customFormat="1" ht="45">
       <c r="A6" s="51"/>
       <c r="B6" s="31" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="31" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="31" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="31" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="14" t="s">
         <v>9</v>
       </c>
@@ -2489,52 +2530,76 @@
       </c>
       <c r="FV6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="FW6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="FX6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="FY6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="FZ6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="GA6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="GB6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="GC6" s="14" t="s">
         <v>9</v>
       </c>
+      <c r="GD6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="GE6" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="GF6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="GG6" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="GH6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="GI6" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="GJ6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="GK6" s="14" t="s">
+        <v>9</v>
+      </c>
     </row>
-    <row r="7" spans="1:185" s="12" customFormat="1" ht="30.75" customHeight="1">
+    <row r="7" spans="1:193" s="12" customFormat="1" ht="30.75" customHeight="1">
       <c r="A7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="20">
         <f>B8+B9+B10</f>
         <v>157141.15969999996</v>
       </c>
       <c r="C7" s="20">
         <f t="shared" ref="C7:AO7" si="0">C8+C9+C10</f>
         <v>30759.286249999997</v>
       </c>
       <c r="D7" s="20">
         <f t="shared" si="0"/>
         <v>46385.265429999992</v>
       </c>
       <c r="E7" s="20">
         <f t="shared" si="0"/>
         <v>47995.322630000002</v>
       </c>
       <c r="F7" s="12">
         <f t="shared" si="0"/>
         <v>268272.69702000002</v>
       </c>
       <c r="G7" s="12">
         <f t="shared" si="0"/>
@@ -3230,52 +3295,84 @@
       </c>
       <c r="FX7" s="15">
         <f t="shared" si="17"/>
         <v>94867.215929999991</v>
       </c>
       <c r="FY7" s="17">
         <f t="shared" si="17"/>
         <v>110778.56895000004</v>
       </c>
       <c r="FZ7" s="24">
         <f t="shared" si="17"/>
         <v>50398.923749999987</v>
       </c>
       <c r="GA7" s="15">
         <f t="shared" si="17"/>
         <v>25514.734159999996</v>
       </c>
       <c r="GB7" s="15">
         <f t="shared" si="17"/>
         <v>97648.778660000011</v>
       </c>
       <c r="GC7" s="17">
         <f t="shared" si="17"/>
         <v>100517.91764000003</v>
       </c>
+      <c r="GD7" s="24">
+        <f t="shared" ref="GD7:GK7" si="18">GD8+GD9+GD10</f>
+        <v>31004.817849999999</v>
+      </c>
+      <c r="GE7" s="15">
+        <f t="shared" si="18"/>
+        <v>15751.63106</v>
+      </c>
+      <c r="GF7" s="15">
+        <f t="shared" si="18"/>
+        <v>110178.07203999998</v>
+      </c>
+      <c r="GG7" s="17">
+        <f t="shared" si="18"/>
+        <v>133554.66572999998</v>
+      </c>
+      <c r="GH7" s="24">
+        <f t="shared" si="18"/>
+        <v>61570.413629999995</v>
+      </c>
+      <c r="GI7" s="15">
+        <f t="shared" si="18"/>
+        <v>29949.039869999997</v>
+      </c>
+      <c r="GJ7" s="15">
+        <f t="shared" si="18"/>
+        <v>109987.04256999999</v>
+      </c>
+      <c r="GK7" s="17">
+        <f t="shared" si="18"/>
+        <v>118054.08134000002</v>
+      </c>
     </row>
-    <row r="8" spans="1:185" s="1" customFormat="1" ht="30" customHeight="1">
+    <row r="8" spans="1:193" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="32">
         <v>146214.68099999998</v>
       </c>
       <c r="C8" s="32">
         <v>27113.60355</v>
       </c>
       <c r="D8" s="32">
         <v>16005.744449999998</v>
       </c>
       <c r="E8" s="32">
         <v>4624.0326600000008</v>
       </c>
       <c r="F8" s="1">
         <v>248082.546</v>
       </c>
       <c r="G8" s="1">
         <v>44629.352690000007</v>
       </c>
       <c r="H8" s="1">
         <v>5358.6486200000008</v>
       </c>
       <c r="I8" s="1">
@@ -3787,52 +3884,76 @@
       </c>
       <c r="FV8" s="33">
         <v>7841.6664999999994</v>
       </c>
       <c r="FW8" s="34">
         <v>3085.7008900000001</v>
       </c>
       <c r="FX8" s="34">
         <v>13476.316140000004</v>
       </c>
       <c r="FY8" s="35">
         <v>5808.9730500000005</v>
       </c>
       <c r="FZ8" s="33">
         <v>45388.067049999991</v>
       </c>
       <c r="GA8" s="34">
         <v>17870.680919999999</v>
       </c>
       <c r="GB8" s="34">
         <v>34445.246849999996</v>
       </c>
       <c r="GC8" s="35">
         <v>7551.7499799999996</v>
       </c>
+      <c r="GD8" s="33">
+        <v>23784.659499999998</v>
+      </c>
+      <c r="GE8" s="34">
+        <v>6655.5877100000007</v>
+      </c>
+      <c r="GF8" s="34">
+        <v>15055.508080000003</v>
+      </c>
+      <c r="GG8" s="35">
+        <v>6663.7035999999998</v>
+      </c>
+      <c r="GH8" s="33">
+        <v>56455.001049999999</v>
+      </c>
+      <c r="GI8" s="34">
+        <v>22156.67267</v>
+      </c>
+      <c r="GJ8" s="34">
+        <v>35244.053439999989</v>
+      </c>
+      <c r="GK8" s="35">
+        <v>8049.9239000000016</v>
+      </c>
     </row>
-    <row r="9" spans="1:185" s="1" customFormat="1" ht="22.5">
+    <row r="9" spans="1:193" s="1" customFormat="1" ht="22.5">
       <c r="A9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="1">
         <v>1018.145</v>
       </c>
       <c r="C9" s="1">
         <v>1052.3297</v>
       </c>
       <c r="D9" s="1">
         <v>312.24504999999999</v>
       </c>
       <c r="E9" s="1">
         <v>850.68321000000003</v>
       </c>
       <c r="F9" s="1">
         <v>696.26</v>
       </c>
       <c r="G9" s="1">
         <v>599.66800000000001</v>
       </c>
       <c r="H9" s="1">
         <v>273.40731</v>
       </c>
       <c r="I9" s="1">
@@ -4344,52 +4465,76 @@
       </c>
       <c r="FV9" s="25">
         <v>1.6619999999999999E-2</v>
       </c>
       <c r="FW9" s="16">
         <v>470.17200000000003</v>
       </c>
       <c r="FX9" s="16">
         <v>1054.13689</v>
       </c>
       <c r="FY9" s="18">
         <v>3811.7905199999991</v>
       </c>
       <c r="FZ9" s="25">
         <v>0</v>
       </c>
       <c r="GA9" s="16">
         <v>0</v>
       </c>
       <c r="GB9" s="16">
         <v>744.29920000000004</v>
       </c>
       <c r="GC9" s="18">
         <v>3410.9993100000002</v>
       </c>
+      <c r="GD9" s="25">
+        <v>1.915E-2</v>
+      </c>
+      <c r="GE9" s="16">
+        <v>500.10199999999998</v>
+      </c>
+      <c r="GF9" s="16">
+        <v>1247.78613</v>
+      </c>
+      <c r="GG9" s="18">
+        <v>4553.9372400000011</v>
+      </c>
+      <c r="GH9" s="25">
+        <v>0</v>
+      </c>
+      <c r="GI9" s="16">
+        <v>0</v>
+      </c>
+      <c r="GJ9" s="16">
+        <v>869.61679000000004</v>
+      </c>
+      <c r="GK9" s="18">
+        <v>3979.5251399999993</v>
+      </c>
     </row>
-    <row r="10" spans="1:185" s="1" customFormat="1" ht="22.5">
+    <row r="10" spans="1:193" s="1" customFormat="1" ht="22.5">
       <c r="A10" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="1">
         <v>9908.333700000001</v>
       </c>
       <c r="C10" s="1">
         <v>2593.3530000000001</v>
       </c>
       <c r="D10" s="1">
         <v>30067.275929999996</v>
       </c>
       <c r="E10" s="1">
         <v>42520.606760000002</v>
       </c>
       <c r="F10" s="1">
         <v>19493.891019999999</v>
       </c>
       <c r="G10" s="1">
         <v>2261.40861</v>
       </c>
       <c r="H10" s="1">
         <v>41848.592960000016</v>
       </c>
       <c r="I10" s="1">
@@ -4901,52 +5046,76 @@
       </c>
       <c r="FV10" s="28">
         <v>6496.4464000000007</v>
       </c>
       <c r="FW10" s="29">
         <v>6729.6755000000012</v>
       </c>
       <c r="FX10" s="29">
         <v>80336.762899999987</v>
       </c>
       <c r="FY10" s="30">
         <v>101157.80538000005</v>
       </c>
       <c r="FZ10" s="28">
         <v>5010.8567000000003</v>
       </c>
       <c r="GA10" s="29">
         <v>7644.0532399999984</v>
       </c>
       <c r="GB10" s="29">
         <v>62459.232610000006</v>
       </c>
       <c r="GC10" s="30">
         <v>89555.168350000022</v>
       </c>
+      <c r="GD10" s="28">
+        <v>7220.1391999999996</v>
+      </c>
+      <c r="GE10" s="29">
+        <v>8595.9413499999991</v>
+      </c>
+      <c r="GF10" s="29">
+        <v>93874.777829999977</v>
+      </c>
+      <c r="GG10" s="30">
+        <v>122337.02488999997</v>
+      </c>
+      <c r="GH10" s="28">
+        <v>5115.4125800000002</v>
+      </c>
+      <c r="GI10" s="29">
+        <v>7792.3671999999979</v>
+      </c>
+      <c r="GJ10" s="29">
+        <v>73873.372340000002</v>
+      </c>
+      <c r="GK10" s="30">
+        <v>106024.63230000001</v>
+      </c>
     </row>
-    <row r="11" spans="1:185" s="13" customFormat="1" ht="33.75">
+    <row r="11" spans="1:193" s="13" customFormat="1" ht="33.75">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11">
         <f>C10/C7*100</f>
         <v>8.4311221623356101</v>
       </c>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11">
         <f>G10/G7*100</f>
         <v>4.761819683108234</v>
       </c>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11">
         <f>K10/K7*100</f>
         <v>21.698604505848635</v>
       </c>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="11"/>
@@ -5228,209 +5397,229 @@
         <v>71.548735308874484</v>
       </c>
       <c r="FP11" s="11"/>
       <c r="FQ11" s="19"/>
       <c r="FR11" s="26"/>
       <c r="FS11" s="11">
         <f>FS10/FS7*100</f>
         <v>28.44423714794253</v>
       </c>
       <c r="FT11" s="11"/>
       <c r="FU11" s="19"/>
       <c r="FV11" s="26"/>
       <c r="FW11" s="11">
         <f>FW10/FW7*100</f>
         <v>65.428455973653726</v>
       </c>
       <c r="FX11" s="11"/>
       <c r="FY11" s="19"/>
       <c r="FZ11" s="26"/>
       <c r="GA11" s="11">
         <f>GA10/GA7*100</f>
         <v>29.959368543936261</v>
       </c>
       <c r="GB11" s="11"/>
       <c r="GC11" s="19"/>
+      <c r="GD11" s="26"/>
+      <c r="GE11" s="11">
+        <f>GE10/GE7*100</f>
+        <v>54.57175398063189</v>
+      </c>
+      <c r="GF11" s="11"/>
+      <c r="GG11" s="19"/>
+      <c r="GH11" s="26"/>
+      <c r="GI11" s="11">
+        <f>GI10/GI7*100</f>
+        <v>26.018754637291813</v>
+      </c>
+      <c r="GJ11" s="11"/>
+      <c r="GK11" s="19"/>
     </row>
-    <row r="13" spans="1:185" s="10" customFormat="1" ht="29.25" customHeight="1">
+    <row r="13" spans="1:193" s="10" customFormat="1" ht="29.25" customHeight="1">
       <c r="A13" s="48" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="48"/>
       <c r="AH13" s="21"/>
       <c r="AI13" s="21"/>
       <c r="AJ13" s="21"/>
       <c r="AK13" s="21"/>
       <c r="AL13" s="21"/>
       <c r="AM13" s="21"/>
       <c r="AN13" s="21"/>
       <c r="AO13" s="21"/>
     </row>
   </sheetData>
-  <mergeCells count="142">
+  <mergeCells count="148">
+    <mergeCell ref="BJ5:BK5"/>
+    <mergeCell ref="BL5:BM5"/>
+    <mergeCell ref="BN4:BQ4"/>
+    <mergeCell ref="BR4:BU4"/>
+    <mergeCell ref="BN5:BO5"/>
+    <mergeCell ref="BP5:BQ5"/>
     <mergeCell ref="FV4:FY4"/>
     <mergeCell ref="FZ4:GC4"/>
     <mergeCell ref="FV5:FW5"/>
     <mergeCell ref="FX5:FY5"/>
     <mergeCell ref="FZ5:GA5"/>
     <mergeCell ref="GB5:GC5"/>
     <mergeCell ref="FN4:FQ4"/>
     <mergeCell ref="FR4:FU4"/>
     <mergeCell ref="FN5:FO5"/>
     <mergeCell ref="FP5:FQ5"/>
     <mergeCell ref="FR5:FS5"/>
     <mergeCell ref="FT5:FU5"/>
-    <mergeCell ref="AH5:AI5"/>
-[...28 lines deleted...]
-    <mergeCell ref="BX5:BY5"/>
     <mergeCell ref="BZ5:CA5"/>
     <mergeCell ref="CB5:CC5"/>
     <mergeCell ref="BF4:BI4"/>
     <mergeCell ref="BJ4:BM4"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="BB4:BE4"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
     <mergeCell ref="BB5:BC5"/>
     <mergeCell ref="BD5:BE5"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AP4:AS4"/>
     <mergeCell ref="AP5:AQ5"/>
     <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="BF5:BG5"/>
+    <mergeCell ref="BH5:BI5"/>
     <mergeCell ref="A1:AO1"/>
     <mergeCell ref="A2:AG2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="CT5:CU5"/>
+    <mergeCell ref="CV5:CW5"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B5:C5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="BV4:BY4"/>
+    <mergeCell ref="BZ4:CC4"/>
+    <mergeCell ref="BV5:BW5"/>
+    <mergeCell ref="BX5:BY5"/>
+    <mergeCell ref="DB4:DE4"/>
+    <mergeCell ref="DF4:DI4"/>
+    <mergeCell ref="DB5:DC5"/>
+    <mergeCell ref="DD5:DE5"/>
+    <mergeCell ref="DF5:DG5"/>
+    <mergeCell ref="DH5:DI5"/>
     <mergeCell ref="BR5:BS5"/>
     <mergeCell ref="BT5:BU5"/>
     <mergeCell ref="CX5:CY5"/>
     <mergeCell ref="CZ5:DA5"/>
     <mergeCell ref="CD4:CG4"/>
     <mergeCell ref="CH4:CK4"/>
     <mergeCell ref="CD5:CE5"/>
     <mergeCell ref="CF5:CG5"/>
     <mergeCell ref="CH5:CI5"/>
     <mergeCell ref="CJ5:CK5"/>
     <mergeCell ref="CL4:CO4"/>
     <mergeCell ref="CP4:CS4"/>
     <mergeCell ref="CL5:CM5"/>
     <mergeCell ref="CN5:CO5"/>
     <mergeCell ref="CP5:CQ5"/>
     <mergeCell ref="CR5:CS5"/>
     <mergeCell ref="CT4:CW4"/>
     <mergeCell ref="CX4:DA4"/>
-    <mergeCell ref="CT5:CU5"/>
-    <mergeCell ref="CV5:CW5"/>
+    <mergeCell ref="DR4:DU4"/>
+    <mergeCell ref="DV4:DY4"/>
+    <mergeCell ref="DR5:DS5"/>
+    <mergeCell ref="DT5:DU5"/>
+    <mergeCell ref="DV5:DW5"/>
+    <mergeCell ref="DX5:DY5"/>
     <mergeCell ref="DJ4:DM4"/>
     <mergeCell ref="DN4:DQ4"/>
     <mergeCell ref="DJ5:DK5"/>
     <mergeCell ref="DL5:DM5"/>
     <mergeCell ref="DN5:DO5"/>
     <mergeCell ref="DP5:DQ5"/>
-    <mergeCell ref="DB4:DE4"/>
-[...4 lines deleted...]
-    <mergeCell ref="DH5:DI5"/>
+    <mergeCell ref="EH4:EK4"/>
+    <mergeCell ref="EL4:EO4"/>
+    <mergeCell ref="EH5:EI5"/>
+    <mergeCell ref="EJ5:EK5"/>
+    <mergeCell ref="EL5:EM5"/>
+    <mergeCell ref="EN5:EO5"/>
     <mergeCell ref="DZ4:EC4"/>
     <mergeCell ref="ED4:EG4"/>
     <mergeCell ref="DZ5:EA5"/>
     <mergeCell ref="EB5:EC5"/>
     <mergeCell ref="ED5:EE5"/>
     <mergeCell ref="EF5:EG5"/>
-    <mergeCell ref="DR4:DU4"/>
-[...4 lines deleted...]
-    <mergeCell ref="DX5:DY5"/>
+    <mergeCell ref="GD4:GG4"/>
+    <mergeCell ref="GH4:GK4"/>
+    <mergeCell ref="GD5:GE5"/>
+    <mergeCell ref="GF5:GG5"/>
+    <mergeCell ref="GH5:GI5"/>
+    <mergeCell ref="GJ5:GK5"/>
     <mergeCell ref="EP4:ES4"/>
     <mergeCell ref="EP5:EQ5"/>
     <mergeCell ref="ER5:ES5"/>
     <mergeCell ref="ET4:EW4"/>
     <mergeCell ref="ET5:EU5"/>
     <mergeCell ref="EV5:EW5"/>
-    <mergeCell ref="EH4:EK4"/>
-[...4 lines deleted...]
-    <mergeCell ref="EN5:EO5"/>
+    <mergeCell ref="FF4:FI4"/>
+    <mergeCell ref="FJ4:FM4"/>
+    <mergeCell ref="FF5:FG5"/>
+    <mergeCell ref="FH5:FI5"/>
+    <mergeCell ref="FJ5:FK5"/>
+    <mergeCell ref="FL5:FM5"/>
+    <mergeCell ref="EX4:FA4"/>
+    <mergeCell ref="EX5:EY5"/>
+    <mergeCell ref="EZ5:FA5"/>
+    <mergeCell ref="FB4:FE4"/>
+    <mergeCell ref="FB5:FC5"/>
+    <mergeCell ref="FD5:FE5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AO13"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AD7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="AR12" sqref="AR12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" customWidth="1"/>
     <col min="26" max="27" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="10.140625" customWidth="1"/>