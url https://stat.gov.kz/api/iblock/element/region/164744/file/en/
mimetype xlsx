--- v0 (2026-04-24)
+++ v1 (2026-06-24)
@@ -1,73 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\e.safina\Desktop\туризм\динамические ряды туризм\динамика анг\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="26">
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January-September</t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
     <t>* Including individual entrepreneurs engaged</t>
   </si>
   <si>
     <t>Occupancy of hotels (bed places)</t>
   </si>
   <si>
@@ -98,56 +103,59 @@
     <t xml:space="preserve">2017* </t>
   </si>
   <si>
     <t>2018 *</t>
   </si>
   <si>
     <t>2019 *</t>
   </si>
   <si>
     <t>2020 *</t>
   </si>
   <si>
     <t>2021 *</t>
   </si>
   <si>
     <t>2022 *</t>
   </si>
   <si>
     <t>2023 *</t>
   </si>
   <si>
     <t>2024 *</t>
   </si>
   <si>
     <t>2025 *</t>
+  </si>
+  <si>
+    <t>2026 *</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -155,65 +163,71 @@
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color theme="1"/>
+      <sz val="10"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="20">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -408,165 +422,184 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_2005" xfId="1"/>
     <cellStyle name="Обычный_2007" xfId="2"/>
     <cellStyle name="Обычный_2008" xfId="3"/>
     <cellStyle name="Обычный_2009" xfId="4"/>
     <cellStyle name="Обычный_2010" xfId="5"/>
     <cellStyle name="Обычный_2011" xfId="6"/>
     <cellStyle name="Обычный_2012" xfId="9"/>
     <cellStyle name="Обычный_2013" xfId="10"/>
     <cellStyle name="Обычный_2014" xfId="7"/>
     <cellStyle name="Обычный_Лист1" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -845,897 +878,926 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BE14"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E20" sqref="E20"/>
+    <sheetView tabSelected="1" topLeftCell="L1" workbookViewId="0">
+      <selection activeCell="AD11" sqref="AD11:AG11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="31.140625" style="40" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="40"/>
+    <col min="1" max="1" width="31.140625" style="1" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:57" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A2" s="24" t="s">
+    <row r="2" spans="1:57" x14ac:dyDescent="0.25">
+      <c r="A2" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="24"/>
-[...19 lines deleted...]
-      <c r="V2" s="24"/>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="37"/>
+      <c r="M2" s="37"/>
+      <c r="N2" s="37"/>
+      <c r="O2" s="37"/>
+      <c r="P2" s="37"/>
+      <c r="Q2" s="37"/>
+      <c r="R2" s="37"/>
+      <c r="S2" s="37"/>
+      <c r="T2" s="37"/>
+      <c r="U2" s="37"/>
+      <c r="V2" s="37"/>
     </row>
-    <row r="3" spans="1:57" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="25" t="s">
+    <row r="3" spans="1:57" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="B3" s="25"/>
-[...20 lines deleted...]
-      <c r="BE3" s="40" t="s">
+      <c r="B3" s="38"/>
+      <c r="C3" s="38"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="38"/>
+      <c r="K3" s="38"/>
+      <c r="L3" s="38"/>
+      <c r="M3" s="38"/>
+      <c r="N3" s="38"/>
+      <c r="O3" s="38"/>
+      <c r="P3" s="38"/>
+      <c r="Q3" s="38"/>
+      <c r="R3" s="38"/>
+      <c r="S3" s="38"/>
+      <c r="T3" s="38"/>
+      <c r="U3" s="38"/>
+      <c r="V3" s="38"/>
+      <c r="BE3" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:57" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B4" s="28">
+    <row r="4" spans="1:57" s="2" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="39"/>
+      <c r="B4" s="41">
         <v>2004</v>
       </c>
-      <c r="C4" s="29"/>
-[...2 lines deleted...]
-      <c r="F4" s="31">
+      <c r="C4" s="31"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="42">
         <v>2005</v>
       </c>
-      <c r="G4" s="31"/>
-[...2 lines deleted...]
-      <c r="J4" s="28">
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="41">
         <v>2006</v>
       </c>
-      <c r="K4" s="29"/>
-[...2 lines deleted...]
-      <c r="N4" s="32">
+      <c r="K4" s="31"/>
+      <c r="L4" s="31"/>
+      <c r="M4" s="32"/>
+      <c r="N4" s="43">
         <v>2007</v>
       </c>
-      <c r="O4" s="31"/>
-[...2 lines deleted...]
-      <c r="R4" s="28">
+      <c r="O4" s="42"/>
+      <c r="P4" s="42"/>
+      <c r="Q4" s="44"/>
+      <c r="R4" s="41">
         <v>2008</v>
       </c>
-      <c r="S4" s="29"/>
-[...2 lines deleted...]
-      <c r="V4" s="28">
+      <c r="S4" s="31"/>
+      <c r="T4" s="31"/>
+      <c r="U4" s="32"/>
+      <c r="V4" s="41">
         <v>2009</v>
       </c>
-      <c r="W4" s="29"/>
-[...2 lines deleted...]
-      <c r="Z4" s="37" t="s">
+      <c r="W4" s="31"/>
+      <c r="X4" s="31"/>
+      <c r="Y4" s="31"/>
+      <c r="Z4" s="33" t="s">
         <v>9</v>
       </c>
-      <c r="AA4" s="38"/>
-[...2 lines deleted...]
-      <c r="AD4" s="34" t="s">
+      <c r="AA4" s="34"/>
+      <c r="AB4" s="34"/>
+      <c r="AC4" s="35"/>
+      <c r="AD4" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="AE4" s="35"/>
-[...2 lines deleted...]
-      <c r="AH4" s="34" t="s">
+      <c r="AE4" s="29"/>
+      <c r="AF4" s="29"/>
+      <c r="AG4" s="30"/>
+      <c r="AH4" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="AI4" s="35"/>
-[...2 lines deleted...]
-      <c r="AL4" s="34" t="s">
+      <c r="AI4" s="29"/>
+      <c r="AJ4" s="29"/>
+      <c r="AK4" s="30"/>
+      <c r="AL4" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="AM4" s="35"/>
-[...2 lines deleted...]
-      <c r="AP4" s="34" t="s">
+      <c r="AM4" s="29"/>
+      <c r="AN4" s="29"/>
+      <c r="AO4" s="30"/>
+      <c r="AP4" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="AQ4" s="35"/>
-[...2 lines deleted...]
-      <c r="AT4" s="34" t="s">
+      <c r="AQ4" s="29"/>
+      <c r="AR4" s="29"/>
+      <c r="AS4" s="30"/>
+      <c r="AT4" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="AU4" s="35"/>
-[...2 lines deleted...]
-      <c r="AX4" s="34" t="s">
+      <c r="AU4" s="29"/>
+      <c r="AV4" s="29"/>
+      <c r="AW4" s="30"/>
+      <c r="AX4" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="AY4" s="35"/>
-[...2 lines deleted...]
-      <c r="BB4" s="34" t="s">
+      <c r="AY4" s="29"/>
+      <c r="AZ4" s="29"/>
+      <c r="BA4" s="30"/>
+      <c r="BB4" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="BC4" s="35"/>
-[...1 lines deleted...]
-      <c r="BE4" s="36"/>
+      <c r="BC4" s="29"/>
+      <c r="BD4" s="29"/>
+      <c r="BE4" s="30"/>
     </row>
-    <row r="5" spans="1:57" s="1" customFormat="1" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
-[...166 lines deleted...]
-      <c r="BE5" s="4" t="s">
+    <row r="5" spans="1:57" s="2" customFormat="1" ht="23.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="40"/>
+      <c r="B5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="J5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="P5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="R5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="S5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="T5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="U5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="V5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="W5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="X5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="AH5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="AJ5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="AK5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="AL5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="AO5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="AP5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="AR5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="AS5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="AT5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="AV5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="AW5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="AX5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="AZ5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="BA5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="BB5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="BD5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="BE5" s="5" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:57" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="5" t="s">
+    <row r="6" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="6" t="s">
+      <c r="B6" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="6" t="s">
+      <c r="C6" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="D6" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="E6" s="7">
+      <c r="E6" s="8">
         <v>31.43842236348091</v>
       </c>
-      <c r="F6" s="8">
+      <c r="F6" s="9">
         <v>34.540210851686261</v>
       </c>
-      <c r="G6" s="8">
+      <c r="G6" s="9">
         <v>31.800174708157964</v>
       </c>
-      <c r="H6" s="8">
+      <c r="H6" s="9">
         <v>12.112894210080912</v>
       </c>
-      <c r="I6" s="8">
+      <c r="I6" s="9">
         <v>30.543326323978071</v>
       </c>
-      <c r="J6" s="7">
+      <c r="J6" s="8">
         <v>26.70410933258448</v>
       </c>
-      <c r="K6" s="7">
+      <c r="K6" s="8">
         <v>29.428000267178124</v>
       </c>
-      <c r="L6" s="7">
+      <c r="L6" s="8">
         <v>31.184339796164988</v>
       </c>
-      <c r="M6" s="7">
+      <c r="M6" s="8">
         <v>34.208833631546547</v>
       </c>
-      <c r="N6" s="9">
+      <c r="N6" s="10">
         <v>43.164288141352365</v>
       </c>
-      <c r="O6" s="9">
+      <c r="O6" s="10">
         <v>38.511569939855228</v>
       </c>
-      <c r="P6" s="9">
+      <c r="P6" s="10">
         <v>40.734015112287366</v>
       </c>
-      <c r="Q6" s="9">
+      <c r="Q6" s="10">
         <v>44.257312786786237</v>
       </c>
-      <c r="R6" s="10">
+      <c r="R6" s="11">
         <v>38.875257380904642</v>
       </c>
-      <c r="S6" s="10">
+      <c r="S6" s="11">
         <v>40.169725244352108</v>
       </c>
-      <c r="T6" s="10">
+      <c r="T6" s="11">
         <v>36.34715715824769</v>
       </c>
-      <c r="U6" s="10">
+      <c r="U6" s="11">
         <v>31.56847336520341</v>
       </c>
-      <c r="V6" s="11">
+      <c r="V6" s="12">
         <v>24.534575269789592</v>
       </c>
-      <c r="W6" s="11">
+      <c r="W6" s="12">
         <v>23.064653638823064</v>
       </c>
-      <c r="X6" s="11">
+      <c r="X6" s="12">
         <v>20.321357856311607</v>
       </c>
-      <c r="Y6" s="11">
+      <c r="Y6" s="12">
         <v>24.730223783346922</v>
       </c>
-      <c r="Z6" s="12">
+      <c r="Z6" s="13">
         <v>22.739292270897547</v>
       </c>
-      <c r="AA6" s="13">
+      <c r="AA6" s="14">
         <v>25.580504309786079</v>
       </c>
-      <c r="AB6" s="13">
+      <c r="AB6" s="14">
         <v>25.644776690147193</v>
       </c>
-      <c r="AC6" s="13">
+      <c r="AC6" s="14">
         <v>27.992969182858563</v>
       </c>
-      <c r="AD6" s="14">
+      <c r="AD6" s="15">
         <v>28.192910066994987</v>
       </c>
-      <c r="AE6" s="14">
+      <c r="AE6" s="15">
         <v>30.20521745699455</v>
       </c>
-      <c r="AF6" s="14">
+      <c r="AF6" s="15">
         <v>29.626095890677011</v>
       </c>
-      <c r="AG6" s="14">
+      <c r="AG6" s="15">
         <v>31.091217628685964</v>
       </c>
-      <c r="AH6" s="7">
+      <c r="AH6" s="8">
         <v>26.598748989025829</v>
       </c>
-      <c r="AI6" s="15">
+      <c r="AI6" s="16">
         <v>31.342504558901879</v>
       </c>
-      <c r="AJ6" s="15">
+      <c r="AJ6" s="16">
         <v>33.623260919133834</v>
       </c>
-      <c r="AK6" s="15">
+      <c r="AK6" s="16">
         <v>34.455589780856016</v>
       </c>
-      <c r="AL6" s="7">
+      <c r="AL6" s="8">
         <v>29.901081460155758</v>
       </c>
-      <c r="AM6" s="16">
+      <c r="AM6" s="17">
         <v>32.479833654095771</v>
       </c>
-      <c r="AN6" s="16">
+      <c r="AN6" s="17">
         <v>33.000918487013635</v>
       </c>
-      <c r="AO6" s="16">
+      <c r="AO6" s="17">
         <v>33.902984783632434</v>
       </c>
-      <c r="AP6" s="17">
+      <c r="AP6" s="18">
         <v>30.523369096066098</v>
       </c>
-      <c r="AQ6" s="17">
+      <c r="AQ6" s="18">
         <v>29.562115701936577</v>
       </c>
-      <c r="AR6" s="17">
+      <c r="AR6" s="18">
         <v>26.332806344598797</v>
       </c>
-      <c r="AS6" s="17">
+      <c r="AS6" s="18">
         <v>26.472781486591334</v>
       </c>
-      <c r="AT6" s="17">
+      <c r="AT6" s="18">
         <v>20.5</v>
       </c>
-      <c r="AU6" s="17">
+      <c r="AU6" s="18">
         <v>23.2</v>
       </c>
-      <c r="AV6" s="17">
+      <c r="AV6" s="18">
         <v>24.8</v>
       </c>
-      <c r="AW6" s="17">
+      <c r="AW6" s="18">
         <v>25.1</v>
       </c>
-      <c r="AX6" s="17">
+      <c r="AX6" s="18">
         <v>24</v>
       </c>
-      <c r="AY6" s="17">
+      <c r="AY6" s="18">
         <v>26.3</v>
       </c>
-      <c r="AZ6" s="17">
+      <c r="AZ6" s="18">
         <v>27.2</v>
       </c>
-      <c r="BA6" s="17">
+      <c r="BA6" s="18">
         <v>27.9</v>
       </c>
-      <c r="BB6" s="17">
+      <c r="BB6" s="18">
         <v>25.4</v>
       </c>
-      <c r="BC6" s="17">
+      <c r="BC6" s="18">
         <v>35.799999999999997</v>
       </c>
-      <c r="BD6" s="17">
+      <c r="BD6" s="18">
         <v>35</v>
       </c>
-      <c r="BE6" s="18">
+      <c r="BE6" s="19">
         <v>31.4</v>
       </c>
     </row>
-    <row r="7" spans="1:57" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
-[...3 lines deleted...]
-      <c r="AG8" s="1" t="s">
+    <row r="7" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="8" spans="1:57" s="2" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="M8" s="20"/>
+      <c r="P8" s="20"/>
+      <c r="AK8" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:57" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B9" s="29" t="s">
+    <row r="9" spans="1:57" s="2" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="21"/>
+      <c r="B9" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="C9" s="29"/>
-[...2 lines deleted...]
-      <c r="F9" s="29" t="s">
+      <c r="C9" s="31"/>
+      <c r="D9" s="31"/>
+      <c r="E9" s="32"/>
+      <c r="F9" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="G9" s="29"/>
-[...2 lines deleted...]
-      <c r="J9" s="29" t="s">
+      <c r="G9" s="31"/>
+      <c r="H9" s="31"/>
+      <c r="I9" s="32"/>
+      <c r="J9" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="K9" s="29"/>
-[...2 lines deleted...]
-      <c r="N9" s="29" t="s">
+      <c r="K9" s="31"/>
+      <c r="L9" s="31"/>
+      <c r="M9" s="32"/>
+      <c r="N9" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="O9" s="29"/>
-[...2 lines deleted...]
-      <c r="R9" s="29" t="s">
+      <c r="O9" s="31"/>
+      <c r="P9" s="31"/>
+      <c r="Q9" s="32"/>
+      <c r="R9" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="S9" s="29"/>
-[...2 lines deleted...]
-      <c r="V9" s="29" t="s">
+      <c r="S9" s="31"/>
+      <c r="T9" s="31"/>
+      <c r="U9" s="32"/>
+      <c r="V9" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="W9" s="29"/>
-[...2 lines deleted...]
-      <c r="Z9" s="29" t="s">
+      <c r="W9" s="31"/>
+      <c r="X9" s="31"/>
+      <c r="Y9" s="32"/>
+      <c r="Z9" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="AA9" s="29"/>
-[...2 lines deleted...]
-      <c r="AD9" s="29" t="s">
+      <c r="AA9" s="31"/>
+      <c r="AB9" s="31"/>
+      <c r="AC9" s="32"/>
+      <c r="AD9" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="AE9" s="29"/>
-[...1 lines deleted...]
-      <c r="AG9" s="30"/>
+      <c r="AE9" s="31"/>
+      <c r="AF9" s="31"/>
+      <c r="AG9" s="32"/>
+      <c r="AH9" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="AI9" s="31"/>
+      <c r="AJ9" s="31"/>
+      <c r="AK9" s="32"/>
     </row>
-    <row r="10" spans="1:57" s="1" customFormat="1" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...94 lines deleted...]
-      <c r="AG10" s="4" t="s">
+    <row r="10" spans="1:57" s="2" customFormat="1" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="22"/>
+      <c r="B10" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="J10" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="L10" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="P10" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q10" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="R10" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="S10" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="T10" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="U10" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="V10" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="W10" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="X10" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y10" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z10" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB10" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC10" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD10" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF10" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG10" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="AH10" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="AJ10" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="AK10" s="5" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="11" spans="1:57" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="5" t="s">
+    <row r="11" spans="1:57" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="17">
+      <c r="B11" s="18">
         <v>16</v>
       </c>
-      <c r="C11" s="17">
+      <c r="C11" s="18">
         <v>18.2</v>
       </c>
-      <c r="D11" s="17">
+      <c r="D11" s="18">
         <v>19.5</v>
       </c>
-      <c r="E11" s="17">
+      <c r="E11" s="18">
         <v>20.399999999999999</v>
       </c>
-      <c r="F11" s="17">
+      <c r="F11" s="18">
         <v>20.5</v>
       </c>
-      <c r="G11" s="17">
+      <c r="G11" s="18">
         <v>23.5</v>
       </c>
-      <c r="H11" s="17">
+      <c r="H11" s="18">
         <v>24.2</v>
       </c>
-      <c r="I11" s="17">
+      <c r="I11" s="18">
         <v>24.1</v>
       </c>
-      <c r="J11" s="17">
+      <c r="J11" s="18">
         <v>17.899999999999999</v>
       </c>
-      <c r="K11" s="17">
+      <c r="K11" s="18">
         <v>13.2</v>
       </c>
-      <c r="L11" s="17">
+      <c r="L11" s="18">
         <v>12.2</v>
       </c>
-      <c r="M11" s="17">
+      <c r="M11" s="18">
         <v>13.4</v>
       </c>
-      <c r="N11" s="17">
+      <c r="N11" s="18">
         <v>18.100000000000001</v>
       </c>
-      <c r="O11" s="17">
+      <c r="O11" s="18">
         <v>19.3</v>
       </c>
-      <c r="P11" s="22">
+      <c r="P11" s="23">
         <v>20.2</v>
       </c>
-      <c r="Q11" s="22">
+      <c r="Q11" s="23">
         <v>21.4</v>
       </c>
-      <c r="R11" s="22">
+      <c r="R11" s="23">
         <v>20.9</v>
       </c>
-      <c r="S11" s="22">
+      <c r="S11" s="23">
         <v>25.2</v>
       </c>
-      <c r="T11" s="22">
+      <c r="T11" s="23">
         <v>28.9</v>
       </c>
-      <c r="U11" s="22">
+      <c r="U11" s="23">
         <v>30</v>
       </c>
-      <c r="V11" s="22">
+      <c r="V11" s="23">
         <v>28.1</v>
       </c>
-      <c r="W11" s="22">
+      <c r="W11" s="23">
         <v>30.3</v>
       </c>
-      <c r="X11" s="22">
+      <c r="X11" s="23">
         <v>30.7</v>
       </c>
-      <c r="Y11" s="22">
+      <c r="Y11" s="23">
         <v>30.1</v>
       </c>
-      <c r="Z11" s="41">
+      <c r="Z11" s="24">
         <v>25</v>
       </c>
-      <c r="AA11" s="41">
+      <c r="AA11" s="24">
         <v>28.4</v>
       </c>
-      <c r="AB11" s="41">
+      <c r="AB11" s="24">
         <v>30.3</v>
       </c>
-      <c r="AC11" s="42">
+      <c r="AC11" s="25">
         <v>30.4</v>
       </c>
-      <c r="AD11" s="41">
+      <c r="AD11" s="24">
         <v>25.7</v>
       </c>
-      <c r="AE11" s="22"/>
-[...1 lines deleted...]
-      <c r="AG11" s="22"/>
+      <c r="AE11" s="24">
+        <v>29.9</v>
+      </c>
+      <c r="AF11" s="24">
+        <v>31.1</v>
+      </c>
+      <c r="AG11" s="45">
+        <v>31.2</v>
+      </c>
+      <c r="AH11" s="24"/>
+      <c r="AI11" s="23"/>
+      <c r="AJ11" s="23"/>
+      <c r="AK11" s="23"/>
     </row>
-    <row r="12" spans="1:57" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A13" s="23" t="s">
+    <row r="12" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="13" spans="1:57" x14ac:dyDescent="0.25">
+      <c r="A13" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="23"/>
-[...24 lines deleted...]
-      <c r="AD13" s="43"/>
+      <c r="B13" s="36"/>
+      <c r="C13" s="36"/>
+      <c r="D13" s="36"/>
+      <c r="E13" s="36"/>
+      <c r="F13" s="36"/>
+      <c r="G13" s="36"/>
+      <c r="H13" s="2"/>
+      <c r="I13" s="2"/>
+      <c r="J13" s="2"/>
+      <c r="K13" s="2"/>
+      <c r="L13" s="2"/>
+      <c r="M13" s="2"/>
+      <c r="N13" s="2"/>
+      <c r="O13" s="2"/>
+      <c r="P13" s="2"/>
+      <c r="Q13" s="2"/>
+      <c r="R13" s="2"/>
+      <c r="S13" s="2"/>
+      <c r="T13" s="2"/>
+      <c r="U13" s="2"/>
+      <c r="V13" s="2"/>
+      <c r="Z13" s="26"/>
+      <c r="AA13" s="26"/>
+      <c r="AB13" s="26"/>
+      <c r="AC13" s="27"/>
+      <c r="AD13" s="26"/>
     </row>
-    <row r="14" spans="1:57" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="V14" s="1"/>
+    <row r="14" spans="1:57" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="B14" s="3"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3"/>
+      <c r="I14" s="3"/>
+      <c r="J14" s="3"/>
+      <c r="K14" s="3"/>
+      <c r="L14" s="3"/>
+      <c r="M14" s="3"/>
+      <c r="N14" s="3"/>
+      <c r="O14" s="3"/>
+      <c r="P14" s="3"/>
+      <c r="Q14" s="3"/>
+      <c r="R14" s="3"/>
+      <c r="S14" s="3"/>
+      <c r="T14" s="3"/>
+      <c r="U14" s="2"/>
+      <c r="V14" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="26">
+  <mergeCells count="27">
+    <mergeCell ref="AH9:AK9"/>
+    <mergeCell ref="A13:G13"/>
+    <mergeCell ref="A2:V2"/>
+    <mergeCell ref="A3:V3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="V4:Y4"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="BB4:BE4"/>
     <mergeCell ref="B9:E9"/>
     <mergeCell ref="F9:I9"/>
     <mergeCell ref="J9:M9"/>
     <mergeCell ref="N9:Q9"/>
     <mergeCell ref="R9:U9"/>
     <mergeCell ref="V9:Y9"/>
     <mergeCell ref="Z9:AC9"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AP4:AS4"/>
     <mergeCell ref="AD9:AG9"/>
-    <mergeCell ref="A13:G13"/>
-[...8 lines deleted...]
-    <mergeCell ref="V4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>