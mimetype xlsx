--- v0 (2026-04-14)
+++ v1 (2026-10-25)
@@ -1,194 +1,500 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14160" yWindow="60" windowWidth="13860" windowHeight="12645"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" activeTab="5"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata 162101" sheetId="7" r:id="rId1"/>
+    <sheet name="Metadata 162107" sheetId="8" r:id="rId2"/>
+    <sheet name="Metadata 163206" sheetId="11" r:id="rId3"/>
+    <sheet name="Metadata 163213" sheetId="12" r:id="rId4"/>
+    <sheet name="Metadata 163206 ib" sheetId="13" r:id="rId5"/>
+    <sheet name="Metadata 16321301 ib" sheetId="14" r:id="rId6"/>
+    <sheet name="Symbols" sheetId="9" r:id="rId7"/>
+    <sheet name="Indicator 162101" sheetId="1" r:id="rId8"/>
+    <sheet name="Indicator 162107" sheetId="2" r:id="rId9"/>
+    <sheet name="Indicator 163206" sheetId="3" r:id="rId10"/>
+    <sheet name="Indicator 163213" sheetId="4" r:id="rId11"/>
+    <sheet name="Indicator 163206ib" sheetId="5" r:id="rId12"/>
+    <sheet name="Indicator 16321301 ib" sheetId="6" r:id="rId13"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="8">
-[...1 lines deleted...]
-    <t>The volume of contraction works</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="80">
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">thsd. square metres </t>
+  </si>
+  <si>
+    <t xml:space="preserve">mln.tenge                                                                                                                                                                   </t>
+  </si>
+  <si>
+    <t>percentage to previous year</t>
   </si>
   <si>
     <t xml:space="preserve">Total area of built residential buildings </t>
   </si>
   <si>
-    <t>Total area  of  residential buildings  built by independent builders</t>
-[...10 lines deleted...]
-  <si>
     <t>* - with 1990 dynamic rows calculated according of classifier NASE on 2008 VST 01 ed.2</t>
   </si>
   <si>
-    <t xml:space="preserve">  Construction activity main indices dynamics*</t>
+    <t xml:space="preserve"> The volume of contraction works*</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Total area  of  residential buildings  built by independent builders</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Name of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Volume of performed construction works</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>million tenge</t>
+  </si>
+  <si>
+    <t>Short name of CSP</t>
+  </si>
+  <si>
+    <t>Period of the indicator</t>
+  </si>
+  <si>
+    <t>Defination of the indicator</t>
+  </si>
+  <si>
+    <t>The volume of construction refers to the cost of construction works performed by enterprises engaged in construction activities under concluded construction contracts, which includes works for the construction of new facilities, capital and current repairs, reconstruction, modernization of residental and non-residental buildings, and engineering structures.</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>The volume of construction works is formed based on primary statistical data for large, meduim and small enterprises, classified under the main and secondary types of economic activity with codes 41-43 "Construction".</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>The information base consists of primary data from nationwide statistical observations for large, medium and small enterprises with main and secondary types of economic activity with codes 41-43 "Construction".</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Last update date: </t>
+  </si>
+  <si>
+    <t>Next update date:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone number :</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Since 1990</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>Index of physical volume of construction work</t>
+  </si>
+  <si>
+    <t>The index of the physical volume of construction work reflects the change in the volume of construction work performed over time and is defined as the ratio of the volume of construction work performed in the analyzed period to the previous period in actual prices, taking into account the deflator (price index).</t>
+  </si>
+  <si>
+    <t>calculated</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Index of physical volume of construction work*</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
+  </si>
+  <si>
+    <t>163206 (cfo 16)</t>
+  </si>
+  <si>
+    <t>Total area of commissioned residential buildings</t>
+  </si>
+  <si>
+    <t>sq. meters of total area</t>
+  </si>
+  <si>
+    <t>The total area of a residential building is the sum of the useful areas of all residential premises and the areas of all non-residential premises, as well as the areas of parts of a residential building that are common property.</t>
+  </si>
+  <si>
+    <t>Statistical information on finished products of construction is formed on the basis of nationwide statistical observations of monthly and annual periodicity on commissioned facilities,including by individual developers.</t>
+  </si>
+  <si>
+    <t>Information is provided by legal entities and their structural and separate  subdivisions, carrying out in the reporting period the commissioning of facilities into operation regardless of the number of employees, as well as structural subdivisions of local executive bodies carrying out functions in the fiels of architecture and urban planning, peasant or farm enterprises.</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701925</t>
+  </si>
+  <si>
+    <t>Physical volume index of the total area of commissioned residential buildings</t>
+  </si>
+  <si>
+    <t>Defined as the ratio of the total area of all entered for the exploitation of residential premises and areas of all non-residential premises, as well as areas of parts of a residential building, which are the common property of the analyzed period compared to the previous period</t>
+  </si>
+  <si>
+    <t>Calculation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The calculation is carried out according to the indicator of the total area of commissioned residental buildings in the dynamics of the analyzed period compared to the previous period, acccording to the following formula
+</t>
+  </si>
+  <si>
+    <t>Statistical information on completed construction products is formed on the basis of nationwide statistical observations with monthly and annual frequency on commissioned facilities, including those by individual developers.</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701939</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Physical volume index of the total area of commissioned residential buildings</t>
+  </si>
+  <si>
+    <t>Total area of residential buildings commissioned by individual developers</t>
+  </si>
+  <si>
+    <t>Physical volume index of the total area of residential buildings commissioned by individual developers</t>
+  </si>
+  <si>
+    <t>It is defined as the ratio of the total area of all residential premises commissioned by individual developers and the areas of all non-residential premises, as well as the areas of parts of a residential building that are the common property of the analyzed period to the previous period</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701940</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Physical volume index of the total area of residential buildings commissioned by individual developers</t>
+  </si>
+  <si>
+    <t>03.07.2026 y.</t>
+  </si>
+  <si>
+    <t>05.07.2027 y.</t>
+  </si>
+  <si>
+    <t>03.07.2026y.</t>
+  </si>
+  <si>
+    <t>05.07.2027y.</t>
+  </si>
+  <si>
+    <t>Division of construction and Investment statistics</t>
+  </si>
+  <si>
+    <t>B.Bekmagambetov</t>
+  </si>
+  <si>
+    <t>+7 717 2__32 08 57</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ba.bekmagambetov@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yesil district was established in 2008, Baikonur district established in 2018, Nura district established in 2022,Saraishyk district was established in 2024. </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/506425/file/en/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25837/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="6">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
-    <numFmt numFmtId="165" formatCode="#,##0.0"/>
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="166" formatCode="0;[Red]0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
-    <numFmt numFmtId="168" formatCode="0;[Red]0"/>
-    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...6 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="11"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
       <sz val="8"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <sz val="12"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...9 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -197,259 +503,359 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...23 lines deleted...]
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="92">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="21" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="22" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="167" fontId="22" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="7" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...82 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="9">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 26" xfId="2"/>
-    <cellStyle name="Обычный 7" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2 2 19" xfId="6"/>
+    <cellStyle name="Обычный 26" xfId="8"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 4 2" xfId="5"/>
+    <cellStyle name="Обычный 7" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -483,86 +889,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -694,896 +1098,4702 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701939" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701940" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J46"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A11" sqref="A11"/>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="9.7109375" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="10" max="10" width="8.7109375" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="33" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="33" customWidth="1"/>
+    <col min="257" max="257" width="42.33203125" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" customWidth="1"/>
+    <col min="513" max="513" width="42.33203125" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" customWidth="1"/>
+    <col min="769" max="769" width="42.33203125" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" customWidth="1"/>
+    <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
+    <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
+    <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
+    <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
+    <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
+    <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
+    <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" customWidth="1"/>
+    <col min="2817" max="2817" width="42.33203125" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" customWidth="1"/>
+    <col min="3073" max="3073" width="42.33203125" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" customWidth="1"/>
+    <col min="3329" max="3329" width="42.33203125" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" customWidth="1"/>
+    <col min="3585" max="3585" width="42.33203125" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" customWidth="1"/>
+    <col min="3841" max="3841" width="42.33203125" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" customWidth="1"/>
+    <col min="4097" max="4097" width="42.33203125" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" customWidth="1"/>
+    <col min="4353" max="4353" width="42.33203125" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" customWidth="1"/>
+    <col min="4609" max="4609" width="42.33203125" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" customWidth="1"/>
+    <col min="4865" max="4865" width="42.33203125" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" customWidth="1"/>
+    <col min="5121" max="5121" width="42.33203125" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" customWidth="1"/>
+    <col min="5377" max="5377" width="42.33203125" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" customWidth="1"/>
+    <col min="5633" max="5633" width="42.33203125" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" customWidth="1"/>
+    <col min="5889" max="5889" width="42.33203125" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" customWidth="1"/>
+    <col min="6145" max="6145" width="42.33203125" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" customWidth="1"/>
+    <col min="6401" max="6401" width="42.33203125" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" customWidth="1"/>
+    <col min="6657" max="6657" width="42.33203125" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" customWidth="1"/>
+    <col min="6913" max="6913" width="42.33203125" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" customWidth="1"/>
+    <col min="7169" max="7169" width="42.33203125" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" customWidth="1"/>
+    <col min="7425" max="7425" width="42.33203125" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" customWidth="1"/>
+    <col min="7681" max="7681" width="42.33203125" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" customWidth="1"/>
+    <col min="7937" max="7937" width="42.33203125" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" customWidth="1"/>
+    <col min="8193" max="8193" width="42.33203125" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" customWidth="1"/>
+    <col min="8449" max="8449" width="42.33203125" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" customWidth="1"/>
+    <col min="8705" max="8705" width="42.33203125" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" customWidth="1"/>
+    <col min="8961" max="8961" width="42.33203125" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" customWidth="1"/>
+    <col min="9217" max="9217" width="42.33203125" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" customWidth="1"/>
+    <col min="9473" max="9473" width="42.33203125" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" customWidth="1"/>
+    <col min="9729" max="9729" width="42.33203125" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" customWidth="1"/>
+    <col min="9985" max="9985" width="42.33203125" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" customWidth="1"/>
+    <col min="10241" max="10241" width="42.33203125" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" customWidth="1"/>
+    <col min="10497" max="10497" width="42.33203125" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" customWidth="1"/>
+    <col min="10753" max="10753" width="42.33203125" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" customWidth="1"/>
+    <col min="11009" max="11009" width="42.33203125" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" customWidth="1"/>
+    <col min="11265" max="11265" width="42.33203125" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" customWidth="1"/>
+    <col min="11521" max="11521" width="42.33203125" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" customWidth="1"/>
+    <col min="11777" max="11777" width="42.33203125" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" customWidth="1"/>
+    <col min="12033" max="12033" width="42.33203125" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" customWidth="1"/>
+    <col min="12289" max="12289" width="42.33203125" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" customWidth="1"/>
+    <col min="12545" max="12545" width="42.33203125" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" customWidth="1"/>
+    <col min="12801" max="12801" width="42.33203125" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" customWidth="1"/>
+    <col min="13057" max="13057" width="42.33203125" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" customWidth="1"/>
+    <col min="13313" max="13313" width="42.33203125" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" customWidth="1"/>
+    <col min="13569" max="13569" width="42.33203125" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" customWidth="1"/>
+    <col min="13825" max="13825" width="42.33203125" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" customWidth="1"/>
+    <col min="14081" max="14081" width="42.33203125" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" customWidth="1"/>
+    <col min="14337" max="14337" width="42.33203125" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" customWidth="1"/>
+    <col min="14593" max="14593" width="42.33203125" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" customWidth="1"/>
+    <col min="14849" max="14849" width="42.33203125" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" customWidth="1"/>
+    <col min="15105" max="15105" width="42.33203125" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" customWidth="1"/>
+    <col min="15361" max="15361" width="42.33203125" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" customWidth="1"/>
+    <col min="15617" max="15617" width="42.33203125" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" customWidth="1"/>
+    <col min="15873" max="15873" width="42.33203125" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" customWidth="1"/>
+    <col min="16129" max="16129" width="42.33203125" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="53" t="s">
+    <row r="1" spans="1:13">
+      <c r="A1" s="15"/>
+      <c r="B1" s="15"/>
+    </row>
+    <row r="2" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="17">
+        <v>162101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="18" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="18" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="17" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="18" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A7" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="18" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="18" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="18" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="18" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="23"/>
+    </row>
+    <row r="12" spans="1:13" s="18" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="23"/>
+    </row>
+    <row r="13" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="M13" s="23"/>
+    </row>
+    <row r="14" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="26" t="s">
+        <v>78</v>
+      </c>
+      <c r="M14" s="23"/>
+    </row>
+    <row r="15" spans="1:13" s="18" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M15" s="23"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="27" t="s">
+        <v>69</v>
+      </c>
+      <c r="M16" s="28"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="27" t="s">
+        <v>70</v>
+      </c>
+      <c r="M17" s="29"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>73</v>
+      </c>
+      <c r="M18" s="28"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="M19" s="29"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="M20" s="28"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>76</v>
+      </c>
+      <c r="M21" s="29"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="31"/>
+      <c r="B22" s="32"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="29"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="28"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="29"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="28"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:E58"/>
+  <sheetViews>
+    <sheetView topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:B2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="9.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15.88671875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="9.109375" style="1"/>
+    <col min="4" max="4" width="17" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="9.109375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" ht="27" customHeight="1">
+      <c r="A2" s="90" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" s="91"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2"/>
+      <c r="B3" s="3"/>
+    </row>
+    <row r="4" spans="1:2" ht="27" thickBot="1">
+      <c r="A4" s="13"/>
+      <c r="B4" s="14" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="44">
+        <v>1990</v>
+      </c>
+      <c r="B5" s="45" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="46">
+        <v>1991</v>
+      </c>
+      <c r="B6" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="46">
+        <v>1992</v>
+      </c>
+      <c r="B7" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="46">
+        <v>1993</v>
+      </c>
+      <c r="B8" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="46">
+        <v>1994</v>
+      </c>
+      <c r="B9" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="46">
+        <v>1995</v>
+      </c>
+      <c r="B10" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="46">
+        <v>1996</v>
+      </c>
+      <c r="B11" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="46">
+        <v>1997</v>
+      </c>
+      <c r="B12" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="46">
+        <v>1998</v>
+      </c>
+      <c r="B13" s="65">
+        <v>139.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="46">
+        <v>1999</v>
+      </c>
+      <c r="B14" s="65">
+        <v>122.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="46">
+        <v>2000</v>
+      </c>
+      <c r="B15" s="65">
+        <v>139.19999999999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="46">
+        <v>2001</v>
+      </c>
+      <c r="B16" s="65">
+        <v>217.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="46">
+        <v>2002</v>
+      </c>
+      <c r="B17" s="65">
+        <v>230.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="46">
+        <v>2003</v>
+      </c>
+      <c r="B18" s="65">
+        <v>260.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="46">
+        <v>2004</v>
+      </c>
+      <c r="B19" s="65">
+        <v>421.2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="46">
+        <v>2005</v>
+      </c>
+      <c r="B20" s="65">
+        <v>1006.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="46">
+        <v>2006</v>
+      </c>
+      <c r="B21" s="65">
+        <v>1023.7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="46">
+        <v>2007</v>
+      </c>
+      <c r="B22" s="65">
+        <v>1151.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="13.5" customHeight="1">
+      <c r="A23" s="51">
+        <v>2008</v>
+      </c>
+      <c r="B23" s="66">
+        <v>1212.0999999999999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="52">
+        <v>2009</v>
+      </c>
+      <c r="B24" s="66">
+        <v>1259.5999999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="52">
+        <v>2010</v>
+      </c>
+      <c r="B25" s="66">
+        <v>1381.9</v>
+      </c>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="55">
+        <v>2011</v>
+      </c>
+      <c r="B26" s="66">
+        <v>1403.6</v>
+      </c>
+      <c r="C26" s="89"/>
+      <c r="D26" s="89"/>
+      <c r="E26" s="5"/>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="52">
+        <v>2012</v>
+      </c>
+      <c r="B27" s="66">
+        <v>1292.9000000000001</v>
+      </c>
+      <c r="C27" s="6"/>
+      <c r="D27" s="6"/>
+      <c r="E27" s="5"/>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="52">
+        <v>2013</v>
+      </c>
+      <c r="B28" s="67">
+        <v>1101</v>
+      </c>
+      <c r="C28" s="7"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="52">
+        <v>2014</v>
+      </c>
+      <c r="B29" s="67">
+        <v>1206.4000000000001</v>
+      </c>
+      <c r="C29" s="7"/>
+    </row>
+    <row r="30" spans="1:5" s="5" customFormat="1">
+      <c r="A30" s="57">
+        <v>2015</v>
+      </c>
+      <c r="B30" s="76">
+        <v>1758.8</v>
+      </c>
+      <c r="C30" s="6"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="52">
+        <v>2016</v>
+      </c>
+      <c r="B31" s="66">
+        <v>2256.9</v>
+      </c>
+      <c r="C31" s="7"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="52">
+        <v>2017</v>
+      </c>
+      <c r="B32" s="66">
+        <v>2359.6999999999998</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" s="52">
+        <v>2018</v>
+      </c>
+      <c r="B33" s="66">
+        <v>2378.1</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" s="52">
+        <v>2019</v>
+      </c>
+      <c r="B34" s="66">
+        <v>1783.7</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" s="52">
+        <v>2020</v>
+      </c>
+      <c r="B35" s="66">
+        <v>3078.9</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" s="52">
+        <v>2021</v>
+      </c>
+      <c r="B36" s="66">
+        <v>3144.9</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" s="52">
+        <v>2022</v>
+      </c>
+      <c r="B37" s="63">
+        <v>2410.1</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" s="61">
+        <v>2023</v>
+      </c>
+      <c r="B38" s="77">
+        <v>3934.8</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" s="52">
+        <v>2024</v>
+      </c>
+      <c r="B39" s="63">
+        <v>4435.8999999999996</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40" s="52">
+        <v>2025</v>
+      </c>
+      <c r="B40" s="75">
+        <v>4905</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" s="10"/>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" s="7"/>
+      <c r="B43" s="7"/>
+      <c r="C43" s="11"/>
+      <c r="D43" s="11"/>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" s="11"/>
+      <c r="B44" s="11"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" s="7"/>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46" s="7"/>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" s="7"/>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48" s="7"/>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49" s="7"/>
+      <c r="B49" s="7"/>
+      <c r="C49" s="11"/>
+      <c r="D49" s="11"/>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50" s="11"/>
+      <c r="B50" s="11"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51" s="7"/>
+      <c r="B51" s="7"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="7"/>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" s="7"/>
+      <c r="B52" s="7"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7"/>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" s="7"/>
+      <c r="B53" s="7"/>
+      <c r="C53" s="7"/>
+      <c r="D53" s="7"/>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54" s="7"/>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55" s="7"/>
+      <c r="B55" s="7"/>
+      <c r="C55" s="7"/>
+      <c r="D55" s="7"/>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56" s="7"/>
+      <c r="B56" s="7"/>
+      <c r="C56" s="7"/>
+      <c r="D56" s="7"/>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57" s="7"/>
+      <c r="B57" s="7"/>
+    </row>
+    <row r="58" spans="1:4" ht="15.6">
+      <c r="A58" s="12"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="C26:D26"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:E58"/>
+  <sheetViews>
+    <sheetView topLeftCell="A13" workbookViewId="0">
+      <selection activeCell="F27" sqref="F27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="9.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="19.6640625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="9.109375" style="1"/>
+    <col min="4" max="4" width="17" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="9.109375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" ht="45.75" customHeight="1">
+      <c r="A2" s="90" t="s">
+        <v>63</v>
+      </c>
+      <c r="B2" s="91"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2"/>
+      <c r="B3" s="3"/>
+    </row>
+    <row r="4" spans="1:2" ht="27" thickBot="1">
+      <c r="A4" s="13"/>
+      <c r="B4" s="14" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="44">
+        <v>1990</v>
+      </c>
+      <c r="B5" s="45" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="46">
+        <v>1991</v>
+      </c>
+      <c r="B6" s="45" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="46">
+        <v>1992</v>
+      </c>
+      <c r="B7" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="46">
+        <v>1993</v>
+      </c>
+      <c r="B8" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="46">
+        <v>1994</v>
+      </c>
+      <c r="B9" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="46">
+        <v>1995</v>
+      </c>
+      <c r="B10" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="46">
+        <v>1996</v>
+      </c>
+      <c r="B11" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="46">
+        <v>1997</v>
+      </c>
+      <c r="B12" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="46">
+        <v>1998</v>
+      </c>
+      <c r="B13" s="65">
+        <v>112.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="46">
+        <v>1999</v>
+      </c>
+      <c r="B14" s="65">
+        <v>87.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="46">
+        <v>2000</v>
+      </c>
+      <c r="B15" s="65">
+        <v>113.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="46">
+        <v>2001</v>
+      </c>
+      <c r="B16" s="65">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="46">
+        <v>2002</v>
+      </c>
+      <c r="B17" s="65">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="46">
+        <v>2003</v>
+      </c>
+      <c r="B18" s="65">
+        <v>113.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="46">
+        <v>2004</v>
+      </c>
+      <c r="B19" s="65">
+        <v>161.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="46">
+        <v>2005</v>
+      </c>
+      <c r="B20" s="65">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="46">
+        <v>2006</v>
+      </c>
+      <c r="B21" s="65">
+        <v>101.7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="46">
+        <v>2007</v>
+      </c>
+      <c r="B22" s="65">
+        <v>112.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="13.5" customHeight="1">
+      <c r="A23" s="51">
+        <v>2008</v>
+      </c>
+      <c r="B23" s="66">
+        <v>105.2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="52">
+        <v>2009</v>
+      </c>
+      <c r="B24" s="66">
+        <v>103.9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="52">
+        <v>2010</v>
+      </c>
+      <c r="B25" s="66">
+        <v>109.7</v>
+      </c>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="55">
+        <v>2011</v>
+      </c>
+      <c r="B26" s="69">
+        <v>101.6</v>
+      </c>
+      <c r="C26" s="89"/>
+      <c r="D26" s="89"/>
+      <c r="E26" s="5"/>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="52">
+        <v>2012</v>
+      </c>
+      <c r="B27" s="69">
+        <v>92.1</v>
+      </c>
+      <c r="C27" s="6"/>
+      <c r="D27" s="6"/>
+      <c r="E27" s="5"/>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="52">
+        <v>2013</v>
+      </c>
+      <c r="B28" s="67">
+        <v>85.2</v>
+      </c>
+      <c r="C28" s="7"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="52">
+        <v>2014</v>
+      </c>
+      <c r="B29" s="67">
+        <v>109.6</v>
+      </c>
+      <c r="C29" s="7"/>
+    </row>
+    <row r="30" spans="1:5" s="5" customFormat="1">
+      <c r="A30" s="57">
+        <v>2015</v>
+      </c>
+      <c r="B30" s="76">
+        <v>145.80000000000001</v>
+      </c>
+      <c r="C30" s="6"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="52">
+        <v>2016</v>
+      </c>
+      <c r="B31" s="66">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="C31" s="7"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="52">
+        <v>2017</v>
+      </c>
+      <c r="B32" s="66">
+        <v>104.6</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" s="52">
+        <v>2018</v>
+      </c>
+      <c r="B33" s="66">
+        <v>100.8</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" s="52">
+        <v>2019</v>
+      </c>
+      <c r="B34" s="66">
+        <v>75</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" s="52">
+        <v>2020</v>
+      </c>
+      <c r="B35" s="66">
+        <v>172.6</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" s="52">
+        <v>2021</v>
+      </c>
+      <c r="B36" s="66">
+        <v>102.1</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" s="52">
+        <v>2022</v>
+      </c>
+      <c r="B37" s="85">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" s="61">
+        <v>2023</v>
+      </c>
+      <c r="B38" s="73">
+        <v>163.30000000000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" s="52">
+        <v>2024</v>
+      </c>
+      <c r="B39" s="73">
+        <v>112.7</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40" s="52">
+        <v>2025</v>
+      </c>
+      <c r="B40" s="78">
+        <v>110.6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" s="10"/>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" s="7"/>
+      <c r="B43" s="7"/>
+      <c r="C43" s="11"/>
+      <c r="D43" s="11"/>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" s="11"/>
+      <c r="B44" s="11"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" s="7"/>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46" s="7"/>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" s="7"/>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48" s="7"/>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49" s="7"/>
+      <c r="B49" s="7"/>
+      <c r="C49" s="11"/>
+      <c r="D49" s="11"/>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50" s="11"/>
+      <c r="B50" s="11"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51" s="7"/>
+      <c r="B51" s="7"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="7"/>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" s="7"/>
+      <c r="B52" s="7"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7"/>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" s="7"/>
+      <c r="B53" s="7"/>
+      <c r="C53" s="7"/>
+      <c r="D53" s="7"/>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54" s="7"/>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55" s="7"/>
+      <c r="B55" s="7"/>
+      <c r="C55" s="7"/>
+      <c r="D55" s="7"/>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56" s="7"/>
+      <c r="B56" s="7"/>
+      <c r="C56" s="7"/>
+      <c r="D56" s="7"/>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57" s="7"/>
+      <c r="B57" s="7"/>
+    </row>
+    <row r="58" spans="1:4" ht="15.6">
+      <c r="A58" s="12"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="C26:D26"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:E58"/>
+  <sheetViews>
+    <sheetView topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="9.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="18" style="1" customWidth="1"/>
+    <col min="3" max="3" width="9.109375" style="1"/>
+    <col min="4" max="4" width="17" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="9.109375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" ht="43.5" customHeight="1">
+      <c r="A2" s="90" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="54"/>
-[...8 lines deleted...]
-      <c r="B2" s="51" t="s">
+      <c r="B2" s="91"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2"/>
+      <c r="B3" s="3"/>
+    </row>
+    <row r="4" spans="1:2" ht="27" thickBot="1">
+      <c r="A4" s="13"/>
+      <c r="B4" s="14" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="44">
+        <v>1990</v>
+      </c>
+      <c r="B5" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="52"/>
-[...4 lines deleted...]
-      <c r="F2" s="51" t="s">
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="46">
+        <v>1991</v>
+      </c>
+      <c r="B6" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="46">
+        <v>1992</v>
+      </c>
+      <c r="B7" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="46">
+        <v>1993</v>
+      </c>
+      <c r="B8" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="46">
+        <v>1994</v>
+      </c>
+      <c r="B9" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="46">
+        <v>1995</v>
+      </c>
+      <c r="B10" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="46">
+        <v>1996</v>
+      </c>
+      <c r="B11" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="46">
+        <v>1997</v>
+      </c>
+      <c r="B12" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="46">
+        <v>1998</v>
+      </c>
+      <c r="B13" s="78">
+        <v>18.600000000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="46">
+        <v>1999</v>
+      </c>
+      <c r="B14" s="78">
+        <v>15.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="46">
+        <v>2000</v>
+      </c>
+      <c r="B15" s="78">
+        <v>20.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="46">
+        <v>2001</v>
+      </c>
+      <c r="B16" s="78">
+        <v>35.200000000000003</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="46">
+        <v>2002</v>
+      </c>
+      <c r="B17" s="78">
+        <v>75.099999999999994</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="46">
+        <v>2003</v>
+      </c>
+      <c r="B18" s="78">
+        <v>91.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="46">
+        <v>2004</v>
+      </c>
+      <c r="B19" s="78">
+        <v>173.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="46">
+        <v>2005</v>
+      </c>
+      <c r="B20" s="78">
+        <v>251.8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="46">
+        <v>2006</v>
+      </c>
+      <c r="B21" s="78">
+        <v>322.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="46">
+        <v>2007</v>
+      </c>
+      <c r="B22" s="78">
+        <v>151.19999999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="13.5" customHeight="1">
+      <c r="A23" s="51">
+        <v>2008</v>
+      </c>
+      <c r="B23" s="78">
+        <v>107.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="52">
+        <v>2009</v>
+      </c>
+      <c r="B24" s="78">
+        <v>46.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="52">
+        <v>2010</v>
+      </c>
+      <c r="B25" s="78">
+        <v>45.7</v>
+      </c>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="55">
+        <v>2011</v>
+      </c>
+      <c r="B26" s="78">
+        <v>71.8</v>
+      </c>
+      <c r="C26" s="89"/>
+      <c r="D26" s="89"/>
+      <c r="E26" s="5"/>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="52">
+        <v>2012</v>
+      </c>
+      <c r="B27" s="78">
+        <v>54.3</v>
+      </c>
+      <c r="C27" s="6"/>
+      <c r="D27" s="6"/>
+      <c r="E27" s="5"/>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="52">
+        <v>2013</v>
+      </c>
+      <c r="B28" s="78">
+        <v>79.7</v>
+      </c>
+      <c r="C28" s="7"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="52">
+        <v>2014</v>
+      </c>
+      <c r="B29" s="78">
+        <v>63</v>
+      </c>
+      <c r="C29" s="7"/>
+    </row>
+    <row r="30" spans="1:5" s="5" customFormat="1">
+      <c r="A30" s="57">
+        <v>2015</v>
+      </c>
+      <c r="B30" s="78">
+        <v>105.1</v>
+      </c>
+      <c r="C30" s="6"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="52">
+        <v>2016</v>
+      </c>
+      <c r="B31" s="78">
+        <v>170.4</v>
+      </c>
+      <c r="C31" s="7"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="52">
+        <v>2017</v>
+      </c>
+      <c r="B32" s="78">
+        <v>155.30000000000001</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" s="52">
+        <v>2018</v>
+      </c>
+      <c r="B33" s="78">
+        <v>140</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" s="52">
+        <v>2019</v>
+      </c>
+      <c r="B34" s="78">
+        <v>108</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" s="52">
+        <v>2020</v>
+      </c>
+      <c r="B35" s="78">
+        <v>83.7</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" s="52">
+        <v>2021</v>
+      </c>
+      <c r="B36" s="78">
+        <v>91</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" s="52">
+        <v>2022</v>
+      </c>
+      <c r="B37" s="78">
+        <v>74.7</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" s="61">
+        <v>2023</v>
+      </c>
+      <c r="B38" s="78">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" s="52">
+        <v>2024</v>
+      </c>
+      <c r="B39" s="78">
+        <v>48.8</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40" s="52">
+        <v>2025</v>
+      </c>
+      <c r="B40" s="79">
+        <v>68.099999999999994</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" s="10"/>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" s="7"/>
+      <c r="B43" s="7"/>
+      <c r="C43" s="11"/>
+      <c r="D43" s="11"/>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" s="11"/>
+      <c r="B44" s="11"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" s="7"/>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46" s="7"/>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" s="7"/>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48" s="7"/>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49" s="7"/>
+      <c r="B49" s="7"/>
+      <c r="C49" s="11"/>
+      <c r="D49" s="11"/>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50" s="11"/>
+      <c r="B50" s="11"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51" s="7"/>
+      <c r="B51" s="7"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="7"/>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" s="7"/>
+      <c r="B52" s="7"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7"/>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" s="7"/>
+      <c r="B53" s="7"/>
+      <c r="C53" s="7"/>
+      <c r="D53" s="7"/>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54" s="7"/>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55" s="7"/>
+      <c r="B55" s="7"/>
+      <c r="C55" s="7"/>
+      <c r="D55" s="7"/>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56" s="7"/>
+      <c r="B56" s="7"/>
+      <c r="C56" s="7"/>
+      <c r="D56" s="7"/>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57" s="7"/>
+      <c r="B57" s="7"/>
+    </row>
+    <row r="58" spans="1:4" ht="15.6">
+      <c r="A58" s="12"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="C26:D26"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:E58"/>
+  <sheetViews>
+    <sheetView topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:B2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="9.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="21" style="1" customWidth="1"/>
+    <col min="3" max="3" width="9.109375" style="1"/>
+    <col min="4" max="4" width="17" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="9.109375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" ht="60.75" customHeight="1">
+      <c r="A2" s="90" t="s">
+        <v>68</v>
+      </c>
+      <c r="B2" s="91"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2"/>
+      <c r="B3" s="3"/>
+    </row>
+    <row r="4" spans="1:2" ht="27" thickBot="1">
+      <c r="A4" s="13"/>
+      <c r="B4" s="14" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="44">
+        <v>1990</v>
+      </c>
+      <c r="B5" s="45" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="46">
+        <v>1991</v>
+      </c>
+      <c r="B6" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="46">
+        <v>1992</v>
+      </c>
+      <c r="B7" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="46">
+        <v>1993</v>
+      </c>
+      <c r="B8" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="46">
+        <v>1994</v>
+      </c>
+      <c r="B9" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="46">
+        <v>1995</v>
+      </c>
+      <c r="B10" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="46">
+        <v>1996</v>
+      </c>
+      <c r="B11" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="46">
+        <v>1997</v>
+      </c>
+      <c r="B12" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" s="5" customFormat="1">
+      <c r="A13" s="84">
+        <v>1998</v>
+      </c>
+      <c r="B13" s="86">
+        <v>95.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="46">
+        <v>1999</v>
+      </c>
+      <c r="B14" s="65">
+        <v>84.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="46">
+        <v>2000</v>
+      </c>
+      <c r="B15" s="65">
+        <v>131.80000000000001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="46">
+        <v>2001</v>
+      </c>
+      <c r="B16" s="65">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="46">
+        <v>2002</v>
+      </c>
+      <c r="B17" s="65">
+        <v>213.4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="46">
+        <v>2003</v>
+      </c>
+      <c r="B18" s="65">
+        <v>121.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="46">
+        <v>2004</v>
+      </c>
+      <c r="B19" s="65">
+        <v>190.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="46">
+        <v>2005</v>
+      </c>
+      <c r="B20" s="65">
+        <v>144.9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="46">
+        <v>2006</v>
+      </c>
+      <c r="B21" s="65">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="46">
+        <v>2007</v>
+      </c>
+      <c r="B22" s="65">
+        <v>46.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="13.5" customHeight="1">
+      <c r="A23" s="51">
+        <v>2008</v>
+      </c>
+      <c r="B23" s="66">
+        <v>70.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="52">
+        <v>2009</v>
+      </c>
+      <c r="B24" s="66">
+        <v>43.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="52">
+        <v>2010</v>
+      </c>
+      <c r="B25" s="66">
+        <v>98.3</v>
+      </c>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="55">
+        <v>2011</v>
+      </c>
+      <c r="B26" s="67">
+        <v>157.1</v>
+      </c>
+      <c r="C26" s="89"/>
+      <c r="D26" s="89"/>
+      <c r="E26" s="5"/>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="52">
+        <v>2012</v>
+      </c>
+      <c r="B27" s="67">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="C27" s="6"/>
+      <c r="D27" s="6"/>
+      <c r="E27" s="5"/>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="52">
+        <v>2013</v>
+      </c>
+      <c r="B28" s="67">
+        <v>146.9</v>
+      </c>
+      <c r="C28" s="7"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="52">
+        <v>2014</v>
+      </c>
+      <c r="B29" s="67">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="C29" s="7"/>
+    </row>
+    <row r="30" spans="1:5" s="5" customFormat="1">
+      <c r="A30" s="57">
+        <v>2015</v>
+      </c>
+      <c r="B30" s="71">
+        <v>166.8</v>
+      </c>
+      <c r="C30" s="6"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="52">
+        <v>2016</v>
+      </c>
+      <c r="B31" s="67">
+        <v>162.1</v>
+      </c>
+      <c r="C31" s="7"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="52">
+        <v>2017</v>
+      </c>
+      <c r="B32" s="67">
+        <v>91.1</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" s="52">
+        <v>2018</v>
+      </c>
+      <c r="B33" s="67">
+        <v>90</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" s="52">
+        <v>2019</v>
+      </c>
+      <c r="B34" s="67">
+        <v>77.5</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" s="52">
+        <v>2020</v>
+      </c>
+      <c r="B35" s="67">
+        <v>86.1</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" s="52">
+        <v>2021</v>
+      </c>
+      <c r="B36" s="67">
+        <v>108.7</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" s="52">
+        <v>2022</v>
+      </c>
+      <c r="B37" s="67">
+        <v>82</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" s="61">
+        <v>2023</v>
+      </c>
+      <c r="B38" s="73">
+        <v>66.900000000000006</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" s="52">
+        <v>2024</v>
+      </c>
+      <c r="B39" s="73">
+        <v>97.6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40" s="52">
+        <v>2025</v>
+      </c>
+      <c r="B40" s="73">
+        <v>139.80000000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" s="10"/>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" s="7"/>
+      <c r="B43" s="7"/>
+      <c r="C43" s="11"/>
+      <c r="D43" s="11"/>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" s="11"/>
+      <c r="B44" s="11"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" s="7"/>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46" s="7"/>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" s="7"/>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48" s="7"/>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49" s="7"/>
+      <c r="B49" s="7"/>
+      <c r="C49" s="11"/>
+      <c r="D49" s="11"/>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50" s="11"/>
+      <c r="B50" s="11"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51" s="7"/>
+      <c r="B51" s="7"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="7"/>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" s="7"/>
+      <c r="B52" s="7"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7"/>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" s="7"/>
+      <c r="B53" s="7"/>
+      <c r="C53" s="7"/>
+      <c r="D53" s="7"/>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54" s="7"/>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55" s="7"/>
+      <c r="B55" s="7"/>
+      <c r="C55" s="7"/>
+      <c r="D55" s="7"/>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56" s="7"/>
+      <c r="B56" s="7"/>
+      <c r="C56" s="7"/>
+      <c r="D56" s="7"/>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57" s="7"/>
+      <c r="B57" s="7"/>
+    </row>
+    <row r="58" spans="1:4" ht="15.6">
+      <c r="A58" s="12"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="C26:D26"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr codeName="Лист5"/>
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="F9" sqref="F9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="33" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="33" customWidth="1"/>
+    <col min="257" max="257" width="42.33203125" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" customWidth="1"/>
+    <col min="513" max="513" width="42.33203125" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" customWidth="1"/>
+    <col min="769" max="769" width="42.33203125" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" customWidth="1"/>
+    <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
+    <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
+    <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
+    <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
+    <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
+    <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
+    <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" customWidth="1"/>
+    <col min="2817" max="2817" width="42.33203125" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" customWidth="1"/>
+    <col min="3073" max="3073" width="42.33203125" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" customWidth="1"/>
+    <col min="3329" max="3329" width="42.33203125" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" customWidth="1"/>
+    <col min="3585" max="3585" width="42.33203125" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" customWidth="1"/>
+    <col min="3841" max="3841" width="42.33203125" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" customWidth="1"/>
+    <col min="4097" max="4097" width="42.33203125" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" customWidth="1"/>
+    <col min="4353" max="4353" width="42.33203125" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" customWidth="1"/>
+    <col min="4609" max="4609" width="42.33203125" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" customWidth="1"/>
+    <col min="4865" max="4865" width="42.33203125" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" customWidth="1"/>
+    <col min="5121" max="5121" width="42.33203125" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" customWidth="1"/>
+    <col min="5377" max="5377" width="42.33203125" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" customWidth="1"/>
+    <col min="5633" max="5633" width="42.33203125" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" customWidth="1"/>
+    <col min="5889" max="5889" width="42.33203125" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" customWidth="1"/>
+    <col min="6145" max="6145" width="42.33203125" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" customWidth="1"/>
+    <col min="6401" max="6401" width="42.33203125" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" customWidth="1"/>
+    <col min="6657" max="6657" width="42.33203125" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" customWidth="1"/>
+    <col min="6913" max="6913" width="42.33203125" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" customWidth="1"/>
+    <col min="7169" max="7169" width="42.33203125" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" customWidth="1"/>
+    <col min="7425" max="7425" width="42.33203125" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" customWidth="1"/>
+    <col min="7681" max="7681" width="42.33203125" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" customWidth="1"/>
+    <col min="7937" max="7937" width="42.33203125" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" customWidth="1"/>
+    <col min="8193" max="8193" width="42.33203125" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" customWidth="1"/>
+    <col min="8449" max="8449" width="42.33203125" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" customWidth="1"/>
+    <col min="8705" max="8705" width="42.33203125" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" customWidth="1"/>
+    <col min="8961" max="8961" width="42.33203125" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" customWidth="1"/>
+    <col min="9217" max="9217" width="42.33203125" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" customWidth="1"/>
+    <col min="9473" max="9473" width="42.33203125" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" customWidth="1"/>
+    <col min="9729" max="9729" width="42.33203125" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" customWidth="1"/>
+    <col min="9985" max="9985" width="42.33203125" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" customWidth="1"/>
+    <col min="10241" max="10241" width="42.33203125" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" customWidth="1"/>
+    <col min="10497" max="10497" width="42.33203125" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" customWidth="1"/>
+    <col min="10753" max="10753" width="42.33203125" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" customWidth="1"/>
+    <col min="11009" max="11009" width="42.33203125" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" customWidth="1"/>
+    <col min="11265" max="11265" width="42.33203125" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" customWidth="1"/>
+    <col min="11521" max="11521" width="42.33203125" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" customWidth="1"/>
+    <col min="11777" max="11777" width="42.33203125" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" customWidth="1"/>
+    <col min="12033" max="12033" width="42.33203125" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" customWidth="1"/>
+    <col min="12289" max="12289" width="42.33203125" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" customWidth="1"/>
+    <col min="12545" max="12545" width="42.33203125" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" customWidth="1"/>
+    <col min="12801" max="12801" width="42.33203125" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" customWidth="1"/>
+    <col min="13057" max="13057" width="42.33203125" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" customWidth="1"/>
+    <col min="13313" max="13313" width="42.33203125" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" customWidth="1"/>
+    <col min="13569" max="13569" width="42.33203125" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" customWidth="1"/>
+    <col min="13825" max="13825" width="42.33203125" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" customWidth="1"/>
+    <col min="14081" max="14081" width="42.33203125" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" customWidth="1"/>
+    <col min="14337" max="14337" width="42.33203125" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" customWidth="1"/>
+    <col min="14593" max="14593" width="42.33203125" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" customWidth="1"/>
+    <col min="14849" max="14849" width="42.33203125" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" customWidth="1"/>
+    <col min="15105" max="15105" width="42.33203125" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" customWidth="1"/>
+    <col min="15361" max="15361" width="42.33203125" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" customWidth="1"/>
+    <col min="15617" max="15617" width="42.33203125" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" customWidth="1"/>
+    <col min="15873" max="15873" width="42.33203125" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" customWidth="1"/>
+    <col min="16129" max="16129" width="42.33203125" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="15"/>
+      <c r="B1" s="15"/>
+    </row>
+    <row r="2" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="17">
+        <v>162107</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="17" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="19" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="18" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="17" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="18" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="17" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="18" customFormat="1" ht="48.75" customHeight="1">
+      <c r="A7" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="18" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="19" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="18" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="18" customFormat="1" ht="26.4">
+      <c r="A10" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="18" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="23"/>
+    </row>
+    <row r="12" spans="1:13" s="18" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="23"/>
+    </row>
+    <row r="13" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="M13" s="23"/>
+    </row>
+    <row r="14" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="26" t="s">
+        <v>78</v>
+      </c>
+      <c r="M14" s="23"/>
+    </row>
+    <row r="15" spans="1:13" s="18" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="M15" s="23"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="M16" s="28"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="M17" s="29"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>73</v>
+      </c>
+      <c r="M18" s="28"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="M19" s="29"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="M20" s="28"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>76</v>
+      </c>
+      <c r="M21" s="29"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="31"/>
+      <c r="B22" s="32"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="29"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="28"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="29"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="28"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="E10" sqref="E10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="33" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="33" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="15"/>
+      <c r="B1" s="15"/>
+    </row>
+    <row r="2" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="17">
+        <v>163206</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="17" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="19" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="18" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="17" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="18" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="17" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="18" customFormat="1" ht="45" customHeight="1">
+      <c r="A7" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="18" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="18" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="18" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="18" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="23"/>
+    </row>
+    <row r="12" spans="1:13" s="18" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="23"/>
+    </row>
+    <row r="13" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="M13" s="23"/>
+    </row>
+    <row r="14" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="26" t="s">
+        <v>78</v>
+      </c>
+      <c r="M14" s="23"/>
+    </row>
+    <row r="15" spans="1:13" s="18" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="M15" s="23"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="M16" s="28"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="M17" s="29"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>73</v>
+      </c>
+      <c r="M18" s="28"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="M19" s="29"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="M20" s="28"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>76</v>
+      </c>
+      <c r="M21" s="29"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="31"/>
+      <c r="B22" s="32"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="29"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="28"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="29"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="28"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="E8" sqref="E8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="33" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="33" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="15"/>
+      <c r="B1" s="15"/>
+    </row>
+    <row r="2" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="17">
+        <v>163213</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="17" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="19" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="18" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="17" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="18" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="17" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="18" customFormat="1" ht="45" customHeight="1">
+      <c r="A7" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="18" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="19" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="18" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="18" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="18" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="23"/>
+    </row>
+    <row r="12" spans="1:13" s="18" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="23"/>
+    </row>
+    <row r="13" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="M13" s="23"/>
+    </row>
+    <row r="14" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="26" t="s">
+        <v>78</v>
+      </c>
+      <c r="M14" s="23"/>
+    </row>
+    <row r="15" spans="1:13" s="18" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="M15" s="23"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="M16" s="28"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="M17" s="29"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>73</v>
+      </c>
+      <c r="M18" s="28"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="M19" s="29"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="M20" s="28"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>76</v>
+      </c>
+      <c r="M21" s="29"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="31"/>
+      <c r="B22" s="32"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="29"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="28"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="29"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="28"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView topLeftCell="A4" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="D12" sqref="D12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="33" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="33" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="15"/>
+      <c r="B1" s="15"/>
+    </row>
+    <row r="2" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="17" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="17" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="19" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="18" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="17" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="18" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="17" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="18" customFormat="1" ht="45" customHeight="1">
+      <c r="A7" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="18" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="18" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="18" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="18" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="23"/>
+    </row>
+    <row r="12" spans="1:13" s="18" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="23"/>
+    </row>
+    <row r="13" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="M13" s="23"/>
+    </row>
+    <row r="14" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="26" t="s">
+        <v>78</v>
+      </c>
+      <c r="M14" s="23"/>
+    </row>
+    <row r="15" spans="1:13" s="18" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="M15" s="23"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="M16" s="28"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="M17" s="29"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>73</v>
+      </c>
+      <c r="M18" s="28"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="M19" s="29"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="M20" s="28"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>76</v>
+      </c>
+      <c r="M21" s="29"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="31"/>
+      <c r="B22" s="32"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="29"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="28"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="29"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="28"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A4" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="F9" sqref="F9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="33" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="33" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="15"/>
+      <c r="B1" s="15"/>
+    </row>
+    <row r="2" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="17">
+        <v>16321301</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="17" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="19" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="18" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="17" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="18" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="17" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="18" customFormat="1" ht="45" customHeight="1">
+      <c r="A7" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="18" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="19" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="18" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="18" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="18" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="23"/>
+    </row>
+    <row r="12" spans="1:13" s="18" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="23"/>
+    </row>
+    <row r="13" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="M13" s="23"/>
+    </row>
+    <row r="14" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="26" t="s">
+        <v>78</v>
+      </c>
+      <c r="M14" s="23"/>
+    </row>
+    <row r="15" spans="1:13" s="18" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="M15" s="23"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="M16" s="28"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="M17" s="29"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>73</v>
+      </c>
+      <c r="M18" s="28"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="M19" s="29"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="M20" s="28"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>76</v>
+      </c>
+      <c r="M21" s="29"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="31"/>
+      <c r="B22" s="32"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="29"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="28"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="29"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="28"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A3:C20"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="A13" sqref="A13:C13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3" max="256" width="9.109375" style="1"/>
+    <col min="257" max="257" width="4.44140625" style="1" customWidth="1"/>
+    <col min="258" max="258" width="113.5546875" style="1" customWidth="1"/>
+    <col min="259" max="512" width="9.109375" style="1"/>
+    <col min="513" max="513" width="4.44140625" style="1" customWidth="1"/>
+    <col min="514" max="514" width="113.5546875" style="1" customWidth="1"/>
+    <col min="515" max="768" width="9.109375" style="1"/>
+    <col min="769" max="769" width="4.44140625" style="1" customWidth="1"/>
+    <col min="770" max="770" width="113.5546875" style="1" customWidth="1"/>
+    <col min="771" max="1024" width="9.109375" style="1"/>
+    <col min="1025" max="1025" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1027" max="1280" width="9.109375" style="1"/>
+    <col min="1281" max="1281" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1283" max="1536" width="9.109375" style="1"/>
+    <col min="1537" max="1537" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1539" max="1792" width="9.109375" style="1"/>
+    <col min="1793" max="1793" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1795" max="2048" width="9.109375" style="1"/>
+    <col min="2049" max="2049" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2051" max="2304" width="9.109375" style="1"/>
+    <col min="2305" max="2305" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2307" max="2560" width="9.109375" style="1"/>
+    <col min="2561" max="2561" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2563" max="2816" width="9.109375" style="1"/>
+    <col min="2817" max="2817" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2819" max="3072" width="9.109375" style="1"/>
+    <col min="3073" max="3073" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3075" max="3328" width="9.109375" style="1"/>
+    <col min="3329" max="3329" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3331" max="3584" width="9.109375" style="1"/>
+    <col min="3585" max="3585" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3587" max="3840" width="9.109375" style="1"/>
+    <col min="3841" max="3841" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3843" max="4096" width="9.109375" style="1"/>
+    <col min="4097" max="4097" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4099" max="4352" width="9.109375" style="1"/>
+    <col min="4353" max="4353" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4355" max="4608" width="9.109375" style="1"/>
+    <col min="4609" max="4609" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4611" max="4864" width="9.109375" style="1"/>
+    <col min="4865" max="4865" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4867" max="5120" width="9.109375" style="1"/>
+    <col min="5121" max="5121" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5123" max="5376" width="9.109375" style="1"/>
+    <col min="5377" max="5377" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5379" max="5632" width="9.109375" style="1"/>
+    <col min="5633" max="5633" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5635" max="5888" width="9.109375" style="1"/>
+    <col min="5889" max="5889" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5891" max="6144" width="9.109375" style="1"/>
+    <col min="6145" max="6145" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6147" max="6400" width="9.109375" style="1"/>
+    <col min="6401" max="6401" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6403" max="6656" width="9.109375" style="1"/>
+    <col min="6657" max="6657" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6659" max="6912" width="9.109375" style="1"/>
+    <col min="6913" max="6913" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6915" max="7168" width="9.109375" style="1"/>
+    <col min="7169" max="7169" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7171" max="7424" width="9.109375" style="1"/>
+    <col min="7425" max="7425" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7427" max="7680" width="9.109375" style="1"/>
+    <col min="7681" max="7681" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7683" max="7936" width="9.109375" style="1"/>
+    <col min="7937" max="7937" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7939" max="8192" width="9.109375" style="1"/>
+    <col min="8193" max="8193" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8195" max="8448" width="9.109375" style="1"/>
+    <col min="8449" max="8449" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8451" max="8704" width="9.109375" style="1"/>
+    <col min="8705" max="8705" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8707" max="8960" width="9.109375" style="1"/>
+    <col min="8961" max="8961" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8963" max="9216" width="9.109375" style="1"/>
+    <col min="9217" max="9217" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9219" max="9472" width="9.109375" style="1"/>
+    <col min="9473" max="9473" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9475" max="9728" width="9.109375" style="1"/>
+    <col min="9729" max="9729" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9731" max="9984" width="9.109375" style="1"/>
+    <col min="9985" max="9985" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9987" max="10240" width="9.109375" style="1"/>
+    <col min="10241" max="10241" width="4.44140625" style="1" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5546875" style="1" customWidth="1"/>
+    <col min="10243" max="10496" width="9.109375" style="1"/>
+    <col min="10497" max="10497" width="4.44140625" style="1" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5546875" style="1" customWidth="1"/>
+    <col min="10499" max="10752" width="9.109375" style="1"/>
+    <col min="10753" max="10753" width="4.44140625" style="1" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5546875" style="1" customWidth="1"/>
+    <col min="10755" max="11008" width="9.109375" style="1"/>
+    <col min="11009" max="11009" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11011" max="11264" width="9.109375" style="1"/>
+    <col min="11265" max="11265" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11267" max="11520" width="9.109375" style="1"/>
+    <col min="11521" max="11521" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11523" max="11776" width="9.109375" style="1"/>
+    <col min="11777" max="11777" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11779" max="12032" width="9.109375" style="1"/>
+    <col min="12033" max="12033" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12035" max="12288" width="9.109375" style="1"/>
+    <col min="12289" max="12289" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12291" max="12544" width="9.109375" style="1"/>
+    <col min="12545" max="12545" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12547" max="12800" width="9.109375" style="1"/>
+    <col min="12801" max="12801" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12803" max="13056" width="9.109375" style="1"/>
+    <col min="13057" max="13057" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13059" max="13312" width="9.109375" style="1"/>
+    <col min="13313" max="13313" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13315" max="13568" width="9.109375" style="1"/>
+    <col min="13569" max="13569" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13571" max="13824" width="9.109375" style="1"/>
+    <col min="13825" max="13825" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13827" max="14080" width="9.109375" style="1"/>
+    <col min="14081" max="14081" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14083" max="14336" width="9.109375" style="1"/>
+    <col min="14337" max="14337" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14339" max="14592" width="9.109375" style="1"/>
+    <col min="14593" max="14593" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14595" max="14848" width="9.109375" style="1"/>
+    <col min="14849" max="14849" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14851" max="15104" width="9.109375" style="1"/>
+    <col min="15105" max="15105" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15107" max="15360" width="9.109375" style="1"/>
+    <col min="15361" max="15361" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15363" max="15616" width="9.109375" style="1"/>
+    <col min="15617" max="15617" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15619" max="15872" width="9.109375" style="1"/>
+    <col min="15873" max="15873" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15875" max="16128" width="9.109375" style="1"/>
+    <col min="16129" max="16129" width="4.44140625" style="1" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5546875" style="1" customWidth="1"/>
+    <col min="16131" max="16384" width="9.109375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="1:3">
+      <c r="A3" s="34"/>
+      <c r="B3" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="36"/>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="34"/>
+      <c r="B4" s="35" t="s">
+        <v>44</v>
+      </c>
+      <c r="C4" s="36"/>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="34"/>
+      <c r="B5" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="C5" s="36"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="34"/>
+      <c r="B6" s="35" t="s">
+        <v>46</v>
+      </c>
+      <c r="C6" s="36"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="34"/>
+      <c r="B7" s="35" t="s">
+        <v>47</v>
+      </c>
+      <c r="C7" s="36"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="34"/>
+      <c r="B8" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="C8" s="36"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="34"/>
+      <c r="B9" s="38"/>
+      <c r="C9" s="36"/>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="34"/>
+      <c r="B10" s="34"/>
+      <c r="C10" s="36"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="34"/>
+      <c r="B11" s="34"/>
+      <c r="C11" s="36"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="34"/>
+      <c r="B12" s="34"/>
+      <c r="C12" s="34"/>
+    </row>
+    <row r="13" spans="1:3" ht="14.4">
+      <c r="A13" s="87" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" s="88"/>
+      <c r="C13" s="88"/>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="B14" s="39"/>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="B15" s="40"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="B16" s="40"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="41"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A13:C13"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:E59"/>
+  <sheetViews>
+    <sheetView topLeftCell="A13" workbookViewId="0">
+      <selection activeCell="E14" sqref="E14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="9.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="16.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="9.109375" style="1"/>
+    <col min="4" max="4" width="17" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="9.109375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" ht="29.25" customHeight="1">
+      <c r="A2" s="90" t="s">
+        <v>6</v>
+      </c>
+      <c r="B2" s="91"/>
+    </row>
+    <row r="3" spans="1:2" ht="14.25" customHeight="1">
+      <c r="A3" s="2"/>
+      <c r="B3" s="3"/>
+    </row>
+    <row r="4" spans="1:2" ht="30" customHeight="1" thickBot="1">
+      <c r="A4" s="13"/>
+      <c r="B4" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="G2" s="52"/>
-[...9 lines deleted...]
-      <c r="D3" s="48" t="s">
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="44">
+        <v>1990</v>
+      </c>
+      <c r="B5" s="45" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="46">
+        <v>1991</v>
+      </c>
+      <c r="B6" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A7" s="46">
+        <v>1992</v>
+      </c>
+      <c r="B7" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A8" s="46">
+        <v>1993</v>
+      </c>
+      <c r="B8" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A9" s="46">
+        <v>1994</v>
+      </c>
+      <c r="B9" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="12" customHeight="1">
+      <c r="A10" s="46">
+        <v>1995</v>
+      </c>
+      <c r="B10" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="46">
+        <v>1996</v>
+      </c>
+      <c r="B11" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="46">
+        <v>1997</v>
+      </c>
+      <c r="B12" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="46">
+        <v>1998</v>
+      </c>
+      <c r="B13" s="48">
+        <v>17929</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="46">
+        <v>1999</v>
+      </c>
+      <c r="B14" s="49">
+        <v>11686</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="46">
+        <v>2000</v>
+      </c>
+      <c r="B15" s="49">
+        <v>26338</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="46">
+        <v>2001</v>
+      </c>
+      <c r="B16" s="50">
+        <v>37238</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="46">
+        <v>2002</v>
+      </c>
+      <c r="B17" s="49">
+        <v>50738</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="46">
+        <v>2003</v>
+      </c>
+      <c r="B18" s="49">
+        <v>63351</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="46">
+        <v>2004</v>
+      </c>
+      <c r="B19" s="49">
+        <v>127717</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="46">
+        <v>2005</v>
+      </c>
+      <c r="B20" s="49">
+        <v>226222</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="46">
+        <v>2006</v>
+      </c>
+      <c r="B21" s="49">
+        <v>349475</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="46">
+        <v>2007</v>
+      </c>
+      <c r="B22" s="49">
+        <v>373920</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="13.5" customHeight="1">
+      <c r="A23" s="51">
+        <v>2008</v>
+      </c>
+      <c r="B23" s="49">
+        <v>361299</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="52">
+        <v>2009</v>
+      </c>
+      <c r="B24" s="53">
+        <v>304839</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="52">
+        <v>2010</v>
+      </c>
+      <c r="B25" s="54">
+        <v>256623</v>
+      </c>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="55">
+        <v>2011</v>
+      </c>
+      <c r="B26" s="56">
+        <v>286111</v>
+      </c>
+      <c r="C26" s="89"/>
+      <c r="D26" s="89"/>
+      <c r="E26" s="5"/>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="52">
+        <v>2012</v>
+      </c>
+      <c r="B27" s="56">
+        <v>304834</v>
+      </c>
+      <c r="C27" s="6"/>
+      <c r="D27" s="6"/>
+      <c r="E27" s="5"/>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="52">
+        <v>2013</v>
+      </c>
+      <c r="B28" s="53">
+        <v>280887</v>
+      </c>
+      <c r="C28" s="7"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="52">
+        <v>2014</v>
+      </c>
+      <c r="B29" s="53">
+        <v>398943</v>
+      </c>
+      <c r="C29" s="7"/>
+    </row>
+    <row r="30" spans="1:5" s="5" customFormat="1">
+      <c r="A30" s="57">
+        <v>2015</v>
+      </c>
+      <c r="B30" s="58">
+        <v>472218</v>
+      </c>
+      <c r="C30" s="6"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="52">
+        <v>2016</v>
+      </c>
+      <c r="B31" s="54">
+        <v>572990</v>
+      </c>
+      <c r="C31" s="7"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="52">
+        <v>2017</v>
+      </c>
+      <c r="B32" s="54">
+        <v>610970</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" s="52">
+        <v>2018</v>
+      </c>
+      <c r="B33" s="59">
+        <v>508515</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" s="52">
+        <v>2019</v>
+      </c>
+      <c r="B34" s="59">
+        <v>525475</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" s="52">
+        <v>2020</v>
+      </c>
+      <c r="B35" s="59">
+        <v>575566</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" s="52">
+        <v>2021</v>
+      </c>
+      <c r="B36" s="59">
+        <v>636614</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" s="52">
+        <v>2022</v>
+      </c>
+      <c r="B37" s="60">
+        <v>717883</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" s="61">
+        <v>2023</v>
+      </c>
+      <c r="B38" s="62">
+        <v>897720</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" s="52">
+        <v>2024</v>
+      </c>
+      <c r="B39" s="63">
+        <v>1142043</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40" s="52">
+        <v>2025</v>
+      </c>
+      <c r="B40" s="64">
+        <v>1570861</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" s="8"/>
+      <c r="B41" s="9"/>
+    </row>
+    <row r="42" spans="1:4" s="82" customFormat="1" ht="10.199999999999999">
+      <c r="A42" s="80" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="48" t="s">
-[...741 lines deleted...]
-    <row r="46" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="B42" s="81"/>
+      <c r="C42" s="81"/>
+      <c r="D42" s="81"/>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" s="7"/>
+      <c r="B44" s="7"/>
+      <c r="C44" s="11"/>
+      <c r="D44" s="11"/>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" s="11"/>
+      <c r="B45" s="11"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46" s="7"/>
       <c r="B46" s="7"/>
-      <c r="C46" s="3"/>
-[...1 lines deleted...]
-      <c r="E46" s="9"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" s="7"/>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48" s="7"/>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49" s="7"/>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50" s="7"/>
+      <c r="B50" s="7"/>
+      <c r="C50" s="11"/>
+      <c r="D50" s="11"/>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51" s="11"/>
+      <c r="B51" s="11"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="7"/>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" s="7"/>
+      <c r="B52" s="7"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7"/>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" s="7"/>
+      <c r="B53" s="7"/>
+      <c r="C53" s="7"/>
+      <c r="D53" s="7"/>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54" s="7"/>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55" s="7"/>
+      <c r="B55" s="7"/>
+      <c r="C55" s="7"/>
+      <c r="D55" s="7"/>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56" s="7"/>
+      <c r="B56" s="7"/>
+      <c r="C56" s="7"/>
+      <c r="D56" s="7"/>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57" s="7"/>
+      <c r="B57" s="7"/>
+      <c r="C57" s="7"/>
+      <c r="D57" s="7"/>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58" s="7"/>
+      <c r="B58" s="7"/>
+    </row>
+    <row r="59" spans="1:4" ht="15.6">
+      <c r="A59" s="12"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="F2:G2"/>
+  <mergeCells count="2">
+    <mergeCell ref="C26:D26"/>
+    <mergeCell ref="A2:B2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <pageSetup paperSize="9" scale="90" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:E59"/>
+  <sheetViews>
+    <sheetView topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="D42" sqref="D42"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="9.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="20.44140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="9.109375" style="1"/>
+    <col min="4" max="4" width="17" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="9.109375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" ht="27.75" customHeight="1">
+      <c r="A2" s="90" t="s">
+        <v>42</v>
+      </c>
+      <c r="B2" s="91"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2"/>
+      <c r="B3" s="3"/>
+    </row>
+    <row r="4" spans="1:2" ht="27" thickBot="1">
+      <c r="A4" s="13"/>
+      <c r="B4" s="14" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="44">
+        <v>1990</v>
+      </c>
+      <c r="B5" s="45" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="46">
+        <v>1991</v>
+      </c>
+      <c r="B6" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="46">
+        <v>1992</v>
+      </c>
+      <c r="B7" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="46">
+        <v>1993</v>
+      </c>
+      <c r="B8" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="46">
+        <v>1994</v>
+      </c>
+      <c r="B9" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="46">
+        <v>1995</v>
+      </c>
+      <c r="B10" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="46">
+        <v>1996</v>
+      </c>
+      <c r="B11" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="46">
+        <v>1997</v>
+      </c>
+      <c r="B12" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="46">
+        <v>1998</v>
+      </c>
+      <c r="B13" s="65">
+        <v>162.80000000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="46">
+        <v>1999</v>
+      </c>
+      <c r="B14" s="65">
+        <v>60.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="46">
+        <v>2000</v>
+      </c>
+      <c r="B15" s="65">
+        <v>200.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="46">
+        <v>2001</v>
+      </c>
+      <c r="B16" s="65">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="46">
+        <v>2002</v>
+      </c>
+      <c r="B17" s="65">
+        <v>125.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="46">
+        <v>2003</v>
+      </c>
+      <c r="B18" s="65">
+        <v>115.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="46">
+        <v>2004</v>
+      </c>
+      <c r="B19" s="65">
+        <v>186.7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="46">
+        <v>2005</v>
+      </c>
+      <c r="B20" s="65">
+        <v>168.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="46">
+        <v>2006</v>
+      </c>
+      <c r="B21" s="65">
+        <v>147.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="46">
+        <v>2007</v>
+      </c>
+      <c r="B22" s="65">
+        <v>101.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="13.5" customHeight="1">
+      <c r="A23" s="51">
+        <v>2008</v>
+      </c>
+      <c r="B23" s="66">
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="52">
+        <v>2009</v>
+      </c>
+      <c r="B24" s="67">
+        <v>79.599999999999994</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="52">
+        <v>2010</v>
+      </c>
+      <c r="B25" s="68">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="55">
+        <v>2011</v>
+      </c>
+      <c r="B26" s="69">
+        <v>105.5</v>
+      </c>
+      <c r="C26" s="89"/>
+      <c r="D26" s="89"/>
+      <c r="E26" s="5"/>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="52">
+        <v>2012</v>
+      </c>
+      <c r="B27" s="69">
+        <v>100.5</v>
+      </c>
+      <c r="C27" s="6"/>
+      <c r="D27" s="6"/>
+      <c r="E27" s="5"/>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="52">
+        <v>2013</v>
+      </c>
+      <c r="B28" s="70">
+        <v>88.7</v>
+      </c>
+      <c r="C28" s="7"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="52">
+        <v>2014</v>
+      </c>
+      <c r="B29" s="66">
+        <v>136.4</v>
+      </c>
+      <c r="C29" s="7"/>
+    </row>
+    <row r="30" spans="1:5" s="5" customFormat="1">
+      <c r="A30" s="57">
+        <v>2015</v>
+      </c>
+      <c r="B30" s="71">
+        <v>114.5</v>
+      </c>
+      <c r="C30" s="6"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="52">
+        <v>2016</v>
+      </c>
+      <c r="B31" s="67">
+        <v>114.9</v>
+      </c>
+      <c r="C31" s="7"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="52">
+        <v>2017</v>
+      </c>
+      <c r="B32" s="67">
+        <v>101.2</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" s="52">
+        <v>2018</v>
+      </c>
+      <c r="B33" s="67">
+        <v>79.8</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" s="52">
+        <v>2019</v>
+      </c>
+      <c r="B34" s="67">
+        <v>103.1</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" s="52">
+        <v>2020</v>
+      </c>
+      <c r="B35" s="67">
+        <v>109.8</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" s="52">
+        <v>2021</v>
+      </c>
+      <c r="B36" s="67">
+        <v>107</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" s="52">
+        <v>2022</v>
+      </c>
+      <c r="B37" s="83">
+        <v>108.6</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" s="61">
+        <v>2023</v>
+      </c>
+      <c r="B38" s="72">
+        <v>119.1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" s="52">
+        <v>2024</v>
+      </c>
+      <c r="B39" s="73">
+        <v>123.8</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40" s="52">
+        <v>2025</v>
+      </c>
+      <c r="B40" s="74">
+        <v>134.6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" s="8"/>
+      <c r="B41" s="4"/>
+    </row>
+    <row r="42" spans="1:4" s="82" customFormat="1" ht="10.199999999999999">
+      <c r="A42" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="B42" s="81"/>
+      <c r="C42" s="81"/>
+      <c r="D42" s="81"/>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" s="7"/>
+      <c r="B44" s="7"/>
+      <c r="C44" s="11"/>
+      <c r="D44" s="11"/>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" s="11"/>
+      <c r="B45" s="11"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46" s="7"/>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" s="7"/>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48" s="7"/>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49" s="7"/>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50" s="7"/>
+      <c r="B50" s="7"/>
+      <c r="C50" s="11"/>
+      <c r="D50" s="11"/>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51" s="11"/>
+      <c r="B51" s="11"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="7"/>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" s="7"/>
+      <c r="B52" s="7"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7"/>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" s="7"/>
+      <c r="B53" s="7"/>
+      <c r="C53" s="7"/>
+      <c r="D53" s="7"/>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54" s="7"/>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55" s="7"/>
+      <c r="B55" s="7"/>
+      <c r="C55" s="7"/>
+      <c r="D55" s="7"/>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56" s="7"/>
+      <c r="B56" s="7"/>
+      <c r="C56" s="7"/>
+      <c r="D56" s="7"/>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57" s="7"/>
+      <c r="B57" s="7"/>
+      <c r="C57" s="7"/>
+      <c r="D57" s="7"/>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58" s="7"/>
+      <c r="B58" s="7"/>
+    </row>
+    <row r="59" spans="1:4" ht="15.6">
+      <c r="A59" s="12"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="C26:D26"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010098E83FF0B9B0AF4492E410D227D728B1" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a7486e2246cf71b4214b10c5f6805430">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B6C29D06B6C43E4194D95EC13A43DC43" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3293f761624001c1f8ba8df8ffc098ef">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
@@ -1594,92 +5804,110 @@
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F792D64-4C57-4EAF-B158-C55907AD4CC3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFFD06E0-FEFF-43DC-A9AB-21714D07EA0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3918F3FD-A3AF-4B22-A16B-4229288293B7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00C821E1-0C7E-4D19-9112-62AA2E12CD85}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C6FC10D-C97D-43C8-AB7D-49E616659BA6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A9359CF-7D99-4B64-B68B-0E1960CA35E2}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="13" baseType="lpstr">
+      <vt:lpstr>Metadata 162101</vt:lpstr>
+      <vt:lpstr>Metadata 162107</vt:lpstr>
+      <vt:lpstr>Metadata 163206</vt:lpstr>
+      <vt:lpstr>Metadata 163213</vt:lpstr>
+      <vt:lpstr>Metadata 163206 ib</vt:lpstr>
+      <vt:lpstr>Metadata 16321301 ib</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
+      <vt:lpstr>Indicator 162101</vt:lpstr>
+      <vt:lpstr>Indicator 162107</vt:lpstr>
+      <vt:lpstr>Indicator 163206</vt:lpstr>
+      <vt:lpstr>Indicator 163213</vt:lpstr>
+      <vt:lpstr>Indicator 163206ib</vt:lpstr>
+      <vt:lpstr>Indicator 16321301 ib</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.Kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>