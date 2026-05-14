--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -623,75 +623,75 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="22" fillId="0" borderId="2" xfId="24" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="22" fillId="0" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="25">
     <cellStyle name="Акцент1 2" xfId="1"/>
     <cellStyle name="Акцент2 2" xfId="2"/>
     <cellStyle name="Акцент3 2" xfId="3"/>
     <cellStyle name="Акцент4 2" xfId="4"/>
     <cellStyle name="Акцент5 2" xfId="5"/>
     <cellStyle name="Акцент6 2" xfId="6"/>
     <cellStyle name="Ввод  2" xfId="7"/>
     <cellStyle name="Вывод 2" xfId="8"/>
     <cellStyle name="Вычисление 2" xfId="9"/>
     <cellStyle name="Заголовок 1 2" xfId="10"/>
     <cellStyle name="Заголовок 2 2" xfId="11"/>
     <cellStyle name="Заголовок 3 2" xfId="12"/>
     <cellStyle name="Заголовок 4 2" xfId="13"/>
     <cellStyle name="Итог 2" xfId="14"/>
     <cellStyle name="Контрольная ячейка 2" xfId="15"/>
     <cellStyle name="Название 2" xfId="16"/>
     <cellStyle name="Нейтральный 2" xfId="17"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Плохой 2" xfId="18"/>
     <cellStyle name="Пояснение 2" xfId="19"/>
     <cellStyle name="Примечание 2" xfId="20"/>
     <cellStyle name="Связанная ячейка 2" xfId="21"/>
     <cellStyle name="Текст предупреждения 2" xfId="22"/>
@@ -977,86 +977,86 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M42"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A6" workbookViewId="0">
-      <selection activeCell="S27" sqref="S27"/>
+      <selection activeCell="E39" sqref="E39:E42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="26"/>
-[...10 lines deleted...]
-      <c r="M2" s="27"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
     </row>
     <row r="3" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="26.25" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>2</v>
@@ -1071,65 +1071,65 @@
         <v>5</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A6" s="23" t="s">
+      <c r="A6" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="24"/>
-[...10 lines deleted...]
-      <c r="M6" s="25"/>
+      <c r="B6" s="30"/>
+      <c r="C6" s="30"/>
+      <c r="D6" s="30"/>
+      <c r="E6" s="30"/>
+      <c r="F6" s="30"/>
+      <c r="G6" s="30"/>
+      <c r="H6" s="30"/>
+      <c r="I6" s="30"/>
+      <c r="J6" s="30"/>
+      <c r="K6" s="30"/>
+      <c r="L6" s="30"/>
+      <c r="M6" s="31"/>
     </row>
     <row r="7" spans="1:13" ht="12.2" customHeight="1">
       <c r="A7" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="15" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="9">
         <v>524.4</v>
       </c>
       <c r="G7" s="9">
         <v>617.6</v>
       </c>
       <c r="H7" s="9">
         <v>703.5</v>
@@ -1252,65 +1252,65 @@
         <v>4992.2</v>
       </c>
       <c r="G10" s="9">
         <v>6013.4</v>
       </c>
       <c r="H10" s="12">
         <v>7037.9</v>
       </c>
       <c r="I10" s="12">
         <v>8057.9</v>
       </c>
       <c r="J10" s="13">
         <v>9076.6</v>
       </c>
       <c r="K10" s="12">
         <v>10099.6</v>
       </c>
       <c r="L10" s="12">
         <v>11129.9</v>
       </c>
       <c r="M10" s="9">
         <v>12157.8</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A12" s="26" t="s">
+      <c r="A12" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="26"/>
-[...10 lines deleted...]
-      <c r="M12" s="27"/>
+      <c r="B12" s="32"/>
+      <c r="C12" s="32"/>
+      <c r="D12" s="32"/>
+      <c r="E12" s="32"/>
+      <c r="F12" s="32"/>
+      <c r="G12" s="32"/>
+      <c r="H12" s="33"/>
+      <c r="I12" s="33"/>
+      <c r="J12" s="33"/>
+      <c r="K12" s="33"/>
+      <c r="L12" s="33"/>
+      <c r="M12" s="33"/>
     </row>
     <row r="13" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A13" s="2"/>
       <c r="B13" s="3"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="36" customHeight="1" thickBot="1">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>2</v>
@@ -1325,65 +1325,65 @@
         <v>5</v>
       </c>
       <c r="G14" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I14" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J14" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K14" s="7" t="s">
         <v>10</v>
       </c>
       <c r="L14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="M14" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A16" s="23" t="s">
+      <c r="A16" s="29" t="s">
         <v>31</v>
       </c>
-      <c r="B16" s="24"/>
-[...10 lines deleted...]
-      <c r="M16" s="25"/>
+      <c r="B16" s="30"/>
+      <c r="C16" s="30"/>
+      <c r="D16" s="30"/>
+      <c r="E16" s="30"/>
+      <c r="F16" s="30"/>
+      <c r="G16" s="30"/>
+      <c r="H16" s="30"/>
+      <c r="I16" s="30"/>
+      <c r="J16" s="30"/>
+      <c r="K16" s="30"/>
+      <c r="L16" s="30"/>
+      <c r="M16" s="31"/>
     </row>
     <row r="17" spans="1:13" ht="12.2" customHeight="1">
       <c r="A17" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="16">
         <v>106</v>
       </c>
       <c r="C17" s="17">
         <v>180.9</v>
       </c>
       <c r="D17" s="17">
         <v>264.8</v>
       </c>
       <c r="E17" s="17">
         <v>351</v>
       </c>
       <c r="F17" s="9">
         <v>448.6</v>
       </c>
       <c r="G17" s="9">
         <v>541.1</v>
       </c>
       <c r="H17" s="9">
         <v>638.6</v>
@@ -1506,65 +1506,65 @@
         <v>5106.2</v>
       </c>
       <c r="G20" s="9">
         <v>6130.1</v>
       </c>
       <c r="H20" s="12">
         <v>7196.9</v>
       </c>
       <c r="I20" s="12">
         <v>8256.5</v>
       </c>
       <c r="J20" s="13">
         <v>9076.6</v>
       </c>
       <c r="K20" s="20">
         <v>10354.799999999999</v>
       </c>
       <c r="L20" s="20">
         <v>11492.2</v>
       </c>
       <c r="M20" s="19">
         <v>12566.4</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A22" s="26" t="s">
+      <c r="A22" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="B22" s="26"/>
-[...10 lines deleted...]
-      <c r="M22" s="27"/>
+      <c r="B22" s="32"/>
+      <c r="C22" s="32"/>
+      <c r="D22" s="32"/>
+      <c r="E22" s="32"/>
+      <c r="F22" s="32"/>
+      <c r="G22" s="32"/>
+      <c r="H22" s="33"/>
+      <c r="I22" s="33"/>
+      <c r="J22" s="33"/>
+      <c r="K22" s="33"/>
+      <c r="L22" s="33"/>
+      <c r="M22" s="33"/>
     </row>
     <row r="23" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A23" s="2"/>
       <c r="B23" s="3"/>
       <c r="C23" s="4"/>
       <c r="D23" s="4"/>
       <c r="E23" s="4"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="31.5" customHeight="1" thickBot="1">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>2</v>
@@ -1579,65 +1579,65 @@
         <v>5</v>
       </c>
       <c r="G24" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H24" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I24" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J24" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K24" s="7" t="s">
         <v>10</v>
       </c>
       <c r="L24" s="7" t="s">
         <v>11</v>
       </c>
       <c r="M24" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A26" s="23" t="s">
+      <c r="A26" s="29" t="s">
         <v>32</v>
       </c>
-      <c r="B26" s="24"/>
-[...10 lines deleted...]
-      <c r="M26" s="25"/>
+      <c r="B26" s="30"/>
+      <c r="C26" s="30"/>
+      <c r="D26" s="30"/>
+      <c r="E26" s="30"/>
+      <c r="F26" s="30"/>
+      <c r="G26" s="30"/>
+      <c r="H26" s="30"/>
+      <c r="I26" s="30"/>
+      <c r="J26" s="30"/>
+      <c r="K26" s="30"/>
+      <c r="L26" s="30"/>
+      <c r="M26" s="31"/>
     </row>
     <row r="27" spans="1:13" ht="12.2" customHeight="1">
       <c r="A27" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="22">
         <v>105</v>
       </c>
       <c r="C27" s="17">
         <v>187</v>
       </c>
       <c r="D27" s="17">
         <v>281</v>
       </c>
       <c r="E27" s="17">
         <v>391.1</v>
       </c>
       <c r="F27" s="19">
         <v>505.2</v>
       </c>
       <c r="G27" s="19">
         <v>624</v>
       </c>
       <c r="H27" s="19">
         <v>745.2</v>
@@ -1760,125 +1760,125 @@
         <v>6001.3</v>
       </c>
       <c r="G30" s="19">
         <v>7187</v>
       </c>
       <c r="H30" s="20">
         <v>8380.9</v>
       </c>
       <c r="I30" s="20">
         <v>9581.2000000000007</v>
       </c>
       <c r="J30" s="21">
         <v>10779</v>
       </c>
       <c r="K30" s="20">
         <v>11985.8</v>
       </c>
       <c r="L30" s="20">
         <v>13162.4</v>
       </c>
       <c r="M30" s="19">
         <v>14355.9</v>
       </c>
     </row>
     <row r="31" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A31" s="28"/>
-[...11 lines deleted...]
-      <c r="M31" s="31"/>
+      <c r="A31" s="23"/>
+      <c r="B31" s="24"/>
+      <c r="C31" s="25"/>
+      <c r="D31" s="25"/>
+      <c r="E31" s="25"/>
+      <c r="F31" s="26"/>
+      <c r="G31" s="26"/>
+      <c r="H31" s="27"/>
+      <c r="I31" s="27"/>
+      <c r="J31" s="28"/>
+      <c r="K31" s="27"/>
+      <c r="L31" s="27"/>
+      <c r="M31" s="26"/>
     </row>
     <row r="32" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A32" s="28"/>
-[...11 lines deleted...]
-      <c r="M32" s="31"/>
+      <c r="A32" s="23"/>
+      <c r="B32" s="24"/>
+      <c r="C32" s="25"/>
+      <c r="D32" s="25"/>
+      <c r="E32" s="25"/>
+      <c r="F32" s="26"/>
+      <c r="G32" s="26"/>
+      <c r="H32" s="27"/>
+      <c r="I32" s="27"/>
+      <c r="J32" s="28"/>
+      <c r="K32" s="27"/>
+      <c r="L32" s="27"/>
+      <c r="M32" s="26"/>
     </row>
     <row r="33" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A33" s="28"/>
-[...11 lines deleted...]
-      <c r="M33" s="31"/>
+      <c r="A33" s="23"/>
+      <c r="B33" s="24"/>
+      <c r="C33" s="25"/>
+      <c r="D33" s="25"/>
+      <c r="E33" s="25"/>
+      <c r="F33" s="26"/>
+      <c r="G33" s="26"/>
+      <c r="H33" s="27"/>
+      <c r="I33" s="27"/>
+      <c r="J33" s="28"/>
+      <c r="K33" s="27"/>
+      <c r="L33" s="27"/>
+      <c r="M33" s="26"/>
     </row>
     <row r="34" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A34" s="28"/>
-[...11 lines deleted...]
-      <c r="M34" s="31"/>
+      <c r="A34" s="23"/>
+      <c r="B34" s="24"/>
+      <c r="C34" s="25"/>
+      <c r="D34" s="25"/>
+      <c r="E34" s="25"/>
+      <c r="F34" s="26"/>
+      <c r="G34" s="26"/>
+      <c r="H34" s="27"/>
+      <c r="I34" s="27"/>
+      <c r="J34" s="28"/>
+      <c r="K34" s="27"/>
+      <c r="L34" s="27"/>
+      <c r="M34" s="26"/>
     </row>
     <row r="35" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A35" s="26" t="s">
+      <c r="A35" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="B35" s="26"/>
-[...10 lines deleted...]
-      <c r="M35" s="27"/>
+      <c r="B35" s="32"/>
+      <c r="C35" s="32"/>
+      <c r="D35" s="32"/>
+      <c r="E35" s="32"/>
+      <c r="F35" s="32"/>
+      <c r="G35" s="32"/>
+      <c r="H35" s="33"/>
+      <c r="I35" s="33"/>
+      <c r="J35" s="33"/>
+      <c r="K35" s="33"/>
+      <c r="L35" s="33"/>
+      <c r="M35" s="33"/>
     </row>
     <row r="36" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A36" s="2"/>
       <c r="B36" s="3"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3"/>
       <c r="K36" s="3"/>
       <c r="L36" s="3"/>
       <c r="M36" s="5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="31.5" customHeight="1" thickBot="1">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>2</v>
@@ -1893,195 +1893,200 @@
         <v>5</v>
       </c>
       <c r="G37" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I37" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J37" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K37" s="7" t="s">
         <v>10</v>
       </c>
       <c r="L37" s="7" t="s">
         <v>11</v>
       </c>
       <c r="M37" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A38" s="23" t="s">
+      <c r="A38" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="B38" s="24"/>
-[...10 lines deleted...]
-      <c r="M38" s="25"/>
+      <c r="B38" s="30"/>
+      <c r="C38" s="30"/>
+      <c r="D38" s="30"/>
+      <c r="E38" s="30"/>
+      <c r="F38" s="30"/>
+      <c r="G38" s="30"/>
+      <c r="H38" s="30"/>
+      <c r="I38" s="30"/>
+      <c r="J38" s="30"/>
+      <c r="K38" s="30"/>
+      <c r="L38" s="30"/>
+      <c r="M38" s="31"/>
     </row>
     <row r="39" spans="1:13" ht="12.2" customHeight="1">
       <c r="A39" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B39" s="22">
         <v>119.3</v>
       </c>
       <c r="C39" s="17">
         <v>262.2</v>
       </c>
       <c r="D39" s="17">
         <v>446</v>
       </c>
-      <c r="E39" s="17"/>
+      <c r="E39" s="17">
+        <v>641.5</v>
+      </c>
       <c r="F39" s="19"/>
       <c r="G39" s="19"/>
       <c r="H39" s="19"/>
       <c r="I39" s="19"/>
       <c r="J39" s="21"/>
       <c r="K39" s="19"/>
       <c r="L39" s="18"/>
       <c r="M39" s="19"/>
     </row>
     <row r="40" spans="1:13" ht="12.2" customHeight="1">
       <c r="A40" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B40" s="22">
         <v>50.3</v>
       </c>
       <c r="C40" s="17">
         <v>102.9</v>
       </c>
       <c r="D40" s="17">
         <v>168</v>
       </c>
-      <c r="E40" s="17"/>
+      <c r="E40" s="17">
+        <v>240.3</v>
+      </c>
       <c r="F40" s="18"/>
       <c r="G40" s="19"/>
       <c r="H40" s="20"/>
       <c r="I40" s="20"/>
       <c r="J40" s="21"/>
       <c r="K40" s="21"/>
       <c r="L40" s="19"/>
       <c r="M40" s="19"/>
     </row>
     <row r="41" spans="1:13" ht="12.2" customHeight="1">
       <c r="A41" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B41" s="22">
         <v>1496.1</v>
       </c>
       <c r="C41" s="17">
         <v>2985.7</v>
       </c>
       <c r="D41" s="17">
         <v>4463.8999999999996</v>
       </c>
-      <c r="E41" s="17"/>
+      <c r="E41" s="17">
+        <v>5962.1</v>
+      </c>
       <c r="F41" s="19"/>
       <c r="G41" s="19"/>
       <c r="H41" s="20"/>
       <c r="I41" s="20"/>
       <c r="J41" s="14"/>
       <c r="K41" s="20"/>
       <c r="L41" s="20"/>
       <c r="M41" s="19"/>
     </row>
     <row r="42" spans="1:13" ht="12.2" customHeight="1">
       <c r="A42" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="22">
         <v>1165.5</v>
       </c>
       <c r="C42" s="17">
         <v>2323.3000000000002</v>
       </c>
       <c r="D42" s="17">
         <v>3478.3</v>
       </c>
-      <c r="E42" s="17"/>
+      <c r="E42" s="17">
+        <v>4663.8</v>
+      </c>
       <c r="F42" s="19"/>
       <c r="G42" s="19"/>
       <c r="H42" s="20"/>
       <c r="I42" s="20"/>
       <c r="J42" s="21"/>
       <c r="K42" s="20"/>
       <c r="L42" s="20"/>
       <c r="M42" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A38:M38"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A35:M35"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2090,82 +2095,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D050E89-C26E-4B70-8E3E-B1EA581E6322}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{009A8A21-21C2-4304-92FC-06A2E5A3822A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04DD8DE9-AA3E-4CCD-ACA8-BB3281B9B6E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{009A8A21-21C2-4304-92FC-06A2E5A3822A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D050E89-C26E-4B70-8E3E-B1EA581E6322}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>нарастание</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>