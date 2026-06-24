--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -977,51 +977,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M42"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A6" workbookViewId="0">
-      <selection activeCell="E39" sqref="E39:E42"/>
+      <selection activeCell="F39" sqref="F39:F42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12.2" customHeight="1">
       <c r="A2" s="32" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="32"/>
       <c r="C2" s="32"/>
@@ -1925,168 +1925,179 @@
       <c r="F38" s="30"/>
       <c r="G38" s="30"/>
       <c r="H38" s="30"/>
       <c r="I38" s="30"/>
       <c r="J38" s="30"/>
       <c r="K38" s="30"/>
       <c r="L38" s="30"/>
       <c r="M38" s="31"/>
     </row>
     <row r="39" spans="1:13" ht="12.2" customHeight="1">
       <c r="A39" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B39" s="22">
         <v>119.3</v>
       </c>
       <c r="C39" s="17">
         <v>262.2</v>
       </c>
       <c r="D39" s="17">
         <v>446</v>
       </c>
       <c r="E39" s="17">
         <v>641.5</v>
       </c>
-      <c r="F39" s="19"/>
+      <c r="F39" s="19">
+        <v>836.3</v>
+      </c>
       <c r="G39" s="19"/>
       <c r="H39" s="19"/>
       <c r="I39" s="19"/>
       <c r="J39" s="21"/>
       <c r="K39" s="19"/>
       <c r="L39" s="18"/>
       <c r="M39" s="19"/>
     </row>
     <row r="40" spans="1:13" ht="12.2" customHeight="1">
       <c r="A40" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B40" s="22">
         <v>50.3</v>
       </c>
       <c r="C40" s="17">
         <v>102.9</v>
       </c>
       <c r="D40" s="17">
         <v>168</v>
       </c>
       <c r="E40" s="17">
         <v>240.3</v>
       </c>
-      <c r="F40" s="18"/>
+      <c r="F40" s="18">
+        <v>311.10000000000002</v>
+      </c>
       <c r="G40" s="19"/>
       <c r="H40" s="20"/>
       <c r="I40" s="20"/>
       <c r="J40" s="21"/>
       <c r="K40" s="21"/>
       <c r="L40" s="19"/>
       <c r="M40" s="19"/>
     </row>
     <row r="41" spans="1:13" ht="12.2" customHeight="1">
       <c r="A41" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B41" s="22">
         <v>1496.1</v>
       </c>
       <c r="C41" s="17">
         <v>2985.7</v>
       </c>
       <c r="D41" s="17">
         <v>4463.8999999999996</v>
       </c>
       <c r="E41" s="17">
         <v>5962.1</v>
       </c>
-      <c r="F41" s="19"/>
+      <c r="F41" s="19">
+        <v>7634.6</v>
+      </c>
       <c r="G41" s="19"/>
       <c r="H41" s="20"/>
       <c r="I41" s="20"/>
       <c r="J41" s="14"/>
       <c r="K41" s="20"/>
       <c r="L41" s="20"/>
       <c r="M41" s="19"/>
     </row>
     <row r="42" spans="1:13" ht="12.2" customHeight="1">
       <c r="A42" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="22">
         <v>1165.5</v>
       </c>
       <c r="C42" s="17">
         <v>2323.3000000000002</v>
       </c>
       <c r="D42" s="17">
         <v>3478.3</v>
       </c>
       <c r="E42" s="17">
         <v>4663.8</v>
       </c>
-      <c r="F42" s="19"/>
+      <c r="F42" s="19">
+        <v>5993.8</v>
+      </c>
       <c r="G42" s="19"/>
       <c r="H42" s="20"/>
       <c r="I42" s="20"/>
       <c r="J42" s="21"/>
       <c r="K42" s="20"/>
       <c r="L42" s="20"/>
       <c r="M42" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A38:M38"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A35:M35"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2095,85 +2106,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{009A8A21-21C2-4304-92FC-06A2E5A3822A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D050E89-C26E-4B70-8E3E-B1EA581E6322}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04DD8DE9-AA3E-4CCD-ACA8-BB3281B9B6E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D050E89-C26E-4B70-8E3E-B1EA581E6322}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{009A8A21-21C2-4304-92FC-06A2E5A3822A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>нарастание</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>