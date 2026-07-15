--- v2 (2026-06-24)
+++ v3 (2026-07-15)
@@ -977,51 +977,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M42"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A6" workbookViewId="0">
-      <selection activeCell="F39" sqref="F39:F42"/>
+      <selection activeCell="G39" sqref="G39:G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12.2" customHeight="1">
       <c r="A2" s="32" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="32"/>
       <c r="C2" s="32"/>
@@ -1928,176 +1928,181 @@
       <c r="I38" s="30"/>
       <c r="J38" s="30"/>
       <c r="K38" s="30"/>
       <c r="L38" s="30"/>
       <c r="M38" s="31"/>
     </row>
     <row r="39" spans="1:13" ht="12.2" customHeight="1">
       <c r="A39" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B39" s="22">
         <v>119.3</v>
       </c>
       <c r="C39" s="17">
         <v>262.2</v>
       </c>
       <c r="D39" s="17">
         <v>446</v>
       </c>
       <c r="E39" s="17">
         <v>641.5</v>
       </c>
       <c r="F39" s="19">
         <v>836.3</v>
       </c>
-      <c r="G39" s="19"/>
+      <c r="G39" s="19">
+        <v>1029.5999999999999</v>
+      </c>
       <c r="H39" s="19"/>
       <c r="I39" s="19"/>
       <c r="J39" s="21"/>
       <c r="K39" s="19"/>
       <c r="L39" s="18"/>
       <c r="M39" s="19"/>
     </row>
     <row r="40" spans="1:13" ht="12.2" customHeight="1">
       <c r="A40" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B40" s="22">
         <v>50.3</v>
       </c>
       <c r="C40" s="17">
         <v>102.9</v>
       </c>
       <c r="D40" s="17">
         <v>168</v>
       </c>
       <c r="E40" s="17">
         <v>240.3</v>
       </c>
       <c r="F40" s="18">
         <v>311.10000000000002</v>
       </c>
-      <c r="G40" s="19"/>
+      <c r="G40" s="19">
+        <v>384.9</v>
+      </c>
       <c r="H40" s="20"/>
       <c r="I40" s="20"/>
       <c r="J40" s="21"/>
       <c r="K40" s="21"/>
       <c r="L40" s="19"/>
       <c r="M40" s="19"/>
     </row>
     <row r="41" spans="1:13" ht="12.2" customHeight="1">
       <c r="A41" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B41" s="22">
         <v>1496.1</v>
       </c>
       <c r="C41" s="17">
         <v>2985.7</v>
       </c>
       <c r="D41" s="17">
         <v>4463.8999999999996</v>
       </c>
       <c r="E41" s="17">
         <v>5962.1</v>
       </c>
       <c r="F41" s="19">
         <v>7634.6</v>
       </c>
-      <c r="G41" s="19"/>
+      <c r="G41" s="19">
+        <v>9462.7999999999993</v>
+      </c>
       <c r="H41" s="20"/>
       <c r="I41" s="20"/>
       <c r="J41" s="14"/>
       <c r="K41" s="20"/>
       <c r="L41" s="20"/>
       <c r="M41" s="19"/>
     </row>
     <row r="42" spans="1:13" ht="12.2" customHeight="1">
       <c r="A42" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="22">
         <v>1165.5</v>
       </c>
       <c r="C42" s="17">
         <v>2323.3000000000002</v>
       </c>
       <c r="D42" s="17">
         <v>3478.3</v>
       </c>
       <c r="E42" s="17">
         <v>4663.8</v>
       </c>
       <c r="F42" s="19">
         <v>5993.8</v>
       </c>
-      <c r="G42" s="19"/>
+      <c r="G42" s="19">
+        <v>7479.7</v>
+      </c>
       <c r="H42" s="20"/>
       <c r="I42" s="20"/>
       <c r="J42" s="21"/>
       <c r="K42" s="20"/>
       <c r="L42" s="20"/>
       <c r="M42" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A38:M38"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A35:M35"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2106,82 +2111,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D050E89-C26E-4B70-8E3E-B1EA581E6322}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{009A8A21-21C2-4304-92FC-06A2E5A3822A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04DD8DE9-AA3E-4CCD-ACA8-BB3281B9B6E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{009A8A21-21C2-4304-92FC-06A2E5A3822A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D050E89-C26E-4B70-8E3E-B1EA581E6322}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>нарастание</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>