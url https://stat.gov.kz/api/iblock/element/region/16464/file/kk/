--- v3 (2026-07-15)
+++ v4 (2026-08-31)
@@ -977,51 +977,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M42"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A6" workbookViewId="0">
-      <selection activeCell="G39" sqref="G39:G42"/>
+      <selection activeCell="H39" sqref="H39:H42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12.2" customHeight="1">
       <c r="A2" s="32" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="32"/>
       <c r="C2" s="32"/>
@@ -1931,178 +1931,189 @@
       <c r="L38" s="30"/>
       <c r="M38" s="31"/>
     </row>
     <row r="39" spans="1:13" ht="12.2" customHeight="1">
       <c r="A39" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B39" s="22">
         <v>119.3</v>
       </c>
       <c r="C39" s="17">
         <v>262.2</v>
       </c>
       <c r="D39" s="17">
         <v>446</v>
       </c>
       <c r="E39" s="17">
         <v>641.5</v>
       </c>
       <c r="F39" s="19">
         <v>836.3</v>
       </c>
       <c r="G39" s="19">
         <v>1029.5999999999999</v>
       </c>
-      <c r="H39" s="19"/>
+      <c r="H39" s="19">
+        <v>1224.5</v>
+      </c>
       <c r="I39" s="19"/>
       <c r="J39" s="21"/>
       <c r="K39" s="19"/>
       <c r="L39" s="18"/>
       <c r="M39" s="19"/>
     </row>
     <row r="40" spans="1:13" ht="12.2" customHeight="1">
       <c r="A40" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B40" s="22">
         <v>50.3</v>
       </c>
       <c r="C40" s="17">
         <v>102.9</v>
       </c>
       <c r="D40" s="17">
         <v>168</v>
       </c>
       <c r="E40" s="17">
         <v>240.3</v>
       </c>
       <c r="F40" s="18">
         <v>311.10000000000002</v>
       </c>
       <c r="G40" s="19">
         <v>384.9</v>
       </c>
-      <c r="H40" s="20"/>
+      <c r="H40" s="20">
+        <v>458.9</v>
+      </c>
       <c r="I40" s="20"/>
       <c r="J40" s="21"/>
       <c r="K40" s="21"/>
       <c r="L40" s="19"/>
       <c r="M40" s="19"/>
     </row>
     <row r="41" spans="1:13" ht="12.2" customHeight="1">
       <c r="A41" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B41" s="22">
         <v>1496.1</v>
       </c>
       <c r="C41" s="17">
         <v>2985.7</v>
       </c>
       <c r="D41" s="17">
         <v>4463.8999999999996</v>
       </c>
       <c r="E41" s="17">
         <v>5962.1</v>
       </c>
       <c r="F41" s="19">
         <v>7634.6</v>
       </c>
       <c r="G41" s="19">
         <v>9462.7999999999993</v>
       </c>
-      <c r="H41" s="20"/>
+      <c r="H41" s="20">
+        <v>11481.6</v>
+      </c>
       <c r="I41" s="20"/>
       <c r="J41" s="14"/>
       <c r="K41" s="20"/>
       <c r="L41" s="20"/>
       <c r="M41" s="19"/>
     </row>
     <row r="42" spans="1:13" ht="12.2" customHeight="1">
       <c r="A42" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="22">
         <v>1165.5</v>
       </c>
       <c r="C42" s="17">
         <v>2323.3000000000002</v>
       </c>
       <c r="D42" s="17">
         <v>3478.3</v>
       </c>
       <c r="E42" s="17">
         <v>4663.8</v>
       </c>
       <c r="F42" s="19">
         <v>5993.8</v>
       </c>
       <c r="G42" s="19">
         <v>7479.7</v>
       </c>
-      <c r="H42" s="20"/>
+      <c r="H42" s="20">
+        <v>9180.7999999999993</v>
+      </c>
       <c r="I42" s="20"/>
       <c r="J42" s="21"/>
       <c r="K42" s="20"/>
       <c r="L42" s="20"/>
       <c r="M42" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A38:M38"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A35:M35"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2111,85 +2122,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{009A8A21-21C2-4304-92FC-06A2E5A3822A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D050E89-C26E-4B70-8E3E-B1EA581E6322}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04DD8DE9-AA3E-4CCD-ACA8-BB3281B9B6E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D050E89-C26E-4B70-8E3E-B1EA581E6322}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{009A8A21-21C2-4304-92FC-06A2E5A3822A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>нарастание</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>