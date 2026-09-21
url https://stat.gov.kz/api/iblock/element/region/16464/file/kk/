--- v4 (2026-08-31)
+++ v5 (2026-09-21)
@@ -977,51 +977,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M42"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A6" workbookViewId="0">
-      <selection activeCell="H39" sqref="H39:H42"/>
+      <selection activeCell="I39" sqref="I39:I42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12.2" customHeight="1">
       <c r="A2" s="32" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="32"/>
       <c r="C2" s="32"/>
@@ -1934,186 +1934,191 @@
     <row r="39" spans="1:13" ht="12.2" customHeight="1">
       <c r="A39" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B39" s="22">
         <v>119.3</v>
       </c>
       <c r="C39" s="17">
         <v>262.2</v>
       </c>
       <c r="D39" s="17">
         <v>446</v>
       </c>
       <c r="E39" s="17">
         <v>641.5</v>
       </c>
       <c r="F39" s="19">
         <v>836.3</v>
       </c>
       <c r="G39" s="19">
         <v>1029.5999999999999</v>
       </c>
       <c r="H39" s="19">
         <v>1224.5</v>
       </c>
-      <c r="I39" s="19"/>
+      <c r="I39" s="19">
+        <v>1428.6</v>
+      </c>
       <c r="J39" s="21"/>
       <c r="K39" s="19"/>
       <c r="L39" s="18"/>
       <c r="M39" s="19"/>
     </row>
     <row r="40" spans="1:13" ht="12.2" customHeight="1">
       <c r="A40" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B40" s="22">
         <v>50.3</v>
       </c>
       <c r="C40" s="17">
         <v>102.9</v>
       </c>
       <c r="D40" s="17">
         <v>168</v>
       </c>
       <c r="E40" s="17">
         <v>240.3</v>
       </c>
       <c r="F40" s="18">
         <v>311.10000000000002</v>
       </c>
       <c r="G40" s="19">
         <v>384.9</v>
       </c>
       <c r="H40" s="20">
         <v>458.9</v>
       </c>
-      <c r="I40" s="20"/>
+      <c r="I40" s="20">
+        <v>531.70000000000005</v>
+      </c>
       <c r="J40" s="21"/>
       <c r="K40" s="21"/>
       <c r="L40" s="19"/>
       <c r="M40" s="19"/>
     </row>
     <row r="41" spans="1:13" ht="12.2" customHeight="1">
       <c r="A41" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B41" s="22">
         <v>1496.1</v>
       </c>
       <c r="C41" s="17">
         <v>2985.7</v>
       </c>
       <c r="D41" s="17">
         <v>4463.8999999999996</v>
       </c>
       <c r="E41" s="17">
         <v>5962.1</v>
       </c>
       <c r="F41" s="19">
         <v>7634.6</v>
       </c>
       <c r="G41" s="19">
         <v>9462.7999999999993</v>
       </c>
       <c r="H41" s="20">
         <v>11481.6</v>
       </c>
-      <c r="I41" s="20"/>
+      <c r="I41" s="20">
+        <v>13497</v>
+      </c>
       <c r="J41" s="14"/>
       <c r="K41" s="20"/>
       <c r="L41" s="20"/>
       <c r="M41" s="19"/>
     </row>
     <row r="42" spans="1:13" ht="12.2" customHeight="1">
       <c r="A42" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="22">
         <v>1165.5</v>
       </c>
       <c r="C42" s="17">
         <v>2323.3000000000002</v>
       </c>
       <c r="D42" s="17">
         <v>3478.3</v>
       </c>
       <c r="E42" s="17">
         <v>4663.8</v>
       </c>
       <c r="F42" s="19">
         <v>5993.8</v>
       </c>
       <c r="G42" s="19">
         <v>7479.7</v>
       </c>
       <c r="H42" s="20">
         <v>9180.7999999999993</v>
       </c>
-      <c r="I42" s="20"/>
+      <c r="I42" s="20">
+        <v>10882.2</v>
+      </c>
       <c r="J42" s="21"/>
       <c r="K42" s="20"/>
       <c r="L42" s="20"/>
       <c r="M42" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A38:M38"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A35:M35"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2122,82 +2127,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D050E89-C26E-4B70-8E3E-B1EA581E6322}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{009A8A21-21C2-4304-92FC-06A2E5A3822A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04DD8DE9-AA3E-4CCD-ACA8-BB3281B9B6E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{009A8A21-21C2-4304-92FC-06A2E5A3822A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D050E89-C26E-4B70-8E3E-B1EA581E6322}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>нарастание</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>