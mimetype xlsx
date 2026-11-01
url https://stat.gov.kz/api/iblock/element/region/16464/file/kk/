--- v5 (2026-09-21)
+++ v6 (2026-11-01)
@@ -1,65 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Bo.ahtanova\Desktop\3 связь месяц\3 связь за сентябрь\Динамика\Новый макет Динамика\КАЗ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="21570" windowHeight="7380"/>
   </bookViews>
   <sheets>
-    <sheet name="нарастание" sheetId="3" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
+    <sheet name="Шартты белгілері" sheetId="5" r:id="rId2"/>
+    <sheet name="кезең" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="77">
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t xml:space="preserve">қаңтар </t>
   </si>
   <si>
     <t xml:space="preserve">қаңтар-ақпан </t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t xml:space="preserve">қаңтар-маусым </t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
@@ -117,64 +125,194 @@
     <t>3 489,1</t>
   </si>
   <si>
     <t>4 691,2</t>
   </si>
   <si>
     <t>968,3</t>
   </si>
   <si>
     <t>1 947,1</t>
   </si>
   <si>
     <t>2 962,1</t>
   </si>
   <si>
     <t>3 978,1</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>191101, 192101</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Пошта және курьерлік қызметтің көрсетілген қызметтерінің көлемі, байланыс қызметінің көлемі</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Мың теңге</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2013 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Құндық көріністегі халыққа көрсетілген байланыс қызметтері көлеміне тек азамматтарға олардың қаражаты есебінен ұсынылатын қызметтерден алынатын негізгі қызмет түрінен түскен қаражат түсімдері қосылады; 
+пошталық және арнаулы жөнелтімдерді қабылдау, сұрыптау, тасымалдау және жеткізу, сондай-ақ мерзімдік баспаларды жіберу, жеткізу және тарату </t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Агрегатталған</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3-байланыс «Пошталық және курьерлік қызмет және байланыс қызметтері туралы есеп» кезеңділігі айлық </t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/cca/kid5lw3qdvcwzo1zl0kl5pn1o3kbo2in/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%98%D0%9A%D0%A2.rar</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/511612/file/kk/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Қызмет көрсету басқармасы</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Жаксымбетова  Шолпан</t>
+  </si>
+  <si>
+    <t>+8(727) 2699145</t>
+  </si>
+  <si>
+    <t>e-mail: sh.zhaksymbetova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="167" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="0.0"/>
+    <numFmt numFmtId="168" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="36">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
@@ -292,50 +430,129 @@
       <color indexed="52"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="17"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="47"/>
       </patternFill>
     </fill>
     <fill>
@@ -550,294 +767,392 @@
     <border>
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="25">
+  <cellStyleXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="11" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="12" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="22" fillId="0" borderId="2" xfId="24" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="22" fillId="0" borderId="2" xfId="24" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="167" fontId="22" fillId="0" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="22" fillId="0" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="25" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="25" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="25" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="32" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="26" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="28" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="2" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="25">
+  <cellStyles count="29">
     <cellStyle name="Акцент1 2" xfId="1"/>
     <cellStyle name="Акцент2 2" xfId="2"/>
     <cellStyle name="Акцент3 2" xfId="3"/>
     <cellStyle name="Акцент4 2" xfId="4"/>
     <cellStyle name="Акцент5 2" xfId="5"/>
     <cellStyle name="Акцент6 2" xfId="6"/>
     <cellStyle name="Ввод  2" xfId="7"/>
     <cellStyle name="Вывод 2" xfId="8"/>
     <cellStyle name="Вычисление 2" xfId="9"/>
+    <cellStyle name="Гиперссылка" xfId="25" builtinId="8"/>
     <cellStyle name="Заголовок 1 2" xfId="10"/>
     <cellStyle name="Заголовок 2 2" xfId="11"/>
     <cellStyle name="Заголовок 3 2" xfId="12"/>
     <cellStyle name="Заголовок 4 2" xfId="13"/>
     <cellStyle name="Итог 2" xfId="14"/>
     <cellStyle name="Контрольная ячейка 2" xfId="15"/>
     <cellStyle name="Название 2" xfId="16"/>
     <cellStyle name="Нейтральный 2" xfId="17"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="26"/>
+    <cellStyle name="Обычный 2 2" xfId="28"/>
+    <cellStyle name="Обычный 2 4" xfId="27"/>
     <cellStyle name="Плохой 2" xfId="18"/>
     <cellStyle name="Пояснение 2" xfId="19"/>
     <cellStyle name="Примечание 2" xfId="20"/>
     <cellStyle name="Связанная ячейка 2" xfId="21"/>
     <cellStyle name="Текст предупреждения 2" xfId="22"/>
     <cellStyle name="Финансовый" xfId="24" builtinId="3"/>
     <cellStyle name="Хороший 2" xfId="23"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -969,94 +1284,656 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="M27" sqref="M27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="37.140625" customWidth="1"/>
+    <col min="2" max="2" width="91.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="30"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="C3" s="33"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33"/>
+      <c r="H3" s="33"/>
+      <c r="I3" s="33"/>
+      <c r="J3" s="33"/>
+      <c r="K3" s="33"/>
+      <c r="L3" s="33"/>
+      <c r="M3" s="33"/>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" s="33"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="33"/>
+      <c r="G4" s="33"/>
+      <c r="H4" s="33"/>
+      <c r="I4" s="33"/>
+      <c r="J4" s="33"/>
+      <c r="K4" s="33"/>
+      <c r="L4" s="33"/>
+      <c r="M4" s="33"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33"/>
+      <c r="E5" s="33"/>
+      <c r="F5" s="33"/>
+      <c r="G5" s="33"/>
+      <c r="H5" s="33"/>
+      <c r="I5" s="33"/>
+      <c r="J5" s="33"/>
+      <c r="K5" s="33"/>
+      <c r="L5" s="33"/>
+      <c r="M5" s="33"/>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="34" t="s">
+        <v>42</v>
+      </c>
+      <c r="C6" s="33"/>
+      <c r="D6" s="33"/>
+      <c r="E6" s="33"/>
+      <c r="F6" s="33"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="33"/>
+      <c r="K6" s="33"/>
+      <c r="L6" s="33"/>
+      <c r="M6" s="33"/>
+    </row>
+    <row r="7" spans="1:13" ht="63.75">
+      <c r="A7" s="36" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="C7" s="33"/>
+      <c r="D7" s="33"/>
+      <c r="E7" s="33"/>
+      <c r="F7" s="33"/>
+      <c r="G7" s="33"/>
+      <c r="H7" s="33"/>
+      <c r="I7" s="33"/>
+      <c r="J7" s="33"/>
+      <c r="K7" s="33"/>
+      <c r="L7" s="33"/>
+      <c r="M7" s="33"/>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="35" t="s">
+        <v>46</v>
+      </c>
+      <c r="C8" s="33"/>
+      <c r="D8" s="33"/>
+      <c r="E8" s="33"/>
+      <c r="F8" s="33"/>
+      <c r="G8" s="33"/>
+      <c r="H8" s="33"/>
+      <c r="I8" s="33"/>
+      <c r="J8" s="33"/>
+      <c r="K8" s="33"/>
+      <c r="L8" s="33"/>
+      <c r="M8" s="33"/>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="C9" s="33"/>
+      <c r="D9" s="33"/>
+      <c r="E9" s="33"/>
+      <c r="F9" s="33"/>
+      <c r="G9" s="33"/>
+      <c r="H9" s="33"/>
+      <c r="I9" s="33"/>
+      <c r="J9" s="33"/>
+      <c r="K9" s="33"/>
+      <c r="L9" s="33"/>
+      <c r="M9" s="33"/>
+    </row>
+    <row r="10" spans="1:13" ht="25.5">
+      <c r="A10" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="C10" s="33"/>
+      <c r="D10" s="33"/>
+      <c r="E10" s="33"/>
+      <c r="F10" s="33"/>
+      <c r="G10" s="33"/>
+      <c r="H10" s="33"/>
+      <c r="I10" s="33"/>
+      <c r="J10" s="33"/>
+      <c r="K10" s="33"/>
+      <c r="L10" s="33"/>
+      <c r="M10" s="33"/>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="38"/>
+      <c r="C11" s="33"/>
+      <c r="D11" s="33"/>
+      <c r="E11" s="33"/>
+      <c r="F11" s="33"/>
+      <c r="G11" s="33"/>
+      <c r="H11" s="33"/>
+      <c r="I11" s="33"/>
+      <c r="J11" s="33"/>
+      <c r="K11" s="33"/>
+      <c r="L11" s="33"/>
+      <c r="M11" s="39"/>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="C12" s="33"/>
+      <c r="D12" s="33"/>
+      <c r="E12" s="33"/>
+      <c r="F12" s="33"/>
+      <c r="G12" s="33"/>
+      <c r="H12" s="33"/>
+      <c r="I12" s="33"/>
+      <c r="J12" s="33"/>
+      <c r="K12" s="33"/>
+      <c r="L12" s="33"/>
+      <c r="M12" s="39"/>
+    </row>
+    <row r="13" spans="1:13" ht="25.5">
+      <c r="A13" s="41" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="C13" s="33"/>
+      <c r="D13" s="33"/>
+      <c r="E13" s="33"/>
+      <c r="F13" s="33"/>
+      <c r="G13" s="33"/>
+      <c r="H13" s="33"/>
+      <c r="I13" s="33"/>
+      <c r="J13" s="33"/>
+      <c r="K13" s="33"/>
+      <c r="L13" s="33"/>
+      <c r="M13" s="39"/>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="C14" s="33"/>
+      <c r="D14" s="33"/>
+      <c r="E14" s="33"/>
+      <c r="F14" s="33"/>
+      <c r="G14" s="33"/>
+      <c r="H14" s="33"/>
+      <c r="I14" s="33"/>
+      <c r="J14" s="33"/>
+      <c r="K14" s="33"/>
+      <c r="L14" s="33"/>
+      <c r="M14" s="39"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="41" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="43" t="s">
+        <v>59</v>
+      </c>
+      <c r="C15" s="33"/>
+      <c r="D15" s="33"/>
+      <c r="E15" s="33"/>
+      <c r="F15" s="33"/>
+      <c r="G15" s="33"/>
+      <c r="H15" s="33"/>
+      <c r="I15" s="33"/>
+      <c r="J15" s="33"/>
+      <c r="K15" s="33"/>
+      <c r="L15" s="33"/>
+      <c r="M15" s="39"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="31" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="44">
+        <v>46307</v>
+      </c>
+      <c r="C16" s="29"/>
+      <c r="D16" s="29"/>
+      <c r="E16" s="29"/>
+      <c r="F16" s="29"/>
+      <c r="G16" s="29"/>
+      <c r="H16" s="29"/>
+      <c r="I16" s="29"/>
+      <c r="J16" s="29"/>
+      <c r="K16" s="29"/>
+      <c r="L16" s="29"/>
+      <c r="M16" s="45"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="44">
+        <v>46338</v>
+      </c>
+      <c r="C17" s="29"/>
+      <c r="D17" s="29"/>
+      <c r="E17" s="29"/>
+      <c r="F17" s="29"/>
+      <c r="G17" s="29"/>
+      <c r="H17" s="29"/>
+      <c r="I17" s="29"/>
+      <c r="J17" s="29"/>
+      <c r="K17" s="29"/>
+      <c r="L17" s="29"/>
+      <c r="M17" s="46"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="31" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" s="47" t="s">
+        <v>63</v>
+      </c>
+      <c r="C18" s="29"/>
+      <c r="D18" s="29"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="29"/>
+      <c r="G18" s="29"/>
+      <c r="H18" s="29"/>
+      <c r="I18" s="29"/>
+      <c r="J18" s="29"/>
+      <c r="K18" s="29"/>
+      <c r="L18" s="29"/>
+      <c r="M18" s="45"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="31" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" s="60" t="s">
+        <v>74</v>
+      </c>
+      <c r="C19" s="29"/>
+      <c r="D19" s="29"/>
+      <c r="E19" s="29"/>
+      <c r="F19" s="29"/>
+      <c r="G19" s="29"/>
+      <c r="H19" s="29"/>
+      <c r="I19" s="29"/>
+      <c r="J19" s="29"/>
+      <c r="K19" s="29"/>
+      <c r="L19" s="29"/>
+      <c r="M19" s="46"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="31" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="61" t="s">
+        <v>75</v>
+      </c>
+      <c r="C20" s="29"/>
+      <c r="D20" s="29"/>
+      <c r="E20" s="29"/>
+      <c r="F20" s="29"/>
+      <c r="G20" s="29"/>
+      <c r="H20" s="29"/>
+      <c r="I20" s="29"/>
+      <c r="J20" s="29"/>
+      <c r="K20" s="29"/>
+      <c r="L20" s="29"/>
+      <c r="M20" s="45"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="B21" s="62" t="s">
+        <v>76</v>
+      </c>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="29"/>
+      <c r="G21" s="29"/>
+      <c r="H21" s="29"/>
+      <c r="I21" s="29"/>
+      <c r="J21" s="29"/>
+      <c r="K21" s="29"/>
+      <c r="L21" s="29"/>
+      <c r="M21" s="46"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="48"/>
+      <c r="B22" s="49"/>
+      <c r="C22" s="29"/>
+      <c r="D22" s="29"/>
+      <c r="E22" s="29"/>
+      <c r="F22" s="29"/>
+      <c r="G22" s="29"/>
+      <c r="H22" s="29"/>
+      <c r="I22" s="29"/>
+      <c r="J22" s="29"/>
+      <c r="K22" s="29"/>
+      <c r="L22" s="29"/>
+      <c r="M22" s="29"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="29"/>
+      <c r="B23" s="29"/>
+      <c r="C23" s="29"/>
+      <c r="D23" s="29"/>
+      <c r="E23" s="29"/>
+      <c r="F23" s="29"/>
+      <c r="G23" s="29"/>
+      <c r="H23" s="29"/>
+      <c r="I23" s="29"/>
+      <c r="J23" s="29"/>
+      <c r="K23" s="29"/>
+      <c r="L23" s="29"/>
+      <c r="M23" s="46"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="29"/>
+      <c r="B24" s="29"/>
+      <c r="C24" s="29"/>
+      <c r="D24" s="29"/>
+      <c r="E24" s="29"/>
+      <c r="F24" s="29"/>
+      <c r="G24" s="29"/>
+      <c r="H24" s="29"/>
+      <c r="I24" s="29"/>
+      <c r="J24" s="29"/>
+      <c r="K24" s="29"/>
+      <c r="L24" s="29"/>
+      <c r="M24" s="45"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="29"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="29"/>
+      <c r="D25" s="29"/>
+      <c r="E25" s="29"/>
+      <c r="F25" s="29"/>
+      <c r="G25" s="29"/>
+      <c r="H25" s="29"/>
+      <c r="I25" s="29"/>
+      <c r="J25" s="29"/>
+      <c r="K25" s="29"/>
+      <c r="L25" s="29"/>
+      <c r="M25" s="46"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="29"/>
+      <c r="B26" s="29"/>
+      <c r="C26" s="29"/>
+      <c r="D26" s="29"/>
+      <c r="E26" s="29"/>
+      <c r="F26" s="29"/>
+      <c r="G26" s="29"/>
+      <c r="H26" s="29"/>
+      <c r="I26" s="29"/>
+      <c r="J26" s="29"/>
+      <c r="K26" s="29"/>
+      <c r="L26" s="29"/>
+      <c r="M26" s="45"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:D20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I29" sqref="I29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="2" max="2" width="89" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="14.25">
+      <c r="B2" s="51"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="52" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="52" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="52" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="52" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="52" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="52"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="53" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="52"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="52"/>
+    </row>
+    <row r="20" spans="2:4">
+      <c r="B20" s="54" t="s">
+        <v>73</v>
+      </c>
+      <c r="C20" s="50"/>
+      <c r="D20" s="50"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M42"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A6" workbookViewId="0">
-      <selection activeCell="I39" sqref="I39:I42"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F33" sqref="F33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A2" s="32" t="s">
+      <c r="A2" s="58" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="32"/>
-[...10 lines deleted...]
-      <c r="M2" s="33"/>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="59"/>
+      <c r="I2" s="59"/>
+      <c r="J2" s="59"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="59"/>
+      <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="26.25" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>2</v>
@@ -1071,67 +1948,67 @@
         <v>5</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A6" s="29" t="s">
+      <c r="A6" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="30"/>
-[...12 lines deleted...]
-    <row r="7" spans="1:13" ht="12.2" customHeight="1">
+      <c r="B6" s="56"/>
+      <c r="C6" s="56"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="56"/>
+      <c r="G6" s="56"/>
+      <c r="H6" s="56"/>
+      <c r="I6" s="56"/>
+      <c r="J6" s="56"/>
+      <c r="K6" s="56"/>
+      <c r="L6" s="56"/>
+      <c r="M6" s="57"/>
+    </row>
+    <row r="7" spans="1:13" ht="41.25" customHeight="1">
       <c r="A7" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="15" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="9">
         <v>524.4</v>
       </c>
       <c r="G7" s="9">
         <v>617.6</v>
       </c>
       <c r="H7" s="9">
         <v>703.5</v>
       </c>
       <c r="I7" s="9">
@@ -1169,51 +2046,51 @@
       <c r="F8" s="9">
         <v>284.89999999999998</v>
       </c>
       <c r="G8" s="9">
         <v>334.6</v>
       </c>
       <c r="H8" s="12">
         <v>380.2</v>
       </c>
       <c r="I8" s="12">
         <v>423.9</v>
       </c>
       <c r="J8" s="13">
         <v>467.5</v>
       </c>
       <c r="K8" s="13">
         <v>509.1</v>
       </c>
       <c r="L8" s="12">
         <v>555.5</v>
       </c>
       <c r="M8" s="9">
         <v>602.1</v>
       </c>
     </row>
-    <row r="9" spans="1:13" ht="12.2" customHeight="1">
+    <row r="9" spans="1:13" ht="25.5" customHeight="1">
       <c r="A9" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="9">
         <v>5903.6</v>
       </c>
       <c r="G9" s="9">
         <v>7126.8</v>
       </c>
       <c r="H9" s="12">
         <v>8357.7999999999993</v>
       </c>
       <c r="I9" s="12">
@@ -1252,65 +2129,65 @@
         <v>4992.2</v>
       </c>
       <c r="G10" s="9">
         <v>6013.4</v>
       </c>
       <c r="H10" s="12">
         <v>7037.9</v>
       </c>
       <c r="I10" s="12">
         <v>8057.9</v>
       </c>
       <c r="J10" s="13">
         <v>9076.6</v>
       </c>
       <c r="K10" s="12">
         <v>10099.6</v>
       </c>
       <c r="L10" s="12">
         <v>11129.9</v>
       </c>
       <c r="M10" s="9">
         <v>12157.8</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A12" s="32" t="s">
+      <c r="A12" s="58" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="32"/>
-[...10 lines deleted...]
-      <c r="M12" s="33"/>
+      <c r="B12" s="58"/>
+      <c r="C12" s="58"/>
+      <c r="D12" s="58"/>
+      <c r="E12" s="58"/>
+      <c r="F12" s="58"/>
+      <c r="G12" s="58"/>
+      <c r="H12" s="59"/>
+      <c r="I12" s="59"/>
+      <c r="J12" s="59"/>
+      <c r="K12" s="59"/>
+      <c r="L12" s="59"/>
+      <c r="M12" s="59"/>
     </row>
     <row r="13" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A13" s="2"/>
       <c r="B13" s="3"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="36" customHeight="1" thickBot="1">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>2</v>
@@ -1325,67 +2202,67 @@
         <v>5</v>
       </c>
       <c r="G14" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I14" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J14" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K14" s="7" t="s">
         <v>10</v>
       </c>
       <c r="L14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="M14" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A16" s="29" t="s">
+      <c r="A16" s="55" t="s">
         <v>31</v>
       </c>
-      <c r="B16" s="30"/>
-[...12 lines deleted...]
-    <row r="17" spans="1:13" ht="12.2" customHeight="1">
+      <c r="B16" s="56"/>
+      <c r="C16" s="56"/>
+      <c r="D16" s="56"/>
+      <c r="E16" s="56"/>
+      <c r="F16" s="56"/>
+      <c r="G16" s="56"/>
+      <c r="H16" s="56"/>
+      <c r="I16" s="56"/>
+      <c r="J16" s="56"/>
+      <c r="K16" s="56"/>
+      <c r="L16" s="56"/>
+      <c r="M16" s="57"/>
+    </row>
+    <row r="17" spans="1:13" ht="39" customHeight="1">
       <c r="A17" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="16">
         <v>106</v>
       </c>
       <c r="C17" s="17">
         <v>180.9</v>
       </c>
       <c r="D17" s="17">
         <v>264.8</v>
       </c>
       <c r="E17" s="17">
         <v>351</v>
       </c>
       <c r="F17" s="9">
         <v>448.6</v>
       </c>
       <c r="G17" s="9">
         <v>541.1</v>
       </c>
       <c r="H17" s="9">
         <v>638.6</v>
       </c>
       <c r="I17" s="9">
@@ -1423,51 +2300,51 @@
       <c r="F18" s="18">
         <v>243.9</v>
       </c>
       <c r="G18" s="9">
         <v>284.60000000000002</v>
       </c>
       <c r="H18" s="12">
         <v>329.8</v>
       </c>
       <c r="I18" s="12">
         <v>375.5</v>
       </c>
       <c r="J18" s="13">
         <v>420.1</v>
       </c>
       <c r="K18" s="21">
         <v>464.3</v>
       </c>
       <c r="L18" s="20">
         <v>514.20000000000005</v>
       </c>
       <c r="M18" s="19">
         <v>569.1</v>
       </c>
     </row>
-    <row r="19" spans="1:13" ht="12.2" customHeight="1">
+    <row r="19" spans="1:13" ht="27" customHeight="1">
       <c r="A19" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="16">
         <v>1259</v>
       </c>
       <c r="C19" s="17">
         <v>2503.8000000000002</v>
       </c>
       <c r="D19" s="17">
         <v>3762.2</v>
       </c>
       <c r="E19" s="17">
         <v>5007.1000000000004</v>
       </c>
       <c r="F19" s="9">
         <v>6259.7</v>
       </c>
       <c r="G19" s="9">
         <v>7533.4</v>
       </c>
       <c r="H19" s="12">
         <v>8882.5</v>
       </c>
       <c r="I19" s="12">
@@ -1506,65 +2383,65 @@
         <v>5106.2</v>
       </c>
       <c r="G20" s="9">
         <v>6130.1</v>
       </c>
       <c r="H20" s="12">
         <v>7196.9</v>
       </c>
       <c r="I20" s="12">
         <v>8256.5</v>
       </c>
       <c r="J20" s="13">
         <v>9076.6</v>
       </c>
       <c r="K20" s="20">
         <v>10354.799999999999</v>
       </c>
       <c r="L20" s="20">
         <v>11492.2</v>
       </c>
       <c r="M20" s="19">
         <v>12566.4</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A22" s="32" t="s">
+      <c r="A22" s="58" t="s">
         <v>16</v>
       </c>
-      <c r="B22" s="32"/>
-[...10 lines deleted...]
-      <c r="M22" s="33"/>
+      <c r="B22" s="58"/>
+      <c r="C22" s="58"/>
+      <c r="D22" s="58"/>
+      <c r="E22" s="58"/>
+      <c r="F22" s="58"/>
+      <c r="G22" s="58"/>
+      <c r="H22" s="59"/>
+      <c r="I22" s="59"/>
+      <c r="J22" s="59"/>
+      <c r="K22" s="59"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="59"/>
     </row>
     <row r="23" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A23" s="2"/>
       <c r="B23" s="3"/>
       <c r="C23" s="4"/>
       <c r="D23" s="4"/>
       <c r="E23" s="4"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="31.5" customHeight="1" thickBot="1">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>2</v>
@@ -1579,67 +2456,67 @@
         <v>5</v>
       </c>
       <c r="G24" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H24" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I24" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J24" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K24" s="7" t="s">
         <v>10</v>
       </c>
       <c r="L24" s="7" t="s">
         <v>11</v>
       </c>
       <c r="M24" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A26" s="29" t="s">
+      <c r="A26" s="55" t="s">
         <v>32</v>
       </c>
-      <c r="B26" s="30"/>
-[...12 lines deleted...]
-    <row r="27" spans="1:13" ht="12.2" customHeight="1">
+      <c r="B26" s="56"/>
+      <c r="C26" s="56"/>
+      <c r="D26" s="56"/>
+      <c r="E26" s="56"/>
+      <c r="F26" s="56"/>
+      <c r="G26" s="56"/>
+      <c r="H26" s="56"/>
+      <c r="I26" s="56"/>
+      <c r="J26" s="56"/>
+      <c r="K26" s="56"/>
+      <c r="L26" s="56"/>
+      <c r="M26" s="57"/>
+    </row>
+    <row r="27" spans="1:13" ht="43.5" customHeight="1">
       <c r="A27" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="22">
         <v>105</v>
       </c>
       <c r="C27" s="17">
         <v>187</v>
       </c>
       <c r="D27" s="17">
         <v>281</v>
       </c>
       <c r="E27" s="17">
         <v>391.1</v>
       </c>
       <c r="F27" s="19">
         <v>505.2</v>
       </c>
       <c r="G27" s="19">
         <v>624</v>
       </c>
       <c r="H27" s="19">
         <v>745.2</v>
       </c>
       <c r="I27" s="19">
@@ -1677,51 +2554,51 @@
       <c r="F28" s="18">
         <v>225.3</v>
       </c>
       <c r="G28" s="19">
         <v>277.10000000000002</v>
       </c>
       <c r="H28" s="20">
         <v>328.4</v>
       </c>
       <c r="I28" s="20">
         <v>378.3</v>
       </c>
       <c r="J28" s="21">
         <v>429.9</v>
       </c>
       <c r="K28" s="21">
         <v>481.1</v>
       </c>
       <c r="L28" s="19">
         <v>533.79999999999995</v>
       </c>
       <c r="M28" s="19">
         <v>603</v>
       </c>
     </row>
-    <row r="29" spans="1:13" ht="12.2" customHeight="1">
+    <row r="29" spans="1:13" ht="24" customHeight="1">
       <c r="A29" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="22">
         <v>1456.2</v>
       </c>
       <c r="C29" s="17">
         <v>2982.8</v>
       </c>
       <c r="D29" s="17">
         <v>4506.3</v>
       </c>
       <c r="E29" s="17">
         <v>6035.8</v>
       </c>
       <c r="F29" s="19">
         <v>7577.8</v>
       </c>
       <c r="G29" s="19">
         <v>9127.2000000000007</v>
       </c>
       <c r="H29" s="20">
         <v>10642.8</v>
       </c>
       <c r="I29" s="20">
@@ -1820,65 +2697,65 @@
       <c r="F33" s="26"/>
       <c r="G33" s="26"/>
       <c r="H33" s="27"/>
       <c r="I33" s="27"/>
       <c r="J33" s="28"/>
       <c r="K33" s="27"/>
       <c r="L33" s="27"/>
       <c r="M33" s="26"/>
     </row>
     <row r="34" spans="1:13" ht="12.2" customHeight="1">
       <c r="A34" s="23"/>
       <c r="B34" s="24"/>
       <c r="C34" s="25"/>
       <c r="D34" s="25"/>
       <c r="E34" s="25"/>
       <c r="F34" s="26"/>
       <c r="G34" s="26"/>
       <c r="H34" s="27"/>
       <c r="I34" s="27"/>
       <c r="J34" s="28"/>
       <c r="K34" s="27"/>
       <c r="L34" s="27"/>
       <c r="M34" s="26"/>
     </row>
     <row r="35" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A35" s="32" t="s">
+      <c r="A35" s="58" t="s">
         <v>16</v>
       </c>
-      <c r="B35" s="32"/>
-[...10 lines deleted...]
-      <c r="M35" s="33"/>
+      <c r="B35" s="58"/>
+      <c r="C35" s="58"/>
+      <c r="D35" s="58"/>
+      <c r="E35" s="58"/>
+      <c r="F35" s="58"/>
+      <c r="G35" s="58"/>
+      <c r="H35" s="59"/>
+      <c r="I35" s="59"/>
+      <c r="J35" s="59"/>
+      <c r="K35" s="59"/>
+      <c r="L35" s="59"/>
+      <c r="M35" s="59"/>
     </row>
     <row r="36" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A36" s="2"/>
       <c r="B36" s="3"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3"/>
       <c r="K36" s="3"/>
       <c r="L36" s="3"/>
       <c r="M36" s="5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="31.5" customHeight="1" thickBot="1">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>2</v>
@@ -1893,335 +2770,345 @@
         <v>5</v>
       </c>
       <c r="G37" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I37" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J37" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K37" s="7" t="s">
         <v>10</v>
       </c>
       <c r="L37" s="7" t="s">
         <v>11</v>
       </c>
       <c r="M37" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A38" s="29" t="s">
+      <c r="A38" s="55" t="s">
         <v>33</v>
       </c>
-      <c r="B38" s="30"/>
-[...12 lines deleted...]
-    <row r="39" spans="1:13" ht="12.2" customHeight="1">
+      <c r="B38" s="56"/>
+      <c r="C38" s="56"/>
+      <c r="D38" s="56"/>
+      <c r="E38" s="56"/>
+      <c r="F38" s="56"/>
+      <c r="G38" s="56"/>
+      <c r="H38" s="56"/>
+      <c r="I38" s="56"/>
+      <c r="J38" s="56"/>
+      <c r="K38" s="56"/>
+      <c r="L38" s="56"/>
+      <c r="M38" s="57"/>
+    </row>
+    <row r="39" spans="1:13" ht="39.75" customHeight="1">
       <c r="A39" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B39" s="22">
         <v>119.3</v>
       </c>
       <c r="C39" s="17">
         <v>262.2</v>
       </c>
       <c r="D39" s="17">
         <v>446</v>
       </c>
       <c r="E39" s="17">
         <v>641.5</v>
       </c>
       <c r="F39" s="19">
         <v>836.3</v>
       </c>
       <c r="G39" s="19">
         <v>1029.5999999999999</v>
       </c>
       <c r="H39" s="19">
         <v>1224.5</v>
       </c>
       <c r="I39" s="19">
         <v>1428.6</v>
       </c>
-      <c r="J39" s="21"/>
+      <c r="J39" s="21">
+        <v>1545.9</v>
+      </c>
       <c r="K39" s="19"/>
       <c r="L39" s="18"/>
       <c r="M39" s="19"/>
     </row>
     <row r="40" spans="1:13" ht="12.2" customHeight="1">
       <c r="A40" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B40" s="22">
         <v>50.3</v>
       </c>
       <c r="C40" s="17">
         <v>102.9</v>
       </c>
       <c r="D40" s="17">
         <v>168</v>
       </c>
       <c r="E40" s="17">
         <v>240.3</v>
       </c>
       <c r="F40" s="18">
         <v>311.10000000000002</v>
       </c>
       <c r="G40" s="19">
         <v>384.9</v>
       </c>
       <c r="H40" s="20">
         <v>458.9</v>
       </c>
       <c r="I40" s="20">
         <v>531.70000000000005</v>
       </c>
-      <c r="J40" s="21"/>
+      <c r="J40" s="21">
+        <v>576.29999999999995</v>
+      </c>
       <c r="K40" s="21"/>
       <c r="L40" s="19"/>
       <c r="M40" s="19"/>
     </row>
-    <row r="41" spans="1:13" ht="12.2" customHeight="1">
+    <row r="41" spans="1:13" ht="27" customHeight="1">
       <c r="A41" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B41" s="22">
         <v>1496.1</v>
       </c>
       <c r="C41" s="17">
         <v>2985.7</v>
       </c>
       <c r="D41" s="17">
         <v>4463.8999999999996</v>
       </c>
       <c r="E41" s="17">
         <v>5962.1</v>
       </c>
       <c r="F41" s="19">
         <v>7634.6</v>
       </c>
       <c r="G41" s="19">
         <v>9462.7999999999993</v>
       </c>
       <c r="H41" s="20">
         <v>11481.6</v>
       </c>
       <c r="I41" s="20">
         <v>13497</v>
       </c>
-      <c r="J41" s="14"/>
+      <c r="J41" s="14">
+        <v>15504.9</v>
+      </c>
       <c r="K41" s="20"/>
       <c r="L41" s="20"/>
       <c r="M41" s="19"/>
     </row>
     <row r="42" spans="1:13" ht="12.2" customHeight="1">
       <c r="A42" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="22">
         <v>1165.5</v>
       </c>
       <c r="C42" s="17">
         <v>2323.3000000000002</v>
       </c>
       <c r="D42" s="17">
         <v>3478.3</v>
       </c>
       <c r="E42" s="17">
         <v>4663.8</v>
       </c>
       <c r="F42" s="19">
         <v>5993.8</v>
       </c>
       <c r="G42" s="19">
         <v>7479.7</v>
       </c>
       <c r="H42" s="20">
         <v>9180.7999999999993</v>
       </c>
       <c r="I42" s="20">
         <v>10882.2</v>
       </c>
-      <c r="J42" s="21"/>
+      <c r="J42" s="21">
+        <v>12590.4</v>
+      </c>
       <c r="K42" s="20"/>
       <c r="L42" s="20"/>
       <c r="M42" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A38:M38"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A35:M35"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04DD8DE9-AA3E-4CCD-ACA8-BB3281B9B6E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D050E89-C26E-4B70-8E3E-B1EA581E6322}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{009A8A21-21C2-4304-92FC-06A2E5A3822A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>нарастание</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілері</vt:lpstr>
+      <vt:lpstr>кезең</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>