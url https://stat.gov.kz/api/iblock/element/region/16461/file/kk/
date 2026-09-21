--- v4 (2026-08-31)
+++ v5 (2026-09-21)
@@ -2924,51 +2924,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M209"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A184" workbookViewId="0">
-      <selection activeCell="H195" sqref="H195:H205"/>
+      <selection activeCell="I195" sqref="I195:I205"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="40.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="5" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="5" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="5" customWidth="1"/>
     <col min="6" max="6" width="11" style="5" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="5" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="5" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="5"/>
     <col min="10" max="10" width="11.140625" style="5" customWidth="1"/>
     <col min="11" max="11" width="11" style="5" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="5" customWidth="1"/>
     <col min="13" max="13" width="11" style="5" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -8110,347 +8110,367 @@
     <row r="195" spans="1:13" ht="12.2" customHeight="1">
       <c r="A195" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B195" s="56">
         <v>119.3</v>
       </c>
       <c r="C195" s="53">
         <v>142.9</v>
       </c>
       <c r="D195" s="57">
         <v>183.9</v>
       </c>
       <c r="E195" s="40">
         <v>195.5</v>
       </c>
       <c r="F195" s="54">
         <v>194.7</v>
       </c>
       <c r="G195" s="55">
         <v>193.4</v>
       </c>
       <c r="H195" s="55">
         <v>194.8</v>
       </c>
-      <c r="I195" s="55"/>
+      <c r="I195" s="55">
+        <v>204.1</v>
+      </c>
       <c r="J195" s="16"/>
       <c r="K195" s="16"/>
       <c r="L195" s="16"/>
       <c r="M195" s="16"/>
     </row>
     <row r="196" spans="1:13" ht="12.2" customHeight="1">
       <c r="A196" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B196" s="56">
         <v>50.3</v>
       </c>
       <c r="C196" s="37">
         <v>52.6</v>
       </c>
       <c r="D196" s="57">
         <v>65.099999999999994</v>
       </c>
       <c r="E196" s="37">
         <v>72.2</v>
       </c>
       <c r="F196" s="33">
         <v>70.8</v>
       </c>
       <c r="G196" s="20">
         <v>73.8</v>
       </c>
       <c r="H196" s="20">
         <v>74</v>
       </c>
-      <c r="I196" s="20"/>
+      <c r="I196" s="20">
+        <v>72.8</v>
+      </c>
       <c r="J196" s="48"/>
       <c r="K196" s="50"/>
       <c r="L196" s="50"/>
       <c r="M196" s="20"/>
     </row>
     <row r="197" spans="1:13" ht="12.2" customHeight="1">
       <c r="A197" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B197" s="43">
         <v>1496.1</v>
       </c>
       <c r="C197" s="43">
         <v>1489.6</v>
       </c>
       <c r="D197" s="58">
         <v>1478.2</v>
       </c>
       <c r="E197" s="43">
         <v>1498.2</v>
       </c>
       <c r="F197" s="34">
         <v>1672.4</v>
       </c>
       <c r="G197" s="48">
         <v>1828.2</v>
       </c>
       <c r="H197" s="48">
         <v>2018.8</v>
       </c>
-      <c r="I197" s="47"/>
+      <c r="I197" s="47">
+        <v>2015.4</v>
+      </c>
       <c r="J197" s="48"/>
       <c r="K197" s="48"/>
       <c r="L197" s="20"/>
       <c r="M197" s="48"/>
     </row>
     <row r="198" spans="1:13" ht="12.2" customHeight="1">
       <c r="A198" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B198" s="37"/>
       <c r="C198" s="37"/>
       <c r="D198" s="52"/>
       <c r="E198" s="37"/>
       <c r="F198" s="35"/>
       <c r="G198" s="20"/>
       <c r="H198" s="50"/>
       <c r="I198" s="50"/>
       <c r="J198" s="50"/>
       <c r="K198" s="50"/>
       <c r="L198" s="50"/>
       <c r="M198" s="20"/>
     </row>
     <row r="199" spans="1:13" ht="24" customHeight="1">
       <c r="A199" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B199" s="44">
         <v>67.400000000000006</v>
       </c>
       <c r="C199" s="46">
         <v>66</v>
       </c>
       <c r="D199" s="44">
         <v>65.599999999999994</v>
       </c>
       <c r="E199" s="44">
         <v>65.3</v>
       </c>
       <c r="F199" s="36">
         <v>65.099999999999994</v>
       </c>
       <c r="G199" s="49">
         <v>64.7</v>
       </c>
       <c r="H199" s="49">
         <v>64.400000000000006</v>
       </c>
-      <c r="I199" s="49"/>
+      <c r="I199" s="49">
+        <v>63.8</v>
+      </c>
       <c r="J199" s="49"/>
       <c r="K199" s="49"/>
       <c r="L199" s="49"/>
       <c r="M199" s="48"/>
     </row>
     <row r="200" spans="1:13" ht="21.75" customHeight="1">
       <c r="A200" s="23" t="s">
         <v>15</v>
       </c>
       <c r="B200" s="44">
         <v>90.3</v>
       </c>
       <c r="C200" s="44">
         <v>88.6</v>
       </c>
       <c r="D200" s="44">
         <v>87.6</v>
       </c>
       <c r="E200" s="44">
         <v>87.4</v>
       </c>
       <c r="F200" s="36">
         <v>85.7</v>
       </c>
       <c r="G200" s="37">
         <v>83.2</v>
       </c>
       <c r="H200" s="49">
         <v>82.2</v>
       </c>
-      <c r="I200" s="49"/>
+      <c r="I200" s="49">
+        <v>81</v>
+      </c>
       <c r="J200" s="49"/>
       <c r="K200" s="49"/>
       <c r="L200" s="49"/>
       <c r="M200" s="48"/>
     </row>
     <row r="201" spans="1:13" ht="39" customHeight="1">
       <c r="A201" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B201" s="37">
         <v>7.9</v>
       </c>
       <c r="C201" s="37">
         <v>7.9</v>
       </c>
       <c r="D201" s="37">
         <v>7.9</v>
       </c>
       <c r="E201" s="46">
         <v>8.1</v>
       </c>
       <c r="F201" s="37">
         <v>15.9</v>
       </c>
       <c r="G201" s="49">
         <v>15.5</v>
       </c>
       <c r="H201" s="37">
         <v>15.9</v>
       </c>
-      <c r="I201" s="49"/>
+      <c r="I201" s="49">
+        <v>15.9</v>
+      </c>
       <c r="J201" s="49"/>
       <c r="K201" s="49"/>
       <c r="L201" s="49"/>
       <c r="M201" s="49"/>
     </row>
     <row r="202" spans="1:13" ht="36" customHeight="1">
       <c r="A202" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B202" s="44">
         <v>803.4</v>
       </c>
       <c r="C202" s="46">
         <v>807</v>
       </c>
       <c r="D202" s="44">
         <v>804.5</v>
       </c>
       <c r="E202" s="44">
         <v>831</v>
       </c>
       <c r="F202" s="36">
         <v>981.8</v>
       </c>
       <c r="G202" s="49">
         <v>1143.9000000000001</v>
       </c>
       <c r="H202" s="49">
         <v>1352.8</v>
       </c>
-      <c r="I202" s="49"/>
+      <c r="I202" s="49">
+        <v>1350</v>
+      </c>
       <c r="J202" s="49"/>
       <c r="K202" s="49"/>
       <c r="L202" s="49"/>
       <c r="M202" s="48"/>
     </row>
     <row r="203" spans="1:13" ht="40.5" customHeight="1">
       <c r="A203" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B203" s="44">
         <v>202.5</v>
       </c>
       <c r="C203" s="44">
         <v>194.5</v>
       </c>
       <c r="D203" s="45">
         <v>189.2</v>
       </c>
       <c r="E203" s="44">
         <v>186.9</v>
       </c>
       <c r="F203" s="36">
         <v>190.6</v>
       </c>
       <c r="G203" s="59">
         <v>182.1</v>
       </c>
       <c r="H203" s="49">
         <v>188.5</v>
       </c>
-      <c r="I203" s="49"/>
+      <c r="I203" s="49">
+        <v>189.6</v>
+      </c>
       <c r="J203" s="49"/>
       <c r="K203" s="49"/>
       <c r="L203" s="49"/>
       <c r="M203" s="48"/>
     </row>
     <row r="204" spans="1:13" ht="19.5" customHeight="1">
       <c r="A204" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B204" s="44">
         <v>324.7</v>
       </c>
       <c r="C204" s="44">
         <v>325.5</v>
       </c>
       <c r="D204" s="44">
         <v>323.3</v>
       </c>
       <c r="E204" s="44">
         <v>319.5</v>
       </c>
       <c r="F204" s="36">
         <v>333.3</v>
       </c>
       <c r="G204" s="49">
         <v>338.7</v>
       </c>
       <c r="H204" s="49">
         <v>315</v>
       </c>
-      <c r="I204" s="49"/>
+      <c r="I204" s="49">
+        <v>315.10000000000002</v>
+      </c>
       <c r="J204" s="49"/>
       <c r="K204" s="49"/>
       <c r="L204" s="49"/>
       <c r="M204" s="20"/>
     </row>
     <row r="205" spans="1:13" ht="23.25" customHeight="1">
       <c r="A205" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B205" s="46">
         <v>1165.5</v>
       </c>
       <c r="C205" s="46">
         <v>1157.8</v>
       </c>
       <c r="D205" s="58">
         <v>1154.9000000000001</v>
       </c>
       <c r="E205" s="46">
         <v>1185.5</v>
       </c>
       <c r="F205" s="32">
         <v>1330</v>
       </c>
       <c r="G205" s="20">
         <v>1486</v>
       </c>
       <c r="H205" s="50">
         <v>1701</v>
       </c>
-      <c r="I205" s="20"/>
+      <c r="I205" s="20">
+        <v>1701.4</v>
+      </c>
       <c r="J205" s="48"/>
       <c r="K205" s="50"/>
       <c r="L205" s="20"/>
       <c r="M205" s="20"/>
     </row>
     <row r="207" spans="1:13" ht="12.2" customHeight="1">
       <c r="A207" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="208" spans="1:13" ht="12.2" customHeight="1">
       <c r="A208" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="209" spans="1:1" ht="12.2" customHeight="1">
       <c r="A209" s="27" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A192:M192"/>
     <mergeCell ref="A173:M173"/>
     <mergeCell ref="A153:M153"/>
@@ -8461,140 +8481,140 @@
     <mergeCell ref="A76:M76"/>
     <mergeCell ref="A57:M57"/>
     <mergeCell ref="A38:M38"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{324E0D6E-871C-47BC-9F4D-BC33C5287468}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45374925-CBEE-4265-BFD9-B93437691EAE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B12C570-4307-4740-B458-26A1277EFDCC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45374925-CBEE-4265-BFD9-B93437691EAE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{324E0D6E-871C-47BC-9F4D-BC33C5287468}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>