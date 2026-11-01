--- v5 (2026-09-21)
+++ v6 (2026-11-01)
@@ -1,64 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Bo.ahtanova\Desktop\3 связь месяц\3 связь за сентябрь\Динамика\Новый макет Динамика\КАЗ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="21570" windowHeight="7380"/>
   </bookViews>
   <sheets>
-    <sheet name="месяц" sheetId="2" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты белгілері" sheetId="4" r:id="rId2"/>
+    <sheet name="айлар" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1184" uniqueCount="770">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1228" uniqueCount="812">
   <si>
     <t>соның ішінде:</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
@@ -2324,65 +2333,192 @@
     <t>203,0</t>
   </si>
   <si>
     <t>968,3</t>
   </si>
   <si>
     <t>978,9</t>
   </si>
   <si>
     <t>1 014,9</t>
   </si>
   <si>
     <t>1 016,0</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">2024 жылғы пошта және курьерлік қызметтің көрсетілген қызметтерінің және түрлері бойынша байланыс қызметінің көлемі </t>
   </si>
   <si>
     <t xml:space="preserve">2025 жылғы пошта және курьерлік қызметтің көрсетілген қызметтерінің және түрлері бойынша байланыс қызметінің көлемі </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы пошта және курьерлік қызметтің көрсетілген қызметтерінің және түрлері бойынша байланыс қызметінің көлемі </t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>191101, 192101</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Пошта және курьерлік қызметтің көрсетілген қызметтерінің көлемі, байланыс қызметінің көлемі</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Мың теңге</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2013 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Құндық көріністегі халыққа көрсетілген байланыс қызметтері көлеміне тек азамматтарға олардың қаражаты есебінен ұсынылатын қызметтерден алынатын негізгі қызмет түрінен түскен қаражат түсімдері қосылады; 
+пошталық және арнаулы жөнелтімдерді қабылдау, сұрыптау, тасымалдау және жеткізу, сондай-ақ мерзімдік баспаларды жіберу, жеткізу және тарату </t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Агрегатталған</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3-байланыс «Пошталық және курьерлік қызмет және байланыс қызметтері туралы есеп» кезеңділігі айлық </t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/cca/kid5lw3qdvcwzo1zl0kl5pn1o3kbo2in/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%98%D0%9A%D0%A2.rar</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/511612/file/kk/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Қызмет көрсету басқармасы</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Жаксымбетова  Шолпан</t>
+  </si>
+  <si>
+    <t>+8(727) 2699145</t>
+  </si>
+  <si>
+    <t>e-mail: sh.zhaksymbetova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="6">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="168" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="169" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -2402,50 +2538,117 @@
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
@@ -2478,313 +2681,411 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...4 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 4" xfId="4"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2916,119 +3217,681 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="36.28515625" customWidth="1"/>
+    <col min="2" max="2" width="106.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="61"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="62" t="s">
+        <v>770</v>
+      </c>
+      <c r="B2" s="63" t="s">
+        <v>771</v>
+      </c>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="64"/>
+      <c r="J2" s="64"/>
+      <c r="K2" s="64"/>
+      <c r="L2" s="64"/>
+      <c r="M2" s="64"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="62" t="s">
+        <v>772</v>
+      </c>
+      <c r="B3" s="65" t="s">
+        <v>773</v>
+      </c>
+      <c r="C3" s="64"/>
+      <c r="D3" s="64"/>
+      <c r="E3" s="64"/>
+      <c r="F3" s="64"/>
+      <c r="G3" s="64"/>
+      <c r="H3" s="64"/>
+      <c r="I3" s="64"/>
+      <c r="J3" s="64"/>
+      <c r="K3" s="64"/>
+      <c r="L3" s="64"/>
+      <c r="M3" s="64"/>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="62" t="s">
+        <v>774</v>
+      </c>
+      <c r="B4" s="66" t="s">
+        <v>775</v>
+      </c>
+      <c r="C4" s="64"/>
+      <c r="D4" s="64"/>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="64"/>
+      <c r="H4" s="64"/>
+      <c r="I4" s="64"/>
+      <c r="J4" s="64"/>
+      <c r="K4" s="64"/>
+      <c r="L4" s="64"/>
+      <c r="M4" s="64"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="67" t="s">
+        <v>776</v>
+      </c>
+      <c r="B5" s="65" t="s">
+        <v>773</v>
+      </c>
+      <c r="C5" s="64"/>
+      <c r="D5" s="64"/>
+      <c r="E5" s="64"/>
+      <c r="F5" s="64"/>
+      <c r="G5" s="64"/>
+      <c r="H5" s="64"/>
+      <c r="I5" s="64"/>
+      <c r="J5" s="64"/>
+      <c r="K5" s="64"/>
+      <c r="L5" s="64"/>
+      <c r="M5" s="64"/>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="67" t="s">
+        <v>777</v>
+      </c>
+      <c r="B6" s="65" t="s">
+        <v>778</v>
+      </c>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+    </row>
+    <row r="7" spans="1:13" ht="51">
+      <c r="A7" s="67" t="s">
+        <v>779</v>
+      </c>
+      <c r="B7" s="68" t="s">
+        <v>780</v>
+      </c>
+      <c r="C7" s="64"/>
+      <c r="D7" s="64"/>
+      <c r="E7" s="64"/>
+      <c r="F7" s="64"/>
+      <c r="G7" s="64"/>
+      <c r="H7" s="64"/>
+      <c r="I7" s="64"/>
+      <c r="J7" s="64"/>
+      <c r="K7" s="64"/>
+      <c r="L7" s="64"/>
+      <c r="M7" s="64"/>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="62" t="s">
+        <v>781</v>
+      </c>
+      <c r="B8" s="66" t="s">
+        <v>782</v>
+      </c>
+      <c r="C8" s="64"/>
+      <c r="D8" s="64"/>
+      <c r="E8" s="64"/>
+      <c r="F8" s="64"/>
+      <c r="G8" s="64"/>
+      <c r="H8" s="64"/>
+      <c r="I8" s="64"/>
+      <c r="J8" s="64"/>
+      <c r="K8" s="64"/>
+      <c r="L8" s="64"/>
+      <c r="M8" s="64"/>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="62" t="s">
+        <v>783</v>
+      </c>
+      <c r="B9" s="68" t="s">
+        <v>766</v>
+      </c>
+      <c r="C9" s="64"/>
+      <c r="D9" s="64"/>
+      <c r="E9" s="64"/>
+      <c r="F9" s="64"/>
+      <c r="G9" s="64"/>
+      <c r="H9" s="64"/>
+      <c r="I9" s="64"/>
+      <c r="J9" s="64"/>
+      <c r="K9" s="64"/>
+      <c r="L9" s="64"/>
+      <c r="M9" s="64"/>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="62" t="s">
+        <v>784</v>
+      </c>
+      <c r="B10" s="68" t="s">
+        <v>785</v>
+      </c>
+      <c r="C10" s="64"/>
+      <c r="D10" s="64"/>
+      <c r="E10" s="64"/>
+      <c r="F10" s="64"/>
+      <c r="G10" s="64"/>
+      <c r="H10" s="64"/>
+      <c r="I10" s="64"/>
+      <c r="J10" s="64"/>
+      <c r="K10" s="64"/>
+      <c r="L10" s="64"/>
+      <c r="M10" s="64"/>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="62" t="s">
+        <v>786</v>
+      </c>
+      <c r="B11" s="69"/>
+      <c r="C11" s="64"/>
+      <c r="D11" s="64"/>
+      <c r="E11" s="64"/>
+      <c r="F11" s="64"/>
+      <c r="G11" s="64"/>
+      <c r="H11" s="64"/>
+      <c r="I11" s="64"/>
+      <c r="J11" s="64"/>
+      <c r="K11" s="64"/>
+      <c r="L11" s="64"/>
+      <c r="M11" s="70"/>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="62" t="s">
+        <v>787</v>
+      </c>
+      <c r="B12" s="71" t="s">
+        <v>788</v>
+      </c>
+      <c r="C12" s="64"/>
+      <c r="D12" s="64"/>
+      <c r="E12" s="64"/>
+      <c r="F12" s="64"/>
+      <c r="G12" s="64"/>
+      <c r="H12" s="64"/>
+      <c r="I12" s="64"/>
+      <c r="J12" s="64"/>
+      <c r="K12" s="64"/>
+      <c r="L12" s="64"/>
+      <c r="M12" s="70"/>
+    </row>
+    <row r="13" spans="1:13" ht="25.5">
+      <c r="A13" s="72" t="s">
+        <v>789</v>
+      </c>
+      <c r="B13" s="73" t="s">
+        <v>790</v>
+      </c>
+      <c r="C13" s="64"/>
+      <c r="D13" s="64"/>
+      <c r="E13" s="64"/>
+      <c r="F13" s="64"/>
+      <c r="G13" s="64"/>
+      <c r="H13" s="64"/>
+      <c r="I13" s="64"/>
+      <c r="J13" s="64"/>
+      <c r="K13" s="64"/>
+      <c r="L13" s="64"/>
+      <c r="M13" s="70"/>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="72" t="s">
+        <v>791</v>
+      </c>
+      <c r="B14" s="74" t="s">
+        <v>792</v>
+      </c>
+      <c r="C14" s="64"/>
+      <c r="D14" s="64"/>
+      <c r="E14" s="64"/>
+      <c r="F14" s="64"/>
+      <c r="G14" s="64"/>
+      <c r="H14" s="64"/>
+      <c r="I14" s="64"/>
+      <c r="J14" s="64"/>
+      <c r="K14" s="64"/>
+      <c r="L14" s="64"/>
+      <c r="M14" s="70"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="72" t="s">
+        <v>793</v>
+      </c>
+      <c r="B15" s="74" t="s">
+        <v>794</v>
+      </c>
+      <c r="C15" s="64"/>
+      <c r="D15" s="64"/>
+      <c r="E15" s="64"/>
+      <c r="F15" s="64"/>
+      <c r="G15" s="64"/>
+      <c r="H15" s="64"/>
+      <c r="I15" s="64"/>
+      <c r="J15" s="64"/>
+      <c r="K15" s="64"/>
+      <c r="L15" s="64"/>
+      <c r="M15" s="70"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="62" t="s">
+        <v>795</v>
+      </c>
+      <c r="B16" s="75">
+        <v>46307</v>
+      </c>
+      <c r="C16" s="60"/>
+      <c r="D16" s="60"/>
+      <c r="E16" s="60"/>
+      <c r="F16" s="60"/>
+      <c r="G16" s="60"/>
+      <c r="H16" s="60"/>
+      <c r="I16" s="60"/>
+      <c r="J16" s="60"/>
+      <c r="K16" s="60"/>
+      <c r="L16" s="60"/>
+      <c r="M16" s="76"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="62" t="s">
+        <v>796</v>
+      </c>
+      <c r="B17" s="75">
+        <v>46338</v>
+      </c>
+      <c r="C17" s="60"/>
+      <c r="D17" s="60"/>
+      <c r="E17" s="60"/>
+      <c r="F17" s="60"/>
+      <c r="G17" s="60"/>
+      <c r="H17" s="60"/>
+      <c r="I17" s="60"/>
+      <c r="J17" s="60"/>
+      <c r="K17" s="60"/>
+      <c r="L17" s="60"/>
+      <c r="M17" s="77"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="62" t="s">
+        <v>797</v>
+      </c>
+      <c r="B18" s="78" t="s">
+        <v>798</v>
+      </c>
+      <c r="C18" s="60"/>
+      <c r="D18" s="60"/>
+      <c r="E18" s="60"/>
+      <c r="F18" s="60"/>
+      <c r="G18" s="60"/>
+      <c r="H18" s="60"/>
+      <c r="I18" s="60"/>
+      <c r="J18" s="60"/>
+      <c r="K18" s="60"/>
+      <c r="L18" s="60"/>
+      <c r="M18" s="76"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="62" t="s">
+        <v>799</v>
+      </c>
+      <c r="B19" s="87" t="s">
+        <v>809</v>
+      </c>
+      <c r="C19" s="60"/>
+      <c r="D19" s="60"/>
+      <c r="E19" s="60"/>
+      <c r="F19" s="60"/>
+      <c r="G19" s="60"/>
+      <c r="H19" s="60"/>
+      <c r="I19" s="60"/>
+      <c r="J19" s="60"/>
+      <c r="K19" s="60"/>
+      <c r="L19" s="60"/>
+      <c r="M19" s="77"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="62" t="s">
+        <v>800</v>
+      </c>
+      <c r="B20" s="88" t="s">
+        <v>810</v>
+      </c>
+      <c r="C20" s="60"/>
+      <c r="D20" s="60"/>
+      <c r="E20" s="60"/>
+      <c r="F20" s="60"/>
+      <c r="G20" s="60"/>
+      <c r="H20" s="60"/>
+      <c r="I20" s="60"/>
+      <c r="J20" s="60"/>
+      <c r="K20" s="60"/>
+      <c r="L20" s="60"/>
+      <c r="M20" s="76"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="62" t="s">
+        <v>801</v>
+      </c>
+      <c r="B21" s="89" t="s">
+        <v>811</v>
+      </c>
+      <c r="C21" s="60"/>
+      <c r="D21" s="60"/>
+      <c r="E21" s="60"/>
+      <c r="F21" s="60"/>
+      <c r="G21" s="60"/>
+      <c r="H21" s="60"/>
+      <c r="I21" s="60"/>
+      <c r="J21" s="60"/>
+      <c r="K21" s="60"/>
+      <c r="L21" s="60"/>
+      <c r="M21" s="77"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="79"/>
+      <c r="B22" s="80"/>
+      <c r="C22" s="60"/>
+      <c r="D22" s="60"/>
+      <c r="E22" s="60"/>
+      <c r="F22" s="60"/>
+      <c r="G22" s="60"/>
+      <c r="H22" s="60"/>
+      <c r="I22" s="60"/>
+      <c r="J22" s="60"/>
+      <c r="K22" s="60"/>
+      <c r="L22" s="60"/>
+      <c r="M22" s="60"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="60"/>
+      <c r="B23" s="60"/>
+      <c r="C23" s="60"/>
+      <c r="D23" s="60"/>
+      <c r="E23" s="60"/>
+      <c r="F23" s="60"/>
+      <c r="G23" s="60"/>
+      <c r="H23" s="60"/>
+      <c r="I23" s="60"/>
+      <c r="J23" s="60"/>
+      <c r="K23" s="60"/>
+      <c r="L23" s="60"/>
+      <c r="M23" s="77"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="60"/>
+      <c r="B24" s="60"/>
+      <c r="C24" s="60"/>
+      <c r="D24" s="60"/>
+      <c r="E24" s="60"/>
+      <c r="F24" s="60"/>
+      <c r="G24" s="60"/>
+      <c r="H24" s="60"/>
+      <c r="I24" s="60"/>
+      <c r="J24" s="60"/>
+      <c r="K24" s="60"/>
+      <c r="L24" s="60"/>
+      <c r="M24" s="76"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="60"/>
+      <c r="B25" s="60"/>
+      <c r="C25" s="60"/>
+      <c r="D25" s="60"/>
+      <c r="E25" s="60"/>
+      <c r="F25" s="60"/>
+      <c r="G25" s="60"/>
+      <c r="H25" s="60"/>
+      <c r="I25" s="60"/>
+      <c r="J25" s="60"/>
+      <c r="K25" s="60"/>
+      <c r="L25" s="60"/>
+      <c r="M25" s="77"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="60"/>
+      <c r="B26" s="60"/>
+      <c r="C26" s="60"/>
+      <c r="D26" s="60"/>
+      <c r="E26" s="60"/>
+      <c r="F26" s="60"/>
+      <c r="G26" s="60"/>
+      <c r="H26" s="60"/>
+      <c r="I26" s="60"/>
+      <c r="J26" s="60"/>
+      <c r="K26" s="60"/>
+      <c r="L26" s="60"/>
+      <c r="M26" s="76"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:D20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K32" sqref="K32"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="2" max="2" width="88.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="14.25">
+      <c r="B2" s="81"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="82" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="82" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="82" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="82" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="82" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="82"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="83" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="82"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="82"/>
+    </row>
+    <row r="20" spans="2:4">
+      <c r="B20" s="84" t="s">
+        <v>808</v>
+      </c>
+      <c r="C20" s="85"/>
+      <c r="D20" s="85"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M209"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A184" workbookViewId="0">
-      <selection activeCell="I195" sqref="I195:I205"/>
+    <sheetView topLeftCell="A187" workbookViewId="0">
+      <selection activeCell="J210" sqref="J210"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="40.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="5" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="5" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="5" customWidth="1"/>
     <col min="6" max="6" width="11" style="5" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="5" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="5" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="5"/>
     <col min="10" max="10" width="11.140625" style="5" customWidth="1"/>
     <col min="11" max="11" width="11" style="5" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="5" customWidth="1"/>
     <col min="13" max="13" width="11" style="5" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="3"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" customHeight="1">
       <c r="A2" s="26"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
     </row>
     <row r="3" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A3" s="60" t="s">
+      <c r="A3" s="86" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="60"/>
-[...10 lines deleted...]
-      <c r="M3" s="60"/>
+      <c r="B3" s="86"/>
+      <c r="C3" s="86"/>
+      <c r="D3" s="86"/>
+      <c r="E3" s="86"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
+      <c r="I3" s="86"/>
+      <c r="J3" s="86"/>
+      <c r="K3" s="86"/>
+      <c r="L3" s="86"/>
+      <c r="M3" s="86"/>
     </row>
     <row r="4" spans="1:13" ht="13.5" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="7"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="7"/>
       <c r="M4" s="9"/>
     </row>
     <row r="5" spans="1:13" ht="23.25" customHeight="1" thickBot="1">
       <c r="A5" s="10"/>
       <c r="B5" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="12" t="s">
@@ -3462,65 +4325,65 @@
         <v>142</v>
       </c>
       <c r="G16" s="30" t="s">
         <v>143</v>
       </c>
       <c r="H16" s="30" t="s">
         <v>144</v>
       </c>
       <c r="I16" s="30" t="s">
         <v>145</v>
       </c>
       <c r="J16" s="30" t="s">
         <v>146</v>
       </c>
       <c r="K16" s="30" t="s">
         <v>147</v>
       </c>
       <c r="L16" s="30" t="s">
         <v>148</v>
       </c>
       <c r="M16" s="30" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A19" s="60" t="s">
+      <c r="A19" s="86" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="60"/>
-[...10 lines deleted...]
-      <c r="M19" s="60"/>
+      <c r="B19" s="86"/>
+      <c r="C19" s="86"/>
+      <c r="D19" s="86"/>
+      <c r="E19" s="86"/>
+      <c r="F19" s="86"/>
+      <c r="G19" s="86"/>
+      <c r="H19" s="86"/>
+      <c r="I19" s="86"/>
+      <c r="J19" s="86"/>
+      <c r="K19" s="86"/>
+      <c r="L19" s="86"/>
+      <c r="M19" s="86"/>
     </row>
     <row r="20" spans="1:13" ht="13.5" thickBot="1">
       <c r="A20" s="6"/>
       <c r="B20" s="7"/>
       <c r="C20" s="8"/>
       <c r="D20" s="8"/>
       <c r="E20" s="8"/>
       <c r="F20" s="7"/>
       <c r="M20" s="9"/>
     </row>
     <row r="21" spans="1:13" ht="26.25" customHeight="1" thickBot="1">
       <c r="A21" s="10"/>
       <c r="B21" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F21" s="12" t="s">
@@ -3969,65 +4832,65 @@
         <v>255</v>
       </c>
       <c r="L32" s="30" t="s">
         <v>256</v>
       </c>
       <c r="M32" s="30" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="12.2" customHeight="1">
       <c r="A34" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="12.2" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="12.2" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A38" s="60" t="s">
+      <c r="A38" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="60"/>
-[...10 lines deleted...]
-      <c r="M38" s="60"/>
+      <c r="B38" s="86"/>
+      <c r="C38" s="86"/>
+      <c r="D38" s="86"/>
+      <c r="E38" s="86"/>
+      <c r="F38" s="86"/>
+      <c r="G38" s="86"/>
+      <c r="H38" s="86"/>
+      <c r="I38" s="86"/>
+      <c r="J38" s="86"/>
+      <c r="K38" s="86"/>
+      <c r="L38" s="86"/>
+      <c r="M38" s="86"/>
     </row>
     <row r="39" spans="1:13" ht="13.5" thickBot="1">
       <c r="A39" s="6"/>
       <c r="B39" s="7"/>
       <c r="C39" s="8"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="7"/>
       <c r="M39" s="9"/>
     </row>
     <row r="40" spans="1:13" ht="26.25" customHeight="1" thickBot="1">
       <c r="A40" s="10"/>
       <c r="B40" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C40" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D40" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E40" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F40" s="12" t="s">
@@ -4476,65 +5339,65 @@
         <v>358</v>
       </c>
       <c r="L51" s="30" t="s">
         <v>359</v>
       </c>
       <c r="M51" s="30" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="53" spans="1:13" ht="12.2" customHeight="1">
       <c r="A53" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="12.2" customHeight="1">
       <c r="A54" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="55" spans="1:13" ht="12.2" customHeight="1">
       <c r="A55" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="57" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A57" s="60" t="s">
+      <c r="A57" s="86" t="s">
         <v>33</v>
       </c>
-      <c r="B57" s="60"/>
-[...10 lines deleted...]
-      <c r="M57" s="60"/>
+      <c r="B57" s="86"/>
+      <c r="C57" s="86"/>
+      <c r="D57" s="86"/>
+      <c r="E57" s="86"/>
+      <c r="F57" s="86"/>
+      <c r="G57" s="86"/>
+      <c r="H57" s="86"/>
+      <c r="I57" s="86"/>
+      <c r="J57" s="86"/>
+      <c r="K57" s="86"/>
+      <c r="L57" s="86"/>
+      <c r="M57" s="86"/>
     </row>
     <row r="58" spans="1:13" ht="13.5" thickBot="1">
       <c r="A58" s="6"/>
       <c r="B58" s="7"/>
       <c r="C58" s="8"/>
       <c r="D58" s="8"/>
       <c r="E58" s="8"/>
       <c r="F58" s="7"/>
       <c r="M58" s="9"/>
     </row>
     <row r="59" spans="1:13" ht="26.25" customHeight="1" thickBot="1">
       <c r="A59" s="10"/>
       <c r="B59" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C59" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D59" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E59" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F59" s="12" t="s">
@@ -4983,65 +5846,65 @@
         <v>444</v>
       </c>
       <c r="L70" s="30" t="s">
         <v>445</v>
       </c>
       <c r="M70" s="30" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="72" spans="1:13" ht="12.2" customHeight="1">
       <c r="A72" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="73" spans="1:13" ht="12.2" customHeight="1">
       <c r="A73" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="74" spans="1:13" ht="12.2" customHeight="1">
       <c r="A74" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="76" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A76" s="60" t="s">
+      <c r="A76" s="86" t="s">
         <v>34</v>
       </c>
-      <c r="B76" s="60"/>
-[...10 lines deleted...]
-      <c r="M76" s="60"/>
+      <c r="B76" s="86"/>
+      <c r="C76" s="86"/>
+      <c r="D76" s="86"/>
+      <c r="E76" s="86"/>
+      <c r="F76" s="86"/>
+      <c r="G76" s="86"/>
+      <c r="H76" s="86"/>
+      <c r="I76" s="86"/>
+      <c r="J76" s="86"/>
+      <c r="K76" s="86"/>
+      <c r="L76" s="86"/>
+      <c r="M76" s="86"/>
     </row>
     <row r="77" spans="1:13" ht="13.5" thickBot="1">
       <c r="A77" s="6"/>
       <c r="B77" s="7"/>
       <c r="C77" s="8"/>
       <c r="D77" s="8"/>
       <c r="E77" s="8"/>
       <c r="F77" s="7"/>
       <c r="M77" s="9"/>
     </row>
     <row r="78" spans="1:13" ht="26.25" customHeight="1" thickBot="1">
       <c r="A78" s="10"/>
       <c r="B78" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C78" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D78" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E78" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F78" s="12" t="s">
@@ -5490,65 +6353,65 @@
         <v>545</v>
       </c>
       <c r="L89" s="30" t="s">
         <v>546</v>
       </c>
       <c r="M89" s="30" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="91" spans="1:13" ht="12.2" customHeight="1">
       <c r="A91" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="92" spans="1:13" ht="12.2" customHeight="1">
       <c r="A92" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="93" spans="1:13" ht="12.2" customHeight="1">
       <c r="A93" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="95" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A95" s="60" t="s">
+      <c r="A95" s="86" t="s">
         <v>35</v>
       </c>
-      <c r="B95" s="60"/>
-[...10 lines deleted...]
-      <c r="M95" s="60"/>
+      <c r="B95" s="86"/>
+      <c r="C95" s="86"/>
+      <c r="D95" s="86"/>
+      <c r="E95" s="86"/>
+      <c r="F95" s="86"/>
+      <c r="G95" s="86"/>
+      <c r="H95" s="86"/>
+      <c r="I95" s="86"/>
+      <c r="J95" s="86"/>
+      <c r="K95" s="86"/>
+      <c r="L95" s="86"/>
+      <c r="M95" s="86"/>
     </row>
     <row r="96" spans="1:13" ht="13.5" thickBot="1">
       <c r="A96" s="6"/>
       <c r="B96" s="7"/>
       <c r="C96" s="8"/>
       <c r="D96" s="8"/>
       <c r="E96" s="8"/>
       <c r="F96" s="7"/>
       <c r="M96" s="9"/>
     </row>
     <row r="97" spans="1:13" ht="26.25" customHeight="1" thickBot="1">
       <c r="A97" s="10"/>
       <c r="B97" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C97" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D97" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E97" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F97" s="12" t="s">
@@ -5997,65 +6860,65 @@
         <v>637</v>
       </c>
       <c r="L108" s="30" t="s">
         <v>638</v>
       </c>
       <c r="M108" s="30" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="110" spans="1:13" ht="12.2" customHeight="1">
       <c r="A110" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="111" spans="1:13" ht="12.2" customHeight="1">
       <c r="A111" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="112" spans="1:13" ht="12.2" customHeight="1">
       <c r="A112" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="114" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A114" s="60" t="s">
+      <c r="A114" s="86" t="s">
         <v>36</v>
       </c>
-      <c r="B114" s="60"/>
-[...10 lines deleted...]
-      <c r="M114" s="60"/>
+      <c r="B114" s="86"/>
+      <c r="C114" s="86"/>
+      <c r="D114" s="86"/>
+      <c r="E114" s="86"/>
+      <c r="F114" s="86"/>
+      <c r="G114" s="86"/>
+      <c r="H114" s="86"/>
+      <c r="I114" s="86"/>
+      <c r="J114" s="86"/>
+      <c r="K114" s="86"/>
+      <c r="L114" s="86"/>
+      <c r="M114" s="86"/>
     </row>
     <row r="115" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A115" s="6"/>
       <c r="B115" s="7"/>
       <c r="C115" s="8"/>
       <c r="D115" s="8"/>
       <c r="E115" s="8"/>
       <c r="F115" s="7"/>
       <c r="M115" s="9"/>
     </row>
     <row r="116" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A116" s="10"/>
       <c r="B116" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C116" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D116" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E116" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F116" s="12" t="s">
@@ -6504,65 +7367,65 @@
         <v>734</v>
       </c>
       <c r="L127" s="30" t="s">
         <v>735</v>
       </c>
       <c r="M127" s="30" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="129" spans="1:13" ht="12.2" customHeight="1">
       <c r="A129" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="130" spans="1:13" ht="12.2" customHeight="1">
       <c r="A130" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="131" spans="1:13" ht="12.2" customHeight="1">
       <c r="A131" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="133" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A133" s="60" t="s">
+      <c r="A133" s="86" t="s">
         <v>38</v>
       </c>
-      <c r="B133" s="60"/>
-[...10 lines deleted...]
-      <c r="M133" s="60"/>
+      <c r="B133" s="86"/>
+      <c r="C133" s="86"/>
+      <c r="D133" s="86"/>
+      <c r="E133" s="86"/>
+      <c r="F133" s="86"/>
+      <c r="G133" s="86"/>
+      <c r="H133" s="86"/>
+      <c r="I133" s="86"/>
+      <c r="J133" s="86"/>
+      <c r="K133" s="86"/>
+      <c r="L133" s="86"/>
+      <c r="M133" s="86"/>
     </row>
     <row r="134" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A134" s="6"/>
       <c r="B134" s="7"/>
       <c r="C134" s="8"/>
       <c r="D134" s="8"/>
       <c r="E134" s="8"/>
       <c r="F134" s="7"/>
       <c r="M134" s="9"/>
     </row>
     <row r="135" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A135" s="10"/>
       <c r="B135" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C135" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D135" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E135" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F135" s="12" t="s">
@@ -7009,65 +7872,65 @@
         <v>1023.1</v>
       </c>
       <c r="L146" s="19">
         <v>1030.3</v>
       </c>
       <c r="M146" s="19">
         <v>1027.9000000000001</v>
       </c>
     </row>
     <row r="148" spans="1:13" ht="12.2" customHeight="1">
       <c r="A148" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="149" spans="1:13" ht="12.2" customHeight="1">
       <c r="A149" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="150" spans="1:13" ht="12.2" customHeight="1">
       <c r="A150" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="153" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A153" s="60" t="s">
+      <c r="A153" s="86" t="s">
         <v>767</v>
       </c>
-      <c r="B153" s="60"/>
-[...10 lines deleted...]
-      <c r="M153" s="60"/>
+      <c r="B153" s="86"/>
+      <c r="C153" s="86"/>
+      <c r="D153" s="86"/>
+      <c r="E153" s="86"/>
+      <c r="F153" s="86"/>
+      <c r="G153" s="86"/>
+      <c r="H153" s="86"/>
+      <c r="I153" s="86"/>
+      <c r="J153" s="86"/>
+      <c r="K153" s="86"/>
+      <c r="L153" s="86"/>
+      <c r="M153" s="86"/>
     </row>
     <row r="154" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A154" s="6"/>
       <c r="B154" s="7"/>
       <c r="C154" s="8"/>
       <c r="D154" s="8"/>
       <c r="E154" s="8"/>
       <c r="F154" s="7"/>
       <c r="M154" s="9"/>
     </row>
     <row r="155" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A155" s="10"/>
       <c r="B155" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C155" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D155" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E155" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F155" s="12" t="s">
@@ -7514,65 +8377,65 @@
         <v>1041.3</v>
       </c>
       <c r="L166" s="20">
         <v>1137.3</v>
       </c>
       <c r="M166" s="51">
         <v>1074.2</v>
       </c>
     </row>
     <row r="168" spans="1:13" ht="12.2" customHeight="1">
       <c r="A168" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="169" spans="1:13" ht="12.2" customHeight="1">
       <c r="A169" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="170" spans="1:13" ht="12.2" customHeight="1">
       <c r="A170" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="173" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A173" s="60" t="s">
+      <c r="A173" s="86" t="s">
         <v>768</v>
       </c>
-      <c r="B173" s="60"/>
-[...10 lines deleted...]
-      <c r="M173" s="60"/>
+      <c r="B173" s="86"/>
+      <c r="C173" s="86"/>
+      <c r="D173" s="86"/>
+      <c r="E173" s="86"/>
+      <c r="F173" s="86"/>
+      <c r="G173" s="86"/>
+      <c r="H173" s="86"/>
+      <c r="I173" s="86"/>
+      <c r="J173" s="86"/>
+      <c r="K173" s="86"/>
+      <c r="L173" s="86"/>
+      <c r="M173" s="86"/>
     </row>
     <row r="174" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A174" s="6"/>
       <c r="B174" s="7"/>
       <c r="C174" s="8"/>
       <c r="D174" s="8"/>
       <c r="E174" s="8"/>
       <c r="F174" s="7"/>
       <c r="M174" s="9"/>
     </row>
     <row r="175" spans="1:13" ht="30.75" customHeight="1" thickBot="1">
       <c r="A175" s="10"/>
       <c r="B175" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C175" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D175" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E175" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F175" s="12" t="s">
@@ -8021,65 +8884,65 @@
         <v>1206.8</v>
       </c>
       <c r="L186" s="20">
         <v>1176.5999999999999</v>
       </c>
       <c r="M186" s="51">
         <v>1193.5</v>
       </c>
     </row>
     <row r="188" spans="1:13" ht="12.2" customHeight="1">
       <c r="A188" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="189" spans="1:13" ht="12.2" customHeight="1">
       <c r="A189" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="190" spans="1:13" ht="12.2" customHeight="1">
       <c r="A190" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="192" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A192" s="60" t="s">
+      <c r="A192" s="86" t="s">
         <v>769</v>
       </c>
-      <c r="B192" s="60"/>
-[...10 lines deleted...]
-      <c r="M192" s="60"/>
+      <c r="B192" s="86"/>
+      <c r="C192" s="86"/>
+      <c r="D192" s="86"/>
+      <c r="E192" s="86"/>
+      <c r="F192" s="86"/>
+      <c r="G192" s="86"/>
+      <c r="H192" s="86"/>
+      <c r="I192" s="86"/>
+      <c r="J192" s="86"/>
+      <c r="K192" s="86"/>
+      <c r="L192" s="86"/>
+      <c r="M192" s="86"/>
     </row>
     <row r="193" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A193" s="6"/>
       <c r="B193" s="7"/>
       <c r="C193" s="8"/>
       <c r="D193" s="8"/>
       <c r="E193" s="8"/>
       <c r="F193" s="7"/>
       <c r="M193" s="9"/>
     </row>
     <row r="194" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A194" s="10"/>
       <c r="B194" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C194" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D194" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E194" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F194" s="12" t="s">
@@ -8113,365 +8976,385 @@
       </c>
       <c r="B195" s="56">
         <v>119.3</v>
       </c>
       <c r="C195" s="53">
         <v>142.9</v>
       </c>
       <c r="D195" s="57">
         <v>183.9</v>
       </c>
       <c r="E195" s="40">
         <v>195.5</v>
       </c>
       <c r="F195" s="54">
         <v>194.7</v>
       </c>
       <c r="G195" s="55">
         <v>193.4</v>
       </c>
       <c r="H195" s="55">
         <v>194.8</v>
       </c>
       <c r="I195" s="55">
         <v>204.1</v>
       </c>
-      <c r="J195" s="16"/>
+      <c r="J195" s="16">
+        <v>117.3</v>
+      </c>
       <c r="K195" s="16"/>
       <c r="L195" s="16"/>
       <c r="M195" s="16"/>
     </row>
     <row r="196" spans="1:13" ht="12.2" customHeight="1">
       <c r="A196" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B196" s="56">
         <v>50.3</v>
       </c>
       <c r="C196" s="37">
         <v>52.6</v>
       </c>
       <c r="D196" s="57">
         <v>65.099999999999994</v>
       </c>
       <c r="E196" s="37">
         <v>72.2</v>
       </c>
       <c r="F196" s="33">
         <v>70.8</v>
       </c>
       <c r="G196" s="20">
         <v>73.8</v>
       </c>
       <c r="H196" s="20">
         <v>74</v>
       </c>
       <c r="I196" s="20">
         <v>72.8</v>
       </c>
-      <c r="J196" s="48"/>
+      <c r="J196" s="48">
+        <v>44.6</v>
+      </c>
       <c r="K196" s="50"/>
       <c r="L196" s="50"/>
       <c r="M196" s="20"/>
     </row>
     <row r="197" spans="1:13" ht="12.2" customHeight="1">
       <c r="A197" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B197" s="43">
         <v>1496.1</v>
       </c>
       <c r="C197" s="43">
         <v>1489.6</v>
       </c>
       <c r="D197" s="58">
         <v>1478.2</v>
       </c>
       <c r="E197" s="43">
         <v>1498.2</v>
       </c>
       <c r="F197" s="34">
         <v>1672.4</v>
       </c>
       <c r="G197" s="48">
         <v>1828.2</v>
       </c>
       <c r="H197" s="48">
         <v>2018.8</v>
       </c>
       <c r="I197" s="47">
         <v>2015.4</v>
       </c>
-      <c r="J197" s="48"/>
+      <c r="J197" s="48">
+        <v>2007.9</v>
+      </c>
       <c r="K197" s="48"/>
       <c r="L197" s="20"/>
       <c r="M197" s="48"/>
     </row>
     <row r="198" spans="1:13" ht="12.2" customHeight="1">
       <c r="A198" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B198" s="37"/>
       <c r="C198" s="37"/>
       <c r="D198" s="52"/>
       <c r="E198" s="37"/>
       <c r="F198" s="35"/>
       <c r="G198" s="20"/>
       <c r="H198" s="50"/>
       <c r="I198" s="50"/>
       <c r="J198" s="50"/>
       <c r="K198" s="50"/>
       <c r="L198" s="50"/>
       <c r="M198" s="20"/>
     </row>
     <row r="199" spans="1:13" ht="24" customHeight="1">
       <c r="A199" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B199" s="44">
         <v>67.400000000000006</v>
       </c>
       <c r="C199" s="46">
         <v>66</v>
       </c>
       <c r="D199" s="44">
         <v>65.599999999999994</v>
       </c>
       <c r="E199" s="44">
         <v>65.3</v>
       </c>
       <c r="F199" s="36">
         <v>65.099999999999994</v>
       </c>
       <c r="G199" s="49">
         <v>64.7</v>
       </c>
       <c r="H199" s="49">
         <v>64.400000000000006</v>
       </c>
       <c r="I199" s="49">
         <v>63.8</v>
       </c>
-      <c r="J199" s="49"/>
+      <c r="J199" s="49">
+        <v>63.3</v>
+      </c>
       <c r="K199" s="49"/>
       <c r="L199" s="49"/>
       <c r="M199" s="48"/>
     </row>
     <row r="200" spans="1:13" ht="21.75" customHeight="1">
       <c r="A200" s="23" t="s">
         <v>15</v>
       </c>
       <c r="B200" s="44">
         <v>90.3</v>
       </c>
       <c r="C200" s="44">
         <v>88.6</v>
       </c>
       <c r="D200" s="44">
         <v>87.6</v>
       </c>
       <c r="E200" s="44">
         <v>87.4</v>
       </c>
       <c r="F200" s="36">
         <v>85.7</v>
       </c>
       <c r="G200" s="37">
         <v>83.2</v>
       </c>
       <c r="H200" s="49">
         <v>82.2</v>
       </c>
       <c r="I200" s="49">
         <v>81</v>
       </c>
-      <c r="J200" s="49"/>
+      <c r="J200" s="49">
+        <v>80.3</v>
+      </c>
       <c r="K200" s="49"/>
       <c r="L200" s="49"/>
       <c r="M200" s="48"/>
     </row>
     <row r="201" spans="1:13" ht="39" customHeight="1">
       <c r="A201" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B201" s="37">
         <v>7.9</v>
       </c>
       <c r="C201" s="37">
         <v>7.9</v>
       </c>
       <c r="D201" s="37">
         <v>7.9</v>
       </c>
       <c r="E201" s="46">
         <v>8.1</v>
       </c>
       <c r="F201" s="37">
         <v>15.9</v>
       </c>
       <c r="G201" s="49">
         <v>15.5</v>
       </c>
       <c r="H201" s="37">
         <v>15.9</v>
       </c>
       <c r="I201" s="49">
         <v>15.9</v>
       </c>
-      <c r="J201" s="49"/>
+      <c r="J201" s="49">
+        <v>7.5</v>
+      </c>
       <c r="K201" s="49"/>
       <c r="L201" s="49"/>
       <c r="M201" s="49"/>
     </row>
     <row r="202" spans="1:13" ht="36" customHeight="1">
       <c r="A202" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B202" s="44">
         <v>803.4</v>
       </c>
       <c r="C202" s="46">
         <v>807</v>
       </c>
       <c r="D202" s="44">
         <v>804.5</v>
       </c>
       <c r="E202" s="44">
         <v>831</v>
       </c>
       <c r="F202" s="36">
         <v>981.8</v>
       </c>
       <c r="G202" s="49">
         <v>1143.9000000000001</v>
       </c>
       <c r="H202" s="49">
         <v>1352.8</v>
       </c>
       <c r="I202" s="49">
         <v>1350</v>
       </c>
-      <c r="J202" s="49"/>
+      <c r="J202" s="49">
+        <v>1339.8</v>
+      </c>
       <c r="K202" s="49"/>
       <c r="L202" s="49"/>
       <c r="M202" s="48"/>
     </row>
     <row r="203" spans="1:13" ht="40.5" customHeight="1">
       <c r="A203" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B203" s="44">
         <v>202.5</v>
       </c>
       <c r="C203" s="44">
         <v>194.5</v>
       </c>
       <c r="D203" s="45">
         <v>189.2</v>
       </c>
       <c r="E203" s="44">
         <v>186.9</v>
       </c>
       <c r="F203" s="36">
         <v>190.6</v>
       </c>
       <c r="G203" s="59">
         <v>182.1</v>
       </c>
       <c r="H203" s="49">
         <v>188.5</v>
       </c>
       <c r="I203" s="49">
         <v>189.6</v>
       </c>
-      <c r="J203" s="49"/>
+      <c r="J203" s="49">
+        <v>190.6</v>
+      </c>
       <c r="K203" s="49"/>
       <c r="L203" s="49"/>
       <c r="M203" s="48"/>
     </row>
     <row r="204" spans="1:13" ht="19.5" customHeight="1">
       <c r="A204" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B204" s="44">
         <v>324.7</v>
       </c>
       <c r="C204" s="44">
         <v>325.5</v>
       </c>
       <c r="D204" s="44">
         <v>323.3</v>
       </c>
       <c r="E204" s="44">
         <v>319.5</v>
       </c>
       <c r="F204" s="36">
         <v>333.3</v>
       </c>
       <c r="G204" s="49">
         <v>338.7</v>
       </c>
       <c r="H204" s="49">
         <v>315</v>
       </c>
       <c r="I204" s="49">
         <v>315.10000000000002</v>
       </c>
-      <c r="J204" s="49"/>
+      <c r="J204" s="49">
+        <v>326.5</v>
+      </c>
       <c r="K204" s="49"/>
       <c r="L204" s="49"/>
       <c r="M204" s="20"/>
     </row>
     <row r="205" spans="1:13" ht="23.25" customHeight="1">
       <c r="A205" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B205" s="46">
         <v>1165.5</v>
       </c>
       <c r="C205" s="46">
         <v>1157.8</v>
       </c>
       <c r="D205" s="58">
         <v>1154.9000000000001</v>
       </c>
       <c r="E205" s="46">
         <v>1185.5</v>
       </c>
       <c r="F205" s="32">
         <v>1330</v>
       </c>
       <c r="G205" s="20">
         <v>1486</v>
       </c>
       <c r="H205" s="50">
         <v>1701</v>
       </c>
       <c r="I205" s="20">
         <v>1701.4</v>
       </c>
-      <c r="J205" s="48"/>
+      <c r="J205" s="48">
+        <v>1708.2</v>
+      </c>
       <c r="K205" s="50"/>
       <c r="L205" s="20"/>
       <c r="M205" s="20"/>
     </row>
     <row r="207" spans="1:13" ht="12.2" customHeight="1">
       <c r="A207" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="208" spans="1:13" ht="12.2" customHeight="1">
       <c r="A208" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="209" spans="1:1" ht="12.2" customHeight="1">
       <c r="A209" s="27" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A192:M192"/>
     <mergeCell ref="A173:M173"/>
     <mergeCell ref="A153:M153"/>
     <mergeCell ref="A3:M3"/>
@@ -8481,156 +9364,158 @@
     <mergeCell ref="A76:M76"/>
     <mergeCell ref="A57:M57"/>
     <mergeCell ref="A38:M38"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B12C570-4307-4740-B458-26A1277EFDCC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{324E0D6E-871C-47BC-9F4D-BC33C5287468}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45374925-CBEE-4265-BFD9-B93437691EAE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>месяц</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілері</vt:lpstr>
+      <vt:lpstr>айлар</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>