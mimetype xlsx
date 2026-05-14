--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -2611,56 +2611,56 @@
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2923,111 +2923,111 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M209"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A184" workbookViewId="0">
-      <selection activeCell="A207" sqref="A207:A209"/>
+      <selection activeCell="H200" sqref="H200"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="40.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="5" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="5" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="5" customWidth="1"/>
     <col min="6" max="6" width="11" style="5" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="5" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="5" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="5"/>
     <col min="10" max="10" width="11.140625" style="5" customWidth="1"/>
     <col min="11" max="11" width="11" style="5" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="5" customWidth="1"/>
     <col min="13" max="13" width="11" style="5" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="3"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" customHeight="1">
       <c r="A2" s="26"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
     </row>
     <row r="3" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A3" s="56" t="s">
+      <c r="A3" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="56"/>
-[...10 lines deleted...]
-      <c r="M3" s="56"/>
+      <c r="B3" s="59"/>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="59"/>
+      <c r="J3" s="59"/>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
+      <c r="M3" s="59"/>
     </row>
     <row r="4" spans="1:13" ht="13.5" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="7"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="7"/>
       <c r="M4" s="9"/>
     </row>
     <row r="5" spans="1:13" ht="23.25" customHeight="1" thickBot="1">
       <c r="A5" s="10"/>
       <c r="B5" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="12" t="s">
@@ -3461,65 +3461,65 @@
         <v>142</v>
       </c>
       <c r="G16" s="30" t="s">
         <v>143</v>
       </c>
       <c r="H16" s="30" t="s">
         <v>144</v>
       </c>
       <c r="I16" s="30" t="s">
         <v>145</v>
       </c>
       <c r="J16" s="30" t="s">
         <v>146</v>
       </c>
       <c r="K16" s="30" t="s">
         <v>147</v>
       </c>
       <c r="L16" s="30" t="s">
         <v>148</v>
       </c>
       <c r="M16" s="30" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A19" s="56" t="s">
+      <c r="A19" s="59" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="56"/>
-[...10 lines deleted...]
-      <c r="M19" s="56"/>
+      <c r="B19" s="59"/>
+      <c r="C19" s="59"/>
+      <c r="D19" s="59"/>
+      <c r="E19" s="59"/>
+      <c r="F19" s="59"/>
+      <c r="G19" s="59"/>
+      <c r="H19" s="59"/>
+      <c r="I19" s="59"/>
+      <c r="J19" s="59"/>
+      <c r="K19" s="59"/>
+      <c r="L19" s="59"/>
+      <c r="M19" s="59"/>
     </row>
     <row r="20" spans="1:13" ht="13.5" thickBot="1">
       <c r="A20" s="6"/>
       <c r="B20" s="7"/>
       <c r="C20" s="8"/>
       <c r="D20" s="8"/>
       <c r="E20" s="8"/>
       <c r="F20" s="7"/>
       <c r="M20" s="9"/>
     </row>
     <row r="21" spans="1:13" ht="26.25" customHeight="1" thickBot="1">
       <c r="A21" s="10"/>
       <c r="B21" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F21" s="12" t="s">
@@ -3968,65 +3968,65 @@
         <v>255</v>
       </c>
       <c r="L32" s="30" t="s">
         <v>256</v>
       </c>
       <c r="M32" s="30" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="12.2" customHeight="1">
       <c r="A34" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="12.2" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="12.2" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A38" s="56" t="s">
+      <c r="A38" s="59" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="56"/>
-[...10 lines deleted...]
-      <c r="M38" s="56"/>
+      <c r="B38" s="59"/>
+      <c r="C38" s="59"/>
+      <c r="D38" s="59"/>
+      <c r="E38" s="59"/>
+      <c r="F38" s="59"/>
+      <c r="G38" s="59"/>
+      <c r="H38" s="59"/>
+      <c r="I38" s="59"/>
+      <c r="J38" s="59"/>
+      <c r="K38" s="59"/>
+      <c r="L38" s="59"/>
+      <c r="M38" s="59"/>
     </row>
     <row r="39" spans="1:13" ht="13.5" thickBot="1">
       <c r="A39" s="6"/>
       <c r="B39" s="7"/>
       <c r="C39" s="8"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="7"/>
       <c r="M39" s="9"/>
     </row>
     <row r="40" spans="1:13" ht="26.25" customHeight="1" thickBot="1">
       <c r="A40" s="10"/>
       <c r="B40" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C40" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D40" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E40" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F40" s="12" t="s">
@@ -4475,65 +4475,65 @@
         <v>358</v>
       </c>
       <c r="L51" s="30" t="s">
         <v>359</v>
       </c>
       <c r="M51" s="30" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="53" spans="1:13" ht="12.2" customHeight="1">
       <c r="A53" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="12.2" customHeight="1">
       <c r="A54" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="55" spans="1:13" ht="12.2" customHeight="1">
       <c r="A55" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="57" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A57" s="56" t="s">
+      <c r="A57" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="B57" s="56"/>
-[...10 lines deleted...]
-      <c r="M57" s="56"/>
+      <c r="B57" s="59"/>
+      <c r="C57" s="59"/>
+      <c r="D57" s="59"/>
+      <c r="E57" s="59"/>
+      <c r="F57" s="59"/>
+      <c r="G57" s="59"/>
+      <c r="H57" s="59"/>
+      <c r="I57" s="59"/>
+      <c r="J57" s="59"/>
+      <c r="K57" s="59"/>
+      <c r="L57" s="59"/>
+      <c r="M57" s="59"/>
     </row>
     <row r="58" spans="1:13" ht="13.5" thickBot="1">
       <c r="A58" s="6"/>
       <c r="B58" s="7"/>
       <c r="C58" s="8"/>
       <c r="D58" s="8"/>
       <c r="E58" s="8"/>
       <c r="F58" s="7"/>
       <c r="M58" s="9"/>
     </row>
     <row r="59" spans="1:13" ht="26.25" customHeight="1" thickBot="1">
       <c r="A59" s="10"/>
       <c r="B59" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C59" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D59" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E59" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F59" s="12" t="s">
@@ -4982,65 +4982,65 @@
         <v>444</v>
       </c>
       <c r="L70" s="30" t="s">
         <v>445</v>
       </c>
       <c r="M70" s="30" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="72" spans="1:13" ht="12.2" customHeight="1">
       <c r="A72" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="73" spans="1:13" ht="12.2" customHeight="1">
       <c r="A73" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="74" spans="1:13" ht="12.2" customHeight="1">
       <c r="A74" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="76" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A76" s="56" t="s">
+      <c r="A76" s="59" t="s">
         <v>34</v>
       </c>
-      <c r="B76" s="56"/>
-[...10 lines deleted...]
-      <c r="M76" s="56"/>
+      <c r="B76" s="59"/>
+      <c r="C76" s="59"/>
+      <c r="D76" s="59"/>
+      <c r="E76" s="59"/>
+      <c r="F76" s="59"/>
+      <c r="G76" s="59"/>
+      <c r="H76" s="59"/>
+      <c r="I76" s="59"/>
+      <c r="J76" s="59"/>
+      <c r="K76" s="59"/>
+      <c r="L76" s="59"/>
+      <c r="M76" s="59"/>
     </row>
     <row r="77" spans="1:13" ht="13.5" thickBot="1">
       <c r="A77" s="6"/>
       <c r="B77" s="7"/>
       <c r="C77" s="8"/>
       <c r="D77" s="8"/>
       <c r="E77" s="8"/>
       <c r="F77" s="7"/>
       <c r="M77" s="9"/>
     </row>
     <row r="78" spans="1:13" ht="26.25" customHeight="1" thickBot="1">
       <c r="A78" s="10"/>
       <c r="B78" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C78" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D78" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E78" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F78" s="12" t="s">
@@ -5489,65 +5489,65 @@
         <v>545</v>
       </c>
       <c r="L89" s="30" t="s">
         <v>546</v>
       </c>
       <c r="M89" s="30" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="91" spans="1:13" ht="12.2" customHeight="1">
       <c r="A91" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="92" spans="1:13" ht="12.2" customHeight="1">
       <c r="A92" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="93" spans="1:13" ht="12.2" customHeight="1">
       <c r="A93" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="95" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A95" s="56" t="s">
+      <c r="A95" s="59" t="s">
         <v>35</v>
       </c>
-      <c r="B95" s="56"/>
-[...10 lines deleted...]
-      <c r="M95" s="56"/>
+      <c r="B95" s="59"/>
+      <c r="C95" s="59"/>
+      <c r="D95" s="59"/>
+      <c r="E95" s="59"/>
+      <c r="F95" s="59"/>
+      <c r="G95" s="59"/>
+      <c r="H95" s="59"/>
+      <c r="I95" s="59"/>
+      <c r="J95" s="59"/>
+      <c r="K95" s="59"/>
+      <c r="L95" s="59"/>
+      <c r="M95" s="59"/>
     </row>
     <row r="96" spans="1:13" ht="13.5" thickBot="1">
       <c r="A96" s="6"/>
       <c r="B96" s="7"/>
       <c r="C96" s="8"/>
       <c r="D96" s="8"/>
       <c r="E96" s="8"/>
       <c r="F96" s="7"/>
       <c r="M96" s="9"/>
     </row>
     <row r="97" spans="1:13" ht="26.25" customHeight="1" thickBot="1">
       <c r="A97" s="10"/>
       <c r="B97" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C97" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D97" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E97" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F97" s="12" t="s">
@@ -5996,65 +5996,65 @@
         <v>637</v>
       </c>
       <c r="L108" s="30" t="s">
         <v>638</v>
       </c>
       <c r="M108" s="30" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="110" spans="1:13" ht="12.2" customHeight="1">
       <c r="A110" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="111" spans="1:13" ht="12.2" customHeight="1">
       <c r="A111" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="112" spans="1:13" ht="12.2" customHeight="1">
       <c r="A112" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="114" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A114" s="56" t="s">
+      <c r="A114" s="59" t="s">
         <v>36</v>
       </c>
-      <c r="B114" s="56"/>
-[...10 lines deleted...]
-      <c r="M114" s="56"/>
+      <c r="B114" s="59"/>
+      <c r="C114" s="59"/>
+      <c r="D114" s="59"/>
+      <c r="E114" s="59"/>
+      <c r="F114" s="59"/>
+      <c r="G114" s="59"/>
+      <c r="H114" s="59"/>
+      <c r="I114" s="59"/>
+      <c r="J114" s="59"/>
+      <c r="K114" s="59"/>
+      <c r="L114" s="59"/>
+      <c r="M114" s="59"/>
     </row>
     <row r="115" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A115" s="6"/>
       <c r="B115" s="7"/>
       <c r="C115" s="8"/>
       <c r="D115" s="8"/>
       <c r="E115" s="8"/>
       <c r="F115" s="7"/>
       <c r="M115" s="9"/>
     </row>
     <row r="116" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A116" s="10"/>
       <c r="B116" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C116" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D116" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E116" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F116" s="12" t="s">
@@ -6503,65 +6503,65 @@
         <v>734</v>
       </c>
       <c r="L127" s="30" t="s">
         <v>735</v>
       </c>
       <c r="M127" s="30" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="129" spans="1:13" ht="12.2" customHeight="1">
       <c r="A129" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="130" spans="1:13" ht="12.2" customHeight="1">
       <c r="A130" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="131" spans="1:13" ht="12.2" customHeight="1">
       <c r="A131" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="133" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A133" s="56" t="s">
+      <c r="A133" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="B133" s="56"/>
-[...10 lines deleted...]
-      <c r="M133" s="56"/>
+      <c r="B133" s="59"/>
+      <c r="C133" s="59"/>
+      <c r="D133" s="59"/>
+      <c r="E133" s="59"/>
+      <c r="F133" s="59"/>
+      <c r="G133" s="59"/>
+      <c r="H133" s="59"/>
+      <c r="I133" s="59"/>
+      <c r="J133" s="59"/>
+      <c r="K133" s="59"/>
+      <c r="L133" s="59"/>
+      <c r="M133" s="59"/>
     </row>
     <row r="134" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A134" s="6"/>
       <c r="B134" s="7"/>
       <c r="C134" s="8"/>
       <c r="D134" s="8"/>
       <c r="E134" s="8"/>
       <c r="F134" s="7"/>
       <c r="M134" s="9"/>
     </row>
     <row r="135" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A135" s="10"/>
       <c r="B135" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C135" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D135" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E135" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F135" s="12" t="s">
@@ -7008,65 +7008,65 @@
         <v>1023.1</v>
       </c>
       <c r="L146" s="19">
         <v>1030.3</v>
       </c>
       <c r="M146" s="19">
         <v>1027.9000000000001</v>
       </c>
     </row>
     <row r="148" spans="1:13" ht="12.2" customHeight="1">
       <c r="A148" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="149" spans="1:13" ht="12.2" customHeight="1">
       <c r="A149" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="150" spans="1:13" ht="12.2" customHeight="1">
       <c r="A150" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="153" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A153" s="56" t="s">
+      <c r="A153" s="59" t="s">
         <v>767</v>
       </c>
-      <c r="B153" s="56"/>
-[...10 lines deleted...]
-      <c r="M153" s="56"/>
+      <c r="B153" s="59"/>
+      <c r="C153" s="59"/>
+      <c r="D153" s="59"/>
+      <c r="E153" s="59"/>
+      <c r="F153" s="59"/>
+      <c r="G153" s="59"/>
+      <c r="H153" s="59"/>
+      <c r="I153" s="59"/>
+      <c r="J153" s="59"/>
+      <c r="K153" s="59"/>
+      <c r="L153" s="59"/>
+      <c r="M153" s="59"/>
     </row>
     <row r="154" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A154" s="6"/>
       <c r="B154" s="7"/>
       <c r="C154" s="8"/>
       <c r="D154" s="8"/>
       <c r="E154" s="8"/>
       <c r="F154" s="7"/>
       <c r="M154" s="9"/>
     </row>
     <row r="155" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A155" s="10"/>
       <c r="B155" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C155" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D155" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E155" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F155" s="12" t="s">
@@ -7513,65 +7513,65 @@
         <v>1041.3</v>
       </c>
       <c r="L166" s="20">
         <v>1137.3</v>
       </c>
       <c r="M166" s="51">
         <v>1074.2</v>
       </c>
     </row>
     <row r="168" spans="1:13" ht="12.2" customHeight="1">
       <c r="A168" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="169" spans="1:13" ht="12.2" customHeight="1">
       <c r="A169" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="170" spans="1:13" ht="12.2" customHeight="1">
       <c r="A170" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="173" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A173" s="56" t="s">
+      <c r="A173" s="59" t="s">
         <v>768</v>
       </c>
-      <c r="B173" s="56"/>
-[...10 lines deleted...]
-      <c r="M173" s="56"/>
+      <c r="B173" s="59"/>
+      <c r="C173" s="59"/>
+      <c r="D173" s="59"/>
+      <c r="E173" s="59"/>
+      <c r="F173" s="59"/>
+      <c r="G173" s="59"/>
+      <c r="H173" s="59"/>
+      <c r="I173" s="59"/>
+      <c r="J173" s="59"/>
+      <c r="K173" s="59"/>
+      <c r="L173" s="59"/>
+      <c r="M173" s="59"/>
     </row>
     <row r="174" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A174" s="6"/>
       <c r="B174" s="7"/>
       <c r="C174" s="8"/>
       <c r="D174" s="8"/>
       <c r="E174" s="8"/>
       <c r="F174" s="7"/>
       <c r="M174" s="9"/>
     </row>
     <row r="175" spans="1:13" ht="30.75" customHeight="1" thickBot="1">
       <c r="A175" s="10"/>
       <c r="B175" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C175" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D175" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E175" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F175" s="12" t="s">
@@ -8020,65 +8020,65 @@
         <v>1206.8</v>
       </c>
       <c r="L186" s="20">
         <v>1176.5999999999999</v>
       </c>
       <c r="M186" s="51">
         <v>1193.5</v>
       </c>
     </row>
     <row r="188" spans="1:13" ht="12.2" customHeight="1">
       <c r="A188" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="189" spans="1:13" ht="12.2" customHeight="1">
       <c r="A189" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="190" spans="1:13" ht="12.2" customHeight="1">
       <c r="A190" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="192" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A192" s="56" t="s">
+      <c r="A192" s="59" t="s">
         <v>769</v>
       </c>
-      <c r="B192" s="56"/>
-[...10 lines deleted...]
-      <c r="M192" s="56"/>
+      <c r="B192" s="59"/>
+      <c r="C192" s="59"/>
+      <c r="D192" s="59"/>
+      <c r="E192" s="59"/>
+      <c r="F192" s="59"/>
+      <c r="G192" s="59"/>
+      <c r="H192" s="59"/>
+      <c r="I192" s="59"/>
+      <c r="J192" s="59"/>
+      <c r="K192" s="59"/>
+      <c r="L192" s="59"/>
+      <c r="M192" s="59"/>
     </row>
     <row r="193" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A193" s="6"/>
       <c r="B193" s="7"/>
       <c r="C193" s="8"/>
       <c r="D193" s="8"/>
       <c r="E193" s="8"/>
       <c r="F193" s="7"/>
       <c r="M193" s="9"/>
     </row>
     <row r="194" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A194" s="10"/>
       <c r="B194" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C194" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D194" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E194" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F194" s="12" t="s">
@@ -8088,284 +8088,304 @@
         <v>6</v>
       </c>
       <c r="H194" s="12" t="s">
         <v>7</v>
       </c>
       <c r="I194" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J194" s="12" t="s">
         <v>9</v>
       </c>
       <c r="K194" s="12" t="s">
         <v>10</v>
       </c>
       <c r="L194" s="12" t="s">
         <v>11</v>
       </c>
       <c r="M194" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="195" spans="1:13" ht="12.2" customHeight="1">
       <c r="A195" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="B195" s="57">
+      <c r="B195" s="56">
         <v>119.3</v>
       </c>
       <c r="C195" s="53">
         <v>142.9</v>
       </c>
-      <c r="D195" s="58">
+      <c r="D195" s="57">
         <v>183.9</v>
       </c>
-      <c r="E195" s="40"/>
+      <c r="E195" s="40">
+        <v>195.5</v>
+      </c>
       <c r="F195" s="54"/>
       <c r="G195" s="19"/>
       <c r="H195" s="55"/>
       <c r="I195" s="55"/>
       <c r="J195" s="16"/>
       <c r="K195" s="16"/>
       <c r="L195" s="16"/>
       <c r="M195" s="16"/>
     </row>
     <row r="196" spans="1:13" ht="12.2" customHeight="1">
       <c r="A196" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B196" s="57">
+      <c r="B196" s="56">
         <v>50.3</v>
       </c>
       <c r="C196" s="37">
         <v>52.6</v>
       </c>
-      <c r="D196" s="58">
+      <c r="D196" s="57">
         <v>65.099999999999994</v>
       </c>
-      <c r="E196" s="37"/>
+      <c r="E196" s="37">
+        <v>72.2</v>
+      </c>
       <c r="F196" s="33"/>
       <c r="G196" s="19"/>
       <c r="H196" s="20"/>
       <c r="I196" s="20"/>
       <c r="J196" s="48"/>
       <c r="K196" s="50"/>
       <c r="L196" s="50"/>
       <c r="M196" s="20"/>
     </row>
     <row r="197" spans="1:13" ht="12.2" customHeight="1">
       <c r="A197" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B197" s="43">
         <v>1496.1</v>
       </c>
       <c r="C197" s="43">
         <v>1489.6</v>
       </c>
-      <c r="D197" s="59">
+      <c r="D197" s="58">
         <v>1478.2</v>
       </c>
-      <c r="E197" s="43"/>
+      <c r="E197" s="43">
+        <v>1498.2</v>
+      </c>
       <c r="F197" s="34"/>
       <c r="G197" s="48"/>
       <c r="H197" s="48"/>
       <c r="I197" s="47"/>
       <c r="J197" s="48"/>
       <c r="K197" s="48"/>
       <c r="L197" s="20"/>
       <c r="M197" s="48"/>
     </row>
     <row r="198" spans="1:13" ht="12.2" customHeight="1">
       <c r="A198" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B198" s="37"/>
       <c r="C198" s="37"/>
       <c r="D198" s="52"/>
       <c r="E198" s="37"/>
       <c r="F198" s="35"/>
       <c r="G198" s="19"/>
       <c r="H198" s="50"/>
       <c r="I198" s="50"/>
       <c r="J198" s="50"/>
       <c r="K198" s="50"/>
       <c r="L198" s="50"/>
       <c r="M198" s="20"/>
     </row>
     <row r="199" spans="1:13" ht="24" customHeight="1">
       <c r="A199" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B199" s="44">
         <v>67.400000000000006</v>
       </c>
       <c r="C199" s="46">
         <v>66</v>
       </c>
       <c r="D199" s="44">
         <v>65.599999999999994</v>
       </c>
-      <c r="E199" s="44"/>
+      <c r="E199" s="44">
+        <v>65.3</v>
+      </c>
       <c r="F199" s="36"/>
       <c r="G199" s="49"/>
       <c r="H199" s="49"/>
       <c r="I199" s="49"/>
       <c r="J199" s="49"/>
       <c r="K199" s="49"/>
       <c r="L199" s="49"/>
       <c r="M199" s="48"/>
     </row>
     <row r="200" spans="1:13" ht="21.75" customHeight="1">
       <c r="A200" s="23" t="s">
         <v>15</v>
       </c>
       <c r="B200" s="44">
         <v>90.3</v>
       </c>
       <c r="C200" s="44">
         <v>88.6</v>
       </c>
       <c r="D200" s="44">
         <v>87.6</v>
       </c>
-      <c r="E200" s="44"/>
+      <c r="E200" s="44">
+        <v>87.4</v>
+      </c>
       <c r="F200" s="36"/>
       <c r="G200" s="49"/>
       <c r="H200" s="49"/>
       <c r="I200" s="49"/>
       <c r="J200" s="49"/>
       <c r="K200" s="49"/>
       <c r="L200" s="49"/>
       <c r="M200" s="48"/>
     </row>
     <row r="201" spans="1:13" ht="39" customHeight="1">
       <c r="A201" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B201" s="37">
         <v>7.9</v>
       </c>
       <c r="C201" s="37">
         <v>7.9</v>
       </c>
       <c r="D201" s="37">
         <v>7.9</v>
       </c>
-      <c r="E201" s="46"/>
+      <c r="E201" s="46">
+        <v>8.1</v>
+      </c>
       <c r="F201" s="37"/>
       <c r="G201" s="49"/>
       <c r="H201" s="37"/>
       <c r="I201" s="49"/>
       <c r="J201" s="49"/>
       <c r="K201" s="49"/>
       <c r="L201" s="49"/>
       <c r="M201" s="49"/>
     </row>
     <row r="202" spans="1:13" ht="36" customHeight="1">
       <c r="A202" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B202" s="44">
         <v>803.4</v>
       </c>
       <c r="C202" s="46">
         <v>807</v>
       </c>
       <c r="D202" s="44">
         <v>804.5</v>
       </c>
-      <c r="E202" s="44"/>
+      <c r="E202" s="44">
+        <v>831</v>
+      </c>
       <c r="F202" s="36"/>
       <c r="G202" s="49"/>
       <c r="H202" s="49"/>
       <c r="I202" s="49"/>
       <c r="J202" s="49"/>
       <c r="K202" s="49"/>
       <c r="L202" s="49"/>
       <c r="M202" s="48"/>
     </row>
     <row r="203" spans="1:13" ht="40.5" customHeight="1">
       <c r="A203" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B203" s="44">
         <v>202.5</v>
       </c>
       <c r="C203" s="44">
         <v>194.5</v>
       </c>
       <c r="D203" s="45">
         <v>189.2</v>
       </c>
-      <c r="E203" s="44"/>
+      <c r="E203" s="44">
+        <v>186.9</v>
+      </c>
       <c r="F203" s="36"/>
       <c r="G203" s="49"/>
       <c r="H203" s="49"/>
       <c r="I203" s="49"/>
       <c r="J203" s="49"/>
       <c r="K203" s="49"/>
       <c r="L203" s="49"/>
       <c r="M203" s="48"/>
     </row>
     <row r="204" spans="1:13" ht="19.5" customHeight="1">
       <c r="A204" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B204" s="44">
         <v>324.7</v>
       </c>
       <c r="C204" s="44">
         <v>325.5</v>
       </c>
       <c r="D204" s="44">
         <v>323.3</v>
       </c>
-      <c r="E204" s="44"/>
+      <c r="E204" s="44">
+        <v>319.5</v>
+      </c>
       <c r="F204" s="36"/>
       <c r="G204" s="49"/>
       <c r="H204" s="49"/>
       <c r="I204" s="49"/>
       <c r="J204" s="49"/>
       <c r="K204" s="49"/>
       <c r="L204" s="49"/>
       <c r="M204" s="20"/>
     </row>
     <row r="205" spans="1:13" ht="23.25" customHeight="1">
       <c r="A205" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B205" s="46">
         <v>1165.5</v>
       </c>
       <c r="C205" s="46">
         <v>1157.8</v>
       </c>
-      <c r="D205" s="59">
+      <c r="D205" s="58">
         <v>1154.9000000000001</v>
       </c>
-      <c r="E205" s="46"/>
+      <c r="E205" s="46">
+        <v>1185.5</v>
+      </c>
       <c r="F205" s="32"/>
       <c r="G205" s="19"/>
       <c r="H205" s="50"/>
       <c r="I205" s="20"/>
       <c r="J205" s="48"/>
       <c r="K205" s="50"/>
       <c r="L205" s="20"/>
       <c r="M205" s="20"/>
     </row>
     <row r="207" spans="1:13" ht="12.2" customHeight="1">
       <c r="A207" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="208" spans="1:13" ht="12.2" customHeight="1">
       <c r="A208" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="209" spans="1:1" ht="12.2" customHeight="1">
       <c r="A209" s="27" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>