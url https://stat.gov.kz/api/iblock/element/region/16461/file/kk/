--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -2923,51 +2923,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M209"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A184" workbookViewId="0">
-      <selection activeCell="H200" sqref="H200"/>
+      <selection activeCell="F210" sqref="F210"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="40.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="5" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="5" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="5" customWidth="1"/>
     <col min="6" max="6" width="11" style="5" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="5" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="5" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="5"/>
     <col min="10" max="10" width="11.140625" style="5" customWidth="1"/>
     <col min="11" max="11" width="11" style="5" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="5" customWidth="1"/>
     <col min="13" max="13" width="11" style="5" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -8100,293 +8100,313 @@
         <v>10</v>
       </c>
       <c r="L194" s="12" t="s">
         <v>11</v>
       </c>
       <c r="M194" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="195" spans="1:13" ht="12.2" customHeight="1">
       <c r="A195" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B195" s="56">
         <v>119.3</v>
       </c>
       <c r="C195" s="53">
         <v>142.9</v>
       </c>
       <c r="D195" s="57">
         <v>183.9</v>
       </c>
       <c r="E195" s="40">
         <v>195.5</v>
       </c>
-      <c r="F195" s="54"/>
+      <c r="F195" s="54">
+        <v>194.7</v>
+      </c>
       <c r="G195" s="19"/>
       <c r="H195" s="55"/>
       <c r="I195" s="55"/>
       <c r="J195" s="16"/>
       <c r="K195" s="16"/>
       <c r="L195" s="16"/>
       <c r="M195" s="16"/>
     </row>
     <row r="196" spans="1:13" ht="12.2" customHeight="1">
       <c r="A196" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B196" s="56">
         <v>50.3</v>
       </c>
       <c r="C196" s="37">
         <v>52.6</v>
       </c>
       <c r="D196" s="57">
         <v>65.099999999999994</v>
       </c>
       <c r="E196" s="37">
         <v>72.2</v>
       </c>
-      <c r="F196" s="33"/>
+      <c r="F196" s="33">
+        <v>70.8</v>
+      </c>
       <c r="G196" s="19"/>
       <c r="H196" s="20"/>
       <c r="I196" s="20"/>
       <c r="J196" s="48"/>
       <c r="K196" s="50"/>
       <c r="L196" s="50"/>
       <c r="M196" s="20"/>
     </row>
     <row r="197" spans="1:13" ht="12.2" customHeight="1">
       <c r="A197" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B197" s="43">
         <v>1496.1</v>
       </c>
       <c r="C197" s="43">
         <v>1489.6</v>
       </c>
       <c r="D197" s="58">
         <v>1478.2</v>
       </c>
       <c r="E197" s="43">
         <v>1498.2</v>
       </c>
-      <c r="F197" s="34"/>
+      <c r="F197" s="34">
+        <v>1672.4</v>
+      </c>
       <c r="G197" s="48"/>
       <c r="H197" s="48"/>
       <c r="I197" s="47"/>
       <c r="J197" s="48"/>
       <c r="K197" s="48"/>
       <c r="L197" s="20"/>
       <c r="M197" s="48"/>
     </row>
     <row r="198" spans="1:13" ht="12.2" customHeight="1">
       <c r="A198" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B198" s="37"/>
       <c r="C198" s="37"/>
       <c r="D198" s="52"/>
       <c r="E198" s="37"/>
       <c r="F198" s="35"/>
       <c r="G198" s="19"/>
       <c r="H198" s="50"/>
       <c r="I198" s="50"/>
       <c r="J198" s="50"/>
       <c r="K198" s="50"/>
       <c r="L198" s="50"/>
       <c r="M198" s="20"/>
     </row>
     <row r="199" spans="1:13" ht="24" customHeight="1">
       <c r="A199" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B199" s="44">
         <v>67.400000000000006</v>
       </c>
       <c r="C199" s="46">
         <v>66</v>
       </c>
       <c r="D199" s="44">
         <v>65.599999999999994</v>
       </c>
       <c r="E199" s="44">
         <v>65.3</v>
       </c>
-      <c r="F199" s="36"/>
+      <c r="F199" s="36">
+        <v>65.099999999999994</v>
+      </c>
       <c r="G199" s="49"/>
       <c r="H199" s="49"/>
       <c r="I199" s="49"/>
       <c r="J199" s="49"/>
       <c r="K199" s="49"/>
       <c r="L199" s="49"/>
       <c r="M199" s="48"/>
     </row>
     <row r="200" spans="1:13" ht="21.75" customHeight="1">
       <c r="A200" s="23" t="s">
         <v>15</v>
       </c>
       <c r="B200" s="44">
         <v>90.3</v>
       </c>
       <c r="C200" s="44">
         <v>88.6</v>
       </c>
       <c r="D200" s="44">
         <v>87.6</v>
       </c>
       <c r="E200" s="44">
         <v>87.4</v>
       </c>
-      <c r="F200" s="36"/>
+      <c r="F200" s="36">
+        <v>85.7</v>
+      </c>
       <c r="G200" s="49"/>
       <c r="H200" s="49"/>
       <c r="I200" s="49"/>
       <c r="J200" s="49"/>
       <c r="K200" s="49"/>
       <c r="L200" s="49"/>
       <c r="M200" s="48"/>
     </row>
     <row r="201" spans="1:13" ht="39" customHeight="1">
       <c r="A201" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B201" s="37">
         <v>7.9</v>
       </c>
       <c r="C201" s="37">
         <v>7.9</v>
       </c>
       <c r="D201" s="37">
         <v>7.9</v>
       </c>
       <c r="E201" s="46">
         <v>8.1</v>
       </c>
-      <c r="F201" s="37"/>
+      <c r="F201" s="37">
+        <v>15.9</v>
+      </c>
       <c r="G201" s="49"/>
       <c r="H201" s="37"/>
       <c r="I201" s="49"/>
       <c r="J201" s="49"/>
       <c r="K201" s="49"/>
       <c r="L201" s="49"/>
       <c r="M201" s="49"/>
     </row>
     <row r="202" spans="1:13" ht="36" customHeight="1">
       <c r="A202" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B202" s="44">
         <v>803.4</v>
       </c>
       <c r="C202" s="46">
         <v>807</v>
       </c>
       <c r="D202" s="44">
         <v>804.5</v>
       </c>
       <c r="E202" s="44">
         <v>831</v>
       </c>
-      <c r="F202" s="36"/>
+      <c r="F202" s="36">
+        <v>981.8</v>
+      </c>
       <c r="G202" s="49"/>
       <c r="H202" s="49"/>
       <c r="I202" s="49"/>
       <c r="J202" s="49"/>
       <c r="K202" s="49"/>
       <c r="L202" s="49"/>
       <c r="M202" s="48"/>
     </row>
     <row r="203" spans="1:13" ht="40.5" customHeight="1">
       <c r="A203" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B203" s="44">
         <v>202.5</v>
       </c>
       <c r="C203" s="44">
         <v>194.5</v>
       </c>
       <c r="D203" s="45">
         <v>189.2</v>
       </c>
       <c r="E203" s="44">
         <v>186.9</v>
       </c>
-      <c r="F203" s="36"/>
+      <c r="F203" s="36">
+        <v>190.6</v>
+      </c>
       <c r="G203" s="49"/>
       <c r="H203" s="49"/>
       <c r="I203" s="49"/>
       <c r="J203" s="49"/>
       <c r="K203" s="49"/>
       <c r="L203" s="49"/>
       <c r="M203" s="48"/>
     </row>
     <row r="204" spans="1:13" ht="19.5" customHeight="1">
       <c r="A204" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B204" s="44">
         <v>324.7</v>
       </c>
       <c r="C204" s="44">
         <v>325.5</v>
       </c>
       <c r="D204" s="44">
         <v>323.3</v>
       </c>
       <c r="E204" s="44">
         <v>319.5</v>
       </c>
-      <c r="F204" s="36"/>
+      <c r="F204" s="36">
+        <v>333.3</v>
+      </c>
       <c r="G204" s="49"/>
       <c r="H204" s="49"/>
       <c r="I204" s="49"/>
       <c r="J204" s="49"/>
       <c r="K204" s="49"/>
       <c r="L204" s="49"/>
       <c r="M204" s="20"/>
     </row>
     <row r="205" spans="1:13" ht="23.25" customHeight="1">
       <c r="A205" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B205" s="46">
         <v>1165.5</v>
       </c>
       <c r="C205" s="46">
         <v>1157.8</v>
       </c>
       <c r="D205" s="58">
         <v>1154.9000000000001</v>
       </c>
       <c r="E205" s="46">
         <v>1185.5</v>
       </c>
-      <c r="F205" s="32"/>
+      <c r="F205" s="32">
+        <v>1330</v>
+      </c>
       <c r="G205" s="19"/>
       <c r="H205" s="50"/>
       <c r="I205" s="20"/>
       <c r="J205" s="48"/>
       <c r="K205" s="50"/>
       <c r="L205" s="20"/>
       <c r="M205" s="20"/>
     </row>
     <row r="207" spans="1:13" ht="12.2" customHeight="1">
       <c r="A207" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="208" spans="1:13" ht="12.2" customHeight="1">
       <c r="A208" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="209" spans="1:1" ht="12.2" customHeight="1">
       <c r="A209" s="27" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
@@ -8400,140 +8420,140 @@
     <mergeCell ref="A76:M76"/>
     <mergeCell ref="A57:M57"/>
     <mergeCell ref="A38:M38"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45374925-CBEE-4265-BFD9-B93437691EAE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{324E0D6E-871C-47BC-9F4D-BC33C5287468}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B12C570-4307-4740-B458-26A1277EFDCC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{324E0D6E-871C-47BC-9F4D-BC33C5287468}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45374925-CBEE-4265-BFD9-B93437691EAE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>