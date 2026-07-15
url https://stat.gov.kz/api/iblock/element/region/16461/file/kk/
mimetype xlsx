--- v2 (2026-06-24)
+++ v3 (2026-07-15)
@@ -2482,51 +2482,51 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -2617,50 +2617,51 @@
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2923,51 +2924,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M209"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A184" workbookViewId="0">
-      <selection activeCell="F210" sqref="F210"/>
+      <selection activeCell="G195" sqref="G195:G205"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="40.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="5" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="5" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="5" customWidth="1"/>
     <col min="6" max="6" width="11" style="5" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="5" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="5" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="5"/>
     <col min="10" max="10" width="11.140625" style="5" customWidth="1"/>
     <col min="11" max="11" width="11" style="5" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="5" customWidth="1"/>
     <col min="13" max="13" width="11" style="5" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -8103,311 +8104,331 @@
         <v>11</v>
       </c>
       <c r="M194" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="195" spans="1:13" ht="12.2" customHeight="1">
       <c r="A195" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B195" s="56">
         <v>119.3</v>
       </c>
       <c r="C195" s="53">
         <v>142.9</v>
       </c>
       <c r="D195" s="57">
         <v>183.9</v>
       </c>
       <c r="E195" s="40">
         <v>195.5</v>
       </c>
       <c r="F195" s="54">
         <v>194.7</v>
       </c>
-      <c r="G195" s="19"/>
+      <c r="G195" s="55">
+        <v>193.4</v>
+      </c>
       <c r="H195" s="55"/>
       <c r="I195" s="55"/>
       <c r="J195" s="16"/>
       <c r="K195" s="16"/>
       <c r="L195" s="16"/>
       <c r="M195" s="16"/>
     </row>
     <row r="196" spans="1:13" ht="12.2" customHeight="1">
       <c r="A196" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B196" s="56">
         <v>50.3</v>
       </c>
       <c r="C196" s="37">
         <v>52.6</v>
       </c>
       <c r="D196" s="57">
         <v>65.099999999999994</v>
       </c>
       <c r="E196" s="37">
         <v>72.2</v>
       </c>
       <c r="F196" s="33">
         <v>70.8</v>
       </c>
-      <c r="G196" s="19"/>
+      <c r="G196" s="20">
+        <v>73.8</v>
+      </c>
       <c r="H196" s="20"/>
       <c r="I196" s="20"/>
       <c r="J196" s="48"/>
       <c r="K196" s="50"/>
       <c r="L196" s="50"/>
       <c r="M196" s="20"/>
     </row>
     <row r="197" spans="1:13" ht="12.2" customHeight="1">
       <c r="A197" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B197" s="43">
         <v>1496.1</v>
       </c>
       <c r="C197" s="43">
         <v>1489.6</v>
       </c>
       <c r="D197" s="58">
         <v>1478.2</v>
       </c>
       <c r="E197" s="43">
         <v>1498.2</v>
       </c>
       <c r="F197" s="34">
         <v>1672.4</v>
       </c>
-      <c r="G197" s="48"/>
+      <c r="G197" s="48">
+        <v>1828.2</v>
+      </c>
       <c r="H197" s="48"/>
       <c r="I197" s="47"/>
       <c r="J197" s="48"/>
       <c r="K197" s="48"/>
       <c r="L197" s="20"/>
       <c r="M197" s="48"/>
     </row>
     <row r="198" spans="1:13" ht="12.2" customHeight="1">
       <c r="A198" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B198" s="37"/>
       <c r="C198" s="37"/>
       <c r="D198" s="52"/>
       <c r="E198" s="37"/>
       <c r="F198" s="35"/>
-      <c r="G198" s="19"/>
+      <c r="G198" s="20"/>
       <c r="H198" s="50"/>
       <c r="I198" s="50"/>
       <c r="J198" s="50"/>
       <c r="K198" s="50"/>
       <c r="L198" s="50"/>
       <c r="M198" s="20"/>
     </row>
     <row r="199" spans="1:13" ht="24" customHeight="1">
       <c r="A199" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B199" s="44">
         <v>67.400000000000006</v>
       </c>
       <c r="C199" s="46">
         <v>66</v>
       </c>
       <c r="D199" s="44">
         <v>65.599999999999994</v>
       </c>
       <c r="E199" s="44">
         <v>65.3</v>
       </c>
       <c r="F199" s="36">
         <v>65.099999999999994</v>
       </c>
-      <c r="G199" s="49"/>
+      <c r="G199" s="49">
+        <v>64.7</v>
+      </c>
       <c r="H199" s="49"/>
       <c r="I199" s="49"/>
       <c r="J199" s="49"/>
       <c r="K199" s="49"/>
       <c r="L199" s="49"/>
       <c r="M199" s="48"/>
     </row>
     <row r="200" spans="1:13" ht="21.75" customHeight="1">
       <c r="A200" s="23" t="s">
         <v>15</v>
       </c>
       <c r="B200" s="44">
         <v>90.3</v>
       </c>
       <c r="C200" s="44">
         <v>88.6</v>
       </c>
       <c r="D200" s="44">
         <v>87.6</v>
       </c>
       <c r="E200" s="44">
         <v>87.4</v>
       </c>
       <c r="F200" s="36">
         <v>85.7</v>
       </c>
-      <c r="G200" s="49"/>
+      <c r="G200" s="37">
+        <v>83.2</v>
+      </c>
       <c r="H200" s="49"/>
       <c r="I200" s="49"/>
       <c r="J200" s="49"/>
       <c r="K200" s="49"/>
       <c r="L200" s="49"/>
       <c r="M200" s="48"/>
     </row>
     <row r="201" spans="1:13" ht="39" customHeight="1">
       <c r="A201" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B201" s="37">
         <v>7.9</v>
       </c>
       <c r="C201" s="37">
         <v>7.9</v>
       </c>
       <c r="D201" s="37">
         <v>7.9</v>
       </c>
       <c r="E201" s="46">
         <v>8.1</v>
       </c>
       <c r="F201" s="37">
         <v>15.9</v>
       </c>
-      <c r="G201" s="49"/>
+      <c r="G201" s="49">
+        <v>15.5</v>
+      </c>
       <c r="H201" s="37"/>
       <c r="I201" s="49"/>
       <c r="J201" s="49"/>
       <c r="K201" s="49"/>
       <c r="L201" s="49"/>
       <c r="M201" s="49"/>
     </row>
     <row r="202" spans="1:13" ht="36" customHeight="1">
       <c r="A202" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B202" s="44">
         <v>803.4</v>
       </c>
       <c r="C202" s="46">
         <v>807</v>
       </c>
       <c r="D202" s="44">
         <v>804.5</v>
       </c>
       <c r="E202" s="44">
         <v>831</v>
       </c>
       <c r="F202" s="36">
         <v>981.8</v>
       </c>
-      <c r="G202" s="49"/>
+      <c r="G202" s="49">
+        <v>1143.9000000000001</v>
+      </c>
       <c r="H202" s="49"/>
       <c r="I202" s="49"/>
       <c r="J202" s="49"/>
       <c r="K202" s="49"/>
       <c r="L202" s="49"/>
       <c r="M202" s="48"/>
     </row>
     <row r="203" spans="1:13" ht="40.5" customHeight="1">
       <c r="A203" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B203" s="44">
         <v>202.5</v>
       </c>
       <c r="C203" s="44">
         <v>194.5</v>
       </c>
       <c r="D203" s="45">
         <v>189.2</v>
       </c>
       <c r="E203" s="44">
         <v>186.9</v>
       </c>
       <c r="F203" s="36">
         <v>190.6</v>
       </c>
-      <c r="G203" s="49"/>
+      <c r="G203" s="60">
+        <v>182.1</v>
+      </c>
       <c r="H203" s="49"/>
       <c r="I203" s="49"/>
       <c r="J203" s="49"/>
       <c r="K203" s="49"/>
       <c r="L203" s="49"/>
       <c r="M203" s="48"/>
     </row>
     <row r="204" spans="1:13" ht="19.5" customHeight="1">
       <c r="A204" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B204" s="44">
         <v>324.7</v>
       </c>
       <c r="C204" s="44">
         <v>325.5</v>
       </c>
       <c r="D204" s="44">
         <v>323.3</v>
       </c>
       <c r="E204" s="44">
         <v>319.5</v>
       </c>
       <c r="F204" s="36">
         <v>333.3</v>
       </c>
-      <c r="G204" s="49"/>
+      <c r="G204" s="49">
+        <v>338.7</v>
+      </c>
       <c r="H204" s="49"/>
       <c r="I204" s="49"/>
       <c r="J204" s="49"/>
       <c r="K204" s="49"/>
       <c r="L204" s="49"/>
       <c r="M204" s="20"/>
     </row>
     <row r="205" spans="1:13" ht="23.25" customHeight="1">
       <c r="A205" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B205" s="46">
         <v>1165.5</v>
       </c>
       <c r="C205" s="46">
         <v>1157.8</v>
       </c>
       <c r="D205" s="58">
         <v>1154.9000000000001</v>
       </c>
       <c r="E205" s="46">
         <v>1185.5</v>
       </c>
       <c r="F205" s="32">
         <v>1330</v>
       </c>
-      <c r="G205" s="19"/>
+      <c r="G205" s="20">
+        <v>1486</v>
+      </c>
       <c r="H205" s="50"/>
       <c r="I205" s="20"/>
       <c r="J205" s="48"/>
       <c r="K205" s="50"/>
       <c r="L205" s="20"/>
       <c r="M205" s="20"/>
     </row>
     <row r="207" spans="1:13" ht="12.2" customHeight="1">
       <c r="A207" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="208" spans="1:13" ht="12.2" customHeight="1">
       <c r="A208" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="209" spans="1:1" ht="12.2" customHeight="1">
       <c r="A209" s="27" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A192:M192"/>
@@ -8420,140 +8441,140 @@
     <mergeCell ref="A76:M76"/>
     <mergeCell ref="A57:M57"/>
     <mergeCell ref="A38:M38"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{324E0D6E-871C-47BC-9F4D-BC33C5287468}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45374925-CBEE-4265-BFD9-B93437691EAE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B12C570-4307-4740-B458-26A1277EFDCC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45374925-CBEE-4265-BFD9-B93437691EAE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{324E0D6E-871C-47BC-9F4D-BC33C5287468}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>