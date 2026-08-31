--- v3 (2026-07-15)
+++ v4 (2026-08-31)
@@ -2614,54 +2614,54 @@
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2924,111 +2924,111 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M209"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A184" workbookViewId="0">
-      <selection activeCell="G195" sqref="G195:G205"/>
+      <selection activeCell="H195" sqref="H195:H205"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="40.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="5" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="5" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="5" customWidth="1"/>
     <col min="6" max="6" width="11" style="5" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="5" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="5" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="5"/>
     <col min="10" max="10" width="11.140625" style="5" customWidth="1"/>
     <col min="11" max="11" width="11" style="5" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="5" customWidth="1"/>
     <col min="13" max="13" width="11" style="5" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="3"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" customHeight="1">
       <c r="A2" s="26"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
     </row>
     <row r="3" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A3" s="59" t="s">
+      <c r="A3" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="59"/>
-[...10 lines deleted...]
-      <c r="M3" s="59"/>
+      <c r="B3" s="60"/>
+      <c r="C3" s="60"/>
+      <c r="D3" s="60"/>
+      <c r="E3" s="60"/>
+      <c r="F3" s="60"/>
+      <c r="G3" s="60"/>
+      <c r="H3" s="60"/>
+      <c r="I3" s="60"/>
+      <c r="J3" s="60"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+      <c r="M3" s="60"/>
     </row>
     <row r="4" spans="1:13" ht="13.5" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="7"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="7"/>
       <c r="M4" s="9"/>
     </row>
     <row r="5" spans="1:13" ht="23.25" customHeight="1" thickBot="1">
       <c r="A5" s="10"/>
       <c r="B5" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="12" t="s">
@@ -3462,65 +3462,65 @@
         <v>142</v>
       </c>
       <c r="G16" s="30" t="s">
         <v>143</v>
       </c>
       <c r="H16" s="30" t="s">
         <v>144</v>
       </c>
       <c r="I16" s="30" t="s">
         <v>145</v>
       </c>
       <c r="J16" s="30" t="s">
         <v>146</v>
       </c>
       <c r="K16" s="30" t="s">
         <v>147</v>
       </c>
       <c r="L16" s="30" t="s">
         <v>148</v>
       </c>
       <c r="M16" s="30" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A19" s="59" t="s">
+      <c r="A19" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="59"/>
-[...10 lines deleted...]
-      <c r="M19" s="59"/>
+      <c r="B19" s="60"/>
+      <c r="C19" s="60"/>
+      <c r="D19" s="60"/>
+      <c r="E19" s="60"/>
+      <c r="F19" s="60"/>
+      <c r="G19" s="60"/>
+      <c r="H19" s="60"/>
+      <c r="I19" s="60"/>
+      <c r="J19" s="60"/>
+      <c r="K19" s="60"/>
+      <c r="L19" s="60"/>
+      <c r="M19" s="60"/>
     </row>
     <row r="20" spans="1:13" ht="13.5" thickBot="1">
       <c r="A20" s="6"/>
       <c r="B20" s="7"/>
       <c r="C20" s="8"/>
       <c r="D20" s="8"/>
       <c r="E20" s="8"/>
       <c r="F20" s="7"/>
       <c r="M20" s="9"/>
     </row>
     <row r="21" spans="1:13" ht="26.25" customHeight="1" thickBot="1">
       <c r="A21" s="10"/>
       <c r="B21" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F21" s="12" t="s">
@@ -3969,65 +3969,65 @@
         <v>255</v>
       </c>
       <c r="L32" s="30" t="s">
         <v>256</v>
       </c>
       <c r="M32" s="30" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="12.2" customHeight="1">
       <c r="A34" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="12.2" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="12.2" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A38" s="59" t="s">
+      <c r="A38" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="59"/>
-[...10 lines deleted...]
-      <c r="M38" s="59"/>
+      <c r="B38" s="60"/>
+      <c r="C38" s="60"/>
+      <c r="D38" s="60"/>
+      <c r="E38" s="60"/>
+      <c r="F38" s="60"/>
+      <c r="G38" s="60"/>
+      <c r="H38" s="60"/>
+      <c r="I38" s="60"/>
+      <c r="J38" s="60"/>
+      <c r="K38" s="60"/>
+      <c r="L38" s="60"/>
+      <c r="M38" s="60"/>
     </row>
     <row r="39" spans="1:13" ht="13.5" thickBot="1">
       <c r="A39" s="6"/>
       <c r="B39" s="7"/>
       <c r="C39" s="8"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="7"/>
       <c r="M39" s="9"/>
     </row>
     <row r="40" spans="1:13" ht="26.25" customHeight="1" thickBot="1">
       <c r="A40" s="10"/>
       <c r="B40" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C40" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D40" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E40" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F40" s="12" t="s">
@@ -4476,65 +4476,65 @@
         <v>358</v>
       </c>
       <c r="L51" s="30" t="s">
         <v>359</v>
       </c>
       <c r="M51" s="30" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="53" spans="1:13" ht="12.2" customHeight="1">
       <c r="A53" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="12.2" customHeight="1">
       <c r="A54" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="55" spans="1:13" ht="12.2" customHeight="1">
       <c r="A55" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="57" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A57" s="59" t="s">
+      <c r="A57" s="60" t="s">
         <v>33</v>
       </c>
-      <c r="B57" s="59"/>
-[...10 lines deleted...]
-      <c r="M57" s="59"/>
+      <c r="B57" s="60"/>
+      <c r="C57" s="60"/>
+      <c r="D57" s="60"/>
+      <c r="E57" s="60"/>
+      <c r="F57" s="60"/>
+      <c r="G57" s="60"/>
+      <c r="H57" s="60"/>
+      <c r="I57" s="60"/>
+      <c r="J57" s="60"/>
+      <c r="K57" s="60"/>
+      <c r="L57" s="60"/>
+      <c r="M57" s="60"/>
     </row>
     <row r="58" spans="1:13" ht="13.5" thickBot="1">
       <c r="A58" s="6"/>
       <c r="B58" s="7"/>
       <c r="C58" s="8"/>
       <c r="D58" s="8"/>
       <c r="E58" s="8"/>
       <c r="F58" s="7"/>
       <c r="M58" s="9"/>
     </row>
     <row r="59" spans="1:13" ht="26.25" customHeight="1" thickBot="1">
       <c r="A59" s="10"/>
       <c r="B59" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C59" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D59" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E59" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F59" s="12" t="s">
@@ -4983,65 +4983,65 @@
         <v>444</v>
       </c>
       <c r="L70" s="30" t="s">
         <v>445</v>
       </c>
       <c r="M70" s="30" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="72" spans="1:13" ht="12.2" customHeight="1">
       <c r="A72" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="73" spans="1:13" ht="12.2" customHeight="1">
       <c r="A73" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="74" spans="1:13" ht="12.2" customHeight="1">
       <c r="A74" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="76" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A76" s="59" t="s">
+      <c r="A76" s="60" t="s">
         <v>34</v>
       </c>
-      <c r="B76" s="59"/>
-[...10 lines deleted...]
-      <c r="M76" s="59"/>
+      <c r="B76" s="60"/>
+      <c r="C76" s="60"/>
+      <c r="D76" s="60"/>
+      <c r="E76" s="60"/>
+      <c r="F76" s="60"/>
+      <c r="G76" s="60"/>
+      <c r="H76" s="60"/>
+      <c r="I76" s="60"/>
+      <c r="J76" s="60"/>
+      <c r="K76" s="60"/>
+      <c r="L76" s="60"/>
+      <c r="M76" s="60"/>
     </row>
     <row r="77" spans="1:13" ht="13.5" thickBot="1">
       <c r="A77" s="6"/>
       <c r="B77" s="7"/>
       <c r="C77" s="8"/>
       <c r="D77" s="8"/>
       <c r="E77" s="8"/>
       <c r="F77" s="7"/>
       <c r="M77" s="9"/>
     </row>
     <row r="78" spans="1:13" ht="26.25" customHeight="1" thickBot="1">
       <c r="A78" s="10"/>
       <c r="B78" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C78" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D78" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E78" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F78" s="12" t="s">
@@ -5490,65 +5490,65 @@
         <v>545</v>
       </c>
       <c r="L89" s="30" t="s">
         <v>546</v>
       </c>
       <c r="M89" s="30" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="91" spans="1:13" ht="12.2" customHeight="1">
       <c r="A91" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="92" spans="1:13" ht="12.2" customHeight="1">
       <c r="A92" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="93" spans="1:13" ht="12.2" customHeight="1">
       <c r="A93" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="95" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A95" s="59" t="s">
+      <c r="A95" s="60" t="s">
         <v>35</v>
       </c>
-      <c r="B95" s="59"/>
-[...10 lines deleted...]
-      <c r="M95" s="59"/>
+      <c r="B95" s="60"/>
+      <c r="C95" s="60"/>
+      <c r="D95" s="60"/>
+      <c r="E95" s="60"/>
+      <c r="F95" s="60"/>
+      <c r="G95" s="60"/>
+      <c r="H95" s="60"/>
+      <c r="I95" s="60"/>
+      <c r="J95" s="60"/>
+      <c r="K95" s="60"/>
+      <c r="L95" s="60"/>
+      <c r="M95" s="60"/>
     </row>
     <row r="96" spans="1:13" ht="13.5" thickBot="1">
       <c r="A96" s="6"/>
       <c r="B96" s="7"/>
       <c r="C96" s="8"/>
       <c r="D96" s="8"/>
       <c r="E96" s="8"/>
       <c r="F96" s="7"/>
       <c r="M96" s="9"/>
     </row>
     <row r="97" spans="1:13" ht="26.25" customHeight="1" thickBot="1">
       <c r="A97" s="10"/>
       <c r="B97" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C97" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D97" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E97" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F97" s="12" t="s">
@@ -5997,65 +5997,65 @@
         <v>637</v>
       </c>
       <c r="L108" s="30" t="s">
         <v>638</v>
       </c>
       <c r="M108" s="30" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="110" spans="1:13" ht="12.2" customHeight="1">
       <c r="A110" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="111" spans="1:13" ht="12.2" customHeight="1">
       <c r="A111" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="112" spans="1:13" ht="12.2" customHeight="1">
       <c r="A112" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="114" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A114" s="59" t="s">
+      <c r="A114" s="60" t="s">
         <v>36</v>
       </c>
-      <c r="B114" s="59"/>
-[...10 lines deleted...]
-      <c r="M114" s="59"/>
+      <c r="B114" s="60"/>
+      <c r="C114" s="60"/>
+      <c r="D114" s="60"/>
+      <c r="E114" s="60"/>
+      <c r="F114" s="60"/>
+      <c r="G114" s="60"/>
+      <c r="H114" s="60"/>
+      <c r="I114" s="60"/>
+      <c r="J114" s="60"/>
+      <c r="K114" s="60"/>
+      <c r="L114" s="60"/>
+      <c r="M114" s="60"/>
     </row>
     <row r="115" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A115" s="6"/>
       <c r="B115" s="7"/>
       <c r="C115" s="8"/>
       <c r="D115" s="8"/>
       <c r="E115" s="8"/>
       <c r="F115" s="7"/>
       <c r="M115" s="9"/>
     </row>
     <row r="116" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A116" s="10"/>
       <c r="B116" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C116" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D116" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E116" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F116" s="12" t="s">
@@ -6504,65 +6504,65 @@
         <v>734</v>
       </c>
       <c r="L127" s="30" t="s">
         <v>735</v>
       </c>
       <c r="M127" s="30" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="129" spans="1:13" ht="12.2" customHeight="1">
       <c r="A129" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="130" spans="1:13" ht="12.2" customHeight="1">
       <c r="A130" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="131" spans="1:13" ht="12.2" customHeight="1">
       <c r="A131" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="133" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A133" s="59" t="s">
+      <c r="A133" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="B133" s="59"/>
-[...10 lines deleted...]
-      <c r="M133" s="59"/>
+      <c r="B133" s="60"/>
+      <c r="C133" s="60"/>
+      <c r="D133" s="60"/>
+      <c r="E133" s="60"/>
+      <c r="F133" s="60"/>
+      <c r="G133" s="60"/>
+      <c r="H133" s="60"/>
+      <c r="I133" s="60"/>
+      <c r="J133" s="60"/>
+      <c r="K133" s="60"/>
+      <c r="L133" s="60"/>
+      <c r="M133" s="60"/>
     </row>
     <row r="134" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A134" s="6"/>
       <c r="B134" s="7"/>
       <c r="C134" s="8"/>
       <c r="D134" s="8"/>
       <c r="E134" s="8"/>
       <c r="F134" s="7"/>
       <c r="M134" s="9"/>
     </row>
     <row r="135" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A135" s="10"/>
       <c r="B135" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C135" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D135" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E135" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F135" s="12" t="s">
@@ -7009,65 +7009,65 @@
         <v>1023.1</v>
       </c>
       <c r="L146" s="19">
         <v>1030.3</v>
       </c>
       <c r="M146" s="19">
         <v>1027.9000000000001</v>
       </c>
     </row>
     <row r="148" spans="1:13" ht="12.2" customHeight="1">
       <c r="A148" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="149" spans="1:13" ht="12.2" customHeight="1">
       <c r="A149" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="150" spans="1:13" ht="12.2" customHeight="1">
       <c r="A150" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="153" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A153" s="59" t="s">
+      <c r="A153" s="60" t="s">
         <v>767</v>
       </c>
-      <c r="B153" s="59"/>
-[...10 lines deleted...]
-      <c r="M153" s="59"/>
+      <c r="B153" s="60"/>
+      <c r="C153" s="60"/>
+      <c r="D153" s="60"/>
+      <c r="E153" s="60"/>
+      <c r="F153" s="60"/>
+      <c r="G153" s="60"/>
+      <c r="H153" s="60"/>
+      <c r="I153" s="60"/>
+      <c r="J153" s="60"/>
+      <c r="K153" s="60"/>
+      <c r="L153" s="60"/>
+      <c r="M153" s="60"/>
     </row>
     <row r="154" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A154" s="6"/>
       <c r="B154" s="7"/>
       <c r="C154" s="8"/>
       <c r="D154" s="8"/>
       <c r="E154" s="8"/>
       <c r="F154" s="7"/>
       <c r="M154" s="9"/>
     </row>
     <row r="155" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A155" s="10"/>
       <c r="B155" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C155" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D155" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E155" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F155" s="12" t="s">
@@ -7514,65 +7514,65 @@
         <v>1041.3</v>
       </c>
       <c r="L166" s="20">
         <v>1137.3</v>
       </c>
       <c r="M166" s="51">
         <v>1074.2</v>
       </c>
     </row>
     <row r="168" spans="1:13" ht="12.2" customHeight="1">
       <c r="A168" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="169" spans="1:13" ht="12.2" customHeight="1">
       <c r="A169" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="170" spans="1:13" ht="12.2" customHeight="1">
       <c r="A170" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="173" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A173" s="59" t="s">
+      <c r="A173" s="60" t="s">
         <v>768</v>
       </c>
-      <c r="B173" s="59"/>
-[...10 lines deleted...]
-      <c r="M173" s="59"/>
+      <c r="B173" s="60"/>
+      <c r="C173" s="60"/>
+      <c r="D173" s="60"/>
+      <c r="E173" s="60"/>
+      <c r="F173" s="60"/>
+      <c r="G173" s="60"/>
+      <c r="H173" s="60"/>
+      <c r="I173" s="60"/>
+      <c r="J173" s="60"/>
+      <c r="K173" s="60"/>
+      <c r="L173" s="60"/>
+      <c r="M173" s="60"/>
     </row>
     <row r="174" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A174" s="6"/>
       <c r="B174" s="7"/>
       <c r="C174" s="8"/>
       <c r="D174" s="8"/>
       <c r="E174" s="8"/>
       <c r="F174" s="7"/>
       <c r="M174" s="9"/>
     </row>
     <row r="175" spans="1:13" ht="30.75" customHeight="1" thickBot="1">
       <c r="A175" s="10"/>
       <c r="B175" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C175" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D175" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E175" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F175" s="12" t="s">
@@ -8021,65 +8021,65 @@
         <v>1206.8</v>
       </c>
       <c r="L186" s="20">
         <v>1176.5999999999999</v>
       </c>
       <c r="M186" s="51">
         <v>1193.5</v>
       </c>
     </row>
     <row r="188" spans="1:13" ht="12.2" customHeight="1">
       <c r="A188" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="189" spans="1:13" ht="12.2" customHeight="1">
       <c r="A189" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="190" spans="1:13" ht="12.2" customHeight="1">
       <c r="A190" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="192" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A192" s="59" t="s">
+      <c r="A192" s="60" t="s">
         <v>769</v>
       </c>
-      <c r="B192" s="59"/>
-[...10 lines deleted...]
-      <c r="M192" s="59"/>
+      <c r="B192" s="60"/>
+      <c r="C192" s="60"/>
+      <c r="D192" s="60"/>
+      <c r="E192" s="60"/>
+      <c r="F192" s="60"/>
+      <c r="G192" s="60"/>
+      <c r="H192" s="60"/>
+      <c r="I192" s="60"/>
+      <c r="J192" s="60"/>
+      <c r="K192" s="60"/>
+      <c r="L192" s="60"/>
+      <c r="M192" s="60"/>
     </row>
     <row r="193" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A193" s="6"/>
       <c r="B193" s="7"/>
       <c r="C193" s="8"/>
       <c r="D193" s="8"/>
       <c r="E193" s="8"/>
       <c r="F193" s="7"/>
       <c r="M193" s="9"/>
     </row>
     <row r="194" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A194" s="10"/>
       <c r="B194" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C194" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D194" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E194" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F194" s="12" t="s">
@@ -8107,329 +8107,349 @@
         <v>12</v>
       </c>
     </row>
     <row r="195" spans="1:13" ht="12.2" customHeight="1">
       <c r="A195" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B195" s="56">
         <v>119.3</v>
       </c>
       <c r="C195" s="53">
         <v>142.9</v>
       </c>
       <c r="D195" s="57">
         <v>183.9</v>
       </c>
       <c r="E195" s="40">
         <v>195.5</v>
       </c>
       <c r="F195" s="54">
         <v>194.7</v>
       </c>
       <c r="G195" s="55">
         <v>193.4</v>
       </c>
-      <c r="H195" s="55"/>
+      <c r="H195" s="55">
+        <v>194.8</v>
+      </c>
       <c r="I195" s="55"/>
       <c r="J195" s="16"/>
       <c r="K195" s="16"/>
       <c r="L195" s="16"/>
       <c r="M195" s="16"/>
     </row>
     <row r="196" spans="1:13" ht="12.2" customHeight="1">
       <c r="A196" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B196" s="56">
         <v>50.3</v>
       </c>
       <c r="C196" s="37">
         <v>52.6</v>
       </c>
       <c r="D196" s="57">
         <v>65.099999999999994</v>
       </c>
       <c r="E196" s="37">
         <v>72.2</v>
       </c>
       <c r="F196" s="33">
         <v>70.8</v>
       </c>
       <c r="G196" s="20">
         <v>73.8</v>
       </c>
-      <c r="H196" s="20"/>
+      <c r="H196" s="20">
+        <v>74</v>
+      </c>
       <c r="I196" s="20"/>
       <c r="J196" s="48"/>
       <c r="K196" s="50"/>
       <c r="L196" s="50"/>
       <c r="M196" s="20"/>
     </row>
     <row r="197" spans="1:13" ht="12.2" customHeight="1">
       <c r="A197" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B197" s="43">
         <v>1496.1</v>
       </c>
       <c r="C197" s="43">
         <v>1489.6</v>
       </c>
       <c r="D197" s="58">
         <v>1478.2</v>
       </c>
       <c r="E197" s="43">
         <v>1498.2</v>
       </c>
       <c r="F197" s="34">
         <v>1672.4</v>
       </c>
       <c r="G197" s="48">
         <v>1828.2</v>
       </c>
-      <c r="H197" s="48"/>
+      <c r="H197" s="48">
+        <v>2018.8</v>
+      </c>
       <c r="I197" s="47"/>
       <c r="J197" s="48"/>
       <c r="K197" s="48"/>
       <c r="L197" s="20"/>
       <c r="M197" s="48"/>
     </row>
     <row r="198" spans="1:13" ht="12.2" customHeight="1">
       <c r="A198" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B198" s="37"/>
       <c r="C198" s="37"/>
       <c r="D198" s="52"/>
       <c r="E198" s="37"/>
       <c r="F198" s="35"/>
       <c r="G198" s="20"/>
       <c r="H198" s="50"/>
       <c r="I198" s="50"/>
       <c r="J198" s="50"/>
       <c r="K198" s="50"/>
       <c r="L198" s="50"/>
       <c r="M198" s="20"/>
     </row>
     <row r="199" spans="1:13" ht="24" customHeight="1">
       <c r="A199" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B199" s="44">
         <v>67.400000000000006</v>
       </c>
       <c r="C199" s="46">
         <v>66</v>
       </c>
       <c r="D199" s="44">
         <v>65.599999999999994</v>
       </c>
       <c r="E199" s="44">
         <v>65.3</v>
       </c>
       <c r="F199" s="36">
         <v>65.099999999999994</v>
       </c>
       <c r="G199" s="49">
         <v>64.7</v>
       </c>
-      <c r="H199" s="49"/>
+      <c r="H199" s="49">
+        <v>64.400000000000006</v>
+      </c>
       <c r="I199" s="49"/>
       <c r="J199" s="49"/>
       <c r="K199" s="49"/>
       <c r="L199" s="49"/>
       <c r="M199" s="48"/>
     </row>
     <row r="200" spans="1:13" ht="21.75" customHeight="1">
       <c r="A200" s="23" t="s">
         <v>15</v>
       </c>
       <c r="B200" s="44">
         <v>90.3</v>
       </c>
       <c r="C200" s="44">
         <v>88.6</v>
       </c>
       <c r="D200" s="44">
         <v>87.6</v>
       </c>
       <c r="E200" s="44">
         <v>87.4</v>
       </c>
       <c r="F200" s="36">
         <v>85.7</v>
       </c>
       <c r="G200" s="37">
         <v>83.2</v>
       </c>
-      <c r="H200" s="49"/>
+      <c r="H200" s="49">
+        <v>82.2</v>
+      </c>
       <c r="I200" s="49"/>
       <c r="J200" s="49"/>
       <c r="K200" s="49"/>
       <c r="L200" s="49"/>
       <c r="M200" s="48"/>
     </row>
     <row r="201" spans="1:13" ht="39" customHeight="1">
       <c r="A201" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B201" s="37">
         <v>7.9</v>
       </c>
       <c r="C201" s="37">
         <v>7.9</v>
       </c>
       <c r="D201" s="37">
         <v>7.9</v>
       </c>
       <c r="E201" s="46">
         <v>8.1</v>
       </c>
       <c r="F201" s="37">
         <v>15.9</v>
       </c>
       <c r="G201" s="49">
         <v>15.5</v>
       </c>
-      <c r="H201" s="37"/>
+      <c r="H201" s="37">
+        <v>15.9</v>
+      </c>
       <c r="I201" s="49"/>
       <c r="J201" s="49"/>
       <c r="K201" s="49"/>
       <c r="L201" s="49"/>
       <c r="M201" s="49"/>
     </row>
     <row r="202" spans="1:13" ht="36" customHeight="1">
       <c r="A202" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B202" s="44">
         <v>803.4</v>
       </c>
       <c r="C202" s="46">
         <v>807</v>
       </c>
       <c r="D202" s="44">
         <v>804.5</v>
       </c>
       <c r="E202" s="44">
         <v>831</v>
       </c>
       <c r="F202" s="36">
         <v>981.8</v>
       </c>
       <c r="G202" s="49">
         <v>1143.9000000000001</v>
       </c>
-      <c r="H202" s="49"/>
+      <c r="H202" s="49">
+        <v>1352.8</v>
+      </c>
       <c r="I202" s="49"/>
       <c r="J202" s="49"/>
       <c r="K202" s="49"/>
       <c r="L202" s="49"/>
       <c r="M202" s="48"/>
     </row>
     <row r="203" spans="1:13" ht="40.5" customHeight="1">
       <c r="A203" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B203" s="44">
         <v>202.5</v>
       </c>
       <c r="C203" s="44">
         <v>194.5</v>
       </c>
       <c r="D203" s="45">
         <v>189.2</v>
       </c>
       <c r="E203" s="44">
         <v>186.9</v>
       </c>
       <c r="F203" s="36">
         <v>190.6</v>
       </c>
-      <c r="G203" s="60">
+      <c r="G203" s="59">
         <v>182.1</v>
       </c>
-      <c r="H203" s="49"/>
+      <c r="H203" s="49">
+        <v>188.5</v>
+      </c>
       <c r="I203" s="49"/>
       <c r="J203" s="49"/>
       <c r="K203" s="49"/>
       <c r="L203" s="49"/>
       <c r="M203" s="48"/>
     </row>
     <row r="204" spans="1:13" ht="19.5" customHeight="1">
       <c r="A204" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B204" s="44">
         <v>324.7</v>
       </c>
       <c r="C204" s="44">
         <v>325.5</v>
       </c>
       <c r="D204" s="44">
         <v>323.3</v>
       </c>
       <c r="E204" s="44">
         <v>319.5</v>
       </c>
       <c r="F204" s="36">
         <v>333.3</v>
       </c>
       <c r="G204" s="49">
         <v>338.7</v>
       </c>
-      <c r="H204" s="49"/>
+      <c r="H204" s="49">
+        <v>315</v>
+      </c>
       <c r="I204" s="49"/>
       <c r="J204" s="49"/>
       <c r="K204" s="49"/>
       <c r="L204" s="49"/>
       <c r="M204" s="20"/>
     </row>
     <row r="205" spans="1:13" ht="23.25" customHeight="1">
       <c r="A205" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B205" s="46">
         <v>1165.5</v>
       </c>
       <c r="C205" s="46">
         <v>1157.8</v>
       </c>
       <c r="D205" s="58">
         <v>1154.9000000000001</v>
       </c>
       <c r="E205" s="46">
         <v>1185.5</v>
       </c>
       <c r="F205" s="32">
         <v>1330</v>
       </c>
       <c r="G205" s="20">
         <v>1486</v>
       </c>
-      <c r="H205" s="50"/>
+      <c r="H205" s="50">
+        <v>1701</v>
+      </c>
       <c r="I205" s="20"/>
       <c r="J205" s="48"/>
       <c r="K205" s="50"/>
       <c r="L205" s="20"/>
       <c r="M205" s="20"/>
     </row>
     <row r="207" spans="1:13" ht="12.2" customHeight="1">
       <c r="A207" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="208" spans="1:13" ht="12.2" customHeight="1">
       <c r="A208" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="209" spans="1:1" ht="12.2" customHeight="1">
       <c r="A209" s="27" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A192:M192"/>
     <mergeCell ref="A173:M173"/>
@@ -8441,140 +8461,140 @@
     <mergeCell ref="A76:M76"/>
     <mergeCell ref="A57:M57"/>
     <mergeCell ref="A38:M38"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45374925-CBEE-4265-BFD9-B93437691EAE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{324E0D6E-871C-47BC-9F4D-BC33C5287468}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B12C570-4307-4740-B458-26A1277EFDCC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{324E0D6E-871C-47BC-9F4D-BC33C5287468}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45374925-CBEE-4265-BFD9-B93437691EAE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>