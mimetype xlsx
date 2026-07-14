--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -2,71 +2,71 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
-    <sheet name="Всего педагогов" sheetId="4" r:id="rId1"/>
-    <sheet name="Женщины" sheetId="1" r:id="rId2"/>
+    <sheet name="Number of teachers" sheetId="4" r:id="rId1"/>
+    <sheet name="Women" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="32">
   <si>
     <t>2000/01</t>
   </si>
   <si>
     <t>2001/02</t>
   </si>
   <si>
     <t>2002/03</t>
   </si>
   <si>
     <t>2003/04</t>
   </si>
   <si>
     <t>2004/05</t>
   </si>
   <si>
     <t>2005/06</t>
   </si>
   <si>
     <t>2006/07</t>
   </si>
   <si>
     <t>2007/08</t>
   </si>
   <si>
@@ -145,50 +145,56 @@
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2015/16</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
   </si>
   <si>
     <t>2022/23</t>
   </si>
   <si>
     <t>2023/24</t>
   </si>
   <si>
     <t>2024/25</t>
+  </si>
+  <si>
+    <t>2025/26</t>
+  </si>
+  <si>
+    <t>Women</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
@@ -202,83 +208,82 @@
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...4 lines deleted...]
-      <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -295,117 +300,121 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -680,54 +689,54 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Z8"/>
+  <dimension ref="A1:AA8"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="U21" sqref="U21"/>
+      <selection activeCell="C39" sqref="C39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="1" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="1" customWidth="1"/>
     <col min="24" max="233" width="9.140625" style="1"/>
     <col min="234" max="234" width="17.85546875" style="1" customWidth="1"/>
     <col min="235" max="262" width="9" style="1" customWidth="1"/>
     <col min="263" max="268" width="8.85546875" style="1" customWidth="1"/>
     <col min="269" max="489" width="9.140625" style="1"/>
     <col min="490" max="490" width="17.85546875" style="1" customWidth="1"/>
     <col min="491" max="518" width="9" style="1" customWidth="1"/>
     <col min="519" max="524" width="8.85546875" style="1" customWidth="1"/>
     <col min="525" max="745" width="9.140625" style="1"/>
     <col min="746" max="746" width="17.85546875" style="1" customWidth="1"/>
     <col min="747" max="774" width="9" style="1" customWidth="1"/>
     <col min="775" max="780" width="8.85546875" style="1" customWidth="1"/>
     <col min="781" max="1001" width="9.140625" style="1"/>
     <col min="1002" max="1002" width="17.85546875" style="1" customWidth="1"/>
     <col min="1003" max="1030" width="9" style="1" customWidth="1"/>
     <col min="1031" max="1036" width="8.85546875" style="1" customWidth="1"/>
     <col min="1037" max="1257" width="9.140625" style="1"/>
     <col min="1258" max="1258" width="17.85546875" style="1" customWidth="1"/>
     <col min="1259" max="1286" width="9" style="1" customWidth="1"/>
@@ -946,343 +955,350 @@
     <col min="14855" max="14860" width="8.85546875" style="1" customWidth="1"/>
     <col min="14861" max="15081" width="9.140625" style="1"/>
     <col min="15082" max="15082" width="17.85546875" style="1" customWidth="1"/>
     <col min="15083" max="15110" width="9" style="1" customWidth="1"/>
     <col min="15111" max="15116" width="8.85546875" style="1" customWidth="1"/>
     <col min="15117" max="15337" width="9.140625" style="1"/>
     <col min="15338" max="15338" width="17.85546875" style="1" customWidth="1"/>
     <col min="15339" max="15366" width="9" style="1" customWidth="1"/>
     <col min="15367" max="15372" width="8.85546875" style="1" customWidth="1"/>
     <col min="15373" max="15593" width="9.140625" style="1"/>
     <col min="15594" max="15594" width="17.85546875" style="1" customWidth="1"/>
     <col min="15595" max="15622" width="9" style="1" customWidth="1"/>
     <col min="15623" max="15628" width="8.85546875" style="1" customWidth="1"/>
     <col min="15629" max="15849" width="9.140625" style="1"/>
     <col min="15850" max="15850" width="17.85546875" style="1" customWidth="1"/>
     <col min="15851" max="15878" width="9" style="1" customWidth="1"/>
     <col min="15879" max="15884" width="8.85546875" style="1" customWidth="1"/>
     <col min="15885" max="16105" width="9.140625" style="1"/>
     <col min="16106" max="16106" width="17.85546875" style="1" customWidth="1"/>
     <col min="16107" max="16134" width="9" style="1" customWidth="1"/>
     <col min="16135" max="16140" width="8.85546875" style="1" customWidth="1"/>
     <col min="16141" max="16361" width="9.140625" style="1"/>
     <col min="16362" max="16384" width="8.85546875" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15.75" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="2" t="s">
+    <row r="1" spans="1:27" ht="15.75" customHeight="1"/>
+    <row r="2" spans="1:27" ht="15.75" customHeight="1">
+      <c r="A2" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="2"/>
-[...23 lines deleted...]
-      <c r="Z2" s="2"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
+      <c r="N2" s="34"/>
+      <c r="O2" s="34"/>
+      <c r="P2" s="34"/>
+      <c r="Q2" s="34"/>
+      <c r="R2" s="34"/>
+      <c r="S2" s="34"/>
+      <c r="T2" s="34"/>
+      <c r="U2" s="34"/>
+      <c r="V2" s="34"/>
+      <c r="W2" s="34"/>
+      <c r="X2" s="34"/>
+      <c r="Y2" s="34"/>
+      <c r="Z2" s="34"/>
+      <c r="AA2" s="34"/>
     </row>
-    <row r="3" spans="1:26" ht="15.75" customHeight="1">
-[...25 lines deleted...]
-      <c r="Z3" s="30"/>
+    <row r="3" spans="1:27" ht="15.75" customHeight="1">
+      <c r="A3" s="29"/>
+      <c r="B3" s="29"/>
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="29"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="29"/>
+      <c r="I3" s="29"/>
+      <c r="J3" s="29"/>
+      <c r="K3" s="29"/>
+      <c r="L3" s="29"/>
+      <c r="M3" s="29"/>
+      <c r="N3" s="29"/>
+      <c r="O3" s="29"/>
+      <c r="P3" s="29"/>
+      <c r="Q3" s="29"/>
+      <c r="R3" s="29"/>
+      <c r="S3" s="29"/>
+      <c r="T3" s="29"/>
+      <c r="U3" s="29"/>
+      <c r="V3" s="29"/>
+      <c r="W3" s="29"/>
+      <c r="X3" s="29"/>
+      <c r="Y3" s="29"/>
+      <c r="Z3" s="29"/>
     </row>
-    <row r="4" spans="1:26" ht="15.75" customHeight="1">
-[...21 lines deleted...]
-      <c r="Z4" s="12" t="s">
+    <row r="4" spans="1:27" ht="15.75" customHeight="1">
+      <c r="A4" s="2"/>
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="O4" s="3"/>
+      <c r="P4" s="3"/>
+      <c r="Q4" s="3"/>
+      <c r="R4" s="2"/>
+      <c r="S4" s="2"/>
+      <c r="T4" s="2"/>
+      <c r="V4" s="4"/>
+      <c r="AA4" s="11" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="5" spans="1:26" s="9" customFormat="1" ht="15.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="7" t="s">
+    <row r="5" spans="1:27" s="8" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="5"/>
+      <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="C5" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="D5" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="E5" s="7" t="s">
+      <c r="E5" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="F5" s="7" t="s">
+      <c r="F5" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="7" t="s">
+      <c r="G5" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="H5" s="7" t="s">
+      <c r="H5" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="I5" s="7" t="s">
+      <c r="I5" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="J5" s="7" t="s">
+      <c r="J5" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="K5" s="7" t="s">
+      <c r="K5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="L5" s="7" t="s">
+      <c r="L5" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="M5" s="7" t="s">
+      <c r="M5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="N5" s="7" t="s">
+      <c r="N5" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="O5" s="7" t="s">
+      <c r="O5" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="P5" s="8" t="s">
+      <c r="P5" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="Q5" s="8" t="s">
+      <c r="Q5" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="R5" s="8" t="s">
+      <c r="R5" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="S5" s="8" t="s">
+      <c r="S5" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="T5" s="8" t="s">
+      <c r="T5" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="U5" s="8" t="s">
+      <c r="U5" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="V5" s="8" t="s">
+      <c r="V5" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="W5" s="8" t="s">
+      <c r="W5" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="X5" s="8" t="s">
+      <c r="X5" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="Y5" s="8" t="s">
+      <c r="Y5" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="Z5" s="14" t="s">
+      <c r="Z5" s="13" t="s">
         <v>29</v>
       </c>
+      <c r="AA5" s="13" t="s">
+        <v>30</v>
+      </c>
     </row>
-    <row r="6" spans="1:26" s="11" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A6" s="31" t="s">
+    <row r="6" spans="1:27" s="10" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A6" s="30" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="29">
+      <c r="B6" s="28">
         <v>3913</v>
       </c>
-      <c r="C6" s="29">
+      <c r="C6" s="28">
         <v>3867</v>
       </c>
-      <c r="D6" s="29">
+      <c r="D6" s="28">
         <v>3948</v>
       </c>
-      <c r="E6" s="29">
+      <c r="E6" s="28">
         <v>4052</v>
       </c>
-      <c r="F6" s="29">
+      <c r="F6" s="28">
         <v>4050</v>
       </c>
-      <c r="G6" s="29">
+      <c r="G6" s="28">
         <v>4097</v>
       </c>
-      <c r="H6" s="29">
+      <c r="H6" s="28">
         <v>4330</v>
       </c>
-      <c r="I6" s="29">
+      <c r="I6" s="28">
         <v>4529</v>
       </c>
-      <c r="J6" s="29">
+      <c r="J6" s="28">
         <v>4968</v>
       </c>
-      <c r="K6" s="29">
+      <c r="K6" s="28">
         <v>5393</v>
       </c>
-      <c r="L6" s="29">
+      <c r="L6" s="28">
         <v>5680</v>
       </c>
-      <c r="M6" s="29">
+      <c r="M6" s="28">
         <v>6280</v>
       </c>
-      <c r="N6" s="29">
+      <c r="N6" s="28">
         <v>6777</v>
       </c>
-      <c r="O6" s="29">
+      <c r="O6" s="28">
         <v>7092</v>
       </c>
-      <c r="P6" s="34" t="s">
+      <c r="P6" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="Q6" s="29">
+      <c r="Q6" s="28">
         <v>7251</v>
       </c>
-      <c r="R6" s="29">
+      <c r="R6" s="28">
         <v>8388</v>
       </c>
-      <c r="S6" s="29">
+      <c r="S6" s="28">
         <v>9290</v>
       </c>
-      <c r="T6" s="29">
+      <c r="T6" s="28">
         <v>9867</v>
       </c>
-      <c r="U6" s="29">
+      <c r="U6" s="28">
         <v>10620</v>
       </c>
-      <c r="V6" s="29">
+      <c r="V6" s="28">
         <v>11993</v>
       </c>
-      <c r="W6" s="33">
-[...2 lines deleted...]
-      <c r="X6" s="29">
+      <c r="W6" s="31">
+        <v>13708</v>
+      </c>
+      <c r="X6" s="32">
         <v>15167</v>
       </c>
-      <c r="Y6" s="29">
+      <c r="Y6" s="32">
         <v>16886</v>
       </c>
-      <c r="Z6" s="29">
+      <c r="Z6" s="32">
         <v>18874</v>
       </c>
+      <c r="AA6" s="31">
+        <v>21180</v>
+      </c>
     </row>
-    <row r="7" spans="1:26" ht="15" customHeight="1">
-[...19 lines deleted...]
-      <c r="T7" s="3"/>
+    <row r="7" spans="1:27" ht="15" customHeight="1">
+      <c r="A7" s="9"/>
+      <c r="B7" s="9"/>
+      <c r="C7" s="9"/>
+      <c r="D7" s="9"/>
+      <c r="E7" s="9"/>
+      <c r="F7" s="9"/>
+      <c r="G7" s="2"/>
+      <c r="H7" s="2"/>
+      <c r="I7" s="2"/>
+      <c r="J7" s="2"/>
+      <c r="K7" s="2"/>
+      <c r="L7" s="2"/>
+      <c r="M7" s="2"/>
+      <c r="N7" s="2"/>
+      <c r="O7" s="2"/>
+      <c r="P7" s="2"/>
+      <c r="Q7" s="2"/>
+      <c r="R7" s="2"/>
+      <c r="S7" s="2"/>
+      <c r="T7" s="2"/>
     </row>
-    <row r="8" spans="1:26" ht="15" customHeight="1">
-[...5 lines deleted...]
-      <c r="F8" s="11"/>
+    <row r="8" spans="1:27" ht="15" customHeight="1">
+      <c r="A8" s="10"/>
+      <c r="B8" s="10"/>
+      <c r="C8" s="10"/>
+      <c r="D8" s="10"/>
+      <c r="E8" s="10"/>
+      <c r="F8" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="A2:AA2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Z13"/>
+  <dimension ref="A1:AA13"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="Z4" sqref="Z4"/>
+      <selection activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="24.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="19.140625" style="1" customWidth="1"/>
     <col min="2" max="22" width="9" style="1" customWidth="1"/>
     <col min="23" max="232" width="8.85546875" style="1"/>
     <col min="233" max="233" width="17.85546875" style="1" customWidth="1"/>
     <col min="234" max="261" width="9" style="1" customWidth="1"/>
     <col min="262" max="267" width="8.85546875" style="1" customWidth="1"/>
     <col min="268" max="488" width="8.85546875" style="1"/>
     <col min="489" max="489" width="17.85546875" style="1" customWidth="1"/>
     <col min="490" max="517" width="9" style="1" customWidth="1"/>
     <col min="518" max="523" width="8.85546875" style="1" customWidth="1"/>
     <col min="524" max="744" width="8.85546875" style="1"/>
     <col min="745" max="745" width="17.85546875" style="1" customWidth="1"/>
     <col min="746" max="773" width="9" style="1" customWidth="1"/>
     <col min="774" max="779" width="8.85546875" style="1" customWidth="1"/>
     <col min="780" max="1000" width="8.85546875" style="1"/>
     <col min="1001" max="1001" width="17.85546875" style="1" customWidth="1"/>
     <col min="1002" max="1029" width="9" style="1" customWidth="1"/>
     <col min="1030" max="1035" width="8.85546875" style="1" customWidth="1"/>
     <col min="1036" max="1256" width="8.85546875" style="1"/>
     <col min="1257" max="1257" width="17.85546875" style="1" customWidth="1"/>
     <col min="1258" max="1285" width="9" style="1" customWidth="1"/>
     <col min="1286" max="1291" width="8.85546875" style="1" customWidth="1"/>
     <col min="1292" max="1512" width="8.85546875" style="1"/>
     <col min="1513" max="1513" width="17.85546875" style="1" customWidth="1"/>
     <col min="1514" max="1541" width="9" style="1" customWidth="1"/>
     <col min="1542" max="1547" width="8.85546875" style="1" customWidth="1"/>
@@ -1496,446 +1512,463 @@
     <col min="14854" max="14859" width="8.85546875" style="1" customWidth="1"/>
     <col min="14860" max="15080" width="8.85546875" style="1"/>
     <col min="15081" max="15081" width="17.85546875" style="1" customWidth="1"/>
     <col min="15082" max="15109" width="9" style="1" customWidth="1"/>
     <col min="15110" max="15115" width="8.85546875" style="1" customWidth="1"/>
     <col min="15116" max="15336" width="8.85546875" style="1"/>
     <col min="15337" max="15337" width="17.85546875" style="1" customWidth="1"/>
     <col min="15338" max="15365" width="9" style="1" customWidth="1"/>
     <col min="15366" max="15371" width="8.85546875" style="1" customWidth="1"/>
     <col min="15372" max="15592" width="8.85546875" style="1"/>
     <col min="15593" max="15593" width="17.85546875" style="1" customWidth="1"/>
     <col min="15594" max="15621" width="9" style="1" customWidth="1"/>
     <col min="15622" max="15627" width="8.85546875" style="1" customWidth="1"/>
     <col min="15628" max="15848" width="8.85546875" style="1"/>
     <col min="15849" max="15849" width="17.85546875" style="1" customWidth="1"/>
     <col min="15850" max="15877" width="9" style="1" customWidth="1"/>
     <col min="15878" max="15883" width="8.85546875" style="1" customWidth="1"/>
     <col min="15884" max="16104" width="8.85546875" style="1"/>
     <col min="16105" max="16105" width="17.85546875" style="1" customWidth="1"/>
     <col min="16106" max="16133" width="9" style="1" customWidth="1"/>
     <col min="16134" max="16139" width="8.85546875" style="1" customWidth="1"/>
     <col min="16140" max="16360" width="8.85546875" style="1"/>
     <col min="16361" max="16384" width="8.85546875" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="18.75" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="2" t="s">
+    <row r="1" spans="1:27" ht="18.75" customHeight="1"/>
+    <row r="2" spans="1:27" ht="18.75" customHeight="1">
+      <c r="A2" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="2"/>
-[...23 lines deleted...]
-      <c r="Z2" s="2"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+      <c r="N2" s="35"/>
+      <c r="O2" s="35"/>
+      <c r="P2" s="35"/>
+      <c r="Q2" s="35"/>
+      <c r="R2" s="35"/>
+      <c r="S2" s="35"/>
+      <c r="T2" s="35"/>
+      <c r="U2" s="35"/>
+      <c r="V2" s="35"/>
+      <c r="W2" s="35"/>
+      <c r="X2" s="35"/>
+      <c r="Y2" s="35"/>
+      <c r="Z2" s="35"/>
+      <c r="AA2" s="35"/>
     </row>
-    <row r="3" spans="1:26" ht="18.75" customHeight="1">
-[...21 lines deleted...]
-      <c r="V3" s="30"/>
+    <row r="3" spans="1:27" ht="18.75" customHeight="1">
+      <c r="A3" s="36" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
+      <c r="N3" s="36"/>
+      <c r="O3" s="36"/>
+      <c r="P3" s="36"/>
+      <c r="Q3" s="36"/>
+      <c r="R3" s="36"/>
+      <c r="S3" s="36"/>
+      <c r="T3" s="36"/>
+      <c r="U3" s="36"/>
+      <c r="V3" s="36"/>
+      <c r="W3" s="36"/>
+      <c r="X3" s="36"/>
+      <c r="Y3" s="36"/>
+      <c r="Z3" s="36"/>
+      <c r="AA3" s="36"/>
     </row>
-    <row r="4" spans="1:26" ht="18.75" customHeight="1">
-[...19 lines deleted...]
-      <c r="Z4" s="12" t="s">
+    <row r="4" spans="1:27" ht="18.75" customHeight="1">
+      <c r="A4" s="2"/>
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="O4" s="2"/>
+      <c r="P4" s="3"/>
+      <c r="Q4" s="3"/>
+      <c r="R4" s="2"/>
+      <c r="S4" s="2"/>
+      <c r="AA4" s="11" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="5" spans="1:26" s="9" customFormat="1" ht="18.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="7" t="s">
+    <row r="5" spans="1:27" s="8" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A5" s="12"/>
+      <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="C5" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="D5" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="E5" s="7" t="s">
+      <c r="E5" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="F5" s="7" t="s">
+      <c r="F5" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="7" t="s">
+      <c r="G5" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="H5" s="7" t="s">
+      <c r="H5" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="I5" s="7" t="s">
+      <c r="I5" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="J5" s="7" t="s">
+      <c r="J5" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="K5" s="7" t="s">
+      <c r="K5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="L5" s="7" t="s">
+      <c r="L5" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="M5" s="7" t="s">
+      <c r="M5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="N5" s="7" t="s">
+      <c r="N5" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="O5" s="7" t="s">
+      <c r="O5" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="P5" s="8" t="s">
+      <c r="P5" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="Q5" s="8" t="s">
+      <c r="Q5" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="R5" s="8" t="s">
+      <c r="R5" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="S5" s="8" t="s">
+      <c r="S5" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="T5" s="8" t="s">
+      <c r="T5" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="U5" s="8" t="s">
+      <c r="U5" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="V5" s="14" t="s">
+      <c r="V5" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="W5" s="8" t="s">
+      <c r="W5" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="X5" s="8" t="s">
+      <c r="X5" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="Y5" s="8" t="s">
+      <c r="Y5" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="Z5" s="14" t="s">
+      <c r="Z5" s="13" t="s">
         <v>29</v>
       </c>
+      <c r="AA5" s="13" t="s">
+        <v>30</v>
+      </c>
     </row>
-    <row r="6" spans="1:26" ht="15" customHeight="1">
-      <c r="A6" s="31" t="s">
+    <row r="6" spans="1:27" ht="15" customHeight="1">
+      <c r="A6" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="B6" s="32">
+      <c r="B6" s="31">
         <v>3408</v>
       </c>
-      <c r="C6" s="32">
+      <c r="C6" s="31">
         <v>3362</v>
       </c>
-      <c r="D6" s="32">
+      <c r="D6" s="31">
         <v>3501</v>
       </c>
-      <c r="E6" s="32">
+      <c r="E6" s="31">
         <v>3611</v>
       </c>
-      <c r="F6" s="32">
+      <c r="F6" s="31">
         <v>3570</v>
       </c>
-      <c r="G6" s="32">
+      <c r="G6" s="31">
         <v>3591</v>
       </c>
-      <c r="H6" s="32">
+      <c r="H6" s="31">
         <v>3806</v>
       </c>
-      <c r="I6" s="29">
+      <c r="I6" s="28">
         <v>3972</v>
       </c>
-      <c r="J6" s="29">
+      <c r="J6" s="28">
         <v>4353</v>
       </c>
-      <c r="K6" s="33">
+      <c r="K6" s="32">
         <v>4706</v>
       </c>
-      <c r="L6" s="29">
+      <c r="L6" s="28">
         <v>4887</v>
       </c>
-      <c r="M6" s="29">
+      <c r="M6" s="28">
         <v>5378</v>
       </c>
-      <c r="N6" s="29">
+      <c r="N6" s="28">
         <v>5770</v>
       </c>
-      <c r="O6" s="29">
+      <c r="O6" s="28">
         <v>6035</v>
       </c>
-      <c r="P6" s="34" t="s">
+      <c r="P6" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="Q6" s="29">
+      <c r="Q6" s="28">
         <v>6456</v>
       </c>
-      <c r="R6" s="29">
+      <c r="R6" s="28">
         <v>7169</v>
       </c>
-      <c r="S6" s="29">
+      <c r="S6" s="28">
         <v>7861</v>
       </c>
-      <c r="T6" s="29">
+      <c r="T6" s="28">
         <v>8332</v>
       </c>
-      <c r="U6" s="29">
+      <c r="U6" s="28">
         <v>8999</v>
       </c>
-      <c r="V6" s="29">
+      <c r="V6" s="28">
         <v>10116</v>
       </c>
-      <c r="W6" s="29"/>
-      <c r="X6" s="29">
+      <c r="W6" s="33">
+        <v>11404</v>
+      </c>
+      <c r="X6" s="28">
         <v>12637</v>
       </c>
-      <c r="Y6" s="29">
+      <c r="Y6" s="28">
         <v>14137</v>
       </c>
-      <c r="Z6" s="29">
+      <c r="Z6" s="28">
         <v>15835</v>
       </c>
+      <c r="AA6" s="31">
+        <v>17846</v>
+      </c>
     </row>
-    <row r="7" spans="1:26" ht="15" customHeight="1">
-[...21 lines deleted...]
-      <c r="V7" s="16"/>
+    <row r="7" spans="1:27" ht="15" customHeight="1">
+      <c r="A7" s="14"/>
+      <c r="B7" s="9"/>
+      <c r="C7" s="9"/>
+      <c r="D7" s="9"/>
+      <c r="E7" s="9"/>
+      <c r="F7" s="9"/>
+      <c r="G7" s="9"/>
+      <c r="H7" s="9"/>
+      <c r="I7" s="15"/>
+      <c r="J7" s="15"/>
+      <c r="K7" s="9"/>
+      <c r="L7" s="15"/>
+      <c r="M7" s="15"/>
+      <c r="N7" s="15"/>
+      <c r="O7" s="15"/>
+      <c r="P7" s="16"/>
+      <c r="Q7" s="15"/>
+      <c r="R7" s="15"/>
+      <c r="S7" s="15"/>
+      <c r="T7" s="15"/>
+      <c r="U7" s="15"/>
+      <c r="V7" s="15"/>
     </row>
-    <row r="8" spans="1:26" s="23" customFormat="1" ht="16.5" customHeight="1">
-[...19 lines deleted...]
-      <c r="T8" s="22"/>
+    <row r="8" spans="1:27" s="22" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A8" s="17"/>
+      <c r="B8" s="18"/>
+      <c r="C8" s="18"/>
+      <c r="D8" s="19"/>
+      <c r="E8" s="19"/>
+      <c r="F8" s="19"/>
+      <c r="G8" s="19"/>
+      <c r="H8" s="19"/>
+      <c r="I8" s="20"/>
+      <c r="J8" s="20"/>
+      <c r="K8" s="20"/>
+      <c r="L8" s="21"/>
+      <c r="M8" s="21"/>
+      <c r="N8" s="21"/>
+      <c r="O8" s="21"/>
+      <c r="P8" s="21"/>
+      <c r="Q8" s="21"/>
+      <c r="R8" s="21"/>
+      <c r="S8" s="21"/>
+      <c r="T8" s="21"/>
     </row>
-    <row r="9" spans="1:26" s="18" customFormat="1" ht="16.5" customHeight="1">
-[...18 lines deleted...]
-      <c r="T9" s="19"/>
+    <row r="9" spans="1:27" s="17" customFormat="1" ht="16.5" customHeight="1">
+      <c r="B9" s="18"/>
+      <c r="C9" s="18"/>
+      <c r="D9" s="18"/>
+      <c r="E9" s="18"/>
+      <c r="F9" s="18"/>
+      <c r="G9" s="18"/>
+      <c r="H9" s="18"/>
+      <c r="I9" s="18"/>
+      <c r="J9" s="18"/>
+      <c r="K9" s="18"/>
+      <c r="L9" s="18"/>
+      <c r="M9" s="18"/>
+      <c r="N9" s="18"/>
+      <c r="O9" s="18"/>
+      <c r="P9" s="18"/>
+      <c r="Q9" s="18"/>
+      <c r="R9" s="18"/>
+      <c r="S9" s="18"/>
+      <c r="T9" s="18"/>
     </row>
-    <row r="10" spans="1:26" s="27" customFormat="1" ht="16.5" customHeight="1">
-[...19 lines deleted...]
-      <c r="T10" s="26"/>
+    <row r="10" spans="1:27" s="26" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A10" s="23"/>
+      <c r="B10" s="24"/>
+      <c r="C10" s="24"/>
+      <c r="D10" s="24"/>
+      <c r="E10" s="24"/>
+      <c r="F10" s="24"/>
+      <c r="G10" s="25"/>
+      <c r="H10" s="25"/>
+      <c r="I10" s="25"/>
+      <c r="J10" s="25"/>
+      <c r="K10" s="25"/>
+      <c r="L10" s="25"/>
+      <c r="M10" s="25"/>
+      <c r="N10" s="25"/>
+      <c r="O10" s="25"/>
+      <c r="P10" s="25"/>
+      <c r="Q10" s="25"/>
+      <c r="R10" s="25"/>
+      <c r="S10" s="25"/>
+      <c r="T10" s="25"/>
     </row>
-    <row r="11" spans="1:26" ht="16.5" customHeight="1">
-[...19 lines deleted...]
-      <c r="T11" s="3"/>
+    <row r="11" spans="1:27" ht="16.5" customHeight="1">
+      <c r="A11" s="27"/>
+      <c r="B11" s="9"/>
+      <c r="C11" s="9"/>
+      <c r="D11" s="9"/>
+      <c r="E11" s="9"/>
+      <c r="F11" s="9"/>
+      <c r="G11" s="2"/>
+      <c r="H11" s="2"/>
+      <c r="I11" s="2"/>
+      <c r="J11" s="2"/>
+      <c r="K11" s="2"/>
+      <c r="L11" s="2"/>
+      <c r="M11" s="2"/>
+      <c r="N11" s="2"/>
+      <c r="O11" s="2"/>
+      <c r="P11" s="2"/>
+      <c r="Q11" s="2"/>
+      <c r="R11" s="2"/>
+      <c r="S11" s="2"/>
+      <c r="T11" s="2"/>
     </row>
-    <row r="12" spans="1:26" ht="16.5" customHeight="1">
-[...19 lines deleted...]
-      <c r="T12" s="3"/>
+    <row r="12" spans="1:27" ht="16.5" customHeight="1">
+      <c r="A12" s="9"/>
+      <c r="B12" s="9"/>
+      <c r="C12" s="9"/>
+      <c r="D12" s="9"/>
+      <c r="E12" s="9"/>
+      <c r="F12" s="9"/>
+      <c r="G12" s="2"/>
+      <c r="H12" s="2"/>
+      <c r="I12" s="2"/>
+      <c r="J12" s="2"/>
+      <c r="K12" s="2"/>
+      <c r="L12" s="2"/>
+      <c r="M12" s="2"/>
+      <c r="N12" s="2"/>
+      <c r="O12" s="2"/>
+      <c r="P12" s="2"/>
+      <c r="Q12" s="2"/>
+      <c r="R12" s="2"/>
+      <c r="S12" s="2"/>
+      <c r="T12" s="2"/>
     </row>
-    <row r="13" spans="1:26" ht="16.5" customHeight="1">
-[...5 lines deleted...]
-      <c r="F13" s="11"/>
+    <row r="13" spans="1:27" ht="16.5" customHeight="1">
+      <c r="A13" s="10"/>
+      <c r="B13" s="10"/>
+      <c r="C13" s="10"/>
+      <c r="D13" s="10"/>
+      <c r="E13" s="10"/>
+      <c r="F13" s="10"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-    <mergeCell ref="A2:Z2"/>
+  <mergeCells count="2">
+    <mergeCell ref="A2:AA2"/>
+    <mergeCell ref="A3:AA3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Всего педагогов</vt:lpstr>
-      <vt:lpstr>Женщины</vt:lpstr>
+      <vt:lpstr>Number of teachers</vt:lpstr>
+      <vt:lpstr>Women</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>