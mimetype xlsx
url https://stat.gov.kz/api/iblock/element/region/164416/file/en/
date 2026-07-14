--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -13,51 +13,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Total" sheetId="4" r:id="rId1"/>
     <sheet name="girls" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="25">
   <si>
     <t>2015/2016</t>
   </si>
   <si>
     <t>2016/2017</t>
   </si>
   <si>
     <t>2017/2018</t>
   </si>
   <si>
     <t>2018/2019</t>
   </si>
   <si>
     <t>2008/2009</t>
   </si>
   <si>
     <t>2009/2010</t>
   </si>
   <si>
     <t>2010/2011</t>
   </si>
   <si>
     <t>2011/2012</t>
   </si>
   <si>
@@ -115,50 +115,53 @@
         <charset val="204"/>
       </rPr>
       <t>*)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">  From 2014 the statistical observations OSH-1, OSH-5 is excluded from the plan of statistical work, now data is collected by The Ministry of healthcare and social development of the Republic of Kazakhstan</t>
     </r>
   </si>
   <si>
     <t>2022/2023</t>
   </si>
   <si>
     <t>2023/2024</t>
   </si>
   <si>
     <t>2024/2025</t>
   </si>
   <si>
     <t>*)  From 2014 the statistical observations OSH-1, OSH-5 is excluded from the plan of statistical work, now data is collected by The Ministry of healthcare and social development of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>2025/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
@@ -333,51 +336,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -426,50 +429,52 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10 2" xfId="3"/>
     <cellStyle name="Обычный 12" xfId="2"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -748,93 +753,94 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BC10"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="C40" sqref="C40"/>
+      <selection activeCell="D34" sqref="D34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="30.7109375" style="17" customWidth="1"/>
     <col min="2" max="15" width="10.85546875" style="6" customWidth="1"/>
     <col min="16" max="18" width="11.42578125" style="6" customWidth="1"/>
-    <col min="19" max="25" width="8.7109375" style="6" customWidth="1"/>
+    <col min="19" max="19" width="12.28515625" style="6" customWidth="1"/>
+    <col min="20" max="25" width="8.7109375" style="6" customWidth="1"/>
     <col min="26" max="42" width="8.7109375" style="17" customWidth="1"/>
     <col min="43" max="43" width="9.7109375" style="17" customWidth="1"/>
     <col min="44" max="48" width="8.7109375" style="17" customWidth="1"/>
     <col min="49" max="49" width="9.85546875" style="17" customWidth="1"/>
     <col min="50" max="54" width="8.7109375" style="17" customWidth="1"/>
     <col min="55" max="55" width="9.5703125" style="17" customWidth="1"/>
     <col min="56" max="60" width="8.7109375" style="17" customWidth="1"/>
     <col min="61" max="61" width="9.85546875" style="17" customWidth="1"/>
     <col min="62" max="16384" width="8.85546875" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" ht="16.5" customHeight="1"/>
     <row r="2" spans="1:55" ht="16.5" customHeight="1">
       <c r="A2" s="34" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="34"/>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="34"/>
       <c r="J2" s="34"/>
       <c r="K2" s="34"/>
       <c r="L2" s="34"/>
       <c r="M2" s="34"/>
       <c r="N2" s="34"/>
       <c r="O2" s="34"/>
       <c r="P2" s="34"/>
       <c r="Q2" s="34"/>
       <c r="R2" s="34"/>
-      <c r="S2" s="18"/>
+      <c r="S2" s="34"/>
       <c r="T2" s="18"/>
       <c r="U2" s="18"/>
       <c r="V2" s="19"/>
       <c r="W2" s="19"/>
       <c r="X2" s="19"/>
       <c r="Y2" s="19"/>
       <c r="Z2" s="19"/>
       <c r="AA2" s="19"/>
       <c r="AB2" s="19"/>
       <c r="AC2" s="19"/>
       <c r="AD2" s="19"/>
       <c r="AE2" s="19"/>
       <c r="AF2" s="19"/>
       <c r="AG2" s="19"/>
       <c r="AH2" s="19"/>
       <c r="AI2" s="19"/>
       <c r="AJ2" s="19"/>
       <c r="AK2" s="19"/>
       <c r="AL2" s="19"/>
       <c r="AM2" s="19"/>
       <c r="AN2" s="19"/>
       <c r="AO2" s="19"/>
       <c r="AP2" s="19"/>
       <c r="AQ2" s="19"/>
       <c r="AR2" s="19"/>
@@ -903,92 +909,91 @@
       <c r="AX3" s="19"/>
       <c r="AY3" s="19"/>
       <c r="AZ3" s="19"/>
       <c r="BA3" s="19"/>
       <c r="BB3" s="19"/>
       <c r="BC3" s="19"/>
     </row>
     <row r="4" spans="1:55" ht="16.5" customHeight="1">
       <c r="A4" s="21"/>
       <c r="B4" s="21"/>
       <c r="C4" s="21"/>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
       <c r="F4" s="21"/>
       <c r="G4" s="21"/>
       <c r="H4" s="21"/>
       <c r="I4" s="21"/>
       <c r="J4" s="21"/>
       <c r="K4" s="21"/>
       <c r="L4" s="21"/>
       <c r="M4" s="21"/>
       <c r="N4" s="22"/>
       <c r="O4" s="17"/>
       <c r="P4" s="21"/>
       <c r="Q4" s="21"/>
-      <c r="R4" s="5" t="s">
+      <c r="S4" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="S4" s="21"/>
       <c r="T4" s="21"/>
       <c r="U4" s="21"/>
       <c r="V4" s="19"/>
       <c r="W4" s="19"/>
       <c r="X4" s="19"/>
       <c r="Y4" s="19"/>
       <c r="Z4" s="19"/>
       <c r="AA4" s="19"/>
       <c r="AB4" s="19"/>
       <c r="AC4" s="19"/>
       <c r="AD4" s="19"/>
       <c r="AE4" s="19"/>
       <c r="AF4" s="19"/>
       <c r="AG4" s="19"/>
       <c r="AH4" s="19"/>
       <c r="AI4" s="19"/>
       <c r="AJ4" s="19"/>
       <c r="AK4" s="19"/>
       <c r="AL4" s="19"/>
       <c r="AM4" s="19"/>
       <c r="AN4" s="19"/>
       <c r="AO4" s="19"/>
       <c r="AP4" s="19"/>
       <c r="AQ4" s="19"/>
       <c r="AR4" s="19"/>
       <c r="AS4" s="19"/>
       <c r="AT4" s="19"/>
       <c r="AU4" s="19"/>
       <c r="AV4" s="19"/>
       <c r="AW4" s="19"/>
       <c r="AX4" s="19"/>
       <c r="AY4" s="19"/>
       <c r="AZ4" s="19"/>
       <c r="BA4" s="19"/>
       <c r="BB4" s="19"/>
       <c r="BC4" s="19"/>
     </row>
-    <row r="5" spans="1:55" s="29" customFormat="1" ht="16.5" customHeight="1">
+    <row r="5" spans="1:55" s="29" customFormat="1" ht="18.75" customHeight="1">
       <c r="A5" s="10"/>
       <c r="B5" s="23" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="23" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="23" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="23" t="s">
         <v>0</v>
       </c>
@@ -996,50 +1001,53 @@
         <v>1</v>
       </c>
       <c r="K5" s="23" t="s">
         <v>2</v>
       </c>
       <c r="L5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="M5" s="24" t="s">
         <v>10</v>
       </c>
       <c r="N5" s="24" t="s">
         <v>12</v>
       </c>
       <c r="O5" s="25" t="s">
         <v>13</v>
       </c>
       <c r="P5" s="13" t="s">
         <v>20</v>
       </c>
       <c r="Q5" s="13" t="s">
         <v>21</v>
       </c>
       <c r="R5" s="13" t="s">
         <v>22</v>
+      </c>
+      <c r="S5" s="8" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:55" s="26" customFormat="1" ht="16.5" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="32">
         <v>3397</v>
       </c>
       <c r="C6" s="32">
         <v>3007</v>
       </c>
       <c r="D6" s="32">
         <v>3559</v>
       </c>
       <c r="E6" s="32">
         <v>3768</v>
       </c>
       <c r="F6" s="32">
         <v>4205</v>
       </c>
       <c r="G6" s="32">
         <v>3944</v>
       </c>
       <c r="H6" s="32">
@@ -1052,184 +1060,189 @@
         <v>4965</v>
       </c>
       <c r="K6" s="32">
         <v>4931</v>
       </c>
       <c r="L6" s="32">
         <v>6379</v>
       </c>
       <c r="M6" s="32">
         <v>5419</v>
       </c>
       <c r="N6" s="31">
         <v>7067</v>
       </c>
       <c r="O6" s="32">
         <v>8435</v>
       </c>
       <c r="P6" s="31">
         <v>9148</v>
       </c>
       <c r="Q6" s="31">
         <v>10152</v>
       </c>
       <c r="R6" s="31">
         <v>11712</v>
+      </c>
+      <c r="S6" s="38">
+        <v>14961</v>
       </c>
     </row>
     <row r="7" spans="1:55" ht="24.75" customHeight="1">
       <c r="A7" s="33" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="33"/>
       <c r="C7" s="33"/>
       <c r="D7" s="33"/>
       <c r="E7" s="33"/>
       <c r="F7" s="33"/>
       <c r="G7" s="33"/>
       <c r="H7" s="33"/>
       <c r="I7" s="33"/>
       <c r="J7" s="33"/>
       <c r="K7" s="33"/>
       <c r="L7" s="33"/>
       <c r="M7" s="33"/>
       <c r="N7" s="33"/>
       <c r="O7" s="33"/>
       <c r="P7" s="33"/>
       <c r="Q7" s="33"/>
       <c r="R7" s="33"/>
     </row>
     <row r="8" spans="1:55" ht="17.25" customHeight="1">
       <c r="A8" s="27"/>
       <c r="B8" s="28"/>
       <c r="C8" s="28"/>
       <c r="D8" s="28"/>
       <c r="E8" s="28"/>
       <c r="F8" s="28"/>
       <c r="G8" s="28"/>
       <c r="H8" s="28"/>
       <c r="I8" s="28"/>
       <c r="J8" s="28"/>
       <c r="K8" s="28"/>
       <c r="L8" s="28"/>
       <c r="M8" s="28"/>
       <c r="N8" s="28"/>
       <c r="O8" s="28"/>
       <c r="P8" s="28"/>
       <c r="Q8" s="28"/>
       <c r="R8" s="28"/>
     </row>
     <row r="9" spans="1:55" ht="17.25" customHeight="1"/>
     <row r="10" spans="1:55" ht="17.25" customHeight="1"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A7:R7"/>
-    <mergeCell ref="A2:R2"/>
+    <mergeCell ref="A2:S2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:R9"/>
+  <dimension ref="A2:S9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C27" sqref="C27"/>
+      <selection activeCell="I22" sqref="I22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="24" style="1" customWidth="1"/>
     <col min="2" max="15" width="10.85546875" style="1" customWidth="1"/>
     <col min="16" max="18" width="10.140625" style="1" customWidth="1"/>
-    <col min="19" max="16384" width="9.140625" style="1"/>
+    <col min="19" max="19" width="11.42578125" style="1" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:18" ht="15">
+    <row r="2" spans="1:19" ht="15">
       <c r="A2" s="36" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
       <c r="L2" s="36"/>
       <c r="M2" s="36"/>
       <c r="N2" s="36"/>
       <c r="O2" s="36"/>
       <c r="P2" s="36"/>
       <c r="Q2" s="36"/>
       <c r="R2" s="36"/>
+      <c r="S2" s="36"/>
     </row>
-    <row r="3" spans="1:18" ht="15">
+    <row r="3" spans="1:19" ht="15">
       <c r="A3" s="20"/>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="20"/>
       <c r="G3" s="20"/>
       <c r="H3" s="20"/>
       <c r="I3" s="20"/>
       <c r="J3" s="20"/>
       <c r="K3" s="20"/>
       <c r="L3" s="20"/>
       <c r="M3" s="20"/>
       <c r="N3" s="20"/>
       <c r="O3" s="20"/>
       <c r="P3" s="20"/>
       <c r="Q3" s="20"/>
       <c r="R3" s="20"/>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:19">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="4"/>
       <c r="N4" s="5"/>
-      <c r="R4" s="5" t="s">
+      <c r="S4" s="5" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="5" spans="1:18" s="9" customFormat="1" ht="15.75" customHeight="1">
+    <row r="5" spans="1:19" s="9" customFormat="1" ht="15.75" customHeight="1">
       <c r="A5" s="10"/>
       <c r="B5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>0</v>
       </c>
@@ -1238,74 +1251,78 @@
       </c>
       <c r="K5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="L5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="M5" s="12" t="s">
         <v>10</v>
       </c>
       <c r="N5" s="12" t="s">
         <v>12</v>
       </c>
       <c r="O5" s="13" t="s">
         <v>13</v>
       </c>
       <c r="P5" s="8" t="s">
         <v>20</v>
       </c>
       <c r="Q5" s="8" t="s">
         <v>21</v>
       </c>
       <c r="R5" s="8" t="s">
         <v>22</v>
       </c>
+      <c r="S5" s="8" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="6" spans="1:18">
+    <row r="6" spans="1:19">
       <c r="A6" s="35" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="35"/>
       <c r="C6" s="35"/>
       <c r="D6" s="35"/>
       <c r="E6" s="35"/>
       <c r="F6" s="35"/>
       <c r="G6" s="35"/>
       <c r="H6" s="35"/>
       <c r="I6" s="35"/>
       <c r="J6" s="35"/>
       <c r="K6" s="35"/>
       <c r="L6" s="35"/>
       <c r="M6" s="35"/>
       <c r="N6" s="35"/>
       <c r="O6" s="35"/>
       <c r="P6" s="35"/>
       <c r="Q6" s="35"/>
       <c r="R6" s="35"/>
+      <c r="S6" s="35"/>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:19">
       <c r="A7" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="15">
         <v>1627</v>
       </c>
       <c r="C7" s="15">
         <v>1447</v>
       </c>
       <c r="D7" s="15">
         <v>1773</v>
       </c>
       <c r="E7" s="15">
         <v>1990</v>
       </c>
       <c r="F7" s="15">
         <v>2103</v>
       </c>
       <c r="G7" s="15">
         <v>2030</v>
       </c>
       <c r="H7" s="15" t="s">
         <v>11</v>
       </c>
       <c r="I7" s="15">
@@ -1316,95 +1333,98 @@
       </c>
       <c r="K7" s="15">
         <v>2556</v>
       </c>
       <c r="L7" s="15">
         <v>3362</v>
       </c>
       <c r="M7" s="15">
         <v>2699</v>
       </c>
       <c r="N7" s="16">
         <v>3606</v>
       </c>
       <c r="O7" s="16">
         <v>4215</v>
       </c>
       <c r="P7" s="16">
         <v>4715</v>
       </c>
       <c r="Q7" s="16">
         <v>5227</v>
       </c>
       <c r="R7" s="16">
         <v>6101</v>
       </c>
+      <c r="S7" s="39">
+        <v>7707</v>
+      </c>
     </row>
-    <row r="8" spans="1:18" ht="15" customHeight="1">
+    <row r="8" spans="1:19" ht="15" customHeight="1">
       <c r="A8" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="37"/>
       <c r="C8" s="37"/>
       <c r="D8" s="37"/>
       <c r="E8" s="37"/>
       <c r="F8" s="37"/>
       <c r="G8" s="37"/>
       <c r="H8" s="37"/>
       <c r="I8" s="37"/>
       <c r="J8" s="37"/>
       <c r="K8" s="37"/>
       <c r="L8" s="37"/>
       <c r="M8" s="37"/>
       <c r="N8" s="37"/>
       <c r="O8" s="37"/>
       <c r="P8" s="37"/>
       <c r="Q8" s="37"/>
       <c r="R8" s="37"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:19">
       <c r="A9" s="7"/>
       <c r="B9" s="6"/>
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A6:R6"/>
-    <mergeCell ref="A2:R2"/>
     <mergeCell ref="A8:R8"/>
+    <mergeCell ref="A2:S2"/>
+    <mergeCell ref="A6:S6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Total</vt:lpstr>
       <vt:lpstr>girls</vt:lpstr>