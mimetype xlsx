--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -5,65 +5,65 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Kenshimbaeva\Desktop\Валовка 01\Период\Период-каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Kzl30-21\модем 30-03\БЮЛЛЕТЕНИ\БЮЛЛ ЭИ ПРЕСС\2026\Дин ряд Вал\Вал дин ряд ян-апрель\дин ряд каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9972" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Кезең бойынша жалпы шығарыл " sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="337" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="347" uniqueCount="62">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қолданыстағы бағаларда, млн. теңге</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
@@ -200,60 +200,66 @@
   </si>
   <si>
     <t>1 727,1</t>
   </si>
   <si>
     <t>2 150,7</t>
   </si>
   <si>
     <t>2 463,2</t>
   </si>
   <si>
     <t>5 046,4</t>
   </si>
   <si>
     <t>3 520,9</t>
   </si>
   <si>
     <t>2 443,5</t>
   </si>
   <si>
     <t>3 879,5</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
+  <si>
+    <t>15 616,4</t>
+  </si>
+  <si>
+    <t>15 538,8</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="14">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -289,50 +295,55 @@
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Poboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -417,51 +428,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -505,92 +516,113 @@
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -863,259 +895,259 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AW62"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="AE26" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AM44" sqref="AM44"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="21.44140625" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.109375" style="1"/>
     <col min="5" max="5" width="10.109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.88671875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.6640625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.44140625" style="1" customWidth="1"/>
     <col min="13" max="14" width="9.109375" style="1"/>
     <col min="15" max="16" width="9.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="24" width="9.109375" style="1"/>
     <col min="25" max="26" width="9.109375" style="1" customWidth="1"/>
     <col min="27" max="29" width="9.109375" style="1"/>
     <col min="30" max="30" width="9" style="1" customWidth="1"/>
     <col min="31" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" ht="21" customHeight="1">
-      <c r="A1" s="58" t="s">
+      <c r="A1" s="66" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="58"/>
-[...34 lines deleted...]
-      <c r="AK1" s="57"/>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
+      <c r="N1" s="66"/>
+      <c r="O1" s="66"/>
+      <c r="P1" s="66"/>
+      <c r="Q1" s="66"/>
+      <c r="R1" s="66"/>
+      <c r="S1" s="66"/>
+      <c r="T1" s="66"/>
+      <c r="U1" s="66"/>
+      <c r="V1" s="66"/>
+      <c r="W1" s="66"/>
+      <c r="X1" s="66"/>
+      <c r="Y1" s="66"/>
+      <c r="Z1" s="65"/>
+      <c r="AA1" s="65"/>
+      <c r="AB1" s="65"/>
+      <c r="AC1" s="65"/>
+      <c r="AD1" s="65"/>
+      <c r="AE1" s="65"/>
+      <c r="AF1" s="65"/>
+      <c r="AG1" s="65"/>
+      <c r="AH1" s="65"/>
+      <c r="AI1" s="65"/>
+      <c r="AJ1" s="65"/>
+      <c r="AK1" s="65"/>
     </row>
     <row r="2" spans="1:49" ht="17.25" customHeight="1">
       <c r="A2" s="7"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
     </row>
     <row r="3" spans="1:49" ht="17.25" customHeight="1">
-      <c r="A3" s="50" t="s">
+      <c r="A3" s="58" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="51"/>
-[...46 lines deleted...]
-      <c r="AW3" s="51"/>
+      <c r="B3" s="59"/>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="59"/>
+      <c r="J3" s="59"/>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
+      <c r="M3" s="59"/>
+      <c r="N3" s="59"/>
+      <c r="O3" s="59"/>
+      <c r="P3" s="59"/>
+      <c r="Q3" s="59"/>
+      <c r="R3" s="59"/>
+      <c r="S3" s="59"/>
+      <c r="T3" s="59"/>
+      <c r="U3" s="59"/>
+      <c r="V3" s="59"/>
+      <c r="W3" s="59"/>
+      <c r="X3" s="59"/>
+      <c r="Y3" s="59"/>
+      <c r="Z3" s="59"/>
+      <c r="AA3" s="59"/>
+      <c r="AB3" s="59"/>
+      <c r="AC3" s="59"/>
+      <c r="AD3" s="59"/>
+      <c r="AE3" s="59"/>
+      <c r="AF3" s="59"/>
+      <c r="AG3" s="59"/>
+      <c r="AH3" s="59"/>
+      <c r="AI3" s="59"/>
+      <c r="AJ3" s="59"/>
+      <c r="AK3" s="59"/>
+      <c r="AL3" s="59"/>
+      <c r="AM3" s="59"/>
+      <c r="AN3" s="59"/>
+      <c r="AO3" s="59"/>
+      <c r="AP3" s="59"/>
+      <c r="AQ3" s="59"/>
+      <c r="AR3" s="59"/>
+      <c r="AS3" s="59"/>
+      <c r="AT3" s="59"/>
+      <c r="AU3" s="59"/>
+      <c r="AV3" s="59"/>
+      <c r="AW3" s="59"/>
     </row>
     <row r="4" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A4" s="59"/>
-      <c r="B4" s="48" t="s">
+      <c r="A4" s="67"/>
+      <c r="B4" s="56" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="48"/>
-[...10 lines deleted...]
-      <c r="N4" s="47" t="s">
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="55" t="s">
         <v>29</v>
       </c>
-      <c r="O4" s="48"/>
-[...10 lines deleted...]
-      <c r="Z4" s="48" t="s">
+      <c r="O4" s="56"/>
+      <c r="P4" s="56"/>
+      <c r="Q4" s="56"/>
+      <c r="R4" s="56"/>
+      <c r="S4" s="56"/>
+      <c r="T4" s="56"/>
+      <c r="U4" s="56"/>
+      <c r="V4" s="56"/>
+      <c r="W4" s="56"/>
+      <c r="X4" s="56"/>
+      <c r="Y4" s="57"/>
+      <c r="Z4" s="56" t="s">
         <v>28</v>
       </c>
-      <c r="AA4" s="48"/>
-[...10 lines deleted...]
-      <c r="AL4" s="47" t="s">
+      <c r="AA4" s="56"/>
+      <c r="AB4" s="56"/>
+      <c r="AC4" s="56"/>
+      <c r="AD4" s="56"/>
+      <c r="AE4" s="56"/>
+      <c r="AF4" s="56"/>
+      <c r="AG4" s="56"/>
+      <c r="AH4" s="56"/>
+      <c r="AI4" s="56"/>
+      <c r="AJ4" s="56"/>
+      <c r="AK4" s="56"/>
+      <c r="AL4" s="55" t="s">
         <v>59</v>
       </c>
-      <c r="AM4" s="48"/>
-[...9 lines deleted...]
-      <c r="AW4" s="49"/>
+      <c r="AM4" s="56"/>
+      <c r="AN4" s="56"/>
+      <c r="AO4" s="56"/>
+      <c r="AP4" s="56"/>
+      <c r="AQ4" s="56"/>
+      <c r="AR4" s="56"/>
+      <c r="AS4" s="56"/>
+      <c r="AT4" s="56"/>
+      <c r="AU4" s="56"/>
+      <c r="AV4" s="56"/>
+      <c r="AW4" s="57"/>
     </row>
     <row r="5" spans="1:49" ht="34.5" customHeight="1">
-      <c r="A5" s="60"/>
+      <c r="A5" s="68"/>
       <c r="B5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="12" t="s">
@@ -1335,50 +1367,56 @@
       </c>
       <c r="AF6" s="9">
         <v>46523.3</v>
       </c>
       <c r="AG6" s="28">
         <v>66897.8</v>
       </c>
       <c r="AH6" s="28">
         <v>166415.29999999999</v>
       </c>
       <c r="AI6" s="9">
         <v>211520.7</v>
       </c>
       <c r="AJ6" s="9">
         <v>219390.6</v>
       </c>
       <c r="AK6" s="9">
         <v>233442</v>
       </c>
       <c r="AL6" s="28">
         <v>5980</v>
       </c>
       <c r="AM6" s="28">
         <v>11390.7</v>
       </c>
+      <c r="AN6" s="48">
+        <v>16644.7</v>
+      </c>
+      <c r="AO6" s="51">
+        <v>22090.2</v>
+      </c>
     </row>
     <row r="7" spans="1:49" s="33" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="9">
         <v>427.6</v>
       </c>
       <c r="C7" s="9">
         <v>800.5</v>
       </c>
       <c r="D7" s="9">
         <v>1127.7</v>
       </c>
       <c r="E7" s="9">
         <v>1479.2</v>
       </c>
       <c r="F7" s="9">
         <v>1846.5</v>
       </c>
       <c r="G7" s="10">
         <v>2340.6999999999998</v>
       </c>
       <c r="H7" s="9">
         <v>3152.7</v>
@@ -1454,50 +1492,56 @@
       </c>
       <c r="AF7" s="9">
         <v>3322.4</v>
       </c>
       <c r="AG7" s="28">
         <v>4681.1000000000004</v>
       </c>
       <c r="AH7" s="28">
         <v>12229.7</v>
       </c>
       <c r="AI7" s="9">
         <v>15546.9</v>
       </c>
       <c r="AJ7" s="9">
         <v>16064.5</v>
       </c>
       <c r="AK7" s="9">
         <v>17076.599999999999</v>
       </c>
       <c r="AL7" s="28">
         <v>516.5</v>
       </c>
       <c r="AM7" s="28">
         <v>1078.4000000000001</v>
       </c>
+      <c r="AN7" s="48">
+        <v>1406.7</v>
+      </c>
+      <c r="AO7" s="51">
+        <v>1730.8</v>
+      </c>
     </row>
     <row r="8" spans="1:49" s="28" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="9">
         <v>694.4</v>
       </c>
       <c r="C8" s="9">
         <v>1303.2</v>
       </c>
       <c r="D8" s="9">
         <v>1950.7</v>
       </c>
       <c r="E8" s="9">
         <v>2964.9</v>
       </c>
       <c r="F8" s="9">
         <v>3655.3</v>
       </c>
       <c r="G8" s="10">
         <v>4695.5</v>
       </c>
       <c r="H8" s="9">
         <v>6516.3</v>
@@ -1573,50 +1617,56 @@
       </c>
       <c r="AF8" s="9">
         <v>5634.6</v>
       </c>
       <c r="AG8" s="28">
         <v>6729</v>
       </c>
       <c r="AH8" s="28">
         <v>8339.7000000000007</v>
       </c>
       <c r="AI8" s="9">
         <v>9622.5</v>
       </c>
       <c r="AJ8" s="9">
         <v>10582.4</v>
       </c>
       <c r="AK8" s="9">
         <v>11981.3</v>
       </c>
       <c r="AL8" s="28">
         <v>840.9</v>
       </c>
       <c r="AM8" s="28">
         <v>1573.7</v>
       </c>
+      <c r="AN8" s="48">
+        <v>2278.6999999999998</v>
+      </c>
+      <c r="AO8" s="51">
+        <v>2975.1</v>
+      </c>
     </row>
     <row r="9" spans="1:49" s="28" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="9">
         <v>586</v>
       </c>
       <c r="C9" s="9">
         <v>1104.3</v>
       </c>
       <c r="D9" s="9">
         <v>1629</v>
       </c>
       <c r="E9" s="9">
         <v>2213</v>
       </c>
       <c r="F9" s="9">
         <v>2846</v>
       </c>
       <c r="G9" s="10">
         <v>3492.8</v>
       </c>
       <c r="H9" s="9">
         <v>5160.6000000000004</v>
@@ -1692,50 +1742,56 @@
       </c>
       <c r="AF9" s="9">
         <v>4781.1000000000004</v>
       </c>
       <c r="AG9" s="28">
         <v>7033.5</v>
       </c>
       <c r="AH9" s="28">
         <v>23685.1</v>
       </c>
       <c r="AI9" s="9">
         <v>33095.800000000003</v>
       </c>
       <c r="AJ9" s="9">
         <v>33934.300000000003</v>
       </c>
       <c r="AK9" s="9">
         <v>34807.699999999997</v>
       </c>
       <c r="AL9" s="28">
         <v>578.79999999999995</v>
       </c>
       <c r="AM9" s="28">
         <v>1082.0999999999999</v>
       </c>
+      <c r="AN9" s="48">
+        <v>1617.1</v>
+      </c>
+      <c r="AO9" s="51">
+        <v>2124.3000000000002</v>
+      </c>
     </row>
     <row r="10" spans="1:49" s="28" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="9">
         <v>1134.2</v>
       </c>
       <c r="C10" s="9">
         <v>2288.5</v>
       </c>
       <c r="D10" s="9">
         <v>3523.6</v>
       </c>
       <c r="E10" s="9">
         <v>4750.6000000000004</v>
       </c>
       <c r="F10" s="9">
         <v>5975.6</v>
       </c>
       <c r="G10" s="10">
         <v>7402.1</v>
       </c>
       <c r="H10" s="9">
         <v>10243.5</v>
@@ -1811,50 +1867,56 @@
       </c>
       <c r="AF10" s="9">
         <v>10093.4</v>
       </c>
       <c r="AG10" s="28">
         <v>14568</v>
       </c>
       <c r="AH10" s="28">
         <v>27377.5</v>
       </c>
       <c r="AI10" s="9">
         <v>32807.5</v>
       </c>
       <c r="AJ10" s="9">
         <v>34856.6</v>
       </c>
       <c r="AK10" s="9">
         <v>37283.1</v>
       </c>
       <c r="AL10" s="28">
         <v>1117.7</v>
       </c>
       <c r="AM10" s="28">
         <v>2294.6999999999998</v>
       </c>
+      <c r="AN10" s="48">
+        <v>3362.1</v>
+      </c>
+      <c r="AO10" s="51">
+        <v>4584.6000000000004</v>
+      </c>
     </row>
     <row r="11" spans="1:49" s="28" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="9">
         <v>907.8</v>
       </c>
       <c r="C11" s="9">
         <v>1800.6</v>
       </c>
       <c r="D11" s="9">
         <v>2824.5</v>
       </c>
       <c r="E11" s="9">
         <v>3928.7</v>
       </c>
       <c r="F11" s="9">
         <v>4841.8</v>
       </c>
       <c r="G11" s="10">
         <v>5781.5</v>
       </c>
       <c r="H11" s="9">
         <v>7856.1</v>
@@ -1930,50 +1992,56 @@
       </c>
       <c r="AF11" s="9">
         <v>6931.9</v>
       </c>
       <c r="AG11" s="28">
         <v>9572.5</v>
       </c>
       <c r="AH11" s="28">
         <v>18465.599999999999</v>
       </c>
       <c r="AI11" s="9">
         <v>23056.9</v>
       </c>
       <c r="AJ11" s="9">
         <v>24361.3</v>
       </c>
       <c r="AK11" s="9">
         <v>30869.4</v>
       </c>
       <c r="AL11" s="28">
         <v>871.3</v>
       </c>
       <c r="AM11" s="28">
         <v>1618.9</v>
       </c>
+      <c r="AN11" s="48">
+        <v>2407.4</v>
+      </c>
+      <c r="AO11" s="51">
+        <v>3319</v>
+      </c>
     </row>
     <row r="12" spans="1:49" s="28" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="9">
         <v>476.6</v>
       </c>
       <c r="C12" s="9">
         <v>963.3</v>
       </c>
       <c r="D12" s="9">
         <v>1454.9</v>
       </c>
       <c r="E12" s="9">
         <v>1965.1</v>
       </c>
       <c r="F12" s="9">
         <v>2409.1999999999998</v>
       </c>
       <c r="G12" s="10">
         <v>2899.5</v>
       </c>
       <c r="H12" s="9">
         <v>4246.1000000000004</v>
@@ -2049,50 +2117,56 @@
       </c>
       <c r="AF12" s="9">
         <v>3897.4</v>
       </c>
       <c r="AG12" s="28">
         <v>5689.4</v>
       </c>
       <c r="AH12" s="28">
         <v>15610.9</v>
       </c>
       <c r="AI12" s="9">
         <v>20933.599999999999</v>
       </c>
       <c r="AJ12" s="9">
         <v>21280.2</v>
       </c>
       <c r="AK12" s="9">
         <v>22041</v>
       </c>
       <c r="AL12" s="28">
         <v>450</v>
       </c>
       <c r="AM12" s="28">
         <v>863.4</v>
       </c>
+      <c r="AN12" s="48">
+        <v>1274.3</v>
+      </c>
+      <c r="AO12" s="51">
+        <v>1703.9</v>
+      </c>
     </row>
     <row r="13" spans="1:49" s="28" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="9">
         <v>519.4</v>
       </c>
       <c r="C13" s="9">
         <v>1015.3</v>
       </c>
       <c r="D13" s="9">
         <v>1546.8</v>
       </c>
       <c r="E13" s="9">
         <v>2122.1</v>
       </c>
       <c r="F13" s="9">
         <v>2625.7</v>
       </c>
       <c r="G13" s="10">
         <v>3189.7</v>
       </c>
       <c r="H13" s="9">
         <v>4239.3</v>
@@ -2168,50 +2242,56 @@
       </c>
       <c r="AF13" s="9">
         <v>4334.2</v>
       </c>
       <c r="AG13" s="28">
         <v>6697</v>
       </c>
       <c r="AH13" s="28">
         <v>20493.3</v>
       </c>
       <c r="AI13" s="9">
         <v>24810.3</v>
       </c>
       <c r="AJ13" s="9">
         <v>25723.599999999999</v>
       </c>
       <c r="AK13" s="9">
         <v>26441.4</v>
       </c>
       <c r="AL13" s="9">
         <v>582.1</v>
       </c>
       <c r="AM13" s="28">
         <v>1119.8</v>
       </c>
+      <c r="AN13" s="48">
+        <v>1683.6</v>
+      </c>
+      <c r="AO13" s="51">
+        <v>2213.4</v>
+      </c>
     </row>
     <row r="14" spans="1:49" s="28" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="15">
         <v>1051.9000000000001</v>
       </c>
       <c r="C14" s="15">
         <v>1922.5</v>
       </c>
       <c r="D14" s="15">
         <v>2972.9</v>
       </c>
       <c r="E14" s="15">
         <v>3995.3</v>
       </c>
       <c r="F14" s="15">
         <v>5127.1000000000004</v>
       </c>
       <c r="G14" s="16">
         <v>6431.7</v>
       </c>
       <c r="H14" s="15">
         <v>8456.2000000000007</v>
@@ -2287,274 +2367,278 @@
       </c>
       <c r="AF14" s="15">
         <v>7528.3</v>
       </c>
       <c r="AG14" s="15">
         <v>11927.3</v>
       </c>
       <c r="AH14" s="15">
         <v>40213.5</v>
       </c>
       <c r="AI14" s="15">
         <v>51647.199999999997</v>
       </c>
       <c r="AJ14" s="15">
         <v>52587.7</v>
       </c>
       <c r="AK14" s="15">
         <v>52941.5</v>
       </c>
       <c r="AL14" s="15">
         <v>1022.7</v>
       </c>
       <c r="AM14" s="15">
         <v>1759.7</v>
       </c>
-      <c r="AN14" s="15"/>
-      <c r="AO14" s="15"/>
+      <c r="AN14" s="49">
+        <v>2614.6999999999998</v>
+      </c>
+      <c r="AO14" s="52">
+        <v>3439.1</v>
+      </c>
       <c r="AP14" s="15"/>
       <c r="AQ14" s="15"/>
       <c r="AR14" s="15"/>
       <c r="AS14" s="15"/>
       <c r="AT14" s="15"/>
       <c r="AU14" s="15"/>
       <c r="AV14" s="15"/>
       <c r="AW14" s="15"/>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" s="8"/>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="10"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
       <c r="K15" s="9"/>
       <c r="L15" s="9"/>
       <c r="M15" s="9"/>
       <c r="N15" s="9"/>
       <c r="O15" s="9"/>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
       <c r="R15" s="9"/>
       <c r="S15" s="10"/>
       <c r="T15" s="9"/>
       <c r="U15" s="9"/>
       <c r="V15" s="9"/>
       <c r="W15" s="9"/>
       <c r="X15" s="9"/>
       <c r="Y15" s="9"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
     </row>
     <row r="16" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A16" s="56" t="s">
+      <c r="A16" s="64" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="56"/>
-[...34 lines deleted...]
-      <c r="AK16" s="57"/>
+      <c r="B16" s="64"/>
+      <c r="C16" s="64"/>
+      <c r="D16" s="64"/>
+      <c r="E16" s="64"/>
+      <c r="F16" s="64"/>
+      <c r="G16" s="64"/>
+      <c r="H16" s="64"/>
+      <c r="I16" s="64"/>
+      <c r="J16" s="64"/>
+      <c r="K16" s="64"/>
+      <c r="L16" s="64"/>
+      <c r="M16" s="64"/>
+      <c r="N16" s="64"/>
+      <c r="O16" s="64"/>
+      <c r="P16" s="64"/>
+      <c r="Q16" s="64"/>
+      <c r="R16" s="64"/>
+      <c r="S16" s="64"/>
+      <c r="T16" s="64"/>
+      <c r="U16" s="64"/>
+      <c r="V16" s="64"/>
+      <c r="W16" s="64"/>
+      <c r="X16" s="64"/>
+      <c r="Y16" s="64"/>
+      <c r="Z16" s="65"/>
+      <c r="AA16" s="65"/>
+      <c r="AB16" s="65"/>
+      <c r="AC16" s="65"/>
+      <c r="AD16" s="65"/>
+      <c r="AE16" s="65"/>
+      <c r="AF16" s="65"/>
+      <c r="AG16" s="65"/>
+      <c r="AH16" s="65"/>
+      <c r="AI16" s="65"/>
+      <c r="AJ16" s="65"/>
+      <c r="AK16" s="65"/>
     </row>
     <row r="17" spans="1:49" ht="16.5" customHeight="1">
       <c r="A17" s="24"/>
       <c r="B17" s="24"/>
       <c r="C17" s="24"/>
       <c r="D17" s="24"/>
       <c r="E17" s="24"/>
       <c r="F17" s="24"/>
       <c r="G17" s="24"/>
       <c r="H17" s="24"/>
       <c r="I17" s="24"/>
       <c r="J17" s="24"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
       <c r="N17" s="24"/>
       <c r="O17" s="24"/>
       <c r="P17" s="24"/>
       <c r="Q17" s="24"/>
       <c r="R17" s="24"/>
       <c r="S17" s="24"/>
       <c r="T17" s="24"/>
       <c r="U17" s="24"/>
       <c r="V17" s="24"/>
       <c r="W17" s="24"/>
       <c r="X17" s="24"/>
       <c r="Y17" s="24"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
     </row>
     <row r="18" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A18" s="50" t="s">
+      <c r="A18" s="58" t="s">
         <v>5</v>
       </c>
-      <c r="B18" s="51"/>
-[...46 lines deleted...]
-      <c r="AW18" s="51"/>
+      <c r="B18" s="59"/>
+      <c r="C18" s="59"/>
+      <c r="D18" s="59"/>
+      <c r="E18" s="59"/>
+      <c r="F18" s="59"/>
+      <c r="G18" s="59"/>
+      <c r="H18" s="59"/>
+      <c r="I18" s="59"/>
+      <c r="J18" s="59"/>
+      <c r="K18" s="59"/>
+      <c r="L18" s="59"/>
+      <c r="M18" s="59"/>
+      <c r="N18" s="59"/>
+      <c r="O18" s="59"/>
+      <c r="P18" s="59"/>
+      <c r="Q18" s="59"/>
+      <c r="R18" s="59"/>
+      <c r="S18" s="59"/>
+      <c r="T18" s="59"/>
+      <c r="U18" s="59"/>
+      <c r="V18" s="59"/>
+      <c r="W18" s="59"/>
+      <c r="X18" s="59"/>
+      <c r="Y18" s="59"/>
+      <c r="Z18" s="59"/>
+      <c r="AA18" s="59"/>
+      <c r="AB18" s="59"/>
+      <c r="AC18" s="59"/>
+      <c r="AD18" s="59"/>
+      <c r="AE18" s="59"/>
+      <c r="AF18" s="59"/>
+      <c r="AG18" s="59"/>
+      <c r="AH18" s="59"/>
+      <c r="AI18" s="59"/>
+      <c r="AJ18" s="59"/>
+      <c r="AK18" s="59"/>
+      <c r="AL18" s="59"/>
+      <c r="AM18" s="59"/>
+      <c r="AN18" s="59"/>
+      <c r="AO18" s="59"/>
+      <c r="AP18" s="59"/>
+      <c r="AQ18" s="59"/>
+      <c r="AR18" s="59"/>
+      <c r="AS18" s="59"/>
+      <c r="AT18" s="59"/>
+      <c r="AU18" s="59"/>
+      <c r="AV18" s="59"/>
+      <c r="AW18" s="59"/>
     </row>
     <row r="19" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A19" s="54"/>
-      <c r="B19" s="48" t="s">
+      <c r="A19" s="62"/>
+      <c r="B19" s="56" t="s">
         <v>30</v>
       </c>
-      <c r="C19" s="48"/>
-[...10 lines deleted...]
-      <c r="N19" s="47" t="s">
+      <c r="C19" s="56"/>
+      <c r="D19" s="56"/>
+      <c r="E19" s="56"/>
+      <c r="F19" s="56"/>
+      <c r="G19" s="56"/>
+      <c r="H19" s="56"/>
+      <c r="I19" s="56"/>
+      <c r="J19" s="56"/>
+      <c r="K19" s="56"/>
+      <c r="L19" s="56"/>
+      <c r="M19" s="57"/>
+      <c r="N19" s="55" t="s">
         <v>29</v>
       </c>
-      <c r="O19" s="48"/>
-[...10 lines deleted...]
-      <c r="Z19" s="48" t="s">
+      <c r="O19" s="56"/>
+      <c r="P19" s="56"/>
+      <c r="Q19" s="56"/>
+      <c r="R19" s="56"/>
+      <c r="S19" s="56"/>
+      <c r="T19" s="56"/>
+      <c r="U19" s="56"/>
+      <c r="V19" s="56"/>
+      <c r="W19" s="56"/>
+      <c r="X19" s="56"/>
+      <c r="Y19" s="57"/>
+      <c r="Z19" s="56" t="s">
         <v>28</v>
       </c>
-      <c r="AA19" s="48"/>
-[...10 lines deleted...]
-      <c r="AL19" s="47" t="s">
+      <c r="AA19" s="56"/>
+      <c r="AB19" s="56"/>
+      <c r="AC19" s="56"/>
+      <c r="AD19" s="56"/>
+      <c r="AE19" s="56"/>
+      <c r="AF19" s="56"/>
+      <c r="AG19" s="56"/>
+      <c r="AH19" s="56"/>
+      <c r="AI19" s="56"/>
+      <c r="AJ19" s="56"/>
+      <c r="AK19" s="56"/>
+      <c r="AL19" s="55" t="s">
         <v>59</v>
       </c>
-      <c r="AM19" s="48"/>
-[...9 lines deleted...]
-      <c r="AW19" s="49"/>
+      <c r="AM19" s="56"/>
+      <c r="AN19" s="56"/>
+      <c r="AO19" s="56"/>
+      <c r="AP19" s="56"/>
+      <c r="AQ19" s="56"/>
+      <c r="AR19" s="56"/>
+      <c r="AS19" s="56"/>
+      <c r="AT19" s="56"/>
+      <c r="AU19" s="56"/>
+      <c r="AV19" s="56"/>
+      <c r="AW19" s="57"/>
     </row>
     <row r="20" spans="1:49" ht="34.5" customHeight="1">
-      <c r="A20" s="61"/>
+      <c r="A20" s="69"/>
       <c r="B20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D20" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F20" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G20" s="12" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I20" s="12" t="s">
         <v>7</v>
       </c>
       <c r="J20" s="12" t="s">
@@ -2774,60 +2858,64 @@
       </c>
       <c r="AF21" s="9">
         <v>44165.8</v>
       </c>
       <c r="AG21" s="28">
         <v>64203.5</v>
       </c>
       <c r="AH21" s="28">
         <v>163384.20000000001</v>
       </c>
       <c r="AI21" s="9">
         <v>208152.8</v>
       </c>
       <c r="AJ21" s="9">
         <v>215685.9</v>
       </c>
       <c r="AK21" s="9">
         <v>229400.5</v>
       </c>
       <c r="AL21" s="28">
         <v>5643.2</v>
       </c>
       <c r="AM21" s="28">
         <v>10717.1</v>
       </c>
-      <c r="AN21" s="62"/>
-[...8 lines deleted...]
-      <c r="AW21" s="62"/>
+      <c r="AN21" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="AO21" s="51">
+        <v>20811.900000000001</v>
+      </c>
+      <c r="AP21" s="47"/>
+      <c r="AQ21" s="47"/>
+      <c r="AR21" s="47"/>
+      <c r="AS21" s="47"/>
+      <c r="AT21" s="47"/>
+      <c r="AU21" s="47"/>
+      <c r="AV21" s="47"/>
+      <c r="AW21" s="47"/>
     </row>
     <row r="22" spans="1:49" s="34" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="9">
         <v>426.6</v>
       </c>
       <c r="C22" s="9">
         <v>798.4</v>
       </c>
       <c r="D22" s="9">
         <v>1114</v>
       </c>
       <c r="E22" s="9">
         <v>1458.3</v>
       </c>
       <c r="F22" s="9">
         <v>1819.4</v>
       </c>
       <c r="G22" s="10">
         <v>2307.4</v>
       </c>
       <c r="H22" s="9">
         <v>3113.3</v>
@@ -2903,60 +2991,64 @@
       </c>
       <c r="AF22" s="9">
         <v>3274.9</v>
       </c>
       <c r="AG22" s="28">
         <v>4626.8</v>
       </c>
       <c r="AH22" s="28">
         <v>12168.6</v>
       </c>
       <c r="AI22" s="9">
         <v>15479</v>
       </c>
       <c r="AJ22" s="9">
         <v>15989.9</v>
       </c>
       <c r="AK22" s="9">
         <v>16995.2</v>
       </c>
       <c r="AL22" s="28">
         <v>509.7</v>
       </c>
       <c r="AM22" s="28">
         <v>1064.9000000000001</v>
       </c>
-      <c r="AN22" s="62"/>
-[...8 lines deleted...]
-      <c r="AW22" s="62"/>
+      <c r="AN22" s="48">
+        <v>1382.1</v>
+      </c>
+      <c r="AO22" s="51">
+        <v>1696.3</v>
+      </c>
+      <c r="AP22" s="47"/>
+      <c r="AQ22" s="47"/>
+      <c r="AR22" s="47"/>
+      <c r="AS22" s="47"/>
+      <c r="AT22" s="47"/>
+      <c r="AU22" s="47"/>
+      <c r="AV22" s="47"/>
+      <c r="AW22" s="47"/>
     </row>
     <row r="23" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="9">
         <v>538.79999999999995</v>
       </c>
       <c r="C23" s="9">
         <v>992</v>
       </c>
       <c r="D23" s="9">
         <v>1465.5</v>
       </c>
       <c r="E23" s="9">
         <v>2058.5</v>
       </c>
       <c r="F23" s="9">
         <v>2526.5</v>
       </c>
       <c r="G23" s="10">
         <v>3344.2</v>
       </c>
       <c r="H23" s="9">
         <v>4942.6000000000004</v>
@@ -3032,52 +3124,56 @@
       </c>
       <c r="AF23" s="9">
         <v>3696.9</v>
       </c>
       <c r="AG23" s="28">
         <v>4514.5</v>
       </c>
       <c r="AH23" s="28">
         <v>5848.4</v>
       </c>
       <c r="AI23" s="9">
         <v>6854.4</v>
       </c>
       <c r="AJ23" s="9">
         <v>7537.5</v>
       </c>
       <c r="AK23" s="9">
         <v>8659.6</v>
       </c>
       <c r="AL23" s="28">
         <v>564</v>
       </c>
       <c r="AM23" s="28">
         <v>1020</v>
       </c>
-      <c r="AN23" s="6"/>
-      <c r="AO23" s="6"/>
+      <c r="AN23" s="48">
+        <v>1445.6</v>
+      </c>
+      <c r="AO23" s="51">
+        <v>1965.1</v>
+      </c>
       <c r="AP23" s="6"/>
       <c r="AQ23" s="6"/>
       <c r="AR23" s="6"/>
       <c r="AS23" s="6"/>
       <c r="AT23" s="6"/>
       <c r="AU23" s="6"/>
       <c r="AV23" s="6"/>
       <c r="AW23" s="6"/>
     </row>
     <row r="24" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="9">
         <v>585.29999999999995</v>
       </c>
       <c r="C24" s="9">
         <v>1102.9000000000001</v>
       </c>
       <c r="D24" s="9">
         <v>1620.6</v>
       </c>
       <c r="E24" s="9">
         <v>2200.5</v>
       </c>
@@ -3161,52 +3257,56 @@
       </c>
       <c r="AF24" s="9">
         <v>4764</v>
       </c>
       <c r="AG24" s="28">
         <v>7014</v>
       </c>
       <c r="AH24" s="28">
         <v>23663.200000000001</v>
       </c>
       <c r="AI24" s="9">
         <v>33071.5</v>
       </c>
       <c r="AJ24" s="9">
         <v>33907.5</v>
       </c>
       <c r="AK24" s="9">
         <v>34778.5</v>
       </c>
       <c r="AL24" s="28">
         <v>576.29999999999995</v>
       </c>
       <c r="AM24" s="28">
         <v>1077.3</v>
       </c>
-      <c r="AN24" s="6"/>
-      <c r="AO24" s="6"/>
+      <c r="AN24" s="48">
+        <v>1608.8</v>
+      </c>
+      <c r="AO24" s="51">
+        <v>2111.8000000000002</v>
+      </c>
       <c r="AP24" s="6"/>
       <c r="AQ24" s="6"/>
       <c r="AR24" s="6"/>
       <c r="AS24" s="6"/>
       <c r="AT24" s="6"/>
       <c r="AU24" s="6"/>
       <c r="AV24" s="6"/>
       <c r="AW24" s="6"/>
     </row>
     <row r="25" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="9">
         <v>1133.2</v>
       </c>
       <c r="C25" s="9">
         <v>2286.6</v>
       </c>
       <c r="D25" s="9">
         <v>3519.5</v>
       </c>
       <c r="E25" s="9">
         <v>4739</v>
       </c>
@@ -3290,52 +3390,56 @@
       </c>
       <c r="AF25" s="9">
         <v>10024.299999999999</v>
       </c>
       <c r="AG25" s="28">
         <v>14489</v>
       </c>
       <c r="AH25" s="28">
         <v>27288.400000000001</v>
       </c>
       <c r="AI25" s="9">
         <v>32708.7</v>
       </c>
       <c r="AJ25" s="9">
         <v>34748</v>
       </c>
       <c r="AK25" s="9">
         <v>37164.5</v>
       </c>
       <c r="AL25" s="28">
         <v>1107.8</v>
       </c>
       <c r="AM25" s="28">
         <v>2274.9</v>
       </c>
-      <c r="AN25" s="6"/>
-      <c r="AO25" s="6"/>
+      <c r="AN25" s="50">
+        <v>3330</v>
+      </c>
+      <c r="AO25" s="51">
+        <v>4537.3999999999996</v>
+      </c>
       <c r="AP25" s="6"/>
       <c r="AQ25" s="6"/>
       <c r="AR25" s="6"/>
       <c r="AS25" s="6"/>
       <c r="AT25" s="6"/>
       <c r="AU25" s="6"/>
       <c r="AV25" s="6"/>
       <c r="AW25" s="6"/>
     </row>
     <row r="26" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="9">
         <v>899.8</v>
       </c>
       <c r="C26" s="9">
         <v>1784.6</v>
       </c>
       <c r="D26" s="9">
         <v>2790.1</v>
       </c>
       <c r="E26" s="9">
         <v>3875.8</v>
       </c>
@@ -3419,52 +3523,56 @@
       </c>
       <c r="AF26" s="9">
         <v>6813.9</v>
       </c>
       <c r="AG26" s="28">
         <v>9437.7000000000007</v>
       </c>
       <c r="AH26" s="28">
         <v>18314</v>
       </c>
       <c r="AI26" s="9">
         <v>22888.400000000001</v>
       </c>
       <c r="AJ26" s="9">
         <v>24176</v>
       </c>
       <c r="AK26" s="9">
         <v>30667.1</v>
       </c>
       <c r="AL26" s="28">
         <v>854.5</v>
       </c>
       <c r="AM26" s="28">
         <v>1585.2</v>
       </c>
-      <c r="AN26" s="6"/>
-      <c r="AO26" s="6"/>
+      <c r="AN26" s="50">
+        <v>2353</v>
+      </c>
+      <c r="AO26" s="51">
+        <v>3246.9</v>
+      </c>
       <c r="AP26" s="6"/>
       <c r="AQ26" s="6"/>
       <c r="AR26" s="6"/>
       <c r="AS26" s="6"/>
       <c r="AT26" s="6"/>
       <c r="AU26" s="6"/>
       <c r="AV26" s="6"/>
       <c r="AW26" s="6"/>
     </row>
     <row r="27" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="9">
         <v>475.6</v>
       </c>
       <c r="C27" s="9">
         <v>961.3</v>
       </c>
       <c r="D27" s="9">
         <v>1448.4</v>
       </c>
       <c r="E27" s="9">
         <v>1952.2</v>
       </c>
@@ -3548,52 +3656,56 @@
       </c>
       <c r="AF27" s="9">
         <v>3831.1</v>
       </c>
       <c r="AG27" s="28">
         <v>5613.6</v>
       </c>
       <c r="AH27" s="28">
         <v>15525.7</v>
       </c>
       <c r="AI27" s="9">
         <v>20838.8</v>
       </c>
       <c r="AJ27" s="9">
         <v>21176</v>
       </c>
       <c r="AK27" s="9">
         <v>21927.3</v>
       </c>
       <c r="AL27" s="28">
         <v>440.5</v>
       </c>
       <c r="AM27" s="28">
         <v>844.4</v>
       </c>
-      <c r="AN27" s="6"/>
-      <c r="AO27" s="6"/>
+      <c r="AN27" s="48">
+        <v>1244.3</v>
+      </c>
+      <c r="AO27" s="51">
+        <v>1662.1</v>
+      </c>
       <c r="AP27" s="6"/>
       <c r="AQ27" s="6"/>
       <c r="AR27" s="6"/>
       <c r="AS27" s="6"/>
       <c r="AT27" s="6"/>
       <c r="AU27" s="6"/>
       <c r="AV27" s="6"/>
       <c r="AW27" s="6"/>
     </row>
     <row r="28" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="9">
         <v>519.20000000000005</v>
       </c>
       <c r="C28" s="9">
         <v>1014.7</v>
       </c>
       <c r="D28" s="9">
         <v>1539.9</v>
       </c>
       <c r="E28" s="9">
         <v>2110.3000000000002</v>
       </c>
@@ -3677,52 +3789,56 @@
       </c>
       <c r="AF28" s="9">
         <v>4285.8</v>
       </c>
       <c r="AG28" s="28">
         <v>6641.6</v>
       </c>
       <c r="AH28" s="28">
         <v>20431.099999999999</v>
       </c>
       <c r="AI28" s="9">
         <v>24741.200000000001</v>
       </c>
       <c r="AJ28" s="9">
         <v>25647.5</v>
       </c>
       <c r="AK28" s="9">
         <v>26358.400000000001</v>
       </c>
       <c r="AL28" s="9">
         <v>575.20000000000005</v>
       </c>
       <c r="AM28" s="9">
         <v>1106</v>
       </c>
-      <c r="AN28" s="8"/>
-      <c r="AO28" s="8"/>
+      <c r="AN28" s="48">
+        <v>1660.4</v>
+      </c>
+      <c r="AO28" s="51">
+        <v>2181.4</v>
+      </c>
       <c r="AP28" s="8"/>
       <c r="AQ28" s="8"/>
       <c r="AR28" s="8"/>
       <c r="AS28" s="8"/>
       <c r="AT28" s="8"/>
       <c r="AU28" s="8"/>
       <c r="AV28" s="8"/>
       <c r="AW28" s="8"/>
     </row>
     <row r="29" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="15">
         <v>1049.9000000000001</v>
       </c>
       <c r="C29" s="15">
         <v>1918.7</v>
       </c>
       <c r="D29" s="15">
         <v>2953.8</v>
       </c>
       <c r="E29" s="15">
         <v>3968.4</v>
       </c>
@@ -3806,274 +3922,278 @@
       </c>
       <c r="AF29" s="15">
         <v>7474.9</v>
       </c>
       <c r="AG29" s="15">
         <v>11866.3</v>
       </c>
       <c r="AH29" s="15">
         <v>40144.800000000003</v>
       </c>
       <c r="AI29" s="15">
         <v>51570.8</v>
       </c>
       <c r="AJ29" s="15">
         <v>52503.5</v>
       </c>
       <c r="AK29" s="15">
         <v>52849.9</v>
       </c>
       <c r="AL29" s="15">
         <v>1015</v>
       </c>
       <c r="AM29" s="15">
         <v>1744.4</v>
       </c>
-      <c r="AN29" s="14"/>
-      <c r="AO29" s="14"/>
+      <c r="AN29" s="49">
+        <v>2592.3000000000002</v>
+      </c>
+      <c r="AO29" s="52">
+        <v>3410.9</v>
+      </c>
       <c r="AP29" s="14"/>
       <c r="AQ29" s="14"/>
       <c r="AR29" s="14"/>
       <c r="AS29" s="14"/>
       <c r="AT29" s="14"/>
       <c r="AU29" s="14"/>
       <c r="AV29" s="14"/>
       <c r="AW29" s="14"/>
     </row>
     <row r="30" spans="1:49">
       <c r="A30" s="8"/>
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="10"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
       <c r="L30" s="9"/>
       <c r="M30" s="17"/>
       <c r="N30" s="9"/>
       <c r="O30" s="9"/>
       <c r="P30" s="9"/>
       <c r="Q30" s="9"/>
       <c r="R30" s="9"/>
       <c r="S30" s="10"/>
       <c r="T30" s="9"/>
       <c r="U30" s="9"/>
       <c r="V30" s="9"/>
       <c r="W30" s="9"/>
       <c r="X30" s="9"/>
       <c r="Y30" s="9"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5"/>
     </row>
     <row r="31" spans="1:49" ht="16.5" customHeight="1">
-      <c r="A31" s="56" t="s">
+      <c r="A31" s="64" t="s">
         <v>25</v>
       </c>
-      <c r="B31" s="56"/>
-[...34 lines deleted...]
-      <c r="AK31" s="57"/>
+      <c r="B31" s="64"/>
+      <c r="C31" s="64"/>
+      <c r="D31" s="64"/>
+      <c r="E31" s="64"/>
+      <c r="F31" s="64"/>
+      <c r="G31" s="64"/>
+      <c r="H31" s="64"/>
+      <c r="I31" s="64"/>
+      <c r="J31" s="64"/>
+      <c r="K31" s="64"/>
+      <c r="L31" s="64"/>
+      <c r="M31" s="64"/>
+      <c r="N31" s="64"/>
+      <c r="O31" s="64"/>
+      <c r="P31" s="64"/>
+      <c r="Q31" s="64"/>
+      <c r="R31" s="64"/>
+      <c r="S31" s="64"/>
+      <c r="T31" s="64"/>
+      <c r="U31" s="64"/>
+      <c r="V31" s="64"/>
+      <c r="W31" s="64"/>
+      <c r="X31" s="64"/>
+      <c r="Y31" s="64"/>
+      <c r="Z31" s="65"/>
+      <c r="AA31" s="65"/>
+      <c r="AB31" s="65"/>
+      <c r="AC31" s="65"/>
+      <c r="AD31" s="65"/>
+      <c r="AE31" s="65"/>
+      <c r="AF31" s="65"/>
+      <c r="AG31" s="65"/>
+      <c r="AH31" s="65"/>
+      <c r="AI31" s="65"/>
+      <c r="AJ31" s="65"/>
+      <c r="AK31" s="65"/>
     </row>
     <row r="32" spans="1:49" ht="15" customHeight="1">
       <c r="A32" s="24"/>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="24"/>
       <c r="K32" s="24"/>
       <c r="L32" s="24"/>
       <c r="M32" s="24"/>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="24"/>
       <c r="Q32" s="24"/>
       <c r="R32" s="24"/>
       <c r="S32" s="24"/>
       <c r="T32" s="24"/>
       <c r="U32" s="24"/>
       <c r="V32" s="24"/>
       <c r="W32" s="24"/>
       <c r="X32" s="24"/>
       <c r="Y32" s="24"/>
       <c r="Z32" s="5"/>
       <c r="AA32" s="5"/>
     </row>
     <row r="33" spans="1:49" ht="14.25" customHeight="1">
-      <c r="A33" s="50" t="s">
+      <c r="A33" s="58" t="s">
         <v>5</v>
       </c>
-      <c r="B33" s="51"/>
-[...46 lines deleted...]
-      <c r="AW33" s="51"/>
+      <c r="B33" s="59"/>
+      <c r="C33" s="59"/>
+      <c r="D33" s="59"/>
+      <c r="E33" s="59"/>
+      <c r="F33" s="59"/>
+      <c r="G33" s="59"/>
+      <c r="H33" s="59"/>
+      <c r="I33" s="59"/>
+      <c r="J33" s="59"/>
+      <c r="K33" s="59"/>
+      <c r="L33" s="59"/>
+      <c r="M33" s="59"/>
+      <c r="N33" s="59"/>
+      <c r="O33" s="59"/>
+      <c r="P33" s="59"/>
+      <c r="Q33" s="59"/>
+      <c r="R33" s="59"/>
+      <c r="S33" s="59"/>
+      <c r="T33" s="59"/>
+      <c r="U33" s="59"/>
+      <c r="V33" s="59"/>
+      <c r="W33" s="59"/>
+      <c r="X33" s="59"/>
+      <c r="Y33" s="59"/>
+      <c r="Z33" s="59"/>
+      <c r="AA33" s="59"/>
+      <c r="AB33" s="59"/>
+      <c r="AC33" s="59"/>
+      <c r="AD33" s="59"/>
+      <c r="AE33" s="59"/>
+      <c r="AF33" s="59"/>
+      <c r="AG33" s="59"/>
+      <c r="AH33" s="59"/>
+      <c r="AI33" s="59"/>
+      <c r="AJ33" s="59"/>
+      <c r="AK33" s="59"/>
+      <c r="AL33" s="59"/>
+      <c r="AM33" s="59"/>
+      <c r="AN33" s="59"/>
+      <c r="AO33" s="59"/>
+      <c r="AP33" s="59"/>
+      <c r="AQ33" s="59"/>
+      <c r="AR33" s="59"/>
+      <c r="AS33" s="59"/>
+      <c r="AT33" s="59"/>
+      <c r="AU33" s="59"/>
+      <c r="AV33" s="59"/>
+      <c r="AW33" s="59"/>
     </row>
     <row r="34" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A34" s="54"/>
-      <c r="B34" s="48" t="s">
+      <c r="A34" s="62"/>
+      <c r="B34" s="56" t="s">
         <v>30</v>
       </c>
-      <c r="C34" s="48"/>
-[...10 lines deleted...]
-      <c r="N34" s="47" t="s">
+      <c r="C34" s="56"/>
+      <c r="D34" s="56"/>
+      <c r="E34" s="56"/>
+      <c r="F34" s="56"/>
+      <c r="G34" s="56"/>
+      <c r="H34" s="56"/>
+      <c r="I34" s="56"/>
+      <c r="J34" s="56"/>
+      <c r="K34" s="56"/>
+      <c r="L34" s="56"/>
+      <c r="M34" s="57"/>
+      <c r="N34" s="55" t="s">
         <v>27</v>
       </c>
-      <c r="O34" s="48"/>
-[...10 lines deleted...]
-      <c r="Z34" s="48" t="s">
+      <c r="O34" s="56"/>
+      <c r="P34" s="56"/>
+      <c r="Q34" s="56"/>
+      <c r="R34" s="56"/>
+      <c r="S34" s="56"/>
+      <c r="T34" s="56"/>
+      <c r="U34" s="56"/>
+      <c r="V34" s="56"/>
+      <c r="W34" s="56"/>
+      <c r="X34" s="56"/>
+      <c r="Y34" s="57"/>
+      <c r="Z34" s="56" t="s">
         <v>28</v>
       </c>
-      <c r="AA34" s="48"/>
-[...10 lines deleted...]
-      <c r="AL34" s="47" t="s">
+      <c r="AA34" s="56"/>
+      <c r="AB34" s="56"/>
+      <c r="AC34" s="56"/>
+      <c r="AD34" s="56"/>
+      <c r="AE34" s="56"/>
+      <c r="AF34" s="56"/>
+      <c r="AG34" s="56"/>
+      <c r="AH34" s="56"/>
+      <c r="AI34" s="56"/>
+      <c r="AJ34" s="56"/>
+      <c r="AK34" s="56"/>
+      <c r="AL34" s="55" t="s">
         <v>59</v>
       </c>
-      <c r="AM34" s="48"/>
-[...9 lines deleted...]
-      <c r="AW34" s="49"/>
+      <c r="AM34" s="56"/>
+      <c r="AN34" s="56"/>
+      <c r="AO34" s="56"/>
+      <c r="AP34" s="56"/>
+      <c r="AQ34" s="56"/>
+      <c r="AR34" s="56"/>
+      <c r="AS34" s="56"/>
+      <c r="AT34" s="56"/>
+      <c r="AU34" s="56"/>
+      <c r="AV34" s="56"/>
+      <c r="AW34" s="57"/>
     </row>
     <row r="35" spans="1:49" ht="34.5" customHeight="1">
-      <c r="A35" s="55"/>
+      <c r="A35" s="63"/>
       <c r="B35" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D35" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E35" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F35" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G35" s="12" t="s">
         <v>11</v>
       </c>
       <c r="H35" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I35" s="12" t="s">
         <v>7</v>
       </c>
       <c r="J35" s="12" t="s">
@@ -4293,50 +4413,56 @@
       </c>
       <c r="AF36" s="9">
         <v>9811.6</v>
       </c>
       <c r="AG36" s="28">
         <v>24294.400000000001</v>
       </c>
       <c r="AH36" s="28">
         <v>117270.39999999999</v>
       </c>
       <c r="AI36" s="9">
         <v>155628.70000000001</v>
       </c>
       <c r="AJ36" s="9">
         <v>156505.20000000001</v>
       </c>
       <c r="AK36" s="9">
         <v>155944.70000000001</v>
       </c>
       <c r="AL36" s="28">
         <v>27.7</v>
       </c>
       <c r="AM36" s="6">
         <v>59.8</v>
       </c>
+      <c r="AN36" s="6">
+        <v>77.5</v>
+      </c>
+      <c r="AO36" s="29">
+        <v>90.7</v>
+      </c>
     </row>
     <row r="37" spans="1:49" s="2" customFormat="1">
       <c r="A37" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="19">
         <v>23.3</v>
       </c>
       <c r="C37" s="19">
         <v>48.3</v>
       </c>
       <c r="D37" s="19">
         <v>63.1</v>
       </c>
       <c r="E37" s="19">
         <v>77.3</v>
       </c>
       <c r="F37" s="19">
         <v>127.6</v>
       </c>
       <c r="G37" s="10">
         <v>168.6</v>
       </c>
       <c r="H37" s="9">
         <v>639.79999999999995</v>
@@ -4412,50 +4538,56 @@
       </c>
       <c r="AF37" s="9">
         <v>712.1</v>
       </c>
       <c r="AG37" s="28">
         <v>1843.4</v>
       </c>
       <c r="AH37" s="28">
         <v>9043.1</v>
       </c>
       <c r="AI37" s="9">
         <v>11961.9</v>
       </c>
       <c r="AJ37" s="9">
         <v>12005</v>
       </c>
       <c r="AK37" s="9">
         <v>12147.2</v>
       </c>
       <c r="AL37" s="28">
         <v>23.5</v>
       </c>
       <c r="AM37" s="30">
         <v>50.8</v>
       </c>
+      <c r="AN37" s="6">
+        <v>65.8</v>
+      </c>
+      <c r="AO37" s="29">
+        <v>77</v>
+      </c>
     </row>
     <row r="38" spans="1:49">
       <c r="A38" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="20" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D38" s="20" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="20" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="19">
         <v>0.1</v>
       </c>
       <c r="G38" s="10">
         <v>1</v>
       </c>
       <c r="H38" s="9">
         <v>826.1</v>
@@ -4531,50 +4663,56 @@
       </c>
       <c r="AF38" s="9">
         <v>129.30000000000001</v>
       </c>
       <c r="AG38" s="28">
         <v>311.39999999999998</v>
       </c>
       <c r="AH38" s="28">
         <v>896.6</v>
       </c>
       <c r="AI38" s="9">
         <v>1129.9000000000001</v>
       </c>
       <c r="AJ38" s="9">
         <v>1129.9000000000001</v>
       </c>
       <c r="AK38" s="9">
         <v>1189.5999999999999</v>
       </c>
       <c r="AL38" s="46" t="s">
         <v>13</v>
       </c>
       <c r="AM38" s="30" t="s">
         <v>13</v>
       </c>
+      <c r="AN38" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO38" s="53" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="39" spans="1:49">
       <c r="A39" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B39" s="19">
         <v>0.1</v>
       </c>
       <c r="C39" s="19">
         <v>0.2</v>
       </c>
       <c r="D39" s="19">
         <v>0.3</v>
       </c>
       <c r="E39" s="19">
         <v>0.4</v>
       </c>
       <c r="F39" s="19">
         <v>9.6999999999999993</v>
       </c>
       <c r="G39" s="10">
         <v>33.4</v>
       </c>
       <c r="H39" s="9">
         <v>1008</v>
@@ -4650,50 +4788,56 @@
       </c>
       <c r="AF39" s="9">
         <v>1140.5999999999999</v>
       </c>
       <c r="AG39" s="28">
         <v>2705.7</v>
       </c>
       <c r="AH39" s="28">
         <v>18556.2</v>
       </c>
       <c r="AI39" s="9">
         <v>27000.400000000001</v>
       </c>
       <c r="AJ39" s="9">
         <v>27065.7</v>
       </c>
       <c r="AK39" s="9">
         <v>26695</v>
       </c>
       <c r="AL39" s="46" t="s">
         <v>13</v>
       </c>
       <c r="AM39" s="30" t="s">
         <v>13</v>
       </c>
+      <c r="AN39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO39" s="53" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="40" spans="1:49">
       <c r="A40" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B40" s="19">
         <v>2</v>
       </c>
       <c r="C40" s="19">
         <v>4.0999999999999996</v>
       </c>
       <c r="D40" s="19">
         <v>5.3</v>
       </c>
       <c r="E40" s="19">
         <v>6.6</v>
       </c>
       <c r="F40" s="19">
         <v>15.4</v>
       </c>
       <c r="G40" s="10">
         <v>30.7</v>
       </c>
       <c r="H40" s="9">
         <v>1811.3</v>
@@ -4769,50 +4913,56 @@
       </c>
       <c r="AF40" s="9">
         <v>2751.6</v>
       </c>
       <c r="AG40" s="28">
         <v>5983.3</v>
       </c>
       <c r="AH40" s="28">
         <v>17822.7</v>
       </c>
       <c r="AI40" s="9">
         <v>22245.3</v>
       </c>
       <c r="AJ40" s="9">
         <v>22861.200000000001</v>
       </c>
       <c r="AK40" s="9">
         <v>23663.599999999999</v>
       </c>
       <c r="AL40" s="46">
         <v>1.5</v>
       </c>
       <c r="AM40" s="30">
         <v>3.3</v>
       </c>
+      <c r="AN40" s="6">
+        <v>4.2</v>
+      </c>
+      <c r="AO40" s="29">
+        <v>5</v>
+      </c>
     </row>
     <row r="41" spans="1:49">
       <c r="A41" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B41" s="20" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D41" s="20" t="s">
         <v>13</v>
       </c>
       <c r="E41" s="20" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="19">
         <v>7.7</v>
       </c>
       <c r="G41" s="10">
         <v>23</v>
       </c>
       <c r="H41" s="9">
         <v>1215.0999999999999</v>
@@ -4888,50 +5038,56 @@
       </c>
       <c r="AF41" s="9">
         <v>1673.5</v>
       </c>
       <c r="AG41" s="28">
         <v>3653</v>
       </c>
       <c r="AH41" s="28">
         <v>11598.2</v>
       </c>
       <c r="AI41" s="9">
         <v>15330.3</v>
       </c>
       <c r="AJ41" s="9">
         <v>15330.6</v>
       </c>
       <c r="AK41" s="9">
         <v>15584.3</v>
       </c>
       <c r="AL41" s="46" t="s">
         <v>13</v>
       </c>
       <c r="AM41" s="30" t="s">
         <v>13</v>
       </c>
+      <c r="AN41" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO41" s="53" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="42" spans="1:49">
       <c r="A42" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B42" s="20" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D42" s="20" t="s">
         <v>13</v>
       </c>
       <c r="E42" s="20" t="s">
         <v>13</v>
       </c>
       <c r="F42" s="19">
         <v>9.4</v>
       </c>
       <c r="G42" s="10">
         <v>29.5</v>
       </c>
       <c r="H42" s="9">
         <v>760.9</v>
@@ -5007,50 +5163,56 @@
       </c>
       <c r="AF42" s="9">
         <v>1047.5999999999999</v>
       </c>
       <c r="AG42" s="28">
         <v>2232.6999999999998</v>
       </c>
       <c r="AH42" s="28">
         <v>11563.4</v>
       </c>
       <c r="AI42" s="9">
         <v>16201.3</v>
       </c>
       <c r="AJ42" s="9">
         <v>16201.8</v>
       </c>
       <c r="AK42" s="9">
         <v>16086.2</v>
       </c>
       <c r="AL42" s="46" t="s">
         <v>13</v>
       </c>
       <c r="AM42" s="30" t="s">
         <v>13</v>
       </c>
+      <c r="AN42" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO42" s="53" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="43" spans="1:49">
       <c r="A43" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B43" s="19">
         <v>0.1</v>
       </c>
       <c r="C43" s="19">
         <v>0.1</v>
       </c>
       <c r="D43" s="19">
         <v>0.1</v>
       </c>
       <c r="E43" s="19">
         <v>0.2</v>
       </c>
       <c r="F43" s="19">
         <v>8.9</v>
       </c>
       <c r="G43" s="10">
         <v>32.5</v>
       </c>
       <c r="H43" s="9">
         <v>470.8</v>
@@ -5126,50 +5288,56 @@
       </c>
       <c r="AF43" s="9">
         <v>683.9</v>
       </c>
       <c r="AG43" s="28">
         <v>2442.1999999999998</v>
       </c>
       <c r="AH43" s="28">
         <v>15601.5</v>
       </c>
       <c r="AI43" s="9">
         <v>19225.5</v>
       </c>
       <c r="AJ43" s="9">
         <v>19365.5</v>
       </c>
       <c r="AK43" s="9">
         <v>19402.8</v>
       </c>
       <c r="AL43" s="28">
         <v>108</v>
       </c>
       <c r="AM43" s="30">
         <v>3.8</v>
       </c>
+      <c r="AN43" s="6">
+        <v>5</v>
+      </c>
+      <c r="AO43" s="29">
+        <v>5.9</v>
+      </c>
     </row>
     <row r="44" spans="1:49">
       <c r="A44" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B44" s="21">
         <v>0.1</v>
       </c>
       <c r="C44" s="21">
         <v>0.5</v>
       </c>
       <c r="D44" s="21">
         <v>0.7</v>
       </c>
       <c r="E44" s="21">
         <v>0.6</v>
       </c>
       <c r="F44" s="21">
         <v>31.5</v>
       </c>
       <c r="G44" s="16">
         <v>109.3</v>
       </c>
       <c r="H44" s="15">
         <v>1131.9000000000001</v>
@@ -5245,274 +5413,278 @@
       </c>
       <c r="AF44" s="15">
         <v>1673</v>
       </c>
       <c r="AG44" s="15">
         <v>5122.7</v>
       </c>
       <c r="AH44" s="15">
         <v>32188.7</v>
       </c>
       <c r="AI44" s="15">
         <v>42534.1</v>
       </c>
       <c r="AJ44" s="15">
         <v>42545.5</v>
       </c>
       <c r="AK44" s="15">
         <v>41176</v>
       </c>
       <c r="AL44" s="15">
         <v>0.9</v>
       </c>
       <c r="AM44" s="42">
         <v>1.9</v>
       </c>
-      <c r="AN44" s="41"/>
-      <c r="AO44" s="41"/>
+      <c r="AN44" s="14">
+        <v>2.5</v>
+      </c>
+      <c r="AO44" s="21">
+        <v>2.9</v>
+      </c>
       <c r="AP44" s="41"/>
       <c r="AQ44" s="41"/>
       <c r="AR44" s="41"/>
       <c r="AS44" s="41"/>
       <c r="AT44" s="41"/>
       <c r="AU44" s="41"/>
       <c r="AV44" s="41"/>
       <c r="AW44" s="41"/>
     </row>
     <row r="45" spans="1:49">
       <c r="A45" s="8"/>
       <c r="B45" s="19"/>
       <c r="C45" s="19"/>
       <c r="D45" s="19"/>
       <c r="E45" s="19"/>
       <c r="F45" s="19"/>
       <c r="G45" s="10"/>
       <c r="H45" s="9"/>
       <c r="I45" s="9"/>
       <c r="J45" s="9"/>
       <c r="K45" s="9"/>
       <c r="L45" s="9"/>
       <c r="M45" s="9"/>
       <c r="N45" s="17"/>
       <c r="O45" s="17"/>
       <c r="P45" s="17"/>
       <c r="Q45" s="9"/>
       <c r="R45" s="9"/>
       <c r="S45" s="10"/>
       <c r="T45" s="9"/>
       <c r="U45" s="9"/>
       <c r="V45" s="9"/>
       <c r="W45" s="9"/>
       <c r="X45" s="9"/>
       <c r="Y45" s="9"/>
       <c r="Z45" s="5"/>
       <c r="AA45" s="5"/>
     </row>
     <row r="46" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A46" s="56" t="s">
+      <c r="A46" s="64" t="s">
         <v>26</v>
       </c>
-      <c r="B46" s="56"/>
-[...34 lines deleted...]
-      <c r="AK46" s="57"/>
+      <c r="B46" s="64"/>
+      <c r="C46" s="64"/>
+      <c r="D46" s="64"/>
+      <c r="E46" s="64"/>
+      <c r="F46" s="64"/>
+      <c r="G46" s="64"/>
+      <c r="H46" s="64"/>
+      <c r="I46" s="64"/>
+      <c r="J46" s="64"/>
+      <c r="K46" s="64"/>
+      <c r="L46" s="64"/>
+      <c r="M46" s="64"/>
+      <c r="N46" s="64"/>
+      <c r="O46" s="64"/>
+      <c r="P46" s="64"/>
+      <c r="Q46" s="64"/>
+      <c r="R46" s="64"/>
+      <c r="S46" s="64"/>
+      <c r="T46" s="64"/>
+      <c r="U46" s="64"/>
+      <c r="V46" s="64"/>
+      <c r="W46" s="64"/>
+      <c r="X46" s="64"/>
+      <c r="Y46" s="64"/>
+      <c r="Z46" s="65"/>
+      <c r="AA46" s="65"/>
+      <c r="AB46" s="65"/>
+      <c r="AC46" s="65"/>
+      <c r="AD46" s="65"/>
+      <c r="AE46" s="65"/>
+      <c r="AF46" s="65"/>
+      <c r="AG46" s="65"/>
+      <c r="AH46" s="65"/>
+      <c r="AI46" s="65"/>
+      <c r="AJ46" s="65"/>
+      <c r="AK46" s="65"/>
     </row>
     <row r="47" spans="1:49" ht="15.75" customHeight="1">
       <c r="A47" s="24"/>
       <c r="B47" s="24"/>
       <c r="C47" s="24"/>
       <c r="D47" s="24"/>
       <c r="E47" s="24"/>
       <c r="F47" s="24"/>
       <c r="G47" s="24"/>
       <c r="H47" s="24"/>
       <c r="I47" s="24"/>
       <c r="J47" s="24"/>
       <c r="K47" s="24"/>
       <c r="L47" s="24"/>
       <c r="M47" s="24"/>
       <c r="N47" s="24"/>
       <c r="O47" s="24"/>
       <c r="P47" s="24"/>
       <c r="Q47" s="24"/>
       <c r="R47" s="24"/>
       <c r="S47" s="24"/>
       <c r="T47" s="24"/>
       <c r="U47" s="24"/>
       <c r="V47" s="24"/>
       <c r="W47" s="24"/>
       <c r="X47" s="24"/>
       <c r="Y47" s="24"/>
       <c r="Z47" s="5"/>
       <c r="AA47" s="5"/>
     </row>
     <row r="48" spans="1:49" ht="14.25" customHeight="1">
-      <c r="A48" s="50" t="s">
+      <c r="A48" s="58" t="s">
         <v>5</v>
       </c>
-      <c r="B48" s="51"/>
-[...46 lines deleted...]
-      <c r="AW48" s="51"/>
+      <c r="B48" s="59"/>
+      <c r="C48" s="59"/>
+      <c r="D48" s="59"/>
+      <c r="E48" s="59"/>
+      <c r="F48" s="59"/>
+      <c r="G48" s="59"/>
+      <c r="H48" s="59"/>
+      <c r="I48" s="59"/>
+      <c r="J48" s="59"/>
+      <c r="K48" s="59"/>
+      <c r="L48" s="59"/>
+      <c r="M48" s="59"/>
+      <c r="N48" s="59"/>
+      <c r="O48" s="59"/>
+      <c r="P48" s="59"/>
+      <c r="Q48" s="59"/>
+      <c r="R48" s="59"/>
+      <c r="S48" s="59"/>
+      <c r="T48" s="59"/>
+      <c r="U48" s="59"/>
+      <c r="V48" s="59"/>
+      <c r="W48" s="59"/>
+      <c r="X48" s="59"/>
+      <c r="Y48" s="59"/>
+      <c r="Z48" s="59"/>
+      <c r="AA48" s="59"/>
+      <c r="AB48" s="59"/>
+      <c r="AC48" s="59"/>
+      <c r="AD48" s="59"/>
+      <c r="AE48" s="59"/>
+      <c r="AF48" s="59"/>
+      <c r="AG48" s="59"/>
+      <c r="AH48" s="59"/>
+      <c r="AI48" s="59"/>
+      <c r="AJ48" s="59"/>
+      <c r="AK48" s="59"/>
+      <c r="AL48" s="59"/>
+      <c r="AM48" s="59"/>
+      <c r="AN48" s="59"/>
+      <c r="AO48" s="59"/>
+      <c r="AP48" s="59"/>
+      <c r="AQ48" s="59"/>
+      <c r="AR48" s="59"/>
+      <c r="AS48" s="59"/>
+      <c r="AT48" s="59"/>
+      <c r="AU48" s="59"/>
+      <c r="AV48" s="59"/>
+      <c r="AW48" s="59"/>
     </row>
     <row r="49" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A49" s="54"/>
-      <c r="B49" s="48" t="s">
+      <c r="A49" s="62"/>
+      <c r="B49" s="56" t="s">
         <v>30</v>
       </c>
-      <c r="C49" s="48"/>
-[...10 lines deleted...]
-      <c r="N49" s="47" t="s">
+      <c r="C49" s="56"/>
+      <c r="D49" s="56"/>
+      <c r="E49" s="56"/>
+      <c r="F49" s="56"/>
+      <c r="G49" s="56"/>
+      <c r="H49" s="56"/>
+      <c r="I49" s="56"/>
+      <c r="J49" s="56"/>
+      <c r="K49" s="56"/>
+      <c r="L49" s="56"/>
+      <c r="M49" s="57"/>
+      <c r="N49" s="55" t="s">
         <v>29</v>
       </c>
-      <c r="O49" s="48"/>
-[...10 lines deleted...]
-      <c r="Z49" s="48" t="s">
+      <c r="O49" s="56"/>
+      <c r="P49" s="56"/>
+      <c r="Q49" s="56"/>
+      <c r="R49" s="56"/>
+      <c r="S49" s="56"/>
+      <c r="T49" s="56"/>
+      <c r="U49" s="56"/>
+      <c r="V49" s="56"/>
+      <c r="W49" s="56"/>
+      <c r="X49" s="56"/>
+      <c r="Y49" s="57"/>
+      <c r="Z49" s="56" t="s">
         <v>28</v>
       </c>
-      <c r="AA49" s="48"/>
-[...10 lines deleted...]
-      <c r="AL49" s="47" t="s">
+      <c r="AA49" s="56"/>
+      <c r="AB49" s="56"/>
+      <c r="AC49" s="56"/>
+      <c r="AD49" s="56"/>
+      <c r="AE49" s="56"/>
+      <c r="AF49" s="56"/>
+      <c r="AG49" s="56"/>
+      <c r="AH49" s="56"/>
+      <c r="AI49" s="56"/>
+      <c r="AJ49" s="56"/>
+      <c r="AK49" s="56"/>
+      <c r="AL49" s="55" t="s">
         <v>59</v>
       </c>
-      <c r="AM49" s="48"/>
-[...9 lines deleted...]
-      <c r="AW49" s="49"/>
+      <c r="AM49" s="56"/>
+      <c r="AN49" s="56"/>
+      <c r="AO49" s="56"/>
+      <c r="AP49" s="56"/>
+      <c r="AQ49" s="56"/>
+      <c r="AR49" s="56"/>
+      <c r="AS49" s="56"/>
+      <c r="AT49" s="56"/>
+      <c r="AU49" s="56"/>
+      <c r="AV49" s="56"/>
+      <c r="AW49" s="57"/>
     </row>
     <row r="50" spans="1:49" ht="34.5" customHeight="1">
-      <c r="A50" s="55"/>
+      <c r="A50" s="63"/>
       <c r="B50" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E50" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F50" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G50" s="12" t="s">
         <v>11</v>
       </c>
       <c r="H50" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I50" s="12" t="s">
         <v>7</v>
       </c>
       <c r="J50" s="12" t="s">
@@ -5732,50 +5904,56 @@
       </c>
       <c r="AF51" s="9">
         <v>34277.300000000003</v>
       </c>
       <c r="AG51" s="28">
         <v>39758.9</v>
       </c>
       <c r="AH51" s="28">
         <v>45600.2</v>
       </c>
       <c r="AI51" s="17">
         <v>51846.5</v>
       </c>
       <c r="AJ51" s="9">
         <v>58475.5</v>
       </c>
       <c r="AK51" s="9">
         <v>72750.600000000006</v>
       </c>
       <c r="AL51" s="43">
         <v>5615.5</v>
       </c>
       <c r="AM51" s="28">
         <v>10657.3</v>
       </c>
+      <c r="AN51" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="AO51" s="51">
+        <v>20721.3</v>
+      </c>
     </row>
     <row r="52" spans="1:49" s="2" customFormat="1">
       <c r="A52" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B52" s="9">
         <v>403.3</v>
       </c>
       <c r="C52" s="9">
         <v>750.1</v>
       </c>
       <c r="D52" s="9">
         <v>1050.9000000000001</v>
       </c>
       <c r="E52" s="9">
         <v>1381</v>
       </c>
       <c r="F52" s="9">
         <v>1691.8</v>
       </c>
       <c r="G52" s="10">
         <v>2135.1999999999998</v>
       </c>
       <c r="H52" s="9">
         <v>2463.8000000000002</v>
@@ -5851,50 +6029,56 @@
       </c>
       <c r="AF52" s="9">
         <v>2557.3000000000002</v>
       </c>
       <c r="AG52" s="28">
         <v>2773.1</v>
       </c>
       <c r="AH52" s="28">
         <v>3087.6</v>
       </c>
       <c r="AI52" s="9">
         <v>3467</v>
       </c>
       <c r="AJ52" s="9">
         <v>3932.9</v>
       </c>
       <c r="AK52" s="9">
         <v>4796</v>
       </c>
       <c r="AL52" s="43">
         <v>486.2</v>
       </c>
       <c r="AM52" s="28">
         <v>1014</v>
       </c>
+      <c r="AN52" s="48">
+        <v>1316.2</v>
+      </c>
+      <c r="AO52" s="51">
+        <v>1619.2</v>
+      </c>
     </row>
     <row r="53" spans="1:49">
       <c r="A53" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B53" s="9">
         <v>538.79999999999995</v>
       </c>
       <c r="C53" s="9">
         <v>992</v>
       </c>
       <c r="D53" s="9">
         <v>1465.5</v>
       </c>
       <c r="E53" s="9">
         <v>2058.5</v>
       </c>
       <c r="F53" s="9">
         <v>2526.4</v>
       </c>
       <c r="G53" s="10">
         <v>3337.1</v>
       </c>
       <c r="H53" s="9">
         <v>4098.5</v>
@@ -5970,50 +6154,56 @@
       </c>
       <c r="AF53" s="9">
         <v>3561.9</v>
       </c>
       <c r="AG53" s="28">
         <v>4194.5</v>
       </c>
       <c r="AH53" s="28">
         <v>4938.2</v>
       </c>
       <c r="AI53" s="9">
         <v>5707.2</v>
       </c>
       <c r="AJ53" s="9">
         <v>6387.8</v>
       </c>
       <c r="AK53" s="9">
         <v>7450.2</v>
       </c>
       <c r="AL53" s="43">
         <v>564</v>
       </c>
       <c r="AM53" s="28">
         <v>1020</v>
       </c>
+      <c r="AN53" s="48">
+        <v>1445.6</v>
+      </c>
+      <c r="AO53" s="51">
+        <v>1965.1</v>
+      </c>
     </row>
     <row r="54" spans="1:49">
       <c r="A54" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="9">
         <v>585.20000000000005</v>
       </c>
       <c r="C54" s="9">
         <v>1102.7</v>
       </c>
       <c r="D54" s="9">
         <v>1620.3</v>
       </c>
       <c r="E54" s="9">
         <v>2200.1</v>
       </c>
       <c r="F54" s="9">
         <v>2820.4</v>
       </c>
       <c r="G54" s="10">
         <v>3435.2</v>
       </c>
       <c r="H54" s="9">
         <v>4112.5</v>
@@ -6089,50 +6279,56 @@
       </c>
       <c r="AF54" s="9">
         <v>3615</v>
       </c>
       <c r="AG54" s="28">
         <v>4291.7</v>
       </c>
       <c r="AH54" s="28">
         <v>5029.3</v>
       </c>
       <c r="AI54" s="9">
         <v>5958.9</v>
       </c>
       <c r="AJ54" s="9">
         <v>6726.5</v>
       </c>
       <c r="AK54" s="9">
         <v>7968.3</v>
       </c>
       <c r="AL54" s="43">
         <v>576.29999999999995</v>
       </c>
       <c r="AM54" s="28">
         <v>1077.3</v>
       </c>
+      <c r="AN54" s="48">
+        <v>1608.8</v>
+      </c>
+      <c r="AO54" s="51">
+        <v>2111.8000000000002</v>
+      </c>
     </row>
     <row r="55" spans="1:49">
       <c r="A55" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B55" s="9">
         <v>1131.2</v>
       </c>
       <c r="C55" s="9">
         <v>2282.5</v>
       </c>
       <c r="D55" s="9">
         <v>3514.2</v>
       </c>
       <c r="E55" s="9">
         <v>4732.3999999999996</v>
       </c>
       <c r="F55" s="9">
         <v>5944.3</v>
       </c>
       <c r="G55" s="10">
         <v>7340.5</v>
       </c>
       <c r="H55" s="9">
         <v>8375.9</v>
@@ -6208,50 +6404,56 @@
       </c>
       <c r="AF55" s="9">
         <v>7254.5</v>
       </c>
       <c r="AG55" s="28">
         <v>8471.2000000000007</v>
       </c>
       <c r="AH55" s="28">
         <v>9384.4</v>
       </c>
       <c r="AI55" s="9">
         <v>10362.200000000001</v>
       </c>
       <c r="AJ55" s="9">
         <v>11778.1</v>
       </c>
       <c r="AK55" s="9">
         <v>13392.3</v>
       </c>
       <c r="AL55" s="43">
         <v>1106.3</v>
       </c>
       <c r="AM55" s="28">
         <v>2271.6999999999998</v>
       </c>
+      <c r="AN55" s="48">
+        <v>3325.8</v>
+      </c>
+      <c r="AO55" s="51">
+        <v>4532.5</v>
+      </c>
     </row>
     <row r="56" spans="1:49">
       <c r="A56" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B56" s="9">
         <v>899.8</v>
       </c>
       <c r="C56" s="9">
         <v>1784.6</v>
       </c>
       <c r="D56" s="9">
         <v>2790.1</v>
       </c>
       <c r="E56" s="9">
         <v>3875.8</v>
       </c>
       <c r="F56" s="9">
         <v>4768.3999999999996</v>
       </c>
       <c r="G56" s="10">
         <v>5673</v>
       </c>
       <c r="H56" s="9">
         <v>6527.2</v>
@@ -6327,50 +6529,56 @@
       </c>
       <c r="AF56" s="9">
         <v>5128.3999999999996</v>
       </c>
       <c r="AG56" s="28">
         <v>5763</v>
       </c>
       <c r="AH56" s="28">
         <v>6661.6</v>
       </c>
       <c r="AI56" s="9">
         <v>7487.1</v>
       </c>
       <c r="AJ56" s="9">
         <v>8769.7000000000007</v>
       </c>
       <c r="AK56" s="9">
         <v>15007.1</v>
       </c>
       <c r="AL56" s="43">
         <v>854.5</v>
       </c>
       <c r="AM56" s="28">
         <v>1585.2</v>
       </c>
+      <c r="AN56" s="48">
+        <v>2353.6</v>
+      </c>
+      <c r="AO56" s="51">
+        <v>3246.9</v>
+      </c>
     </row>
     <row r="57" spans="1:49">
       <c r="A57" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B57" s="9">
         <v>475.6</v>
       </c>
       <c r="C57" s="9">
         <v>961.3</v>
       </c>
       <c r="D57" s="9">
         <v>1448.4</v>
       </c>
       <c r="E57" s="9">
         <v>1952.2</v>
       </c>
       <c r="F57" s="9">
         <v>2382.8000000000002</v>
       </c>
       <c r="G57" s="10">
         <v>2845.4</v>
       </c>
       <c r="H57" s="9">
         <v>3446.5</v>
@@ -6446,50 +6654,56 @@
       </c>
       <c r="AF57" s="9">
         <v>2776.2</v>
       </c>
       <c r="AG57" s="28">
         <v>3367.1</v>
       </c>
       <c r="AH57" s="28">
         <v>3912.1</v>
       </c>
       <c r="AI57" s="9">
         <v>4567.8999999999996</v>
       </c>
       <c r="AJ57" s="9">
         <v>4903.3999999999996</v>
       </c>
       <c r="AK57" s="9">
         <v>5770.3</v>
       </c>
       <c r="AL57" s="43">
         <v>440.5</v>
       </c>
       <c r="AM57" s="28">
         <v>844.4</v>
       </c>
+      <c r="AN57" s="48">
+        <v>1244.3</v>
+      </c>
+      <c r="AO57" s="51">
+        <v>1662.3</v>
+      </c>
     </row>
     <row r="58" spans="1:49">
       <c r="A58" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B58" s="9">
         <v>519.1</v>
       </c>
       <c r="C58" s="9">
         <v>1014.6</v>
       </c>
       <c r="D58" s="9">
         <v>1539.8</v>
       </c>
       <c r="E58" s="9">
         <v>2110.1</v>
       </c>
       <c r="F58" s="9">
         <v>2601.1999999999998</v>
       </c>
       <c r="G58" s="10">
         <v>3133.7</v>
       </c>
       <c r="H58" s="9">
         <v>3733.4</v>
@@ -6565,50 +6779,56 @@
       </c>
       <c r="AF58" s="9">
         <v>3595.2</v>
       </c>
       <c r="AG58" s="28">
         <v>4184.1000000000004</v>
       </c>
       <c r="AH58" s="28">
         <v>4763.7</v>
       </c>
       <c r="AI58" s="9">
         <v>5434.1</v>
       </c>
       <c r="AJ58" s="9">
         <v>6197</v>
       </c>
       <c r="AK58" s="9">
         <v>6870.6</v>
       </c>
       <c r="AL58" s="44">
         <v>573.4</v>
       </c>
       <c r="AM58" s="28">
         <v>1102.2</v>
       </c>
+      <c r="AN58" s="48">
+        <v>1655.4</v>
+      </c>
+      <c r="AO58" s="51">
+        <v>2175.5</v>
+      </c>
     </row>
     <row r="59" spans="1:49">
       <c r="A59" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B59" s="15">
         <v>1049.8</v>
       </c>
       <c r="C59" s="15">
         <v>1918.2</v>
       </c>
       <c r="D59" s="15">
         <v>2953.2</v>
       </c>
       <c r="E59" s="15">
         <v>3967.8</v>
       </c>
       <c r="F59" s="15">
         <v>5061.6000000000004</v>
       </c>
       <c r="G59" s="16">
         <v>6272</v>
       </c>
       <c r="H59" s="15">
         <v>7252</v>
@@ -6684,100 +6904,104 @@
       </c>
       <c r="AF59" s="15">
         <v>5788.8</v>
       </c>
       <c r="AG59" s="15">
         <v>6714.2</v>
       </c>
       <c r="AH59" s="15">
         <v>7823.3</v>
       </c>
       <c r="AI59" s="15">
         <v>8862.1</v>
       </c>
       <c r="AJ59" s="15">
         <v>9780.1</v>
       </c>
       <c r="AK59" s="15">
         <v>11495.8</v>
       </c>
       <c r="AL59" s="45">
         <v>1014.2</v>
       </c>
       <c r="AM59" s="15">
         <v>1742.5</v>
       </c>
-      <c r="AN59" s="41"/>
-      <c r="AO59" s="41"/>
+      <c r="AN59" s="49">
+        <v>2589.8000000000002</v>
+      </c>
+      <c r="AO59" s="54">
+        <v>3408</v>
+      </c>
       <c r="AP59" s="41"/>
       <c r="AQ59" s="41"/>
       <c r="AR59" s="41"/>
       <c r="AS59" s="41"/>
       <c r="AT59" s="41"/>
       <c r="AU59" s="41"/>
       <c r="AV59" s="41"/>
       <c r="AW59" s="41"/>
     </row>
     <row r="60" spans="1:49">
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="4"/>
       <c r="F60" s="4"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="4"/>
       <c r="J60" s="4"/>
       <c r="K60" s="4"/>
       <c r="L60" s="4"/>
       <c r="M60" s="4"/>
       <c r="N60" s="4"/>
       <c r="O60" s="4"/>
     </row>
     <row r="61" spans="1:49" ht="12.75" customHeight="1">
       <c r="A61" s="22"/>
-      <c r="B61" s="52" t="s">
+      <c r="B61" s="60" t="s">
         <v>32</v>
       </c>
-      <c r="C61" s="53"/>
-[...16 lines deleted...]
-      <c r="T61" s="53"/>
+      <c r="C61" s="61"/>
+      <c r="D61" s="61"/>
+      <c r="E61" s="61"/>
+      <c r="F61" s="61"/>
+      <c r="G61" s="61"/>
+      <c r="H61" s="61"/>
+      <c r="I61" s="61"/>
+      <c r="J61" s="61"/>
+      <c r="K61" s="61"/>
+      <c r="L61" s="61"/>
+      <c r="M61" s="61"/>
+      <c r="N61" s="61"/>
+      <c r="O61" s="61"/>
+      <c r="P61" s="61"/>
+      <c r="Q61" s="61"/>
+      <c r="R61" s="61"/>
+      <c r="S61" s="61"/>
+      <c r="T61" s="61"/>
       <c r="U61" s="26"/>
       <c r="V61" s="26"/>
       <c r="W61" s="26"/>
       <c r="X61" s="26"/>
       <c r="Y61" s="26"/>
       <c r="Z61" s="25"/>
       <c r="AA61" s="25"/>
       <c r="AB61" s="25"/>
     </row>
     <row r="62" spans="1:49">
       <c r="A62" s="22"/>
       <c r="B62" s="22" t="s">
         <v>31</v>
       </c>
       <c r="C62" s="22"/>
       <c r="D62" s="22"/>
       <c r="E62" s="22"/>
       <c r="F62" s="22"/>
       <c r="G62" s="22"/>
       <c r="H62" s="22"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="3"/>
       <c r="N62" s="25"/>
       <c r="O62" s="25"/>
@@ -6824,140 +7048,140 @@
     <mergeCell ref="AL49:AW49"/>
     <mergeCell ref="A3:AW3"/>
     <mergeCell ref="A18:AW18"/>
     <mergeCell ref="A33:AW33"/>
     <mergeCell ref="A48:AW48"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Кезең бойынша жалпы шығарыл </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>