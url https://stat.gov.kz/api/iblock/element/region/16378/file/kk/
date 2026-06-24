--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Kzl30-21\модем 30-03\БЮЛЛЕТЕНИ\БЮЛЛ ЭИ ПРЕСС\2026\Дин ряд Вал\Вал дин ряд ян-апрель\дин ряд каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Kzl30-21\модем 30-03\БЮЛЛЕТЕНИ\БЮЛЛ ЭИ ПРЕСС\2026\Дин ряд Вал месяц\Вал дин ряд ян-май\дин ряд каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9972" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Кезең бойынша жалпы шығарыл " sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="347" uniqueCount="62">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
@@ -215,51 +215,51 @@
   </si>
   <si>
     <t>2 443,5</t>
   </si>
   <si>
     <t>3 879,5</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
   <si>
     <t>15 616,4</t>
   </si>
   <si>
     <t>15 538,8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="15">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -299,50 +299,56 @@
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Poboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -428,51 +434,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -538,90 +544,102 @@
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
-[...4 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -895,259 +913,259 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AW62"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="Q2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="A4" sqref="A4:A5"/>
+      <selection pane="bottomRight" activeCell="A3" sqref="A3:AW3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="21.44140625" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.109375" style="1"/>
     <col min="5" max="5" width="10.109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.88671875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.6640625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.44140625" style="1" customWidth="1"/>
     <col min="13" max="14" width="9.109375" style="1"/>
     <col min="15" max="16" width="9.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="24" width="9.109375" style="1"/>
     <col min="25" max="26" width="9.109375" style="1" customWidth="1"/>
     <col min="27" max="29" width="9.109375" style="1"/>
     <col min="30" max="30" width="9" style="1" customWidth="1"/>
     <col min="31" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" ht="21" customHeight="1">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="55" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="66"/>
-[...34 lines deleted...]
-      <c r="AK1" s="65"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
+      <c r="N1" s="55"/>
+      <c r="O1" s="55"/>
+      <c r="P1" s="55"/>
+      <c r="Q1" s="55"/>
+      <c r="R1" s="55"/>
+      <c r="S1" s="55"/>
+      <c r="T1" s="55"/>
+      <c r="U1" s="55"/>
+      <c r="V1" s="55"/>
+      <c r="W1" s="55"/>
+      <c r="X1" s="55"/>
+      <c r="Y1" s="55"/>
+      <c r="Z1" s="56"/>
+      <c r="AA1" s="56"/>
+      <c r="AB1" s="56"/>
+      <c r="AC1" s="56"/>
+      <c r="AD1" s="56"/>
+      <c r="AE1" s="56"/>
+      <c r="AF1" s="56"/>
+      <c r="AG1" s="56"/>
+      <c r="AH1" s="56"/>
+      <c r="AI1" s="56"/>
+      <c r="AJ1" s="56"/>
+      <c r="AK1" s="56"/>
     </row>
     <row r="2" spans="1:49" ht="17.25" customHeight="1">
       <c r="A2" s="7"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
     </row>
     <row r="3" spans="1:49" ht="17.25" customHeight="1">
-      <c r="A3" s="58" t="s">
+      <c r="A3" s="68" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="59"/>
-[...46 lines deleted...]
-      <c r="AW3" s="59"/>
+      <c r="B3" s="69"/>
+      <c r="C3" s="69"/>
+      <c r="D3" s="69"/>
+      <c r="E3" s="69"/>
+      <c r="F3" s="69"/>
+      <c r="G3" s="69"/>
+      <c r="H3" s="69"/>
+      <c r="I3" s="69"/>
+      <c r="J3" s="69"/>
+      <c r="K3" s="69"/>
+      <c r="L3" s="69"/>
+      <c r="M3" s="69"/>
+      <c r="N3" s="69"/>
+      <c r="O3" s="69"/>
+      <c r="P3" s="69"/>
+      <c r="Q3" s="69"/>
+      <c r="R3" s="69"/>
+      <c r="S3" s="69"/>
+      <c r="T3" s="69"/>
+      <c r="U3" s="69"/>
+      <c r="V3" s="69"/>
+      <c r="W3" s="69"/>
+      <c r="X3" s="69"/>
+      <c r="Y3" s="69"/>
+      <c r="Z3" s="69"/>
+      <c r="AA3" s="69"/>
+      <c r="AB3" s="69"/>
+      <c r="AC3" s="69"/>
+      <c r="AD3" s="69"/>
+      <c r="AE3" s="69"/>
+      <c r="AF3" s="69"/>
+      <c r="AG3" s="69"/>
+      <c r="AH3" s="69"/>
+      <c r="AI3" s="69"/>
+      <c r="AJ3" s="69"/>
+      <c r="AK3" s="69"/>
+      <c r="AL3" s="69"/>
+      <c r="AM3" s="69"/>
+      <c r="AN3" s="69"/>
+      <c r="AO3" s="69"/>
+      <c r="AP3" s="69"/>
+      <c r="AQ3" s="69"/>
+      <c r="AR3" s="69"/>
+      <c r="AS3" s="69"/>
+      <c r="AT3" s="69"/>
+      <c r="AU3" s="69"/>
+      <c r="AV3" s="69"/>
+      <c r="AW3" s="69"/>
     </row>
     <row r="4" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A4" s="67"/>
-      <c r="B4" s="56" t="s">
+      <c r="A4" s="60"/>
+      <c r="B4" s="58" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="56"/>
-[...10 lines deleted...]
-      <c r="N4" s="55" t="s">
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="59"/>
+      <c r="N4" s="67" t="s">
         <v>29</v>
       </c>
-      <c r="O4" s="56"/>
-[...10 lines deleted...]
-      <c r="Z4" s="56" t="s">
+      <c r="O4" s="58"/>
+      <c r="P4" s="58"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="58"/>
+      <c r="S4" s="58"/>
+      <c r="T4" s="58"/>
+      <c r="U4" s="58"/>
+      <c r="V4" s="58"/>
+      <c r="W4" s="58"/>
+      <c r="X4" s="58"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="58" t="s">
         <v>28</v>
       </c>
-      <c r="AA4" s="56"/>
-[...10 lines deleted...]
-      <c r="AL4" s="55" t="s">
+      <c r="AA4" s="58"/>
+      <c r="AB4" s="58"/>
+      <c r="AC4" s="58"/>
+      <c r="AD4" s="58"/>
+      <c r="AE4" s="58"/>
+      <c r="AF4" s="58"/>
+      <c r="AG4" s="58"/>
+      <c r="AH4" s="58"/>
+      <c r="AI4" s="58"/>
+      <c r="AJ4" s="58"/>
+      <c r="AK4" s="58"/>
+      <c r="AL4" s="67" t="s">
         <v>59</v>
       </c>
-      <c r="AM4" s="56"/>
-[...9 lines deleted...]
-      <c r="AW4" s="57"/>
+      <c r="AM4" s="58"/>
+      <c r="AN4" s="58"/>
+      <c r="AO4" s="58"/>
+      <c r="AP4" s="58"/>
+      <c r="AQ4" s="58"/>
+      <c r="AR4" s="58"/>
+      <c r="AS4" s="58"/>
+      <c r="AT4" s="58"/>
+      <c r="AU4" s="58"/>
+      <c r="AV4" s="58"/>
+      <c r="AW4" s="59"/>
     </row>
     <row r="5" spans="1:49" ht="34.5" customHeight="1">
-      <c r="A5" s="68"/>
+      <c r="A5" s="61"/>
       <c r="B5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="12" t="s">
@@ -1373,50 +1391,53 @@
       </c>
       <c r="AH6" s="28">
         <v>166415.29999999999</v>
       </c>
       <c r="AI6" s="9">
         <v>211520.7</v>
       </c>
       <c r="AJ6" s="9">
         <v>219390.6</v>
       </c>
       <c r="AK6" s="9">
         <v>233442</v>
       </c>
       <c r="AL6" s="28">
         <v>5980</v>
       </c>
       <c r="AM6" s="28">
         <v>11390.7</v>
       </c>
       <c r="AN6" s="48">
         <v>16644.7</v>
       </c>
       <c r="AO6" s="51">
         <v>22090.2</v>
       </c>
+      <c r="AP6" s="70">
+        <v>27723</v>
+      </c>
     </row>
     <row r="7" spans="1:49" s="33" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="9">
         <v>427.6</v>
       </c>
       <c r="C7" s="9">
         <v>800.5</v>
       </c>
       <c r="D7" s="9">
         <v>1127.7</v>
       </c>
       <c r="E7" s="9">
         <v>1479.2</v>
       </c>
       <c r="F7" s="9">
         <v>1846.5</v>
       </c>
       <c r="G7" s="10">
         <v>2340.6999999999998</v>
       </c>
       <c r="H7" s="9">
         <v>3152.7</v>
@@ -1498,50 +1519,53 @@
       </c>
       <c r="AH7" s="28">
         <v>12229.7</v>
       </c>
       <c r="AI7" s="9">
         <v>15546.9</v>
       </c>
       <c r="AJ7" s="9">
         <v>16064.5</v>
       </c>
       <c r="AK7" s="9">
         <v>17076.599999999999</v>
       </c>
       <c r="AL7" s="28">
         <v>516.5</v>
       </c>
       <c r="AM7" s="28">
         <v>1078.4000000000001</v>
       </c>
       <c r="AN7" s="48">
         <v>1406.7</v>
       </c>
       <c r="AO7" s="51">
         <v>1730.8</v>
       </c>
+      <c r="AP7" s="70">
+        <v>2071.6</v>
+      </c>
     </row>
     <row r="8" spans="1:49" s="28" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="9">
         <v>694.4</v>
       </c>
       <c r="C8" s="9">
         <v>1303.2</v>
       </c>
       <c r="D8" s="9">
         <v>1950.7</v>
       </c>
       <c r="E8" s="9">
         <v>2964.9</v>
       </c>
       <c r="F8" s="9">
         <v>3655.3</v>
       </c>
       <c r="G8" s="10">
         <v>4695.5</v>
       </c>
       <c r="H8" s="9">
         <v>6516.3</v>
@@ -1623,50 +1647,53 @@
       </c>
       <c r="AH8" s="28">
         <v>8339.7000000000007</v>
       </c>
       <c r="AI8" s="9">
         <v>9622.5</v>
       </c>
       <c r="AJ8" s="9">
         <v>10582.4</v>
       </c>
       <c r="AK8" s="9">
         <v>11981.3</v>
       </c>
       <c r="AL8" s="28">
         <v>840.9</v>
       </c>
       <c r="AM8" s="28">
         <v>1573.7</v>
       </c>
       <c r="AN8" s="48">
         <v>2278.6999999999998</v>
       </c>
       <c r="AO8" s="51">
         <v>2975.1</v>
       </c>
+      <c r="AP8" s="70">
+        <v>3548.7</v>
+      </c>
     </row>
     <row r="9" spans="1:49" s="28" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="9">
         <v>586</v>
       </c>
       <c r="C9" s="9">
         <v>1104.3</v>
       </c>
       <c r="D9" s="9">
         <v>1629</v>
       </c>
       <c r="E9" s="9">
         <v>2213</v>
       </c>
       <c r="F9" s="9">
         <v>2846</v>
       </c>
       <c r="G9" s="10">
         <v>3492.8</v>
       </c>
       <c r="H9" s="9">
         <v>5160.6000000000004</v>
@@ -1748,50 +1775,53 @@
       </c>
       <c r="AH9" s="28">
         <v>23685.1</v>
       </c>
       <c r="AI9" s="9">
         <v>33095.800000000003</v>
       </c>
       <c r="AJ9" s="9">
         <v>33934.300000000003</v>
       </c>
       <c r="AK9" s="9">
         <v>34807.699999999997</v>
       </c>
       <c r="AL9" s="28">
         <v>578.79999999999995</v>
       </c>
       <c r="AM9" s="28">
         <v>1082.0999999999999</v>
       </c>
       <c r="AN9" s="48">
         <v>1617.1</v>
       </c>
       <c r="AO9" s="51">
         <v>2124.3000000000002</v>
       </c>
+      <c r="AP9" s="70">
+        <v>2717.2</v>
+      </c>
     </row>
     <row r="10" spans="1:49" s="28" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="9">
         <v>1134.2</v>
       </c>
       <c r="C10" s="9">
         <v>2288.5</v>
       </c>
       <c r="D10" s="9">
         <v>3523.6</v>
       </c>
       <c r="E10" s="9">
         <v>4750.6000000000004</v>
       </c>
       <c r="F10" s="9">
         <v>5975.6</v>
       </c>
       <c r="G10" s="10">
         <v>7402.1</v>
       </c>
       <c r="H10" s="9">
         <v>10243.5</v>
@@ -1873,50 +1903,53 @@
       </c>
       <c r="AH10" s="28">
         <v>27377.5</v>
       </c>
       <c r="AI10" s="9">
         <v>32807.5</v>
       </c>
       <c r="AJ10" s="9">
         <v>34856.6</v>
       </c>
       <c r="AK10" s="9">
         <v>37283.1</v>
       </c>
       <c r="AL10" s="28">
         <v>1117.7</v>
       </c>
       <c r="AM10" s="28">
         <v>2294.6999999999998</v>
       </c>
       <c r="AN10" s="48">
         <v>3362.1</v>
       </c>
       <c r="AO10" s="51">
         <v>4584.6000000000004</v>
       </c>
+      <c r="AP10" s="70">
+        <v>5919.4</v>
+      </c>
     </row>
     <row r="11" spans="1:49" s="28" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="9">
         <v>907.8</v>
       </c>
       <c r="C11" s="9">
         <v>1800.6</v>
       </c>
       <c r="D11" s="9">
         <v>2824.5</v>
       </c>
       <c r="E11" s="9">
         <v>3928.7</v>
       </c>
       <c r="F11" s="9">
         <v>4841.8</v>
       </c>
       <c r="G11" s="10">
         <v>5781.5</v>
       </c>
       <c r="H11" s="9">
         <v>7856.1</v>
@@ -1998,50 +2031,53 @@
       </c>
       <c r="AH11" s="28">
         <v>18465.599999999999</v>
       </c>
       <c r="AI11" s="9">
         <v>23056.9</v>
       </c>
       <c r="AJ11" s="9">
         <v>24361.3</v>
       </c>
       <c r="AK11" s="9">
         <v>30869.4</v>
       </c>
       <c r="AL11" s="28">
         <v>871.3</v>
       </c>
       <c r="AM11" s="28">
         <v>1618.9</v>
       </c>
       <c r="AN11" s="48">
         <v>2407.4</v>
       </c>
       <c r="AO11" s="51">
         <v>3319</v>
       </c>
+      <c r="AP11" s="70">
+        <v>4094.8</v>
+      </c>
     </row>
     <row r="12" spans="1:49" s="28" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="9">
         <v>476.6</v>
       </c>
       <c r="C12" s="9">
         <v>963.3</v>
       </c>
       <c r="D12" s="9">
         <v>1454.9</v>
       </c>
       <c r="E12" s="9">
         <v>1965.1</v>
       </c>
       <c r="F12" s="9">
         <v>2409.1999999999998</v>
       </c>
       <c r="G12" s="10">
         <v>2899.5</v>
       </c>
       <c r="H12" s="9">
         <v>4246.1000000000004</v>
@@ -2123,50 +2159,53 @@
       </c>
       <c r="AH12" s="28">
         <v>15610.9</v>
       </c>
       <c r="AI12" s="9">
         <v>20933.599999999999</v>
       </c>
       <c r="AJ12" s="9">
         <v>21280.2</v>
       </c>
       <c r="AK12" s="9">
         <v>22041</v>
       </c>
       <c r="AL12" s="28">
         <v>450</v>
       </c>
       <c r="AM12" s="28">
         <v>863.4</v>
       </c>
       <c r="AN12" s="48">
         <v>1274.3</v>
       </c>
       <c r="AO12" s="51">
         <v>1703.9</v>
       </c>
+      <c r="AP12" s="70">
+        <v>2114.5</v>
+      </c>
     </row>
     <row r="13" spans="1:49" s="28" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="9">
         <v>519.4</v>
       </c>
       <c r="C13" s="9">
         <v>1015.3</v>
       </c>
       <c r="D13" s="9">
         <v>1546.8</v>
       </c>
       <c r="E13" s="9">
         <v>2122.1</v>
       </c>
       <c r="F13" s="9">
         <v>2625.7</v>
       </c>
       <c r="G13" s="10">
         <v>3189.7</v>
       </c>
       <c r="H13" s="9">
         <v>4239.3</v>
@@ -2248,50 +2287,53 @@
       </c>
       <c r="AH13" s="28">
         <v>20493.3</v>
       </c>
       <c r="AI13" s="9">
         <v>24810.3</v>
       </c>
       <c r="AJ13" s="9">
         <v>25723.599999999999</v>
       </c>
       <c r="AK13" s="9">
         <v>26441.4</v>
       </c>
       <c r="AL13" s="9">
         <v>582.1</v>
       </c>
       <c r="AM13" s="28">
         <v>1119.8</v>
       </c>
       <c r="AN13" s="48">
         <v>1683.6</v>
       </c>
       <c r="AO13" s="51">
         <v>2213.4</v>
       </c>
+      <c r="AP13" s="70">
+        <v>2718.8</v>
+      </c>
     </row>
     <row r="14" spans="1:49" s="28" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="15">
         <v>1051.9000000000001</v>
       </c>
       <c r="C14" s="15">
         <v>1922.5</v>
       </c>
       <c r="D14" s="15">
         <v>2972.9</v>
       </c>
       <c r="E14" s="15">
         <v>3995.3</v>
       </c>
       <c r="F14" s="15">
         <v>5127.1000000000004</v>
       </c>
       <c r="G14" s="16">
         <v>6431.7</v>
       </c>
       <c r="H14" s="15">
         <v>8456.2000000000007</v>
@@ -2373,272 +2415,274 @@
       </c>
       <c r="AH14" s="15">
         <v>40213.5</v>
       </c>
       <c r="AI14" s="15">
         <v>51647.199999999997</v>
       </c>
       <c r="AJ14" s="15">
         <v>52587.7</v>
       </c>
       <c r="AK14" s="15">
         <v>52941.5</v>
       </c>
       <c r="AL14" s="15">
         <v>1022.7</v>
       </c>
       <c r="AM14" s="15">
         <v>1759.7</v>
       </c>
       <c r="AN14" s="49">
         <v>2614.6999999999998</v>
       </c>
       <c r="AO14" s="52">
         <v>3439.1</v>
       </c>
-      <c r="AP14" s="15"/>
+      <c r="AP14" s="71">
+        <v>4538</v>
+      </c>
       <c r="AQ14" s="15"/>
       <c r="AR14" s="15"/>
       <c r="AS14" s="15"/>
       <c r="AT14" s="15"/>
       <c r="AU14" s="15"/>
       <c r="AV14" s="15"/>
       <c r="AW14" s="15"/>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" s="8"/>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="10"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
       <c r="K15" s="9"/>
       <c r="L15" s="9"/>
       <c r="M15" s="9"/>
       <c r="N15" s="9"/>
       <c r="O15" s="9"/>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
       <c r="R15" s="9"/>
       <c r="S15" s="10"/>
       <c r="T15" s="9"/>
       <c r="U15" s="9"/>
       <c r="V15" s="9"/>
       <c r="W15" s="9"/>
       <c r="X15" s="9"/>
       <c r="Y15" s="9"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
     </row>
     <row r="16" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A16" s="64" t="s">
+      <c r="A16" s="57" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="64"/>
-[...34 lines deleted...]
-      <c r="AK16" s="65"/>
+      <c r="B16" s="57"/>
+      <c r="C16" s="57"/>
+      <c r="D16" s="57"/>
+      <c r="E16" s="57"/>
+      <c r="F16" s="57"/>
+      <c r="G16" s="57"/>
+      <c r="H16" s="57"/>
+      <c r="I16" s="57"/>
+      <c r="J16" s="57"/>
+      <c r="K16" s="57"/>
+      <c r="L16" s="57"/>
+      <c r="M16" s="57"/>
+      <c r="N16" s="57"/>
+      <c r="O16" s="57"/>
+      <c r="P16" s="57"/>
+      <c r="Q16" s="57"/>
+      <c r="R16" s="57"/>
+      <c r="S16" s="57"/>
+      <c r="T16" s="57"/>
+      <c r="U16" s="57"/>
+      <c r="V16" s="57"/>
+      <c r="W16" s="57"/>
+      <c r="X16" s="57"/>
+      <c r="Y16" s="57"/>
+      <c r="Z16" s="56"/>
+      <c r="AA16" s="56"/>
+      <c r="AB16" s="56"/>
+      <c r="AC16" s="56"/>
+      <c r="AD16" s="56"/>
+      <c r="AE16" s="56"/>
+      <c r="AF16" s="56"/>
+      <c r="AG16" s="56"/>
+      <c r="AH16" s="56"/>
+      <c r="AI16" s="56"/>
+      <c r="AJ16" s="56"/>
+      <c r="AK16" s="56"/>
     </row>
     <row r="17" spans="1:49" ht="16.5" customHeight="1">
       <c r="A17" s="24"/>
       <c r="B17" s="24"/>
       <c r="C17" s="24"/>
       <c r="D17" s="24"/>
       <c r="E17" s="24"/>
       <c r="F17" s="24"/>
       <c r="G17" s="24"/>
       <c r="H17" s="24"/>
       <c r="I17" s="24"/>
       <c r="J17" s="24"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
       <c r="N17" s="24"/>
       <c r="O17" s="24"/>
       <c r="P17" s="24"/>
       <c r="Q17" s="24"/>
       <c r="R17" s="24"/>
       <c r="S17" s="24"/>
       <c r="T17" s="24"/>
       <c r="U17" s="24"/>
       <c r="V17" s="24"/>
       <c r="W17" s="24"/>
       <c r="X17" s="24"/>
       <c r="Y17" s="24"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
     </row>
     <row r="18" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A18" s="58" t="s">
+      <c r="A18" s="68" t="s">
         <v>5</v>
       </c>
-      <c r="B18" s="59"/>
-[...46 lines deleted...]
-      <c r="AW18" s="59"/>
+      <c r="B18" s="69"/>
+      <c r="C18" s="69"/>
+      <c r="D18" s="69"/>
+      <c r="E18" s="69"/>
+      <c r="F18" s="69"/>
+      <c r="G18" s="69"/>
+      <c r="H18" s="69"/>
+      <c r="I18" s="69"/>
+      <c r="J18" s="69"/>
+      <c r="K18" s="69"/>
+      <c r="L18" s="69"/>
+      <c r="M18" s="69"/>
+      <c r="N18" s="69"/>
+      <c r="O18" s="69"/>
+      <c r="P18" s="69"/>
+      <c r="Q18" s="69"/>
+      <c r="R18" s="69"/>
+      <c r="S18" s="69"/>
+      <c r="T18" s="69"/>
+      <c r="U18" s="69"/>
+      <c r="V18" s="69"/>
+      <c r="W18" s="69"/>
+      <c r="X18" s="69"/>
+      <c r="Y18" s="69"/>
+      <c r="Z18" s="69"/>
+      <c r="AA18" s="69"/>
+      <c r="AB18" s="69"/>
+      <c r="AC18" s="69"/>
+      <c r="AD18" s="69"/>
+      <c r="AE18" s="69"/>
+      <c r="AF18" s="69"/>
+      <c r="AG18" s="69"/>
+      <c r="AH18" s="69"/>
+      <c r="AI18" s="69"/>
+      <c r="AJ18" s="69"/>
+      <c r="AK18" s="69"/>
+      <c r="AL18" s="69"/>
+      <c r="AM18" s="69"/>
+      <c r="AN18" s="69"/>
+      <c r="AO18" s="69"/>
+      <c r="AP18" s="69"/>
+      <c r="AQ18" s="69"/>
+      <c r="AR18" s="69"/>
+      <c r="AS18" s="69"/>
+      <c r="AT18" s="69"/>
+      <c r="AU18" s="69"/>
+      <c r="AV18" s="69"/>
+      <c r="AW18" s="69"/>
     </row>
     <row r="19" spans="1:49" ht="20.25" customHeight="1">
       <c r="A19" s="62"/>
-      <c r="B19" s="56" t="s">
+      <c r="B19" s="58" t="s">
         <v>30</v>
       </c>
-      <c r="C19" s="56"/>
-[...10 lines deleted...]
-      <c r="N19" s="55" t="s">
+      <c r="C19" s="58"/>
+      <c r="D19" s="58"/>
+      <c r="E19" s="58"/>
+      <c r="F19" s="58"/>
+      <c r="G19" s="58"/>
+      <c r="H19" s="58"/>
+      <c r="I19" s="58"/>
+      <c r="J19" s="58"/>
+      <c r="K19" s="58"/>
+      <c r="L19" s="58"/>
+      <c r="M19" s="59"/>
+      <c r="N19" s="67" t="s">
         <v>29</v>
       </c>
-      <c r="O19" s="56"/>
-[...10 lines deleted...]
-      <c r="Z19" s="56" t="s">
+      <c r="O19" s="58"/>
+      <c r="P19" s="58"/>
+      <c r="Q19" s="58"/>
+      <c r="R19" s="58"/>
+      <c r="S19" s="58"/>
+      <c r="T19" s="58"/>
+      <c r="U19" s="58"/>
+      <c r="V19" s="58"/>
+      <c r="W19" s="58"/>
+      <c r="X19" s="58"/>
+      <c r="Y19" s="59"/>
+      <c r="Z19" s="58" t="s">
         <v>28</v>
       </c>
-      <c r="AA19" s="56"/>
-[...10 lines deleted...]
-      <c r="AL19" s="55" t="s">
+      <c r="AA19" s="58"/>
+      <c r="AB19" s="58"/>
+      <c r="AC19" s="58"/>
+      <c r="AD19" s="58"/>
+      <c r="AE19" s="58"/>
+      <c r="AF19" s="58"/>
+      <c r="AG19" s="58"/>
+      <c r="AH19" s="58"/>
+      <c r="AI19" s="58"/>
+      <c r="AJ19" s="58"/>
+      <c r="AK19" s="58"/>
+      <c r="AL19" s="67" t="s">
         <v>59</v>
       </c>
-      <c r="AM19" s="56"/>
-[...9 lines deleted...]
-      <c r="AW19" s="57"/>
+      <c r="AM19" s="58"/>
+      <c r="AN19" s="58"/>
+      <c r="AO19" s="58"/>
+      <c r="AP19" s="58"/>
+      <c r="AQ19" s="58"/>
+      <c r="AR19" s="58"/>
+      <c r="AS19" s="58"/>
+      <c r="AT19" s="58"/>
+      <c r="AU19" s="58"/>
+      <c r="AV19" s="58"/>
+      <c r="AW19" s="59"/>
     </row>
     <row r="20" spans="1:49" ht="34.5" customHeight="1">
-      <c r="A20" s="69"/>
+      <c r="A20" s="64"/>
       <c r="B20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D20" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F20" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G20" s="12" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I20" s="12" t="s">
         <v>7</v>
       </c>
       <c r="J20" s="12" t="s">
@@ -2864,51 +2908,53 @@
       </c>
       <c r="AH21" s="28">
         <v>163384.20000000001</v>
       </c>
       <c r="AI21" s="9">
         <v>208152.8</v>
       </c>
       <c r="AJ21" s="9">
         <v>215685.9</v>
       </c>
       <c r="AK21" s="9">
         <v>229400.5</v>
       </c>
       <c r="AL21" s="28">
         <v>5643.2</v>
       </c>
       <c r="AM21" s="28">
         <v>10717.1</v>
       </c>
       <c r="AN21" s="48" t="s">
         <v>60</v>
       </c>
       <c r="AO21" s="51">
         <v>20811.900000000001</v>
       </c>
-      <c r="AP21" s="47"/>
+      <c r="AP21" s="72">
+        <v>26125.200000000001</v>
+      </c>
       <c r="AQ21" s="47"/>
       <c r="AR21" s="47"/>
       <c r="AS21" s="47"/>
       <c r="AT21" s="47"/>
       <c r="AU21" s="47"/>
       <c r="AV21" s="47"/>
       <c r="AW21" s="47"/>
     </row>
     <row r="22" spans="1:49" s="34" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="9">
         <v>426.6</v>
       </c>
       <c r="C22" s="9">
         <v>798.4</v>
       </c>
       <c r="D22" s="9">
         <v>1114</v>
       </c>
       <c r="E22" s="9">
         <v>1458.3</v>
       </c>
       <c r="F22" s="9">
@@ -2997,51 +3043,53 @@
       </c>
       <c r="AH22" s="28">
         <v>12168.6</v>
       </c>
       <c r="AI22" s="9">
         <v>15479</v>
       </c>
       <c r="AJ22" s="9">
         <v>15989.9</v>
       </c>
       <c r="AK22" s="9">
         <v>16995.2</v>
       </c>
       <c r="AL22" s="28">
         <v>509.7</v>
       </c>
       <c r="AM22" s="28">
         <v>1064.9000000000001</v>
       </c>
       <c r="AN22" s="48">
         <v>1382.1</v>
       </c>
       <c r="AO22" s="51">
         <v>1696.3</v>
       </c>
-      <c r="AP22" s="47"/>
+      <c r="AP22" s="70">
+        <v>2023</v>
+      </c>
       <c r="AQ22" s="47"/>
       <c r="AR22" s="47"/>
       <c r="AS22" s="47"/>
       <c r="AT22" s="47"/>
       <c r="AU22" s="47"/>
       <c r="AV22" s="47"/>
       <c r="AW22" s="47"/>
     </row>
     <row r="23" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="9">
         <v>538.79999999999995</v>
       </c>
       <c r="C23" s="9">
         <v>992</v>
       </c>
       <c r="D23" s="9">
         <v>1465.5</v>
       </c>
       <c r="E23" s="9">
         <v>2058.5</v>
       </c>
       <c r="F23" s="9">
@@ -3130,51 +3178,53 @@
       </c>
       <c r="AH23" s="28">
         <v>5848.4</v>
       </c>
       <c r="AI23" s="9">
         <v>6854.4</v>
       </c>
       <c r="AJ23" s="9">
         <v>7537.5</v>
       </c>
       <c r="AK23" s="9">
         <v>8659.6</v>
       </c>
       <c r="AL23" s="28">
         <v>564</v>
       </c>
       <c r="AM23" s="28">
         <v>1020</v>
       </c>
       <c r="AN23" s="48">
         <v>1445.6</v>
       </c>
       <c r="AO23" s="51">
         <v>1965.1</v>
       </c>
-      <c r="AP23" s="6"/>
+      <c r="AP23" s="70">
+        <v>2330.6</v>
+      </c>
       <c r="AQ23" s="6"/>
       <c r="AR23" s="6"/>
       <c r="AS23" s="6"/>
       <c r="AT23" s="6"/>
       <c r="AU23" s="6"/>
       <c r="AV23" s="6"/>
       <c r="AW23" s="6"/>
     </row>
     <row r="24" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="9">
         <v>585.29999999999995</v>
       </c>
       <c r="C24" s="9">
         <v>1102.9000000000001</v>
       </c>
       <c r="D24" s="9">
         <v>1620.6</v>
       </c>
       <c r="E24" s="9">
         <v>2200.5</v>
       </c>
       <c r="F24" s="9">
@@ -3263,51 +3313,53 @@
       </c>
       <c r="AH24" s="28">
         <v>23663.200000000001</v>
       </c>
       <c r="AI24" s="9">
         <v>33071.5</v>
       </c>
       <c r="AJ24" s="9">
         <v>33907.5</v>
       </c>
       <c r="AK24" s="9">
         <v>34778.5</v>
       </c>
       <c r="AL24" s="28">
         <v>576.29999999999995</v>
       </c>
       <c r="AM24" s="28">
         <v>1077.3</v>
       </c>
       <c r="AN24" s="48">
         <v>1608.8</v>
       </c>
       <c r="AO24" s="51">
         <v>2111.8000000000002</v>
       </c>
-      <c r="AP24" s="6"/>
+      <c r="AP24" s="70">
+        <v>2700.7</v>
+      </c>
       <c r="AQ24" s="6"/>
       <c r="AR24" s="6"/>
       <c r="AS24" s="6"/>
       <c r="AT24" s="6"/>
       <c r="AU24" s="6"/>
       <c r="AV24" s="6"/>
       <c r="AW24" s="6"/>
     </row>
     <row r="25" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="9">
         <v>1133.2</v>
       </c>
       <c r="C25" s="9">
         <v>2286.6</v>
       </c>
       <c r="D25" s="9">
         <v>3519.5</v>
       </c>
       <c r="E25" s="9">
         <v>4739</v>
       </c>
       <c r="F25" s="9">
@@ -3396,51 +3448,53 @@
       </c>
       <c r="AH25" s="28">
         <v>27288.400000000001</v>
       </c>
       <c r="AI25" s="9">
         <v>32708.7</v>
       </c>
       <c r="AJ25" s="9">
         <v>34748</v>
       </c>
       <c r="AK25" s="9">
         <v>37164.5</v>
       </c>
       <c r="AL25" s="28">
         <v>1107.8</v>
       </c>
       <c r="AM25" s="28">
         <v>2274.9</v>
       </c>
       <c r="AN25" s="50">
         <v>3330</v>
       </c>
       <c r="AO25" s="51">
         <v>4537.3999999999996</v>
       </c>
-      <c r="AP25" s="6"/>
+      <c r="AP25" s="70">
+        <v>5849.3</v>
+      </c>
       <c r="AQ25" s="6"/>
       <c r="AR25" s="6"/>
       <c r="AS25" s="6"/>
       <c r="AT25" s="6"/>
       <c r="AU25" s="6"/>
       <c r="AV25" s="6"/>
       <c r="AW25" s="6"/>
     </row>
     <row r="26" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="9">
         <v>899.8</v>
       </c>
       <c r="C26" s="9">
         <v>1784.6</v>
       </c>
       <c r="D26" s="9">
         <v>2790.1</v>
       </c>
       <c r="E26" s="9">
         <v>3875.8</v>
       </c>
       <c r="F26" s="9">
@@ -3529,51 +3583,53 @@
       </c>
       <c r="AH26" s="28">
         <v>18314</v>
       </c>
       <c r="AI26" s="9">
         <v>22888.400000000001</v>
       </c>
       <c r="AJ26" s="9">
         <v>24176</v>
       </c>
       <c r="AK26" s="9">
         <v>30667.1</v>
       </c>
       <c r="AL26" s="28">
         <v>854.5</v>
       </c>
       <c r="AM26" s="28">
         <v>1585.2</v>
       </c>
       <c r="AN26" s="50">
         <v>2353</v>
       </c>
       <c r="AO26" s="51">
         <v>3246.9</v>
       </c>
-      <c r="AP26" s="6"/>
+      <c r="AP26" s="70">
+        <v>3998</v>
+      </c>
       <c r="AQ26" s="6"/>
       <c r="AR26" s="6"/>
       <c r="AS26" s="6"/>
       <c r="AT26" s="6"/>
       <c r="AU26" s="6"/>
       <c r="AV26" s="6"/>
       <c r="AW26" s="6"/>
     </row>
     <row r="27" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="9">
         <v>475.6</v>
       </c>
       <c r="C27" s="9">
         <v>961.3</v>
       </c>
       <c r="D27" s="9">
         <v>1448.4</v>
       </c>
       <c r="E27" s="9">
         <v>1952.2</v>
       </c>
       <c r="F27" s="9">
@@ -3662,51 +3718,53 @@
       </c>
       <c r="AH27" s="28">
         <v>15525.7</v>
       </c>
       <c r="AI27" s="9">
         <v>20838.8</v>
       </c>
       <c r="AJ27" s="9">
         <v>21176</v>
       </c>
       <c r="AK27" s="9">
         <v>21927.3</v>
       </c>
       <c r="AL27" s="28">
         <v>440.5</v>
       </c>
       <c r="AM27" s="28">
         <v>844.4</v>
       </c>
       <c r="AN27" s="48">
         <v>1244.3</v>
       </c>
       <c r="AO27" s="51">
         <v>1662.1</v>
       </c>
-      <c r="AP27" s="6"/>
+      <c r="AP27" s="72">
+        <v>2049.6</v>
+      </c>
       <c r="AQ27" s="6"/>
       <c r="AR27" s="6"/>
       <c r="AS27" s="6"/>
       <c r="AT27" s="6"/>
       <c r="AU27" s="6"/>
       <c r="AV27" s="6"/>
       <c r="AW27" s="6"/>
     </row>
     <row r="28" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="9">
         <v>519.20000000000005</v>
       </c>
       <c r="C28" s="9">
         <v>1014.7</v>
       </c>
       <c r="D28" s="9">
         <v>1539.9</v>
       </c>
       <c r="E28" s="9">
         <v>2110.3000000000002</v>
       </c>
       <c r="F28" s="9">
@@ -3795,51 +3853,53 @@
       </c>
       <c r="AH28" s="28">
         <v>20431.099999999999</v>
       </c>
       <c r="AI28" s="9">
         <v>24741.200000000001</v>
       </c>
       <c r="AJ28" s="9">
         <v>25647.5</v>
       </c>
       <c r="AK28" s="9">
         <v>26358.400000000001</v>
       </c>
       <c r="AL28" s="9">
         <v>575.20000000000005</v>
       </c>
       <c r="AM28" s="9">
         <v>1106</v>
       </c>
       <c r="AN28" s="48">
         <v>1660.4</v>
       </c>
       <c r="AO28" s="51">
         <v>2181.4</v>
       </c>
-      <c r="AP28" s="8"/>
+      <c r="AP28" s="72">
+        <v>2678.3</v>
+      </c>
       <c r="AQ28" s="8"/>
       <c r="AR28" s="8"/>
       <c r="AS28" s="8"/>
       <c r="AT28" s="8"/>
       <c r="AU28" s="8"/>
       <c r="AV28" s="8"/>
       <c r="AW28" s="8"/>
     </row>
     <row r="29" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="15">
         <v>1049.9000000000001</v>
       </c>
       <c r="C29" s="15">
         <v>1918.7</v>
       </c>
       <c r="D29" s="15">
         <v>2953.8</v>
       </c>
       <c r="E29" s="15">
         <v>3968.4</v>
       </c>
       <c r="F29" s="15">
@@ -3928,269 +3988,271 @@
       </c>
       <c r="AH29" s="15">
         <v>40144.800000000003</v>
       </c>
       <c r="AI29" s="15">
         <v>51570.8</v>
       </c>
       <c r="AJ29" s="15">
         <v>52503.5</v>
       </c>
       <c r="AK29" s="15">
         <v>52849.9</v>
       </c>
       <c r="AL29" s="15">
         <v>1015</v>
       </c>
       <c r="AM29" s="15">
         <v>1744.4</v>
       </c>
       <c r="AN29" s="49">
         <v>2592.3000000000002</v>
       </c>
       <c r="AO29" s="52">
         <v>3410.9</v>
       </c>
-      <c r="AP29" s="14"/>
+      <c r="AP29" s="73">
+        <v>4495.7</v>
+      </c>
       <c r="AQ29" s="14"/>
       <c r="AR29" s="14"/>
       <c r="AS29" s="14"/>
       <c r="AT29" s="14"/>
       <c r="AU29" s="14"/>
       <c r="AV29" s="14"/>
       <c r="AW29" s="14"/>
     </row>
     <row r="30" spans="1:49">
       <c r="A30" s="8"/>
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="10"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
       <c r="L30" s="9"/>
       <c r="M30" s="17"/>
       <c r="N30" s="9"/>
       <c r="O30" s="9"/>
       <c r="P30" s="9"/>
       <c r="Q30" s="9"/>
       <c r="R30" s="9"/>
       <c r="S30" s="10"/>
       <c r="T30" s="9"/>
       <c r="U30" s="9"/>
       <c r="V30" s="9"/>
       <c r="W30" s="9"/>
       <c r="X30" s="9"/>
       <c r="Y30" s="9"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5"/>
     </row>
     <row r="31" spans="1:49" ht="16.5" customHeight="1">
-      <c r="A31" s="64" t="s">
+      <c r="A31" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="B31" s="64"/>
-[...34 lines deleted...]
-      <c r="AK31" s="65"/>
+      <c r="B31" s="57"/>
+      <c r="C31" s="57"/>
+      <c r="D31" s="57"/>
+      <c r="E31" s="57"/>
+      <c r="F31" s="57"/>
+      <c r="G31" s="57"/>
+      <c r="H31" s="57"/>
+      <c r="I31" s="57"/>
+      <c r="J31" s="57"/>
+      <c r="K31" s="57"/>
+      <c r="L31" s="57"/>
+      <c r="M31" s="57"/>
+      <c r="N31" s="57"/>
+      <c r="O31" s="57"/>
+      <c r="P31" s="57"/>
+      <c r="Q31" s="57"/>
+      <c r="R31" s="57"/>
+      <c r="S31" s="57"/>
+      <c r="T31" s="57"/>
+      <c r="U31" s="57"/>
+      <c r="V31" s="57"/>
+      <c r="W31" s="57"/>
+      <c r="X31" s="57"/>
+      <c r="Y31" s="57"/>
+      <c r="Z31" s="56"/>
+      <c r="AA31" s="56"/>
+      <c r="AB31" s="56"/>
+      <c r="AC31" s="56"/>
+      <c r="AD31" s="56"/>
+      <c r="AE31" s="56"/>
+      <c r="AF31" s="56"/>
+      <c r="AG31" s="56"/>
+      <c r="AH31" s="56"/>
+      <c r="AI31" s="56"/>
+      <c r="AJ31" s="56"/>
+      <c r="AK31" s="56"/>
     </row>
     <row r="32" spans="1:49" ht="15" customHeight="1">
       <c r="A32" s="24"/>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="24"/>
       <c r="K32" s="24"/>
       <c r="L32" s="24"/>
       <c r="M32" s="24"/>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="24"/>
       <c r="Q32" s="24"/>
       <c r="R32" s="24"/>
       <c r="S32" s="24"/>
       <c r="T32" s="24"/>
       <c r="U32" s="24"/>
       <c r="V32" s="24"/>
       <c r="W32" s="24"/>
       <c r="X32" s="24"/>
       <c r="Y32" s="24"/>
       <c r="Z32" s="5"/>
       <c r="AA32" s="5"/>
     </row>
     <row r="33" spans="1:49" ht="14.25" customHeight="1">
-      <c r="A33" s="58" t="s">
+      <c r="A33" s="68" t="s">
         <v>5</v>
       </c>
-      <c r="B33" s="59"/>
-[...46 lines deleted...]
-      <c r="AW33" s="59"/>
+      <c r="B33" s="69"/>
+      <c r="C33" s="69"/>
+      <c r="D33" s="69"/>
+      <c r="E33" s="69"/>
+      <c r="F33" s="69"/>
+      <c r="G33" s="69"/>
+      <c r="H33" s="69"/>
+      <c r="I33" s="69"/>
+      <c r="J33" s="69"/>
+      <c r="K33" s="69"/>
+      <c r="L33" s="69"/>
+      <c r="M33" s="69"/>
+      <c r="N33" s="69"/>
+      <c r="O33" s="69"/>
+      <c r="P33" s="69"/>
+      <c r="Q33" s="69"/>
+      <c r="R33" s="69"/>
+      <c r="S33" s="69"/>
+      <c r="T33" s="69"/>
+      <c r="U33" s="69"/>
+      <c r="V33" s="69"/>
+      <c r="W33" s="69"/>
+      <c r="X33" s="69"/>
+      <c r="Y33" s="69"/>
+      <c r="Z33" s="69"/>
+      <c r="AA33" s="69"/>
+      <c r="AB33" s="69"/>
+      <c r="AC33" s="69"/>
+      <c r="AD33" s="69"/>
+      <c r="AE33" s="69"/>
+      <c r="AF33" s="69"/>
+      <c r="AG33" s="69"/>
+      <c r="AH33" s="69"/>
+      <c r="AI33" s="69"/>
+      <c r="AJ33" s="69"/>
+      <c r="AK33" s="69"/>
+      <c r="AL33" s="69"/>
+      <c r="AM33" s="69"/>
+      <c r="AN33" s="69"/>
+      <c r="AO33" s="69"/>
+      <c r="AP33" s="69"/>
+      <c r="AQ33" s="69"/>
+      <c r="AR33" s="69"/>
+      <c r="AS33" s="69"/>
+      <c r="AT33" s="69"/>
+      <c r="AU33" s="69"/>
+      <c r="AV33" s="69"/>
+      <c r="AW33" s="69"/>
     </row>
     <row r="34" spans="1:49" ht="20.25" customHeight="1">
       <c r="A34" s="62"/>
-      <c r="B34" s="56" t="s">
+      <c r="B34" s="58" t="s">
         <v>30</v>
       </c>
-      <c r="C34" s="56"/>
-[...10 lines deleted...]
-      <c r="N34" s="55" t="s">
+      <c r="C34" s="58"/>
+      <c r="D34" s="58"/>
+      <c r="E34" s="58"/>
+      <c r="F34" s="58"/>
+      <c r="G34" s="58"/>
+      <c r="H34" s="58"/>
+      <c r="I34" s="58"/>
+      <c r="J34" s="58"/>
+      <c r="K34" s="58"/>
+      <c r="L34" s="58"/>
+      <c r="M34" s="59"/>
+      <c r="N34" s="67" t="s">
         <v>27</v>
       </c>
-      <c r="O34" s="56"/>
-[...10 lines deleted...]
-      <c r="Z34" s="56" t="s">
+      <c r="O34" s="58"/>
+      <c r="P34" s="58"/>
+      <c r="Q34" s="58"/>
+      <c r="R34" s="58"/>
+      <c r="S34" s="58"/>
+      <c r="T34" s="58"/>
+      <c r="U34" s="58"/>
+      <c r="V34" s="58"/>
+      <c r="W34" s="58"/>
+      <c r="X34" s="58"/>
+      <c r="Y34" s="59"/>
+      <c r="Z34" s="58" t="s">
         <v>28</v>
       </c>
-      <c r="AA34" s="56"/>
-[...10 lines deleted...]
-      <c r="AL34" s="55" t="s">
+      <c r="AA34" s="58"/>
+      <c r="AB34" s="58"/>
+      <c r="AC34" s="58"/>
+      <c r="AD34" s="58"/>
+      <c r="AE34" s="58"/>
+      <c r="AF34" s="58"/>
+      <c r="AG34" s="58"/>
+      <c r="AH34" s="58"/>
+      <c r="AI34" s="58"/>
+      <c r="AJ34" s="58"/>
+      <c r="AK34" s="58"/>
+      <c r="AL34" s="67" t="s">
         <v>59</v>
       </c>
-      <c r="AM34" s="56"/>
-[...9 lines deleted...]
-      <c r="AW34" s="57"/>
+      <c r="AM34" s="58"/>
+      <c r="AN34" s="58"/>
+      <c r="AO34" s="58"/>
+      <c r="AP34" s="58"/>
+      <c r="AQ34" s="58"/>
+      <c r="AR34" s="58"/>
+      <c r="AS34" s="58"/>
+      <c r="AT34" s="58"/>
+      <c r="AU34" s="58"/>
+      <c r="AV34" s="58"/>
+      <c r="AW34" s="59"/>
     </row>
     <row r="35" spans="1:49" ht="34.5" customHeight="1">
       <c r="A35" s="63"/>
       <c r="B35" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D35" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E35" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F35" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G35" s="12" t="s">
         <v>11</v>
       </c>
       <c r="H35" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I35" s="12" t="s">
@@ -4419,50 +4481,53 @@
       </c>
       <c r="AH36" s="28">
         <v>117270.39999999999</v>
       </c>
       <c r="AI36" s="9">
         <v>155628.70000000001</v>
       </c>
       <c r="AJ36" s="9">
         <v>156505.20000000001</v>
       </c>
       <c r="AK36" s="9">
         <v>155944.70000000001</v>
       </c>
       <c r="AL36" s="28">
         <v>27.7</v>
       </c>
       <c r="AM36" s="6">
         <v>59.8</v>
       </c>
       <c r="AN36" s="6">
         <v>77.5</v>
       </c>
       <c r="AO36" s="29">
         <v>90.7</v>
       </c>
+      <c r="AP36" s="70">
+        <v>188.5</v>
+      </c>
     </row>
     <row r="37" spans="1:49" s="2" customFormat="1">
       <c r="A37" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="19">
         <v>23.3</v>
       </c>
       <c r="C37" s="19">
         <v>48.3</v>
       </c>
       <c r="D37" s="19">
         <v>63.1</v>
       </c>
       <c r="E37" s="19">
         <v>77.3</v>
       </c>
       <c r="F37" s="19">
         <v>127.6</v>
       </c>
       <c r="G37" s="10">
         <v>168.6</v>
       </c>
       <c r="H37" s="9">
         <v>639.79999999999995</v>
@@ -4544,50 +4609,53 @@
       </c>
       <c r="AH37" s="28">
         <v>9043.1</v>
       </c>
       <c r="AI37" s="9">
         <v>11961.9</v>
       </c>
       <c r="AJ37" s="9">
         <v>12005</v>
       </c>
       <c r="AK37" s="9">
         <v>12147.2</v>
       </c>
       <c r="AL37" s="28">
         <v>23.5</v>
       </c>
       <c r="AM37" s="30">
         <v>50.8</v>
       </c>
       <c r="AN37" s="6">
         <v>65.8</v>
       </c>
       <c r="AO37" s="29">
         <v>77</v>
       </c>
+      <c r="AP37" s="70">
+        <v>124</v>
+      </c>
     </row>
     <row r="38" spans="1:49">
       <c r="A38" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="20" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D38" s="20" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="20" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="19">
         <v>0.1</v>
       </c>
       <c r="G38" s="10">
         <v>1</v>
       </c>
       <c r="H38" s="9">
         <v>826.1</v>
@@ -4669,50 +4737,53 @@
       </c>
       <c r="AH38" s="28">
         <v>896.6</v>
       </c>
       <c r="AI38" s="9">
         <v>1129.9000000000001</v>
       </c>
       <c r="AJ38" s="9">
         <v>1129.9000000000001</v>
       </c>
       <c r="AK38" s="9">
         <v>1189.5999999999999</v>
       </c>
       <c r="AL38" s="46" t="s">
         <v>13</v>
       </c>
       <c r="AM38" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AN38" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AO38" s="53" t="s">
         <v>13</v>
       </c>
+      <c r="AP38" s="70">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="39" spans="1:49">
       <c r="A39" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B39" s="19">
         <v>0.1</v>
       </c>
       <c r="C39" s="19">
         <v>0.2</v>
       </c>
       <c r="D39" s="19">
         <v>0.3</v>
       </c>
       <c r="E39" s="19">
         <v>0.4</v>
       </c>
       <c r="F39" s="19">
         <v>9.6999999999999993</v>
       </c>
       <c r="G39" s="10">
         <v>33.4</v>
       </c>
       <c r="H39" s="9">
         <v>1008</v>
@@ -4794,50 +4865,53 @@
       </c>
       <c r="AH39" s="28">
         <v>18556.2</v>
       </c>
       <c r="AI39" s="9">
         <v>27000.400000000001</v>
       </c>
       <c r="AJ39" s="9">
         <v>27065.7</v>
       </c>
       <c r="AK39" s="9">
         <v>26695</v>
       </c>
       <c r="AL39" s="46" t="s">
         <v>13</v>
       </c>
       <c r="AM39" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AN39" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AO39" s="53" t="s">
         <v>13</v>
       </c>
+      <c r="AP39" s="70">
+        <v>5.5</v>
+      </c>
     </row>
     <row r="40" spans="1:49">
       <c r="A40" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B40" s="19">
         <v>2</v>
       </c>
       <c r="C40" s="19">
         <v>4.0999999999999996</v>
       </c>
       <c r="D40" s="19">
         <v>5.3</v>
       </c>
       <c r="E40" s="19">
         <v>6.6</v>
       </c>
       <c r="F40" s="19">
         <v>15.4</v>
       </c>
       <c r="G40" s="10">
         <v>30.7</v>
       </c>
       <c r="H40" s="9">
         <v>1811.3</v>
@@ -4919,50 +4993,53 @@
       </c>
       <c r="AH40" s="28">
         <v>17822.7</v>
       </c>
       <c r="AI40" s="9">
         <v>22245.3</v>
       </c>
       <c r="AJ40" s="9">
         <v>22861.200000000001</v>
       </c>
       <c r="AK40" s="9">
         <v>23663.599999999999</v>
       </c>
       <c r="AL40" s="46">
         <v>1.5</v>
       </c>
       <c r="AM40" s="30">
         <v>3.3</v>
       </c>
       <c r="AN40" s="6">
         <v>4.2</v>
       </c>
       <c r="AO40" s="29">
         <v>5</v>
       </c>
+      <c r="AP40" s="70">
+        <v>13</v>
+      </c>
     </row>
     <row r="41" spans="1:49">
       <c r="A41" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B41" s="20" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D41" s="20" t="s">
         <v>13</v>
       </c>
       <c r="E41" s="20" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="19">
         <v>7.7</v>
       </c>
       <c r="G41" s="10">
         <v>23</v>
       </c>
       <c r="H41" s="9">
         <v>1215.0999999999999</v>
@@ -5044,50 +5121,53 @@
       </c>
       <c r="AH41" s="28">
         <v>11598.2</v>
       </c>
       <c r="AI41" s="9">
         <v>15330.3</v>
       </c>
       <c r="AJ41" s="9">
         <v>15330.6</v>
       </c>
       <c r="AK41" s="9">
         <v>15584.3</v>
       </c>
       <c r="AL41" s="46" t="s">
         <v>13</v>
       </c>
       <c r="AM41" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AN41" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AO41" s="53" t="s">
         <v>13</v>
       </c>
+      <c r="AP41" s="70">
+        <v>4.4000000000000004</v>
+      </c>
     </row>
     <row r="42" spans="1:49">
       <c r="A42" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B42" s="20" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D42" s="20" t="s">
         <v>13</v>
       </c>
       <c r="E42" s="20" t="s">
         <v>13</v>
       </c>
       <c r="F42" s="19">
         <v>9.4</v>
       </c>
       <c r="G42" s="10">
         <v>29.5</v>
       </c>
       <c r="H42" s="9">
         <v>760.9</v>
@@ -5169,50 +5249,53 @@
       </c>
       <c r="AH42" s="28">
         <v>11563.4</v>
       </c>
       <c r="AI42" s="9">
         <v>16201.3</v>
       </c>
       <c r="AJ42" s="9">
         <v>16201.8</v>
       </c>
       <c r="AK42" s="9">
         <v>16086.2</v>
       </c>
       <c r="AL42" s="46" t="s">
         <v>13</v>
       </c>
       <c r="AM42" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AN42" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AO42" s="53" t="s">
         <v>13</v>
       </c>
+      <c r="AP42" s="70">
+        <v>6.7</v>
+      </c>
     </row>
     <row r="43" spans="1:49">
       <c r="A43" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B43" s="19">
         <v>0.1</v>
       </c>
       <c r="C43" s="19">
         <v>0.1</v>
       </c>
       <c r="D43" s="19">
         <v>0.1</v>
       </c>
       <c r="E43" s="19">
         <v>0.2</v>
       </c>
       <c r="F43" s="19">
         <v>8.9</v>
       </c>
       <c r="G43" s="10">
         <v>32.5</v>
       </c>
       <c r="H43" s="9">
         <v>470.8</v>
@@ -5294,50 +5377,53 @@
       </c>
       <c r="AH43" s="28">
         <v>15601.5</v>
       </c>
       <c r="AI43" s="9">
         <v>19225.5</v>
       </c>
       <c r="AJ43" s="9">
         <v>19365.5</v>
       </c>
       <c r="AK43" s="9">
         <v>19402.8</v>
       </c>
       <c r="AL43" s="28">
         <v>108</v>
       </c>
       <c r="AM43" s="30">
         <v>3.8</v>
       </c>
       <c r="AN43" s="6">
         <v>5</v>
       </c>
       <c r="AO43" s="29">
         <v>5.9</v>
       </c>
+      <c r="AP43" s="70">
+        <v>10.5</v>
+      </c>
     </row>
     <row r="44" spans="1:49">
       <c r="A44" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B44" s="21">
         <v>0.1</v>
       </c>
       <c r="C44" s="21">
         <v>0.5</v>
       </c>
       <c r="D44" s="21">
         <v>0.7</v>
       </c>
       <c r="E44" s="21">
         <v>0.6</v>
       </c>
       <c r="F44" s="21">
         <v>31.5</v>
       </c>
       <c r="G44" s="16">
         <v>109.3</v>
       </c>
       <c r="H44" s="15">
         <v>1131.9000000000001</v>
@@ -5419,269 +5505,271 @@
       </c>
       <c r="AH44" s="15">
         <v>32188.7</v>
       </c>
       <c r="AI44" s="15">
         <v>42534.1</v>
       </c>
       <c r="AJ44" s="15">
         <v>42545.5</v>
       </c>
       <c r="AK44" s="15">
         <v>41176</v>
       </c>
       <c r="AL44" s="15">
         <v>0.9</v>
       </c>
       <c r="AM44" s="42">
         <v>1.9</v>
       </c>
       <c r="AN44" s="14">
         <v>2.5</v>
       </c>
       <c r="AO44" s="21">
         <v>2.9</v>
       </c>
-      <c r="AP44" s="41"/>
+      <c r="AP44" s="71">
+        <v>24.3</v>
+      </c>
       <c r="AQ44" s="41"/>
       <c r="AR44" s="41"/>
       <c r="AS44" s="41"/>
       <c r="AT44" s="41"/>
       <c r="AU44" s="41"/>
       <c r="AV44" s="41"/>
       <c r="AW44" s="41"/>
     </row>
     <row r="45" spans="1:49">
       <c r="A45" s="8"/>
       <c r="B45" s="19"/>
       <c r="C45" s="19"/>
       <c r="D45" s="19"/>
       <c r="E45" s="19"/>
       <c r="F45" s="19"/>
       <c r="G45" s="10"/>
       <c r="H45" s="9"/>
       <c r="I45" s="9"/>
       <c r="J45" s="9"/>
       <c r="K45" s="9"/>
       <c r="L45" s="9"/>
       <c r="M45" s="9"/>
       <c r="N45" s="17"/>
       <c r="O45" s="17"/>
       <c r="P45" s="17"/>
       <c r="Q45" s="9"/>
       <c r="R45" s="9"/>
       <c r="S45" s="10"/>
       <c r="T45" s="9"/>
       <c r="U45" s="9"/>
       <c r="V45" s="9"/>
       <c r="W45" s="9"/>
       <c r="X45" s="9"/>
       <c r="Y45" s="9"/>
       <c r="Z45" s="5"/>
       <c r="AA45" s="5"/>
     </row>
     <row r="46" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A46" s="64" t="s">
+      <c r="A46" s="57" t="s">
         <v>26</v>
       </c>
-      <c r="B46" s="64"/>
-[...34 lines deleted...]
-      <c r="AK46" s="65"/>
+      <c r="B46" s="57"/>
+      <c r="C46" s="57"/>
+      <c r="D46" s="57"/>
+      <c r="E46" s="57"/>
+      <c r="F46" s="57"/>
+      <c r="G46" s="57"/>
+      <c r="H46" s="57"/>
+      <c r="I46" s="57"/>
+      <c r="J46" s="57"/>
+      <c r="K46" s="57"/>
+      <c r="L46" s="57"/>
+      <c r="M46" s="57"/>
+      <c r="N46" s="57"/>
+      <c r="O46" s="57"/>
+      <c r="P46" s="57"/>
+      <c r="Q46" s="57"/>
+      <c r="R46" s="57"/>
+      <c r="S46" s="57"/>
+      <c r="T46" s="57"/>
+      <c r="U46" s="57"/>
+      <c r="V46" s="57"/>
+      <c r="W46" s="57"/>
+      <c r="X46" s="57"/>
+      <c r="Y46" s="57"/>
+      <c r="Z46" s="56"/>
+      <c r="AA46" s="56"/>
+      <c r="AB46" s="56"/>
+      <c r="AC46" s="56"/>
+      <c r="AD46" s="56"/>
+      <c r="AE46" s="56"/>
+      <c r="AF46" s="56"/>
+      <c r="AG46" s="56"/>
+      <c r="AH46" s="56"/>
+      <c r="AI46" s="56"/>
+      <c r="AJ46" s="56"/>
+      <c r="AK46" s="56"/>
     </row>
     <row r="47" spans="1:49" ht="15.75" customHeight="1">
       <c r="A47" s="24"/>
       <c r="B47" s="24"/>
       <c r="C47" s="24"/>
       <c r="D47" s="24"/>
       <c r="E47" s="24"/>
       <c r="F47" s="24"/>
       <c r="G47" s="24"/>
       <c r="H47" s="24"/>
       <c r="I47" s="24"/>
       <c r="J47" s="24"/>
       <c r="K47" s="24"/>
       <c r="L47" s="24"/>
       <c r="M47" s="24"/>
       <c r="N47" s="24"/>
       <c r="O47" s="24"/>
       <c r="P47" s="24"/>
       <c r="Q47" s="24"/>
       <c r="R47" s="24"/>
       <c r="S47" s="24"/>
       <c r="T47" s="24"/>
       <c r="U47" s="24"/>
       <c r="V47" s="24"/>
       <c r="W47" s="24"/>
       <c r="X47" s="24"/>
       <c r="Y47" s="24"/>
       <c r="Z47" s="5"/>
       <c r="AA47" s="5"/>
     </row>
     <row r="48" spans="1:49" ht="14.25" customHeight="1">
-      <c r="A48" s="58" t="s">
+      <c r="A48" s="68" t="s">
         <v>5</v>
       </c>
-      <c r="B48" s="59"/>
-[...46 lines deleted...]
-      <c r="AW48" s="59"/>
+      <c r="B48" s="69"/>
+      <c r="C48" s="69"/>
+      <c r="D48" s="69"/>
+      <c r="E48" s="69"/>
+      <c r="F48" s="69"/>
+      <c r="G48" s="69"/>
+      <c r="H48" s="69"/>
+      <c r="I48" s="69"/>
+      <c r="J48" s="69"/>
+      <c r="K48" s="69"/>
+      <c r="L48" s="69"/>
+      <c r="M48" s="69"/>
+      <c r="N48" s="69"/>
+      <c r="O48" s="69"/>
+      <c r="P48" s="69"/>
+      <c r="Q48" s="69"/>
+      <c r="R48" s="69"/>
+      <c r="S48" s="69"/>
+      <c r="T48" s="69"/>
+      <c r="U48" s="69"/>
+      <c r="V48" s="69"/>
+      <c r="W48" s="69"/>
+      <c r="X48" s="69"/>
+      <c r="Y48" s="69"/>
+      <c r="Z48" s="69"/>
+      <c r="AA48" s="69"/>
+      <c r="AB48" s="69"/>
+      <c r="AC48" s="69"/>
+      <c r="AD48" s="69"/>
+      <c r="AE48" s="69"/>
+      <c r="AF48" s="69"/>
+      <c r="AG48" s="69"/>
+      <c r="AH48" s="69"/>
+      <c r="AI48" s="69"/>
+      <c r="AJ48" s="69"/>
+      <c r="AK48" s="69"/>
+      <c r="AL48" s="69"/>
+      <c r="AM48" s="69"/>
+      <c r="AN48" s="69"/>
+      <c r="AO48" s="69"/>
+      <c r="AP48" s="69"/>
+      <c r="AQ48" s="69"/>
+      <c r="AR48" s="69"/>
+      <c r="AS48" s="69"/>
+      <c r="AT48" s="69"/>
+      <c r="AU48" s="69"/>
+      <c r="AV48" s="69"/>
+      <c r="AW48" s="69"/>
     </row>
     <row r="49" spans="1:49" ht="20.25" customHeight="1">
       <c r="A49" s="62"/>
-      <c r="B49" s="56" t="s">
+      <c r="B49" s="58" t="s">
         <v>30</v>
       </c>
-      <c r="C49" s="56"/>
-[...10 lines deleted...]
-      <c r="N49" s="55" t="s">
+      <c r="C49" s="58"/>
+      <c r="D49" s="58"/>
+      <c r="E49" s="58"/>
+      <c r="F49" s="58"/>
+      <c r="G49" s="58"/>
+      <c r="H49" s="58"/>
+      <c r="I49" s="58"/>
+      <c r="J49" s="58"/>
+      <c r="K49" s="58"/>
+      <c r="L49" s="58"/>
+      <c r="M49" s="59"/>
+      <c r="N49" s="67" t="s">
         <v>29</v>
       </c>
-      <c r="O49" s="56"/>
-[...10 lines deleted...]
-      <c r="Z49" s="56" t="s">
+      <c r="O49" s="58"/>
+      <c r="P49" s="58"/>
+      <c r="Q49" s="58"/>
+      <c r="R49" s="58"/>
+      <c r="S49" s="58"/>
+      <c r="T49" s="58"/>
+      <c r="U49" s="58"/>
+      <c r="V49" s="58"/>
+      <c r="W49" s="58"/>
+      <c r="X49" s="58"/>
+      <c r="Y49" s="59"/>
+      <c r="Z49" s="58" t="s">
         <v>28</v>
       </c>
-      <c r="AA49" s="56"/>
-[...10 lines deleted...]
-      <c r="AL49" s="55" t="s">
+      <c r="AA49" s="58"/>
+      <c r="AB49" s="58"/>
+      <c r="AC49" s="58"/>
+      <c r="AD49" s="58"/>
+      <c r="AE49" s="58"/>
+      <c r="AF49" s="58"/>
+      <c r="AG49" s="58"/>
+      <c r="AH49" s="58"/>
+      <c r="AI49" s="58"/>
+      <c r="AJ49" s="58"/>
+      <c r="AK49" s="58"/>
+      <c r="AL49" s="67" t="s">
         <v>59</v>
       </c>
-      <c r="AM49" s="56"/>
-[...9 lines deleted...]
-      <c r="AW49" s="57"/>
+      <c r="AM49" s="58"/>
+      <c r="AN49" s="58"/>
+      <c r="AO49" s="58"/>
+      <c r="AP49" s="58"/>
+      <c r="AQ49" s="58"/>
+      <c r="AR49" s="58"/>
+      <c r="AS49" s="58"/>
+      <c r="AT49" s="58"/>
+      <c r="AU49" s="58"/>
+      <c r="AV49" s="58"/>
+      <c r="AW49" s="59"/>
     </row>
     <row r="50" spans="1:49" ht="34.5" customHeight="1">
       <c r="A50" s="63"/>
       <c r="B50" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E50" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F50" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G50" s="12" t="s">
         <v>11</v>
       </c>
       <c r="H50" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I50" s="12" t="s">
@@ -5910,50 +5998,53 @@
       </c>
       <c r="AH51" s="28">
         <v>45600.2</v>
       </c>
       <c r="AI51" s="17">
         <v>51846.5</v>
       </c>
       <c r="AJ51" s="9">
         <v>58475.5</v>
       </c>
       <c r="AK51" s="9">
         <v>72750.600000000006</v>
       </c>
       <c r="AL51" s="43">
         <v>5615.5</v>
       </c>
       <c r="AM51" s="28">
         <v>10657.3</v>
       </c>
       <c r="AN51" s="48" t="s">
         <v>61</v>
       </c>
       <c r="AO51" s="51">
         <v>20721.3</v>
       </c>
+      <c r="AP51" s="70">
+        <v>25936.7</v>
+      </c>
     </row>
     <row r="52" spans="1:49" s="2" customFormat="1">
       <c r="A52" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B52" s="9">
         <v>403.3</v>
       </c>
       <c r="C52" s="9">
         <v>750.1</v>
       </c>
       <c r="D52" s="9">
         <v>1050.9000000000001</v>
       </c>
       <c r="E52" s="9">
         <v>1381</v>
       </c>
       <c r="F52" s="9">
         <v>1691.8</v>
       </c>
       <c r="G52" s="10">
         <v>2135.1999999999998</v>
       </c>
       <c r="H52" s="9">
         <v>2463.8000000000002</v>
@@ -6035,50 +6126,53 @@
       </c>
       <c r="AH52" s="28">
         <v>3087.6</v>
       </c>
       <c r="AI52" s="9">
         <v>3467</v>
       </c>
       <c r="AJ52" s="9">
         <v>3932.9</v>
       </c>
       <c r="AK52" s="9">
         <v>4796</v>
       </c>
       <c r="AL52" s="43">
         <v>486.2</v>
       </c>
       <c r="AM52" s="28">
         <v>1014</v>
       </c>
       <c r="AN52" s="48">
         <v>1316.2</v>
       </c>
       <c r="AO52" s="51">
         <v>1619.2</v>
       </c>
+      <c r="AP52" s="70">
+        <v>1899</v>
+      </c>
     </row>
     <row r="53" spans="1:49">
       <c r="A53" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B53" s="9">
         <v>538.79999999999995</v>
       </c>
       <c r="C53" s="9">
         <v>992</v>
       </c>
       <c r="D53" s="9">
         <v>1465.5</v>
       </c>
       <c r="E53" s="9">
         <v>2058.5</v>
       </c>
       <c r="F53" s="9">
         <v>2526.4</v>
       </c>
       <c r="G53" s="10">
         <v>3337.1</v>
       </c>
       <c r="H53" s="9">
         <v>4098.5</v>
@@ -6160,50 +6254,53 @@
       </c>
       <c r="AH53" s="28">
         <v>4938.2</v>
       </c>
       <c r="AI53" s="9">
         <v>5707.2</v>
       </c>
       <c r="AJ53" s="9">
         <v>6387.8</v>
       </c>
       <c r="AK53" s="9">
         <v>7450.2</v>
       </c>
       <c r="AL53" s="43">
         <v>564</v>
       </c>
       <c r="AM53" s="28">
         <v>1020</v>
       </c>
       <c r="AN53" s="48">
         <v>1445.6</v>
       </c>
       <c r="AO53" s="51">
         <v>1965.1</v>
       </c>
+      <c r="AP53" s="70">
+        <v>2330.5</v>
+      </c>
     </row>
     <row r="54" spans="1:49">
       <c r="A54" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="9">
         <v>585.20000000000005</v>
       </c>
       <c r="C54" s="9">
         <v>1102.7</v>
       </c>
       <c r="D54" s="9">
         <v>1620.3</v>
       </c>
       <c r="E54" s="9">
         <v>2200.1</v>
       </c>
       <c r="F54" s="9">
         <v>2820.4</v>
       </c>
       <c r="G54" s="10">
         <v>3435.2</v>
       </c>
       <c r="H54" s="9">
         <v>4112.5</v>
@@ -6285,50 +6382,53 @@
       </c>
       <c r="AH54" s="28">
         <v>5029.3</v>
       </c>
       <c r="AI54" s="9">
         <v>5958.9</v>
       </c>
       <c r="AJ54" s="9">
         <v>6726.5</v>
       </c>
       <c r="AK54" s="9">
         <v>7968.3</v>
       </c>
       <c r="AL54" s="43">
         <v>576.29999999999995</v>
       </c>
       <c r="AM54" s="28">
         <v>1077.3</v>
       </c>
       <c r="AN54" s="48">
         <v>1608.8</v>
       </c>
       <c r="AO54" s="51">
         <v>2111.8000000000002</v>
       </c>
+      <c r="AP54" s="70">
+        <v>2695.2</v>
+      </c>
     </row>
     <row r="55" spans="1:49">
       <c r="A55" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B55" s="9">
         <v>1131.2</v>
       </c>
       <c r="C55" s="9">
         <v>2282.5</v>
       </c>
       <c r="D55" s="9">
         <v>3514.2</v>
       </c>
       <c r="E55" s="9">
         <v>4732.3999999999996</v>
       </c>
       <c r="F55" s="9">
         <v>5944.3</v>
       </c>
       <c r="G55" s="10">
         <v>7340.5</v>
       </c>
       <c r="H55" s="9">
         <v>8375.9</v>
@@ -6410,50 +6510,53 @@
       </c>
       <c r="AH55" s="28">
         <v>9384.4</v>
       </c>
       <c r="AI55" s="9">
         <v>10362.200000000001</v>
       </c>
       <c r="AJ55" s="9">
         <v>11778.1</v>
       </c>
       <c r="AK55" s="9">
         <v>13392.3</v>
       </c>
       <c r="AL55" s="43">
         <v>1106.3</v>
       </c>
       <c r="AM55" s="28">
         <v>2271.6999999999998</v>
       </c>
       <c r="AN55" s="48">
         <v>3325.8</v>
       </c>
       <c r="AO55" s="51">
         <v>4532.5</v>
       </c>
+      <c r="AP55" s="70">
+        <v>5836.3</v>
+      </c>
     </row>
     <row r="56" spans="1:49">
       <c r="A56" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B56" s="9">
         <v>899.8</v>
       </c>
       <c r="C56" s="9">
         <v>1784.6</v>
       </c>
       <c r="D56" s="9">
         <v>2790.1</v>
       </c>
       <c r="E56" s="9">
         <v>3875.8</v>
       </c>
       <c r="F56" s="9">
         <v>4768.3999999999996</v>
       </c>
       <c r="G56" s="10">
         <v>5673</v>
       </c>
       <c r="H56" s="9">
         <v>6527.2</v>
@@ -6535,50 +6638,53 @@
       </c>
       <c r="AH56" s="28">
         <v>6661.6</v>
       </c>
       <c r="AI56" s="9">
         <v>7487.1</v>
       </c>
       <c r="AJ56" s="9">
         <v>8769.7000000000007</v>
       </c>
       <c r="AK56" s="9">
         <v>15007.1</v>
       </c>
       <c r="AL56" s="43">
         <v>854.5</v>
       </c>
       <c r="AM56" s="28">
         <v>1585.2</v>
       </c>
       <c r="AN56" s="48">
         <v>2353.6</v>
       </c>
       <c r="AO56" s="51">
         <v>3246.9</v>
       </c>
+      <c r="AP56" s="70">
+        <v>3993.6</v>
+      </c>
     </row>
     <row r="57" spans="1:49">
       <c r="A57" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B57" s="9">
         <v>475.6</v>
       </c>
       <c r="C57" s="9">
         <v>961.3</v>
       </c>
       <c r="D57" s="9">
         <v>1448.4</v>
       </c>
       <c r="E57" s="9">
         <v>1952.2</v>
       </c>
       <c r="F57" s="9">
         <v>2382.8000000000002</v>
       </c>
       <c r="G57" s="10">
         <v>2845.4</v>
       </c>
       <c r="H57" s="9">
         <v>3446.5</v>
@@ -6660,50 +6766,53 @@
       </c>
       <c r="AH57" s="28">
         <v>3912.1</v>
       </c>
       <c r="AI57" s="9">
         <v>4567.8999999999996</v>
       </c>
       <c r="AJ57" s="9">
         <v>4903.3999999999996</v>
       </c>
       <c r="AK57" s="9">
         <v>5770.3</v>
       </c>
       <c r="AL57" s="43">
         <v>440.5</v>
       </c>
       <c r="AM57" s="28">
         <v>844.4</v>
       </c>
       <c r="AN57" s="48">
         <v>1244.3</v>
       </c>
       <c r="AO57" s="51">
         <v>1662.3</v>
       </c>
+      <c r="AP57" s="70">
+        <v>2042.9</v>
+      </c>
     </row>
     <row r="58" spans="1:49">
       <c r="A58" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B58" s="9">
         <v>519.1</v>
       </c>
       <c r="C58" s="9">
         <v>1014.6</v>
       </c>
       <c r="D58" s="9">
         <v>1539.8</v>
       </c>
       <c r="E58" s="9">
         <v>2110.1</v>
       </c>
       <c r="F58" s="9">
         <v>2601.1999999999998</v>
       </c>
       <c r="G58" s="10">
         <v>3133.7</v>
       </c>
       <c r="H58" s="9">
         <v>3733.4</v>
@@ -6785,50 +6894,53 @@
       </c>
       <c r="AH58" s="28">
         <v>4763.7</v>
       </c>
       <c r="AI58" s="9">
         <v>5434.1</v>
       </c>
       <c r="AJ58" s="9">
         <v>6197</v>
       </c>
       <c r="AK58" s="9">
         <v>6870.6</v>
       </c>
       <c r="AL58" s="44">
         <v>573.4</v>
       </c>
       <c r="AM58" s="28">
         <v>1102.2</v>
       </c>
       <c r="AN58" s="48">
         <v>1655.4</v>
       </c>
       <c r="AO58" s="51">
         <v>2175.5</v>
       </c>
+      <c r="AP58" s="70">
+        <v>2667.8</v>
+      </c>
     </row>
     <row r="59" spans="1:49">
       <c r="A59" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B59" s="15">
         <v>1049.8</v>
       </c>
       <c r="C59" s="15">
         <v>1918.2</v>
       </c>
       <c r="D59" s="15">
         <v>2953.2</v>
       </c>
       <c r="E59" s="15">
         <v>3967.8</v>
       </c>
       <c r="F59" s="15">
         <v>5061.6000000000004</v>
       </c>
       <c r="G59" s="16">
         <v>6272</v>
       </c>
       <c r="H59" s="15">
         <v>7252</v>
@@ -6910,278 +7022,280 @@
       </c>
       <c r="AH59" s="15">
         <v>7823.3</v>
       </c>
       <c r="AI59" s="15">
         <v>8862.1</v>
       </c>
       <c r="AJ59" s="15">
         <v>9780.1</v>
       </c>
       <c r="AK59" s="15">
         <v>11495.8</v>
       </c>
       <c r="AL59" s="45">
         <v>1014.2</v>
       </c>
       <c r="AM59" s="15">
         <v>1742.5</v>
       </c>
       <c r="AN59" s="49">
         <v>2589.8000000000002</v>
       </c>
       <c r="AO59" s="54">
         <v>3408</v>
       </c>
-      <c r="AP59" s="41"/>
+      <c r="AP59" s="71">
+        <v>4471.3999999999996</v>
+      </c>
       <c r="AQ59" s="41"/>
       <c r="AR59" s="41"/>
       <c r="AS59" s="41"/>
       <c r="AT59" s="41"/>
       <c r="AU59" s="41"/>
       <c r="AV59" s="41"/>
       <c r="AW59" s="41"/>
     </row>
     <row r="60" spans="1:49">
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="4"/>
       <c r="F60" s="4"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="4"/>
       <c r="J60" s="4"/>
       <c r="K60" s="4"/>
       <c r="L60" s="4"/>
       <c r="M60" s="4"/>
       <c r="N60" s="4"/>
       <c r="O60" s="4"/>
     </row>
     <row r="61" spans="1:49" ht="12.75" customHeight="1">
       <c r="A61" s="22"/>
-      <c r="B61" s="60" t="s">
+      <c r="B61" s="65" t="s">
         <v>32</v>
       </c>
-      <c r="C61" s="61"/>
-[...16 lines deleted...]
-      <c r="T61" s="61"/>
+      <c r="C61" s="66"/>
+      <c r="D61" s="66"/>
+      <c r="E61" s="66"/>
+      <c r="F61" s="66"/>
+      <c r="G61" s="66"/>
+      <c r="H61" s="66"/>
+      <c r="I61" s="66"/>
+      <c r="J61" s="66"/>
+      <c r="K61" s="66"/>
+      <c r="L61" s="66"/>
+      <c r="M61" s="66"/>
+      <c r="N61" s="66"/>
+      <c r="O61" s="66"/>
+      <c r="P61" s="66"/>
+      <c r="Q61" s="66"/>
+      <c r="R61" s="66"/>
+      <c r="S61" s="66"/>
+      <c r="T61" s="66"/>
       <c r="U61" s="26"/>
       <c r="V61" s="26"/>
       <c r="W61" s="26"/>
       <c r="X61" s="26"/>
       <c r="Y61" s="26"/>
       <c r="Z61" s="25"/>
       <c r="AA61" s="25"/>
       <c r="AB61" s="25"/>
     </row>
     <row r="62" spans="1:49">
       <c r="A62" s="22"/>
       <c r="B62" s="22" t="s">
         <v>31</v>
       </c>
       <c r="C62" s="22"/>
       <c r="D62" s="22"/>
       <c r="E62" s="22"/>
       <c r="F62" s="22"/>
       <c r="G62" s="22"/>
       <c r="H62" s="22"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="3"/>
       <c r="N62" s="25"/>
       <c r="O62" s="25"/>
       <c r="P62" s="25"/>
       <c r="Q62" s="25"/>
       <c r="R62" s="25"/>
       <c r="S62" s="25"/>
       <c r="T62" s="25"/>
       <c r="U62" s="25"/>
       <c r="V62" s="25"/>
       <c r="W62" s="25"/>
       <c r="X62" s="25"/>
       <c r="Y62" s="25"/>
       <c r="Z62" s="25"/>
       <c r="AA62" s="25"/>
       <c r="AB62" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="29">
-    <mergeCell ref="A1:AK1"/>
-[...8 lines deleted...]
-    <mergeCell ref="Z34:AK34"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AL19:AW19"/>
+    <mergeCell ref="AL34:AW34"/>
+    <mergeCell ref="AL49:AW49"/>
+    <mergeCell ref="A3:AW3"/>
+    <mergeCell ref="A18:AW18"/>
+    <mergeCell ref="A33:AW33"/>
+    <mergeCell ref="A48:AW48"/>
     <mergeCell ref="B61:T61"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N49:Y49"/>
     <mergeCell ref="A49:A50"/>
     <mergeCell ref="B49:M49"/>
     <mergeCell ref="A31:AK31"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="N19:Y19"/>
     <mergeCell ref="N34:Y34"/>
     <mergeCell ref="A16:AK16"/>
     <mergeCell ref="Z49:AK49"/>
-    <mergeCell ref="AL4:AW4"/>
-[...6 lines deleted...]
-    <mergeCell ref="A48:AW48"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="A46:AK46"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="Z19:AK19"/>
+    <mergeCell ref="Z34:AK34"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Кезең бойынша жалпы шығарыл </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>