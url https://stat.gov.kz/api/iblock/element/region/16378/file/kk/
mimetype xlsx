--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -1,59 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9972" tabRatio="838"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9975" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Кезең бойынша жалпы шығарыл " sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="347" uniqueCount="62">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
@@ -210,56 +205,58 @@
   <si>
     <t>5 046,4</t>
   </si>
   <si>
     <t>3 520,9</t>
   </si>
   <si>
     <t>2 443,5</t>
   </si>
   <si>
     <t>3 879,5</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
   <si>
     <t>15 616,4</t>
   </si>
   <si>
     <t>15 538,8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="4">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
-  <fonts count="15">
+  <fonts count="16">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -305,50 +302,56 @@
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Poboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Poboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -430,55 +433,56 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -544,107 +548,117 @@
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...39 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -662,118 +676,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -909,263 +921,263 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AW62"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="Q2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="T2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="A3" sqref="A3:AW3"/>
+      <selection pane="bottomRight" activeCell="AR9" sqref="AR9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="21.44140625" style="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="27" max="29" width="9.109375" style="1"/>
+    <col min="1" max="1" width="21.42578125" style="1" customWidth="1"/>
+    <col min="2" max="4" width="9.140625" style="1"/>
+    <col min="5" max="5" width="10.140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="10.85546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="10.140625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="10.7109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="11.140625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.140625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="10.42578125" style="1" customWidth="1"/>
+    <col min="13" max="14" width="9.140625" style="1"/>
+    <col min="15" max="16" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="24" width="9.140625" style="1"/>
+    <col min="25" max="26" width="9.140625" style="1" customWidth="1"/>
+    <col min="27" max="29" width="9.140625" style="1"/>
     <col min="30" max="30" width="9" style="1" customWidth="1"/>
-    <col min="31" max="16384" width="9.109375" style="1"/>
+    <col min="31" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" ht="21" customHeight="1">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="70" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="55"/>
-[...34 lines deleted...]
-      <c r="AK1" s="56"/>
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
+      <c r="N1" s="70"/>
+      <c r="O1" s="70"/>
+      <c r="P1" s="70"/>
+      <c r="Q1" s="70"/>
+      <c r="R1" s="70"/>
+      <c r="S1" s="70"/>
+      <c r="T1" s="70"/>
+      <c r="U1" s="70"/>
+      <c r="V1" s="70"/>
+      <c r="W1" s="70"/>
+      <c r="X1" s="70"/>
+      <c r="Y1" s="70"/>
+      <c r="Z1" s="69"/>
+      <c r="AA1" s="69"/>
+      <c r="AB1" s="69"/>
+      <c r="AC1" s="69"/>
+      <c r="AD1" s="69"/>
+      <c r="AE1" s="69"/>
+      <c r="AF1" s="69"/>
+      <c r="AG1" s="69"/>
+      <c r="AH1" s="69"/>
+      <c r="AI1" s="69"/>
+      <c r="AJ1" s="69"/>
+      <c r="AK1" s="69"/>
     </row>
     <row r="2" spans="1:49" ht="17.25" customHeight="1">
       <c r="A2" s="7"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
     </row>
     <row r="3" spans="1:49" ht="17.25" customHeight="1">
-      <c r="A3" s="68" t="s">
+      <c r="A3" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="69"/>
-[...46 lines deleted...]
-      <c r="AW3" s="69"/>
+      <c r="B3" s="63"/>
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="63"/>
+      <c r="H3" s="63"/>
+      <c r="I3" s="63"/>
+      <c r="J3" s="63"/>
+      <c r="K3" s="63"/>
+      <c r="L3" s="63"/>
+      <c r="M3" s="63"/>
+      <c r="N3" s="63"/>
+      <c r="O3" s="63"/>
+      <c r="P3" s="63"/>
+      <c r="Q3" s="63"/>
+      <c r="R3" s="63"/>
+      <c r="S3" s="63"/>
+      <c r="T3" s="63"/>
+      <c r="U3" s="63"/>
+      <c r="V3" s="63"/>
+      <c r="W3" s="63"/>
+      <c r="X3" s="63"/>
+      <c r="Y3" s="63"/>
+      <c r="Z3" s="63"/>
+      <c r="AA3" s="63"/>
+      <c r="AB3" s="63"/>
+      <c r="AC3" s="63"/>
+      <c r="AD3" s="63"/>
+      <c r="AE3" s="63"/>
+      <c r="AF3" s="63"/>
+      <c r="AG3" s="63"/>
+      <c r="AH3" s="63"/>
+      <c r="AI3" s="63"/>
+      <c r="AJ3" s="63"/>
+      <c r="AK3" s="63"/>
+      <c r="AL3" s="63"/>
+      <c r="AM3" s="63"/>
+      <c r="AN3" s="63"/>
+      <c r="AO3" s="63"/>
+      <c r="AP3" s="63"/>
+      <c r="AQ3" s="63"/>
+      <c r="AR3" s="63"/>
+      <c r="AS3" s="63"/>
+      <c r="AT3" s="63"/>
+      <c r="AU3" s="63"/>
+      <c r="AV3" s="63"/>
+      <c r="AW3" s="63"/>
     </row>
     <row r="4" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A4" s="60"/>
-      <c r="B4" s="58" t="s">
+      <c r="A4" s="71"/>
+      <c r="B4" s="60" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="58"/>
-[...10 lines deleted...]
-      <c r="N4" s="67" t="s">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="59" t="s">
         <v>29</v>
       </c>
-      <c r="O4" s="58"/>
-[...10 lines deleted...]
-      <c r="Z4" s="58" t="s">
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60"/>
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60"/>
+      <c r="X4" s="60"/>
+      <c r="Y4" s="61"/>
+      <c r="Z4" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="AA4" s="58"/>
-[...10 lines deleted...]
-      <c r="AL4" s="67" t="s">
+      <c r="AA4" s="60"/>
+      <c r="AB4" s="60"/>
+      <c r="AC4" s="60"/>
+      <c r="AD4" s="60"/>
+      <c r="AE4" s="60"/>
+      <c r="AF4" s="60"/>
+      <c r="AG4" s="60"/>
+      <c r="AH4" s="60"/>
+      <c r="AI4" s="60"/>
+      <c r="AJ4" s="60"/>
+      <c r="AK4" s="60"/>
+      <c r="AL4" s="59" t="s">
         <v>59</v>
       </c>
-      <c r="AM4" s="58"/>
-[...9 lines deleted...]
-      <c r="AW4" s="59"/>
+      <c r="AM4" s="60"/>
+      <c r="AN4" s="60"/>
+      <c r="AO4" s="60"/>
+      <c r="AP4" s="60"/>
+      <c r="AQ4" s="60"/>
+      <c r="AR4" s="60"/>
+      <c r="AS4" s="60"/>
+      <c r="AT4" s="60"/>
+      <c r="AU4" s="60"/>
+      <c r="AV4" s="60"/>
+      <c r="AW4" s="61"/>
     </row>
     <row r="5" spans="1:49" ht="34.5" customHeight="1">
-      <c r="A5" s="61"/>
+      <c r="A5" s="72"/>
       <c r="B5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="12" t="s">
@@ -1267,51 +1279,51 @@
       <c r="AP5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="AQ5" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AR5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="AS5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="AT5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="AU5" s="12" t="s">
         <v>9</v>
       </c>
       <c r="AV5" s="12" t="s">
         <v>10</v>
       </c>
       <c r="AW5" s="11" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:49" s="33" customFormat="1" ht="10.199999999999999">
+    <row r="6" spans="1:49" s="33" customFormat="1" ht="11.25">
       <c r="A6" s="32" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="9">
         <v>5797.9</v>
       </c>
       <c r="C6" s="9">
         <v>11198.2</v>
       </c>
       <c r="D6" s="9">
         <v>17030.099999999999</v>
       </c>
       <c r="E6" s="9">
         <v>23418.9</v>
       </c>
       <c r="F6" s="9">
         <v>29327.200000000001</v>
       </c>
       <c r="G6" s="10">
         <v>36233.5</v>
       </c>
       <c r="H6" s="9">
         <v>49870.8</v>
       </c>
       <c r="I6" s="9">
@@ -1391,55 +1403,58 @@
       </c>
       <c r="AH6" s="28">
         <v>166415.29999999999</v>
       </c>
       <c r="AI6" s="9">
         <v>211520.7</v>
       </c>
       <c r="AJ6" s="9">
         <v>219390.6</v>
       </c>
       <c r="AK6" s="9">
         <v>233442</v>
       </c>
       <c r="AL6" s="28">
         <v>5980</v>
       </c>
       <c r="AM6" s="28">
         <v>11390.7</v>
       </c>
       <c r="AN6" s="48">
         <v>16644.7</v>
       </c>
       <c r="AO6" s="51">
         <v>22090.2</v>
       </c>
-      <c r="AP6" s="70">
+      <c r="AP6" s="55">
         <v>27723</v>
       </c>
+      <c r="AQ6" s="74">
+        <v>34937</v>
+      </c>
     </row>
-    <row r="7" spans="1:49" s="33" customFormat="1" ht="10.199999999999999">
+    <row r="7" spans="1:49" s="33" customFormat="1" ht="11.25">
       <c r="A7" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="9">
         <v>427.6</v>
       </c>
       <c r="C7" s="9">
         <v>800.5</v>
       </c>
       <c r="D7" s="9">
         <v>1127.7</v>
       </c>
       <c r="E7" s="9">
         <v>1479.2</v>
       </c>
       <c r="F7" s="9">
         <v>1846.5</v>
       </c>
       <c r="G7" s="10">
         <v>2340.6999999999998</v>
       </c>
       <c r="H7" s="9">
         <v>3152.7</v>
       </c>
       <c r="I7" s="9">
@@ -1519,55 +1534,58 @@
       </c>
       <c r="AH7" s="28">
         <v>12229.7</v>
       </c>
       <c r="AI7" s="9">
         <v>15546.9</v>
       </c>
       <c r="AJ7" s="9">
         <v>16064.5</v>
       </c>
       <c r="AK7" s="9">
         <v>17076.599999999999</v>
       </c>
       <c r="AL7" s="28">
         <v>516.5</v>
       </c>
       <c r="AM7" s="28">
         <v>1078.4000000000001</v>
       </c>
       <c r="AN7" s="48">
         <v>1406.7</v>
       </c>
       <c r="AO7" s="51">
         <v>1730.8</v>
       </c>
-      <c r="AP7" s="70">
+      <c r="AP7" s="55">
         <v>2071.6</v>
       </c>
+      <c r="AQ7" s="74">
+        <v>2897.9</v>
+      </c>
     </row>
-    <row r="8" spans="1:49" s="28" customFormat="1" ht="10.199999999999999">
+    <row r="8" spans="1:49" s="28" customFormat="1" ht="11.25">
       <c r="A8" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="9">
         <v>694.4</v>
       </c>
       <c r="C8" s="9">
         <v>1303.2</v>
       </c>
       <c r="D8" s="9">
         <v>1950.7</v>
       </c>
       <c r="E8" s="9">
         <v>2964.9</v>
       </c>
       <c r="F8" s="9">
         <v>3655.3</v>
       </c>
       <c r="G8" s="10">
         <v>4695.5</v>
       </c>
       <c r="H8" s="9">
         <v>6516.3</v>
       </c>
       <c r="I8" s="9">
@@ -1647,55 +1665,58 @@
       </c>
       <c r="AH8" s="28">
         <v>8339.7000000000007</v>
       </c>
       <c r="AI8" s="9">
         <v>9622.5</v>
       </c>
       <c r="AJ8" s="9">
         <v>10582.4</v>
       </c>
       <c r="AK8" s="9">
         <v>11981.3</v>
       </c>
       <c r="AL8" s="28">
         <v>840.9</v>
       </c>
       <c r="AM8" s="28">
         <v>1573.7</v>
       </c>
       <c r="AN8" s="48">
         <v>2278.6999999999998</v>
       </c>
       <c r="AO8" s="51">
         <v>2975.1</v>
       </c>
-      <c r="AP8" s="70">
+      <c r="AP8" s="55">
         <v>3548.7</v>
       </c>
+      <c r="AQ8" s="74">
+        <v>4514.2</v>
+      </c>
     </row>
-    <row r="9" spans="1:49" s="28" customFormat="1" ht="10.199999999999999">
+    <row r="9" spans="1:49" s="28" customFormat="1" ht="11.25">
       <c r="A9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="9">
         <v>586</v>
       </c>
       <c r="C9" s="9">
         <v>1104.3</v>
       </c>
       <c r="D9" s="9">
         <v>1629</v>
       </c>
       <c r="E9" s="9">
         <v>2213</v>
       </c>
       <c r="F9" s="9">
         <v>2846</v>
       </c>
       <c r="G9" s="10">
         <v>3492.8</v>
       </c>
       <c r="H9" s="9">
         <v>5160.6000000000004</v>
       </c>
       <c r="I9" s="9">
@@ -1775,55 +1796,58 @@
       </c>
       <c r="AH9" s="28">
         <v>23685.1</v>
       </c>
       <c r="AI9" s="9">
         <v>33095.800000000003</v>
       </c>
       <c r="AJ9" s="9">
         <v>33934.300000000003</v>
       </c>
       <c r="AK9" s="9">
         <v>34807.699999999997</v>
       </c>
       <c r="AL9" s="28">
         <v>578.79999999999995</v>
       </c>
       <c r="AM9" s="28">
         <v>1082.0999999999999</v>
       </c>
       <c r="AN9" s="48">
         <v>1617.1</v>
       </c>
       <c r="AO9" s="51">
         <v>2124.3000000000002</v>
       </c>
-      <c r="AP9" s="70">
+      <c r="AP9" s="55">
         <v>2717.2</v>
       </c>
+      <c r="AQ9" s="74">
+        <v>3337.7</v>
+      </c>
     </row>
-    <row r="10" spans="1:49" s="28" customFormat="1" ht="10.199999999999999">
+    <row r="10" spans="1:49" s="28" customFormat="1" ht="11.25">
       <c r="A10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="9">
         <v>1134.2</v>
       </c>
       <c r="C10" s="9">
         <v>2288.5</v>
       </c>
       <c r="D10" s="9">
         <v>3523.6</v>
       </c>
       <c r="E10" s="9">
         <v>4750.6000000000004</v>
       </c>
       <c r="F10" s="9">
         <v>5975.6</v>
       </c>
       <c r="G10" s="10">
         <v>7402.1</v>
       </c>
       <c r="H10" s="9">
         <v>10243.5</v>
       </c>
       <c r="I10" s="9">
@@ -1903,55 +1927,58 @@
       </c>
       <c r="AH10" s="28">
         <v>27377.5</v>
       </c>
       <c r="AI10" s="9">
         <v>32807.5</v>
       </c>
       <c r="AJ10" s="9">
         <v>34856.6</v>
       </c>
       <c r="AK10" s="9">
         <v>37283.1</v>
       </c>
       <c r="AL10" s="28">
         <v>1117.7</v>
       </c>
       <c r="AM10" s="28">
         <v>2294.6999999999998</v>
       </c>
       <c r="AN10" s="48">
         <v>3362.1</v>
       </c>
       <c r="AO10" s="51">
         <v>4584.6000000000004</v>
       </c>
-      <c r="AP10" s="70">
+      <c r="AP10" s="55">
         <v>5919.4</v>
       </c>
+      <c r="AQ10" s="74">
+        <v>7427.4</v>
+      </c>
     </row>
-    <row r="11" spans="1:49" s="28" customFormat="1" ht="10.199999999999999">
+    <row r="11" spans="1:49" s="28" customFormat="1" ht="11.25">
       <c r="A11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="9">
         <v>907.8</v>
       </c>
       <c r="C11" s="9">
         <v>1800.6</v>
       </c>
       <c r="D11" s="9">
         <v>2824.5</v>
       </c>
       <c r="E11" s="9">
         <v>3928.7</v>
       </c>
       <c r="F11" s="9">
         <v>4841.8</v>
       </c>
       <c r="G11" s="10">
         <v>5781.5</v>
       </c>
       <c r="H11" s="9">
         <v>7856.1</v>
       </c>
       <c r="I11" s="9">
@@ -2031,55 +2058,58 @@
       </c>
       <c r="AH11" s="28">
         <v>18465.599999999999</v>
       </c>
       <c r="AI11" s="9">
         <v>23056.9</v>
       </c>
       <c r="AJ11" s="9">
         <v>24361.3</v>
       </c>
       <c r="AK11" s="9">
         <v>30869.4</v>
       </c>
       <c r="AL11" s="28">
         <v>871.3</v>
       </c>
       <c r="AM11" s="28">
         <v>1618.9</v>
       </c>
       <c r="AN11" s="48">
         <v>2407.4</v>
       </c>
       <c r="AO11" s="51">
         <v>3319</v>
       </c>
-      <c r="AP11" s="70">
+      <c r="AP11" s="55">
         <v>4094.8</v>
       </c>
+      <c r="AQ11" s="75">
+        <v>5062.1000000000004</v>
+      </c>
     </row>
-    <row r="12" spans="1:49" s="28" customFormat="1" ht="10.199999999999999">
+    <row r="12" spans="1:49" s="28" customFormat="1" ht="11.25">
       <c r="A12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="9">
         <v>476.6</v>
       </c>
       <c r="C12" s="9">
         <v>963.3</v>
       </c>
       <c r="D12" s="9">
         <v>1454.9</v>
       </c>
       <c r="E12" s="9">
         <v>1965.1</v>
       </c>
       <c r="F12" s="9">
         <v>2409.1999999999998</v>
       </c>
       <c r="G12" s="10">
         <v>2899.5</v>
       </c>
       <c r="H12" s="9">
         <v>4246.1000000000004</v>
       </c>
       <c r="I12" s="9">
@@ -2159,55 +2189,58 @@
       </c>
       <c r="AH12" s="28">
         <v>15610.9</v>
       </c>
       <c r="AI12" s="9">
         <v>20933.599999999999</v>
       </c>
       <c r="AJ12" s="9">
         <v>21280.2</v>
       </c>
       <c r="AK12" s="9">
         <v>22041</v>
       </c>
       <c r="AL12" s="28">
         <v>450</v>
       </c>
       <c r="AM12" s="28">
         <v>863.4</v>
       </c>
       <c r="AN12" s="48">
         <v>1274.3</v>
       </c>
       <c r="AO12" s="51">
         <v>1703.9</v>
       </c>
-      <c r="AP12" s="70">
+      <c r="AP12" s="55">
         <v>2114.5</v>
       </c>
+      <c r="AQ12" s="74">
+        <v>2633.6</v>
+      </c>
     </row>
-    <row r="13" spans="1:49" s="28" customFormat="1" ht="10.199999999999999">
+    <row r="13" spans="1:49" s="28" customFormat="1" ht="11.25">
       <c r="A13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="9">
         <v>519.4</v>
       </c>
       <c r="C13" s="9">
         <v>1015.3</v>
       </c>
       <c r="D13" s="9">
         <v>1546.8</v>
       </c>
       <c r="E13" s="9">
         <v>2122.1</v>
       </c>
       <c r="F13" s="9">
         <v>2625.7</v>
       </c>
       <c r="G13" s="10">
         <v>3189.7</v>
       </c>
       <c r="H13" s="9">
         <v>4239.3</v>
       </c>
       <c r="I13" s="9">
@@ -2287,55 +2320,58 @@
       </c>
       <c r="AH13" s="28">
         <v>20493.3</v>
       </c>
       <c r="AI13" s="9">
         <v>24810.3</v>
       </c>
       <c r="AJ13" s="9">
         <v>25723.599999999999</v>
       </c>
       <c r="AK13" s="9">
         <v>26441.4</v>
       </c>
       <c r="AL13" s="9">
         <v>582.1</v>
       </c>
       <c r="AM13" s="28">
         <v>1119.8</v>
       </c>
       <c r="AN13" s="48">
         <v>1683.6</v>
       </c>
       <c r="AO13" s="51">
         <v>2213.4</v>
       </c>
-      <c r="AP13" s="70">
+      <c r="AP13" s="55">
         <v>2718.8</v>
       </c>
+      <c r="AQ13" s="74">
+        <v>3352.7</v>
+      </c>
     </row>
-    <row r="14" spans="1:49" s="28" customFormat="1" ht="10.199999999999999">
+    <row r="14" spans="1:49" s="28" customFormat="1" ht="11.25">
       <c r="A14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="15">
         <v>1051.9000000000001</v>
       </c>
       <c r="C14" s="15">
         <v>1922.5</v>
       </c>
       <c r="D14" s="15">
         <v>2972.9</v>
       </c>
       <c r="E14" s="15">
         <v>3995.3</v>
       </c>
       <c r="F14" s="15">
         <v>5127.1000000000004</v>
       </c>
       <c r="G14" s="16">
         <v>6431.7</v>
       </c>
       <c r="H14" s="15">
         <v>8456.2000000000007</v>
       </c>
       <c r="I14" s="15">
@@ -2415,274 +2451,276 @@
       </c>
       <c r="AH14" s="15">
         <v>40213.5</v>
       </c>
       <c r="AI14" s="15">
         <v>51647.199999999997</v>
       </c>
       <c r="AJ14" s="15">
         <v>52587.7</v>
       </c>
       <c r="AK14" s="15">
         <v>52941.5</v>
       </c>
       <c r="AL14" s="15">
         <v>1022.7</v>
       </c>
       <c r="AM14" s="15">
         <v>1759.7</v>
       </c>
       <c r="AN14" s="49">
         <v>2614.6999999999998</v>
       </c>
       <c r="AO14" s="52">
         <v>3439.1</v>
       </c>
-      <c r="AP14" s="71">
+      <c r="AP14" s="56">
         <v>4538</v>
       </c>
-      <c r="AQ14" s="15"/>
+      <c r="AQ14" s="76">
+        <v>5711.5</v>
+      </c>
       <c r="AR14" s="15"/>
       <c r="AS14" s="15"/>
       <c r="AT14" s="15"/>
       <c r="AU14" s="15"/>
       <c r="AV14" s="15"/>
       <c r="AW14" s="15"/>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" s="8"/>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="10"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
       <c r="K15" s="9"/>
       <c r="L15" s="9"/>
       <c r="M15" s="9"/>
       <c r="N15" s="9"/>
       <c r="O15" s="9"/>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
       <c r="R15" s="9"/>
       <c r="S15" s="10"/>
       <c r="T15" s="9"/>
       <c r="U15" s="9"/>
       <c r="V15" s="9"/>
       <c r="W15" s="9"/>
       <c r="X15" s="9"/>
       <c r="Y15" s="9"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
     </row>
     <row r="16" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A16" s="57" t="s">
+      <c r="A16" s="68" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="57"/>
-[...34 lines deleted...]
-      <c r="AK16" s="56"/>
+      <c r="B16" s="68"/>
+      <c r="C16" s="68"/>
+      <c r="D16" s="68"/>
+      <c r="E16" s="68"/>
+      <c r="F16" s="68"/>
+      <c r="G16" s="68"/>
+      <c r="H16" s="68"/>
+      <c r="I16" s="68"/>
+      <c r="J16" s="68"/>
+      <c r="K16" s="68"/>
+      <c r="L16" s="68"/>
+      <c r="M16" s="68"/>
+      <c r="N16" s="68"/>
+      <c r="O16" s="68"/>
+      <c r="P16" s="68"/>
+      <c r="Q16" s="68"/>
+      <c r="R16" s="68"/>
+      <c r="S16" s="68"/>
+      <c r="T16" s="68"/>
+      <c r="U16" s="68"/>
+      <c r="V16" s="68"/>
+      <c r="W16" s="68"/>
+      <c r="X16" s="68"/>
+      <c r="Y16" s="68"/>
+      <c r="Z16" s="69"/>
+      <c r="AA16" s="69"/>
+      <c r="AB16" s="69"/>
+      <c r="AC16" s="69"/>
+      <c r="AD16" s="69"/>
+      <c r="AE16" s="69"/>
+      <c r="AF16" s="69"/>
+      <c r="AG16" s="69"/>
+      <c r="AH16" s="69"/>
+      <c r="AI16" s="69"/>
+      <c r="AJ16" s="69"/>
+      <c r="AK16" s="69"/>
     </row>
     <row r="17" spans="1:49" ht="16.5" customHeight="1">
       <c r="A17" s="24"/>
       <c r="B17" s="24"/>
       <c r="C17" s="24"/>
       <c r="D17" s="24"/>
       <c r="E17" s="24"/>
       <c r="F17" s="24"/>
       <c r="G17" s="24"/>
       <c r="H17" s="24"/>
       <c r="I17" s="24"/>
       <c r="J17" s="24"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
       <c r="N17" s="24"/>
       <c r="O17" s="24"/>
       <c r="P17" s="24"/>
       <c r="Q17" s="24"/>
       <c r="R17" s="24"/>
       <c r="S17" s="24"/>
       <c r="T17" s="24"/>
       <c r="U17" s="24"/>
       <c r="V17" s="24"/>
       <c r="W17" s="24"/>
       <c r="X17" s="24"/>
       <c r="Y17" s="24"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
     </row>
     <row r="18" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A18" s="68" t="s">
+      <c r="A18" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="B18" s="69"/>
-[...46 lines deleted...]
-      <c r="AW18" s="69"/>
+      <c r="B18" s="63"/>
+      <c r="C18" s="63"/>
+      <c r="D18" s="63"/>
+      <c r="E18" s="63"/>
+      <c r="F18" s="63"/>
+      <c r="G18" s="63"/>
+      <c r="H18" s="63"/>
+      <c r="I18" s="63"/>
+      <c r="J18" s="63"/>
+      <c r="K18" s="63"/>
+      <c r="L18" s="63"/>
+      <c r="M18" s="63"/>
+      <c r="N18" s="63"/>
+      <c r="O18" s="63"/>
+      <c r="P18" s="63"/>
+      <c r="Q18" s="63"/>
+      <c r="R18" s="63"/>
+      <c r="S18" s="63"/>
+      <c r="T18" s="63"/>
+      <c r="U18" s="63"/>
+      <c r="V18" s="63"/>
+      <c r="W18" s="63"/>
+      <c r="X18" s="63"/>
+      <c r="Y18" s="63"/>
+      <c r="Z18" s="63"/>
+      <c r="AA18" s="63"/>
+      <c r="AB18" s="63"/>
+      <c r="AC18" s="63"/>
+      <c r="AD18" s="63"/>
+      <c r="AE18" s="63"/>
+      <c r="AF18" s="63"/>
+      <c r="AG18" s="63"/>
+      <c r="AH18" s="63"/>
+      <c r="AI18" s="63"/>
+      <c r="AJ18" s="63"/>
+      <c r="AK18" s="63"/>
+      <c r="AL18" s="63"/>
+      <c r="AM18" s="63"/>
+      <c r="AN18" s="63"/>
+      <c r="AO18" s="63"/>
+      <c r="AP18" s="63"/>
+      <c r="AQ18" s="63"/>
+      <c r="AR18" s="63"/>
+      <c r="AS18" s="63"/>
+      <c r="AT18" s="63"/>
+      <c r="AU18" s="63"/>
+      <c r="AV18" s="63"/>
+      <c r="AW18" s="63"/>
     </row>
     <row r="19" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A19" s="62"/>
-      <c r="B19" s="58" t="s">
+      <c r="A19" s="66"/>
+      <c r="B19" s="60" t="s">
         <v>30</v>
       </c>
-      <c r="C19" s="58"/>
-[...10 lines deleted...]
-      <c r="N19" s="67" t="s">
+      <c r="C19" s="60"/>
+      <c r="D19" s="60"/>
+      <c r="E19" s="60"/>
+      <c r="F19" s="60"/>
+      <c r="G19" s="60"/>
+      <c r="H19" s="60"/>
+      <c r="I19" s="60"/>
+      <c r="J19" s="60"/>
+      <c r="K19" s="60"/>
+      <c r="L19" s="60"/>
+      <c r="M19" s="61"/>
+      <c r="N19" s="59" t="s">
         <v>29</v>
       </c>
-      <c r="O19" s="58"/>
-[...10 lines deleted...]
-      <c r="Z19" s="58" t="s">
+      <c r="O19" s="60"/>
+      <c r="P19" s="60"/>
+      <c r="Q19" s="60"/>
+      <c r="R19" s="60"/>
+      <c r="S19" s="60"/>
+      <c r="T19" s="60"/>
+      <c r="U19" s="60"/>
+      <c r="V19" s="60"/>
+      <c r="W19" s="60"/>
+      <c r="X19" s="60"/>
+      <c r="Y19" s="61"/>
+      <c r="Z19" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="AA19" s="58"/>
-[...10 lines deleted...]
-      <c r="AL19" s="67" t="s">
+      <c r="AA19" s="60"/>
+      <c r="AB19" s="60"/>
+      <c r="AC19" s="60"/>
+      <c r="AD19" s="60"/>
+      <c r="AE19" s="60"/>
+      <c r="AF19" s="60"/>
+      <c r="AG19" s="60"/>
+      <c r="AH19" s="60"/>
+      <c r="AI19" s="60"/>
+      <c r="AJ19" s="60"/>
+      <c r="AK19" s="60"/>
+      <c r="AL19" s="59" t="s">
         <v>59</v>
       </c>
-      <c r="AM19" s="58"/>
-[...9 lines deleted...]
-      <c r="AW19" s="59"/>
+      <c r="AM19" s="60"/>
+      <c r="AN19" s="60"/>
+      <c r="AO19" s="60"/>
+      <c r="AP19" s="60"/>
+      <c r="AQ19" s="60"/>
+      <c r="AR19" s="60"/>
+      <c r="AS19" s="60"/>
+      <c r="AT19" s="60"/>
+      <c r="AU19" s="60"/>
+      <c r="AV19" s="60"/>
+      <c r="AW19" s="61"/>
     </row>
     <row r="20" spans="1:49" ht="34.5" customHeight="1">
-      <c r="A20" s="64"/>
+      <c r="A20" s="73"/>
       <c r="B20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D20" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F20" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G20" s="12" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I20" s="12" t="s">
         <v>7</v>
       </c>
       <c r="J20" s="12" t="s">
@@ -2784,51 +2822,51 @@
       <c r="AP20" s="12" t="s">
         <v>4</v>
       </c>
       <c r="AQ20" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AR20" s="12" t="s">
         <v>6</v>
       </c>
       <c r="AS20" s="12" t="s">
         <v>7</v>
       </c>
       <c r="AT20" s="12" t="s">
         <v>8</v>
       </c>
       <c r="AU20" s="12" t="s">
         <v>9</v>
       </c>
       <c r="AV20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="AW20" s="11" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="21" spans="1:49" s="34" customFormat="1" ht="10.199999999999999">
+    <row r="21" spans="1:49" s="34" customFormat="1" ht="11.25">
       <c r="A21" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="9">
         <v>5628.4</v>
       </c>
       <c r="C21" s="9">
         <v>10859.2</v>
       </c>
       <c r="D21" s="9">
         <v>16451.8</v>
       </c>
       <c r="E21" s="9">
         <v>22363</v>
       </c>
       <c r="F21" s="9">
         <v>28007.3</v>
       </c>
       <c r="G21" s="10">
         <v>34649.599999999999</v>
       </c>
       <c r="H21" s="9">
         <v>48022.9</v>
       </c>
       <c r="I21" s="9">
@@ -2908,62 +2946,64 @@
       </c>
       <c r="AH21" s="28">
         <v>163384.20000000001</v>
       </c>
       <c r="AI21" s="9">
         <v>208152.8</v>
       </c>
       <c r="AJ21" s="9">
         <v>215685.9</v>
       </c>
       <c r="AK21" s="9">
         <v>229400.5</v>
       </c>
       <c r="AL21" s="28">
         <v>5643.2</v>
       </c>
       <c r="AM21" s="28">
         <v>10717.1</v>
       </c>
       <c r="AN21" s="48" t="s">
         <v>60</v>
       </c>
       <c r="AO21" s="51">
         <v>20811.900000000001</v>
       </c>
-      <c r="AP21" s="72">
+      <c r="AP21" s="57">
         <v>26125.200000000001</v>
       </c>
-      <c r="AQ21" s="47"/>
+      <c r="AQ21" s="74">
+        <v>33019.599999999999</v>
+      </c>
       <c r="AR21" s="47"/>
       <c r="AS21" s="47"/>
       <c r="AT21" s="47"/>
       <c r="AU21" s="47"/>
       <c r="AV21" s="47"/>
       <c r="AW21" s="47"/>
     </row>
-    <row r="22" spans="1:49" s="34" customFormat="1" ht="10.199999999999999">
+    <row r="22" spans="1:49" s="34" customFormat="1" ht="11.25">
       <c r="A22" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="9">
         <v>426.6</v>
       </c>
       <c r="C22" s="9">
         <v>798.4</v>
       </c>
       <c r="D22" s="9">
         <v>1114</v>
       </c>
       <c r="E22" s="9">
         <v>1458.3</v>
       </c>
       <c r="F22" s="9">
         <v>1819.4</v>
       </c>
       <c r="G22" s="10">
         <v>2307.4</v>
       </c>
       <c r="H22" s="9">
         <v>3113.3</v>
       </c>
       <c r="I22" s="9">
@@ -3043,62 +3083,64 @@
       </c>
       <c r="AH22" s="28">
         <v>12168.6</v>
       </c>
       <c r="AI22" s="9">
         <v>15479</v>
       </c>
       <c r="AJ22" s="9">
         <v>15989.9</v>
       </c>
       <c r="AK22" s="9">
         <v>16995.2</v>
       </c>
       <c r="AL22" s="28">
         <v>509.7</v>
       </c>
       <c r="AM22" s="28">
         <v>1064.9000000000001</v>
       </c>
       <c r="AN22" s="48">
         <v>1382.1</v>
       </c>
       <c r="AO22" s="51">
         <v>1696.3</v>
       </c>
-      <c r="AP22" s="70">
+      <c r="AP22" s="55">
         <v>2023</v>
       </c>
-      <c r="AQ22" s="47"/>
+      <c r="AQ22" s="74">
+        <v>2835.2</v>
+      </c>
       <c r="AR22" s="47"/>
       <c r="AS22" s="47"/>
       <c r="AT22" s="47"/>
       <c r="AU22" s="47"/>
       <c r="AV22" s="47"/>
       <c r="AW22" s="47"/>
     </row>
-    <row r="23" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
+    <row r="23" spans="1:49" s="35" customFormat="1" ht="11.25">
       <c r="A23" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="9">
         <v>538.79999999999995</v>
       </c>
       <c r="C23" s="9">
         <v>992</v>
       </c>
       <c r="D23" s="9">
         <v>1465.5</v>
       </c>
       <c r="E23" s="9">
         <v>2058.5</v>
       </c>
       <c r="F23" s="9">
         <v>2526.5</v>
       </c>
       <c r="G23" s="10">
         <v>3344.2</v>
       </c>
       <c r="H23" s="9">
         <v>4942.6000000000004</v>
       </c>
       <c r="I23" s="9">
@@ -3178,62 +3220,64 @@
       </c>
       <c r="AH23" s="28">
         <v>5848.4</v>
       </c>
       <c r="AI23" s="9">
         <v>6854.4</v>
       </c>
       <c r="AJ23" s="9">
         <v>7537.5</v>
       </c>
       <c r="AK23" s="9">
         <v>8659.6</v>
       </c>
       <c r="AL23" s="28">
         <v>564</v>
       </c>
       <c r="AM23" s="28">
         <v>1020</v>
       </c>
       <c r="AN23" s="48">
         <v>1445.6</v>
       </c>
       <c r="AO23" s="51">
         <v>1965.1</v>
       </c>
-      <c r="AP23" s="70">
+      <c r="AP23" s="55">
         <v>2330.6</v>
       </c>
-      <c r="AQ23" s="6"/>
+      <c r="AQ23" s="74">
+        <v>3087.9</v>
+      </c>
       <c r="AR23" s="6"/>
       <c r="AS23" s="6"/>
       <c r="AT23" s="6"/>
       <c r="AU23" s="6"/>
       <c r="AV23" s="6"/>
       <c r="AW23" s="6"/>
     </row>
-    <row r="24" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
+    <row r="24" spans="1:49" s="35" customFormat="1" ht="11.25">
       <c r="A24" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="9">
         <v>585.29999999999995</v>
       </c>
       <c r="C24" s="9">
         <v>1102.9000000000001</v>
       </c>
       <c r="D24" s="9">
         <v>1620.6</v>
       </c>
       <c r="E24" s="9">
         <v>2200.5</v>
       </c>
       <c r="F24" s="9">
         <v>2830.1</v>
       </c>
       <c r="G24" s="10">
         <v>3473.4</v>
       </c>
       <c r="H24" s="9">
         <v>5137.7</v>
       </c>
       <c r="I24" s="9">
@@ -3313,62 +3357,64 @@
       </c>
       <c r="AH24" s="28">
         <v>23663.200000000001</v>
       </c>
       <c r="AI24" s="9">
         <v>33071.5</v>
       </c>
       <c r="AJ24" s="9">
         <v>33907.5</v>
       </c>
       <c r="AK24" s="9">
         <v>34778.5</v>
       </c>
       <c r="AL24" s="28">
         <v>576.29999999999995</v>
       </c>
       <c r="AM24" s="28">
         <v>1077.3</v>
       </c>
       <c r="AN24" s="48">
         <v>1608.8</v>
       </c>
       <c r="AO24" s="51">
         <v>2111.8000000000002</v>
       </c>
-      <c r="AP24" s="70">
+      <c r="AP24" s="55">
         <v>2700.7</v>
       </c>
-      <c r="AQ24" s="6"/>
+      <c r="AQ24" s="74">
+        <v>3317.4</v>
+      </c>
       <c r="AR24" s="6"/>
       <c r="AS24" s="6"/>
       <c r="AT24" s="6"/>
       <c r="AU24" s="6"/>
       <c r="AV24" s="6"/>
       <c r="AW24" s="6"/>
     </row>
-    <row r="25" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
+    <row r="25" spans="1:49" s="35" customFormat="1" ht="11.25">
       <c r="A25" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="9">
         <v>1133.2</v>
       </c>
       <c r="C25" s="9">
         <v>2286.6</v>
       </c>
       <c r="D25" s="9">
         <v>3519.5</v>
       </c>
       <c r="E25" s="9">
         <v>4739</v>
       </c>
       <c r="F25" s="9">
         <v>5959.7</v>
       </c>
       <c r="G25" s="10">
         <v>7381.8</v>
       </c>
       <c r="H25" s="9">
         <v>10219</v>
       </c>
       <c r="I25" s="9">
@@ -3448,62 +3494,64 @@
       </c>
       <c r="AH25" s="28">
         <v>27288.400000000001</v>
       </c>
       <c r="AI25" s="9">
         <v>32708.7</v>
       </c>
       <c r="AJ25" s="9">
         <v>34748</v>
       </c>
       <c r="AK25" s="9">
         <v>37164.5</v>
       </c>
       <c r="AL25" s="28">
         <v>1107.8</v>
       </c>
       <c r="AM25" s="28">
         <v>2274.9</v>
       </c>
       <c r="AN25" s="50">
         <v>3330</v>
       </c>
       <c r="AO25" s="51">
         <v>4537.3999999999996</v>
       </c>
-      <c r="AP25" s="70">
+      <c r="AP25" s="55">
         <v>5849.3</v>
       </c>
-      <c r="AQ25" s="6"/>
+      <c r="AQ25" s="74">
+        <v>7334.3</v>
+      </c>
       <c r="AR25" s="6"/>
       <c r="AS25" s="6"/>
       <c r="AT25" s="6"/>
       <c r="AU25" s="6"/>
       <c r="AV25" s="6"/>
       <c r="AW25" s="6"/>
     </row>
-    <row r="26" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
+    <row r="26" spans="1:49" s="35" customFormat="1" ht="11.25">
       <c r="A26" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="9">
         <v>899.8</v>
       </c>
       <c r="C26" s="9">
         <v>1784.6</v>
       </c>
       <c r="D26" s="9">
         <v>2790.1</v>
       </c>
       <c r="E26" s="9">
         <v>3875.8</v>
       </c>
       <c r="F26" s="9">
         <v>4776.1000000000004</v>
       </c>
       <c r="G26" s="10">
         <v>5702.9</v>
       </c>
       <c r="H26" s="9">
         <v>7764.6</v>
       </c>
       <c r="I26" s="9">
@@ -3583,62 +3631,64 @@
       </c>
       <c r="AH26" s="28">
         <v>18314</v>
       </c>
       <c r="AI26" s="9">
         <v>22888.400000000001</v>
       </c>
       <c r="AJ26" s="9">
         <v>24176</v>
       </c>
       <c r="AK26" s="9">
         <v>30667.1</v>
       </c>
       <c r="AL26" s="28">
         <v>854.5</v>
       </c>
       <c r="AM26" s="28">
         <v>1585.2</v>
       </c>
       <c r="AN26" s="50">
         <v>2353</v>
       </c>
       <c r="AO26" s="51">
         <v>3246.9</v>
       </c>
-      <c r="AP26" s="70">
+      <c r="AP26" s="55">
         <v>3998</v>
       </c>
-      <c r="AQ26" s="6"/>
+      <c r="AQ26" s="74">
+        <v>4940.6000000000004</v>
+      </c>
       <c r="AR26" s="6"/>
       <c r="AS26" s="6"/>
       <c r="AT26" s="6"/>
       <c r="AU26" s="6"/>
       <c r="AV26" s="6"/>
       <c r="AW26" s="6"/>
     </row>
-    <row r="27" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
+    <row r="27" spans="1:49" s="35" customFormat="1" ht="11.25">
       <c r="A27" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="9">
         <v>475.6</v>
       </c>
       <c r="C27" s="9">
         <v>961.3</v>
       </c>
       <c r="D27" s="9">
         <v>1448.4</v>
       </c>
       <c r="E27" s="9">
         <v>1952.2</v>
       </c>
       <c r="F27" s="9">
         <v>2392.1999999999998</v>
       </c>
       <c r="G27" s="10">
         <v>2878.5</v>
       </c>
       <c r="H27" s="9">
         <v>4221.1000000000004</v>
       </c>
       <c r="I27" s="9">
@@ -3718,62 +3768,64 @@
       </c>
       <c r="AH27" s="28">
         <v>15525.7</v>
       </c>
       <c r="AI27" s="9">
         <v>20838.8</v>
       </c>
       <c r="AJ27" s="9">
         <v>21176</v>
       </c>
       <c r="AK27" s="9">
         <v>21927.3</v>
       </c>
       <c r="AL27" s="28">
         <v>440.5</v>
       </c>
       <c r="AM27" s="28">
         <v>844.4</v>
       </c>
       <c r="AN27" s="48">
         <v>1244.3</v>
       </c>
       <c r="AO27" s="51">
         <v>1662.1</v>
       </c>
-      <c r="AP27" s="72">
+      <c r="AP27" s="57">
         <v>2049.6</v>
       </c>
-      <c r="AQ27" s="6"/>
+      <c r="AQ27" s="74">
+        <v>2545.6</v>
+      </c>
       <c r="AR27" s="6"/>
       <c r="AS27" s="6"/>
       <c r="AT27" s="6"/>
       <c r="AU27" s="6"/>
       <c r="AV27" s="6"/>
       <c r="AW27" s="6"/>
     </row>
-    <row r="28" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
+    <row r="28" spans="1:49" s="35" customFormat="1" ht="11.25">
       <c r="A28" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="9">
         <v>519.20000000000005</v>
       </c>
       <c r="C28" s="9">
         <v>1014.7</v>
       </c>
       <c r="D28" s="9">
         <v>1539.9</v>
       </c>
       <c r="E28" s="9">
         <v>2110.3000000000002</v>
       </c>
       <c r="F28" s="9">
         <v>2610.1</v>
       </c>
       <c r="G28" s="10">
         <v>3170.4</v>
       </c>
       <c r="H28" s="9">
         <v>4216.2</v>
       </c>
       <c r="I28" s="9">
@@ -3853,62 +3905,64 @@
       </c>
       <c r="AH28" s="28">
         <v>20431.099999999999</v>
       </c>
       <c r="AI28" s="9">
         <v>24741.200000000001</v>
       </c>
       <c r="AJ28" s="9">
         <v>25647.5</v>
       </c>
       <c r="AK28" s="9">
         <v>26358.400000000001</v>
       </c>
       <c r="AL28" s="9">
         <v>575.20000000000005</v>
       </c>
       <c r="AM28" s="9">
         <v>1106</v>
       </c>
       <c r="AN28" s="48">
         <v>1660.4</v>
       </c>
       <c r="AO28" s="51">
         <v>2181.4</v>
       </c>
-      <c r="AP28" s="72">
+      <c r="AP28" s="57">
         <v>2678.3</v>
       </c>
-      <c r="AQ28" s="8"/>
+      <c r="AQ28" s="74">
+        <v>3303.5</v>
+      </c>
       <c r="AR28" s="8"/>
       <c r="AS28" s="8"/>
       <c r="AT28" s="8"/>
       <c r="AU28" s="8"/>
       <c r="AV28" s="8"/>
       <c r="AW28" s="8"/>
     </row>
-    <row r="29" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
+    <row r="29" spans="1:49" s="35" customFormat="1" ht="11.25">
       <c r="A29" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="15">
         <v>1049.9000000000001</v>
       </c>
       <c r="C29" s="15">
         <v>1918.7</v>
       </c>
       <c r="D29" s="15">
         <v>2953.8</v>
       </c>
       <c r="E29" s="15">
         <v>3968.4</v>
       </c>
       <c r="F29" s="15">
         <v>5093.2</v>
       </c>
       <c r="G29" s="16">
         <v>6391</v>
       </c>
       <c r="H29" s="15">
         <v>8408.4</v>
       </c>
       <c r="I29" s="15">
@@ -3988,274 +4042,276 @@
       </c>
       <c r="AH29" s="15">
         <v>40144.800000000003</v>
       </c>
       <c r="AI29" s="15">
         <v>51570.8</v>
       </c>
       <c r="AJ29" s="15">
         <v>52503.5</v>
       </c>
       <c r="AK29" s="15">
         <v>52849.9</v>
       </c>
       <c r="AL29" s="15">
         <v>1015</v>
       </c>
       <c r="AM29" s="15">
         <v>1744.4</v>
       </c>
       <c r="AN29" s="49">
         <v>2592.3000000000002</v>
       </c>
       <c r="AO29" s="52">
         <v>3410.9</v>
       </c>
-      <c r="AP29" s="73">
+      <c r="AP29" s="58">
         <v>4495.7</v>
       </c>
-      <c r="AQ29" s="14"/>
+      <c r="AQ29" s="76">
+        <v>5655.2</v>
+      </c>
       <c r="AR29" s="14"/>
       <c r="AS29" s="14"/>
       <c r="AT29" s="14"/>
       <c r="AU29" s="14"/>
       <c r="AV29" s="14"/>
       <c r="AW29" s="14"/>
     </row>
     <row r="30" spans="1:49">
       <c r="A30" s="8"/>
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="10"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
       <c r="L30" s="9"/>
       <c r="M30" s="17"/>
       <c r="N30" s="9"/>
       <c r="O30" s="9"/>
       <c r="P30" s="9"/>
       <c r="Q30" s="9"/>
       <c r="R30" s="9"/>
       <c r="S30" s="10"/>
       <c r="T30" s="9"/>
       <c r="U30" s="9"/>
       <c r="V30" s="9"/>
       <c r="W30" s="9"/>
       <c r="X30" s="9"/>
       <c r="Y30" s="9"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5"/>
     </row>
     <row r="31" spans="1:49" ht="16.5" customHeight="1">
-      <c r="A31" s="57" t="s">
+      <c r="A31" s="68" t="s">
         <v>25</v>
       </c>
-      <c r="B31" s="57"/>
-[...34 lines deleted...]
-      <c r="AK31" s="56"/>
+      <c r="B31" s="68"/>
+      <c r="C31" s="68"/>
+      <c r="D31" s="68"/>
+      <c r="E31" s="68"/>
+      <c r="F31" s="68"/>
+      <c r="G31" s="68"/>
+      <c r="H31" s="68"/>
+      <c r="I31" s="68"/>
+      <c r="J31" s="68"/>
+      <c r="K31" s="68"/>
+      <c r="L31" s="68"/>
+      <c r="M31" s="68"/>
+      <c r="N31" s="68"/>
+      <c r="O31" s="68"/>
+      <c r="P31" s="68"/>
+      <c r="Q31" s="68"/>
+      <c r="R31" s="68"/>
+      <c r="S31" s="68"/>
+      <c r="T31" s="68"/>
+      <c r="U31" s="68"/>
+      <c r="V31" s="68"/>
+      <c r="W31" s="68"/>
+      <c r="X31" s="68"/>
+      <c r="Y31" s="68"/>
+      <c r="Z31" s="69"/>
+      <c r="AA31" s="69"/>
+      <c r="AB31" s="69"/>
+      <c r="AC31" s="69"/>
+      <c r="AD31" s="69"/>
+      <c r="AE31" s="69"/>
+      <c r="AF31" s="69"/>
+      <c r="AG31" s="69"/>
+      <c r="AH31" s="69"/>
+      <c r="AI31" s="69"/>
+      <c r="AJ31" s="69"/>
+      <c r="AK31" s="69"/>
     </row>
     <row r="32" spans="1:49" ht="15" customHeight="1">
       <c r="A32" s="24"/>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="24"/>
       <c r="K32" s="24"/>
       <c r="L32" s="24"/>
       <c r="M32" s="24"/>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="24"/>
       <c r="Q32" s="24"/>
       <c r="R32" s="24"/>
       <c r="S32" s="24"/>
       <c r="T32" s="24"/>
       <c r="U32" s="24"/>
       <c r="V32" s="24"/>
       <c r="W32" s="24"/>
       <c r="X32" s="24"/>
       <c r="Y32" s="24"/>
       <c r="Z32" s="5"/>
       <c r="AA32" s="5"/>
     </row>
     <row r="33" spans="1:49" ht="14.25" customHeight="1">
-      <c r="A33" s="68" t="s">
+      <c r="A33" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="B33" s="69"/>
-[...46 lines deleted...]
-      <c r="AW33" s="69"/>
+      <c r="B33" s="63"/>
+      <c r="C33" s="63"/>
+      <c r="D33" s="63"/>
+      <c r="E33" s="63"/>
+      <c r="F33" s="63"/>
+      <c r="G33" s="63"/>
+      <c r="H33" s="63"/>
+      <c r="I33" s="63"/>
+      <c r="J33" s="63"/>
+      <c r="K33" s="63"/>
+      <c r="L33" s="63"/>
+      <c r="M33" s="63"/>
+      <c r="N33" s="63"/>
+      <c r="O33" s="63"/>
+      <c r="P33" s="63"/>
+      <c r="Q33" s="63"/>
+      <c r="R33" s="63"/>
+      <c r="S33" s="63"/>
+      <c r="T33" s="63"/>
+      <c r="U33" s="63"/>
+      <c r="V33" s="63"/>
+      <c r="W33" s="63"/>
+      <c r="X33" s="63"/>
+      <c r="Y33" s="63"/>
+      <c r="Z33" s="63"/>
+      <c r="AA33" s="63"/>
+      <c r="AB33" s="63"/>
+      <c r="AC33" s="63"/>
+      <c r="AD33" s="63"/>
+      <c r="AE33" s="63"/>
+      <c r="AF33" s="63"/>
+      <c r="AG33" s="63"/>
+      <c r="AH33" s="63"/>
+      <c r="AI33" s="63"/>
+      <c r="AJ33" s="63"/>
+      <c r="AK33" s="63"/>
+      <c r="AL33" s="63"/>
+      <c r="AM33" s="63"/>
+      <c r="AN33" s="63"/>
+      <c r="AO33" s="63"/>
+      <c r="AP33" s="63"/>
+      <c r="AQ33" s="63"/>
+      <c r="AR33" s="63"/>
+      <c r="AS33" s="63"/>
+      <c r="AT33" s="63"/>
+      <c r="AU33" s="63"/>
+      <c r="AV33" s="63"/>
+      <c r="AW33" s="63"/>
     </row>
     <row r="34" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A34" s="62"/>
-      <c r="B34" s="58" t="s">
+      <c r="A34" s="66"/>
+      <c r="B34" s="60" t="s">
         <v>30</v>
       </c>
-      <c r="C34" s="58"/>
-[...10 lines deleted...]
-      <c r="N34" s="67" t="s">
+      <c r="C34" s="60"/>
+      <c r="D34" s="60"/>
+      <c r="E34" s="60"/>
+      <c r="F34" s="60"/>
+      <c r="G34" s="60"/>
+      <c r="H34" s="60"/>
+      <c r="I34" s="60"/>
+      <c r="J34" s="60"/>
+      <c r="K34" s="60"/>
+      <c r="L34" s="60"/>
+      <c r="M34" s="61"/>
+      <c r="N34" s="59" t="s">
         <v>27</v>
       </c>
-      <c r="O34" s="58"/>
-[...10 lines deleted...]
-      <c r="Z34" s="58" t="s">
+      <c r="O34" s="60"/>
+      <c r="P34" s="60"/>
+      <c r="Q34" s="60"/>
+      <c r="R34" s="60"/>
+      <c r="S34" s="60"/>
+      <c r="T34" s="60"/>
+      <c r="U34" s="60"/>
+      <c r="V34" s="60"/>
+      <c r="W34" s="60"/>
+      <c r="X34" s="60"/>
+      <c r="Y34" s="61"/>
+      <c r="Z34" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="AA34" s="58"/>
-[...10 lines deleted...]
-      <c r="AL34" s="67" t="s">
+      <c r="AA34" s="60"/>
+      <c r="AB34" s="60"/>
+      <c r="AC34" s="60"/>
+      <c r="AD34" s="60"/>
+      <c r="AE34" s="60"/>
+      <c r="AF34" s="60"/>
+      <c r="AG34" s="60"/>
+      <c r="AH34" s="60"/>
+      <c r="AI34" s="60"/>
+      <c r="AJ34" s="60"/>
+      <c r="AK34" s="60"/>
+      <c r="AL34" s="59" t="s">
         <v>59</v>
       </c>
-      <c r="AM34" s="58"/>
-[...9 lines deleted...]
-      <c r="AW34" s="59"/>
+      <c r="AM34" s="60"/>
+      <c r="AN34" s="60"/>
+      <c r="AO34" s="60"/>
+      <c r="AP34" s="60"/>
+      <c r="AQ34" s="60"/>
+      <c r="AR34" s="60"/>
+      <c r="AS34" s="60"/>
+      <c r="AT34" s="60"/>
+      <c r="AU34" s="60"/>
+      <c r="AV34" s="60"/>
+      <c r="AW34" s="61"/>
     </row>
     <row r="35" spans="1:49" ht="34.5" customHeight="1">
-      <c r="A35" s="63"/>
+      <c r="A35" s="67"/>
       <c r="B35" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D35" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E35" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F35" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G35" s="12" t="s">
         <v>11</v>
       </c>
       <c r="H35" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I35" s="12" t="s">
         <v>7</v>
       </c>
       <c r="J35" s="12" t="s">
@@ -4481,52 +4537,55 @@
       </c>
       <c r="AH36" s="28">
         <v>117270.39999999999</v>
       </c>
       <c r="AI36" s="9">
         <v>155628.70000000001</v>
       </c>
       <c r="AJ36" s="9">
         <v>156505.20000000001</v>
       </c>
       <c r="AK36" s="9">
         <v>155944.70000000001</v>
       </c>
       <c r="AL36" s="28">
         <v>27.7</v>
       </c>
       <c r="AM36" s="6">
         <v>59.8</v>
       </c>
       <c r="AN36" s="6">
         <v>77.5</v>
       </c>
       <c r="AO36" s="29">
         <v>90.7</v>
       </c>
-      <c r="AP36" s="70">
+      <c r="AP36" s="55">
         <v>188.5</v>
+      </c>
+      <c r="AQ36" s="74">
+        <v>419.7</v>
       </c>
     </row>
     <row r="37" spans="1:49" s="2" customFormat="1">
       <c r="A37" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="19">
         <v>23.3</v>
       </c>
       <c r="C37" s="19">
         <v>48.3</v>
       </c>
       <c r="D37" s="19">
         <v>63.1</v>
       </c>
       <c r="E37" s="19">
         <v>77.3</v>
       </c>
       <c r="F37" s="19">
         <v>127.6</v>
       </c>
       <c r="G37" s="10">
         <v>168.6</v>
       </c>
       <c r="H37" s="9">
@@ -4609,52 +4668,55 @@
       </c>
       <c r="AH37" s="28">
         <v>9043.1</v>
       </c>
       <c r="AI37" s="9">
         <v>11961.9</v>
       </c>
       <c r="AJ37" s="9">
         <v>12005</v>
       </c>
       <c r="AK37" s="9">
         <v>12147.2</v>
       </c>
       <c r="AL37" s="28">
         <v>23.5</v>
       </c>
       <c r="AM37" s="30">
         <v>50.8</v>
       </c>
       <c r="AN37" s="6">
         <v>65.8</v>
       </c>
       <c r="AO37" s="29">
         <v>77</v>
       </c>
-      <c r="AP37" s="70">
+      <c r="AP37" s="55">
         <v>124</v>
+      </c>
+      <c r="AQ37" s="74">
+        <v>158.6</v>
       </c>
     </row>
     <row r="38" spans="1:49">
       <c r="A38" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="20" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D38" s="20" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="20" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="19">
         <v>0.1</v>
       </c>
       <c r="G38" s="10">
         <v>1</v>
       </c>
       <c r="H38" s="9">
@@ -4737,52 +4799,55 @@
       </c>
       <c r="AH38" s="28">
         <v>896.6</v>
       </c>
       <c r="AI38" s="9">
         <v>1129.9000000000001</v>
       </c>
       <c r="AJ38" s="9">
         <v>1129.9000000000001</v>
       </c>
       <c r="AK38" s="9">
         <v>1189.5999999999999</v>
       </c>
       <c r="AL38" s="46" t="s">
         <v>13</v>
       </c>
       <c r="AM38" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AN38" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AO38" s="53" t="s">
         <v>13</v>
       </c>
-      <c r="AP38" s="70">
+      <c r="AP38" s="55">
         <v>0.1</v>
+      </c>
+      <c r="AQ38" s="74">
+        <v>0.6</v>
       </c>
     </row>
     <row r="39" spans="1:49">
       <c r="A39" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B39" s="19">
         <v>0.1</v>
       </c>
       <c r="C39" s="19">
         <v>0.2</v>
       </c>
       <c r="D39" s="19">
         <v>0.3</v>
       </c>
       <c r="E39" s="19">
         <v>0.4</v>
       </c>
       <c r="F39" s="19">
         <v>9.6999999999999993</v>
       </c>
       <c r="G39" s="10">
         <v>33.4</v>
       </c>
       <c r="H39" s="9">
@@ -4865,52 +4930,55 @@
       </c>
       <c r="AH39" s="28">
         <v>18556.2</v>
       </c>
       <c r="AI39" s="9">
         <v>27000.400000000001</v>
       </c>
       <c r="AJ39" s="9">
         <v>27065.7</v>
       </c>
       <c r="AK39" s="9">
         <v>26695</v>
       </c>
       <c r="AL39" s="46" t="s">
         <v>13</v>
       </c>
       <c r="AM39" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AN39" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AO39" s="53" t="s">
         <v>13</v>
       </c>
-      <c r="AP39" s="70">
+      <c r="AP39" s="55">
         <v>5.5</v>
+      </c>
+      <c r="AQ39" s="74">
+        <v>34.9</v>
       </c>
     </row>
     <row r="40" spans="1:49">
       <c r="A40" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B40" s="19">
         <v>2</v>
       </c>
       <c r="C40" s="19">
         <v>4.0999999999999996</v>
       </c>
       <c r="D40" s="19">
         <v>5.3</v>
       </c>
       <c r="E40" s="19">
         <v>6.6</v>
       </c>
       <c r="F40" s="19">
         <v>15.4</v>
       </c>
       <c r="G40" s="10">
         <v>30.7</v>
       </c>
       <c r="H40" s="9">
@@ -4993,52 +5061,55 @@
       </c>
       <c r="AH40" s="28">
         <v>17822.7</v>
       </c>
       <c r="AI40" s="9">
         <v>22245.3</v>
       </c>
       <c r="AJ40" s="9">
         <v>22861.200000000001</v>
       </c>
       <c r="AK40" s="9">
         <v>23663.599999999999</v>
       </c>
       <c r="AL40" s="46">
         <v>1.5</v>
       </c>
       <c r="AM40" s="30">
         <v>3.3</v>
       </c>
       <c r="AN40" s="6">
         <v>4.2</v>
       </c>
       <c r="AO40" s="29">
         <v>5</v>
       </c>
-      <c r="AP40" s="70">
+      <c r="AP40" s="55">
         <v>13</v>
+      </c>
+      <c r="AQ40" s="74">
+        <v>63.5</v>
       </c>
     </row>
     <row r="41" spans="1:49">
       <c r="A41" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B41" s="20" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D41" s="20" t="s">
         <v>13</v>
       </c>
       <c r="E41" s="20" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="19">
         <v>7.7</v>
       </c>
       <c r="G41" s="10">
         <v>23</v>
       </c>
       <c r="H41" s="9">
@@ -5121,52 +5192,55 @@
       </c>
       <c r="AH41" s="28">
         <v>11598.2</v>
       </c>
       <c r="AI41" s="9">
         <v>15330.3</v>
       </c>
       <c r="AJ41" s="9">
         <v>15330.6</v>
       </c>
       <c r="AK41" s="9">
         <v>15584.3</v>
       </c>
       <c r="AL41" s="46" t="s">
         <v>13</v>
       </c>
       <c r="AM41" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AN41" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AO41" s="53" t="s">
         <v>13</v>
       </c>
-      <c r="AP41" s="70">
+      <c r="AP41" s="55">
         <v>4.4000000000000004</v>
+      </c>
+      <c r="AQ41" s="74">
+        <v>11.6</v>
       </c>
     </row>
     <row r="42" spans="1:49">
       <c r="A42" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B42" s="20" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D42" s="20" t="s">
         <v>13</v>
       </c>
       <c r="E42" s="20" t="s">
         <v>13</v>
       </c>
       <c r="F42" s="19">
         <v>9.4</v>
       </c>
       <c r="G42" s="10">
         <v>29.5</v>
       </c>
       <c r="H42" s="9">
@@ -5249,52 +5323,55 @@
       </c>
       <c r="AH42" s="28">
         <v>11563.4</v>
       </c>
       <c r="AI42" s="9">
         <v>16201.3</v>
       </c>
       <c r="AJ42" s="9">
         <v>16201.8</v>
       </c>
       <c r="AK42" s="9">
         <v>16086.2</v>
       </c>
       <c r="AL42" s="46" t="s">
         <v>13</v>
       </c>
       <c r="AM42" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AN42" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AO42" s="53" t="s">
         <v>13</v>
       </c>
-      <c r="AP42" s="70">
+      <c r="AP42" s="55">
         <v>6.7</v>
+      </c>
+      <c r="AQ42" s="74">
+        <v>18.7</v>
       </c>
     </row>
     <row r="43" spans="1:49">
       <c r="A43" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B43" s="19">
         <v>0.1</v>
       </c>
       <c r="C43" s="19">
         <v>0.1</v>
       </c>
       <c r="D43" s="19">
         <v>0.1</v>
       </c>
       <c r="E43" s="19">
         <v>0.2</v>
       </c>
       <c r="F43" s="19">
         <v>8.9</v>
       </c>
       <c r="G43" s="10">
         <v>32.5</v>
       </c>
       <c r="H43" s="9">
@@ -5377,52 +5454,55 @@
       </c>
       <c r="AH43" s="28">
         <v>15601.5</v>
       </c>
       <c r="AI43" s="9">
         <v>19225.5</v>
       </c>
       <c r="AJ43" s="9">
         <v>19365.5</v>
       </c>
       <c r="AK43" s="9">
         <v>19402.8</v>
       </c>
       <c r="AL43" s="28">
         <v>108</v>
       </c>
       <c r="AM43" s="30">
         <v>3.8</v>
       </c>
       <c r="AN43" s="6">
         <v>5</v>
       </c>
       <c r="AO43" s="29">
         <v>5.9</v>
       </c>
-      <c r="AP43" s="70">
+      <c r="AP43" s="55">
         <v>10.5</v>
+      </c>
+      <c r="AQ43" s="74">
+        <v>39.299999999999997</v>
       </c>
     </row>
     <row r="44" spans="1:49">
       <c r="A44" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B44" s="21">
         <v>0.1</v>
       </c>
       <c r="C44" s="21">
         <v>0.5</v>
       </c>
       <c r="D44" s="21">
         <v>0.7</v>
       </c>
       <c r="E44" s="21">
         <v>0.6</v>
       </c>
       <c r="F44" s="21">
         <v>31.5</v>
       </c>
       <c r="G44" s="16">
         <v>109.3</v>
       </c>
       <c r="H44" s="15">
@@ -5505,274 +5585,276 @@
       </c>
       <c r="AH44" s="15">
         <v>32188.7</v>
       </c>
       <c r="AI44" s="15">
         <v>42534.1</v>
       </c>
       <c r="AJ44" s="15">
         <v>42545.5</v>
       </c>
       <c r="AK44" s="15">
         <v>41176</v>
       </c>
       <c r="AL44" s="15">
         <v>0.9</v>
       </c>
       <c r="AM44" s="42">
         <v>1.9</v>
       </c>
       <c r="AN44" s="14">
         <v>2.5</v>
       </c>
       <c r="AO44" s="21">
         <v>2.9</v>
       </c>
-      <c r="AP44" s="71">
+      <c r="AP44" s="56">
         <v>24.3</v>
       </c>
-      <c r="AQ44" s="41"/>
+      <c r="AQ44" s="76">
+        <v>92.5</v>
+      </c>
       <c r="AR44" s="41"/>
       <c r="AS44" s="41"/>
       <c r="AT44" s="41"/>
       <c r="AU44" s="41"/>
       <c r="AV44" s="41"/>
       <c r="AW44" s="41"/>
     </row>
     <row r="45" spans="1:49">
       <c r="A45" s="8"/>
       <c r="B45" s="19"/>
       <c r="C45" s="19"/>
       <c r="D45" s="19"/>
       <c r="E45" s="19"/>
       <c r="F45" s="19"/>
       <c r="G45" s="10"/>
       <c r="H45" s="9"/>
       <c r="I45" s="9"/>
       <c r="J45" s="9"/>
       <c r="K45" s="9"/>
       <c r="L45" s="9"/>
       <c r="M45" s="9"/>
       <c r="N45" s="17"/>
       <c r="O45" s="17"/>
       <c r="P45" s="17"/>
       <c r="Q45" s="9"/>
       <c r="R45" s="9"/>
       <c r="S45" s="10"/>
       <c r="T45" s="9"/>
       <c r="U45" s="9"/>
       <c r="V45" s="9"/>
       <c r="W45" s="9"/>
       <c r="X45" s="9"/>
       <c r="Y45" s="9"/>
       <c r="Z45" s="5"/>
       <c r="AA45" s="5"/>
     </row>
     <row r="46" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A46" s="57" t="s">
+      <c r="A46" s="68" t="s">
         <v>26</v>
       </c>
-      <c r="B46" s="57"/>
-[...34 lines deleted...]
-      <c r="AK46" s="56"/>
+      <c r="B46" s="68"/>
+      <c r="C46" s="68"/>
+      <c r="D46" s="68"/>
+      <c r="E46" s="68"/>
+      <c r="F46" s="68"/>
+      <c r="G46" s="68"/>
+      <c r="H46" s="68"/>
+      <c r="I46" s="68"/>
+      <c r="J46" s="68"/>
+      <c r="K46" s="68"/>
+      <c r="L46" s="68"/>
+      <c r="M46" s="68"/>
+      <c r="N46" s="68"/>
+      <c r="O46" s="68"/>
+      <c r="P46" s="68"/>
+      <c r="Q46" s="68"/>
+      <c r="R46" s="68"/>
+      <c r="S46" s="68"/>
+      <c r="T46" s="68"/>
+      <c r="U46" s="68"/>
+      <c r="V46" s="68"/>
+      <c r="W46" s="68"/>
+      <c r="X46" s="68"/>
+      <c r="Y46" s="68"/>
+      <c r="Z46" s="69"/>
+      <c r="AA46" s="69"/>
+      <c r="AB46" s="69"/>
+      <c r="AC46" s="69"/>
+      <c r="AD46" s="69"/>
+      <c r="AE46" s="69"/>
+      <c r="AF46" s="69"/>
+      <c r="AG46" s="69"/>
+      <c r="AH46" s="69"/>
+      <c r="AI46" s="69"/>
+      <c r="AJ46" s="69"/>
+      <c r="AK46" s="69"/>
     </row>
     <row r="47" spans="1:49" ht="15.75" customHeight="1">
       <c r="A47" s="24"/>
       <c r="B47" s="24"/>
       <c r="C47" s="24"/>
       <c r="D47" s="24"/>
       <c r="E47" s="24"/>
       <c r="F47" s="24"/>
       <c r="G47" s="24"/>
       <c r="H47" s="24"/>
       <c r="I47" s="24"/>
       <c r="J47" s="24"/>
       <c r="K47" s="24"/>
       <c r="L47" s="24"/>
       <c r="M47" s="24"/>
       <c r="N47" s="24"/>
       <c r="O47" s="24"/>
       <c r="P47" s="24"/>
       <c r="Q47" s="24"/>
       <c r="R47" s="24"/>
       <c r="S47" s="24"/>
       <c r="T47" s="24"/>
       <c r="U47" s="24"/>
       <c r="V47" s="24"/>
       <c r="W47" s="24"/>
       <c r="X47" s="24"/>
       <c r="Y47" s="24"/>
       <c r="Z47" s="5"/>
       <c r="AA47" s="5"/>
     </row>
     <row r="48" spans="1:49" ht="14.25" customHeight="1">
-      <c r="A48" s="68" t="s">
+      <c r="A48" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="B48" s="69"/>
-[...46 lines deleted...]
-      <c r="AW48" s="69"/>
+      <c r="B48" s="63"/>
+      <c r="C48" s="63"/>
+      <c r="D48" s="63"/>
+      <c r="E48" s="63"/>
+      <c r="F48" s="63"/>
+      <c r="G48" s="63"/>
+      <c r="H48" s="63"/>
+      <c r="I48" s="63"/>
+      <c r="J48" s="63"/>
+      <c r="K48" s="63"/>
+      <c r="L48" s="63"/>
+      <c r="M48" s="63"/>
+      <c r="N48" s="63"/>
+      <c r="O48" s="63"/>
+      <c r="P48" s="63"/>
+      <c r="Q48" s="63"/>
+      <c r="R48" s="63"/>
+      <c r="S48" s="63"/>
+      <c r="T48" s="63"/>
+      <c r="U48" s="63"/>
+      <c r="V48" s="63"/>
+      <c r="W48" s="63"/>
+      <c r="X48" s="63"/>
+      <c r="Y48" s="63"/>
+      <c r="Z48" s="63"/>
+      <c r="AA48" s="63"/>
+      <c r="AB48" s="63"/>
+      <c r="AC48" s="63"/>
+      <c r="AD48" s="63"/>
+      <c r="AE48" s="63"/>
+      <c r="AF48" s="63"/>
+      <c r="AG48" s="63"/>
+      <c r="AH48" s="63"/>
+      <c r="AI48" s="63"/>
+      <c r="AJ48" s="63"/>
+      <c r="AK48" s="63"/>
+      <c r="AL48" s="63"/>
+      <c r="AM48" s="63"/>
+      <c r="AN48" s="63"/>
+      <c r="AO48" s="63"/>
+      <c r="AP48" s="63"/>
+      <c r="AQ48" s="63"/>
+      <c r="AR48" s="63"/>
+      <c r="AS48" s="63"/>
+      <c r="AT48" s="63"/>
+      <c r="AU48" s="63"/>
+      <c r="AV48" s="63"/>
+      <c r="AW48" s="63"/>
     </row>
     <row r="49" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A49" s="62"/>
-      <c r="B49" s="58" t="s">
+      <c r="A49" s="66"/>
+      <c r="B49" s="60" t="s">
         <v>30</v>
       </c>
-      <c r="C49" s="58"/>
-[...10 lines deleted...]
-      <c r="N49" s="67" t="s">
+      <c r="C49" s="60"/>
+      <c r="D49" s="60"/>
+      <c r="E49" s="60"/>
+      <c r="F49" s="60"/>
+      <c r="G49" s="60"/>
+      <c r="H49" s="60"/>
+      <c r="I49" s="60"/>
+      <c r="J49" s="60"/>
+      <c r="K49" s="60"/>
+      <c r="L49" s="60"/>
+      <c r="M49" s="61"/>
+      <c r="N49" s="59" t="s">
         <v>29</v>
       </c>
-      <c r="O49" s="58"/>
-[...10 lines deleted...]
-      <c r="Z49" s="58" t="s">
+      <c r="O49" s="60"/>
+      <c r="P49" s="60"/>
+      <c r="Q49" s="60"/>
+      <c r="R49" s="60"/>
+      <c r="S49" s="60"/>
+      <c r="T49" s="60"/>
+      <c r="U49" s="60"/>
+      <c r="V49" s="60"/>
+      <c r="W49" s="60"/>
+      <c r="X49" s="60"/>
+      <c r="Y49" s="61"/>
+      <c r="Z49" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="AA49" s="58"/>
-[...10 lines deleted...]
-      <c r="AL49" s="67" t="s">
+      <c r="AA49" s="60"/>
+      <c r="AB49" s="60"/>
+      <c r="AC49" s="60"/>
+      <c r="AD49" s="60"/>
+      <c r="AE49" s="60"/>
+      <c r="AF49" s="60"/>
+      <c r="AG49" s="60"/>
+      <c r="AH49" s="60"/>
+      <c r="AI49" s="60"/>
+      <c r="AJ49" s="60"/>
+      <c r="AK49" s="60"/>
+      <c r="AL49" s="59" t="s">
         <v>59</v>
       </c>
-      <c r="AM49" s="58"/>
-[...9 lines deleted...]
-      <c r="AW49" s="59"/>
+      <c r="AM49" s="60"/>
+      <c r="AN49" s="60"/>
+      <c r="AO49" s="60"/>
+      <c r="AP49" s="60"/>
+      <c r="AQ49" s="60"/>
+      <c r="AR49" s="60"/>
+      <c r="AS49" s="60"/>
+      <c r="AT49" s="60"/>
+      <c r="AU49" s="60"/>
+      <c r="AV49" s="60"/>
+      <c r="AW49" s="61"/>
     </row>
     <row r="50" spans="1:49" ht="34.5" customHeight="1">
-      <c r="A50" s="63"/>
+      <c r="A50" s="67"/>
       <c r="B50" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E50" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F50" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G50" s="12" t="s">
         <v>11</v>
       </c>
       <c r="H50" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I50" s="12" t="s">
         <v>7</v>
       </c>
       <c r="J50" s="12" t="s">
@@ -5998,52 +6080,55 @@
       </c>
       <c r="AH51" s="28">
         <v>45600.2</v>
       </c>
       <c r="AI51" s="17">
         <v>51846.5</v>
       </c>
       <c r="AJ51" s="9">
         <v>58475.5</v>
       </c>
       <c r="AK51" s="9">
         <v>72750.600000000006</v>
       </c>
       <c r="AL51" s="43">
         <v>5615.5</v>
       </c>
       <c r="AM51" s="28">
         <v>10657.3</v>
       </c>
       <c r="AN51" s="48" t="s">
         <v>61</v>
       </c>
       <c r="AO51" s="51">
         <v>20721.3</v>
       </c>
-      <c r="AP51" s="70">
+      <c r="AP51" s="55">
         <v>25936.7</v>
+      </c>
+      <c r="AQ51" s="74">
+        <v>32584.9</v>
       </c>
     </row>
     <row r="52" spans="1:49" s="2" customFormat="1">
       <c r="A52" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B52" s="9">
         <v>403.3</v>
       </c>
       <c r="C52" s="9">
         <v>750.1</v>
       </c>
       <c r="D52" s="9">
         <v>1050.9000000000001</v>
       </c>
       <c r="E52" s="9">
         <v>1381</v>
       </c>
       <c r="F52" s="9">
         <v>1691.8</v>
       </c>
       <c r="G52" s="10">
         <v>2135.1999999999998</v>
       </c>
       <c r="H52" s="9">
@@ -6126,52 +6211,55 @@
       </c>
       <c r="AH52" s="28">
         <v>3087.6</v>
       </c>
       <c r="AI52" s="9">
         <v>3467</v>
       </c>
       <c r="AJ52" s="9">
         <v>3932.9</v>
       </c>
       <c r="AK52" s="9">
         <v>4796</v>
       </c>
       <c r="AL52" s="43">
         <v>486.2</v>
       </c>
       <c r="AM52" s="28">
         <v>1014</v>
       </c>
       <c r="AN52" s="48">
         <v>1316.2</v>
       </c>
       <c r="AO52" s="51">
         <v>1619.2</v>
       </c>
-      <c r="AP52" s="70">
+      <c r="AP52" s="55">
         <v>1899</v>
+      </c>
+      <c r="AQ52" s="74">
+        <v>2674.8</v>
       </c>
     </row>
     <row r="53" spans="1:49">
       <c r="A53" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B53" s="9">
         <v>538.79999999999995</v>
       </c>
       <c r="C53" s="9">
         <v>992</v>
       </c>
       <c r="D53" s="9">
         <v>1465.5</v>
       </c>
       <c r="E53" s="9">
         <v>2058.5</v>
       </c>
       <c r="F53" s="9">
         <v>2526.4</v>
       </c>
       <c r="G53" s="10">
         <v>3337.1</v>
       </c>
       <c r="H53" s="9">
@@ -6254,52 +6342,55 @@
       </c>
       <c r="AH53" s="28">
         <v>4938.2</v>
       </c>
       <c r="AI53" s="9">
         <v>5707.2</v>
       </c>
       <c r="AJ53" s="9">
         <v>6387.8</v>
       </c>
       <c r="AK53" s="9">
         <v>7450.2</v>
       </c>
       <c r="AL53" s="43">
         <v>564</v>
       </c>
       <c r="AM53" s="28">
         <v>1020</v>
       </c>
       <c r="AN53" s="48">
         <v>1445.6</v>
       </c>
       <c r="AO53" s="51">
         <v>1965.1</v>
       </c>
-      <c r="AP53" s="70">
+      <c r="AP53" s="55">
         <v>2330.5</v>
+      </c>
+      <c r="AQ53" s="74">
+        <v>3085.7</v>
       </c>
     </row>
     <row r="54" spans="1:49">
       <c r="A54" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="9">
         <v>585.20000000000005</v>
       </c>
       <c r="C54" s="9">
         <v>1102.7</v>
       </c>
       <c r="D54" s="9">
         <v>1620.3</v>
       </c>
       <c r="E54" s="9">
         <v>2200.1</v>
       </c>
       <c r="F54" s="9">
         <v>2820.4</v>
       </c>
       <c r="G54" s="10">
         <v>3435.2</v>
       </c>
       <c r="H54" s="9">
@@ -6382,52 +6473,55 @@
       </c>
       <c r="AH54" s="28">
         <v>5029.3</v>
       </c>
       <c r="AI54" s="9">
         <v>5958.9</v>
       </c>
       <c r="AJ54" s="9">
         <v>6726.5</v>
       </c>
       <c r="AK54" s="9">
         <v>7968.3</v>
       </c>
       <c r="AL54" s="43">
         <v>576.29999999999995</v>
       </c>
       <c r="AM54" s="28">
         <v>1077.3</v>
       </c>
       <c r="AN54" s="48">
         <v>1608.8</v>
       </c>
       <c r="AO54" s="51">
         <v>2111.8000000000002</v>
       </c>
-      <c r="AP54" s="70">
+      <c r="AP54" s="55">
         <v>2695.2</v>
+      </c>
+      <c r="AQ54" s="74">
+        <v>3281.1</v>
       </c>
     </row>
     <row r="55" spans="1:49">
       <c r="A55" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B55" s="9">
         <v>1131.2</v>
       </c>
       <c r="C55" s="9">
         <v>2282.5</v>
       </c>
       <c r="D55" s="9">
         <v>3514.2</v>
       </c>
       <c r="E55" s="9">
         <v>4732.3999999999996</v>
       </c>
       <c r="F55" s="9">
         <v>5944.3</v>
       </c>
       <c r="G55" s="10">
         <v>7340.5</v>
       </c>
       <c r="H55" s="9">
@@ -6510,52 +6604,55 @@
       </c>
       <c r="AH55" s="28">
         <v>9384.4</v>
       </c>
       <c r="AI55" s="9">
         <v>10362.200000000001</v>
       </c>
       <c r="AJ55" s="9">
         <v>11778.1</v>
       </c>
       <c r="AK55" s="9">
         <v>13392.3</v>
       </c>
       <c r="AL55" s="43">
         <v>1106.3</v>
       </c>
       <c r="AM55" s="28">
         <v>2271.6999999999998</v>
       </c>
       <c r="AN55" s="48">
         <v>3325.8</v>
       </c>
       <c r="AO55" s="51">
         <v>4532.5</v>
       </c>
-      <c r="AP55" s="70">
+      <c r="AP55" s="55">
         <v>5836.3</v>
+      </c>
+      <c r="AQ55" s="74">
+        <v>7267.6</v>
       </c>
     </row>
     <row r="56" spans="1:49">
       <c r="A56" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B56" s="9">
         <v>899.8</v>
       </c>
       <c r="C56" s="9">
         <v>1784.6</v>
       </c>
       <c r="D56" s="9">
         <v>2790.1</v>
       </c>
       <c r="E56" s="9">
         <v>3875.8</v>
       </c>
       <c r="F56" s="9">
         <v>4768.3999999999996</v>
       </c>
       <c r="G56" s="10">
         <v>5673</v>
       </c>
       <c r="H56" s="9">
@@ -6638,52 +6735,55 @@
       </c>
       <c r="AH56" s="28">
         <v>6661.6</v>
       </c>
       <c r="AI56" s="9">
         <v>7487.1</v>
       </c>
       <c r="AJ56" s="9">
         <v>8769.7000000000007</v>
       </c>
       <c r="AK56" s="9">
         <v>15007.1</v>
       </c>
       <c r="AL56" s="43">
         <v>854.5</v>
       </c>
       <c r="AM56" s="28">
         <v>1585.2</v>
       </c>
       <c r="AN56" s="48">
         <v>2353.6</v>
       </c>
       <c r="AO56" s="51">
         <v>3246.9</v>
       </c>
-      <c r="AP56" s="70">
+      <c r="AP56" s="55">
         <v>3993.6</v>
+      </c>
+      <c r="AQ56" s="74">
+        <v>4927</v>
       </c>
     </row>
     <row r="57" spans="1:49">
       <c r="A57" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B57" s="9">
         <v>475.6</v>
       </c>
       <c r="C57" s="9">
         <v>961.3</v>
       </c>
       <c r="D57" s="9">
         <v>1448.4</v>
       </c>
       <c r="E57" s="9">
         <v>1952.2</v>
       </c>
       <c r="F57" s="9">
         <v>2382.8000000000002</v>
       </c>
       <c r="G57" s="10">
         <v>2845.4</v>
       </c>
       <c r="H57" s="9">
@@ -6766,52 +6866,55 @@
       </c>
       <c r="AH57" s="28">
         <v>3912.1</v>
       </c>
       <c r="AI57" s="9">
         <v>4567.8999999999996</v>
       </c>
       <c r="AJ57" s="9">
         <v>4903.3999999999996</v>
       </c>
       <c r="AK57" s="9">
         <v>5770.3</v>
       </c>
       <c r="AL57" s="43">
         <v>440.5</v>
       </c>
       <c r="AM57" s="28">
         <v>844.4</v>
       </c>
       <c r="AN57" s="48">
         <v>1244.3</v>
       </c>
       <c r="AO57" s="51">
         <v>1662.3</v>
       </c>
-      <c r="AP57" s="70">
+      <c r="AP57" s="55">
         <v>2042.9</v>
+      </c>
+      <c r="AQ57" s="74">
+        <v>2525.9</v>
       </c>
     </row>
     <row r="58" spans="1:49">
       <c r="A58" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B58" s="9">
         <v>519.1</v>
       </c>
       <c r="C58" s="9">
         <v>1014.6</v>
       </c>
       <c r="D58" s="9">
         <v>1539.8</v>
       </c>
       <c r="E58" s="9">
         <v>2110.1</v>
       </c>
       <c r="F58" s="9">
         <v>2601.1999999999998</v>
       </c>
       <c r="G58" s="10">
         <v>3133.7</v>
       </c>
       <c r="H58" s="9">
@@ -6894,52 +6997,55 @@
       </c>
       <c r="AH58" s="28">
         <v>4763.7</v>
       </c>
       <c r="AI58" s="9">
         <v>5434.1</v>
       </c>
       <c r="AJ58" s="9">
         <v>6197</v>
       </c>
       <c r="AK58" s="9">
         <v>6870.6</v>
       </c>
       <c r="AL58" s="44">
         <v>573.4</v>
       </c>
       <c r="AM58" s="28">
         <v>1102.2</v>
       </c>
       <c r="AN58" s="48">
         <v>1655.4</v>
       </c>
       <c r="AO58" s="51">
         <v>2175.5</v>
       </c>
-      <c r="AP58" s="70">
+      <c r="AP58" s="55">
         <v>2667.8</v>
+      </c>
+      <c r="AQ58" s="74">
+        <v>3262.8</v>
       </c>
     </row>
     <row r="59" spans="1:49">
       <c r="A59" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B59" s="15">
         <v>1049.8</v>
       </c>
       <c r="C59" s="15">
         <v>1918.2</v>
       </c>
       <c r="D59" s="15">
         <v>2953.2</v>
       </c>
       <c r="E59" s="15">
         <v>3967.8</v>
       </c>
       <c r="F59" s="15">
         <v>5061.6000000000004</v>
       </c>
       <c r="G59" s="16">
         <v>6272</v>
       </c>
       <c r="H59" s="15">
@@ -7022,193 +7128,198 @@
       </c>
       <c r="AH59" s="15">
         <v>7823.3</v>
       </c>
       <c r="AI59" s="15">
         <v>8862.1</v>
       </c>
       <c r="AJ59" s="15">
         <v>9780.1</v>
       </c>
       <c r="AK59" s="15">
         <v>11495.8</v>
       </c>
       <c r="AL59" s="45">
         <v>1014.2</v>
       </c>
       <c r="AM59" s="15">
         <v>1742.5</v>
       </c>
       <c r="AN59" s="49">
         <v>2589.8000000000002</v>
       </c>
       <c r="AO59" s="54">
         <v>3408</v>
       </c>
-      <c r="AP59" s="71">
+      <c r="AP59" s="56">
         <v>4471.3999999999996</v>
       </c>
-      <c r="AQ59" s="41"/>
+      <c r="AQ59" s="76">
+        <v>5560.1</v>
+      </c>
       <c r="AR59" s="41"/>
       <c r="AS59" s="41"/>
       <c r="AT59" s="41"/>
       <c r="AU59" s="41"/>
       <c r="AV59" s="41"/>
       <c r="AW59" s="41"/>
     </row>
     <row r="60" spans="1:49">
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="4"/>
       <c r="F60" s="4"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="4"/>
       <c r="J60" s="4"/>
       <c r="K60" s="4"/>
       <c r="L60" s="4"/>
       <c r="M60" s="4"/>
       <c r="N60" s="4"/>
       <c r="O60" s="4"/>
     </row>
     <row r="61" spans="1:49" ht="12.75" customHeight="1">
       <c r="A61" s="22"/>
-      <c r="B61" s="65" t="s">
+      <c r="B61" s="64" t="s">
         <v>32</v>
       </c>
-      <c r="C61" s="66"/>
-[...16 lines deleted...]
-      <c r="T61" s="66"/>
+      <c r="C61" s="65"/>
+      <c r="D61" s="65"/>
+      <c r="E61" s="65"/>
+      <c r="F61" s="65"/>
+      <c r="G61" s="65"/>
+      <c r="H61" s="65"/>
+      <c r="I61" s="65"/>
+      <c r="J61" s="65"/>
+      <c r="K61" s="65"/>
+      <c r="L61" s="65"/>
+      <c r="M61" s="65"/>
+      <c r="N61" s="65"/>
+      <c r="O61" s="65"/>
+      <c r="P61" s="65"/>
+      <c r="Q61" s="65"/>
+      <c r="R61" s="65"/>
+      <c r="S61" s="65"/>
+      <c r="T61" s="65"/>
       <c r="U61" s="26"/>
       <c r="V61" s="26"/>
       <c r="W61" s="26"/>
       <c r="X61" s="26"/>
       <c r="Y61" s="26"/>
       <c r="Z61" s="25"/>
       <c r="AA61" s="25"/>
       <c r="AB61" s="25"/>
     </row>
     <row r="62" spans="1:49">
       <c r="A62" s="22"/>
       <c r="B62" s="22" t="s">
         <v>31</v>
       </c>
       <c r="C62" s="22"/>
       <c r="D62" s="22"/>
       <c r="E62" s="22"/>
       <c r="F62" s="22"/>
       <c r="G62" s="22"/>
       <c r="H62" s="22"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="3"/>
       <c r="N62" s="25"/>
       <c r="O62" s="25"/>
       <c r="P62" s="25"/>
       <c r="Q62" s="25"/>
       <c r="R62" s="25"/>
       <c r="S62" s="25"/>
       <c r="T62" s="25"/>
       <c r="U62" s="25"/>
       <c r="V62" s="25"/>
       <c r="W62" s="25"/>
       <c r="X62" s="25"/>
       <c r="Y62" s="25"/>
       <c r="Z62" s="25"/>
       <c r="AA62" s="25"/>
       <c r="AB62" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="29">
-    <mergeCell ref="AL4:AW4"/>
-[...6 lines deleted...]
-    <mergeCell ref="A48:AW48"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="A46:AK46"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="Z19:AK19"/>
+    <mergeCell ref="Z34:AK34"/>
     <mergeCell ref="B61:T61"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N49:Y49"/>
     <mergeCell ref="A49:A50"/>
     <mergeCell ref="B49:M49"/>
     <mergeCell ref="A31:AK31"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="N19:Y19"/>
     <mergeCell ref="N34:Y34"/>
     <mergeCell ref="A16:AK16"/>
     <mergeCell ref="Z49:AK49"/>
-    <mergeCell ref="A1:AK1"/>
-[...8 lines deleted...]
-    <mergeCell ref="Z34:AK34"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AL19:AW19"/>
+    <mergeCell ref="AL34:AW34"/>
+    <mergeCell ref="AL49:AW49"/>
+    <mergeCell ref="A3:AW3"/>
+    <mergeCell ref="A18:AW18"/>
+    <mergeCell ref="A33:AW33"/>
+    <mergeCell ref="A48:AW48"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -7217,85 +7328,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Кезең бойынша жалпы шығарыл </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>