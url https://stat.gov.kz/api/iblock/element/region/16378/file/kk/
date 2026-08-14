--- v3 (2026-07-22)
+++ v4 (2026-08-14)
@@ -1,54 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Kzl30-21\модем 30-03\БЮЛЛЕТЕНИ\БЮЛЛ ЭИ ПРЕСС\2026\Дин ряд Вал месяц\Вал дин ряд ян-июль\дин ряд каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9975" tabRatio="838"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9972" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Кезең бойынша жалпы шығарыл " sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="347" uniqueCount="62">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
@@ -205,56 +210,56 @@
   <si>
     <t>5 046,4</t>
   </si>
   <si>
     <t>3 520,9</t>
   </si>
   <si>
     <t>2 443,5</t>
   </si>
   <si>
     <t>3 879,5</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
   <si>
     <t>15 616,4</t>
   </si>
   <si>
     <t>15 538,8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="166" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -436,223 +441,229 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
-[...4 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -676,116 +687,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -921,263 +934,263 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AW62"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="T2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="AD2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AR9" sqref="AR9"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
-    <col min="1" max="1" width="21.42578125" style="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="27" max="29" width="9.140625" style="1"/>
+    <col min="1" max="1" width="21.44140625" style="1" customWidth="1"/>
+    <col min="2" max="4" width="9.109375" style="1"/>
+    <col min="5" max="5" width="10.109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="10.88671875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="10.109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="10.6640625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="10.5546875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="11.109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.109375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="10.44140625" style="1" customWidth="1"/>
+    <col min="13" max="14" width="9.109375" style="1"/>
+    <col min="15" max="16" width="9.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="24" width="9.109375" style="1"/>
+    <col min="25" max="26" width="9.109375" style="1" customWidth="1"/>
+    <col min="27" max="29" width="9.109375" style="1"/>
     <col min="30" max="30" width="9" style="1" customWidth="1"/>
-    <col min="31" max="16384" width="9.140625" style="1"/>
+    <col min="31" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" ht="21" customHeight="1">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="62" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="70"/>
-[...34 lines deleted...]
-      <c r="AK1" s="69"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
+      <c r="Z1" s="63"/>
+      <c r="AA1" s="63"/>
+      <c r="AB1" s="63"/>
+      <c r="AC1" s="63"/>
+      <c r="AD1" s="63"/>
+      <c r="AE1" s="63"/>
+      <c r="AF1" s="63"/>
+      <c r="AG1" s="63"/>
+      <c r="AH1" s="63"/>
+      <c r="AI1" s="63"/>
+      <c r="AJ1" s="63"/>
+      <c r="AK1" s="63"/>
     </row>
     <row r="2" spans="1:49" ht="17.25" customHeight="1">
       <c r="A2" s="7"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
     </row>
     <row r="3" spans="1:49" ht="17.25" customHeight="1">
-      <c r="A3" s="62" t="s">
+      <c r="A3" s="75" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="63"/>
-[...46 lines deleted...]
-      <c r="AW3" s="63"/>
+      <c r="B3" s="76"/>
+      <c r="C3" s="76"/>
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="76"/>
+      <c r="K3" s="76"/>
+      <c r="L3" s="76"/>
+      <c r="M3" s="76"/>
+      <c r="N3" s="76"/>
+      <c r="O3" s="76"/>
+      <c r="P3" s="76"/>
+      <c r="Q3" s="76"/>
+      <c r="R3" s="76"/>
+      <c r="S3" s="76"/>
+      <c r="T3" s="76"/>
+      <c r="U3" s="76"/>
+      <c r="V3" s="76"/>
+      <c r="W3" s="76"/>
+      <c r="X3" s="76"/>
+      <c r="Y3" s="76"/>
+      <c r="Z3" s="76"/>
+      <c r="AA3" s="76"/>
+      <c r="AB3" s="76"/>
+      <c r="AC3" s="76"/>
+      <c r="AD3" s="76"/>
+      <c r="AE3" s="76"/>
+      <c r="AF3" s="76"/>
+      <c r="AG3" s="76"/>
+      <c r="AH3" s="76"/>
+      <c r="AI3" s="76"/>
+      <c r="AJ3" s="76"/>
+      <c r="AK3" s="76"/>
+      <c r="AL3" s="76"/>
+      <c r="AM3" s="76"/>
+      <c r="AN3" s="76"/>
+      <c r="AO3" s="76"/>
+      <c r="AP3" s="76"/>
+      <c r="AQ3" s="76"/>
+      <c r="AR3" s="76"/>
+      <c r="AS3" s="76"/>
+      <c r="AT3" s="76"/>
+      <c r="AU3" s="76"/>
+      <c r="AV3" s="76"/>
+      <c r="AW3" s="76"/>
     </row>
     <row r="4" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A4" s="71"/>
-      <c r="B4" s="60" t="s">
+      <c r="A4" s="67"/>
+      <c r="B4" s="65" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="59" t="s">
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="66"/>
+      <c r="N4" s="74" t="s">
         <v>29</v>
       </c>
-      <c r="O4" s="60"/>
-[...10 lines deleted...]
-      <c r="Z4" s="60" t="s">
+      <c r="O4" s="65"/>
+      <c r="P4" s="65"/>
+      <c r="Q4" s="65"/>
+      <c r="R4" s="65"/>
+      <c r="S4" s="65"/>
+      <c r="T4" s="65"/>
+      <c r="U4" s="65"/>
+      <c r="V4" s="65"/>
+      <c r="W4" s="65"/>
+      <c r="X4" s="65"/>
+      <c r="Y4" s="66"/>
+      <c r="Z4" s="65" t="s">
         <v>28</v>
       </c>
-      <c r="AA4" s="60"/>
-[...10 lines deleted...]
-      <c r="AL4" s="59" t="s">
+      <c r="AA4" s="65"/>
+      <c r="AB4" s="65"/>
+      <c r="AC4" s="65"/>
+      <c r="AD4" s="65"/>
+      <c r="AE4" s="65"/>
+      <c r="AF4" s="65"/>
+      <c r="AG4" s="65"/>
+      <c r="AH4" s="65"/>
+      <c r="AI4" s="65"/>
+      <c r="AJ4" s="65"/>
+      <c r="AK4" s="65"/>
+      <c r="AL4" s="74" t="s">
         <v>59</v>
       </c>
-      <c r="AM4" s="60"/>
-[...9 lines deleted...]
-      <c r="AW4" s="61"/>
+      <c r="AM4" s="65"/>
+      <c r="AN4" s="65"/>
+      <c r="AO4" s="65"/>
+      <c r="AP4" s="65"/>
+      <c r="AQ4" s="65"/>
+      <c r="AR4" s="65"/>
+      <c r="AS4" s="65"/>
+      <c r="AT4" s="65"/>
+      <c r="AU4" s="65"/>
+      <c r="AV4" s="65"/>
+      <c r="AW4" s="66"/>
     </row>
     <row r="5" spans="1:49" ht="34.5" customHeight="1">
-      <c r="A5" s="72"/>
+      <c r="A5" s="68"/>
       <c r="B5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="12" t="s">
@@ -1279,51 +1292,51 @@
       <c r="AP5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="AQ5" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AR5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="AS5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="AT5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="AU5" s="12" t="s">
         <v>9</v>
       </c>
       <c r="AV5" s="12" t="s">
         <v>10</v>
       </c>
       <c r="AW5" s="11" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:49" s="33" customFormat="1" ht="11.25">
+    <row r="6" spans="1:49" s="33" customFormat="1" ht="10.199999999999999">
       <c r="A6" s="32" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="9">
         <v>5797.9</v>
       </c>
       <c r="C6" s="9">
         <v>11198.2</v>
       </c>
       <c r="D6" s="9">
         <v>17030.099999999999</v>
       </c>
       <c r="E6" s="9">
         <v>23418.9</v>
       </c>
       <c r="F6" s="9">
         <v>29327.200000000001</v>
       </c>
       <c r="G6" s="10">
         <v>36233.5</v>
       </c>
       <c r="H6" s="9">
         <v>49870.8</v>
       </c>
       <c r="I6" s="9">
@@ -1406,55 +1419,58 @@
       </c>
       <c r="AI6" s="9">
         <v>211520.7</v>
       </c>
       <c r="AJ6" s="9">
         <v>219390.6</v>
       </c>
       <c r="AK6" s="9">
         <v>233442</v>
       </c>
       <c r="AL6" s="28">
         <v>5980</v>
       </c>
       <c r="AM6" s="28">
         <v>11390.7</v>
       </c>
       <c r="AN6" s="48">
         <v>16644.7</v>
       </c>
       <c r="AO6" s="51">
         <v>22090.2</v>
       </c>
       <c r="AP6" s="55">
         <v>27723</v>
       </c>
-      <c r="AQ6" s="74">
+      <c r="AQ6" s="59">
         <v>34937</v>
       </c>
+      <c r="AR6" s="77">
+        <v>51514.400000000001</v>
+      </c>
     </row>
-    <row r="7" spans="1:49" s="33" customFormat="1" ht="11.25">
+    <row r="7" spans="1:49" s="33" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="9">
         <v>427.6</v>
       </c>
       <c r="C7" s="9">
         <v>800.5</v>
       </c>
       <c r="D7" s="9">
         <v>1127.7</v>
       </c>
       <c r="E7" s="9">
         <v>1479.2</v>
       </c>
       <c r="F7" s="9">
         <v>1846.5</v>
       </c>
       <c r="G7" s="10">
         <v>2340.6999999999998</v>
       </c>
       <c r="H7" s="9">
         <v>3152.7</v>
       </c>
       <c r="I7" s="9">
@@ -1537,55 +1553,58 @@
       </c>
       <c r="AI7" s="9">
         <v>15546.9</v>
       </c>
       <c r="AJ7" s="9">
         <v>16064.5</v>
       </c>
       <c r="AK7" s="9">
         <v>17076.599999999999</v>
       </c>
       <c r="AL7" s="28">
         <v>516.5</v>
       </c>
       <c r="AM7" s="28">
         <v>1078.4000000000001</v>
       </c>
       <c r="AN7" s="48">
         <v>1406.7</v>
       </c>
       <c r="AO7" s="51">
         <v>1730.8</v>
       </c>
       <c r="AP7" s="55">
         <v>2071.6</v>
       </c>
-      <c r="AQ7" s="74">
+      <c r="AQ7" s="59">
         <v>2897.9</v>
       </c>
+      <c r="AR7" s="77">
+        <v>3977.7</v>
+      </c>
     </row>
-    <row r="8" spans="1:49" s="28" customFormat="1" ht="11.25">
+    <row r="8" spans="1:49" s="28" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="9">
         <v>694.4</v>
       </c>
       <c r="C8" s="9">
         <v>1303.2</v>
       </c>
       <c r="D8" s="9">
         <v>1950.7</v>
       </c>
       <c r="E8" s="9">
         <v>2964.9</v>
       </c>
       <c r="F8" s="9">
         <v>3655.3</v>
       </c>
       <c r="G8" s="10">
         <v>4695.5</v>
       </c>
       <c r="H8" s="9">
         <v>6516.3</v>
       </c>
       <c r="I8" s="9">
@@ -1668,55 +1687,58 @@
       </c>
       <c r="AI8" s="9">
         <v>9622.5</v>
       </c>
       <c r="AJ8" s="9">
         <v>10582.4</v>
       </c>
       <c r="AK8" s="9">
         <v>11981.3</v>
       </c>
       <c r="AL8" s="28">
         <v>840.9</v>
       </c>
       <c r="AM8" s="28">
         <v>1573.7</v>
       </c>
       <c r="AN8" s="48">
         <v>2278.6999999999998</v>
       </c>
       <c r="AO8" s="51">
         <v>2975.1</v>
       </c>
       <c r="AP8" s="55">
         <v>3548.7</v>
       </c>
-      <c r="AQ8" s="74">
+      <c r="AQ8" s="59">
         <v>4514.2</v>
       </c>
+      <c r="AR8" s="77">
+        <v>5661.3</v>
+      </c>
     </row>
-    <row r="9" spans="1:49" s="28" customFormat="1" ht="11.25">
+    <row r="9" spans="1:49" s="28" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="9">
         <v>586</v>
       </c>
       <c r="C9" s="9">
         <v>1104.3</v>
       </c>
       <c r="D9" s="9">
         <v>1629</v>
       </c>
       <c r="E9" s="9">
         <v>2213</v>
       </c>
       <c r="F9" s="9">
         <v>2846</v>
       </c>
       <c r="G9" s="10">
         <v>3492.8</v>
       </c>
       <c r="H9" s="9">
         <v>5160.6000000000004</v>
       </c>
       <c r="I9" s="9">
@@ -1799,55 +1821,58 @@
       </c>
       <c r="AI9" s="9">
         <v>33095.800000000003</v>
       </c>
       <c r="AJ9" s="9">
         <v>33934.300000000003</v>
       </c>
       <c r="AK9" s="9">
         <v>34807.699999999997</v>
       </c>
       <c r="AL9" s="28">
         <v>578.79999999999995</v>
       </c>
       <c r="AM9" s="28">
         <v>1082.0999999999999</v>
       </c>
       <c r="AN9" s="48">
         <v>1617.1</v>
       </c>
       <c r="AO9" s="51">
         <v>2124.3000000000002</v>
       </c>
       <c r="AP9" s="55">
         <v>2717.2</v>
       </c>
-      <c r="AQ9" s="74">
+      <c r="AQ9" s="59">
         <v>3337.7</v>
       </c>
+      <c r="AR9" s="77">
+        <v>5404.3</v>
+      </c>
     </row>
-    <row r="10" spans="1:49" s="28" customFormat="1" ht="11.25">
+    <row r="10" spans="1:49" s="28" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="9">
         <v>1134.2</v>
       </c>
       <c r="C10" s="9">
         <v>2288.5</v>
       </c>
       <c r="D10" s="9">
         <v>3523.6</v>
       </c>
       <c r="E10" s="9">
         <v>4750.6000000000004</v>
       </c>
       <c r="F10" s="9">
         <v>5975.6</v>
       </c>
       <c r="G10" s="10">
         <v>7402.1</v>
       </c>
       <c r="H10" s="9">
         <v>10243.5</v>
       </c>
       <c r="I10" s="9">
@@ -1930,55 +1955,58 @@
       </c>
       <c r="AI10" s="9">
         <v>32807.5</v>
       </c>
       <c r="AJ10" s="9">
         <v>34856.6</v>
       </c>
       <c r="AK10" s="9">
         <v>37283.1</v>
       </c>
       <c r="AL10" s="28">
         <v>1117.7</v>
       </c>
       <c r="AM10" s="28">
         <v>2294.6999999999998</v>
       </c>
       <c r="AN10" s="48">
         <v>3362.1</v>
       </c>
       <c r="AO10" s="51">
         <v>4584.6000000000004</v>
       </c>
       <c r="AP10" s="55">
         <v>5919.4</v>
       </c>
-      <c r="AQ10" s="74">
+      <c r="AQ10" s="59">
         <v>7427.4</v>
       </c>
+      <c r="AR10" s="77">
+        <v>11019.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:49" s="28" customFormat="1" ht="11.25">
+    <row r="11" spans="1:49" s="28" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="9">
         <v>907.8</v>
       </c>
       <c r="C11" s="9">
         <v>1800.6</v>
       </c>
       <c r="D11" s="9">
         <v>2824.5</v>
       </c>
       <c r="E11" s="9">
         <v>3928.7</v>
       </c>
       <c r="F11" s="9">
         <v>4841.8</v>
       </c>
       <c r="G11" s="10">
         <v>5781.5</v>
       </c>
       <c r="H11" s="9">
         <v>7856.1</v>
       </c>
       <c r="I11" s="9">
@@ -2061,55 +2089,58 @@
       </c>
       <c r="AI11" s="9">
         <v>23056.9</v>
       </c>
       <c r="AJ11" s="9">
         <v>24361.3</v>
       </c>
       <c r="AK11" s="9">
         <v>30869.4</v>
       </c>
       <c r="AL11" s="28">
         <v>871.3</v>
       </c>
       <c r="AM11" s="28">
         <v>1618.9</v>
       </c>
       <c r="AN11" s="48">
         <v>2407.4</v>
       </c>
       <c r="AO11" s="51">
         <v>3319</v>
       </c>
       <c r="AP11" s="55">
         <v>4094.8</v>
       </c>
-      <c r="AQ11" s="75">
+      <c r="AQ11" s="60">
         <v>5062.1000000000004</v>
       </c>
+      <c r="AR11" s="77">
+        <v>7587.7</v>
+      </c>
     </row>
-    <row r="12" spans="1:49" s="28" customFormat="1" ht="11.25">
+    <row r="12" spans="1:49" s="28" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="9">
         <v>476.6</v>
       </c>
       <c r="C12" s="9">
         <v>963.3</v>
       </c>
       <c r="D12" s="9">
         <v>1454.9</v>
       </c>
       <c r="E12" s="9">
         <v>1965.1</v>
       </c>
       <c r="F12" s="9">
         <v>2409.1999999999998</v>
       </c>
       <c r="G12" s="10">
         <v>2899.5</v>
       </c>
       <c r="H12" s="9">
         <v>4246.1000000000004</v>
       </c>
       <c r="I12" s="9">
@@ -2192,55 +2223,58 @@
       </c>
       <c r="AI12" s="9">
         <v>20933.599999999999</v>
       </c>
       <c r="AJ12" s="9">
         <v>21280.2</v>
       </c>
       <c r="AK12" s="9">
         <v>22041</v>
       </c>
       <c r="AL12" s="28">
         <v>450</v>
       </c>
       <c r="AM12" s="28">
         <v>863.4</v>
       </c>
       <c r="AN12" s="48">
         <v>1274.3</v>
       </c>
       <c r="AO12" s="51">
         <v>1703.9</v>
       </c>
       <c r="AP12" s="55">
         <v>2114.5</v>
       </c>
-      <c r="AQ12" s="74">
+      <c r="AQ12" s="59">
         <v>2633.6</v>
       </c>
+      <c r="AR12" s="77">
+        <v>4268.3</v>
+      </c>
     </row>
-    <row r="13" spans="1:49" s="28" customFormat="1" ht="11.25">
+    <row r="13" spans="1:49" s="28" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="9">
         <v>519.4</v>
       </c>
       <c r="C13" s="9">
         <v>1015.3</v>
       </c>
       <c r="D13" s="9">
         <v>1546.8</v>
       </c>
       <c r="E13" s="9">
         <v>2122.1</v>
       </c>
       <c r="F13" s="9">
         <v>2625.7</v>
       </c>
       <c r="G13" s="10">
         <v>3189.7</v>
       </c>
       <c r="H13" s="9">
         <v>4239.3</v>
       </c>
       <c r="I13" s="9">
@@ -2323,55 +2357,58 @@
       </c>
       <c r="AI13" s="9">
         <v>24810.3</v>
       </c>
       <c r="AJ13" s="9">
         <v>25723.599999999999</v>
       </c>
       <c r="AK13" s="9">
         <v>26441.4</v>
       </c>
       <c r="AL13" s="9">
         <v>582.1</v>
       </c>
       <c r="AM13" s="28">
         <v>1119.8</v>
       </c>
       <c r="AN13" s="48">
         <v>1683.6</v>
       </c>
       <c r="AO13" s="51">
         <v>2213.4</v>
       </c>
       <c r="AP13" s="55">
         <v>2718.8</v>
       </c>
-      <c r="AQ13" s="74">
+      <c r="AQ13" s="59">
         <v>3352.7</v>
       </c>
+      <c r="AR13" s="77">
+        <v>4634.1000000000004</v>
+      </c>
     </row>
-    <row r="14" spans="1:49" s="28" customFormat="1" ht="11.25">
+    <row r="14" spans="1:49" s="28" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="15">
         <v>1051.9000000000001</v>
       </c>
       <c r="C14" s="15">
         <v>1922.5</v>
       </c>
       <c r="D14" s="15">
         <v>2972.9</v>
       </c>
       <c r="E14" s="15">
         <v>3995.3</v>
       </c>
       <c r="F14" s="15">
         <v>5127.1000000000004</v>
       </c>
       <c r="G14" s="16">
         <v>6431.7</v>
       </c>
       <c r="H14" s="15">
         <v>8456.2000000000007</v>
       </c>
       <c r="I14" s="15">
@@ -2454,273 +2491,275 @@
       </c>
       <c r="AI14" s="15">
         <v>51647.199999999997</v>
       </c>
       <c r="AJ14" s="15">
         <v>52587.7</v>
       </c>
       <c r="AK14" s="15">
         <v>52941.5</v>
       </c>
       <c r="AL14" s="15">
         <v>1022.7</v>
       </c>
       <c r="AM14" s="15">
         <v>1759.7</v>
       </c>
       <c r="AN14" s="49">
         <v>2614.6999999999998</v>
       </c>
       <c r="AO14" s="52">
         <v>3439.1</v>
       </c>
       <c r="AP14" s="56">
         <v>4538</v>
       </c>
-      <c r="AQ14" s="76">
+      <c r="AQ14" s="61">
         <v>5711.5</v>
       </c>
-      <c r="AR14" s="15"/>
+      <c r="AR14" s="78">
+        <v>8961.5</v>
+      </c>
       <c r="AS14" s="15"/>
       <c r="AT14" s="15"/>
       <c r="AU14" s="15"/>
       <c r="AV14" s="15"/>
       <c r="AW14" s="15"/>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" s="8"/>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="10"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
       <c r="K15" s="9"/>
       <c r="L15" s="9"/>
       <c r="M15" s="9"/>
       <c r="N15" s="9"/>
       <c r="O15" s="9"/>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
       <c r="R15" s="9"/>
       <c r="S15" s="10"/>
       <c r="T15" s="9"/>
       <c r="U15" s="9"/>
       <c r="V15" s="9"/>
       <c r="W15" s="9"/>
       <c r="X15" s="9"/>
       <c r="Y15" s="9"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
     </row>
     <row r="16" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A16" s="68" t="s">
+      <c r="A16" s="64" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="68"/>
-[...34 lines deleted...]
-      <c r="AK16" s="69"/>
+      <c r="B16" s="64"/>
+      <c r="C16" s="64"/>
+      <c r="D16" s="64"/>
+      <c r="E16" s="64"/>
+      <c r="F16" s="64"/>
+      <c r="G16" s="64"/>
+      <c r="H16" s="64"/>
+      <c r="I16" s="64"/>
+      <c r="J16" s="64"/>
+      <c r="K16" s="64"/>
+      <c r="L16" s="64"/>
+      <c r="M16" s="64"/>
+      <c r="N16" s="64"/>
+      <c r="O16" s="64"/>
+      <c r="P16" s="64"/>
+      <c r="Q16" s="64"/>
+      <c r="R16" s="64"/>
+      <c r="S16" s="64"/>
+      <c r="T16" s="64"/>
+      <c r="U16" s="64"/>
+      <c r="V16" s="64"/>
+      <c r="W16" s="64"/>
+      <c r="X16" s="64"/>
+      <c r="Y16" s="64"/>
+      <c r="Z16" s="63"/>
+      <c r="AA16" s="63"/>
+      <c r="AB16" s="63"/>
+      <c r="AC16" s="63"/>
+      <c r="AD16" s="63"/>
+      <c r="AE16" s="63"/>
+      <c r="AF16" s="63"/>
+      <c r="AG16" s="63"/>
+      <c r="AH16" s="63"/>
+      <c r="AI16" s="63"/>
+      <c r="AJ16" s="63"/>
+      <c r="AK16" s="63"/>
     </row>
     <row r="17" spans="1:49" ht="16.5" customHeight="1">
       <c r="A17" s="24"/>
       <c r="B17" s="24"/>
       <c r="C17" s="24"/>
       <c r="D17" s="24"/>
       <c r="E17" s="24"/>
       <c r="F17" s="24"/>
       <c r="G17" s="24"/>
       <c r="H17" s="24"/>
       <c r="I17" s="24"/>
       <c r="J17" s="24"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
       <c r="N17" s="24"/>
       <c r="O17" s="24"/>
       <c r="P17" s="24"/>
       <c r="Q17" s="24"/>
       <c r="R17" s="24"/>
       <c r="S17" s="24"/>
       <c r="T17" s="24"/>
       <c r="U17" s="24"/>
       <c r="V17" s="24"/>
       <c r="W17" s="24"/>
       <c r="X17" s="24"/>
       <c r="Y17" s="24"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
     </row>
     <row r="18" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A18" s="62" t="s">
+      <c r="A18" s="75" t="s">
         <v>5</v>
       </c>
-      <c r="B18" s="63"/>
-[...46 lines deleted...]
-      <c r="AW18" s="63"/>
+      <c r="B18" s="76"/>
+      <c r="C18" s="76"/>
+      <c r="D18" s="76"/>
+      <c r="E18" s="76"/>
+      <c r="F18" s="76"/>
+      <c r="G18" s="76"/>
+      <c r="H18" s="76"/>
+      <c r="I18" s="76"/>
+      <c r="J18" s="76"/>
+      <c r="K18" s="76"/>
+      <c r="L18" s="76"/>
+      <c r="M18" s="76"/>
+      <c r="N18" s="76"/>
+      <c r="O18" s="76"/>
+      <c r="P18" s="76"/>
+      <c r="Q18" s="76"/>
+      <c r="R18" s="76"/>
+      <c r="S18" s="76"/>
+      <c r="T18" s="76"/>
+      <c r="U18" s="76"/>
+      <c r="V18" s="76"/>
+      <c r="W18" s="76"/>
+      <c r="X18" s="76"/>
+      <c r="Y18" s="76"/>
+      <c r="Z18" s="76"/>
+      <c r="AA18" s="76"/>
+      <c r="AB18" s="76"/>
+      <c r="AC18" s="76"/>
+      <c r="AD18" s="76"/>
+      <c r="AE18" s="76"/>
+      <c r="AF18" s="76"/>
+      <c r="AG18" s="76"/>
+      <c r="AH18" s="76"/>
+      <c r="AI18" s="76"/>
+      <c r="AJ18" s="76"/>
+      <c r="AK18" s="76"/>
+      <c r="AL18" s="76"/>
+      <c r="AM18" s="76"/>
+      <c r="AN18" s="76"/>
+      <c r="AO18" s="76"/>
+      <c r="AP18" s="76"/>
+      <c r="AQ18" s="76"/>
+      <c r="AR18" s="76"/>
+      <c r="AS18" s="76"/>
+      <c r="AT18" s="76"/>
+      <c r="AU18" s="76"/>
+      <c r="AV18" s="76"/>
+      <c r="AW18" s="76"/>
     </row>
     <row r="19" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A19" s="66"/>
-      <c r="B19" s="60" t="s">
+      <c r="A19" s="69"/>
+      <c r="B19" s="65" t="s">
         <v>30</v>
       </c>
-      <c r="C19" s="60"/>
-[...10 lines deleted...]
-      <c r="N19" s="59" t="s">
+      <c r="C19" s="65"/>
+      <c r="D19" s="65"/>
+      <c r="E19" s="65"/>
+      <c r="F19" s="65"/>
+      <c r="G19" s="65"/>
+      <c r="H19" s="65"/>
+      <c r="I19" s="65"/>
+      <c r="J19" s="65"/>
+      <c r="K19" s="65"/>
+      <c r="L19" s="65"/>
+      <c r="M19" s="66"/>
+      <c r="N19" s="74" t="s">
         <v>29</v>
       </c>
-      <c r="O19" s="60"/>
-[...10 lines deleted...]
-      <c r="Z19" s="60" t="s">
+      <c r="O19" s="65"/>
+      <c r="P19" s="65"/>
+      <c r="Q19" s="65"/>
+      <c r="R19" s="65"/>
+      <c r="S19" s="65"/>
+      <c r="T19" s="65"/>
+      <c r="U19" s="65"/>
+      <c r="V19" s="65"/>
+      <c r="W19" s="65"/>
+      <c r="X19" s="65"/>
+      <c r="Y19" s="66"/>
+      <c r="Z19" s="65" t="s">
         <v>28</v>
       </c>
-      <c r="AA19" s="60"/>
-[...10 lines deleted...]
-      <c r="AL19" s="59" t="s">
+      <c r="AA19" s="65"/>
+      <c r="AB19" s="65"/>
+      <c r="AC19" s="65"/>
+      <c r="AD19" s="65"/>
+      <c r="AE19" s="65"/>
+      <c r="AF19" s="65"/>
+      <c r="AG19" s="65"/>
+      <c r="AH19" s="65"/>
+      <c r="AI19" s="65"/>
+      <c r="AJ19" s="65"/>
+      <c r="AK19" s="65"/>
+      <c r="AL19" s="74" t="s">
         <v>59</v>
       </c>
-      <c r="AM19" s="60"/>
-[...9 lines deleted...]
-      <c r="AW19" s="61"/>
+      <c r="AM19" s="65"/>
+      <c r="AN19" s="65"/>
+      <c r="AO19" s="65"/>
+      <c r="AP19" s="65"/>
+      <c r="AQ19" s="65"/>
+      <c r="AR19" s="65"/>
+      <c r="AS19" s="65"/>
+      <c r="AT19" s="65"/>
+      <c r="AU19" s="65"/>
+      <c r="AV19" s="65"/>
+      <c r="AW19" s="66"/>
     </row>
     <row r="20" spans="1:49" ht="34.5" customHeight="1">
-      <c r="A20" s="73"/>
+      <c r="A20" s="71"/>
       <c r="B20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D20" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F20" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G20" s="12" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I20" s="12" t="s">
         <v>7</v>
       </c>
       <c r="J20" s="12" t="s">
@@ -2822,51 +2861,51 @@
       <c r="AP20" s="12" t="s">
         <v>4</v>
       </c>
       <c r="AQ20" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AR20" s="12" t="s">
         <v>6</v>
       </c>
       <c r="AS20" s="12" t="s">
         <v>7</v>
       </c>
       <c r="AT20" s="12" t="s">
         <v>8</v>
       </c>
       <c r="AU20" s="12" t="s">
         <v>9</v>
       </c>
       <c r="AV20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="AW20" s="11" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="21" spans="1:49" s="34" customFormat="1" ht="11.25">
+    <row r="21" spans="1:49" s="34" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="9">
         <v>5628.4</v>
       </c>
       <c r="C21" s="9">
         <v>10859.2</v>
       </c>
       <c r="D21" s="9">
         <v>16451.8</v>
       </c>
       <c r="E21" s="9">
         <v>22363</v>
       </c>
       <c r="F21" s="9">
         <v>28007.3</v>
       </c>
       <c r="G21" s="10">
         <v>34649.599999999999</v>
       </c>
       <c r="H21" s="9">
         <v>48022.9</v>
       </c>
       <c r="I21" s="9">
@@ -2949,61 +2988,63 @@
       </c>
       <c r="AI21" s="9">
         <v>208152.8</v>
       </c>
       <c r="AJ21" s="9">
         <v>215685.9</v>
       </c>
       <c r="AK21" s="9">
         <v>229400.5</v>
       </c>
       <c r="AL21" s="28">
         <v>5643.2</v>
       </c>
       <c r="AM21" s="28">
         <v>10717.1</v>
       </c>
       <c r="AN21" s="48" t="s">
         <v>60</v>
       </c>
       <c r="AO21" s="51">
         <v>20811.900000000001</v>
       </c>
       <c r="AP21" s="57">
         <v>26125.200000000001</v>
       </c>
-      <c r="AQ21" s="74">
+      <c r="AQ21" s="59">
         <v>33019.599999999999</v>
       </c>
-      <c r="AR21" s="47"/>
+      <c r="AR21" s="77">
+        <v>49277.4</v>
+      </c>
       <c r="AS21" s="47"/>
       <c r="AT21" s="47"/>
       <c r="AU21" s="47"/>
       <c r="AV21" s="47"/>
       <c r="AW21" s="47"/>
     </row>
-    <row r="22" spans="1:49" s="34" customFormat="1" ht="11.25">
+    <row r="22" spans="1:49" s="34" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="9">
         <v>426.6</v>
       </c>
       <c r="C22" s="9">
         <v>798.4</v>
       </c>
       <c r="D22" s="9">
         <v>1114</v>
       </c>
       <c r="E22" s="9">
         <v>1458.3</v>
       </c>
       <c r="F22" s="9">
         <v>1819.4</v>
       </c>
       <c r="G22" s="10">
         <v>2307.4</v>
       </c>
       <c r="H22" s="9">
         <v>3113.3</v>
       </c>
       <c r="I22" s="9">
@@ -3086,61 +3127,63 @@
       </c>
       <c r="AI22" s="9">
         <v>15479</v>
       </c>
       <c r="AJ22" s="9">
         <v>15989.9</v>
       </c>
       <c r="AK22" s="9">
         <v>16995.2</v>
       </c>
       <c r="AL22" s="28">
         <v>509.7</v>
       </c>
       <c r="AM22" s="28">
         <v>1064.9000000000001</v>
       </c>
       <c r="AN22" s="48">
         <v>1382.1</v>
       </c>
       <c r="AO22" s="51">
         <v>1696.3</v>
       </c>
       <c r="AP22" s="55">
         <v>2023</v>
       </c>
-      <c r="AQ22" s="74">
+      <c r="AQ22" s="59">
         <v>2835.2</v>
       </c>
-      <c r="AR22" s="47"/>
+      <c r="AR22" s="77">
+        <v>3901</v>
+      </c>
       <c r="AS22" s="47"/>
       <c r="AT22" s="47"/>
       <c r="AU22" s="47"/>
       <c r="AV22" s="47"/>
       <c r="AW22" s="47"/>
     </row>
-    <row r="23" spans="1:49" s="35" customFormat="1" ht="11.25">
+    <row r="23" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="9">
         <v>538.79999999999995</v>
       </c>
       <c r="C23" s="9">
         <v>992</v>
       </c>
       <c r="D23" s="9">
         <v>1465.5</v>
       </c>
       <c r="E23" s="9">
         <v>2058.5</v>
       </c>
       <c r="F23" s="9">
         <v>2526.5</v>
       </c>
       <c r="G23" s="10">
         <v>3344.2</v>
       </c>
       <c r="H23" s="9">
         <v>4942.6000000000004</v>
       </c>
       <c r="I23" s="9">
@@ -3223,61 +3266,63 @@
       </c>
       <c r="AI23" s="9">
         <v>6854.4</v>
       </c>
       <c r="AJ23" s="9">
         <v>7537.5</v>
       </c>
       <c r="AK23" s="9">
         <v>8659.6</v>
       </c>
       <c r="AL23" s="28">
         <v>564</v>
       </c>
       <c r="AM23" s="28">
         <v>1020</v>
       </c>
       <c r="AN23" s="48">
         <v>1445.6</v>
       </c>
       <c r="AO23" s="51">
         <v>1965.1</v>
       </c>
       <c r="AP23" s="55">
         <v>2330.6</v>
       </c>
-      <c r="AQ23" s="74">
+      <c r="AQ23" s="59">
         <v>3087.9</v>
       </c>
-      <c r="AR23" s="6"/>
+      <c r="AR23" s="77">
+        <v>4026.8</v>
+      </c>
       <c r="AS23" s="6"/>
       <c r="AT23" s="6"/>
       <c r="AU23" s="6"/>
       <c r="AV23" s="6"/>
       <c r="AW23" s="6"/>
     </row>
-    <row r="24" spans="1:49" s="35" customFormat="1" ht="11.25">
+    <row r="24" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="9">
         <v>585.29999999999995</v>
       </c>
       <c r="C24" s="9">
         <v>1102.9000000000001</v>
       </c>
       <c r="D24" s="9">
         <v>1620.6</v>
       </c>
       <c r="E24" s="9">
         <v>2200.5</v>
       </c>
       <c r="F24" s="9">
         <v>2830.1</v>
       </c>
       <c r="G24" s="10">
         <v>3473.4</v>
       </c>
       <c r="H24" s="9">
         <v>5137.7</v>
       </c>
       <c r="I24" s="9">
@@ -3360,61 +3405,63 @@
       </c>
       <c r="AI24" s="9">
         <v>33071.5</v>
       </c>
       <c r="AJ24" s="9">
         <v>33907.5</v>
       </c>
       <c r="AK24" s="9">
         <v>34778.5</v>
       </c>
       <c r="AL24" s="28">
         <v>576.29999999999995</v>
       </c>
       <c r="AM24" s="28">
         <v>1077.3</v>
       </c>
       <c r="AN24" s="48">
         <v>1608.8</v>
       </c>
       <c r="AO24" s="51">
         <v>2111.8000000000002</v>
       </c>
       <c r="AP24" s="55">
         <v>2700.7</v>
       </c>
-      <c r="AQ24" s="74">
+      <c r="AQ24" s="59">
         <v>3317.4</v>
       </c>
-      <c r="AR24" s="6"/>
+      <c r="AR24" s="77">
+        <v>5380.2</v>
+      </c>
       <c r="AS24" s="6"/>
       <c r="AT24" s="6"/>
       <c r="AU24" s="6"/>
       <c r="AV24" s="6"/>
       <c r="AW24" s="6"/>
     </row>
-    <row r="25" spans="1:49" s="35" customFormat="1" ht="11.25">
+    <row r="25" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="9">
         <v>1133.2</v>
       </c>
       <c r="C25" s="9">
         <v>2286.6</v>
       </c>
       <c r="D25" s="9">
         <v>3519.5</v>
       </c>
       <c r="E25" s="9">
         <v>4739</v>
       </c>
       <c r="F25" s="9">
         <v>5959.7</v>
       </c>
       <c r="G25" s="10">
         <v>7381.8</v>
       </c>
       <c r="H25" s="9">
         <v>10219</v>
       </c>
       <c r="I25" s="9">
@@ -3497,61 +3544,63 @@
       </c>
       <c r="AI25" s="9">
         <v>32708.7</v>
       </c>
       <c r="AJ25" s="9">
         <v>34748</v>
       </c>
       <c r="AK25" s="9">
         <v>37164.5</v>
       </c>
       <c r="AL25" s="28">
         <v>1107.8</v>
       </c>
       <c r="AM25" s="28">
         <v>2274.9</v>
       </c>
       <c r="AN25" s="50">
         <v>3330</v>
       </c>
       <c r="AO25" s="51">
         <v>4537.3999999999996</v>
       </c>
       <c r="AP25" s="55">
         <v>5849.3</v>
       </c>
-      <c r="AQ25" s="74">
+      <c r="AQ25" s="59">
         <v>7334.3</v>
       </c>
-      <c r="AR25" s="6"/>
+      <c r="AR25" s="77">
+        <v>10903.2</v>
+      </c>
       <c r="AS25" s="6"/>
       <c r="AT25" s="6"/>
       <c r="AU25" s="6"/>
       <c r="AV25" s="6"/>
       <c r="AW25" s="6"/>
     </row>
-    <row r="26" spans="1:49" s="35" customFormat="1" ht="11.25">
+    <row r="26" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="9">
         <v>899.8</v>
       </c>
       <c r="C26" s="9">
         <v>1784.6</v>
       </c>
       <c r="D26" s="9">
         <v>2790.1</v>
       </c>
       <c r="E26" s="9">
         <v>3875.8</v>
       </c>
       <c r="F26" s="9">
         <v>4776.1000000000004</v>
       </c>
       <c r="G26" s="10">
         <v>5702.9</v>
       </c>
       <c r="H26" s="9">
         <v>7764.6</v>
       </c>
       <c r="I26" s="9">
@@ -3634,61 +3683,63 @@
       </c>
       <c r="AI26" s="9">
         <v>22888.400000000001</v>
       </c>
       <c r="AJ26" s="9">
         <v>24176</v>
       </c>
       <c r="AK26" s="9">
         <v>30667.1</v>
       </c>
       <c r="AL26" s="28">
         <v>854.5</v>
       </c>
       <c r="AM26" s="28">
         <v>1585.2</v>
       </c>
       <c r="AN26" s="50">
         <v>2353</v>
       </c>
       <c r="AO26" s="51">
         <v>3246.9</v>
       </c>
       <c r="AP26" s="55">
         <v>3998</v>
       </c>
-      <c r="AQ26" s="74">
+      <c r="AQ26" s="59">
         <v>4940.6000000000004</v>
       </c>
-      <c r="AR26" s="6"/>
+      <c r="AR26" s="77">
+        <v>7441.6</v>
+      </c>
       <c r="AS26" s="6"/>
       <c r="AT26" s="6"/>
       <c r="AU26" s="6"/>
       <c r="AV26" s="6"/>
       <c r="AW26" s="6"/>
     </row>
-    <row r="27" spans="1:49" s="35" customFormat="1" ht="11.25">
+    <row r="27" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="9">
         <v>475.6</v>
       </c>
       <c r="C27" s="9">
         <v>961.3</v>
       </c>
       <c r="D27" s="9">
         <v>1448.4</v>
       </c>
       <c r="E27" s="9">
         <v>1952.2</v>
       </c>
       <c r="F27" s="9">
         <v>2392.1999999999998</v>
       </c>
       <c r="G27" s="10">
         <v>2878.5</v>
       </c>
       <c r="H27" s="9">
         <v>4221.1000000000004</v>
       </c>
       <c r="I27" s="9">
@@ -3771,61 +3822,63 @@
       </c>
       <c r="AI27" s="9">
         <v>20838.8</v>
       </c>
       <c r="AJ27" s="9">
         <v>21176</v>
       </c>
       <c r="AK27" s="9">
         <v>21927.3</v>
       </c>
       <c r="AL27" s="28">
         <v>440.5</v>
       </c>
       <c r="AM27" s="28">
         <v>844.4</v>
       </c>
       <c r="AN27" s="48">
         <v>1244.3</v>
       </c>
       <c r="AO27" s="51">
         <v>1662.1</v>
       </c>
       <c r="AP27" s="57">
         <v>2049.6</v>
       </c>
-      <c r="AQ27" s="74">
+      <c r="AQ27" s="59">
         <v>2545.6</v>
       </c>
-      <c r="AR27" s="6"/>
+      <c r="AR27" s="77">
+        <v>4157.1000000000004</v>
+      </c>
       <c r="AS27" s="6"/>
       <c r="AT27" s="6"/>
       <c r="AU27" s="6"/>
       <c r="AV27" s="6"/>
       <c r="AW27" s="6"/>
     </row>
-    <row r="28" spans="1:49" s="35" customFormat="1" ht="11.25">
+    <row r="28" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="9">
         <v>519.20000000000005</v>
       </c>
       <c r="C28" s="9">
         <v>1014.7</v>
       </c>
       <c r="D28" s="9">
         <v>1539.9</v>
       </c>
       <c r="E28" s="9">
         <v>2110.3000000000002</v>
       </c>
       <c r="F28" s="9">
         <v>2610.1</v>
       </c>
       <c r="G28" s="10">
         <v>3170.4</v>
       </c>
       <c r="H28" s="9">
         <v>4216.2</v>
       </c>
       <c r="I28" s="9">
@@ -3908,61 +3961,63 @@
       </c>
       <c r="AI28" s="9">
         <v>24741.200000000001</v>
       </c>
       <c r="AJ28" s="9">
         <v>25647.5</v>
       </c>
       <c r="AK28" s="9">
         <v>26358.400000000001</v>
       </c>
       <c r="AL28" s="9">
         <v>575.20000000000005</v>
       </c>
       <c r="AM28" s="9">
         <v>1106</v>
       </c>
       <c r="AN28" s="48">
         <v>1660.4</v>
       </c>
       <c r="AO28" s="51">
         <v>2181.4</v>
       </c>
       <c r="AP28" s="57">
         <v>2678.3</v>
       </c>
-      <c r="AQ28" s="74">
+      <c r="AQ28" s="59">
         <v>3303.5</v>
       </c>
-      <c r="AR28" s="8"/>
+      <c r="AR28" s="77">
+        <v>4576.3</v>
+      </c>
       <c r="AS28" s="8"/>
       <c r="AT28" s="8"/>
       <c r="AU28" s="8"/>
       <c r="AV28" s="8"/>
       <c r="AW28" s="8"/>
     </row>
-    <row r="29" spans="1:49" s="35" customFormat="1" ht="11.25">
+    <row r="29" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="15">
         <v>1049.9000000000001</v>
       </c>
       <c r="C29" s="15">
         <v>1918.7</v>
       </c>
       <c r="D29" s="15">
         <v>2953.8</v>
       </c>
       <c r="E29" s="15">
         <v>3968.4</v>
       </c>
       <c r="F29" s="15">
         <v>5093.2</v>
       </c>
       <c r="G29" s="16">
         <v>6391</v>
       </c>
       <c r="H29" s="15">
         <v>8408.4</v>
       </c>
       <c r="I29" s="15">
@@ -4045,273 +4100,275 @@
       </c>
       <c r="AI29" s="15">
         <v>51570.8</v>
       </c>
       <c r="AJ29" s="15">
         <v>52503.5</v>
       </c>
       <c r="AK29" s="15">
         <v>52849.9</v>
       </c>
       <c r="AL29" s="15">
         <v>1015</v>
       </c>
       <c r="AM29" s="15">
         <v>1744.4</v>
       </c>
       <c r="AN29" s="49">
         <v>2592.3000000000002</v>
       </c>
       <c r="AO29" s="52">
         <v>3410.9</v>
       </c>
       <c r="AP29" s="58">
         <v>4495.7</v>
       </c>
-      <c r="AQ29" s="76">
+      <c r="AQ29" s="61">
         <v>5655.2</v>
       </c>
-      <c r="AR29" s="14"/>
+      <c r="AR29" s="78">
+        <v>8891.2000000000007</v>
+      </c>
       <c r="AS29" s="14"/>
       <c r="AT29" s="14"/>
       <c r="AU29" s="14"/>
       <c r="AV29" s="14"/>
       <c r="AW29" s="14"/>
     </row>
     <row r="30" spans="1:49">
       <c r="A30" s="8"/>
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="10"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
       <c r="L30" s="9"/>
       <c r="M30" s="17"/>
       <c r="N30" s="9"/>
       <c r="O30" s="9"/>
       <c r="P30" s="9"/>
       <c r="Q30" s="9"/>
       <c r="R30" s="9"/>
       <c r="S30" s="10"/>
       <c r="T30" s="9"/>
       <c r="U30" s="9"/>
       <c r="V30" s="9"/>
       <c r="W30" s="9"/>
       <c r="X30" s="9"/>
       <c r="Y30" s="9"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5"/>
     </row>
     <row r="31" spans="1:49" ht="16.5" customHeight="1">
-      <c r="A31" s="68" t="s">
+      <c r="A31" s="64" t="s">
         <v>25</v>
       </c>
-      <c r="B31" s="68"/>
-[...34 lines deleted...]
-      <c r="AK31" s="69"/>
+      <c r="B31" s="64"/>
+      <c r="C31" s="64"/>
+      <c r="D31" s="64"/>
+      <c r="E31" s="64"/>
+      <c r="F31" s="64"/>
+      <c r="G31" s="64"/>
+      <c r="H31" s="64"/>
+      <c r="I31" s="64"/>
+      <c r="J31" s="64"/>
+      <c r="K31" s="64"/>
+      <c r="L31" s="64"/>
+      <c r="M31" s="64"/>
+      <c r="N31" s="64"/>
+      <c r="O31" s="64"/>
+      <c r="P31" s="64"/>
+      <c r="Q31" s="64"/>
+      <c r="R31" s="64"/>
+      <c r="S31" s="64"/>
+      <c r="T31" s="64"/>
+      <c r="U31" s="64"/>
+      <c r="V31" s="64"/>
+      <c r="W31" s="64"/>
+      <c r="X31" s="64"/>
+      <c r="Y31" s="64"/>
+      <c r="Z31" s="63"/>
+      <c r="AA31" s="63"/>
+      <c r="AB31" s="63"/>
+      <c r="AC31" s="63"/>
+      <c r="AD31" s="63"/>
+      <c r="AE31" s="63"/>
+      <c r="AF31" s="63"/>
+      <c r="AG31" s="63"/>
+      <c r="AH31" s="63"/>
+      <c r="AI31" s="63"/>
+      <c r="AJ31" s="63"/>
+      <c r="AK31" s="63"/>
     </row>
     <row r="32" spans="1:49" ht="15" customHeight="1">
       <c r="A32" s="24"/>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="24"/>
       <c r="K32" s="24"/>
       <c r="L32" s="24"/>
       <c r="M32" s="24"/>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="24"/>
       <c r="Q32" s="24"/>
       <c r="R32" s="24"/>
       <c r="S32" s="24"/>
       <c r="T32" s="24"/>
       <c r="U32" s="24"/>
       <c r="V32" s="24"/>
       <c r="W32" s="24"/>
       <c r="X32" s="24"/>
       <c r="Y32" s="24"/>
       <c r="Z32" s="5"/>
       <c r="AA32" s="5"/>
     </row>
     <row r="33" spans="1:49" ht="14.25" customHeight="1">
-      <c r="A33" s="62" t="s">
+      <c r="A33" s="75" t="s">
         <v>5</v>
       </c>
-      <c r="B33" s="63"/>
-[...46 lines deleted...]
-      <c r="AW33" s="63"/>
+      <c r="B33" s="76"/>
+      <c r="C33" s="76"/>
+      <c r="D33" s="76"/>
+      <c r="E33" s="76"/>
+      <c r="F33" s="76"/>
+      <c r="G33" s="76"/>
+      <c r="H33" s="76"/>
+      <c r="I33" s="76"/>
+      <c r="J33" s="76"/>
+      <c r="K33" s="76"/>
+      <c r="L33" s="76"/>
+      <c r="M33" s="76"/>
+      <c r="N33" s="76"/>
+      <c r="O33" s="76"/>
+      <c r="P33" s="76"/>
+      <c r="Q33" s="76"/>
+      <c r="R33" s="76"/>
+      <c r="S33" s="76"/>
+      <c r="T33" s="76"/>
+      <c r="U33" s="76"/>
+      <c r="V33" s="76"/>
+      <c r="W33" s="76"/>
+      <c r="X33" s="76"/>
+      <c r="Y33" s="76"/>
+      <c r="Z33" s="76"/>
+      <c r="AA33" s="76"/>
+      <c r="AB33" s="76"/>
+      <c r="AC33" s="76"/>
+      <c r="AD33" s="76"/>
+      <c r="AE33" s="76"/>
+      <c r="AF33" s="76"/>
+      <c r="AG33" s="76"/>
+      <c r="AH33" s="76"/>
+      <c r="AI33" s="76"/>
+      <c r="AJ33" s="76"/>
+      <c r="AK33" s="76"/>
+      <c r="AL33" s="76"/>
+      <c r="AM33" s="76"/>
+      <c r="AN33" s="76"/>
+      <c r="AO33" s="76"/>
+      <c r="AP33" s="76"/>
+      <c r="AQ33" s="76"/>
+      <c r="AR33" s="76"/>
+      <c r="AS33" s="76"/>
+      <c r="AT33" s="76"/>
+      <c r="AU33" s="76"/>
+      <c r="AV33" s="76"/>
+      <c r="AW33" s="76"/>
     </row>
     <row r="34" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A34" s="66"/>
-      <c r="B34" s="60" t="s">
+      <c r="A34" s="69"/>
+      <c r="B34" s="65" t="s">
         <v>30</v>
       </c>
-      <c r="C34" s="60"/>
-[...10 lines deleted...]
-      <c r="N34" s="59" t="s">
+      <c r="C34" s="65"/>
+      <c r="D34" s="65"/>
+      <c r="E34" s="65"/>
+      <c r="F34" s="65"/>
+      <c r="G34" s="65"/>
+      <c r="H34" s="65"/>
+      <c r="I34" s="65"/>
+      <c r="J34" s="65"/>
+      <c r="K34" s="65"/>
+      <c r="L34" s="65"/>
+      <c r="M34" s="66"/>
+      <c r="N34" s="74" t="s">
         <v>27</v>
       </c>
-      <c r="O34" s="60"/>
-[...10 lines deleted...]
-      <c r="Z34" s="60" t="s">
+      <c r="O34" s="65"/>
+      <c r="P34" s="65"/>
+      <c r="Q34" s="65"/>
+      <c r="R34" s="65"/>
+      <c r="S34" s="65"/>
+      <c r="T34" s="65"/>
+      <c r="U34" s="65"/>
+      <c r="V34" s="65"/>
+      <c r="W34" s="65"/>
+      <c r="X34" s="65"/>
+      <c r="Y34" s="66"/>
+      <c r="Z34" s="65" t="s">
         <v>28</v>
       </c>
-      <c r="AA34" s="60"/>
-[...10 lines deleted...]
-      <c r="AL34" s="59" t="s">
+      <c r="AA34" s="65"/>
+      <c r="AB34" s="65"/>
+      <c r="AC34" s="65"/>
+      <c r="AD34" s="65"/>
+      <c r="AE34" s="65"/>
+      <c r="AF34" s="65"/>
+      <c r="AG34" s="65"/>
+      <c r="AH34" s="65"/>
+      <c r="AI34" s="65"/>
+      <c r="AJ34" s="65"/>
+      <c r="AK34" s="65"/>
+      <c r="AL34" s="74" t="s">
         <v>59</v>
       </c>
-      <c r="AM34" s="60"/>
-[...9 lines deleted...]
-      <c r="AW34" s="61"/>
+      <c r="AM34" s="65"/>
+      <c r="AN34" s="65"/>
+      <c r="AO34" s="65"/>
+      <c r="AP34" s="65"/>
+      <c r="AQ34" s="65"/>
+      <c r="AR34" s="65"/>
+      <c r="AS34" s="65"/>
+      <c r="AT34" s="65"/>
+      <c r="AU34" s="65"/>
+      <c r="AV34" s="65"/>
+      <c r="AW34" s="66"/>
     </row>
     <row r="35" spans="1:49" ht="34.5" customHeight="1">
-      <c r="A35" s="67"/>
+      <c r="A35" s="70"/>
       <c r="B35" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D35" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E35" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F35" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G35" s="12" t="s">
         <v>11</v>
       </c>
       <c r="H35" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I35" s="12" t="s">
         <v>7</v>
       </c>
       <c r="J35" s="12" t="s">
@@ -4540,52 +4597,55 @@
       </c>
       <c r="AI36" s="9">
         <v>155628.70000000001</v>
       </c>
       <c r="AJ36" s="9">
         <v>156505.20000000001</v>
       </c>
       <c r="AK36" s="9">
         <v>155944.70000000001</v>
       </c>
       <c r="AL36" s="28">
         <v>27.7</v>
       </c>
       <c r="AM36" s="6">
         <v>59.8</v>
       </c>
       <c r="AN36" s="6">
         <v>77.5</v>
       </c>
       <c r="AO36" s="29">
         <v>90.7</v>
       </c>
       <c r="AP36" s="55">
         <v>188.5</v>
       </c>
-      <c r="AQ36" s="74">
+      <c r="AQ36" s="59">
         <v>419.7</v>
+      </c>
+      <c r="AR36" s="77">
+        <v>11016.8</v>
       </c>
     </row>
     <row r="37" spans="1:49" s="2" customFormat="1">
       <c r="A37" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="19">
         <v>23.3</v>
       </c>
       <c r="C37" s="19">
         <v>48.3</v>
       </c>
       <c r="D37" s="19">
         <v>63.1</v>
       </c>
       <c r="E37" s="19">
         <v>77.3</v>
       </c>
       <c r="F37" s="19">
         <v>127.6</v>
       </c>
       <c r="G37" s="10">
         <v>168.6</v>
       </c>
       <c r="H37" s="9">
@@ -4671,52 +4731,55 @@
       </c>
       <c r="AI37" s="9">
         <v>11961.9</v>
       </c>
       <c r="AJ37" s="9">
         <v>12005</v>
       </c>
       <c r="AK37" s="9">
         <v>12147.2</v>
       </c>
       <c r="AL37" s="28">
         <v>23.5</v>
       </c>
       <c r="AM37" s="30">
         <v>50.8</v>
       </c>
       <c r="AN37" s="6">
         <v>65.8</v>
       </c>
       <c r="AO37" s="29">
         <v>77</v>
       </c>
       <c r="AP37" s="55">
         <v>124</v>
       </c>
-      <c r="AQ37" s="74">
+      <c r="AQ37" s="59">
         <v>158.6</v>
+      </c>
+      <c r="AR37" s="77">
+        <v>971.5</v>
       </c>
     </row>
     <row r="38" spans="1:49">
       <c r="A38" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="20" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D38" s="20" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="20" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="19">
         <v>0.1</v>
       </c>
       <c r="G38" s="10">
         <v>1</v>
       </c>
       <c r="H38" s="9">
@@ -4802,52 +4865,55 @@
       </c>
       <c r="AI38" s="9">
         <v>1129.9000000000001</v>
       </c>
       <c r="AJ38" s="9">
         <v>1129.9000000000001</v>
       </c>
       <c r="AK38" s="9">
         <v>1189.5999999999999</v>
       </c>
       <c r="AL38" s="46" t="s">
         <v>13</v>
       </c>
       <c r="AM38" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AN38" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AO38" s="53" t="s">
         <v>13</v>
       </c>
       <c r="AP38" s="55">
         <v>0.1</v>
       </c>
-      <c r="AQ38" s="74">
+      <c r="AQ38" s="59">
         <v>0.6</v>
+      </c>
+      <c r="AR38" s="77">
+        <v>182.9</v>
       </c>
     </row>
     <row r="39" spans="1:49">
       <c r="A39" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B39" s="19">
         <v>0.1</v>
       </c>
       <c r="C39" s="19">
         <v>0.2</v>
       </c>
       <c r="D39" s="19">
         <v>0.3</v>
       </c>
       <c r="E39" s="19">
         <v>0.4</v>
       </c>
       <c r="F39" s="19">
         <v>9.6999999999999993</v>
       </c>
       <c r="G39" s="10">
         <v>33.4</v>
       </c>
       <c r="H39" s="9">
@@ -4933,52 +4999,55 @@
       </c>
       <c r="AI39" s="9">
         <v>27000.400000000001</v>
       </c>
       <c r="AJ39" s="9">
         <v>27065.7</v>
       </c>
       <c r="AK39" s="9">
         <v>26695</v>
       </c>
       <c r="AL39" s="46" t="s">
         <v>13</v>
       </c>
       <c r="AM39" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AN39" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AO39" s="53" t="s">
         <v>13</v>
       </c>
       <c r="AP39" s="55">
         <v>5.5</v>
       </c>
-      <c r="AQ39" s="74">
+      <c r="AQ39" s="59">
         <v>34.9</v>
+      </c>
+      <c r="AR39" s="77">
+        <v>1454.8</v>
       </c>
     </row>
     <row r="40" spans="1:49">
       <c r="A40" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B40" s="19">
         <v>2</v>
       </c>
       <c r="C40" s="19">
         <v>4.0999999999999996</v>
       </c>
       <c r="D40" s="19">
         <v>5.3</v>
       </c>
       <c r="E40" s="19">
         <v>6.6</v>
       </c>
       <c r="F40" s="19">
         <v>15.4</v>
       </c>
       <c r="G40" s="10">
         <v>30.7</v>
       </c>
       <c r="H40" s="9">
@@ -5064,52 +5133,55 @@
       </c>
       <c r="AI40" s="9">
         <v>22245.3</v>
       </c>
       <c r="AJ40" s="9">
         <v>22861.200000000001</v>
       </c>
       <c r="AK40" s="9">
         <v>23663.599999999999</v>
       </c>
       <c r="AL40" s="46">
         <v>1.5</v>
       </c>
       <c r="AM40" s="30">
         <v>3.3</v>
       </c>
       <c r="AN40" s="6">
         <v>4.2</v>
       </c>
       <c r="AO40" s="29">
         <v>5</v>
       </c>
       <c r="AP40" s="55">
         <v>13</v>
       </c>
-      <c r="AQ40" s="74">
+      <c r="AQ40" s="59">
         <v>63.5</v>
+      </c>
+      <c r="AR40" s="77">
+        <v>2619.6</v>
       </c>
     </row>
     <row r="41" spans="1:49">
       <c r="A41" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B41" s="20" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D41" s="20" t="s">
         <v>13</v>
       </c>
       <c r="E41" s="20" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="19">
         <v>7.7</v>
       </c>
       <c r="G41" s="10">
         <v>23</v>
       </c>
       <c r="H41" s="9">
@@ -5195,52 +5267,55 @@
       </c>
       <c r="AI41" s="9">
         <v>15330.3</v>
       </c>
       <c r="AJ41" s="9">
         <v>15330.6</v>
       </c>
       <c r="AK41" s="9">
         <v>15584.3</v>
       </c>
       <c r="AL41" s="46" t="s">
         <v>13</v>
       </c>
       <c r="AM41" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AN41" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AO41" s="53" t="s">
         <v>13</v>
       </c>
       <c r="AP41" s="55">
         <v>4.4000000000000004</v>
       </c>
-      <c r="AQ41" s="74">
+      <c r="AQ41" s="59">
         <v>11.6</v>
+      </c>
+      <c r="AR41" s="77">
+        <v>1672</v>
       </c>
     </row>
     <row r="42" spans="1:49">
       <c r="A42" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B42" s="20" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D42" s="20" t="s">
         <v>13</v>
       </c>
       <c r="E42" s="20" t="s">
         <v>13</v>
       </c>
       <c r="F42" s="19">
         <v>9.4</v>
       </c>
       <c r="G42" s="10">
         <v>29.5</v>
       </c>
       <c r="H42" s="9">
@@ -5326,52 +5401,55 @@
       </c>
       <c r="AI42" s="9">
         <v>16201.3</v>
       </c>
       <c r="AJ42" s="9">
         <v>16201.8</v>
       </c>
       <c r="AK42" s="9">
         <v>16086.2</v>
       </c>
       <c r="AL42" s="46" t="s">
         <v>13</v>
       </c>
       <c r="AM42" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AN42" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AO42" s="53" t="s">
         <v>13</v>
       </c>
       <c r="AP42" s="55">
         <v>6.7</v>
       </c>
-      <c r="AQ42" s="74">
+      <c r="AQ42" s="59">
         <v>18.7</v>
+      </c>
+      <c r="AR42" s="77">
+        <v>1083.3</v>
       </c>
     </row>
     <row r="43" spans="1:49">
       <c r="A43" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B43" s="19">
         <v>0.1</v>
       </c>
       <c r="C43" s="19">
         <v>0.1</v>
       </c>
       <c r="D43" s="19">
         <v>0.1</v>
       </c>
       <c r="E43" s="19">
         <v>0.2</v>
       </c>
       <c r="F43" s="19">
         <v>8.9</v>
       </c>
       <c r="G43" s="10">
         <v>32.5</v>
       </c>
       <c r="H43" s="9">
@@ -5457,52 +5535,55 @@
       </c>
       <c r="AI43" s="9">
         <v>19225.5</v>
       </c>
       <c r="AJ43" s="9">
         <v>19365.5</v>
       </c>
       <c r="AK43" s="9">
         <v>19402.8</v>
       </c>
       <c r="AL43" s="28">
         <v>108</v>
       </c>
       <c r="AM43" s="30">
         <v>3.8</v>
       </c>
       <c r="AN43" s="6">
         <v>5</v>
       </c>
       <c r="AO43" s="29">
         <v>5.9</v>
       </c>
       <c r="AP43" s="55">
         <v>10.5</v>
       </c>
-      <c r="AQ43" s="74">
+      <c r="AQ43" s="59">
         <v>39.299999999999997</v>
+      </c>
+      <c r="AR43" s="77">
+        <v>662.8</v>
       </c>
     </row>
     <row r="44" spans="1:49">
       <c r="A44" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B44" s="21">
         <v>0.1</v>
       </c>
       <c r="C44" s="21">
         <v>0.5</v>
       </c>
       <c r="D44" s="21">
         <v>0.7</v>
       </c>
       <c r="E44" s="21">
         <v>0.6</v>
       </c>
       <c r="F44" s="21">
         <v>31.5</v>
       </c>
       <c r="G44" s="16">
         <v>109.3</v>
       </c>
       <c r="H44" s="15">
@@ -5588,273 +5669,275 @@
       </c>
       <c r="AI44" s="15">
         <v>42534.1</v>
       </c>
       <c r="AJ44" s="15">
         <v>42545.5</v>
       </c>
       <c r="AK44" s="15">
         <v>41176</v>
       </c>
       <c r="AL44" s="15">
         <v>0.9</v>
       </c>
       <c r="AM44" s="42">
         <v>1.9</v>
       </c>
       <c r="AN44" s="14">
         <v>2.5</v>
       </c>
       <c r="AO44" s="21">
         <v>2.9</v>
       </c>
       <c r="AP44" s="56">
         <v>24.3</v>
       </c>
-      <c r="AQ44" s="76">
+      <c r="AQ44" s="61">
         <v>92.5</v>
       </c>
-      <c r="AR44" s="41"/>
+      <c r="AR44" s="78">
+        <v>2369.9</v>
+      </c>
       <c r="AS44" s="41"/>
       <c r="AT44" s="41"/>
       <c r="AU44" s="41"/>
       <c r="AV44" s="41"/>
       <c r="AW44" s="41"/>
     </row>
     <row r="45" spans="1:49">
       <c r="A45" s="8"/>
       <c r="B45" s="19"/>
       <c r="C45" s="19"/>
       <c r="D45" s="19"/>
       <c r="E45" s="19"/>
       <c r="F45" s="19"/>
       <c r="G45" s="10"/>
       <c r="H45" s="9"/>
       <c r="I45" s="9"/>
       <c r="J45" s="9"/>
       <c r="K45" s="9"/>
       <c r="L45" s="9"/>
       <c r="M45" s="9"/>
       <c r="N45" s="17"/>
       <c r="O45" s="17"/>
       <c r="P45" s="17"/>
       <c r="Q45" s="9"/>
       <c r="R45" s="9"/>
       <c r="S45" s="10"/>
       <c r="T45" s="9"/>
       <c r="U45" s="9"/>
       <c r="V45" s="9"/>
       <c r="W45" s="9"/>
       <c r="X45" s="9"/>
       <c r="Y45" s="9"/>
       <c r="Z45" s="5"/>
       <c r="AA45" s="5"/>
     </row>
     <row r="46" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A46" s="68" t="s">
+      <c r="A46" s="64" t="s">
         <v>26</v>
       </c>
-      <c r="B46" s="68"/>
-[...34 lines deleted...]
-      <c r="AK46" s="69"/>
+      <c r="B46" s="64"/>
+      <c r="C46" s="64"/>
+      <c r="D46" s="64"/>
+      <c r="E46" s="64"/>
+      <c r="F46" s="64"/>
+      <c r="G46" s="64"/>
+      <c r="H46" s="64"/>
+      <c r="I46" s="64"/>
+      <c r="J46" s="64"/>
+      <c r="K46" s="64"/>
+      <c r="L46" s="64"/>
+      <c r="M46" s="64"/>
+      <c r="N46" s="64"/>
+      <c r="O46" s="64"/>
+      <c r="P46" s="64"/>
+      <c r="Q46" s="64"/>
+      <c r="R46" s="64"/>
+      <c r="S46" s="64"/>
+      <c r="T46" s="64"/>
+      <c r="U46" s="64"/>
+      <c r="V46" s="64"/>
+      <c r="W46" s="64"/>
+      <c r="X46" s="64"/>
+      <c r="Y46" s="64"/>
+      <c r="Z46" s="63"/>
+      <c r="AA46" s="63"/>
+      <c r="AB46" s="63"/>
+      <c r="AC46" s="63"/>
+      <c r="AD46" s="63"/>
+      <c r="AE46" s="63"/>
+      <c r="AF46" s="63"/>
+      <c r="AG46" s="63"/>
+      <c r="AH46" s="63"/>
+      <c r="AI46" s="63"/>
+      <c r="AJ46" s="63"/>
+      <c r="AK46" s="63"/>
     </row>
     <row r="47" spans="1:49" ht="15.75" customHeight="1">
       <c r="A47" s="24"/>
       <c r="B47" s="24"/>
       <c r="C47" s="24"/>
       <c r="D47" s="24"/>
       <c r="E47" s="24"/>
       <c r="F47" s="24"/>
       <c r="G47" s="24"/>
       <c r="H47" s="24"/>
       <c r="I47" s="24"/>
       <c r="J47" s="24"/>
       <c r="K47" s="24"/>
       <c r="L47" s="24"/>
       <c r="M47" s="24"/>
       <c r="N47" s="24"/>
       <c r="O47" s="24"/>
       <c r="P47" s="24"/>
       <c r="Q47" s="24"/>
       <c r="R47" s="24"/>
       <c r="S47" s="24"/>
       <c r="T47" s="24"/>
       <c r="U47" s="24"/>
       <c r="V47" s="24"/>
       <c r="W47" s="24"/>
       <c r="X47" s="24"/>
       <c r="Y47" s="24"/>
       <c r="Z47" s="5"/>
       <c r="AA47" s="5"/>
     </row>
     <row r="48" spans="1:49" ht="14.25" customHeight="1">
-      <c r="A48" s="62" t="s">
+      <c r="A48" s="75" t="s">
         <v>5</v>
       </c>
-      <c r="B48" s="63"/>
-[...46 lines deleted...]
-      <c r="AW48" s="63"/>
+      <c r="B48" s="76"/>
+      <c r="C48" s="76"/>
+      <c r="D48" s="76"/>
+      <c r="E48" s="76"/>
+      <c r="F48" s="76"/>
+      <c r="G48" s="76"/>
+      <c r="H48" s="76"/>
+      <c r="I48" s="76"/>
+      <c r="J48" s="76"/>
+      <c r="K48" s="76"/>
+      <c r="L48" s="76"/>
+      <c r="M48" s="76"/>
+      <c r="N48" s="76"/>
+      <c r="O48" s="76"/>
+      <c r="P48" s="76"/>
+      <c r="Q48" s="76"/>
+      <c r="R48" s="76"/>
+      <c r="S48" s="76"/>
+      <c r="T48" s="76"/>
+      <c r="U48" s="76"/>
+      <c r="V48" s="76"/>
+      <c r="W48" s="76"/>
+      <c r="X48" s="76"/>
+      <c r="Y48" s="76"/>
+      <c r="Z48" s="76"/>
+      <c r="AA48" s="76"/>
+      <c r="AB48" s="76"/>
+      <c r="AC48" s="76"/>
+      <c r="AD48" s="76"/>
+      <c r="AE48" s="76"/>
+      <c r="AF48" s="76"/>
+      <c r="AG48" s="76"/>
+      <c r="AH48" s="76"/>
+      <c r="AI48" s="76"/>
+      <c r="AJ48" s="76"/>
+      <c r="AK48" s="76"/>
+      <c r="AL48" s="76"/>
+      <c r="AM48" s="76"/>
+      <c r="AN48" s="76"/>
+      <c r="AO48" s="76"/>
+      <c r="AP48" s="76"/>
+      <c r="AQ48" s="76"/>
+      <c r="AR48" s="76"/>
+      <c r="AS48" s="76"/>
+      <c r="AT48" s="76"/>
+      <c r="AU48" s="76"/>
+      <c r="AV48" s="76"/>
+      <c r="AW48" s="76"/>
     </row>
     <row r="49" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A49" s="66"/>
-      <c r="B49" s="60" t="s">
+      <c r="A49" s="69"/>
+      <c r="B49" s="65" t="s">
         <v>30</v>
       </c>
-      <c r="C49" s="60"/>
-[...10 lines deleted...]
-      <c r="N49" s="59" t="s">
+      <c r="C49" s="65"/>
+      <c r="D49" s="65"/>
+      <c r="E49" s="65"/>
+      <c r="F49" s="65"/>
+      <c r="G49" s="65"/>
+      <c r="H49" s="65"/>
+      <c r="I49" s="65"/>
+      <c r="J49" s="65"/>
+      <c r="K49" s="65"/>
+      <c r="L49" s="65"/>
+      <c r="M49" s="66"/>
+      <c r="N49" s="74" t="s">
         <v>29</v>
       </c>
-      <c r="O49" s="60"/>
-[...10 lines deleted...]
-      <c r="Z49" s="60" t="s">
+      <c r="O49" s="65"/>
+      <c r="P49" s="65"/>
+      <c r="Q49" s="65"/>
+      <c r="R49" s="65"/>
+      <c r="S49" s="65"/>
+      <c r="T49" s="65"/>
+      <c r="U49" s="65"/>
+      <c r="V49" s="65"/>
+      <c r="W49" s="65"/>
+      <c r="X49" s="65"/>
+      <c r="Y49" s="66"/>
+      <c r="Z49" s="65" t="s">
         <v>28</v>
       </c>
-      <c r="AA49" s="60"/>
-[...10 lines deleted...]
-      <c r="AL49" s="59" t="s">
+      <c r="AA49" s="65"/>
+      <c r="AB49" s="65"/>
+      <c r="AC49" s="65"/>
+      <c r="AD49" s="65"/>
+      <c r="AE49" s="65"/>
+      <c r="AF49" s="65"/>
+      <c r="AG49" s="65"/>
+      <c r="AH49" s="65"/>
+      <c r="AI49" s="65"/>
+      <c r="AJ49" s="65"/>
+      <c r="AK49" s="65"/>
+      <c r="AL49" s="74" t="s">
         <v>59</v>
       </c>
-      <c r="AM49" s="60"/>
-[...9 lines deleted...]
-      <c r="AW49" s="61"/>
+      <c r="AM49" s="65"/>
+      <c r="AN49" s="65"/>
+      <c r="AO49" s="65"/>
+      <c r="AP49" s="65"/>
+      <c r="AQ49" s="65"/>
+      <c r="AR49" s="65"/>
+      <c r="AS49" s="65"/>
+      <c r="AT49" s="65"/>
+      <c r="AU49" s="65"/>
+      <c r="AV49" s="65"/>
+      <c r="AW49" s="66"/>
     </row>
     <row r="50" spans="1:49" ht="34.5" customHeight="1">
-      <c r="A50" s="67"/>
+      <c r="A50" s="70"/>
       <c r="B50" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E50" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F50" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G50" s="12" t="s">
         <v>11</v>
       </c>
       <c r="H50" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I50" s="12" t="s">
         <v>7</v>
       </c>
       <c r="J50" s="12" t="s">
@@ -6083,52 +6166,55 @@
       </c>
       <c r="AI51" s="17">
         <v>51846.5</v>
       </c>
       <c r="AJ51" s="9">
         <v>58475.5</v>
       </c>
       <c r="AK51" s="9">
         <v>72750.600000000006</v>
       </c>
       <c r="AL51" s="43">
         <v>5615.5</v>
       </c>
       <c r="AM51" s="28">
         <v>10657.3</v>
       </c>
       <c r="AN51" s="48" t="s">
         <v>61</v>
       </c>
       <c r="AO51" s="51">
         <v>20721.3</v>
       </c>
       <c r="AP51" s="55">
         <v>25936.7</v>
       </c>
-      <c r="AQ51" s="74">
+      <c r="AQ51" s="59">
         <v>32584.9</v>
+      </c>
+      <c r="AR51" s="77">
+        <v>38210.300000000003</v>
       </c>
     </row>
     <row r="52" spans="1:49" s="2" customFormat="1">
       <c r="A52" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B52" s="9">
         <v>403.3</v>
       </c>
       <c r="C52" s="9">
         <v>750.1</v>
       </c>
       <c r="D52" s="9">
         <v>1050.9000000000001</v>
       </c>
       <c r="E52" s="9">
         <v>1381</v>
       </c>
       <c r="F52" s="9">
         <v>1691.8</v>
       </c>
       <c r="G52" s="10">
         <v>2135.1999999999998</v>
       </c>
       <c r="H52" s="9">
@@ -6214,52 +6300,55 @@
       </c>
       <c r="AI52" s="9">
         <v>3467</v>
       </c>
       <c r="AJ52" s="9">
         <v>3932.9</v>
       </c>
       <c r="AK52" s="9">
         <v>4796</v>
       </c>
       <c r="AL52" s="43">
         <v>486.2</v>
       </c>
       <c r="AM52" s="28">
         <v>1014</v>
       </c>
       <c r="AN52" s="48">
         <v>1316.2</v>
       </c>
       <c r="AO52" s="51">
         <v>1619.2</v>
       </c>
       <c r="AP52" s="55">
         <v>1899</v>
       </c>
-      <c r="AQ52" s="74">
+      <c r="AQ52" s="59">
         <v>2674.8</v>
+      </c>
+      <c r="AR52" s="77">
+        <v>2925.4</v>
       </c>
     </row>
     <row r="53" spans="1:49">
       <c r="A53" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B53" s="9">
         <v>538.79999999999995</v>
       </c>
       <c r="C53" s="9">
         <v>992</v>
       </c>
       <c r="D53" s="9">
         <v>1465.5</v>
       </c>
       <c r="E53" s="9">
         <v>2058.5</v>
       </c>
       <c r="F53" s="9">
         <v>2526.4</v>
       </c>
       <c r="G53" s="10">
         <v>3337.1</v>
       </c>
       <c r="H53" s="9">
@@ -6345,52 +6434,55 @@
       </c>
       <c r="AI53" s="9">
         <v>5707.2</v>
       </c>
       <c r="AJ53" s="9">
         <v>6387.8</v>
       </c>
       <c r="AK53" s="9">
         <v>7450.2</v>
       </c>
       <c r="AL53" s="43">
         <v>564</v>
       </c>
       <c r="AM53" s="28">
         <v>1020</v>
       </c>
       <c r="AN53" s="48">
         <v>1445.6</v>
       </c>
       <c r="AO53" s="51">
         <v>1965.1</v>
       </c>
       <c r="AP53" s="55">
         <v>2330.5</v>
       </c>
-      <c r="AQ53" s="74">
+      <c r="AQ53" s="59">
         <v>3085.7</v>
+      </c>
+      <c r="AR53" s="77">
+        <v>3840.3</v>
       </c>
     </row>
     <row r="54" spans="1:49">
       <c r="A54" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="9">
         <v>585.20000000000005</v>
       </c>
       <c r="C54" s="9">
         <v>1102.7</v>
       </c>
       <c r="D54" s="9">
         <v>1620.3</v>
       </c>
       <c r="E54" s="9">
         <v>2200.1</v>
       </c>
       <c r="F54" s="9">
         <v>2820.4</v>
       </c>
       <c r="G54" s="10">
         <v>3435.2</v>
       </c>
       <c r="H54" s="9">
@@ -6476,52 +6568,55 @@
       </c>
       <c r="AI54" s="9">
         <v>5958.9</v>
       </c>
       <c r="AJ54" s="9">
         <v>6726.5</v>
       </c>
       <c r="AK54" s="9">
         <v>7968.3</v>
       </c>
       <c r="AL54" s="43">
         <v>576.29999999999995</v>
       </c>
       <c r="AM54" s="28">
         <v>1077.3</v>
       </c>
       <c r="AN54" s="48">
         <v>1608.8</v>
       </c>
       <c r="AO54" s="51">
         <v>2111.8000000000002</v>
       </c>
       <c r="AP54" s="55">
         <v>2695.2</v>
       </c>
-      <c r="AQ54" s="74">
+      <c r="AQ54" s="59">
         <v>3281.1</v>
+      </c>
+      <c r="AR54" s="77">
+        <v>3919.6</v>
       </c>
     </row>
     <row r="55" spans="1:49">
       <c r="A55" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B55" s="9">
         <v>1131.2</v>
       </c>
       <c r="C55" s="9">
         <v>2282.5</v>
       </c>
       <c r="D55" s="9">
         <v>3514.2</v>
       </c>
       <c r="E55" s="9">
         <v>4732.3999999999996</v>
       </c>
       <c r="F55" s="9">
         <v>5944.3</v>
       </c>
       <c r="G55" s="10">
         <v>7340.5</v>
       </c>
       <c r="H55" s="9">
@@ -6607,52 +6702,55 @@
       </c>
       <c r="AI55" s="9">
         <v>10362.200000000001</v>
       </c>
       <c r="AJ55" s="9">
         <v>11778.1</v>
       </c>
       <c r="AK55" s="9">
         <v>13392.3</v>
       </c>
       <c r="AL55" s="43">
         <v>1106.3</v>
       </c>
       <c r="AM55" s="28">
         <v>2271.6999999999998</v>
       </c>
       <c r="AN55" s="48">
         <v>3325.8</v>
       </c>
       <c r="AO55" s="51">
         <v>4532.5</v>
       </c>
       <c r="AP55" s="55">
         <v>5836.3</v>
       </c>
-      <c r="AQ55" s="74">
+      <c r="AQ55" s="59">
         <v>7267.6</v>
+      </c>
+      <c r="AR55" s="77">
+        <v>8272.7000000000007</v>
       </c>
     </row>
     <row r="56" spans="1:49">
       <c r="A56" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B56" s="9">
         <v>899.8</v>
       </c>
       <c r="C56" s="9">
         <v>1784.6</v>
       </c>
       <c r="D56" s="9">
         <v>2790.1</v>
       </c>
       <c r="E56" s="9">
         <v>3875.8</v>
       </c>
       <c r="F56" s="9">
         <v>4768.3999999999996</v>
       </c>
       <c r="G56" s="10">
         <v>5673</v>
       </c>
       <c r="H56" s="9">
@@ -6738,52 +6836,55 @@
       </c>
       <c r="AI56" s="9">
         <v>7487.1</v>
       </c>
       <c r="AJ56" s="9">
         <v>8769.7000000000007</v>
       </c>
       <c r="AK56" s="9">
         <v>15007.1</v>
       </c>
       <c r="AL56" s="43">
         <v>854.5</v>
       </c>
       <c r="AM56" s="28">
         <v>1585.2</v>
       </c>
       <c r="AN56" s="48">
         <v>2353.6</v>
       </c>
       <c r="AO56" s="51">
         <v>3246.9</v>
       </c>
       <c r="AP56" s="55">
         <v>3993.6</v>
       </c>
-      <c r="AQ56" s="74">
+      <c r="AQ56" s="59">
         <v>4927</v>
+      </c>
+      <c r="AR56" s="77">
+        <v>5762.1</v>
       </c>
     </row>
     <row r="57" spans="1:49">
       <c r="A57" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B57" s="9">
         <v>475.6</v>
       </c>
       <c r="C57" s="9">
         <v>961.3</v>
       </c>
       <c r="D57" s="9">
         <v>1448.4</v>
       </c>
       <c r="E57" s="9">
         <v>1952.2</v>
       </c>
       <c r="F57" s="9">
         <v>2382.8000000000002</v>
       </c>
       <c r="G57" s="10">
         <v>2845.4</v>
       </c>
       <c r="H57" s="9">
@@ -6869,52 +6970,55 @@
       </c>
       <c r="AI57" s="9">
         <v>4567.8999999999996</v>
       </c>
       <c r="AJ57" s="9">
         <v>4903.3999999999996</v>
       </c>
       <c r="AK57" s="9">
         <v>5770.3</v>
       </c>
       <c r="AL57" s="43">
         <v>440.5</v>
       </c>
       <c r="AM57" s="28">
         <v>844.4</v>
       </c>
       <c r="AN57" s="48">
         <v>1244.3</v>
       </c>
       <c r="AO57" s="51">
         <v>1662.3</v>
       </c>
       <c r="AP57" s="55">
         <v>2042.9</v>
       </c>
-      <c r="AQ57" s="74">
+      <c r="AQ57" s="59">
         <v>2525.9</v>
+      </c>
+      <c r="AR57" s="77">
+        <v>3069.3</v>
       </c>
     </row>
     <row r="58" spans="1:49">
       <c r="A58" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B58" s="9">
         <v>519.1</v>
       </c>
       <c r="C58" s="9">
         <v>1014.6</v>
       </c>
       <c r="D58" s="9">
         <v>1539.8</v>
       </c>
       <c r="E58" s="9">
         <v>2110.1</v>
       </c>
       <c r="F58" s="9">
         <v>2601.1999999999998</v>
       </c>
       <c r="G58" s="10">
         <v>3133.7</v>
       </c>
       <c r="H58" s="9">
@@ -7000,52 +7104,55 @@
       </c>
       <c r="AI58" s="9">
         <v>5434.1</v>
       </c>
       <c r="AJ58" s="9">
         <v>6197</v>
       </c>
       <c r="AK58" s="9">
         <v>6870.6</v>
       </c>
       <c r="AL58" s="44">
         <v>573.4</v>
       </c>
       <c r="AM58" s="28">
         <v>1102.2</v>
       </c>
       <c r="AN58" s="48">
         <v>1655.4</v>
       </c>
       <c r="AO58" s="51">
         <v>2175.5</v>
       </c>
       <c r="AP58" s="55">
         <v>2667.8</v>
       </c>
-      <c r="AQ58" s="74">
+      <c r="AQ58" s="59">
         <v>3262.8</v>
+      </c>
+      <c r="AR58" s="77">
+        <v>3909.3</v>
       </c>
     </row>
     <row r="59" spans="1:49">
       <c r="A59" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B59" s="15">
         <v>1049.8</v>
       </c>
       <c r="C59" s="15">
         <v>1918.2</v>
       </c>
       <c r="D59" s="15">
         <v>2953.2</v>
       </c>
       <c r="E59" s="15">
         <v>3967.8</v>
       </c>
       <c r="F59" s="15">
         <v>5061.6000000000004</v>
       </c>
       <c r="G59" s="16">
         <v>6272</v>
       </c>
       <c r="H59" s="15">
@@ -7131,271 +7238,273 @@
       </c>
       <c r="AI59" s="15">
         <v>8862.1</v>
       </c>
       <c r="AJ59" s="15">
         <v>9780.1</v>
       </c>
       <c r="AK59" s="15">
         <v>11495.8</v>
       </c>
       <c r="AL59" s="45">
         <v>1014.2</v>
       </c>
       <c r="AM59" s="15">
         <v>1742.5</v>
       </c>
       <c r="AN59" s="49">
         <v>2589.8000000000002</v>
       </c>
       <c r="AO59" s="54">
         <v>3408</v>
       </c>
       <c r="AP59" s="56">
         <v>4471.3999999999996</v>
       </c>
-      <c r="AQ59" s="76">
+      <c r="AQ59" s="61">
         <v>5560.1</v>
       </c>
-      <c r="AR59" s="41"/>
+      <c r="AR59" s="78">
+        <v>6511.7</v>
+      </c>
       <c r="AS59" s="41"/>
       <c r="AT59" s="41"/>
       <c r="AU59" s="41"/>
       <c r="AV59" s="41"/>
       <c r="AW59" s="41"/>
     </row>
     <row r="60" spans="1:49">
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="4"/>
       <c r="F60" s="4"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="4"/>
       <c r="J60" s="4"/>
       <c r="K60" s="4"/>
       <c r="L60" s="4"/>
       <c r="M60" s="4"/>
       <c r="N60" s="4"/>
       <c r="O60" s="4"/>
     </row>
     <row r="61" spans="1:49" ht="12.75" customHeight="1">
       <c r="A61" s="22"/>
-      <c r="B61" s="64" t="s">
+      <c r="B61" s="72" t="s">
         <v>32</v>
       </c>
-      <c r="C61" s="65"/>
-[...16 lines deleted...]
-      <c r="T61" s="65"/>
+      <c r="C61" s="73"/>
+      <c r="D61" s="73"/>
+      <c r="E61" s="73"/>
+      <c r="F61" s="73"/>
+      <c r="G61" s="73"/>
+      <c r="H61" s="73"/>
+      <c r="I61" s="73"/>
+      <c r="J61" s="73"/>
+      <c r="K61" s="73"/>
+      <c r="L61" s="73"/>
+      <c r="M61" s="73"/>
+      <c r="N61" s="73"/>
+      <c r="O61" s="73"/>
+      <c r="P61" s="73"/>
+      <c r="Q61" s="73"/>
+      <c r="R61" s="73"/>
+      <c r="S61" s="73"/>
+      <c r="T61" s="73"/>
       <c r="U61" s="26"/>
       <c r="V61" s="26"/>
       <c r="W61" s="26"/>
       <c r="X61" s="26"/>
       <c r="Y61" s="26"/>
       <c r="Z61" s="25"/>
       <c r="AA61" s="25"/>
       <c r="AB61" s="25"/>
     </row>
     <row r="62" spans="1:49">
       <c r="A62" s="22"/>
       <c r="B62" s="22" t="s">
         <v>31</v>
       </c>
       <c r="C62" s="22"/>
       <c r="D62" s="22"/>
       <c r="E62" s="22"/>
       <c r="F62" s="22"/>
       <c r="G62" s="22"/>
       <c r="H62" s="22"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="3"/>
       <c r="N62" s="25"/>
       <c r="O62" s="25"/>
       <c r="P62" s="25"/>
       <c r="Q62" s="25"/>
       <c r="R62" s="25"/>
       <c r="S62" s="25"/>
       <c r="T62" s="25"/>
       <c r="U62" s="25"/>
       <c r="V62" s="25"/>
       <c r="W62" s="25"/>
       <c r="X62" s="25"/>
       <c r="Y62" s="25"/>
       <c r="Z62" s="25"/>
       <c r="AA62" s="25"/>
       <c r="AB62" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="29">
-    <mergeCell ref="A1:AK1"/>
-[...8 lines deleted...]
-    <mergeCell ref="Z34:AK34"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AL19:AW19"/>
+    <mergeCell ref="AL34:AW34"/>
+    <mergeCell ref="AL49:AW49"/>
+    <mergeCell ref="A3:AW3"/>
+    <mergeCell ref="A18:AW18"/>
+    <mergeCell ref="A33:AW33"/>
+    <mergeCell ref="A48:AW48"/>
     <mergeCell ref="B61:T61"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N49:Y49"/>
     <mergeCell ref="A49:A50"/>
     <mergeCell ref="B49:M49"/>
     <mergeCell ref="A31:AK31"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="N19:Y19"/>
     <mergeCell ref="N34:Y34"/>
     <mergeCell ref="A16:AK16"/>
     <mergeCell ref="Z49:AK49"/>
-    <mergeCell ref="AL4:AW4"/>
-[...6 lines deleted...]
-    <mergeCell ref="A48:AW48"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="A46:AK46"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="Z19:AK19"/>
+    <mergeCell ref="Z34:AK34"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>