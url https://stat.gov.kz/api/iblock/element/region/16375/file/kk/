--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="180" yWindow="15" windowWidth="20385" windowHeight="10980" tabRatio="763"/>
+    <workbookView xWindow="510" yWindow="30" windowWidth="21735" windowHeight="11550" tabRatio="763"/>
   </bookViews>
   <sheets>
     <sheet name="Көші-қон айырымы" sheetId="3" r:id="rId1"/>
     <sheet name="Келгендер" sheetId="1" r:id="rId2"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="149" uniqueCount="33">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
@@ -364,76 +364,76 @@
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -723,1359 +723,1438 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="J35" sqref="J35"/>
+      <selection pane="topRight" sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
     <col min="2" max="11" width="9.5703125" style="2" customWidth="1"/>
     <col min="12" max="13" width="9.5703125" style="11" customWidth="1"/>
     <col min="14" max="14" width="9.5703125" style="2" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="22" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="33" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="39"/>
-[...12 lines deleted...]
-      <c r="O1" s="39"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="33"/>
+      <c r="P1" s="33"/>
     </row>
     <row r="2" spans="1:16" s="11" customFormat="1" ht="12.75" customHeight="1">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
       <c r="K2" s="26"/>
       <c r="L2" s="26"/>
       <c r="M2" s="26"/>
       <c r="N2" s="27"/>
     </row>
     <row r="3" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1">
       <c r="B3" s="4"/>
       <c r="I3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="O3" s="4" t="s">
+      <c r="P3" s="4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:16" s="7" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A4" s="32"/>
-      <c r="B4" s="34">
+      <c r="A4" s="34"/>
+      <c r="B4" s="36">
         <v>2025</v>
       </c>
-      <c r="C4" s="35"/>
-[...10 lines deleted...]
-      <c r="N4" s="34">
+      <c r="C4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="37"/>
+      <c r="H4" s="37"/>
+      <c r="I4" s="37"/>
+      <c r="J4" s="37"/>
+      <c r="K4" s="37"/>
+      <c r="L4" s="37"/>
+      <c r="M4" s="37"/>
+      <c r="N4" s="36">
         <v>2026</v>
       </c>
-      <c r="O4" s="35"/>
+      <c r="O4" s="37"/>
+      <c r="P4" s="37"/>
     </row>
     <row r="5" spans="1:16" s="25" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A5" s="33"/>
+      <c r="A5" s="35"/>
       <c r="B5" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="29" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="30" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="30" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="30" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="29" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="29" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="29" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="29" t="s">
         <v>10</v>
       </c>
       <c r="M5" s="13" t="s">
         <v>11</v>
       </c>
       <c r="N5" s="24" t="s">
         <v>0</v>
       </c>
       <c r="O5" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="P5" s="31"/>
+      <c r="P5" s="31" t="s">
+        <v>2</v>
+      </c>
     </row>
     <row r="6" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A6" s="36" t="s">
+      <c r="A6" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="36"/>
-[...12 lines deleted...]
-      <c r="O6" s="36"/>
+      <c r="B6" s="38"/>
+      <c r="C6" s="38"/>
+      <c r="D6" s="38"/>
+      <c r="E6" s="38"/>
+      <c r="F6" s="38"/>
+      <c r="G6" s="38"/>
+      <c r="H6" s="38"/>
+      <c r="I6" s="38"/>
+      <c r="J6" s="38"/>
+      <c r="K6" s="38"/>
+      <c r="L6" s="38"/>
+      <c r="M6" s="38"/>
+      <c r="N6" s="38"/>
+      <c r="O6" s="38"/>
+      <c r="P6" s="38"/>
     </row>
     <row r="7" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="8">
         <v>-831</v>
       </c>
       <c r="C7" s="8">
         <v>-802</v>
       </c>
       <c r="D7" s="8">
         <v>-716</v>
       </c>
       <c r="E7" s="8">
         <v>-803</v>
       </c>
       <c r="F7" s="9">
         <v>-899</v>
       </c>
       <c r="G7" s="8">
         <v>-992</v>
       </c>
       <c r="H7" s="8">
         <v>-1424</v>
       </c>
       <c r="I7" s="8">
         <v>-1658</v>
       </c>
       <c r="J7" s="8">
         <v>-1278</v>
       </c>
       <c r="K7" s="8">
         <v>-1138</v>
       </c>
       <c r="L7" s="8">
         <v>-694</v>
       </c>
       <c r="M7" s="8">
         <v>-678</v>
       </c>
       <c r="N7" s="8">
         <v>-666</v>
       </c>
       <c r="O7" s="8">
         <v>-785</v>
       </c>
+      <c r="P7" s="8">
+        <v>-945</v>
+      </c>
     </row>
     <row r="8" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="8">
         <v>48</v>
       </c>
       <c r="C8" s="8">
         <v>56</v>
       </c>
       <c r="D8" s="8">
         <v>100</v>
       </c>
       <c r="E8" s="8">
         <v>-94</v>
       </c>
       <c r="F8" s="9">
         <v>-127</v>
       </c>
       <c r="G8" s="8">
         <v>-170</v>
       </c>
       <c r="H8" s="8">
         <v>-241</v>
       </c>
       <c r="I8" s="8">
         <v>-326</v>
       </c>
       <c r="J8" s="8">
         <v>129</v>
       </c>
       <c r="K8" s="8">
         <v>-188</v>
       </c>
       <c r="L8" s="8">
         <v>-34</v>
       </c>
       <c r="M8" s="8">
         <v>-104</v>
       </c>
       <c r="N8" s="8">
         <v>111</v>
       </c>
       <c r="O8" s="8">
         <v>153</v>
       </c>
+      <c r="P8" s="8">
+        <v>56</v>
+      </c>
     </row>
     <row r="9" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A9" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="8">
         <v>-176</v>
       </c>
       <c r="C9" s="8">
         <v>-147</v>
       </c>
       <c r="D9" s="8">
         <v>-85</v>
       </c>
       <c r="E9" s="8">
         <v>-111</v>
       </c>
       <c r="F9" s="9">
         <v>-221</v>
       </c>
       <c r="G9" s="8">
         <v>-127</v>
       </c>
       <c r="H9" s="8">
         <v>-152</v>
       </c>
       <c r="I9" s="8">
         <v>-153</v>
       </c>
       <c r="J9" s="8">
         <v>-161</v>
       </c>
       <c r="K9" s="8">
         <v>-125</v>
       </c>
       <c r="L9" s="8">
         <v>-145</v>
       </c>
       <c r="M9" s="8">
         <v>-95</v>
       </c>
       <c r="N9" s="8">
         <v>-191</v>
       </c>
       <c r="O9" s="8">
         <v>-140</v>
       </c>
+      <c r="P9" s="8">
+        <v>-161</v>
+      </c>
     </row>
     <row r="10" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A10" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="8">
         <v>-104</v>
       </c>
       <c r="C10" s="8">
         <v>-83</v>
       </c>
       <c r="D10" s="8">
         <v>-70</v>
       </c>
       <c r="E10" s="8">
         <v>-71</v>
       </c>
       <c r="F10" s="9">
         <v>-121</v>
       </c>
       <c r="G10" s="8">
         <v>-104</v>
       </c>
       <c r="H10" s="8">
         <v>-322</v>
       </c>
       <c r="I10" s="8">
         <v>-210</v>
       </c>
       <c r="J10" s="8">
         <v>-239</v>
       </c>
       <c r="K10" s="8">
         <v>-134</v>
       </c>
       <c r="L10" s="8">
         <v>-103</v>
       </c>
       <c r="M10" s="8">
         <v>-59</v>
       </c>
       <c r="N10" s="8">
         <v>-74</v>
       </c>
       <c r="O10" s="8">
         <v>-113</v>
       </c>
+      <c r="P10" s="8">
+        <v>-128</v>
+      </c>
     </row>
     <row r="11" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A11" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="8">
         <v>-111</v>
       </c>
       <c r="C11" s="8">
         <v>-29</v>
       </c>
       <c r="D11" s="8">
         <v>-68</v>
       </c>
       <c r="E11" s="8">
         <v>-62</v>
       </c>
       <c r="F11" s="9">
         <v>-36</v>
       </c>
       <c r="G11" s="8">
         <v>-63</v>
       </c>
       <c r="H11" s="8">
         <v>-95</v>
       </c>
       <c r="I11" s="8">
         <v>-92</v>
       </c>
       <c r="J11" s="8">
         <v>-96</v>
       </c>
       <c r="K11" s="8">
         <v>-67</v>
       </c>
       <c r="L11" s="8">
         <v>-109</v>
       </c>
       <c r="M11" s="8">
         <v>-92</v>
       </c>
       <c r="N11" s="8">
         <v>-75</v>
       </c>
       <c r="O11" s="8">
         <v>-94</v>
       </c>
+      <c r="P11" s="8">
+        <v>-123</v>
+      </c>
     </row>
     <row r="12" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A12" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="8">
         <v>-119</v>
       </c>
       <c r="C12" s="8">
         <v>-148</v>
       </c>
       <c r="D12" s="8">
         <v>-103</v>
       </c>
       <c r="E12" s="8">
         <v>-114</v>
       </c>
       <c r="F12" s="9">
         <v>-61</v>
       </c>
       <c r="G12" s="8">
         <v>-113</v>
       </c>
       <c r="H12" s="8">
         <v>-178</v>
       </c>
       <c r="I12" s="8">
         <v>-165</v>
       </c>
       <c r="J12" s="8">
         <v>-212</v>
       </c>
       <c r="K12" s="8">
         <v>-143</v>
       </c>
       <c r="L12" s="8">
         <v>53</v>
       </c>
       <c r="M12" s="8">
         <v>-66</v>
       </c>
       <c r="N12" s="8">
         <v>-104</v>
       </c>
       <c r="O12" s="8">
         <v>-129</v>
       </c>
+      <c r="P12" s="8">
+        <v>-92</v>
+      </c>
     </row>
     <row r="13" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A13" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="8">
         <v>-121</v>
       </c>
       <c r="C13" s="8">
         <v>-131</v>
       </c>
       <c r="D13" s="8">
         <v>-132</v>
       </c>
       <c r="E13" s="8">
         <v>-115</v>
       </c>
       <c r="F13" s="9">
         <v>-88</v>
       </c>
       <c r="G13" s="8">
         <v>-127</v>
       </c>
       <c r="H13" s="8">
         <v>-130</v>
       </c>
       <c r="I13" s="8">
         <v>-198</v>
       </c>
       <c r="J13" s="8">
         <v>-190</v>
       </c>
       <c r="K13" s="8">
         <v>-148</v>
       </c>
       <c r="L13" s="8">
         <v>-116</v>
       </c>
       <c r="M13" s="8">
         <v>-75</v>
       </c>
       <c r="N13" s="8">
         <v>-111</v>
       </c>
       <c r="O13" s="8">
         <v>-145</v>
       </c>
+      <c r="P13" s="8">
+        <v>-169</v>
+      </c>
     </row>
     <row r="14" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A14" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="8">
         <v>-90</v>
       </c>
       <c r="C14" s="8">
         <v>-157</v>
       </c>
       <c r="D14" s="8">
         <v>-87</v>
       </c>
       <c r="E14" s="8">
         <v>-74</v>
       </c>
       <c r="F14" s="9">
         <v>-72</v>
       </c>
       <c r="G14" s="8">
         <v>-102</v>
       </c>
       <c r="H14" s="8">
         <v>-141</v>
       </c>
       <c r="I14" s="8">
         <v>-167</v>
       </c>
       <c r="J14" s="8">
         <v>-206</v>
       </c>
       <c r="K14" s="8">
         <v>-82</v>
       </c>
       <c r="L14" s="8">
         <v>-75</v>
       </c>
       <c r="M14" s="8">
         <v>-59</v>
       </c>
       <c r="N14" s="8">
         <v>-65</v>
       </c>
       <c r="O14" s="8">
         <v>-108</v>
       </c>
+      <c r="P14" s="8">
+        <v>-126</v>
+      </c>
     </row>
     <row r="15" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A15" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="8">
         <v>-48</v>
       </c>
       <c r="C15" s="8">
         <v>-38</v>
       </c>
       <c r="D15" s="8">
         <v>-101</v>
       </c>
       <c r="E15" s="8">
         <v>-41</v>
       </c>
       <c r="F15" s="9">
         <v>-32</v>
       </c>
       <c r="G15" s="8">
         <v>-77</v>
       </c>
       <c r="H15" s="8">
         <v>-42</v>
       </c>
       <c r="I15" s="8">
         <v>-130</v>
       </c>
       <c r="J15" s="8">
         <v>-89</v>
       </c>
       <c r="K15" s="8">
         <v>-99</v>
       </c>
       <c r="L15" s="8">
         <v>-62</v>
       </c>
       <c r="M15" s="8">
         <v>-36</v>
       </c>
       <c r="N15" s="8">
         <v>-44</v>
       </c>
       <c r="O15" s="8">
         <v>-107</v>
       </c>
+      <c r="P15" s="8">
+        <v>-68</v>
+      </c>
     </row>
     <row r="16" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="8">
         <v>-110</v>
       </c>
       <c r="C16" s="8">
         <v>-125</v>
       </c>
       <c r="D16" s="8">
         <v>-170</v>
       </c>
       <c r="E16" s="8">
         <v>-121</v>
       </c>
       <c r="F16" s="9">
         <v>-141</v>
       </c>
       <c r="G16" s="8">
         <v>-109</v>
       </c>
       <c r="H16" s="8">
         <v>-123</v>
       </c>
       <c r="I16" s="8">
         <v>-217</v>
       </c>
       <c r="J16" s="8">
         <v>-214</v>
       </c>
       <c r="K16" s="8">
         <v>-152</v>
       </c>
       <c r="L16" s="8">
         <v>-103</v>
       </c>
       <c r="M16" s="8">
         <v>-92</v>
       </c>
       <c r="N16" s="8">
         <v>-113</v>
       </c>
       <c r="O16" s="8">
         <v>-102</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="37" t="s">
+      <c r="P16" s="8">
+        <v>-134</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A17" s="32" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="37"/>
-[...14 lines deleted...]
-    <row r="18" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B17" s="32"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="32"/>
+      <c r="E17" s="32"/>
+      <c r="F17" s="32"/>
+      <c r="G17" s="32"/>
+      <c r="H17" s="32"/>
+      <c r="I17" s="32"/>
+      <c r="J17" s="32"/>
+      <c r="K17" s="32"/>
+      <c r="L17" s="32"/>
+      <c r="M17" s="32"/>
+      <c r="N17" s="32"/>
+      <c r="O17" s="32"/>
+      <c r="P17" s="32"/>
+    </row>
+    <row r="18" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="8">
         <v>-231</v>
       </c>
       <c r="C18" s="8">
         <v>-265</v>
       </c>
       <c r="D18" s="8">
         <v>-202</v>
       </c>
       <c r="E18" s="8">
         <v>-320</v>
       </c>
       <c r="F18" s="9">
         <v>-497</v>
       </c>
       <c r="G18" s="8">
         <v>-415</v>
       </c>
       <c r="H18" s="8">
         <v>-687</v>
       </c>
       <c r="I18" s="8">
         <v>-677</v>
       </c>
       <c r="J18" s="8">
         <v>-333</v>
       </c>
       <c r="K18" s="8">
         <v>-467</v>
       </c>
       <c r="L18" s="8">
         <v>-337</v>
       </c>
       <c r="M18" s="8">
         <v>-249</v>
       </c>
       <c r="N18" s="8">
         <v>-273</v>
       </c>
       <c r="O18" s="8">
         <v>-185</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="P18" s="8">
+        <v>-289</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A19" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="8">
         <v>-57</v>
       </c>
       <c r="C19" s="8">
         <v>-73</v>
       </c>
       <c r="D19" s="8">
         <v>-19</v>
       </c>
       <c r="E19" s="8">
         <v>-188</v>
       </c>
       <c r="F19" s="9">
         <v>-207</v>
       </c>
       <c r="G19" s="8">
         <v>-228</v>
       </c>
       <c r="H19" s="8">
         <v>-328</v>
       </c>
       <c r="I19" s="8">
         <v>-423</v>
       </c>
       <c r="J19" s="8">
         <v>-34</v>
       </c>
       <c r="K19" s="8">
         <v>-271</v>
       </c>
       <c r="L19" s="8">
         <v>-122</v>
       </c>
       <c r="M19" s="8">
         <v>-138</v>
       </c>
       <c r="N19" s="8">
         <v>2</v>
       </c>
       <c r="O19" s="8">
         <v>-4</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="P19" s="8">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A20" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="8">
         <v>-176</v>
       </c>
       <c r="C20" s="8">
         <v>-147</v>
       </c>
       <c r="D20" s="8">
         <v>-85</v>
       </c>
       <c r="E20" s="8">
         <v>-111</v>
       </c>
       <c r="F20" s="9">
         <v>-221</v>
       </c>
       <c r="G20" s="8">
         <v>-127</v>
       </c>
       <c r="H20" s="8">
         <v>-152</v>
       </c>
       <c r="I20" s="8">
         <v>-153</v>
       </c>
       <c r="J20" s="8">
         <v>-161</v>
       </c>
       <c r="K20" s="8">
         <v>-125</v>
       </c>
       <c r="L20" s="8">
         <v>-145</v>
       </c>
       <c r="M20" s="8">
         <v>-95</v>
       </c>
       <c r="N20" s="8">
         <v>-191</v>
       </c>
       <c r="O20" s="8">
         <v>-140</v>
       </c>
-    </row>
-    <row r="21" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="P20" s="8">
+        <v>-161</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A21" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="8">
         <v>-6</v>
       </c>
       <c r="C21" s="8">
         <v>-40</v>
       </c>
       <c r="D21" s="8">
         <v>-69</v>
       </c>
       <c r="E21" s="8">
         <v>-17</v>
       </c>
       <c r="F21" s="9">
         <v>-69</v>
       </c>
       <c r="G21" s="8">
         <v>-22</v>
       </c>
       <c r="H21" s="8">
         <v>-176</v>
       </c>
       <c r="I21" s="8">
         <v>-77</v>
       </c>
       <c r="J21" s="8">
         <v>-119</v>
       </c>
       <c r="K21" s="8">
         <v>-46</v>
       </c>
       <c r="L21" s="8">
         <v>-58</v>
       </c>
       <c r="M21" s="8">
         <v>-12</v>
       </c>
       <c r="N21" s="8">
         <v>-44</v>
       </c>
       <c r="O21" s="8">
         <v>-39</v>
       </c>
-    </row>
-    <row r="22" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="P21" s="8">
+        <v>-58</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A22" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="8">
         <v>8</v>
       </c>
       <c r="C22" s="8">
         <v>-5</v>
       </c>
       <c r="D22" s="8">
         <v>-29</v>
       </c>
       <c r="E22" s="8">
         <v>-4</v>
       </c>
       <c r="F22" s="9">
         <v>0</v>
       </c>
       <c r="G22" s="8">
         <v>-38</v>
       </c>
       <c r="H22" s="8">
         <v>-31</v>
       </c>
       <c r="I22" s="8">
         <v>-24</v>
       </c>
       <c r="J22" s="8">
         <v>-19</v>
       </c>
       <c r="K22" s="8">
         <v>-25</v>
       </c>
       <c r="L22" s="8">
         <v>-12</v>
       </c>
       <c r="M22" s="8">
         <v>-4</v>
       </c>
       <c r="N22" s="8">
         <v>-40</v>
       </c>
       <c r="O22" s="8">
         <v>-2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="38" t="s">
+      <c r="P22" s="8">
+        <v>-39</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A23" s="32" t="s">
         <v>25</v>
       </c>
-      <c r="B23" s="38"/>
-[...14 lines deleted...]
-    <row r="24" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B23" s="32"/>
+      <c r="C23" s="32"/>
+      <c r="D23" s="32"/>
+      <c r="E23" s="32"/>
+      <c r="F23" s="32"/>
+      <c r="G23" s="32"/>
+      <c r="H23" s="32"/>
+      <c r="I23" s="32"/>
+      <c r="J23" s="32"/>
+      <c r="K23" s="32"/>
+      <c r="L23" s="32"/>
+      <c r="M23" s="32"/>
+      <c r="N23" s="32"/>
+      <c r="O23" s="32"/>
+      <c r="P23" s="32"/>
+    </row>
+    <row r="24" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="8">
         <v>-600</v>
       </c>
       <c r="C24" s="9">
         <v>-537</v>
       </c>
       <c r="D24" s="8">
         <v>-514</v>
       </c>
       <c r="E24" s="9">
         <v>-483</v>
       </c>
       <c r="F24" s="9">
         <v>-402</v>
       </c>
       <c r="G24" s="9">
         <v>-577</v>
       </c>
       <c r="H24" s="9">
         <v>-737</v>
       </c>
       <c r="I24" s="9">
         <v>-981</v>
       </c>
       <c r="J24" s="8">
         <v>-945</v>
       </c>
       <c r="K24" s="9">
         <v>-671</v>
       </c>
       <c r="L24" s="8">
         <v>-357</v>
       </c>
       <c r="M24" s="8">
         <v>-429</v>
       </c>
       <c r="N24" s="8">
         <v>-393</v>
       </c>
       <c r="O24" s="8">
         <v>-600</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="P24" s="8">
+        <v>-656</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A25" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="8">
         <v>105</v>
       </c>
       <c r="C25" s="9">
         <v>129</v>
       </c>
       <c r="D25" s="8">
         <v>119</v>
       </c>
       <c r="E25" s="9">
         <v>94</v>
       </c>
       <c r="F25" s="9">
         <v>80</v>
       </c>
       <c r="G25" s="9">
         <v>58</v>
       </c>
       <c r="H25" s="9">
         <v>87</v>
       </c>
       <c r="I25" s="9">
         <v>97</v>
       </c>
       <c r="J25" s="8">
         <v>163</v>
       </c>
       <c r="K25" s="9">
         <v>83</v>
       </c>
       <c r="L25" s="8">
         <v>88</v>
       </c>
       <c r="M25" s="8">
         <v>34</v>
       </c>
       <c r="N25" s="8">
         <v>109</v>
       </c>
       <c r="O25" s="8">
         <v>157</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="P25" s="8">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A26" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="8">
         <v>-98</v>
       </c>
       <c r="C26" s="9">
         <v>-43</v>
       </c>
       <c r="D26" s="8">
         <v>-1</v>
       </c>
       <c r="E26" s="9">
         <v>-54</v>
       </c>
       <c r="F26" s="9">
         <v>-52</v>
       </c>
       <c r="G26" s="9">
         <v>-82</v>
       </c>
       <c r="H26" s="9">
         <v>-146</v>
       </c>
       <c r="I26" s="9">
         <v>-133</v>
       </c>
       <c r="J26" s="8">
         <v>-120</v>
       </c>
       <c r="K26" s="9">
         <v>-88</v>
       </c>
       <c r="L26" s="8">
         <v>-45</v>
       </c>
       <c r="M26" s="8">
         <v>-47</v>
       </c>
       <c r="N26" s="8">
         <v>-30</v>
       </c>
       <c r="O26" s="8">
         <v>-74</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="P26" s="8">
+        <v>-70</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A27" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B27" s="8">
         <v>-111</v>
       </c>
       <c r="C27" s="9">
         <v>-29</v>
       </c>
       <c r="D27" s="8">
         <v>-68</v>
       </c>
       <c r="E27" s="9">
         <v>-62</v>
       </c>
       <c r="F27" s="9">
         <v>-36</v>
       </c>
       <c r="G27" s="9">
         <v>-63</v>
       </c>
       <c r="H27" s="9">
         <v>-95</v>
       </c>
       <c r="I27" s="9">
         <v>-92</v>
       </c>
       <c r="J27" s="8">
         <v>-96</v>
       </c>
       <c r="K27" s="9">
         <v>-67</v>
       </c>
       <c r="L27" s="8">
         <v>-109</v>
       </c>
       <c r="M27" s="8">
         <v>-92</v>
       </c>
       <c r="N27" s="8">
         <v>-75</v>
       </c>
       <c r="O27" s="8">
         <v>-94</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="P27" s="8">
+        <v>-123</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A28" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="8">
         <v>-119</v>
       </c>
       <c r="C28" s="9">
         <v>-148</v>
       </c>
       <c r="D28" s="8">
         <v>-103</v>
       </c>
       <c r="E28" s="9">
         <v>-114</v>
       </c>
       <c r="F28" s="9">
         <v>-61</v>
       </c>
       <c r="G28" s="9">
         <v>-113</v>
       </c>
       <c r="H28" s="9">
         <v>-178</v>
       </c>
       <c r="I28" s="9">
         <v>-165</v>
       </c>
       <c r="J28" s="8">
         <v>-212</v>
       </c>
       <c r="K28" s="9">
         <v>-143</v>
       </c>
       <c r="L28" s="8">
         <v>53</v>
       </c>
       <c r="M28" s="8">
         <v>-66</v>
       </c>
       <c r="N28" s="8">
         <v>-104</v>
       </c>
       <c r="O28" s="8">
         <v>-129</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="P28" s="8">
+        <v>-92</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A29" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="8">
         <v>-129</v>
       </c>
       <c r="C29" s="9">
         <v>-126</v>
       </c>
       <c r="D29" s="8">
         <v>-103</v>
       </c>
       <c r="E29" s="9">
         <v>-111</v>
       </c>
       <c r="F29" s="9">
         <v>-88</v>
       </c>
       <c r="G29" s="9">
         <v>-89</v>
       </c>
       <c r="H29" s="9">
         <v>-99</v>
       </c>
       <c r="I29" s="9">
         <v>-174</v>
       </c>
       <c r="J29" s="8">
         <v>-171</v>
       </c>
       <c r="K29" s="9">
         <v>-123</v>
       </c>
       <c r="L29" s="8">
         <v>-104</v>
       </c>
       <c r="M29" s="8">
         <v>-71</v>
       </c>
       <c r="N29" s="8">
         <v>-71</v>
       </c>
       <c r="O29" s="8">
         <v>-143</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="P29" s="8">
+        <v>-130</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A30" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="8">
         <v>-90</v>
       </c>
       <c r="C30" s="9">
         <v>-157</v>
       </c>
       <c r="D30" s="8">
         <v>-87</v>
       </c>
       <c r="E30" s="9">
         <v>-74</v>
       </c>
       <c r="F30" s="9">
         <v>-72</v>
       </c>
       <c r="G30" s="9">
         <v>-102</v>
       </c>
       <c r="H30" s="9">
         <v>-141</v>
       </c>
       <c r="I30" s="9">
         <v>-167</v>
       </c>
       <c r="J30" s="8">
         <v>-206</v>
       </c>
       <c r="K30" s="9">
         <v>-82</v>
       </c>
       <c r="L30" s="8">
         <v>-75</v>
       </c>
       <c r="M30" s="8">
         <v>-59</v>
       </c>
       <c r="N30" s="8">
         <v>-65</v>
       </c>
       <c r="O30" s="8">
         <v>-108</v>
       </c>
-    </row>
-    <row r="31" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="P30" s="8">
+        <v>-126</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A31" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="8">
         <v>-48</v>
       </c>
       <c r="C31" s="9">
         <v>-38</v>
       </c>
       <c r="D31" s="8">
         <v>-101</v>
       </c>
       <c r="E31" s="9">
         <v>-41</v>
       </c>
       <c r="F31" s="9">
         <v>-32</v>
       </c>
       <c r="G31" s="9">
         <v>-77</v>
       </c>
       <c r="H31" s="9">
         <v>-42</v>
       </c>
       <c r="I31" s="9">
         <v>-130</v>
       </c>
       <c r="J31" s="8">
         <v>-89</v>
       </c>
       <c r="K31" s="9">
         <v>-99</v>
       </c>
       <c r="L31" s="8">
         <v>-62</v>
       </c>
       <c r="M31" s="8">
         <v>-36</v>
       </c>
       <c r="N31" s="8">
         <v>-44</v>
       </c>
       <c r="O31" s="8">
         <v>-107</v>
       </c>
-    </row>
-    <row r="32" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="P31" s="8">
+        <v>-68</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="10">
         <v>-110</v>
       </c>
       <c r="C32" s="10">
         <v>-125</v>
       </c>
       <c r="D32" s="10">
         <v>-170</v>
       </c>
       <c r="E32" s="10">
         <v>-121</v>
       </c>
       <c r="F32" s="10">
         <v>-141</v>
       </c>
       <c r="G32" s="10">
         <v>-109</v>
       </c>
       <c r="H32" s="10">
         <v>-123</v>
       </c>
       <c r="I32" s="10">
         <v>-217</v>
       </c>
       <c r="J32" s="10">
         <v>-214</v>
       </c>
       <c r="K32" s="10">
         <v>-152</v>
       </c>
       <c r="L32" s="10">
         <v>-103</v>
       </c>
       <c r="M32" s="10">
         <v>-92</v>
       </c>
       <c r="N32" s="10">
         <v>-113</v>
       </c>
       <c r="O32" s="10">
         <v>-102</v>
+      </c>
+      <c r="P32" s="10">
+        <v>-134</v>
       </c>
     </row>
     <row r="33" spans="1:11" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A33" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="12"/>
     </row>
     <row r="34" spans="1:11" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="B34" s="12"/>
       <c r="F34" s="15" t="s">
         <v>32</v>
       </c>
       <c r="H34" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J34" s="15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="35" spans="1:11" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="B35" s="12"/>
       <c r="D35" s="15" t="s">
         <v>32</v>
       </c>
@@ -2219,1382 +2298,1462 @@
       <c r="J72" s="2"/>
       <c r="K72" s="2"/>
     </row>
     <row r="73" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="J73" s="2"/>
       <c r="K73" s="2"/>
     </row>
     <row r="74" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="J74" s="2"/>
       <c r="K74" s="2"/>
     </row>
     <row r="75" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="J75" s="2"/>
       <c r="K75" s="2"/>
     </row>
     <row r="76" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="J76" s="2"/>
       <c r="K76" s="2"/>
     </row>
     <row r="77" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="J77" s="2"/>
       <c r="K77" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A23:O23"/>
-    <mergeCell ref="A1:O1"/>
+    <mergeCell ref="A23:P23"/>
+    <mergeCell ref="A1:P1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="N4:O4"/>
-[...1 lines deleted...]
-    <mergeCell ref="A17:O17"/>
+    <mergeCell ref="N4:P4"/>
+    <mergeCell ref="A6:P6"/>
+    <mergeCell ref="A17:P17"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="F35" sqref="F35"/>
+      <selection pane="topRight" sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
     <col min="2" max="11" width="11" style="2" customWidth="1"/>
     <col min="12" max="13" width="11" style="11" customWidth="1"/>
     <col min="14" max="14" width="11" style="2" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" style="11" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="22" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="39" t="s">
+    <row r="1" spans="1:16" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A1" s="33" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="39"/>
-[...14 lines deleted...]
-    <row r="2" spans="1:15" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="33"/>
+      <c r="P1" s="33"/>
+    </row>
+    <row r="2" spans="1:16" s="11" customFormat="1" ht="12.75" customHeight="1">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
       <c r="K2" s="26"/>
       <c r="L2" s="26"/>
       <c r="M2" s="26"/>
       <c r="N2" s="27"/>
     </row>
-    <row r="3" spans="1:15" s="3" customFormat="1" ht="12.75" customHeight="1">
+    <row r="3" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1">
       <c r="B3" s="4"/>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="O3" s="4" t="s">
+      <c r="P3" s="4" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="4" spans="1:15" s="7" customFormat="1" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="35">
+    <row r="4" spans="1:16" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A4" s="34"/>
+      <c r="B4" s="37">
         <v>2025</v>
       </c>
-      <c r="C4" s="35"/>
-[...7 lines deleted...]
-      <c r="K4" s="35"/>
+      <c r="C4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="37"/>
+      <c r="H4" s="37"/>
+      <c r="I4" s="37"/>
+      <c r="J4" s="37"/>
+      <c r="K4" s="37"/>
       <c r="L4" s="40"/>
       <c r="M4" s="40"/>
-      <c r="N4" s="34">
+      <c r="N4" s="36">
         <v>2026</v>
       </c>
-      <c r="O4" s="35"/>
-[...2 lines deleted...]
-      <c r="A5" s="33"/>
+      <c r="O4" s="37"/>
+      <c r="P4" s="37"/>
+    </row>
+    <row r="5" spans="1:16" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A5" s="35"/>
       <c r="B5" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="29" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="30" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="30" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="29" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="29" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="29" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="29" t="s">
         <v>10</v>
       </c>
       <c r="M5" s="29" t="s">
         <v>11</v>
       </c>
       <c r="N5" s="24" t="s">
         <v>0</v>
       </c>
       <c r="O5" s="29" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="6" spans="1:15" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="P5" s="31" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" s="7" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="41" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="41"/>
       <c r="C6" s="41"/>
       <c r="D6" s="41"/>
       <c r="E6" s="41"/>
       <c r="F6" s="41"/>
       <c r="G6" s="41"/>
       <c r="H6" s="41"/>
       <c r="I6" s="41"/>
       <c r="J6" s="41"/>
       <c r="K6" s="41"/>
       <c r="L6" s="41"/>
       <c r="M6" s="41"/>
       <c r="N6" s="41"/>
       <c r="O6" s="41"/>
-    </row>
-    <row r="7" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="P6" s="41"/>
+    </row>
+    <row r="7" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="8">
         <v>4061</v>
       </c>
       <c r="C7" s="8">
         <v>3605</v>
       </c>
       <c r="D7" s="8">
         <v>2719</v>
       </c>
       <c r="E7" s="8">
         <v>3192</v>
       </c>
       <c r="F7" s="8">
         <v>2946</v>
       </c>
       <c r="G7" s="8">
         <v>2930</v>
       </c>
       <c r="H7" s="8">
         <v>3973</v>
       </c>
       <c r="I7" s="8">
         <v>4030</v>
       </c>
       <c r="J7" s="8">
         <v>4234</v>
       </c>
       <c r="K7" s="8">
         <v>3359</v>
       </c>
       <c r="L7" s="8">
         <v>3278</v>
       </c>
       <c r="M7" s="8">
         <v>2895</v>
       </c>
       <c r="N7" s="8">
         <v>4465</v>
       </c>
       <c r="O7" s="8">
         <v>3575</v>
       </c>
-    </row>
-    <row r="8" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="P7" s="8">
+        <v>3625</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="8">
         <v>2314</v>
       </c>
       <c r="C8" s="8">
         <v>2039</v>
       </c>
       <c r="D8" s="8">
         <v>1520</v>
       </c>
       <c r="E8" s="8">
         <v>1794</v>
       </c>
       <c r="F8" s="8">
         <v>1551</v>
       </c>
       <c r="G8" s="8">
         <v>1688</v>
       </c>
       <c r="H8" s="8">
         <v>2253</v>
       </c>
       <c r="I8" s="8">
         <v>2225</v>
       </c>
       <c r="J8" s="8">
         <v>2441</v>
       </c>
       <c r="K8" s="8">
         <v>1948</v>
       </c>
       <c r="L8" s="8">
         <v>1883</v>
       </c>
       <c r="M8" s="8">
         <v>1652</v>
       </c>
       <c r="N8" s="8">
         <v>2547</v>
       </c>
       <c r="O8" s="8">
         <v>2087</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="P8" s="8">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A9" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="8">
         <v>93</v>
       </c>
       <c r="C9" s="8">
         <v>89</v>
       </c>
       <c r="D9" s="8">
         <v>65</v>
       </c>
       <c r="E9" s="8">
         <v>60</v>
       </c>
       <c r="F9" s="8">
         <v>61</v>
       </c>
       <c r="G9" s="8">
         <v>77</v>
       </c>
       <c r="H9" s="8">
         <v>119</v>
       </c>
       <c r="I9" s="8">
         <v>91</v>
       </c>
       <c r="J9" s="8">
         <v>97</v>
       </c>
       <c r="K9" s="8">
         <v>67</v>
       </c>
       <c r="L9" s="8">
         <v>30</v>
       </c>
       <c r="M9" s="8">
         <v>37</v>
       </c>
       <c r="N9" s="8">
         <v>63</v>
       </c>
       <c r="O9" s="8">
         <v>48</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="P9" s="8">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A10" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="8">
         <v>227</v>
       </c>
       <c r="C10" s="8">
         <v>171</v>
       </c>
       <c r="D10" s="8">
         <v>177</v>
       </c>
       <c r="E10" s="8">
         <v>153</v>
       </c>
       <c r="F10" s="8">
         <v>152</v>
       </c>
       <c r="G10" s="8">
         <v>183</v>
       </c>
       <c r="H10" s="8">
         <v>193</v>
       </c>
       <c r="I10" s="8">
         <v>206</v>
       </c>
       <c r="J10" s="8">
         <v>223</v>
       </c>
       <c r="K10" s="8">
         <v>182</v>
       </c>
       <c r="L10" s="8">
         <v>129</v>
       </c>
       <c r="M10" s="8">
         <v>176</v>
       </c>
       <c r="N10" s="8">
         <v>257</v>
       </c>
       <c r="O10" s="8">
         <v>185</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="P10" s="8">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A11" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="8">
         <v>110</v>
       </c>
       <c r="C11" s="8">
         <v>117</v>
       </c>
       <c r="D11" s="8">
         <v>76</v>
       </c>
       <c r="E11" s="8">
         <v>86</v>
       </c>
       <c r="F11" s="8">
         <v>97</v>
       </c>
       <c r="G11" s="8">
         <v>73</v>
       </c>
       <c r="H11" s="8">
         <v>105</v>
       </c>
       <c r="I11" s="8">
         <v>109</v>
       </c>
       <c r="J11" s="8">
         <v>132</v>
       </c>
       <c r="K11" s="8">
         <v>113</v>
       </c>
       <c r="L11" s="8">
         <v>95</v>
       </c>
       <c r="M11" s="8">
         <v>83</v>
       </c>
       <c r="N11" s="8">
         <v>118</v>
       </c>
       <c r="O11" s="8">
         <v>88</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="P11" s="8">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A12" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="8">
         <v>302</v>
       </c>
       <c r="C12" s="8">
         <v>261</v>
       </c>
       <c r="D12" s="8">
         <v>210</v>
       </c>
       <c r="E12" s="8">
         <v>254</v>
       </c>
       <c r="F12" s="8">
         <v>332</v>
       </c>
       <c r="G12" s="8">
         <v>214</v>
       </c>
       <c r="H12" s="8">
         <v>280</v>
       </c>
       <c r="I12" s="8">
         <v>457</v>
       </c>
       <c r="J12" s="8">
         <v>417</v>
       </c>
       <c r="K12" s="8">
         <v>274</v>
       </c>
       <c r="L12" s="8">
         <v>397</v>
       </c>
       <c r="M12" s="8">
         <v>235</v>
       </c>
       <c r="N12" s="8">
         <v>398</v>
       </c>
       <c r="O12" s="8">
         <v>307</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="P12" s="8">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A13" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="8">
         <v>230</v>
       </c>
       <c r="C13" s="8">
         <v>227</v>
       </c>
       <c r="D13" s="8">
         <v>147</v>
       </c>
       <c r="E13" s="8">
         <v>253</v>
       </c>
       <c r="F13" s="8">
         <v>178</v>
       </c>
       <c r="G13" s="8">
         <v>204</v>
       </c>
       <c r="H13" s="8">
         <v>253</v>
       </c>
       <c r="I13" s="8">
         <v>256</v>
       </c>
       <c r="J13" s="8">
         <v>262</v>
       </c>
       <c r="K13" s="8">
         <v>209</v>
       </c>
       <c r="L13" s="8">
         <v>212</v>
       </c>
       <c r="M13" s="8">
         <v>188</v>
       </c>
       <c r="N13" s="8">
         <v>249</v>
       </c>
       <c r="O13" s="8">
         <v>232</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="P13" s="8">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A14" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="8">
         <v>339</v>
       </c>
       <c r="C14" s="8">
         <v>225</v>
       </c>
       <c r="D14" s="8">
         <v>192</v>
       </c>
       <c r="E14" s="8">
         <v>237</v>
       </c>
       <c r="F14" s="8">
         <v>218</v>
       </c>
       <c r="G14" s="8">
         <v>165</v>
       </c>
       <c r="H14" s="8">
         <v>259</v>
       </c>
       <c r="I14" s="8">
         <v>265</v>
       </c>
       <c r="J14" s="8">
         <v>204</v>
       </c>
       <c r="K14" s="8">
         <v>232</v>
       </c>
       <c r="L14" s="8">
         <v>208</v>
       </c>
       <c r="M14" s="8">
         <v>207</v>
       </c>
       <c r="N14" s="8">
         <v>272</v>
       </c>
       <c r="O14" s="8">
         <v>195</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="P14" s="8">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A15" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="8">
         <v>162</v>
       </c>
       <c r="C15" s="8">
         <v>181</v>
       </c>
       <c r="D15" s="8">
         <v>106</v>
       </c>
       <c r="E15" s="8">
         <v>125</v>
       </c>
       <c r="F15" s="8">
         <v>129</v>
       </c>
       <c r="G15" s="8">
         <v>94</v>
       </c>
       <c r="H15" s="8">
         <v>156</v>
       </c>
       <c r="I15" s="8">
         <v>120</v>
       </c>
       <c r="J15" s="8">
         <v>136</v>
       </c>
       <c r="K15" s="8">
         <v>99</v>
       </c>
       <c r="L15" s="8">
         <v>95</v>
       </c>
       <c r="M15" s="8">
         <v>82</v>
       </c>
       <c r="N15" s="8">
         <v>187</v>
       </c>
       <c r="O15" s="8">
         <v>98</v>
       </c>
-    </row>
-    <row r="16" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="P15" s="8">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="8">
         <v>284</v>
       </c>
       <c r="C16" s="8">
         <v>295</v>
       </c>
       <c r="D16" s="8">
         <v>226</v>
       </c>
       <c r="E16" s="8">
         <v>230</v>
       </c>
       <c r="F16" s="8">
         <v>228</v>
       </c>
       <c r="G16" s="8">
         <v>232</v>
       </c>
       <c r="H16" s="8">
         <v>355</v>
       </c>
       <c r="I16" s="8">
         <v>301</v>
       </c>
       <c r="J16" s="8">
         <v>322</v>
       </c>
       <c r="K16" s="8">
         <v>235</v>
       </c>
       <c r="L16" s="8">
         <v>229</v>
       </c>
       <c r="M16" s="8">
         <v>235</v>
       </c>
       <c r="N16" s="8">
         <v>374</v>
       </c>
       <c r="O16" s="8">
         <v>335</v>
       </c>
+      <c r="P16" s="8">
+        <v>322</v>
+      </c>
     </row>
     <row r="17" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A17" s="37" t="s">
+      <c r="A17" s="32" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="37"/>
-[...12 lines deleted...]
-      <c r="O17" s="37"/>
+      <c r="B17" s="32"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="32"/>
+      <c r="E17" s="32"/>
+      <c r="F17" s="32"/>
+      <c r="G17" s="32"/>
+      <c r="H17" s="32"/>
+      <c r="I17" s="32"/>
+      <c r="J17" s="32"/>
+      <c r="K17" s="32"/>
+      <c r="L17" s="32"/>
+      <c r="M17" s="32"/>
+      <c r="N17" s="32"/>
+      <c r="O17" s="32"/>
+      <c r="P17" s="32"/>
     </row>
     <row r="18" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="8">
         <v>2067</v>
       </c>
       <c r="C18" s="8">
         <v>1813</v>
       </c>
       <c r="D18" s="8">
         <v>1366</v>
       </c>
       <c r="E18" s="8">
         <v>1590</v>
       </c>
       <c r="F18" s="8">
         <v>1430</v>
       </c>
       <c r="G18" s="8">
         <v>1522</v>
       </c>
       <c r="H18" s="8">
         <v>2044</v>
       </c>
       <c r="I18" s="8">
         <v>2041</v>
       </c>
       <c r="J18" s="8">
         <v>2252</v>
       </c>
       <c r="K18" s="8">
         <v>1811</v>
       </c>
       <c r="L18" s="8">
         <v>1630</v>
       </c>
       <c r="M18" s="8">
         <v>1538</v>
       </c>
       <c r="N18" s="8">
         <v>2316</v>
       </c>
       <c r="O18" s="8">
         <v>1854</v>
       </c>
+      <c r="P18" s="8">
+        <v>1827</v>
+      </c>
     </row>
     <row r="19" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A19" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="8">
         <v>1831</v>
       </c>
       <c r="C19" s="8">
         <v>1618</v>
       </c>
       <c r="D19" s="8">
         <v>1226</v>
       </c>
       <c r="E19" s="8">
         <v>1429</v>
       </c>
       <c r="F19" s="8">
         <v>1269</v>
       </c>
       <c r="G19" s="8">
         <v>1329</v>
       </c>
       <c r="H19" s="8">
         <v>1808</v>
       </c>
       <c r="I19" s="8">
         <v>1804</v>
       </c>
       <c r="J19" s="8">
         <v>1994</v>
       </c>
       <c r="K19" s="8">
         <v>1599</v>
       </c>
       <c r="L19" s="8">
         <v>1532</v>
       </c>
       <c r="M19" s="8">
         <v>1372</v>
       </c>
       <c r="N19" s="8">
         <v>2085</v>
       </c>
       <c r="O19" s="8">
         <v>1697</v>
       </c>
+      <c r="P19" s="8">
+        <v>1671</v>
+      </c>
     </row>
     <row r="20" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A20" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="8">
         <v>93</v>
       </c>
       <c r="C20" s="8">
         <v>89</v>
       </c>
       <c r="D20" s="8">
         <v>65</v>
       </c>
       <c r="E20" s="8">
         <v>60</v>
       </c>
       <c r="F20" s="8">
         <v>61</v>
       </c>
       <c r="G20" s="8">
         <v>77</v>
       </c>
       <c r="H20" s="8">
         <v>119</v>
       </c>
       <c r="I20" s="8">
         <v>91</v>
       </c>
       <c r="J20" s="8">
         <v>97</v>
       </c>
       <c r="K20" s="8">
         <v>67</v>
       </c>
       <c r="L20" s="8">
         <v>30</v>
       </c>
       <c r="M20" s="8">
         <v>37</v>
       </c>
       <c r="N20" s="8">
         <v>63</v>
       </c>
       <c r="O20" s="8">
         <v>48</v>
       </c>
+      <c r="P20" s="8">
+        <v>65</v>
+      </c>
     </row>
     <row r="21" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A21" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="8">
         <v>118</v>
       </c>
       <c r="C21" s="8">
         <v>74</v>
       </c>
       <c r="D21" s="8">
         <v>67</v>
       </c>
       <c r="E21" s="8">
         <v>64</v>
       </c>
       <c r="F21" s="8">
         <v>76</v>
       </c>
       <c r="G21" s="8">
         <v>105</v>
       </c>
       <c r="H21" s="8">
         <v>98</v>
       </c>
       <c r="I21" s="8">
         <v>119</v>
       </c>
       <c r="J21" s="8">
         <v>125</v>
       </c>
       <c r="K21" s="8">
         <v>119</v>
       </c>
       <c r="L21" s="8">
         <v>55</v>
       </c>
       <c r="M21" s="8">
         <v>103</v>
       </c>
       <c r="N21" s="8">
         <v>134</v>
       </c>
       <c r="O21" s="8">
         <v>85</v>
       </c>
+      <c r="P21" s="8">
+        <v>77</v>
+      </c>
     </row>
     <row r="22" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A22" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="8">
         <v>25</v>
       </c>
       <c r="C22" s="8">
         <v>32</v>
       </c>
       <c r="D22" s="8">
         <v>8</v>
       </c>
       <c r="E22" s="8">
         <v>37</v>
       </c>
       <c r="F22" s="8">
         <v>24</v>
       </c>
       <c r="G22" s="8">
         <v>11</v>
       </c>
       <c r="H22" s="8">
         <v>19</v>
       </c>
       <c r="I22" s="8">
         <v>27</v>
       </c>
       <c r="J22" s="8">
         <v>36</v>
       </c>
       <c r="K22" s="8">
         <v>26</v>
       </c>
       <c r="L22" s="8">
         <v>13</v>
       </c>
       <c r="M22" s="8">
         <v>26</v>
       </c>
       <c r="N22" s="8">
         <v>34</v>
       </c>
       <c r="O22" s="8">
         <v>24</v>
       </c>
+      <c r="P22" s="8">
+        <v>14</v>
+      </c>
     </row>
     <row r="23" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A23" s="38" t="s">
+      <c r="A23" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="B23" s="38"/>
-[...12 lines deleted...]
-      <c r="O23" s="38"/>
+      <c r="B23" s="39"/>
+      <c r="C23" s="39"/>
+      <c r="D23" s="39"/>
+      <c r="E23" s="39"/>
+      <c r="F23" s="39"/>
+      <c r="G23" s="39"/>
+      <c r="H23" s="39"/>
+      <c r="I23" s="39"/>
+      <c r="J23" s="39"/>
+      <c r="K23" s="39"/>
+      <c r="L23" s="39"/>
+      <c r="M23" s="39"/>
+      <c r="N23" s="39"/>
+      <c r="O23" s="39"/>
+      <c r="P23" s="39"/>
     </row>
     <row r="24" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="8">
         <v>1994</v>
       </c>
       <c r="C24" s="9">
         <v>1792</v>
       </c>
       <c r="D24" s="8">
         <v>1353</v>
       </c>
       <c r="E24" s="9">
         <v>1602</v>
       </c>
       <c r="F24" s="9">
         <v>1516</v>
       </c>
       <c r="G24" s="8">
         <v>1408</v>
       </c>
       <c r="H24" s="9">
         <v>1929</v>
       </c>
       <c r="I24" s="9">
         <v>1989</v>
       </c>
       <c r="J24" s="9">
         <v>1982</v>
       </c>
       <c r="K24" s="9">
         <v>1548</v>
       </c>
       <c r="L24" s="8">
         <v>1648</v>
       </c>
       <c r="M24" s="8">
         <v>1357</v>
       </c>
       <c r="N24" s="8">
         <v>2149</v>
       </c>
       <c r="O24" s="8">
         <v>1721</v>
       </c>
+      <c r="P24" s="8">
+        <v>1798</v>
+      </c>
     </row>
     <row r="25" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A25" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="8">
         <v>483</v>
       </c>
       <c r="C25" s="9">
         <v>421</v>
       </c>
       <c r="D25" s="8">
         <v>294</v>
       </c>
       <c r="E25" s="9">
         <v>365</v>
       </c>
       <c r="F25" s="9">
         <v>282</v>
       </c>
       <c r="G25" s="8">
         <v>359</v>
       </c>
       <c r="H25" s="9">
         <v>445</v>
       </c>
       <c r="I25" s="9">
         <v>421</v>
       </c>
       <c r="J25" s="9">
         <v>447</v>
       </c>
       <c r="K25" s="9">
         <v>349</v>
       </c>
       <c r="L25" s="8">
         <v>351</v>
       </c>
       <c r="M25" s="8">
         <v>280</v>
       </c>
       <c r="N25" s="8">
         <v>462</v>
       </c>
       <c r="O25" s="8">
         <v>390</v>
       </c>
+      <c r="P25" s="8">
+        <v>351</v>
+      </c>
     </row>
     <row r="26" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A26" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="8">
         <v>109</v>
       </c>
       <c r="C26" s="9">
         <v>97</v>
       </c>
       <c r="D26" s="8">
         <v>110</v>
       </c>
       <c r="E26" s="9">
         <v>89</v>
       </c>
       <c r="F26" s="9">
         <v>76</v>
       </c>
       <c r="G26" s="8">
         <v>78</v>
       </c>
       <c r="H26" s="9">
         <v>95</v>
       </c>
       <c r="I26" s="9">
         <v>87</v>
       </c>
       <c r="J26" s="9">
         <v>98</v>
       </c>
       <c r="K26" s="9">
         <v>63</v>
       </c>
       <c r="L26" s="8">
         <v>74</v>
       </c>
       <c r="M26" s="8">
         <v>73</v>
       </c>
       <c r="N26" s="8">
         <v>123</v>
       </c>
       <c r="O26" s="8">
         <v>100</v>
       </c>
+      <c r="P26" s="8">
+        <v>92</v>
+      </c>
     </row>
     <row r="27" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A27" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B27" s="8">
         <v>110</v>
       </c>
       <c r="C27" s="9">
         <v>117</v>
       </c>
       <c r="D27" s="8">
         <v>76</v>
       </c>
       <c r="E27" s="9">
         <v>86</v>
       </c>
       <c r="F27" s="9">
         <v>97</v>
       </c>
       <c r="G27" s="8">
         <v>73</v>
       </c>
       <c r="H27" s="9">
         <v>105</v>
       </c>
       <c r="I27" s="9">
         <v>109</v>
       </c>
       <c r="J27" s="9">
         <v>132</v>
       </c>
       <c r="K27" s="9">
         <v>113</v>
       </c>
       <c r="L27" s="8">
         <v>95</v>
       </c>
       <c r="M27" s="8">
         <v>83</v>
       </c>
       <c r="N27" s="8">
         <v>118</v>
       </c>
       <c r="O27" s="8">
         <v>88</v>
       </c>
+      <c r="P27" s="8">
+        <v>90</v>
+      </c>
     </row>
     <row r="28" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A28" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="8">
         <v>302</v>
       </c>
       <c r="C28" s="9">
         <v>261</v>
       </c>
       <c r="D28" s="8">
         <v>210</v>
       </c>
       <c r="E28" s="9">
         <v>254</v>
       </c>
       <c r="F28" s="9">
         <v>332</v>
       </c>
       <c r="G28" s="8">
         <v>214</v>
       </c>
       <c r="H28" s="9">
         <v>280</v>
       </c>
       <c r="I28" s="9">
         <v>457</v>
       </c>
       <c r="J28" s="9">
         <v>417</v>
       </c>
       <c r="K28" s="9">
         <v>274</v>
       </c>
       <c r="L28" s="8">
         <v>397</v>
       </c>
       <c r="M28" s="8">
         <v>235</v>
       </c>
       <c r="N28" s="8">
         <v>398</v>
       </c>
       <c r="O28" s="8">
         <v>307</v>
       </c>
+      <c r="P28" s="8">
+        <v>353</v>
+      </c>
     </row>
     <row r="29" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A29" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="8">
         <v>205</v>
       </c>
       <c r="C29" s="9">
         <v>195</v>
       </c>
       <c r="D29" s="8">
         <v>139</v>
       </c>
       <c r="E29" s="9">
         <v>216</v>
       </c>
       <c r="F29" s="9">
         <v>154</v>
       </c>
       <c r="G29" s="8">
         <v>193</v>
       </c>
       <c r="H29" s="9">
         <v>234</v>
       </c>
       <c r="I29" s="9">
         <v>229</v>
       </c>
       <c r="J29" s="9">
         <v>226</v>
       </c>
       <c r="K29" s="9">
         <v>183</v>
       </c>
       <c r="L29" s="8">
         <v>199</v>
       </c>
       <c r="M29" s="8">
         <v>162</v>
       </c>
       <c r="N29" s="8">
         <v>215</v>
       </c>
       <c r="O29" s="8">
         <v>208</v>
       </c>
+      <c r="P29" s="8">
+        <v>248</v>
+      </c>
     </row>
     <row r="30" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A30" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="8">
         <v>339</v>
       </c>
       <c r="C30" s="9">
         <v>225</v>
       </c>
       <c r="D30" s="8">
         <v>192</v>
       </c>
       <c r="E30" s="9">
         <v>237</v>
       </c>
       <c r="F30" s="9">
         <v>218</v>
       </c>
       <c r="G30" s="8">
         <v>165</v>
       </c>
       <c r="H30" s="9">
         <v>259</v>
       </c>
       <c r="I30" s="9">
         <v>265</v>
       </c>
       <c r="J30" s="9">
         <v>204</v>
       </c>
       <c r="K30" s="9">
         <v>232</v>
       </c>
       <c r="L30" s="8">
         <v>208</v>
       </c>
       <c r="M30" s="8">
         <v>207</v>
       </c>
       <c r="N30" s="8">
         <v>272</v>
       </c>
       <c r="O30" s="8">
         <v>195</v>
       </c>
+      <c r="P30" s="8">
+        <v>238</v>
+      </c>
     </row>
     <row r="31" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A31" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="8">
         <v>162</v>
       </c>
       <c r="C31" s="9">
         <v>181</v>
       </c>
       <c r="D31" s="8">
         <v>106</v>
       </c>
       <c r="E31" s="9">
         <v>125</v>
       </c>
       <c r="F31" s="9">
         <v>129</v>
       </c>
       <c r="G31" s="8">
         <v>94</v>
       </c>
       <c r="H31" s="9">
         <v>156</v>
       </c>
       <c r="I31" s="9">
         <v>120</v>
       </c>
       <c r="J31" s="9">
         <v>136</v>
       </c>
       <c r="K31" s="9">
         <v>99</v>
       </c>
       <c r="L31" s="8">
         <v>95</v>
       </c>
       <c r="M31" s="8">
         <v>82</v>
       </c>
       <c r="N31" s="8">
         <v>187</v>
       </c>
       <c r="O31" s="8">
         <v>98</v>
       </c>
+      <c r="P31" s="8">
+        <v>104</v>
+      </c>
       <c r="Q31" s="15" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="10">
         <v>284</v>
       </c>
       <c r="C32" s="10">
         <v>295</v>
       </c>
       <c r="D32" s="10">
         <v>226</v>
       </c>
       <c r="E32" s="10">
         <v>230</v>
       </c>
       <c r="F32" s="10">
         <v>228</v>
       </c>
       <c r="G32" s="10">
         <v>232</v>
       </c>
       <c r="H32" s="10">
         <v>355</v>
       </c>
       <c r="I32" s="10">
         <v>301</v>
       </c>
       <c r="J32" s="10">
         <v>322</v>
       </c>
       <c r="K32" s="10">
         <v>235</v>
       </c>
       <c r="L32" s="10">
         <v>229</v>
       </c>
       <c r="M32" s="10">
         <v>235</v>
       </c>
       <c r="N32" s="10">
         <v>374</v>
       </c>
       <c r="O32" s="10">
         <v>335</v>
+      </c>
+      <c r="P32" s="10">
+        <v>322</v>
       </c>
     </row>
     <row r="33" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A33" s="17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="35" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="36" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1"/>
     <row r="37" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1"/>
     <row r="38" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1"/>
     <row r="39" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1"/>
     <row r="40" spans="1:15" ht="15" customHeight="1">
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
     </row>
     <row r="41" spans="1:15" ht="15" customHeight="1">
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
     </row>
     <row r="42" spans="1:15" ht="15" customHeight="1">
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
     </row>
@@ -3718,1408 +3877,1484 @@
       <c r="N72" s="7"/>
       <c r="O72" s="7"/>
     </row>
     <row r="73" spans="14:15" ht="15" customHeight="1">
       <c r="N73" s="7"/>
       <c r="O73" s="7"/>
     </row>
     <row r="74" spans="14:15" ht="15" customHeight="1">
       <c r="N74" s="7"/>
       <c r="O74" s="7"/>
     </row>
     <row r="75" spans="14:15" ht="15" customHeight="1">
       <c r="N75" s="7"/>
       <c r="O75" s="7"/>
     </row>
     <row r="76" spans="14:15" ht="15" customHeight="1">
       <c r="N76" s="7"/>
       <c r="O76" s="7"/>
     </row>
     <row r="77" spans="14:15" ht="15" customHeight="1">
       <c r="N77" s="7"/>
       <c r="O77" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A1:O1"/>
-    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A6:P6"/>
+    <mergeCell ref="A17:P17"/>
+    <mergeCell ref="A23:P23"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="A6:O6"/>
-[...1 lines deleted...]
-    <mergeCell ref="A23:O23"/>
+    <mergeCell ref="N4:P4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:S77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="H36" sqref="H36"/>
+      <selection pane="topRight" sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
     <col min="2" max="4" width="9.28515625" style="2" customWidth="1"/>
     <col min="5" max="9" width="9.28515625" style="1" customWidth="1"/>
     <col min="10" max="11" width="9.28515625" style="2" customWidth="1"/>
     <col min="12" max="13" width="9.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="2" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="2"/>
     <col min="16" max="19" width="9.140625" style="1"/>
     <col min="20" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="15" customHeight="1">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="33" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="39"/>
-[...12 lines deleted...]
-      <c r="O1" s="39"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="33"/>
+      <c r="P1" s="33"/>
     </row>
     <row r="2" spans="1:19" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
       <c r="K2" s="26"/>
       <c r="L2" s="26"/>
       <c r="M2" s="26"/>
       <c r="N2" s="27"/>
       <c r="P2" s="28"/>
       <c r="Q2" s="28"/>
       <c r="R2" s="28"/>
       <c r="S2" s="28"/>
     </row>
     <row r="3" spans="1:19" s="3" customFormat="1" ht="12.75" customHeight="1">
       <c r="B3" s="4"/>
       <c r="I3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="O3" s="4" t="s">
+      <c r="P3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
     </row>
     <row r="4" spans="1:19" s="7" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A4" s="32"/>
+      <c r="A4" s="34"/>
       <c r="B4" s="42">
         <v>2025</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="42"/>
       <c r="E4" s="42"/>
       <c r="F4" s="42"/>
       <c r="G4" s="42"/>
       <c r="H4" s="42"/>
       <c r="I4" s="42"/>
       <c r="J4" s="42"/>
       <c r="K4" s="42"/>
       <c r="L4" s="42"/>
       <c r="M4" s="42"/>
-      <c r="N4" s="34">
+      <c r="N4" s="36">
         <v>2026</v>
       </c>
-      <c r="O4" s="35"/>
+      <c r="O4" s="37"/>
+      <c r="P4" s="37"/>
     </row>
     <row r="5" spans="1:19" s="7" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A5" s="33"/>
+      <c r="A5" s="35"/>
       <c r="B5" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="29" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="30" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="30" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="29" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="29" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="29" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="29" t="s">
         <v>10</v>
       </c>
       <c r="M5" s="30" t="s">
         <v>11</v>
       </c>
       <c r="N5" s="24" t="s">
         <v>0</v>
       </c>
       <c r="O5" s="29" t="s">
         <v>1</v>
+      </c>
+      <c r="P5" s="31" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:19" s="7" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="41" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="41"/>
       <c r="C6" s="41"/>
       <c r="D6" s="41"/>
       <c r="E6" s="41"/>
       <c r="F6" s="41"/>
       <c r="G6" s="41"/>
       <c r="H6" s="41"/>
       <c r="I6" s="41"/>
       <c r="J6" s="41"/>
       <c r="K6" s="41"/>
       <c r="L6" s="41"/>
       <c r="M6" s="41"/>
       <c r="N6" s="41"/>
       <c r="O6" s="41"/>
-      <c r="P6" s="6"/>
+      <c r="P6" s="41"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="8">
         <v>4892</v>
       </c>
       <c r="C7" s="8">
         <v>4407</v>
       </c>
       <c r="D7" s="8">
         <v>3435</v>
       </c>
       <c r="E7" s="8">
         <v>3995</v>
       </c>
       <c r="F7" s="8">
         <v>3845</v>
       </c>
       <c r="G7" s="8">
         <v>3922</v>
       </c>
       <c r="H7" s="8">
         <v>5397</v>
       </c>
       <c r="I7" s="8">
         <v>5688</v>
       </c>
       <c r="J7" s="9">
         <v>5512</v>
       </c>
       <c r="K7" s="8">
         <v>4497</v>
       </c>
       <c r="L7" s="8">
         <v>3972</v>
       </c>
       <c r="M7" s="8">
         <v>3573</v>
       </c>
       <c r="N7" s="8">
         <v>5131</v>
       </c>
       <c r="O7" s="8">
         <v>4360</v>
       </c>
+      <c r="P7" s="8">
+        <v>4570</v>
+      </c>
     </row>
     <row r="8" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="8">
         <v>2266</v>
       </c>
       <c r="C8" s="8">
         <v>1983</v>
       </c>
       <c r="D8" s="8">
         <v>1420</v>
       </c>
       <c r="E8" s="8">
         <v>1888</v>
       </c>
       <c r="F8" s="8">
         <v>1678</v>
       </c>
       <c r="G8" s="8">
         <v>1858</v>
       </c>
       <c r="H8" s="8">
         <v>2494</v>
       </c>
       <c r="I8" s="8">
         <v>2551</v>
       </c>
       <c r="J8" s="9">
         <v>2312</v>
       </c>
       <c r="K8" s="8">
         <v>2136</v>
       </c>
       <c r="L8" s="8">
         <v>1917</v>
       </c>
       <c r="M8" s="8">
         <v>1756</v>
       </c>
       <c r="N8" s="8">
         <v>2436</v>
       </c>
       <c r="O8" s="8">
         <v>1934</v>
       </c>
+      <c r="P8" s="8">
+        <v>1966</v>
+      </c>
     </row>
     <row r="9" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A9" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="8">
         <v>269</v>
       </c>
       <c r="C9" s="8">
         <v>236</v>
       </c>
       <c r="D9" s="8">
         <v>150</v>
       </c>
       <c r="E9" s="8">
         <v>171</v>
       </c>
       <c r="F9" s="8">
         <v>282</v>
       </c>
       <c r="G9" s="8">
         <v>204</v>
       </c>
       <c r="H9" s="8">
         <v>271</v>
       </c>
       <c r="I9" s="8">
         <v>244</v>
       </c>
       <c r="J9" s="9">
         <v>258</v>
       </c>
       <c r="K9" s="8">
         <v>192</v>
       </c>
       <c r="L9" s="8">
         <v>175</v>
       </c>
       <c r="M9" s="8">
         <v>132</v>
       </c>
       <c r="N9" s="8">
         <v>254</v>
       </c>
       <c r="O9" s="8">
         <v>188</v>
       </c>
+      <c r="P9" s="8">
+        <v>226</v>
+      </c>
     </row>
     <row r="10" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A10" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="8">
         <v>331</v>
       </c>
       <c r="C10" s="8">
         <v>254</v>
       </c>
       <c r="D10" s="8">
         <v>247</v>
       </c>
       <c r="E10" s="8">
         <v>224</v>
       </c>
       <c r="F10" s="8">
         <v>273</v>
       </c>
       <c r="G10" s="8">
         <v>287</v>
       </c>
       <c r="H10" s="8">
         <v>515</v>
       </c>
       <c r="I10" s="8">
         <v>416</v>
       </c>
       <c r="J10" s="9">
         <v>462</v>
       </c>
       <c r="K10" s="8">
         <v>316</v>
       </c>
       <c r="L10" s="8">
         <v>232</v>
       </c>
       <c r="M10" s="8">
         <v>235</v>
       </c>
       <c r="N10" s="8">
         <v>331</v>
       </c>
       <c r="O10" s="8">
         <v>298</v>
       </c>
+      <c r="P10" s="8">
+        <v>297</v>
+      </c>
     </row>
     <row r="11" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A11" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="8">
         <v>221</v>
       </c>
       <c r="C11" s="8">
         <v>146</v>
       </c>
       <c r="D11" s="8">
         <v>144</v>
       </c>
       <c r="E11" s="8">
         <v>148</v>
       </c>
       <c r="F11" s="8">
         <v>133</v>
       </c>
       <c r="G11" s="8">
         <v>136</v>
       </c>
       <c r="H11" s="8">
         <v>200</v>
       </c>
       <c r="I11" s="8">
         <v>201</v>
       </c>
       <c r="J11" s="9">
         <v>228</v>
       </c>
       <c r="K11" s="8">
         <v>180</v>
       </c>
       <c r="L11" s="8">
         <v>204</v>
       </c>
       <c r="M11" s="8">
         <v>175</v>
       </c>
       <c r="N11" s="8">
         <v>193</v>
       </c>
       <c r="O11" s="8">
         <v>182</v>
       </c>
+      <c r="P11" s="8">
+        <v>213</v>
+      </c>
     </row>
     <row r="12" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A12" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="8">
         <v>421</v>
       </c>
       <c r="C12" s="8">
         <v>409</v>
       </c>
       <c r="D12" s="8">
         <v>313</v>
       </c>
       <c r="E12" s="8">
         <v>368</v>
       </c>
       <c r="F12" s="8">
         <v>393</v>
       </c>
       <c r="G12" s="8">
         <v>327</v>
       </c>
       <c r="H12" s="8">
         <v>458</v>
       </c>
       <c r="I12" s="8">
         <v>622</v>
       </c>
       <c r="J12" s="9">
         <v>629</v>
       </c>
       <c r="K12" s="8">
         <v>417</v>
       </c>
       <c r="L12" s="8">
         <v>344</v>
       </c>
       <c r="M12" s="8">
         <v>301</v>
       </c>
       <c r="N12" s="8">
         <v>502</v>
       </c>
       <c r="O12" s="8">
         <v>436</v>
       </c>
+      <c r="P12" s="8">
+        <v>445</v>
+      </c>
     </row>
     <row r="13" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A13" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="8">
         <v>351</v>
       </c>
       <c r="C13" s="8">
         <v>358</v>
       </c>
       <c r="D13" s="8">
         <v>279</v>
       </c>
       <c r="E13" s="8">
         <v>368</v>
       </c>
       <c r="F13" s="8">
         <v>266</v>
       </c>
       <c r="G13" s="8">
         <v>331</v>
       </c>
       <c r="H13" s="8">
         <v>383</v>
       </c>
       <c r="I13" s="8">
         <v>454</v>
       </c>
       <c r="J13" s="9">
         <v>452</v>
       </c>
       <c r="K13" s="8">
         <v>357</v>
       </c>
       <c r="L13" s="8">
         <v>328</v>
       </c>
       <c r="M13" s="8">
         <v>263</v>
       </c>
       <c r="N13" s="8">
         <v>360</v>
       </c>
       <c r="O13" s="8">
         <v>377</v>
       </c>
+      <c r="P13" s="8">
+        <v>431</v>
+      </c>
     </row>
     <row r="14" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A14" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="8">
         <v>429</v>
       </c>
       <c r="C14" s="8">
         <v>382</v>
       </c>
       <c r="D14" s="8">
         <v>279</v>
       </c>
       <c r="E14" s="8">
         <v>311</v>
       </c>
       <c r="F14" s="8">
         <v>290</v>
       </c>
       <c r="G14" s="8">
         <v>267</v>
       </c>
       <c r="H14" s="8">
         <v>400</v>
       </c>
       <c r="I14" s="8">
         <v>432</v>
       </c>
       <c r="J14" s="9">
         <v>410</v>
       </c>
       <c r="K14" s="8">
         <v>314</v>
       </c>
       <c r="L14" s="8">
         <v>283</v>
       </c>
       <c r="M14" s="8">
         <v>266</v>
       </c>
       <c r="N14" s="8">
         <v>337</v>
       </c>
       <c r="O14" s="8">
         <v>303</v>
       </c>
+      <c r="P14" s="8">
+        <v>364</v>
+      </c>
     </row>
     <row r="15" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A15" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="8">
         <v>210</v>
       </c>
       <c r="C15" s="8">
         <v>219</v>
       </c>
       <c r="D15" s="8">
         <v>207</v>
       </c>
       <c r="E15" s="8">
         <v>166</v>
       </c>
       <c r="F15" s="8">
         <v>161</v>
       </c>
       <c r="G15" s="8">
         <v>171</v>
       </c>
       <c r="H15" s="8">
         <v>198</v>
       </c>
       <c r="I15" s="8">
         <v>250</v>
       </c>
       <c r="J15" s="9">
         <v>225</v>
       </c>
       <c r="K15" s="8">
         <v>198</v>
       </c>
       <c r="L15" s="8">
         <v>157</v>
       </c>
       <c r="M15" s="8">
         <v>118</v>
       </c>
       <c r="N15" s="8">
         <v>231</v>
       </c>
       <c r="O15" s="8">
         <v>205</v>
       </c>
+      <c r="P15" s="8">
+        <v>172</v>
+      </c>
     </row>
     <row r="16" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="8">
         <v>394</v>
       </c>
       <c r="C16" s="8">
         <v>420</v>
       </c>
       <c r="D16" s="8">
         <v>396</v>
       </c>
       <c r="E16" s="8">
         <v>351</v>
       </c>
       <c r="F16" s="8">
         <v>369</v>
       </c>
       <c r="G16" s="8">
         <v>341</v>
       </c>
       <c r="H16" s="8">
         <v>478</v>
       </c>
       <c r="I16" s="8">
         <v>518</v>
       </c>
       <c r="J16" s="9">
         <v>536</v>
       </c>
       <c r="K16" s="8">
         <v>387</v>
       </c>
       <c r="L16" s="8">
         <v>332</v>
       </c>
       <c r="M16" s="8">
         <v>327</v>
       </c>
       <c r="N16" s="8">
         <v>487</v>
       </c>
       <c r="O16" s="8">
         <v>437</v>
       </c>
+      <c r="P16" s="8">
+        <v>456</v>
+      </c>
     </row>
     <row r="17" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A17" s="38" t="s">
+      <c r="A17" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="38"/>
-[...13 lines deleted...]
-      <c r="P17" s="12"/>
+      <c r="B17" s="39"/>
+      <c r="C17" s="39"/>
+      <c r="D17" s="39"/>
+      <c r="E17" s="39"/>
+      <c r="F17" s="39"/>
+      <c r="G17" s="39"/>
+      <c r="H17" s="39"/>
+      <c r="I17" s="39"/>
+      <c r="J17" s="39"/>
+      <c r="K17" s="39"/>
+      <c r="L17" s="39"/>
+      <c r="M17" s="39"/>
+      <c r="N17" s="39"/>
+      <c r="O17" s="39"/>
+      <c r="P17" s="39"/>
       <c r="Q17" s="12"/>
       <c r="R17" s="12"/>
       <c r="S17" s="12"/>
     </row>
     <row r="18" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="8">
         <v>2298</v>
       </c>
       <c r="C18" s="8">
         <v>2078</v>
       </c>
       <c r="D18" s="8">
         <v>1568</v>
       </c>
       <c r="E18" s="8">
         <v>1910</v>
       </c>
       <c r="F18" s="8">
         <v>1927</v>
       </c>
       <c r="G18" s="8">
         <v>1937</v>
       </c>
       <c r="H18" s="8">
         <v>2731</v>
       </c>
       <c r="I18" s="8">
         <v>2718</v>
       </c>
       <c r="J18" s="9">
         <v>2585</v>
       </c>
       <c r="K18" s="8">
         <v>2278</v>
       </c>
       <c r="L18" s="8">
         <v>1967</v>
       </c>
       <c r="M18" s="8">
         <v>1787</v>
       </c>
       <c r="N18" s="8">
         <v>2589</v>
       </c>
       <c r="O18" s="8">
         <v>2039</v>
       </c>
+      <c r="P18" s="8">
+        <v>2116</v>
+      </c>
     </row>
     <row r="19" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A19" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="8">
         <v>1888</v>
       </c>
       <c r="C19" s="8">
         <v>1691</v>
       </c>
       <c r="D19" s="8">
         <v>1245</v>
       </c>
       <c r="E19" s="8">
         <v>1617</v>
       </c>
       <c r="F19" s="8">
         <v>1476</v>
       </c>
       <c r="G19" s="8">
         <v>1557</v>
       </c>
       <c r="H19" s="8">
         <v>2136</v>
       </c>
       <c r="I19" s="8">
         <v>2227</v>
       </c>
       <c r="J19" s="9">
         <v>2028</v>
       </c>
       <c r="K19" s="8">
         <v>1870</v>
       </c>
       <c r="L19" s="8">
         <v>1654</v>
       </c>
       <c r="M19" s="8">
         <v>1510</v>
       </c>
       <c r="N19" s="8">
         <v>2083</v>
       </c>
       <c r="O19" s="8">
         <v>1701</v>
       </c>
+      <c r="P19" s="8">
+        <v>1702</v>
+      </c>
     </row>
     <row r="20" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A20" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="8">
         <v>269</v>
       </c>
       <c r="C20" s="8">
         <v>236</v>
       </c>
       <c r="D20" s="8">
         <v>150</v>
       </c>
       <c r="E20" s="8">
         <v>171</v>
       </c>
       <c r="F20" s="8">
         <v>282</v>
       </c>
       <c r="G20" s="8">
         <v>204</v>
       </c>
       <c r="H20" s="8">
         <v>271</v>
       </c>
       <c r="I20" s="8">
         <v>244</v>
       </c>
       <c r="J20" s="9">
         <v>258</v>
       </c>
       <c r="K20" s="8">
         <v>192</v>
       </c>
       <c r="L20" s="8">
         <v>175</v>
       </c>
       <c r="M20" s="8">
         <v>132</v>
       </c>
       <c r="N20" s="8">
         <v>254</v>
       </c>
       <c r="O20" s="8">
         <v>188</v>
       </c>
+      <c r="P20" s="8">
+        <v>226</v>
+      </c>
     </row>
     <row r="21" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A21" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="8">
         <v>124</v>
       </c>
       <c r="C21" s="8">
         <v>114</v>
       </c>
       <c r="D21" s="8">
         <v>136</v>
       </c>
       <c r="E21" s="8">
         <v>81</v>
       </c>
       <c r="F21" s="8">
         <v>145</v>
       </c>
       <c r="G21" s="8">
         <v>127</v>
       </c>
       <c r="H21" s="8">
         <v>274</v>
       </c>
       <c r="I21" s="8">
         <v>196</v>
       </c>
       <c r="J21" s="9">
         <v>244</v>
       </c>
       <c r="K21" s="8">
         <v>165</v>
       </c>
       <c r="L21" s="8">
         <v>113</v>
       </c>
       <c r="M21" s="8">
         <v>115</v>
       </c>
       <c r="N21" s="8">
         <v>178</v>
       </c>
       <c r="O21" s="8">
         <v>124</v>
       </c>
+      <c r="P21" s="8">
+        <v>135</v>
+      </c>
     </row>
     <row r="22" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A22" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="8">
         <v>17</v>
       </c>
       <c r="C22" s="8">
         <v>37</v>
       </c>
       <c r="D22" s="8">
         <v>37</v>
       </c>
       <c r="E22" s="8">
         <v>41</v>
       </c>
       <c r="F22" s="8">
         <v>24</v>
       </c>
       <c r="G22" s="8">
         <v>49</v>
       </c>
       <c r="H22" s="8">
         <v>50</v>
       </c>
       <c r="I22" s="8">
         <v>51</v>
       </c>
       <c r="J22" s="9">
         <v>55</v>
       </c>
       <c r="K22" s="8">
         <v>51</v>
       </c>
       <c r="L22" s="8">
         <v>25</v>
       </c>
       <c r="M22" s="8">
         <v>30</v>
       </c>
       <c r="N22" s="8">
         <v>74</v>
       </c>
       <c r="O22" s="8">
         <v>26</v>
       </c>
+      <c r="P22" s="8">
+        <v>53</v>
+      </c>
     </row>
     <row r="23" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A23" s="38" t="s">
+      <c r="A23" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="B23" s="38"/>
-[...13 lines deleted...]
-      <c r="P23" s="12"/>
+      <c r="B23" s="39"/>
+      <c r="C23" s="39"/>
+      <c r="D23" s="39"/>
+      <c r="E23" s="39"/>
+      <c r="F23" s="39"/>
+      <c r="G23" s="39"/>
+      <c r="H23" s="39"/>
+      <c r="I23" s="39"/>
+      <c r="J23" s="39"/>
+      <c r="K23" s="39"/>
+      <c r="L23" s="39"/>
+      <c r="M23" s="39"/>
+      <c r="N23" s="39"/>
+      <c r="O23" s="39"/>
+      <c r="P23" s="39"/>
       <c r="Q23" s="12"/>
       <c r="R23" s="12"/>
       <c r="S23" s="12"/>
     </row>
     <row r="24" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="8">
         <v>2594</v>
       </c>
       <c r="C24" s="9">
         <v>2329</v>
       </c>
       <c r="D24" s="8">
         <v>1867</v>
       </c>
       <c r="E24" s="8">
         <v>2085</v>
       </c>
       <c r="F24" s="8">
         <v>1918</v>
       </c>
       <c r="G24" s="8">
         <v>1985</v>
       </c>
       <c r="H24" s="9">
         <v>2666</v>
       </c>
       <c r="I24" s="9">
         <v>2970</v>
       </c>
       <c r="J24" s="9">
         <v>2927</v>
       </c>
       <c r="K24" s="8">
         <v>2219</v>
       </c>
       <c r="L24" s="9">
         <v>2005</v>
       </c>
       <c r="M24" s="8">
         <v>1786</v>
       </c>
       <c r="N24" s="8">
         <v>2542</v>
       </c>
       <c r="O24" s="8">
         <v>2321</v>
       </c>
+      <c r="P24" s="9">
+        <v>2454</v>
+      </c>
     </row>
     <row r="25" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A25" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="8">
         <v>378</v>
       </c>
       <c r="C25" s="9">
         <v>292</v>
       </c>
       <c r="D25" s="8">
         <v>175</v>
       </c>
       <c r="E25" s="8">
         <v>271</v>
       </c>
       <c r="F25" s="8">
         <v>202</v>
       </c>
       <c r="G25" s="8">
         <v>301</v>
       </c>
       <c r="H25" s="9">
         <v>358</v>
       </c>
       <c r="I25" s="9">
         <v>324</v>
       </c>
       <c r="J25" s="9">
         <v>284</v>
       </c>
       <c r="K25" s="8">
         <v>266</v>
       </c>
       <c r="L25" s="9">
         <v>263</v>
       </c>
       <c r="M25" s="8">
         <v>246</v>
       </c>
       <c r="N25" s="8">
         <v>353</v>
       </c>
       <c r="O25" s="8">
         <v>233</v>
       </c>
+      <c r="P25" s="9">
+        <v>264</v>
+      </c>
     </row>
     <row r="26" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A26" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="8">
         <v>207</v>
       </c>
       <c r="C26" s="9">
         <v>140</v>
       </c>
       <c r="D26" s="8">
         <v>111</v>
       </c>
       <c r="E26" s="8">
         <v>143</v>
       </c>
       <c r="F26" s="8">
         <v>128</v>
       </c>
       <c r="G26" s="8">
         <v>160</v>
       </c>
       <c r="H26" s="9">
         <v>241</v>
       </c>
       <c r="I26" s="9">
         <v>220</v>
       </c>
       <c r="J26" s="9">
         <v>218</v>
       </c>
       <c r="K26" s="8">
         <v>151</v>
       </c>
       <c r="L26" s="9">
         <v>119</v>
       </c>
       <c r="M26" s="8">
         <v>120</v>
       </c>
       <c r="N26" s="8">
         <v>153</v>
       </c>
       <c r="O26" s="8">
         <v>174</v>
       </c>
+      <c r="P26" s="9">
+        <v>162</v>
+      </c>
     </row>
     <row r="27" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A27" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B27" s="8">
         <v>221</v>
       </c>
       <c r="C27" s="9">
         <v>146</v>
       </c>
       <c r="D27" s="8">
         <v>144</v>
       </c>
       <c r="E27" s="8">
         <v>148</v>
       </c>
       <c r="F27" s="8">
         <v>133</v>
       </c>
       <c r="G27" s="8">
         <v>136</v>
       </c>
       <c r="H27" s="9">
         <v>200</v>
       </c>
       <c r="I27" s="9">
         <v>201</v>
       </c>
       <c r="J27" s="9">
         <v>228</v>
       </c>
       <c r="K27" s="8">
         <v>180</v>
       </c>
       <c r="L27" s="9">
         <v>204</v>
       </c>
       <c r="M27" s="8">
         <v>175</v>
       </c>
       <c r="N27" s="8">
         <v>193</v>
       </c>
       <c r="O27" s="8">
         <v>182</v>
       </c>
+      <c r="P27" s="9">
+        <v>213</v>
+      </c>
     </row>
     <row r="28" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A28" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="8">
         <v>421</v>
       </c>
       <c r="C28" s="9">
         <v>409</v>
       </c>
       <c r="D28" s="8">
         <v>313</v>
       </c>
       <c r="E28" s="8">
         <v>368</v>
       </c>
       <c r="F28" s="8">
         <v>393</v>
       </c>
       <c r="G28" s="8">
         <v>327</v>
       </c>
       <c r="H28" s="9">
         <v>458</v>
       </c>
       <c r="I28" s="9">
         <v>622</v>
       </c>
       <c r="J28" s="9">
         <v>629</v>
       </c>
       <c r="K28" s="8">
         <v>417</v>
       </c>
       <c r="L28" s="9">
         <v>344</v>
       </c>
       <c r="M28" s="8">
         <v>301</v>
       </c>
       <c r="N28" s="8">
         <v>502</v>
       </c>
       <c r="O28" s="8">
         <v>436</v>
       </c>
+      <c r="P28" s="9">
+        <v>445</v>
+      </c>
     </row>
     <row r="29" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A29" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="8">
         <v>334</v>
       </c>
       <c r="C29" s="9">
         <v>321</v>
       </c>
       <c r="D29" s="8">
         <v>242</v>
       </c>
       <c r="E29" s="8">
         <v>327</v>
       </c>
       <c r="F29" s="8">
         <v>242</v>
       </c>
       <c r="G29" s="8">
         <v>282</v>
       </c>
       <c r="H29" s="9">
         <v>333</v>
       </c>
       <c r="I29" s="9">
         <v>403</v>
       </c>
       <c r="J29" s="9">
         <v>397</v>
       </c>
       <c r="K29" s="8">
         <v>306</v>
       </c>
       <c r="L29" s="9">
         <v>303</v>
       </c>
       <c r="M29" s="8">
         <v>233</v>
       </c>
       <c r="N29" s="8">
         <v>286</v>
       </c>
       <c r="O29" s="8">
         <v>351</v>
       </c>
+      <c r="P29" s="9">
+        <v>378</v>
+      </c>
     </row>
     <row r="30" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A30" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="8">
         <v>429</v>
       </c>
       <c r="C30" s="9">
         <v>382</v>
       </c>
       <c r="D30" s="8">
         <v>279</v>
       </c>
       <c r="E30" s="8">
         <v>311</v>
       </c>
       <c r="F30" s="8">
         <v>290</v>
       </c>
       <c r="G30" s="8">
         <v>267</v>
       </c>
       <c r="H30" s="9">
         <v>400</v>
       </c>
       <c r="I30" s="9">
         <v>432</v>
       </c>
       <c r="J30" s="9">
         <v>410</v>
       </c>
       <c r="K30" s="8">
         <v>314</v>
       </c>
       <c r="L30" s="9">
         <v>283</v>
       </c>
       <c r="M30" s="8">
         <v>266</v>
       </c>
       <c r="N30" s="8">
         <v>337</v>
       </c>
       <c r="O30" s="8">
         <v>303</v>
       </c>
+      <c r="P30" s="9">
+        <v>364</v>
+      </c>
     </row>
     <row r="31" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A31" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="8">
         <v>210</v>
       </c>
       <c r="C31" s="9">
         <v>219</v>
       </c>
       <c r="D31" s="8">
         <v>207</v>
       </c>
       <c r="E31" s="8">
         <v>166</v>
       </c>
       <c r="F31" s="8">
         <v>161</v>
       </c>
       <c r="G31" s="8">
         <v>171</v>
       </c>
       <c r="H31" s="9">
         <v>198</v>
       </c>
       <c r="I31" s="9">
         <v>250</v>
       </c>
       <c r="J31" s="9">
         <v>225</v>
       </c>
       <c r="K31" s="8">
         <v>198</v>
       </c>
       <c r="L31" s="9">
         <v>157</v>
       </c>
       <c r="M31" s="8">
         <v>118</v>
       </c>
       <c r="N31" s="8">
         <v>231</v>
       </c>
       <c r="O31" s="8">
         <v>205</v>
       </c>
+      <c r="P31" s="9">
+        <v>172</v>
+      </c>
     </row>
     <row r="32" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="10">
         <v>394</v>
       </c>
       <c r="C32" s="10">
         <v>420</v>
       </c>
       <c r="D32" s="10">
         <v>396</v>
       </c>
       <c r="E32" s="10">
         <v>351</v>
       </c>
       <c r="F32" s="10">
         <v>369</v>
       </c>
       <c r="G32" s="10">
         <v>341</v>
       </c>
       <c r="H32" s="10">
         <v>478</v>
       </c>
       <c r="I32" s="10">
         <v>518</v>
       </c>
       <c r="J32" s="10">
         <v>536</v>
       </c>
       <c r="K32" s="10">
         <v>387</v>
       </c>
       <c r="L32" s="10">
         <v>332</v>
       </c>
       <c r="M32" s="10">
         <v>327</v>
       </c>
       <c r="N32" s="10">
         <v>487</v>
       </c>
       <c r="O32" s="10">
         <v>437</v>
+      </c>
+      <c r="P32" s="10">
+        <v>456</v>
       </c>
     </row>
     <row r="33" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A33" s="17" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="12"/>
       <c r="F33" s="12"/>
       <c r="G33" s="12"/>
       <c r="H33" s="12"/>
       <c r="I33" s="12"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="P33" s="12"/>
       <c r="Q33" s="12"/>
       <c r="R33" s="12"/>
       <c r="S33" s="12"/>
     </row>
     <row r="34" spans="1:19" s="18" customFormat="1" ht="12.75" customHeight="1">
       <c r="A34" s="15"/>
       <c r="E34" s="19"/>
       <c r="F34" s="19"/>
       <c r="G34" s="19"/>
       <c r="H34" s="19"/>
       <c r="I34" s="19"/>
@@ -5344,57 +5579,57 @@
       <c r="N72" s="7"/>
       <c r="O72" s="7"/>
     </row>
     <row r="73" spans="14:15" ht="15" customHeight="1">
       <c r="N73" s="7"/>
       <c r="O73" s="7"/>
     </row>
     <row r="74" spans="14:15" ht="15" customHeight="1">
       <c r="N74" s="7"/>
       <c r="O74" s="7"/>
     </row>
     <row r="75" spans="14:15" ht="15" customHeight="1">
       <c r="N75" s="7"/>
       <c r="O75" s="7"/>
     </row>
     <row r="76" spans="14:15" ht="15" customHeight="1">
       <c r="N76" s="7"/>
       <c r="O76" s="7"/>
     </row>
     <row r="77" spans="14:15" ht="15" customHeight="1">
       <c r="N77" s="7"/>
       <c r="O77" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A17:O17"/>
-    <mergeCell ref="A23:O23"/>
+    <mergeCell ref="A17:P17"/>
+    <mergeCell ref="A23:P23"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="N4:O4"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:O6"/>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="N4:P4"/>
+    <mergeCell ref="A6:P6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Көші-қон айырымы</vt:lpstr>