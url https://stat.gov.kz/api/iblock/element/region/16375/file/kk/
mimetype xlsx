--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="510" yWindow="30" windowWidth="21735" windowHeight="11550" tabRatio="763"/>
   </bookViews>
   <sheets>
     <sheet name="Көші-қон айырымы" sheetId="3" r:id="rId1"/>
     <sheet name="Келгендер" sheetId="1" r:id="rId2"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="149" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="33">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
@@ -302,51 +302,51 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -367,82 +367,94 @@
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -719,1442 +731,1524 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P77"/>
+  <dimension ref="A1:R77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" sqref="A1:P1"/>
+      <selection pane="topRight" activeCell="S17" sqref="S17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
     <col min="2" max="11" width="9.5703125" style="2" customWidth="1"/>
     <col min="12" max="13" width="9.5703125" style="11" customWidth="1"/>
     <col min="14" max="14" width="9.5703125" style="2" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="22" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="33" t="s">
+    <row r="1" spans="1:18" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A1" s="40" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="33"/>
-[...15 lines deleted...]
-    <row r="2" spans="1:16" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="35"/>
+    </row>
+    <row r="2" spans="1:18" s="11" customFormat="1" ht="12.75" customHeight="1">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
       <c r="K2" s="26"/>
       <c r="L2" s="26"/>
       <c r="M2" s="26"/>
       <c r="N2" s="27"/>
     </row>
-    <row r="3" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1">
+    <row r="3" spans="1:18" s="3" customFormat="1" ht="12.75" customHeight="1">
       <c r="B3" s="4"/>
       <c r="I3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="P3" s="4" t="s">
+      <c r="P3" s="4"/>
+      <c r="Q3" s="4" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="4" spans="1:16" s="7" customFormat="1" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="36">
+    <row r="4" spans="1:18" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A4" s="36"/>
+      <c r="B4" s="38">
         <v>2025</v>
       </c>
-      <c r="C4" s="37"/>
-[...10 lines deleted...]
-      <c r="N4" s="36">
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="39"/>
+      <c r="N4" s="38">
         <v>2026</v>
       </c>
-      <c r="O4" s="37"/>
-[...3 lines deleted...]
-      <c r="A5" s="35"/>
+      <c r="O4" s="39"/>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="41"/>
+    </row>
+    <row r="5" spans="1:18" s="25" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A5" s="37"/>
       <c r="B5" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="29" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="30" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="30" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="30" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="29" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="29" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="29" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="29" t="s">
         <v>10</v>
       </c>
       <c r="M5" s="13" t="s">
         <v>11</v>
       </c>
       <c r="N5" s="24" t="s">
         <v>0</v>
       </c>
       <c r="O5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="P5" s="31" t="s">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="38" t="s">
+      <c r="Q5" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="R5" s="48"/>
+    </row>
+    <row r="6" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A6" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="38"/>
-[...15 lines deleted...]
-    <row r="7" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B6" s="42"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
+      <c r="H6" s="42"/>
+      <c r="I6" s="42"/>
+      <c r="J6" s="42"/>
+      <c r="K6" s="42"/>
+      <c r="L6" s="42"/>
+      <c r="M6" s="42"/>
+      <c r="N6" s="42"/>
+      <c r="O6" s="42"/>
+      <c r="P6" s="42"/>
+      <c r="Q6" s="43"/>
+    </row>
+    <row r="7" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="8">
         <v>-831</v>
       </c>
       <c r="C7" s="8">
         <v>-802</v>
       </c>
       <c r="D7" s="8">
         <v>-716</v>
       </c>
       <c r="E7" s="8">
         <v>-803</v>
       </c>
       <c r="F7" s="9">
         <v>-899</v>
       </c>
       <c r="G7" s="8">
         <v>-992</v>
       </c>
       <c r="H7" s="8">
         <v>-1424</v>
       </c>
       <c r="I7" s="8">
         <v>-1658</v>
       </c>
       <c r="J7" s="8">
         <v>-1278</v>
       </c>
       <c r="K7" s="8">
         <v>-1138</v>
       </c>
       <c r="L7" s="8">
         <v>-694</v>
       </c>
       <c r="M7" s="8">
         <v>-678</v>
       </c>
       <c r="N7" s="8">
         <v>-666</v>
       </c>
       <c r="O7" s="8">
         <v>-785</v>
       </c>
       <c r="P7" s="8">
         <v>-945</v>
       </c>
-    </row>
-    <row r="8" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Q7" s="8">
+        <v>-850</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="8">
         <v>48</v>
       </c>
       <c r="C8" s="8">
         <v>56</v>
       </c>
       <c r="D8" s="8">
         <v>100</v>
       </c>
       <c r="E8" s="8">
         <v>-94</v>
       </c>
       <c r="F8" s="9">
         <v>-127</v>
       </c>
       <c r="G8" s="8">
         <v>-170</v>
       </c>
       <c r="H8" s="8">
         <v>-241</v>
       </c>
       <c r="I8" s="8">
         <v>-326</v>
       </c>
       <c r="J8" s="8">
         <v>129</v>
       </c>
       <c r="K8" s="8">
         <v>-188</v>
       </c>
       <c r="L8" s="8">
         <v>-34</v>
       </c>
       <c r="M8" s="8">
         <v>-104</v>
       </c>
       <c r="N8" s="8">
         <v>111</v>
       </c>
       <c r="O8" s="8">
         <v>153</v>
       </c>
       <c r="P8" s="8">
         <v>56</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Q8" s="8">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A9" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="8">
         <v>-176</v>
       </c>
       <c r="C9" s="8">
         <v>-147</v>
       </c>
       <c r="D9" s="8">
         <v>-85</v>
       </c>
       <c r="E9" s="8">
         <v>-111</v>
       </c>
       <c r="F9" s="9">
         <v>-221</v>
       </c>
       <c r="G9" s="8">
         <v>-127</v>
       </c>
       <c r="H9" s="8">
         <v>-152</v>
       </c>
       <c r="I9" s="8">
         <v>-153</v>
       </c>
       <c r="J9" s="8">
         <v>-161</v>
       </c>
       <c r="K9" s="8">
         <v>-125</v>
       </c>
       <c r="L9" s="8">
         <v>-145</v>
       </c>
       <c r="M9" s="8">
         <v>-95</v>
       </c>
       <c r="N9" s="8">
         <v>-191</v>
       </c>
       <c r="O9" s="8">
         <v>-140</v>
       </c>
       <c r="P9" s="8">
         <v>-161</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Q9" s="8">
+        <v>-135</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A10" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="8">
         <v>-104</v>
       </c>
       <c r="C10" s="8">
         <v>-83</v>
       </c>
       <c r="D10" s="8">
         <v>-70</v>
       </c>
       <c r="E10" s="8">
         <v>-71</v>
       </c>
       <c r="F10" s="9">
         <v>-121</v>
       </c>
       <c r="G10" s="8">
         <v>-104</v>
       </c>
       <c r="H10" s="8">
         <v>-322</v>
       </c>
       <c r="I10" s="8">
         <v>-210</v>
       </c>
       <c r="J10" s="8">
         <v>-239</v>
       </c>
       <c r="K10" s="8">
         <v>-134</v>
       </c>
       <c r="L10" s="8">
         <v>-103</v>
       </c>
       <c r="M10" s="8">
         <v>-59</v>
       </c>
       <c r="N10" s="8">
         <v>-74</v>
       </c>
       <c r="O10" s="8">
         <v>-113</v>
       </c>
       <c r="P10" s="8">
         <v>-128</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Q10" s="8">
+        <v>-101</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A11" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="8">
         <v>-111</v>
       </c>
       <c r="C11" s="8">
         <v>-29</v>
       </c>
       <c r="D11" s="8">
         <v>-68</v>
       </c>
       <c r="E11" s="8">
         <v>-62</v>
       </c>
       <c r="F11" s="9">
         <v>-36</v>
       </c>
       <c r="G11" s="8">
         <v>-63</v>
       </c>
       <c r="H11" s="8">
         <v>-95</v>
       </c>
       <c r="I11" s="8">
         <v>-92</v>
       </c>
       <c r="J11" s="8">
         <v>-96</v>
       </c>
       <c r="K11" s="8">
         <v>-67</v>
       </c>
       <c r="L11" s="8">
         <v>-109</v>
       </c>
       <c r="M11" s="8">
         <v>-92</v>
       </c>
       <c r="N11" s="8">
         <v>-75</v>
       </c>
       <c r="O11" s="8">
         <v>-94</v>
       </c>
       <c r="P11" s="8">
         <v>-123</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Q11" s="7">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A12" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="8">
         <v>-119</v>
       </c>
       <c r="C12" s="8">
         <v>-148</v>
       </c>
       <c r="D12" s="8">
         <v>-103</v>
       </c>
       <c r="E12" s="8">
         <v>-114</v>
       </c>
       <c r="F12" s="9">
         <v>-61</v>
       </c>
       <c r="G12" s="8">
         <v>-113</v>
       </c>
       <c r="H12" s="8">
         <v>-178</v>
       </c>
       <c r="I12" s="8">
         <v>-165</v>
       </c>
       <c r="J12" s="8">
         <v>-212</v>
       </c>
       <c r="K12" s="8">
         <v>-143</v>
       </c>
       <c r="L12" s="8">
         <v>53</v>
       </c>
       <c r="M12" s="8">
         <v>-66</v>
       </c>
       <c r="N12" s="8">
         <v>-104</v>
       </c>
       <c r="O12" s="8">
         <v>-129</v>
       </c>
       <c r="P12" s="8">
         <v>-92</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Q12" s="8">
+        <v>-102</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A13" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="8">
         <v>-121</v>
       </c>
       <c r="C13" s="8">
         <v>-131</v>
       </c>
       <c r="D13" s="8">
         <v>-132</v>
       </c>
       <c r="E13" s="8">
         <v>-115</v>
       </c>
       <c r="F13" s="9">
         <v>-88</v>
       </c>
       <c r="G13" s="8">
         <v>-127</v>
       </c>
       <c r="H13" s="8">
         <v>-130</v>
       </c>
       <c r="I13" s="8">
         <v>-198</v>
       </c>
       <c r="J13" s="8">
         <v>-190</v>
       </c>
       <c r="K13" s="8">
         <v>-148</v>
       </c>
       <c r="L13" s="8">
         <v>-116</v>
       </c>
       <c r="M13" s="8">
         <v>-75</v>
       </c>
       <c r="N13" s="8">
         <v>-111</v>
       </c>
       <c r="O13" s="8">
         <v>-145</v>
       </c>
       <c r="P13" s="8">
         <v>-169</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Q13" s="8">
+        <v>-145</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A14" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="8">
         <v>-90</v>
       </c>
       <c r="C14" s="8">
         <v>-157</v>
       </c>
       <c r="D14" s="8">
         <v>-87</v>
       </c>
       <c r="E14" s="8">
         <v>-74</v>
       </c>
       <c r="F14" s="9">
         <v>-72</v>
       </c>
       <c r="G14" s="8">
         <v>-102</v>
       </c>
       <c r="H14" s="8">
         <v>-141</v>
       </c>
       <c r="I14" s="8">
         <v>-167</v>
       </c>
       <c r="J14" s="8">
         <v>-206</v>
       </c>
       <c r="K14" s="8">
         <v>-82</v>
       </c>
       <c r="L14" s="8">
         <v>-75</v>
       </c>
       <c r="M14" s="8">
         <v>-59</v>
       </c>
       <c r="N14" s="8">
         <v>-65</v>
       </c>
       <c r="O14" s="8">
         <v>-108</v>
       </c>
       <c r="P14" s="8">
         <v>-126</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Q14" s="8">
+        <v>-107</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A15" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="8">
         <v>-48</v>
       </c>
       <c r="C15" s="8">
         <v>-38</v>
       </c>
       <c r="D15" s="8">
         <v>-101</v>
       </c>
       <c r="E15" s="8">
         <v>-41</v>
       </c>
       <c r="F15" s="9">
         <v>-32</v>
       </c>
       <c r="G15" s="8">
         <v>-77</v>
       </c>
       <c r="H15" s="8">
         <v>-42</v>
       </c>
       <c r="I15" s="8">
         <v>-130</v>
       </c>
       <c r="J15" s="8">
         <v>-89</v>
       </c>
       <c r="K15" s="8">
         <v>-99</v>
       </c>
       <c r="L15" s="8">
         <v>-62</v>
       </c>
       <c r="M15" s="8">
         <v>-36</v>
       </c>
       <c r="N15" s="8">
         <v>-44</v>
       </c>
       <c r="O15" s="8">
         <v>-107</v>
       </c>
       <c r="P15" s="8">
         <v>-68</v>
       </c>
-    </row>
-    <row r="16" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Q15" s="8">
+        <v>-70</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="8">
         <v>-110</v>
       </c>
       <c r="C16" s="8">
         <v>-125</v>
       </c>
       <c r="D16" s="8">
         <v>-170</v>
       </c>
       <c r="E16" s="8">
         <v>-121</v>
       </c>
       <c r="F16" s="9">
         <v>-141</v>
       </c>
       <c r="G16" s="8">
         <v>-109</v>
       </c>
       <c r="H16" s="8">
         <v>-123</v>
       </c>
       <c r="I16" s="8">
         <v>-217</v>
       </c>
       <c r="J16" s="8">
         <v>-214</v>
       </c>
       <c r="K16" s="8">
         <v>-152</v>
       </c>
       <c r="L16" s="8">
         <v>-103</v>
       </c>
       <c r="M16" s="8">
         <v>-92</v>
       </c>
       <c r="N16" s="8">
         <v>-113</v>
       </c>
       <c r="O16" s="8">
         <v>-102</v>
       </c>
       <c r="P16" s="8">
         <v>-134</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="32" t="s">
+      <c r="Q16" s="8">
+        <v>-169</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A17" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="32"/>
-[...15 lines deleted...]
-    <row r="18" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B17" s="34"/>
+      <c r="C17" s="34"/>
+      <c r="D17" s="34"/>
+      <c r="E17" s="34"/>
+      <c r="F17" s="34"/>
+      <c r="G17" s="34"/>
+      <c r="H17" s="34"/>
+      <c r="I17" s="34"/>
+      <c r="J17" s="34"/>
+      <c r="K17" s="34"/>
+      <c r="L17" s="34"/>
+      <c r="M17" s="34"/>
+      <c r="N17" s="34"/>
+      <c r="O17" s="34"/>
+      <c r="P17" s="34"/>
+      <c r="Q17" s="35"/>
+    </row>
+    <row r="18" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="8">
         <v>-231</v>
       </c>
       <c r="C18" s="8">
         <v>-265</v>
       </c>
       <c r="D18" s="8">
         <v>-202</v>
       </c>
       <c r="E18" s="8">
         <v>-320</v>
       </c>
       <c r="F18" s="9">
         <v>-497</v>
       </c>
       <c r="G18" s="8">
         <v>-415</v>
       </c>
       <c r="H18" s="8">
         <v>-687</v>
       </c>
       <c r="I18" s="8">
         <v>-677</v>
       </c>
       <c r="J18" s="8">
         <v>-333</v>
       </c>
       <c r="K18" s="8">
         <v>-467</v>
       </c>
       <c r="L18" s="8">
         <v>-337</v>
       </c>
       <c r="M18" s="8">
         <v>-249</v>
       </c>
       <c r="N18" s="8">
         <v>-273</v>
       </c>
       <c r="O18" s="8">
         <v>-185</v>
       </c>
       <c r="P18" s="8">
         <v>-289</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Q18" s="8">
+        <v>-222</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A19" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="8">
         <v>-57</v>
       </c>
       <c r="C19" s="8">
         <v>-73</v>
       </c>
       <c r="D19" s="8">
         <v>-19</v>
       </c>
       <c r="E19" s="8">
         <v>-188</v>
       </c>
       <c r="F19" s="9">
         <v>-207</v>
       </c>
       <c r="G19" s="8">
         <v>-228</v>
       </c>
       <c r="H19" s="8">
         <v>-328</v>
       </c>
       <c r="I19" s="8">
         <v>-423</v>
       </c>
       <c r="J19" s="8">
         <v>-34</v>
       </c>
       <c r="K19" s="8">
         <v>-271</v>
       </c>
       <c r="L19" s="8">
         <v>-122</v>
       </c>
       <c r="M19" s="8">
         <v>-138</v>
       </c>
       <c r="N19" s="8">
         <v>2</v>
       </c>
       <c r="O19" s="8">
         <v>-4</v>
       </c>
       <c r="P19" s="8">
         <v>-31</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Q19" s="8">
+        <v>-43</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A20" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="8">
         <v>-176</v>
       </c>
       <c r="C20" s="8">
         <v>-147</v>
       </c>
       <c r="D20" s="8">
         <v>-85</v>
       </c>
       <c r="E20" s="8">
         <v>-111</v>
       </c>
       <c r="F20" s="9">
         <v>-221</v>
       </c>
       <c r="G20" s="8">
         <v>-127</v>
       </c>
       <c r="H20" s="8">
         <v>-152</v>
       </c>
       <c r="I20" s="8">
         <v>-153</v>
       </c>
       <c r="J20" s="8">
         <v>-161</v>
       </c>
       <c r="K20" s="8">
         <v>-125</v>
       </c>
       <c r="L20" s="8">
         <v>-145</v>
       </c>
       <c r="M20" s="8">
         <v>-95</v>
       </c>
       <c r="N20" s="8">
         <v>-191</v>
       </c>
       <c r="O20" s="8">
         <v>-140</v>
       </c>
       <c r="P20" s="8">
         <v>-161</v>
       </c>
-    </row>
-    <row r="21" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Q20" s="8">
+        <v>-135</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A21" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="8">
         <v>-6</v>
       </c>
       <c r="C21" s="8">
         <v>-40</v>
       </c>
       <c r="D21" s="8">
         <v>-69</v>
       </c>
       <c r="E21" s="8">
         <v>-17</v>
       </c>
       <c r="F21" s="9">
         <v>-69</v>
       </c>
       <c r="G21" s="8">
         <v>-22</v>
       </c>
       <c r="H21" s="8">
         <v>-176</v>
       </c>
       <c r="I21" s="8">
         <v>-77</v>
       </c>
       <c r="J21" s="8">
         <v>-119</v>
       </c>
       <c r="K21" s="8">
         <v>-46</v>
       </c>
       <c r="L21" s="8">
         <v>-58</v>
       </c>
       <c r="M21" s="8">
         <v>-12</v>
       </c>
       <c r="N21" s="8">
         <v>-44</v>
       </c>
       <c r="O21" s="8">
         <v>-39</v>
       </c>
       <c r="P21" s="8">
         <v>-58</v>
       </c>
-    </row>
-    <row r="22" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Q21" s="8">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A22" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="8">
         <v>8</v>
       </c>
       <c r="C22" s="8">
         <v>-5</v>
       </c>
       <c r="D22" s="8">
         <v>-29</v>
       </c>
       <c r="E22" s="8">
         <v>-4</v>
       </c>
       <c r="F22" s="9">
         <v>0</v>
       </c>
       <c r="G22" s="8">
         <v>-38</v>
       </c>
       <c r="H22" s="8">
         <v>-31</v>
       </c>
       <c r="I22" s="8">
         <v>-24</v>
       </c>
       <c r="J22" s="8">
         <v>-19</v>
       </c>
       <c r="K22" s="8">
         <v>-25</v>
       </c>
       <c r="L22" s="8">
         <v>-12</v>
       </c>
       <c r="M22" s="8">
         <v>-4</v>
       </c>
       <c r="N22" s="8">
         <v>-40</v>
       </c>
       <c r="O22" s="8">
         <v>-2</v>
       </c>
       <c r="P22" s="8">
         <v>-39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="32" t="s">
+      <c r="Q22" s="8">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A23" s="34" t="s">
         <v>25</v>
       </c>
-      <c r="B23" s="32"/>
-[...15 lines deleted...]
-    <row r="24" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B23" s="34"/>
+      <c r="C23" s="34"/>
+      <c r="D23" s="34"/>
+      <c r="E23" s="34"/>
+      <c r="F23" s="34"/>
+      <c r="G23" s="34"/>
+      <c r="H23" s="34"/>
+      <c r="I23" s="34"/>
+      <c r="J23" s="34"/>
+      <c r="K23" s="34"/>
+      <c r="L23" s="34"/>
+      <c r="M23" s="34"/>
+      <c r="N23" s="34"/>
+      <c r="O23" s="34"/>
+      <c r="P23" s="34"/>
+      <c r="Q23" s="35"/>
+    </row>
+    <row r="24" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="8">
         <v>-600</v>
       </c>
       <c r="C24" s="9">
         <v>-537</v>
       </c>
       <c r="D24" s="8">
         <v>-514</v>
       </c>
       <c r="E24" s="9">
         <v>-483</v>
       </c>
       <c r="F24" s="9">
         <v>-402</v>
       </c>
       <c r="G24" s="9">
         <v>-577</v>
       </c>
       <c r="H24" s="9">
         <v>-737</v>
       </c>
       <c r="I24" s="9">
         <v>-981</v>
       </c>
       <c r="J24" s="8">
         <v>-945</v>
       </c>
       <c r="K24" s="9">
         <v>-671</v>
       </c>
       <c r="L24" s="8">
         <v>-357</v>
       </c>
       <c r="M24" s="8">
         <v>-429</v>
       </c>
       <c r="N24" s="8">
         <v>-393</v>
       </c>
       <c r="O24" s="8">
         <v>-600</v>
       </c>
       <c r="P24" s="8">
         <v>-656</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Q24" s="8">
+        <v>-628</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A25" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="8">
         <v>105</v>
       </c>
       <c r="C25" s="9">
         <v>129</v>
       </c>
       <c r="D25" s="8">
         <v>119</v>
       </c>
       <c r="E25" s="9">
         <v>94</v>
       </c>
       <c r="F25" s="9">
         <v>80</v>
       </c>
       <c r="G25" s="9">
         <v>58</v>
       </c>
       <c r="H25" s="9">
         <v>87</v>
       </c>
       <c r="I25" s="9">
         <v>97</v>
       </c>
       <c r="J25" s="8">
         <v>163</v>
       </c>
       <c r="K25" s="9">
         <v>83</v>
       </c>
       <c r="L25" s="8">
         <v>88</v>
       </c>
       <c r="M25" s="8">
         <v>34</v>
       </c>
       <c r="N25" s="8">
         <v>109</v>
       </c>
       <c r="O25" s="8">
         <v>157</v>
       </c>
       <c r="P25" s="8">
         <v>87</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Q25" s="8">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A26" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="8">
         <v>-98</v>
       </c>
       <c r="C26" s="9">
         <v>-43</v>
       </c>
       <c r="D26" s="8">
         <v>-1</v>
       </c>
       <c r="E26" s="9">
         <v>-54</v>
       </c>
       <c r="F26" s="9">
         <v>-52</v>
       </c>
       <c r="G26" s="9">
         <v>-82</v>
       </c>
       <c r="H26" s="9">
         <v>-146</v>
       </c>
       <c r="I26" s="9">
         <v>-133</v>
       </c>
       <c r="J26" s="8">
         <v>-120</v>
       </c>
       <c r="K26" s="9">
         <v>-88</v>
       </c>
       <c r="L26" s="8">
         <v>-45</v>
       </c>
       <c r="M26" s="8">
         <v>-47</v>
       </c>
       <c r="N26" s="8">
         <v>-30</v>
       </c>
       <c r="O26" s="8">
         <v>-74</v>
       </c>
       <c r="P26" s="8">
         <v>-70</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Q26" s="8">
+        <v>-75</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A27" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B27" s="8">
         <v>-111</v>
       </c>
       <c r="C27" s="9">
         <v>-29</v>
       </c>
       <c r="D27" s="8">
         <v>-68</v>
       </c>
       <c r="E27" s="9">
         <v>-62</v>
       </c>
       <c r="F27" s="9">
         <v>-36</v>
       </c>
       <c r="G27" s="9">
         <v>-63</v>
       </c>
       <c r="H27" s="9">
         <v>-95</v>
       </c>
       <c r="I27" s="9">
         <v>-92</v>
       </c>
       <c r="J27" s="8">
         <v>-96</v>
       </c>
       <c r="K27" s="9">
         <v>-67</v>
       </c>
       <c r="L27" s="8">
         <v>-109</v>
       </c>
       <c r="M27" s="8">
         <v>-92</v>
       </c>
       <c r="N27" s="8">
         <v>-75</v>
       </c>
       <c r="O27" s="8">
         <v>-94</v>
       </c>
       <c r="P27" s="8">
         <v>-123</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Q27" s="8">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A28" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="8">
         <v>-119</v>
       </c>
       <c r="C28" s="9">
         <v>-148</v>
       </c>
       <c r="D28" s="8">
         <v>-103</v>
       </c>
       <c r="E28" s="9">
         <v>-114</v>
       </c>
       <c r="F28" s="9">
         <v>-61</v>
       </c>
       <c r="G28" s="9">
         <v>-113</v>
       </c>
       <c r="H28" s="9">
         <v>-178</v>
       </c>
       <c r="I28" s="9">
         <v>-165</v>
       </c>
       <c r="J28" s="8">
         <v>-212</v>
       </c>
       <c r="K28" s="9">
         <v>-143</v>
       </c>
       <c r="L28" s="8">
         <v>53</v>
       </c>
       <c r="M28" s="8">
         <v>-66</v>
       </c>
       <c r="N28" s="8">
         <v>-104</v>
       </c>
       <c r="O28" s="8">
         <v>-129</v>
       </c>
       <c r="P28" s="8">
         <v>-92</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Q28" s="8">
+        <v>-102</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A29" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="8">
         <v>-129</v>
       </c>
       <c r="C29" s="9">
         <v>-126</v>
       </c>
       <c r="D29" s="8">
         <v>-103</v>
       </c>
       <c r="E29" s="9">
         <v>-111</v>
       </c>
       <c r="F29" s="9">
         <v>-88</v>
       </c>
       <c r="G29" s="9">
         <v>-89</v>
       </c>
       <c r="H29" s="9">
         <v>-99</v>
       </c>
       <c r="I29" s="9">
         <v>-174</v>
       </c>
       <c r="J29" s="8">
         <v>-171</v>
       </c>
       <c r="K29" s="9">
         <v>-123</v>
       </c>
       <c r="L29" s="8">
         <v>-104</v>
       </c>
       <c r="M29" s="8">
         <v>-71</v>
       </c>
       <c r="N29" s="8">
         <v>-71</v>
       </c>
       <c r="O29" s="8">
         <v>-143</v>
       </c>
       <c r="P29" s="8">
         <v>-130</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Q29" s="8">
+        <v>-127</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A30" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="8">
         <v>-90</v>
       </c>
       <c r="C30" s="9">
         <v>-157</v>
       </c>
       <c r="D30" s="8">
         <v>-87</v>
       </c>
       <c r="E30" s="9">
         <v>-74</v>
       </c>
       <c r="F30" s="9">
         <v>-72</v>
       </c>
       <c r="G30" s="9">
         <v>-102</v>
       </c>
       <c r="H30" s="9">
         <v>-141</v>
       </c>
       <c r="I30" s="9">
         <v>-167</v>
       </c>
       <c r="J30" s="8">
         <v>-206</v>
       </c>
       <c r="K30" s="9">
         <v>-82</v>
       </c>
       <c r="L30" s="8">
         <v>-75</v>
       </c>
       <c r="M30" s="8">
         <v>-59</v>
       </c>
       <c r="N30" s="8">
         <v>-65</v>
       </c>
       <c r="O30" s="8">
         <v>-108</v>
       </c>
       <c r="P30" s="8">
         <v>-126</v>
       </c>
-    </row>
-    <row r="31" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Q30" s="8">
+        <v>-107</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A31" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="8">
         <v>-48</v>
       </c>
       <c r="C31" s="9">
         <v>-38</v>
       </c>
       <c r="D31" s="8">
         <v>-101</v>
       </c>
       <c r="E31" s="9">
         <v>-41</v>
       </c>
       <c r="F31" s="9">
         <v>-32</v>
       </c>
       <c r="G31" s="9">
         <v>-77</v>
       </c>
       <c r="H31" s="9">
         <v>-42</v>
       </c>
       <c r="I31" s="9">
         <v>-130</v>
       </c>
       <c r="J31" s="8">
         <v>-89</v>
       </c>
       <c r="K31" s="9">
         <v>-99</v>
       </c>
       <c r="L31" s="8">
         <v>-62</v>
       </c>
       <c r="M31" s="8">
         <v>-36</v>
       </c>
       <c r="N31" s="8">
         <v>-44</v>
       </c>
       <c r="O31" s="8">
         <v>-107</v>
       </c>
       <c r="P31" s="8">
         <v>-68</v>
       </c>
-    </row>
-    <row r="32" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Q31" s="8">
+        <v>-70</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="10">
         <v>-110</v>
       </c>
       <c r="C32" s="10">
         <v>-125</v>
       </c>
       <c r="D32" s="10">
         <v>-170</v>
       </c>
       <c r="E32" s="10">
         <v>-121</v>
       </c>
       <c r="F32" s="10">
         <v>-141</v>
       </c>
       <c r="G32" s="10">
         <v>-109</v>
       </c>
       <c r="H32" s="10">
         <v>-123</v>
       </c>
       <c r="I32" s="10">
         <v>-217</v>
       </c>
       <c r="J32" s="10">
         <v>-214</v>
       </c>
       <c r="K32" s="10">
         <v>-152</v>
       </c>
       <c r="L32" s="10">
         <v>-103</v>
       </c>
       <c r="M32" s="10">
         <v>-92</v>
       </c>
       <c r="N32" s="10">
         <v>-113</v>
       </c>
       <c r="O32" s="10">
         <v>-102</v>
       </c>
       <c r="P32" s="10">
         <v>-134</v>
+      </c>
+      <c r="Q32" s="10">
+        <v>-169</v>
       </c>
     </row>
     <row r="33" spans="1:11" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A33" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="12"/>
     </row>
     <row r="34" spans="1:11" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="B34" s="12"/>
       <c r="F34" s="15" t="s">
         <v>32</v>
       </c>
       <c r="H34" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J34" s="15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="35" spans="1:11" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="B35" s="12"/>
       <c r="D35" s="15" t="s">
         <v>32</v>
       </c>
@@ -2298,1462 +2392,1540 @@
       <c r="J72" s="2"/>
       <c r="K72" s="2"/>
     </row>
     <row r="73" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="J73" s="2"/>
       <c r="K73" s="2"/>
     </row>
     <row r="74" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="J74" s="2"/>
       <c r="K74" s="2"/>
     </row>
     <row r="75" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="J75" s="2"/>
       <c r="K75" s="2"/>
     </row>
     <row r="76" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="J76" s="2"/>
       <c r="K76" s="2"/>
     </row>
     <row r="77" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="J77" s="2"/>
       <c r="K77" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A23:P23"/>
-    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A17:Q17"/>
+    <mergeCell ref="A23:Q23"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="N4:P4"/>
-[...1 lines deleted...]
-    <mergeCell ref="A17:P17"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="A6:Q6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" sqref="A1:P1"/>
+      <selection pane="topRight" activeCell="K35" sqref="K35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
     <col min="2" max="11" width="11" style="2" customWidth="1"/>
     <col min="12" max="13" width="11" style="11" customWidth="1"/>
     <col min="14" max="14" width="11" style="2" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" style="11" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="22" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="33" t="s">
+    <row r="1" spans="1:17" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A1" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="33"/>
-[...15 lines deleted...]
-    <row r="2" spans="1:16" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="35"/>
+    </row>
+    <row r="2" spans="1:17" s="11" customFormat="1" ht="12.75" customHeight="1">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
       <c r="K2" s="26"/>
       <c r="L2" s="26"/>
       <c r="M2" s="26"/>
       <c r="N2" s="27"/>
     </row>
-    <row r="3" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1">
+    <row r="3" spans="1:17" s="3" customFormat="1" ht="12.75" customHeight="1">
       <c r="B3" s="4"/>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="P3" s="4" t="s">
+      <c r="P3" s="4"/>
+      <c r="Q3" s="4" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="4" spans="1:16" s="7" customFormat="1" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="37">
+    <row r="4" spans="1:17" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A4" s="36"/>
+      <c r="B4" s="39">
         <v>2025</v>
       </c>
-      <c r="C4" s="37"/>
-[...10 lines deleted...]
-      <c r="N4" s="36">
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="45"/>
+      <c r="M4" s="45"/>
+      <c r="N4" s="38">
         <v>2026</v>
       </c>
-      <c r="O4" s="37"/>
-[...3 lines deleted...]
-      <c r="A5" s="35"/>
+      <c r="O4" s="39"/>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="41"/>
+    </row>
+    <row r="5" spans="1:17" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A5" s="37"/>
       <c r="B5" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="29" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="30" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="30" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="29" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="29" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="29" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="29" t="s">
         <v>10</v>
       </c>
       <c r="M5" s="29" t="s">
         <v>11</v>
       </c>
       <c r="N5" s="24" t="s">
         <v>0</v>
       </c>
       <c r="O5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="P5" s="31" t="s">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="41" t="s">
+      <c r="Q5" s="32" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A6" s="46" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="41"/>
-[...15 lines deleted...]
-    <row r="7" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B6" s="46"/>
+      <c r="C6" s="46"/>
+      <c r="D6" s="46"/>
+      <c r="E6" s="46"/>
+      <c r="F6" s="46"/>
+      <c r="G6" s="46"/>
+      <c r="H6" s="46"/>
+      <c r="I6" s="46"/>
+      <c r="J6" s="46"/>
+      <c r="K6" s="46"/>
+      <c r="L6" s="46"/>
+      <c r="M6" s="46"/>
+      <c r="N6" s="46"/>
+      <c r="O6" s="46"/>
+      <c r="P6" s="46"/>
+      <c r="Q6" s="43"/>
+    </row>
+    <row r="7" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="8">
         <v>4061</v>
       </c>
       <c r="C7" s="8">
         <v>3605</v>
       </c>
       <c r="D7" s="8">
         <v>2719</v>
       </c>
       <c r="E7" s="8">
         <v>3192</v>
       </c>
       <c r="F7" s="8">
         <v>2946</v>
       </c>
       <c r="G7" s="8">
         <v>2930</v>
       </c>
       <c r="H7" s="8">
         <v>3973</v>
       </c>
       <c r="I7" s="8">
         <v>4030</v>
       </c>
       <c r="J7" s="8">
         <v>4234</v>
       </c>
       <c r="K7" s="8">
         <v>3359</v>
       </c>
       <c r="L7" s="8">
         <v>3278</v>
       </c>
       <c r="M7" s="8">
         <v>2895</v>
       </c>
       <c r="N7" s="8">
         <v>4465</v>
       </c>
       <c r="O7" s="8">
         <v>3575</v>
       </c>
       <c r="P7" s="8">
         <v>3625</v>
       </c>
-    </row>
-    <row r="8" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Q7" s="8">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="8">
         <v>2314</v>
       </c>
       <c r="C8" s="8">
         <v>2039</v>
       </c>
       <c r="D8" s="8">
         <v>1520</v>
       </c>
       <c r="E8" s="8">
         <v>1794</v>
       </c>
       <c r="F8" s="8">
         <v>1551</v>
       </c>
       <c r="G8" s="8">
         <v>1688</v>
       </c>
       <c r="H8" s="8">
         <v>2253</v>
       </c>
       <c r="I8" s="8">
         <v>2225</v>
       </c>
       <c r="J8" s="8">
         <v>2441</v>
       </c>
       <c r="K8" s="8">
         <v>1948</v>
       </c>
       <c r="L8" s="8">
         <v>1883</v>
       </c>
       <c r="M8" s="8">
         <v>1652</v>
       </c>
       <c r="N8" s="8">
         <v>2547</v>
       </c>
       <c r="O8" s="8">
         <v>2087</v>
       </c>
       <c r="P8" s="8">
         <v>2022</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Q8" s="8">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A9" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="8">
         <v>93</v>
       </c>
       <c r="C9" s="8">
         <v>89</v>
       </c>
       <c r="D9" s="8">
         <v>65</v>
       </c>
       <c r="E9" s="8">
         <v>60</v>
       </c>
       <c r="F9" s="8">
         <v>61</v>
       </c>
       <c r="G9" s="8">
         <v>77</v>
       </c>
       <c r="H9" s="8">
         <v>119</v>
       </c>
       <c r="I9" s="8">
         <v>91</v>
       </c>
       <c r="J9" s="8">
         <v>97</v>
       </c>
       <c r="K9" s="8">
         <v>67</v>
       </c>
       <c r="L9" s="8">
         <v>30</v>
       </c>
       <c r="M9" s="8">
         <v>37</v>
       </c>
       <c r="N9" s="8">
         <v>63</v>
       </c>
       <c r="O9" s="8">
         <v>48</v>
       </c>
       <c r="P9" s="8">
         <v>65</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Q9" s="8">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A10" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="8">
         <v>227</v>
       </c>
       <c r="C10" s="8">
         <v>171</v>
       </c>
       <c r="D10" s="8">
         <v>177</v>
       </c>
       <c r="E10" s="8">
         <v>153</v>
       </c>
       <c r="F10" s="8">
         <v>152</v>
       </c>
       <c r="G10" s="8">
         <v>183</v>
       </c>
       <c r="H10" s="8">
         <v>193</v>
       </c>
       <c r="I10" s="8">
         <v>206</v>
       </c>
       <c r="J10" s="8">
         <v>223</v>
       </c>
       <c r="K10" s="8">
         <v>182</v>
       </c>
       <c r="L10" s="8">
         <v>129</v>
       </c>
       <c r="M10" s="8">
         <v>176</v>
       </c>
       <c r="N10" s="8">
         <v>257</v>
       </c>
       <c r="O10" s="8">
         <v>185</v>
       </c>
       <c r="P10" s="8">
         <v>169</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Q10" s="8">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A11" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="8">
         <v>110</v>
       </c>
       <c r="C11" s="8">
         <v>117</v>
       </c>
       <c r="D11" s="8">
         <v>76</v>
       </c>
       <c r="E11" s="8">
         <v>86</v>
       </c>
       <c r="F11" s="8">
         <v>97</v>
       </c>
       <c r="G11" s="8">
         <v>73</v>
       </c>
       <c r="H11" s="8">
         <v>105</v>
       </c>
       <c r="I11" s="8">
         <v>109</v>
       </c>
       <c r="J11" s="8">
         <v>132</v>
       </c>
       <c r="K11" s="8">
         <v>113</v>
       </c>
       <c r="L11" s="8">
         <v>95</v>
       </c>
       <c r="M11" s="8">
         <v>83</v>
       </c>
       <c r="N11" s="8">
         <v>118</v>
       </c>
       <c r="O11" s="8">
         <v>88</v>
       </c>
       <c r="P11" s="8">
         <v>90</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Q11" s="8">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A12" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="8">
         <v>302</v>
       </c>
       <c r="C12" s="8">
         <v>261</v>
       </c>
       <c r="D12" s="8">
         <v>210</v>
       </c>
       <c r="E12" s="8">
         <v>254</v>
       </c>
       <c r="F12" s="8">
         <v>332</v>
       </c>
       <c r="G12" s="8">
         <v>214</v>
       </c>
       <c r="H12" s="8">
         <v>280</v>
       </c>
       <c r="I12" s="8">
         <v>457</v>
       </c>
       <c r="J12" s="8">
         <v>417</v>
       </c>
       <c r="K12" s="8">
         <v>274</v>
       </c>
       <c r="L12" s="8">
         <v>397</v>
       </c>
       <c r="M12" s="8">
         <v>235</v>
       </c>
       <c r="N12" s="8">
         <v>398</v>
       </c>
       <c r="O12" s="8">
         <v>307</v>
       </c>
       <c r="P12" s="8">
         <v>353</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Q12" s="8">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A13" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="8">
         <v>230</v>
       </c>
       <c r="C13" s="8">
         <v>227</v>
       </c>
       <c r="D13" s="8">
         <v>147</v>
       </c>
       <c r="E13" s="8">
         <v>253</v>
       </c>
       <c r="F13" s="8">
         <v>178</v>
       </c>
       <c r="G13" s="8">
         <v>204</v>
       </c>
       <c r="H13" s="8">
         <v>253</v>
       </c>
       <c r="I13" s="8">
         <v>256</v>
       </c>
       <c r="J13" s="8">
         <v>262</v>
       </c>
       <c r="K13" s="8">
         <v>209</v>
       </c>
       <c r="L13" s="8">
         <v>212</v>
       </c>
       <c r="M13" s="8">
         <v>188</v>
       </c>
       <c r="N13" s="8">
         <v>249</v>
       </c>
       <c r="O13" s="8">
         <v>232</v>
       </c>
       <c r="P13" s="8">
         <v>262</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Q13" s="8">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A14" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="8">
         <v>339</v>
       </c>
       <c r="C14" s="8">
         <v>225</v>
       </c>
       <c r="D14" s="8">
         <v>192</v>
       </c>
       <c r="E14" s="8">
         <v>237</v>
       </c>
       <c r="F14" s="8">
         <v>218</v>
       </c>
       <c r="G14" s="8">
         <v>165</v>
       </c>
       <c r="H14" s="8">
         <v>259</v>
       </c>
       <c r="I14" s="8">
         <v>265</v>
       </c>
       <c r="J14" s="8">
         <v>204</v>
       </c>
       <c r="K14" s="8">
         <v>232</v>
       </c>
       <c r="L14" s="8">
         <v>208</v>
       </c>
       <c r="M14" s="8">
         <v>207</v>
       </c>
       <c r="N14" s="8">
         <v>272</v>
       </c>
       <c r="O14" s="8">
         <v>195</v>
       </c>
       <c r="P14" s="8">
         <v>238</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Q14" s="8">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A15" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="8">
         <v>162</v>
       </c>
       <c r="C15" s="8">
         <v>181</v>
       </c>
       <c r="D15" s="8">
         <v>106</v>
       </c>
       <c r="E15" s="8">
         <v>125</v>
       </c>
       <c r="F15" s="8">
         <v>129</v>
       </c>
       <c r="G15" s="8">
         <v>94</v>
       </c>
       <c r="H15" s="8">
         <v>156</v>
       </c>
       <c r="I15" s="8">
         <v>120</v>
       </c>
       <c r="J15" s="8">
         <v>136</v>
       </c>
       <c r="K15" s="8">
         <v>99</v>
       </c>
       <c r="L15" s="8">
         <v>95</v>
       </c>
       <c r="M15" s="8">
         <v>82</v>
       </c>
       <c r="N15" s="8">
         <v>187</v>
       </c>
       <c r="O15" s="8">
         <v>98</v>
       </c>
       <c r="P15" s="8">
         <v>104</v>
       </c>
-    </row>
-    <row r="16" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Q15" s="8">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="8">
         <v>284</v>
       </c>
       <c r="C16" s="8">
         <v>295</v>
       </c>
       <c r="D16" s="8">
         <v>226</v>
       </c>
       <c r="E16" s="8">
         <v>230</v>
       </c>
       <c r="F16" s="8">
         <v>228</v>
       </c>
       <c r="G16" s="8">
         <v>232</v>
       </c>
       <c r="H16" s="8">
         <v>355</v>
       </c>
       <c r="I16" s="8">
         <v>301</v>
       </c>
       <c r="J16" s="8">
         <v>322</v>
       </c>
       <c r="K16" s="8">
         <v>235</v>
       </c>
       <c r="L16" s="8">
         <v>229</v>
       </c>
       <c r="M16" s="8">
         <v>235</v>
       </c>
       <c r="N16" s="8">
         <v>374</v>
       </c>
       <c r="O16" s="8">
         <v>335</v>
       </c>
       <c r="P16" s="8">
         <v>322</v>
       </c>
+      <c r="Q16" s="8">
+        <v>276</v>
+      </c>
     </row>
     <row r="17" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A17" s="32" t="s">
+      <c r="A17" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="32"/>
-[...13 lines deleted...]
-      <c r="P17" s="32"/>
+      <c r="B17" s="34"/>
+      <c r="C17" s="34"/>
+      <c r="D17" s="34"/>
+      <c r="E17" s="34"/>
+      <c r="F17" s="34"/>
+      <c r="G17" s="34"/>
+      <c r="H17" s="34"/>
+      <c r="I17" s="34"/>
+      <c r="J17" s="34"/>
+      <c r="K17" s="34"/>
+      <c r="L17" s="34"/>
+      <c r="M17" s="34"/>
+      <c r="N17" s="34"/>
+      <c r="O17" s="34"/>
+      <c r="P17" s="34"/>
+      <c r="Q17" s="35"/>
     </row>
     <row r="18" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="8">
         <v>2067</v>
       </c>
       <c r="C18" s="8">
         <v>1813</v>
       </c>
       <c r="D18" s="8">
         <v>1366</v>
       </c>
       <c r="E18" s="8">
         <v>1590</v>
       </c>
       <c r="F18" s="8">
         <v>1430</v>
       </c>
       <c r="G18" s="8">
         <v>1522</v>
       </c>
       <c r="H18" s="8">
         <v>2044</v>
       </c>
       <c r="I18" s="8">
         <v>2041</v>
       </c>
       <c r="J18" s="8">
         <v>2252</v>
       </c>
       <c r="K18" s="8">
         <v>1811</v>
       </c>
       <c r="L18" s="8">
         <v>1630</v>
       </c>
       <c r="M18" s="8">
         <v>1538</v>
       </c>
       <c r="N18" s="8">
         <v>2316</v>
       </c>
       <c r="O18" s="8">
         <v>1854</v>
       </c>
       <c r="P18" s="8">
         <v>1827</v>
       </c>
+      <c r="Q18" s="8">
+        <v>1875</v>
+      </c>
     </row>
     <row r="19" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A19" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="8">
         <v>1831</v>
       </c>
       <c r="C19" s="8">
         <v>1618</v>
       </c>
       <c r="D19" s="8">
         <v>1226</v>
       </c>
       <c r="E19" s="8">
         <v>1429</v>
       </c>
       <c r="F19" s="8">
         <v>1269</v>
       </c>
       <c r="G19" s="8">
         <v>1329</v>
       </c>
       <c r="H19" s="8">
         <v>1808</v>
       </c>
       <c r="I19" s="8">
         <v>1804</v>
       </c>
       <c r="J19" s="8">
         <v>1994</v>
       </c>
       <c r="K19" s="8">
         <v>1599</v>
       </c>
       <c r="L19" s="8">
         <v>1532</v>
       </c>
       <c r="M19" s="8">
         <v>1372</v>
       </c>
       <c r="N19" s="8">
         <v>2085</v>
       </c>
       <c r="O19" s="8">
         <v>1697</v>
       </c>
       <c r="P19" s="8">
         <v>1671</v>
       </c>
+      <c r="Q19" s="8">
+        <v>1691</v>
+      </c>
     </row>
     <row r="20" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A20" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="8">
         <v>93</v>
       </c>
       <c r="C20" s="8">
         <v>89</v>
       </c>
       <c r="D20" s="8">
         <v>65</v>
       </c>
       <c r="E20" s="8">
         <v>60</v>
       </c>
       <c r="F20" s="8">
         <v>61</v>
       </c>
       <c r="G20" s="8">
         <v>77</v>
       </c>
       <c r="H20" s="8">
         <v>119</v>
       </c>
       <c r="I20" s="8">
         <v>91</v>
       </c>
       <c r="J20" s="8">
         <v>97</v>
       </c>
       <c r="K20" s="8">
         <v>67</v>
       </c>
       <c r="L20" s="8">
         <v>30</v>
       </c>
       <c r="M20" s="8">
         <v>37</v>
       </c>
       <c r="N20" s="8">
         <v>63</v>
       </c>
       <c r="O20" s="8">
         <v>48</v>
       </c>
       <c r="P20" s="8">
         <v>65</v>
       </c>
+      <c r="Q20" s="8">
+        <v>65</v>
+      </c>
     </row>
     <row r="21" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A21" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="8">
         <v>118</v>
       </c>
       <c r="C21" s="8">
         <v>74</v>
       </c>
       <c r="D21" s="8">
         <v>67</v>
       </c>
       <c r="E21" s="8">
         <v>64</v>
       </c>
       <c r="F21" s="8">
         <v>76</v>
       </c>
       <c r="G21" s="8">
         <v>105</v>
       </c>
       <c r="H21" s="8">
         <v>98</v>
       </c>
       <c r="I21" s="8">
         <v>119</v>
       </c>
       <c r="J21" s="8">
         <v>125</v>
       </c>
       <c r="K21" s="8">
         <v>119</v>
       </c>
       <c r="L21" s="8">
         <v>55</v>
       </c>
       <c r="M21" s="8">
         <v>103</v>
       </c>
       <c r="N21" s="8">
         <v>134</v>
       </c>
       <c r="O21" s="8">
         <v>85</v>
       </c>
       <c r="P21" s="8">
         <v>77</v>
       </c>
+      <c r="Q21" s="8">
+        <v>103</v>
+      </c>
     </row>
     <row r="22" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A22" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="8">
         <v>25</v>
       </c>
       <c r="C22" s="8">
         <v>32</v>
       </c>
       <c r="D22" s="8">
         <v>8</v>
       </c>
       <c r="E22" s="8">
         <v>37</v>
       </c>
       <c r="F22" s="8">
         <v>24</v>
       </c>
       <c r="G22" s="8">
         <v>11</v>
       </c>
       <c r="H22" s="8">
         <v>19</v>
       </c>
       <c r="I22" s="8">
         <v>27</v>
       </c>
       <c r="J22" s="8">
         <v>36</v>
       </c>
       <c r="K22" s="8">
         <v>26</v>
       </c>
       <c r="L22" s="8">
         <v>13</v>
       </c>
       <c r="M22" s="8">
         <v>26</v>
       </c>
       <c r="N22" s="8">
         <v>34</v>
       </c>
       <c r="O22" s="8">
         <v>24</v>
       </c>
       <c r="P22" s="8">
         <v>14</v>
       </c>
+      <c r="Q22" s="8">
+        <v>16</v>
+      </c>
     </row>
     <row r="23" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A23" s="39" t="s">
+      <c r="A23" s="44" t="s">
         <v>25</v>
       </c>
-      <c r="B23" s="39"/>
-[...13 lines deleted...]
-      <c r="P23" s="39"/>
+      <c r="B23" s="44"/>
+      <c r="C23" s="44"/>
+      <c r="D23" s="44"/>
+      <c r="E23" s="44"/>
+      <c r="F23" s="44"/>
+      <c r="G23" s="44"/>
+      <c r="H23" s="44"/>
+      <c r="I23" s="44"/>
+      <c r="J23" s="44"/>
+      <c r="K23" s="44"/>
+      <c r="L23" s="44"/>
+      <c r="M23" s="44"/>
+      <c r="N23" s="44"/>
+      <c r="O23" s="44"/>
+      <c r="P23" s="44"/>
+      <c r="Q23" s="35"/>
     </row>
     <row r="24" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="8">
         <v>1994</v>
       </c>
       <c r="C24" s="9">
         <v>1792</v>
       </c>
       <c r="D24" s="8">
         <v>1353</v>
       </c>
       <c r="E24" s="9">
         <v>1602</v>
       </c>
       <c r="F24" s="9">
         <v>1516</v>
       </c>
       <c r="G24" s="8">
         <v>1408</v>
       </c>
       <c r="H24" s="9">
         <v>1929</v>
       </c>
       <c r="I24" s="9">
         <v>1989</v>
       </c>
       <c r="J24" s="9">
         <v>1982</v>
       </c>
       <c r="K24" s="9">
         <v>1548</v>
       </c>
       <c r="L24" s="8">
         <v>1648</v>
       </c>
       <c r="M24" s="8">
         <v>1357</v>
       </c>
       <c r="N24" s="8">
         <v>2149</v>
       </c>
       <c r="O24" s="8">
         <v>1721</v>
       </c>
       <c r="P24" s="8">
         <v>1798</v>
       </c>
+      <c r="Q24" s="8">
+        <v>1709</v>
+      </c>
     </row>
     <row r="25" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A25" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="8">
         <v>483</v>
       </c>
       <c r="C25" s="9">
         <v>421</v>
       </c>
       <c r="D25" s="8">
         <v>294</v>
       </c>
       <c r="E25" s="9">
         <v>365</v>
       </c>
       <c r="F25" s="9">
         <v>282</v>
       </c>
       <c r="G25" s="8">
         <v>359</v>
       </c>
       <c r="H25" s="9">
         <v>445</v>
       </c>
       <c r="I25" s="9">
         <v>421</v>
       </c>
       <c r="J25" s="9">
         <v>447</v>
       </c>
       <c r="K25" s="9">
         <v>349</v>
       </c>
       <c r="L25" s="8">
         <v>351</v>
       </c>
       <c r="M25" s="8">
         <v>280</v>
       </c>
       <c r="N25" s="8">
         <v>462</v>
       </c>
       <c r="O25" s="8">
         <v>390</v>
       </c>
       <c r="P25" s="8">
         <v>351</v>
       </c>
+      <c r="Q25" s="8">
+        <v>340</v>
+      </c>
     </row>
     <row r="26" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A26" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="8">
         <v>109</v>
       </c>
       <c r="C26" s="9">
         <v>97</v>
       </c>
       <c r="D26" s="8">
         <v>110</v>
       </c>
       <c r="E26" s="9">
         <v>89</v>
       </c>
       <c r="F26" s="9">
         <v>76</v>
       </c>
       <c r="G26" s="8">
         <v>78</v>
       </c>
       <c r="H26" s="9">
         <v>95</v>
       </c>
       <c r="I26" s="9">
         <v>87</v>
       </c>
       <c r="J26" s="9">
         <v>98</v>
       </c>
       <c r="K26" s="9">
         <v>63</v>
       </c>
       <c r="L26" s="8">
         <v>74</v>
       </c>
       <c r="M26" s="8">
         <v>73</v>
       </c>
       <c r="N26" s="8">
         <v>123</v>
       </c>
       <c r="O26" s="8">
         <v>100</v>
       </c>
       <c r="P26" s="8">
         <v>92</v>
       </c>
+      <c r="Q26" s="8">
+        <v>89</v>
+      </c>
     </row>
     <row r="27" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A27" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B27" s="8">
         <v>110</v>
       </c>
       <c r="C27" s="9">
         <v>117</v>
       </c>
       <c r="D27" s="8">
         <v>76</v>
       </c>
       <c r="E27" s="9">
         <v>86</v>
       </c>
       <c r="F27" s="9">
         <v>97</v>
       </c>
       <c r="G27" s="8">
         <v>73</v>
       </c>
       <c r="H27" s="9">
         <v>105</v>
       </c>
       <c r="I27" s="9">
         <v>109</v>
       </c>
       <c r="J27" s="9">
         <v>132</v>
       </c>
       <c r="K27" s="9">
         <v>113</v>
       </c>
       <c r="L27" s="8">
         <v>95</v>
       </c>
       <c r="M27" s="8">
         <v>83</v>
       </c>
       <c r="N27" s="8">
         <v>118</v>
       </c>
       <c r="O27" s="8">
         <v>88</v>
       </c>
       <c r="P27" s="8">
         <v>90</v>
       </c>
+      <c r="Q27" s="8">
+        <v>93</v>
+      </c>
     </row>
     <row r="28" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A28" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="8">
         <v>302</v>
       </c>
       <c r="C28" s="9">
         <v>261</v>
       </c>
       <c r="D28" s="8">
         <v>210</v>
       </c>
       <c r="E28" s="9">
         <v>254</v>
       </c>
       <c r="F28" s="9">
         <v>332</v>
       </c>
       <c r="G28" s="8">
         <v>214</v>
       </c>
       <c r="H28" s="9">
         <v>280</v>
       </c>
       <c r="I28" s="9">
         <v>457</v>
       </c>
       <c r="J28" s="9">
         <v>417</v>
       </c>
       <c r="K28" s="9">
         <v>274</v>
       </c>
       <c r="L28" s="8">
         <v>397</v>
       </c>
       <c r="M28" s="8">
         <v>235</v>
       </c>
       <c r="N28" s="8">
         <v>398</v>
       </c>
       <c r="O28" s="8">
         <v>307</v>
       </c>
       <c r="P28" s="8">
         <v>353</v>
       </c>
+      <c r="Q28" s="8">
+        <v>320</v>
+      </c>
     </row>
     <row r="29" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A29" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="8">
         <v>205</v>
       </c>
       <c r="C29" s="9">
         <v>195</v>
       </c>
       <c r="D29" s="8">
         <v>139</v>
       </c>
       <c r="E29" s="9">
         <v>216</v>
       </c>
       <c r="F29" s="9">
         <v>154</v>
       </c>
       <c r="G29" s="8">
         <v>193</v>
       </c>
       <c r="H29" s="9">
         <v>234</v>
       </c>
       <c r="I29" s="9">
         <v>229</v>
       </c>
       <c r="J29" s="9">
         <v>226</v>
       </c>
       <c r="K29" s="9">
         <v>183</v>
       </c>
       <c r="L29" s="8">
         <v>199</v>
       </c>
       <c r="M29" s="8">
         <v>162</v>
       </c>
       <c r="N29" s="8">
         <v>215</v>
       </c>
       <c r="O29" s="8">
         <v>208</v>
       </c>
       <c r="P29" s="8">
         <v>248</v>
       </c>
+      <c r="Q29" s="8">
+        <v>220</v>
+      </c>
     </row>
     <row r="30" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A30" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="8">
         <v>339</v>
       </c>
       <c r="C30" s="9">
         <v>225</v>
       </c>
       <c r="D30" s="8">
         <v>192</v>
       </c>
       <c r="E30" s="9">
         <v>237</v>
       </c>
       <c r="F30" s="9">
         <v>218</v>
       </c>
       <c r="G30" s="8">
         <v>165</v>
       </c>
       <c r="H30" s="9">
         <v>259</v>
       </c>
       <c r="I30" s="9">
         <v>265</v>
       </c>
       <c r="J30" s="9">
         <v>204</v>
       </c>
       <c r="K30" s="9">
         <v>232</v>
       </c>
       <c r="L30" s="8">
         <v>208</v>
       </c>
       <c r="M30" s="8">
         <v>207</v>
       </c>
       <c r="N30" s="8">
         <v>272</v>
       </c>
       <c r="O30" s="8">
         <v>195</v>
       </c>
       <c r="P30" s="8">
         <v>238</v>
       </c>
+      <c r="Q30" s="8">
+        <v>245</v>
+      </c>
     </row>
     <row r="31" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A31" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="8">
         <v>162</v>
       </c>
       <c r="C31" s="9">
         <v>181</v>
       </c>
       <c r="D31" s="8">
         <v>106</v>
       </c>
       <c r="E31" s="9">
         <v>125</v>
       </c>
       <c r="F31" s="9">
         <v>129</v>
       </c>
       <c r="G31" s="8">
         <v>94</v>
       </c>
       <c r="H31" s="9">
         <v>156</v>
       </c>
       <c r="I31" s="9">
         <v>120</v>
       </c>
       <c r="J31" s="9">
         <v>136</v>
       </c>
       <c r="K31" s="9">
         <v>99</v>
       </c>
       <c r="L31" s="8">
         <v>95</v>
       </c>
       <c r="M31" s="8">
         <v>82</v>
       </c>
       <c r="N31" s="8">
         <v>187</v>
       </c>
       <c r="O31" s="8">
         <v>98</v>
       </c>
       <c r="P31" s="8">
         <v>104</v>
       </c>
-      <c r="Q31" s="15" t="s">
-        <v>29</v>
+      <c r="Q31" s="8">
+        <v>126</v>
       </c>
     </row>
     <row r="32" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="10">
         <v>284</v>
       </c>
       <c r="C32" s="10">
         <v>295</v>
       </c>
       <c r="D32" s="10">
         <v>226</v>
       </c>
       <c r="E32" s="10">
         <v>230</v>
       </c>
       <c r="F32" s="10">
         <v>228</v>
       </c>
       <c r="G32" s="10">
         <v>232</v>
       </c>
       <c r="H32" s="10">
         <v>355</v>
       </c>
       <c r="I32" s="10">
         <v>301</v>
       </c>
       <c r="J32" s="10">
         <v>322</v>
       </c>
       <c r="K32" s="10">
         <v>235</v>
       </c>
       <c r="L32" s="10">
         <v>229</v>
       </c>
       <c r="M32" s="10">
         <v>235</v>
       </c>
       <c r="N32" s="10">
         <v>374</v>
       </c>
       <c r="O32" s="10">
         <v>335</v>
       </c>
       <c r="P32" s="10">
         <v>322</v>
+      </c>
+      <c r="Q32" s="10">
+        <v>276</v>
       </c>
     </row>
     <row r="33" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A33" s="17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="35" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="36" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1"/>
     <row r="37" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1"/>
     <row r="38" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1"/>
     <row r="39" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1"/>
     <row r="40" spans="1:15" ht="15" customHeight="1">
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
     </row>
     <row r="41" spans="1:15" ht="15" customHeight="1">
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
     </row>
     <row r="42" spans="1:15" ht="15" customHeight="1">
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
     </row>
@@ -3877,237 +4049,242 @@
       <c r="N72" s="7"/>
       <c r="O72" s="7"/>
     </row>
     <row r="73" spans="14:15" ht="15" customHeight="1">
       <c r="N73" s="7"/>
       <c r="O73" s="7"/>
     </row>
     <row r="74" spans="14:15" ht="15" customHeight="1">
       <c r="N74" s="7"/>
       <c r="O74" s="7"/>
     </row>
     <row r="75" spans="14:15" ht="15" customHeight="1">
       <c r="N75" s="7"/>
       <c r="O75" s="7"/>
     </row>
     <row r="76" spans="14:15" ht="15" customHeight="1">
       <c r="N76" s="7"/>
       <c r="O76" s="7"/>
     </row>
     <row r="77" spans="14:15" ht="15" customHeight="1">
       <c r="N77" s="7"/>
       <c r="O77" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A1:P1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A23:P23"/>
+    <mergeCell ref="A23:Q23"/>
+    <mergeCell ref="A1:Q1"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="N4:P4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="A6:Q6"/>
+    <mergeCell ref="A17:Q17"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:S77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" sqref="A1:P1"/>
+      <selection pane="topRight" activeCell="T29" sqref="T29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
     <col min="2" max="4" width="9.28515625" style="2" customWidth="1"/>
     <col min="5" max="9" width="9.28515625" style="1" customWidth="1"/>
     <col min="10" max="11" width="9.28515625" style="2" customWidth="1"/>
     <col min="12" max="13" width="9.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="2" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="2"/>
     <col min="16" max="19" width="9.140625" style="1"/>
     <col min="20" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="15" customHeight="1">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="33"/>
-[...13 lines deleted...]
-      <c r="P1" s="33"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="35"/>
     </row>
     <row r="2" spans="1:19" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
       <c r="K2" s="26"/>
       <c r="L2" s="26"/>
       <c r="M2" s="26"/>
       <c r="N2" s="27"/>
       <c r="P2" s="28"/>
       <c r="Q2" s="28"/>
       <c r="R2" s="28"/>
       <c r="S2" s="28"/>
     </row>
     <row r="3" spans="1:19" s="3" customFormat="1" ht="12.75" customHeight="1">
       <c r="B3" s="4"/>
       <c r="I3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="P3" s="4" t="s">
+      <c r="P3" s="4"/>
+      <c r="Q3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
     </row>
     <row r="4" spans="1:19" s="7" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A4" s="34"/>
-      <c r="B4" s="42">
+      <c r="A4" s="36"/>
+      <c r="B4" s="47">
         <v>2025</v>
       </c>
-      <c r="C4" s="42"/>
-[...10 lines deleted...]
-      <c r="N4" s="36">
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="47"/>
+      <c r="H4" s="47"/>
+      <c r="I4" s="47"/>
+      <c r="J4" s="47"/>
+      <c r="K4" s="47"/>
+      <c r="L4" s="47"/>
+      <c r="M4" s="47"/>
+      <c r="N4" s="38">
         <v>2026</v>
       </c>
-      <c r="O4" s="37"/>
-      <c r="P4" s="37"/>
+      <c r="O4" s="39"/>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="41"/>
     </row>
     <row r="5" spans="1:19" s="7" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A5" s="35"/>
+      <c r="A5" s="37"/>
       <c r="B5" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="29" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="30" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="30" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="29" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="29" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="29" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="29" t="s">
         <v>10</v>
       </c>
       <c r="M5" s="30" t="s">
         <v>11</v>
       </c>
       <c r="N5" s="24" t="s">
         <v>0</v>
       </c>
       <c r="O5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="P5" s="31" t="s">
         <v>2</v>
       </c>
+      <c r="Q5" s="32" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="6" spans="1:19" s="7" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A6" s="41" t="s">
+      <c r="A6" s="46" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="41"/>
-[...14 lines deleted...]
-      <c r="Q6" s="6"/>
+      <c r="B6" s="46"/>
+      <c r="C6" s="46"/>
+      <c r="D6" s="46"/>
+      <c r="E6" s="46"/>
+      <c r="F6" s="46"/>
+      <c r="G6" s="46"/>
+      <c r="H6" s="46"/>
+      <c r="I6" s="46"/>
+      <c r="J6" s="46"/>
+      <c r="K6" s="46"/>
+      <c r="L6" s="46"/>
+      <c r="M6" s="46"/>
+      <c r="N6" s="46"/>
+      <c r="O6" s="46"/>
+      <c r="P6" s="46"/>
+      <c r="Q6" s="43"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="8">
         <v>4892</v>
       </c>
       <c r="C7" s="8">
         <v>4407</v>
       </c>
       <c r="D7" s="8">
         <v>3435</v>
       </c>
       <c r="E7" s="8">
         <v>3995</v>
       </c>
       <c r="F7" s="8">
         <v>3845</v>
       </c>
       <c r="G7" s="8">
         <v>3922</v>
       </c>
@@ -4116,521 +4293,551 @@
       </c>
       <c r="I7" s="8">
         <v>5688</v>
       </c>
       <c r="J7" s="9">
         <v>5512</v>
       </c>
       <c r="K7" s="8">
         <v>4497</v>
       </c>
       <c r="L7" s="8">
         <v>3972</v>
       </c>
       <c r="M7" s="8">
         <v>3573</v>
       </c>
       <c r="N7" s="8">
         <v>5131</v>
       </c>
       <c r="O7" s="8">
         <v>4360</v>
       </c>
       <c r="P7" s="8">
         <v>4570</v>
       </c>
+      <c r="Q7" s="8">
+        <v>4434</v>
+      </c>
     </row>
     <row r="8" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="8">
         <v>2266</v>
       </c>
       <c r="C8" s="8">
         <v>1983</v>
       </c>
       <c r="D8" s="8">
         <v>1420</v>
       </c>
       <c r="E8" s="8">
         <v>1888</v>
       </c>
       <c r="F8" s="8">
         <v>1678</v>
       </c>
       <c r="G8" s="8">
         <v>1858</v>
       </c>
       <c r="H8" s="8">
         <v>2494</v>
       </c>
       <c r="I8" s="8">
         <v>2551</v>
       </c>
       <c r="J8" s="9">
         <v>2312</v>
       </c>
       <c r="K8" s="8">
         <v>2136</v>
       </c>
       <c r="L8" s="8">
         <v>1917</v>
       </c>
       <c r="M8" s="8">
         <v>1756</v>
       </c>
       <c r="N8" s="8">
         <v>2436</v>
       </c>
       <c r="O8" s="8">
         <v>1934</v>
       </c>
       <c r="P8" s="8">
         <v>1966</v>
       </c>
+      <c r="Q8" s="8">
+        <v>2022</v>
+      </c>
     </row>
     <row r="9" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A9" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="8">
         <v>269</v>
       </c>
       <c r="C9" s="8">
         <v>236</v>
       </c>
       <c r="D9" s="8">
         <v>150</v>
       </c>
       <c r="E9" s="8">
         <v>171</v>
       </c>
       <c r="F9" s="8">
         <v>282</v>
       </c>
       <c r="G9" s="8">
         <v>204</v>
       </c>
       <c r="H9" s="8">
         <v>271</v>
       </c>
       <c r="I9" s="8">
         <v>244</v>
       </c>
       <c r="J9" s="9">
         <v>258</v>
       </c>
       <c r="K9" s="8">
         <v>192</v>
       </c>
       <c r="L9" s="8">
         <v>175</v>
       </c>
       <c r="M9" s="8">
         <v>132</v>
       </c>
       <c r="N9" s="8">
         <v>254</v>
       </c>
       <c r="O9" s="8">
         <v>188</v>
       </c>
       <c r="P9" s="8">
         <v>226</v>
       </c>
+      <c r="Q9" s="8">
+        <v>200</v>
+      </c>
     </row>
     <row r="10" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A10" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="8">
         <v>331</v>
       </c>
       <c r="C10" s="8">
         <v>254</v>
       </c>
       <c r="D10" s="8">
         <v>247</v>
       </c>
       <c r="E10" s="8">
         <v>224</v>
       </c>
       <c r="F10" s="8">
         <v>273</v>
       </c>
       <c r="G10" s="8">
         <v>287</v>
       </c>
       <c r="H10" s="8">
         <v>515</v>
       </c>
       <c r="I10" s="8">
         <v>416</v>
       </c>
       <c r="J10" s="9">
         <v>462</v>
       </c>
       <c r="K10" s="8">
         <v>316</v>
       </c>
       <c r="L10" s="8">
         <v>232</v>
       </c>
       <c r="M10" s="8">
         <v>235</v>
       </c>
       <c r="N10" s="8">
         <v>331</v>
       </c>
       <c r="O10" s="8">
         <v>298</v>
       </c>
       <c r="P10" s="8">
         <v>297</v>
       </c>
+      <c r="Q10" s="8">
+        <v>293</v>
+      </c>
     </row>
     <row r="11" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A11" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="8">
         <v>221</v>
       </c>
       <c r="C11" s="8">
         <v>146</v>
       </c>
       <c r="D11" s="8">
         <v>144</v>
       </c>
       <c r="E11" s="8">
         <v>148</v>
       </c>
       <c r="F11" s="8">
         <v>133</v>
       </c>
       <c r="G11" s="8">
         <v>136</v>
       </c>
       <c r="H11" s="8">
         <v>200</v>
       </c>
       <c r="I11" s="8">
         <v>201</v>
       </c>
       <c r="J11" s="9">
         <v>228</v>
       </c>
       <c r="K11" s="8">
         <v>180</v>
       </c>
       <c r="L11" s="8">
         <v>204</v>
       </c>
       <c r="M11" s="8">
         <v>175</v>
       </c>
       <c r="N11" s="8">
         <v>193</v>
       </c>
       <c r="O11" s="8">
         <v>182</v>
       </c>
       <c r="P11" s="8">
         <v>213</v>
       </c>
+      <c r="Q11" s="8">
+        <v>123</v>
+      </c>
     </row>
     <row r="12" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A12" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="8">
         <v>421</v>
       </c>
       <c r="C12" s="8">
         <v>409</v>
       </c>
       <c r="D12" s="8">
         <v>313</v>
       </c>
       <c r="E12" s="8">
         <v>368</v>
       </c>
       <c r="F12" s="8">
         <v>393</v>
       </c>
       <c r="G12" s="8">
         <v>327</v>
       </c>
       <c r="H12" s="8">
         <v>458</v>
       </c>
       <c r="I12" s="8">
         <v>622</v>
       </c>
       <c r="J12" s="9">
         <v>629</v>
       </c>
       <c r="K12" s="8">
         <v>417</v>
       </c>
       <c r="L12" s="8">
         <v>344</v>
       </c>
       <c r="M12" s="8">
         <v>301</v>
       </c>
       <c r="N12" s="8">
         <v>502</v>
       </c>
       <c r="O12" s="8">
         <v>436</v>
       </c>
       <c r="P12" s="8">
         <v>445</v>
       </c>
+      <c r="Q12" s="8">
+        <v>422</v>
+      </c>
     </row>
     <row r="13" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A13" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="8">
         <v>351</v>
       </c>
       <c r="C13" s="8">
         <v>358</v>
       </c>
       <c r="D13" s="8">
         <v>279</v>
       </c>
       <c r="E13" s="8">
         <v>368</v>
       </c>
       <c r="F13" s="8">
         <v>266</v>
       </c>
       <c r="G13" s="8">
         <v>331</v>
       </c>
       <c r="H13" s="8">
         <v>383</v>
       </c>
       <c r="I13" s="8">
         <v>454</v>
       </c>
       <c r="J13" s="9">
         <v>452</v>
       </c>
       <c r="K13" s="8">
         <v>357</v>
       </c>
       <c r="L13" s="8">
         <v>328</v>
       </c>
       <c r="M13" s="8">
         <v>263</v>
       </c>
       <c r="N13" s="8">
         <v>360</v>
       </c>
       <c r="O13" s="8">
         <v>377</v>
       </c>
       <c r="P13" s="8">
         <v>431</v>
       </c>
+      <c r="Q13" s="8">
+        <v>381</v>
+      </c>
     </row>
     <row r="14" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A14" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="8">
         <v>429</v>
       </c>
       <c r="C14" s="8">
         <v>382</v>
       </c>
       <c r="D14" s="8">
         <v>279</v>
       </c>
       <c r="E14" s="8">
         <v>311</v>
       </c>
       <c r="F14" s="8">
         <v>290</v>
       </c>
       <c r="G14" s="8">
         <v>267</v>
       </c>
       <c r="H14" s="8">
         <v>400</v>
       </c>
       <c r="I14" s="8">
         <v>432</v>
       </c>
       <c r="J14" s="9">
         <v>410</v>
       </c>
       <c r="K14" s="8">
         <v>314</v>
       </c>
       <c r="L14" s="8">
         <v>283</v>
       </c>
       <c r="M14" s="8">
         <v>266</v>
       </c>
       <c r="N14" s="8">
         <v>337</v>
       </c>
       <c r="O14" s="8">
         <v>303</v>
       </c>
       <c r="P14" s="8">
         <v>364</v>
       </c>
+      <c r="Q14" s="8">
+        <v>352</v>
+      </c>
     </row>
     <row r="15" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A15" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="8">
         <v>210</v>
       </c>
       <c r="C15" s="8">
         <v>219</v>
       </c>
       <c r="D15" s="8">
         <v>207</v>
       </c>
       <c r="E15" s="8">
         <v>166</v>
       </c>
       <c r="F15" s="8">
         <v>161</v>
       </c>
       <c r="G15" s="8">
         <v>171</v>
       </c>
       <c r="H15" s="8">
         <v>198</v>
       </c>
       <c r="I15" s="8">
         <v>250</v>
       </c>
       <c r="J15" s="9">
         <v>225</v>
       </c>
       <c r="K15" s="8">
         <v>198</v>
       </c>
       <c r="L15" s="8">
         <v>157</v>
       </c>
       <c r="M15" s="8">
         <v>118</v>
       </c>
       <c r="N15" s="8">
         <v>231</v>
       </c>
       <c r="O15" s="8">
         <v>205</v>
       </c>
       <c r="P15" s="8">
         <v>172</v>
       </c>
+      <c r="Q15" s="8">
+        <v>196</v>
+      </c>
     </row>
     <row r="16" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="8">
         <v>394</v>
       </c>
       <c r="C16" s="8">
         <v>420</v>
       </c>
       <c r="D16" s="8">
         <v>396</v>
       </c>
       <c r="E16" s="8">
         <v>351</v>
       </c>
       <c r="F16" s="8">
         <v>369</v>
       </c>
       <c r="G16" s="8">
         <v>341</v>
       </c>
       <c r="H16" s="8">
         <v>478</v>
       </c>
       <c r="I16" s="8">
         <v>518</v>
       </c>
       <c r="J16" s="9">
         <v>536</v>
       </c>
       <c r="K16" s="8">
         <v>387</v>
       </c>
       <c r="L16" s="8">
         <v>332</v>
       </c>
       <c r="M16" s="8">
         <v>327</v>
       </c>
       <c r="N16" s="8">
         <v>487</v>
       </c>
       <c r="O16" s="8">
         <v>437</v>
       </c>
       <c r="P16" s="8">
         <v>456</v>
       </c>
+      <c r="Q16" s="8">
+        <v>445</v>
+      </c>
     </row>
     <row r="17" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A17" s="39" t="s">
+      <c r="A17" s="44" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="39"/>
-[...14 lines deleted...]
-      <c r="Q17" s="12"/>
+      <c r="B17" s="44"/>
+      <c r="C17" s="44"/>
+      <c r="D17" s="44"/>
+      <c r="E17" s="44"/>
+      <c r="F17" s="44"/>
+      <c r="G17" s="44"/>
+      <c r="H17" s="44"/>
+      <c r="I17" s="44"/>
+      <c r="J17" s="44"/>
+      <c r="K17" s="44"/>
+      <c r="L17" s="44"/>
+      <c r="M17" s="44"/>
+      <c r="N17" s="44"/>
+      <c r="O17" s="44"/>
+      <c r="P17" s="44"/>
+      <c r="Q17" s="35"/>
       <c r="R17" s="12"/>
       <c r="S17" s="12"/>
     </row>
     <row r="18" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="8">
         <v>2298</v>
       </c>
       <c r="C18" s="8">
         <v>2078</v>
       </c>
       <c r="D18" s="8">
         <v>1568</v>
       </c>
       <c r="E18" s="8">
         <v>1910</v>
       </c>
       <c r="F18" s="8">
         <v>1927</v>
       </c>
       <c r="G18" s="8">
         <v>1937</v>
       </c>
@@ -4639,271 +4846,286 @@
       </c>
       <c r="I18" s="8">
         <v>2718</v>
       </c>
       <c r="J18" s="9">
         <v>2585</v>
       </c>
       <c r="K18" s="8">
         <v>2278</v>
       </c>
       <c r="L18" s="8">
         <v>1967</v>
       </c>
       <c r="M18" s="8">
         <v>1787</v>
       </c>
       <c r="N18" s="8">
         <v>2589</v>
       </c>
       <c r="O18" s="8">
         <v>2039</v>
       </c>
       <c r="P18" s="8">
         <v>2116</v>
       </c>
+      <c r="Q18" s="8">
+        <v>2097</v>
+      </c>
     </row>
     <row r="19" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A19" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="8">
         <v>1888</v>
       </c>
       <c r="C19" s="8">
         <v>1691</v>
       </c>
       <c r="D19" s="8">
         <v>1245</v>
       </c>
       <c r="E19" s="8">
         <v>1617</v>
       </c>
       <c r="F19" s="8">
         <v>1476</v>
       </c>
       <c r="G19" s="8">
         <v>1557</v>
       </c>
       <c r="H19" s="8">
         <v>2136</v>
       </c>
       <c r="I19" s="8">
         <v>2227</v>
       </c>
       <c r="J19" s="9">
         <v>2028</v>
       </c>
       <c r="K19" s="8">
         <v>1870</v>
       </c>
       <c r="L19" s="8">
         <v>1654</v>
       </c>
       <c r="M19" s="8">
         <v>1510</v>
       </c>
       <c r="N19" s="8">
         <v>2083</v>
       </c>
       <c r="O19" s="8">
         <v>1701</v>
       </c>
       <c r="P19" s="8">
         <v>1702</v>
       </c>
+      <c r="Q19" s="8">
+        <v>1734</v>
+      </c>
     </row>
     <row r="20" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A20" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="8">
         <v>269</v>
       </c>
       <c r="C20" s="8">
         <v>236</v>
       </c>
       <c r="D20" s="8">
         <v>150</v>
       </c>
       <c r="E20" s="8">
         <v>171</v>
       </c>
       <c r="F20" s="8">
         <v>282</v>
       </c>
       <c r="G20" s="8">
         <v>204</v>
       </c>
       <c r="H20" s="8">
         <v>271</v>
       </c>
       <c r="I20" s="8">
         <v>244</v>
       </c>
       <c r="J20" s="9">
         <v>258</v>
       </c>
       <c r="K20" s="8">
         <v>192</v>
       </c>
       <c r="L20" s="8">
         <v>175</v>
       </c>
       <c r="M20" s="8">
         <v>132</v>
       </c>
       <c r="N20" s="8">
         <v>254</v>
       </c>
       <c r="O20" s="8">
         <v>188</v>
       </c>
       <c r="P20" s="8">
         <v>226</v>
       </c>
+      <c r="Q20" s="8">
+        <v>200</v>
+      </c>
     </row>
     <row r="21" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A21" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="8">
         <v>124</v>
       </c>
       <c r="C21" s="8">
         <v>114</v>
       </c>
       <c r="D21" s="8">
         <v>136</v>
       </c>
       <c r="E21" s="8">
         <v>81</v>
       </c>
       <c r="F21" s="8">
         <v>145</v>
       </c>
       <c r="G21" s="8">
         <v>127</v>
       </c>
       <c r="H21" s="8">
         <v>274</v>
       </c>
       <c r="I21" s="8">
         <v>196</v>
       </c>
       <c r="J21" s="9">
         <v>244</v>
       </c>
       <c r="K21" s="8">
         <v>165</v>
       </c>
       <c r="L21" s="8">
         <v>113</v>
       </c>
       <c r="M21" s="8">
         <v>115</v>
       </c>
       <c r="N21" s="8">
         <v>178</v>
       </c>
       <c r="O21" s="8">
         <v>124</v>
       </c>
       <c r="P21" s="8">
         <v>135</v>
       </c>
+      <c r="Q21" s="8">
+        <v>129</v>
+      </c>
     </row>
     <row r="22" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A22" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="8">
         <v>17</v>
       </c>
       <c r="C22" s="8">
         <v>37</v>
       </c>
       <c r="D22" s="8">
         <v>37</v>
       </c>
       <c r="E22" s="8">
         <v>41</v>
       </c>
       <c r="F22" s="8">
         <v>24</v>
       </c>
       <c r="G22" s="8">
         <v>49</v>
       </c>
       <c r="H22" s="8">
         <v>50</v>
       </c>
       <c r="I22" s="8">
         <v>51</v>
       </c>
       <c r="J22" s="9">
         <v>55</v>
       </c>
       <c r="K22" s="8">
         <v>51</v>
       </c>
       <c r="L22" s="8">
         <v>25</v>
       </c>
       <c r="M22" s="8">
         <v>30</v>
       </c>
       <c r="N22" s="8">
         <v>74</v>
       </c>
       <c r="O22" s="8">
         <v>26</v>
       </c>
       <c r="P22" s="8">
         <v>53</v>
       </c>
+      <c r="Q22" s="8">
+        <v>34</v>
+      </c>
     </row>
     <row r="23" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A23" s="39" t="s">
+      <c r="A23" s="44" t="s">
         <v>25</v>
       </c>
-      <c r="B23" s="39"/>
-[...14 lines deleted...]
-      <c r="Q23" s="12"/>
+      <c r="B23" s="44"/>
+      <c r="C23" s="44"/>
+      <c r="D23" s="44"/>
+      <c r="E23" s="44"/>
+      <c r="F23" s="44"/>
+      <c r="G23" s="44"/>
+      <c r="H23" s="44"/>
+      <c r="I23" s="44"/>
+      <c r="J23" s="44"/>
+      <c r="K23" s="44"/>
+      <c r="L23" s="44"/>
+      <c r="M23" s="44"/>
+      <c r="N23" s="44"/>
+      <c r="O23" s="44"/>
+      <c r="P23" s="44"/>
+      <c r="Q23" s="35"/>
       <c r="R23" s="12"/>
       <c r="S23" s="12"/>
     </row>
     <row r="24" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="8">
         <v>2594</v>
       </c>
       <c r="C24" s="9">
         <v>2329</v>
       </c>
       <c r="D24" s="8">
         <v>1867</v>
       </c>
       <c r="E24" s="8">
         <v>2085</v>
       </c>
       <c r="F24" s="8">
         <v>1918</v>
       </c>
       <c r="G24" s="8">
         <v>1985</v>
       </c>
@@ -4912,449 +5134,476 @@
       </c>
       <c r="I24" s="9">
         <v>2970</v>
       </c>
       <c r="J24" s="9">
         <v>2927</v>
       </c>
       <c r="K24" s="8">
         <v>2219</v>
       </c>
       <c r="L24" s="9">
         <v>2005</v>
       </c>
       <c r="M24" s="8">
         <v>1786</v>
       </c>
       <c r="N24" s="8">
         <v>2542</v>
       </c>
       <c r="O24" s="8">
         <v>2321</v>
       </c>
       <c r="P24" s="9">
         <v>2454</v>
       </c>
+      <c r="Q24" s="8">
+        <v>2337</v>
+      </c>
     </row>
     <row r="25" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A25" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="8">
         <v>378</v>
       </c>
       <c r="C25" s="9">
         <v>292</v>
       </c>
       <c r="D25" s="8">
         <v>175</v>
       </c>
       <c r="E25" s="8">
         <v>271</v>
       </c>
       <c r="F25" s="8">
         <v>202</v>
       </c>
       <c r="G25" s="8">
         <v>301</v>
       </c>
       <c r="H25" s="9">
         <v>358</v>
       </c>
       <c r="I25" s="9">
         <v>324</v>
       </c>
       <c r="J25" s="9">
         <v>284</v>
       </c>
       <c r="K25" s="8">
         <v>266</v>
       </c>
       <c r="L25" s="9">
         <v>263</v>
       </c>
       <c r="M25" s="8">
         <v>246</v>
       </c>
       <c r="N25" s="8">
         <v>353</v>
       </c>
       <c r="O25" s="8">
         <v>233</v>
       </c>
       <c r="P25" s="9">
         <v>264</v>
       </c>
+      <c r="Q25" s="8">
+        <v>288</v>
+      </c>
     </row>
     <row r="26" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A26" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="8">
         <v>207</v>
       </c>
       <c r="C26" s="9">
         <v>140</v>
       </c>
       <c r="D26" s="8">
         <v>111</v>
       </c>
       <c r="E26" s="8">
         <v>143</v>
       </c>
       <c r="F26" s="8">
         <v>128</v>
       </c>
       <c r="G26" s="8">
         <v>160</v>
       </c>
       <c r="H26" s="9">
         <v>241</v>
       </c>
       <c r="I26" s="9">
         <v>220</v>
       </c>
       <c r="J26" s="9">
         <v>218</v>
       </c>
       <c r="K26" s="8">
         <v>151</v>
       </c>
       <c r="L26" s="9">
         <v>119</v>
       </c>
       <c r="M26" s="8">
         <v>120</v>
       </c>
       <c r="N26" s="8">
         <v>153</v>
       </c>
       <c r="O26" s="8">
         <v>174</v>
       </c>
       <c r="P26" s="9">
         <v>162</v>
       </c>
+      <c r="Q26" s="8">
+        <v>164</v>
+      </c>
     </row>
     <row r="27" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A27" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B27" s="8">
         <v>221</v>
       </c>
       <c r="C27" s="9">
         <v>146</v>
       </c>
       <c r="D27" s="8">
         <v>144</v>
       </c>
       <c r="E27" s="8">
         <v>148</v>
       </c>
       <c r="F27" s="8">
         <v>133</v>
       </c>
       <c r="G27" s="8">
         <v>136</v>
       </c>
       <c r="H27" s="9">
         <v>200</v>
       </c>
       <c r="I27" s="9">
         <v>201</v>
       </c>
       <c r="J27" s="9">
         <v>228</v>
       </c>
       <c r="K27" s="8">
         <v>180</v>
       </c>
       <c r="L27" s="9">
         <v>204</v>
       </c>
       <c r="M27" s="8">
         <v>175</v>
       </c>
       <c r="N27" s="8">
         <v>193</v>
       </c>
       <c r="O27" s="8">
         <v>182</v>
       </c>
       <c r="P27" s="9">
         <v>213</v>
       </c>
+      <c r="Q27" s="8">
+        <v>123</v>
+      </c>
     </row>
     <row r="28" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A28" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="8">
         <v>421</v>
       </c>
       <c r="C28" s="9">
         <v>409</v>
       </c>
       <c r="D28" s="8">
         <v>313</v>
       </c>
       <c r="E28" s="8">
         <v>368</v>
       </c>
       <c r="F28" s="8">
         <v>393</v>
       </c>
       <c r="G28" s="8">
         <v>327</v>
       </c>
       <c r="H28" s="9">
         <v>458</v>
       </c>
       <c r="I28" s="9">
         <v>622</v>
       </c>
       <c r="J28" s="9">
         <v>629</v>
       </c>
       <c r="K28" s="8">
         <v>417</v>
       </c>
       <c r="L28" s="9">
         <v>344</v>
       </c>
       <c r="M28" s="8">
         <v>301</v>
       </c>
       <c r="N28" s="8">
         <v>502</v>
       </c>
       <c r="O28" s="8">
         <v>436</v>
       </c>
       <c r="P28" s="9">
         <v>445</v>
       </c>
+      <c r="Q28" s="8">
+        <v>422</v>
+      </c>
     </row>
     <row r="29" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A29" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="8">
         <v>334</v>
       </c>
       <c r="C29" s="9">
         <v>321</v>
       </c>
       <c r="D29" s="8">
         <v>242</v>
       </c>
       <c r="E29" s="8">
         <v>327</v>
       </c>
       <c r="F29" s="8">
         <v>242</v>
       </c>
       <c r="G29" s="8">
         <v>282</v>
       </c>
       <c r="H29" s="9">
         <v>333</v>
       </c>
       <c r="I29" s="9">
         <v>403</v>
       </c>
       <c r="J29" s="9">
         <v>397</v>
       </c>
       <c r="K29" s="8">
         <v>306</v>
       </c>
       <c r="L29" s="9">
         <v>303</v>
       </c>
       <c r="M29" s="8">
         <v>233</v>
       </c>
       <c r="N29" s="8">
         <v>286</v>
       </c>
       <c r="O29" s="8">
         <v>351</v>
       </c>
       <c r="P29" s="9">
         <v>378</v>
       </c>
+      <c r="Q29" s="8">
+        <v>347</v>
+      </c>
     </row>
     <row r="30" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A30" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="8">
         <v>429</v>
       </c>
       <c r="C30" s="9">
         <v>382</v>
       </c>
       <c r="D30" s="8">
         <v>279</v>
       </c>
       <c r="E30" s="8">
         <v>311</v>
       </c>
       <c r="F30" s="8">
         <v>290</v>
       </c>
       <c r="G30" s="8">
         <v>267</v>
       </c>
       <c r="H30" s="9">
         <v>400</v>
       </c>
       <c r="I30" s="9">
         <v>432</v>
       </c>
       <c r="J30" s="9">
         <v>410</v>
       </c>
       <c r="K30" s="8">
         <v>314</v>
       </c>
       <c r="L30" s="9">
         <v>283</v>
       </c>
       <c r="M30" s="8">
         <v>266</v>
       </c>
       <c r="N30" s="8">
         <v>337</v>
       </c>
       <c r="O30" s="8">
         <v>303</v>
       </c>
       <c r="P30" s="9">
         <v>364</v>
       </c>
+      <c r="Q30" s="8">
+        <v>352</v>
+      </c>
     </row>
     <row r="31" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A31" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="8">
         <v>210</v>
       </c>
       <c r="C31" s="9">
         <v>219</v>
       </c>
       <c r="D31" s="8">
         <v>207</v>
       </c>
       <c r="E31" s="8">
         <v>166</v>
       </c>
       <c r="F31" s="8">
         <v>161</v>
       </c>
       <c r="G31" s="8">
         <v>171</v>
       </c>
       <c r="H31" s="9">
         <v>198</v>
       </c>
       <c r="I31" s="9">
         <v>250</v>
       </c>
       <c r="J31" s="9">
         <v>225</v>
       </c>
       <c r="K31" s="8">
         <v>198</v>
       </c>
       <c r="L31" s="9">
         <v>157</v>
       </c>
       <c r="M31" s="8">
         <v>118</v>
       </c>
       <c r="N31" s="8">
         <v>231</v>
       </c>
       <c r="O31" s="8">
         <v>205</v>
       </c>
       <c r="P31" s="9">
         <v>172</v>
       </c>
+      <c r="Q31" s="8">
+        <v>196</v>
+      </c>
     </row>
     <row r="32" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="10">
         <v>394</v>
       </c>
       <c r="C32" s="10">
         <v>420</v>
       </c>
       <c r="D32" s="10">
         <v>396</v>
       </c>
       <c r="E32" s="10">
         <v>351</v>
       </c>
       <c r="F32" s="10">
         <v>369</v>
       </c>
       <c r="G32" s="10">
         <v>341</v>
       </c>
       <c r="H32" s="10">
         <v>478</v>
       </c>
       <c r="I32" s="10">
         <v>518</v>
       </c>
       <c r="J32" s="10">
         <v>536</v>
       </c>
       <c r="K32" s="10">
         <v>387</v>
       </c>
       <c r="L32" s="10">
         <v>332</v>
       </c>
       <c r="M32" s="10">
         <v>327</v>
       </c>
       <c r="N32" s="10">
         <v>487</v>
       </c>
       <c r="O32" s="10">
         <v>437</v>
       </c>
       <c r="P32" s="10">
         <v>456</v>
+      </c>
+      <c r="Q32" s="10">
+        <v>445</v>
       </c>
     </row>
     <row r="33" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A33" s="17" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="12"/>
       <c r="F33" s="12"/>
       <c r="G33" s="12"/>
       <c r="H33" s="12"/>
       <c r="I33" s="12"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="P33" s="12"/>
       <c r="Q33" s="12"/>
       <c r="R33" s="12"/>
       <c r="S33" s="12"/>
     </row>
     <row r="34" spans="1:19" s="18" customFormat="1" ht="12.75" customHeight="1">
       <c r="A34" s="15"/>
       <c r="E34" s="19"/>
       <c r="F34" s="19"/>
       <c r="G34" s="19"/>
       <c r="H34" s="19"/>
       <c r="I34" s="19"/>
@@ -5579,57 +5828,57 @@
       <c r="N72" s="7"/>
       <c r="O72" s="7"/>
     </row>
     <row r="73" spans="14:15" ht="15" customHeight="1">
       <c r="N73" s="7"/>
       <c r="O73" s="7"/>
     </row>
     <row r="74" spans="14:15" ht="15" customHeight="1">
       <c r="N74" s="7"/>
       <c r="O74" s="7"/>
     </row>
     <row r="75" spans="14:15" ht="15" customHeight="1">
       <c r="N75" s="7"/>
       <c r="O75" s="7"/>
     </row>
     <row r="76" spans="14:15" ht="15" customHeight="1">
       <c r="N76" s="7"/>
       <c r="O76" s="7"/>
     </row>
     <row r="77" spans="14:15" ht="15" customHeight="1">
       <c r="N77" s="7"/>
       <c r="O77" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A17:P17"/>
-    <mergeCell ref="A23:P23"/>
+    <mergeCell ref="A17:Q17"/>
+    <mergeCell ref="A23:Q23"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="A1:P1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:P6"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="A6:Q6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Көші-қон айырымы</vt:lpstr>