--- v2 (2026-06-04)
+++ v3 (2026-07-22)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="510" yWindow="30" windowWidth="21735" windowHeight="11550" tabRatio="763"/>
+    <workbookView xWindow="516" yWindow="36" windowWidth="21732" windowHeight="11556" tabRatio="763"/>
   </bookViews>
   <sheets>
     <sheet name="Көші-қон айырымы" sheetId="3" r:id="rId1"/>
     <sheet name="Келгендер" sheetId="1" r:id="rId2"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="33">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
@@ -302,51 +302,51 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -370,91 +370,94 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -731,3201 +734,3363 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:R77"/>
+  <dimension ref="A1:S77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="S17" sqref="S17"/>
+      <selection pane="topRight" activeCell="A40" sqref="A40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
+    <col min="2" max="11" width="9.5546875" style="2" customWidth="1"/>
+    <col min="12" max="13" width="9.5546875" style="11" customWidth="1"/>
+    <col min="14" max="14" width="9.5546875" style="2" customWidth="1"/>
+    <col min="15" max="16384" width="9.109375" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A1" s="41" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
+    </row>
+    <row r="2" spans="1:19" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="26"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
+      <c r="K2" s="26"/>
+      <c r="L2" s="26"/>
+      <c r="M2" s="26"/>
+      <c r="N2" s="27"/>
+    </row>
+    <row r="3" spans="1:19" s="3" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B3" s="4"/>
+      <c r="I3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="J3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="P3" s="4"/>
+      <c r="Q3" s="4"/>
+      <c r="R3" s="4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A4" s="36"/>
+      <c r="B4" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="39"/>
+      <c r="N4" s="38">
+        <v>2026</v>
+      </c>
+      <c r="O4" s="39"/>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="40"/>
+      <c r="R4" s="40"/>
+    </row>
+    <row r="5" spans="1:19" s="25" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A5" s="37"/>
+      <c r="B5" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="E5" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="F5" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="H5" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="I5" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="J5" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="K5" s="29" t="s">
+        <v>9</v>
+      </c>
+      <c r="L5" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="M5" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="N5" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="O5" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="P5" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q5" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="R5" s="34" t="s">
+        <v>4</v>
+      </c>
+      <c r="S5" s="35"/>
+    </row>
+    <row r="6" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A6" s="43" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="43"/>
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="43"/>
+      <c r="I6" s="43"/>
+      <c r="J6" s="43"/>
+      <c r="K6" s="43"/>
+      <c r="L6" s="43"/>
+      <c r="M6" s="43"/>
+      <c r="N6" s="43"/>
+      <c r="O6" s="43"/>
+      <c r="P6" s="43"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
+    </row>
+    <row r="7" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A7" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" s="8">
+        <v>-831</v>
+      </c>
+      <c r="C7" s="8">
+        <v>-802</v>
+      </c>
+      <c r="D7" s="8">
+        <v>-716</v>
+      </c>
+      <c r="E7" s="8">
+        <v>-803</v>
+      </c>
+      <c r="F7" s="9">
+        <v>-899</v>
+      </c>
+      <c r="G7" s="8">
+        <v>-992</v>
+      </c>
+      <c r="H7" s="8">
+        <v>-1424</v>
+      </c>
+      <c r="I7" s="8">
+        <v>-1658</v>
+      </c>
+      <c r="J7" s="8">
+        <v>-1278</v>
+      </c>
+      <c r="K7" s="8">
+        <v>-1138</v>
+      </c>
+      <c r="L7" s="8">
+        <v>-694</v>
+      </c>
+      <c r="M7" s="8">
+        <v>-678</v>
+      </c>
+      <c r="N7" s="8">
+        <v>-666</v>
+      </c>
+      <c r="O7" s="8">
+        <v>-785</v>
+      </c>
+      <c r="P7" s="8">
+        <v>-945</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>-850</v>
+      </c>
+      <c r="R7" s="8">
+        <v>-806</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A8" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="8">
+        <v>48</v>
+      </c>
+      <c r="C8" s="8">
+        <v>56</v>
+      </c>
+      <c r="D8" s="8">
+        <v>100</v>
+      </c>
+      <c r="E8" s="8">
+        <v>-94</v>
+      </c>
+      <c r="F8" s="9">
+        <v>-127</v>
+      </c>
+      <c r="G8" s="8">
+        <v>-170</v>
+      </c>
+      <c r="H8" s="8">
+        <v>-241</v>
+      </c>
+      <c r="I8" s="8">
+        <v>-326</v>
+      </c>
+      <c r="J8" s="8">
+        <v>129</v>
+      </c>
+      <c r="K8" s="8">
+        <v>-188</v>
+      </c>
+      <c r="L8" s="8">
+        <v>-34</v>
+      </c>
+      <c r="M8" s="8">
+        <v>-104</v>
+      </c>
+      <c r="N8" s="8">
+        <v>111</v>
+      </c>
+      <c r="O8" s="8">
+        <v>153</v>
+      </c>
+      <c r="P8" s="8">
+        <v>56</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>9</v>
+      </c>
+      <c r="R8" s="8">
+        <v>-175</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A9" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="8">
+        <v>-176</v>
+      </c>
+      <c r="C9" s="8">
+        <v>-147</v>
+      </c>
+      <c r="D9" s="8">
+        <v>-85</v>
+      </c>
+      <c r="E9" s="8">
+        <v>-111</v>
+      </c>
+      <c r="F9" s="9">
+        <v>-221</v>
+      </c>
+      <c r="G9" s="8">
+        <v>-127</v>
+      </c>
+      <c r="H9" s="8">
+        <v>-152</v>
+      </c>
+      <c r="I9" s="8">
+        <v>-153</v>
+      </c>
+      <c r="J9" s="8">
+        <v>-161</v>
+      </c>
+      <c r="K9" s="8">
+        <v>-125</v>
+      </c>
+      <c r="L9" s="8">
+        <v>-145</v>
+      </c>
+      <c r="M9" s="8">
+        <v>-95</v>
+      </c>
+      <c r="N9" s="8">
+        <v>-191</v>
+      </c>
+      <c r="O9" s="8">
+        <v>-140</v>
+      </c>
+      <c r="P9" s="8">
+        <v>-161</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>-135</v>
+      </c>
+      <c r="R9" s="8">
+        <v>-108</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A10" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="8">
+        <v>-104</v>
+      </c>
+      <c r="C10" s="8">
+        <v>-83</v>
+      </c>
+      <c r="D10" s="8">
+        <v>-70</v>
+      </c>
+      <c r="E10" s="8">
+        <v>-71</v>
+      </c>
+      <c r="F10" s="9">
+        <v>-121</v>
+      </c>
+      <c r="G10" s="8">
+        <v>-104</v>
+      </c>
+      <c r="H10" s="8">
+        <v>-322</v>
+      </c>
+      <c r="I10" s="8">
+        <v>-210</v>
+      </c>
+      <c r="J10" s="8">
+        <v>-239</v>
+      </c>
+      <c r="K10" s="8">
+        <v>-134</v>
+      </c>
+      <c r="L10" s="8">
+        <v>-103</v>
+      </c>
+      <c r="M10" s="8">
+        <v>-59</v>
+      </c>
+      <c r="N10" s="8">
+        <v>-74</v>
+      </c>
+      <c r="O10" s="8">
+        <v>-113</v>
+      </c>
+      <c r="P10" s="8">
+        <v>-128</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>-101</v>
+      </c>
+      <c r="R10" s="8">
+        <v>-90</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A11" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="8">
+        <v>-111</v>
+      </c>
+      <c r="C11" s="8">
+        <v>-29</v>
+      </c>
+      <c r="D11" s="8">
+        <v>-68</v>
+      </c>
+      <c r="E11" s="8">
+        <v>-62</v>
+      </c>
+      <c r="F11" s="9">
+        <v>-36</v>
+      </c>
+      <c r="G11" s="8">
+        <v>-63</v>
+      </c>
+      <c r="H11" s="8">
+        <v>-95</v>
+      </c>
+      <c r="I11" s="8">
+        <v>-92</v>
+      </c>
+      <c r="J11" s="8">
+        <v>-96</v>
+      </c>
+      <c r="K11" s="8">
+        <v>-67</v>
+      </c>
+      <c r="L11" s="8">
+        <v>-109</v>
+      </c>
+      <c r="M11" s="8">
+        <v>-92</v>
+      </c>
+      <c r="N11" s="8">
+        <v>-75</v>
+      </c>
+      <c r="O11" s="8">
+        <v>-94</v>
+      </c>
+      <c r="P11" s="8">
+        <v>-123</v>
+      </c>
+      <c r="Q11" s="7">
+        <v>-30</v>
+      </c>
+      <c r="R11" s="7">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A12" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="8">
+        <v>-119</v>
+      </c>
+      <c r="C12" s="8">
+        <v>-148</v>
+      </c>
+      <c r="D12" s="8">
+        <v>-103</v>
+      </c>
+      <c r="E12" s="8">
+        <v>-114</v>
+      </c>
+      <c r="F12" s="9">
+        <v>-61</v>
+      </c>
+      <c r="G12" s="8">
+        <v>-113</v>
+      </c>
+      <c r="H12" s="8">
+        <v>-178</v>
+      </c>
+      <c r="I12" s="8">
+        <v>-165</v>
+      </c>
+      <c r="J12" s="8">
+        <v>-212</v>
+      </c>
+      <c r="K12" s="8">
+        <v>-143</v>
+      </c>
+      <c r="L12" s="8">
+        <v>53</v>
+      </c>
+      <c r="M12" s="8">
+        <v>-66</v>
+      </c>
+      <c r="N12" s="8">
+        <v>-104</v>
+      </c>
+      <c r="O12" s="8">
+        <v>-129</v>
+      </c>
+      <c r="P12" s="8">
+        <v>-92</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>-102</v>
+      </c>
+      <c r="R12" s="8">
+        <v>-99</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A13" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="8">
+        <v>-121</v>
+      </c>
+      <c r="C13" s="8">
+        <v>-131</v>
+      </c>
+      <c r="D13" s="8">
+        <v>-132</v>
+      </c>
+      <c r="E13" s="8">
+        <v>-115</v>
+      </c>
+      <c r="F13" s="9">
+        <v>-88</v>
+      </c>
+      <c r="G13" s="8">
+        <v>-127</v>
+      </c>
+      <c r="H13" s="8">
+        <v>-130</v>
+      </c>
+      <c r="I13" s="8">
+        <v>-198</v>
+      </c>
+      <c r="J13" s="8">
+        <v>-190</v>
+      </c>
+      <c r="K13" s="8">
+        <v>-148</v>
+      </c>
+      <c r="L13" s="8">
+        <v>-116</v>
+      </c>
+      <c r="M13" s="8">
+        <v>-75</v>
+      </c>
+      <c r="N13" s="8">
+        <v>-111</v>
+      </c>
+      <c r="O13" s="8">
+        <v>-145</v>
+      </c>
+      <c r="P13" s="8">
+        <v>-169</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>-145</v>
+      </c>
+      <c r="R13" s="8">
+        <v>-148</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A14" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="8">
+        <v>-90</v>
+      </c>
+      <c r="C14" s="8">
+        <v>-157</v>
+      </c>
+      <c r="D14" s="8">
+        <v>-87</v>
+      </c>
+      <c r="E14" s="8">
+        <v>-74</v>
+      </c>
+      <c r="F14" s="9">
+        <v>-72</v>
+      </c>
+      <c r="G14" s="8">
+        <v>-102</v>
+      </c>
+      <c r="H14" s="8">
+        <v>-141</v>
+      </c>
+      <c r="I14" s="8">
+        <v>-167</v>
+      </c>
+      <c r="J14" s="8">
+        <v>-206</v>
+      </c>
+      <c r="K14" s="8">
+        <v>-82</v>
+      </c>
+      <c r="L14" s="8">
+        <v>-75</v>
+      </c>
+      <c r="M14" s="8">
+        <v>-59</v>
+      </c>
+      <c r="N14" s="8">
+        <v>-65</v>
+      </c>
+      <c r="O14" s="8">
+        <v>-108</v>
+      </c>
+      <c r="P14" s="8">
+        <v>-126</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>-107</v>
+      </c>
+      <c r="R14" s="8">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A15" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="8">
+        <v>-48</v>
+      </c>
+      <c r="C15" s="8">
+        <v>-38</v>
+      </c>
+      <c r="D15" s="8">
+        <v>-101</v>
+      </c>
+      <c r="E15" s="8">
+        <v>-41</v>
+      </c>
+      <c r="F15" s="9">
+        <v>-32</v>
+      </c>
+      <c r="G15" s="8">
+        <v>-77</v>
+      </c>
+      <c r="H15" s="8">
+        <v>-42</v>
+      </c>
+      <c r="I15" s="8">
+        <v>-130</v>
+      </c>
+      <c r="J15" s="8">
+        <v>-89</v>
+      </c>
+      <c r="K15" s="8">
+        <v>-99</v>
+      </c>
+      <c r="L15" s="8">
+        <v>-62</v>
+      </c>
+      <c r="M15" s="8">
+        <v>-36</v>
+      </c>
+      <c r="N15" s="8">
+        <v>-44</v>
+      </c>
+      <c r="O15" s="8">
+        <v>-107</v>
+      </c>
+      <c r="P15" s="8">
+        <v>-68</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>-70</v>
+      </c>
+      <c r="R15" s="8">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A16" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="8">
+        <v>-110</v>
+      </c>
+      <c r="C16" s="8">
+        <v>-125</v>
+      </c>
+      <c r="D16" s="8">
+        <v>-170</v>
+      </c>
+      <c r="E16" s="8">
+        <v>-121</v>
+      </c>
+      <c r="F16" s="9">
+        <v>-141</v>
+      </c>
+      <c r="G16" s="8">
+        <v>-109</v>
+      </c>
+      <c r="H16" s="8">
+        <v>-123</v>
+      </c>
+      <c r="I16" s="8">
+        <v>-217</v>
+      </c>
+      <c r="J16" s="8">
+        <v>-214</v>
+      </c>
+      <c r="K16" s="8">
+        <v>-152</v>
+      </c>
+      <c r="L16" s="8">
+        <v>-103</v>
+      </c>
+      <c r="M16" s="8">
+        <v>-92</v>
+      </c>
+      <c r="N16" s="8">
+        <v>-113</v>
+      </c>
+      <c r="O16" s="8">
+        <v>-102</v>
+      </c>
+      <c r="P16" s="8">
+        <v>-134</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>-169</v>
+      </c>
+      <c r="R16" s="8">
+        <v>-95</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A17" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="45"/>
+      <c r="C17" s="45"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="45"/>
+      <c r="M17" s="45"/>
+      <c r="N17" s="45"/>
+      <c r="O17" s="45"/>
+      <c r="P17" s="45"/>
+      <c r="Q17" s="42"/>
+      <c r="R17" s="42"/>
+    </row>
+    <row r="18" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A18" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="8">
+        <v>-231</v>
+      </c>
+      <c r="C18" s="8">
+        <v>-265</v>
+      </c>
+      <c r="D18" s="8">
+        <v>-202</v>
+      </c>
+      <c r="E18" s="8">
+        <v>-320</v>
+      </c>
+      <c r="F18" s="9">
+        <v>-497</v>
+      </c>
+      <c r="G18" s="8">
+        <v>-415</v>
+      </c>
+      <c r="H18" s="8">
+        <v>-687</v>
+      </c>
+      <c r="I18" s="8">
+        <v>-677</v>
+      </c>
+      <c r="J18" s="8">
+        <v>-333</v>
+      </c>
+      <c r="K18" s="8">
+        <v>-467</v>
+      </c>
+      <c r="L18" s="8">
+        <v>-337</v>
+      </c>
+      <c r="M18" s="8">
+        <v>-249</v>
+      </c>
+      <c r="N18" s="8">
+        <v>-273</v>
+      </c>
+      <c r="O18" s="8">
+        <v>-185</v>
+      </c>
+      <c r="P18" s="8">
+        <v>-289</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>-222</v>
+      </c>
+      <c r="R18" s="8">
+        <v>-279</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A19" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="8">
+        <v>-57</v>
+      </c>
+      <c r="C19" s="8">
+        <v>-73</v>
+      </c>
+      <c r="D19" s="8">
+        <v>-19</v>
+      </c>
+      <c r="E19" s="8">
+        <v>-188</v>
+      </c>
+      <c r="F19" s="9">
+        <v>-207</v>
+      </c>
+      <c r="G19" s="8">
+        <v>-228</v>
+      </c>
+      <c r="H19" s="8">
+        <v>-328</v>
+      </c>
+      <c r="I19" s="8">
+        <v>-423</v>
+      </c>
+      <c r="J19" s="8">
+        <v>-34</v>
+      </c>
+      <c r="K19" s="8">
+        <v>-271</v>
+      </c>
+      <c r="L19" s="8">
+        <v>-122</v>
+      </c>
+      <c r="M19" s="8">
+        <v>-138</v>
+      </c>
+      <c r="N19" s="8">
+        <v>2</v>
+      </c>
+      <c r="O19" s="8">
+        <v>-4</v>
+      </c>
+      <c r="P19" s="8">
+        <v>-31</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>-43</v>
+      </c>
+      <c r="R19" s="8">
+        <v>-129</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A20" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="8">
+        <v>-176</v>
+      </c>
+      <c r="C20" s="8">
+        <v>-147</v>
+      </c>
+      <c r="D20" s="8">
+        <v>-85</v>
+      </c>
+      <c r="E20" s="8">
+        <v>-111</v>
+      </c>
+      <c r="F20" s="9">
+        <v>-221</v>
+      </c>
+      <c r="G20" s="8">
+        <v>-127</v>
+      </c>
+      <c r="H20" s="8">
+        <v>-152</v>
+      </c>
+      <c r="I20" s="8">
+        <v>-153</v>
+      </c>
+      <c r="J20" s="8">
+        <v>-161</v>
+      </c>
+      <c r="K20" s="8">
+        <v>-125</v>
+      </c>
+      <c r="L20" s="8">
+        <v>-145</v>
+      </c>
+      <c r="M20" s="8">
+        <v>-95</v>
+      </c>
+      <c r="N20" s="8">
+        <v>-191</v>
+      </c>
+      <c r="O20" s="8">
+        <v>-140</v>
+      </c>
+      <c r="P20" s="8">
+        <v>-161</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>-135</v>
+      </c>
+      <c r="R20" s="8">
+        <v>-108</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A21" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="8">
+        <v>-6</v>
+      </c>
+      <c r="C21" s="8">
+        <v>-40</v>
+      </c>
+      <c r="D21" s="8">
+        <v>-69</v>
+      </c>
+      <c r="E21" s="8">
+        <v>-17</v>
+      </c>
+      <c r="F21" s="9">
+        <v>-69</v>
+      </c>
+      <c r="G21" s="8">
+        <v>-22</v>
+      </c>
+      <c r="H21" s="8">
+        <v>-176</v>
+      </c>
+      <c r="I21" s="8">
+        <v>-77</v>
+      </c>
+      <c r="J21" s="8">
+        <v>-119</v>
+      </c>
+      <c r="K21" s="8">
+        <v>-46</v>
+      </c>
+      <c r="L21" s="8">
+        <v>-58</v>
+      </c>
+      <c r="M21" s="8">
+        <v>-12</v>
+      </c>
+      <c r="N21" s="8">
+        <v>-44</v>
+      </c>
+      <c r="O21" s="8">
+        <v>-39</v>
+      </c>
+      <c r="P21" s="8">
+        <v>-58</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>-26</v>
+      </c>
+      <c r="R21" s="8">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A22" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="8">
+        <v>8</v>
+      </c>
+      <c r="C22" s="8">
+        <v>-5</v>
+      </c>
+      <c r="D22" s="8">
+        <v>-29</v>
+      </c>
+      <c r="E22" s="8">
+        <v>-4</v>
+      </c>
+      <c r="F22" s="9">
+        <v>0</v>
+      </c>
+      <c r="G22" s="8">
+        <v>-38</v>
+      </c>
+      <c r="H22" s="8">
+        <v>-31</v>
+      </c>
+      <c r="I22" s="8">
+        <v>-24</v>
+      </c>
+      <c r="J22" s="8">
+        <v>-19</v>
+      </c>
+      <c r="K22" s="8">
+        <v>-25</v>
+      </c>
+      <c r="L22" s="8">
+        <v>-12</v>
+      </c>
+      <c r="M22" s="8">
+        <v>-4</v>
+      </c>
+      <c r="N22" s="8">
+        <v>-40</v>
+      </c>
+      <c r="O22" s="8">
+        <v>-2</v>
+      </c>
+      <c r="P22" s="8">
+        <v>-39</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>-18</v>
+      </c>
+      <c r="R22" s="8">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A23" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="B23" s="45"/>
+      <c r="C23" s="45"/>
+      <c r="D23" s="45"/>
+      <c r="E23" s="45"/>
+      <c r="F23" s="45"/>
+      <c r="G23" s="45"/>
+      <c r="H23" s="45"/>
+      <c r="I23" s="45"/>
+      <c r="J23" s="45"/>
+      <c r="K23" s="45"/>
+      <c r="L23" s="45"/>
+      <c r="M23" s="45"/>
+      <c r="N23" s="45"/>
+      <c r="O23" s="45"/>
+      <c r="P23" s="45"/>
+      <c r="Q23" s="42"/>
+      <c r="R23" s="42"/>
+    </row>
+    <row r="24" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A24" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="8">
+        <v>-600</v>
+      </c>
+      <c r="C24" s="9">
+        <v>-537</v>
+      </c>
+      <c r="D24" s="8">
+        <v>-514</v>
+      </c>
+      <c r="E24" s="9">
+        <v>-483</v>
+      </c>
+      <c r="F24" s="9">
+        <v>-402</v>
+      </c>
+      <c r="G24" s="9">
+        <v>-577</v>
+      </c>
+      <c r="H24" s="9">
+        <v>-737</v>
+      </c>
+      <c r="I24" s="9">
+        <v>-981</v>
+      </c>
+      <c r="J24" s="8">
+        <v>-945</v>
+      </c>
+      <c r="K24" s="9">
+        <v>-671</v>
+      </c>
+      <c r="L24" s="8">
+        <v>-357</v>
+      </c>
+      <c r="M24" s="8">
+        <v>-429</v>
+      </c>
+      <c r="N24" s="8">
+        <v>-393</v>
+      </c>
+      <c r="O24" s="8">
+        <v>-600</v>
+      </c>
+      <c r="P24" s="8">
+        <v>-656</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>-628</v>
+      </c>
+      <c r="R24" s="8">
+        <v>-527</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A25" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B25" s="8">
+        <v>105</v>
+      </c>
+      <c r="C25" s="9">
+        <v>129</v>
+      </c>
+      <c r="D25" s="8">
+        <v>119</v>
+      </c>
+      <c r="E25" s="9">
+        <v>94</v>
+      </c>
+      <c r="F25" s="9">
+        <v>80</v>
+      </c>
+      <c r="G25" s="9">
+        <v>58</v>
+      </c>
+      <c r="H25" s="9">
+        <v>87</v>
+      </c>
+      <c r="I25" s="9">
+        <v>97</v>
+      </c>
+      <c r="J25" s="8">
+        <v>163</v>
+      </c>
+      <c r="K25" s="9">
+        <v>83</v>
+      </c>
+      <c r="L25" s="8">
+        <v>88</v>
+      </c>
+      <c r="M25" s="8">
+        <v>34</v>
+      </c>
+      <c r="N25" s="8">
+        <v>109</v>
+      </c>
+      <c r="O25" s="8">
+        <v>157</v>
+      </c>
+      <c r="P25" s="8">
+        <v>87</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>52</v>
+      </c>
+      <c r="R25" s="8">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A26" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" s="8">
+        <v>-98</v>
+      </c>
+      <c r="C26" s="9">
+        <v>-43</v>
+      </c>
+      <c r="D26" s="8">
+        <v>-1</v>
+      </c>
+      <c r="E26" s="9">
+        <v>-54</v>
+      </c>
+      <c r="F26" s="9">
+        <v>-52</v>
+      </c>
+      <c r="G26" s="9">
+        <v>-82</v>
+      </c>
+      <c r="H26" s="9">
+        <v>-146</v>
+      </c>
+      <c r="I26" s="9">
+        <v>-133</v>
+      </c>
+      <c r="J26" s="8">
+        <v>-120</v>
+      </c>
+      <c r="K26" s="9">
+        <v>-88</v>
+      </c>
+      <c r="L26" s="8">
+        <v>-45</v>
+      </c>
+      <c r="M26" s="8">
+        <v>-47</v>
+      </c>
+      <c r="N26" s="8">
+        <v>-30</v>
+      </c>
+      <c r="O26" s="8">
+        <v>-74</v>
+      </c>
+      <c r="P26" s="8">
+        <v>-70</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>-75</v>
+      </c>
+      <c r="R26" s="8">
+        <v>-64</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A27" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B27" s="8">
+        <v>-111</v>
+      </c>
+      <c r="C27" s="9">
+        <v>-29</v>
+      </c>
+      <c r="D27" s="8">
+        <v>-68</v>
+      </c>
+      <c r="E27" s="9">
+        <v>-62</v>
+      </c>
+      <c r="F27" s="9">
+        <v>-36</v>
+      </c>
+      <c r="G27" s="9">
+        <v>-63</v>
+      </c>
+      <c r="H27" s="9">
+        <v>-95</v>
+      </c>
+      <c r="I27" s="9">
+        <v>-92</v>
+      </c>
+      <c r="J27" s="8">
+        <v>-96</v>
+      </c>
+      <c r="K27" s="9">
+        <v>-67</v>
+      </c>
+      <c r="L27" s="8">
+        <v>-109</v>
+      </c>
+      <c r="M27" s="8">
+        <v>-92</v>
+      </c>
+      <c r="N27" s="8">
+        <v>-75</v>
+      </c>
+      <c r="O27" s="8">
+        <v>-94</v>
+      </c>
+      <c r="P27" s="8">
+        <v>-123</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>-30</v>
+      </c>
+      <c r="R27" s="8">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A28" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B28" s="8">
+        <v>-119</v>
+      </c>
+      <c r="C28" s="9">
+        <v>-148</v>
+      </c>
+      <c r="D28" s="8">
+        <v>-103</v>
+      </c>
+      <c r="E28" s="9">
+        <v>-114</v>
+      </c>
+      <c r="F28" s="9">
+        <v>-61</v>
+      </c>
+      <c r="G28" s="9">
+        <v>-113</v>
+      </c>
+      <c r="H28" s="9">
+        <v>-178</v>
+      </c>
+      <c r="I28" s="9">
+        <v>-165</v>
+      </c>
+      <c r="J28" s="8">
+        <v>-212</v>
+      </c>
+      <c r="K28" s="9">
+        <v>-143</v>
+      </c>
+      <c r="L28" s="8">
+        <v>53</v>
+      </c>
+      <c r="M28" s="8">
+        <v>-66</v>
+      </c>
+      <c r="N28" s="8">
+        <v>-104</v>
+      </c>
+      <c r="O28" s="8">
+        <v>-129</v>
+      </c>
+      <c r="P28" s="8">
+        <v>-92</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>-102</v>
+      </c>
+      <c r="R28" s="8">
+        <v>-99</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A29" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B29" s="8">
+        <v>-129</v>
+      </c>
+      <c r="C29" s="9">
+        <v>-126</v>
+      </c>
+      <c r="D29" s="8">
+        <v>-103</v>
+      </c>
+      <c r="E29" s="9">
+        <v>-111</v>
+      </c>
+      <c r="F29" s="9">
+        <v>-88</v>
+      </c>
+      <c r="G29" s="9">
+        <v>-89</v>
+      </c>
+      <c r="H29" s="9">
+        <v>-99</v>
+      </c>
+      <c r="I29" s="9">
+        <v>-174</v>
+      </c>
+      <c r="J29" s="8">
+        <v>-171</v>
+      </c>
+      <c r="K29" s="9">
+        <v>-123</v>
+      </c>
+      <c r="L29" s="8">
+        <v>-104</v>
+      </c>
+      <c r="M29" s="8">
+        <v>-71</v>
+      </c>
+      <c r="N29" s="8">
+        <v>-71</v>
+      </c>
+      <c r="O29" s="8">
+        <v>-143</v>
+      </c>
+      <c r="P29" s="8">
+        <v>-130</v>
+      </c>
+      <c r="Q29" s="8">
+        <v>-127</v>
+      </c>
+      <c r="R29" s="8">
+        <v>-132</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A30" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B30" s="8">
+        <v>-90</v>
+      </c>
+      <c r="C30" s="9">
+        <v>-157</v>
+      </c>
+      <c r="D30" s="8">
+        <v>-87</v>
+      </c>
+      <c r="E30" s="9">
+        <v>-74</v>
+      </c>
+      <c r="F30" s="9">
+        <v>-72</v>
+      </c>
+      <c r="G30" s="9">
+        <v>-102</v>
+      </c>
+      <c r="H30" s="9">
+        <v>-141</v>
+      </c>
+      <c r="I30" s="9">
+        <v>-167</v>
+      </c>
+      <c r="J30" s="8">
+        <v>-206</v>
+      </c>
+      <c r="K30" s="9">
+        <v>-82</v>
+      </c>
+      <c r="L30" s="8">
+        <v>-75</v>
+      </c>
+      <c r="M30" s="8">
+        <v>-59</v>
+      </c>
+      <c r="N30" s="8">
+        <v>-65</v>
+      </c>
+      <c r="O30" s="8">
+        <v>-108</v>
+      </c>
+      <c r="P30" s="8">
+        <v>-126</v>
+      </c>
+      <c r="Q30" s="8">
+        <v>-107</v>
+      </c>
+      <c r="R30" s="8">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A31" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B31" s="8">
+        <v>-48</v>
+      </c>
+      <c r="C31" s="9">
+        <v>-38</v>
+      </c>
+      <c r="D31" s="8">
+        <v>-101</v>
+      </c>
+      <c r="E31" s="9">
+        <v>-41</v>
+      </c>
+      <c r="F31" s="9">
+        <v>-32</v>
+      </c>
+      <c r="G31" s="9">
+        <v>-77</v>
+      </c>
+      <c r="H31" s="9">
+        <v>-42</v>
+      </c>
+      <c r="I31" s="9">
+        <v>-130</v>
+      </c>
+      <c r="J31" s="8">
+        <v>-89</v>
+      </c>
+      <c r="K31" s="9">
+        <v>-99</v>
+      </c>
+      <c r="L31" s="8">
+        <v>-62</v>
+      </c>
+      <c r="M31" s="8">
+        <v>-36</v>
+      </c>
+      <c r="N31" s="8">
+        <v>-44</v>
+      </c>
+      <c r="O31" s="8">
+        <v>-107</v>
+      </c>
+      <c r="P31" s="8">
+        <v>-68</v>
+      </c>
+      <c r="Q31" s="8">
+        <v>-70</v>
+      </c>
+      <c r="R31" s="8">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A32" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B32" s="10">
+        <v>-110</v>
+      </c>
+      <c r="C32" s="10">
+        <v>-125</v>
+      </c>
+      <c r="D32" s="10">
+        <v>-170</v>
+      </c>
+      <c r="E32" s="10">
+        <v>-121</v>
+      </c>
+      <c r="F32" s="10">
+        <v>-141</v>
+      </c>
+      <c r="G32" s="10">
+        <v>-109</v>
+      </c>
+      <c r="H32" s="10">
+        <v>-123</v>
+      </c>
+      <c r="I32" s="10">
+        <v>-217</v>
+      </c>
+      <c r="J32" s="10">
+        <v>-214</v>
+      </c>
+      <c r="K32" s="10">
+        <v>-152</v>
+      </c>
+      <c r="L32" s="10">
+        <v>-103</v>
+      </c>
+      <c r="M32" s="10">
+        <v>-92</v>
+      </c>
+      <c r="N32" s="10">
+        <v>-113</v>
+      </c>
+      <c r="O32" s="10">
+        <v>-102</v>
+      </c>
+      <c r="P32" s="10">
+        <v>-134</v>
+      </c>
+      <c r="Q32" s="10">
+        <v>-169</v>
+      </c>
+      <c r="R32" s="10">
+        <v>-95</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A33" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B33" s="12"/>
+    </row>
+    <row r="34" spans="1:11" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B34" s="12"/>
+      <c r="F34" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="H34" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="J34" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B35" s="12"/>
+      <c r="D35" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" s="7" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="37" spans="1:11" s="7" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="38" spans="1:11" s="7" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="39" spans="1:11" s="7" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="40" spans="1:11" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A40" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="J40" s="2"/>
+      <c r="K40" s="2"/>
+    </row>
+    <row r="41" spans="1:11" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="J41" s="2"/>
+      <c r="K41" s="2"/>
+    </row>
+    <row r="42" spans="1:11" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="J42" s="2"/>
+      <c r="K42" s="2"/>
+    </row>
+    <row r="43" spans="1:11" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="J43" s="2"/>
+      <c r="K43" s="2"/>
+    </row>
+    <row r="44" spans="1:11" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="J44" s="2"/>
+      <c r="K44" s="2"/>
+    </row>
+    <row r="45" spans="1:11" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="J45" s="2"/>
+      <c r="K45" s="2"/>
+    </row>
+    <row r="46" spans="1:11" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="J46" s="2"/>
+      <c r="K46" s="2"/>
+    </row>
+    <row r="47" spans="1:11" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="J47" s="2"/>
+      <c r="K47" s="2"/>
+    </row>
+    <row r="48" spans="1:11" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="J48" s="2"/>
+      <c r="K48" s="2"/>
+    </row>
+    <row r="49" spans="10:11" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="J49" s="2"/>
+      <c r="K49" s="2"/>
+    </row>
+    <row r="50" spans="10:11" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="J50" s="2"/>
+      <c r="K50" s="2"/>
+    </row>
+    <row r="51" spans="10:11" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="J51" s="2"/>
+      <c r="K51" s="2"/>
+    </row>
+    <row r="52" spans="10:11" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="J52" s="2"/>
+      <c r="K52" s="2"/>
+    </row>
+    <row r="53" spans="10:11" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="J53" s="2"/>
+      <c r="K53" s="2"/>
+    </row>
+    <row r="54" spans="10:11" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="J54" s="2"/>
+      <c r="K54" s="2"/>
+    </row>
+    <row r="55" spans="10:11" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="J55" s="2"/>
+      <c r="K55" s="2"/>
+    </row>
+    <row r="56" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="J56" s="2"/>
+      <c r="K56" s="2"/>
+    </row>
+    <row r="57" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="J57" s="2"/>
+      <c r="K57" s="2"/>
+    </row>
+    <row r="58" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="J58" s="2"/>
+      <c r="K58" s="2"/>
+    </row>
+    <row r="59" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="J59" s="2"/>
+      <c r="K59" s="2"/>
+    </row>
+    <row r="60" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="J60" s="2"/>
+      <c r="K60" s="2"/>
+    </row>
+    <row r="61" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="J61" s="2"/>
+      <c r="K61" s="2"/>
+    </row>
+    <row r="62" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="J62" s="2"/>
+      <c r="K62" s="2"/>
+    </row>
+    <row r="63" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="J63" s="2"/>
+      <c r="K63" s="2"/>
+    </row>
+    <row r="64" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="J64" s="2"/>
+      <c r="K64" s="2"/>
+    </row>
+    <row r="65" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="J65" s="2"/>
+      <c r="K65" s="2"/>
+    </row>
+    <row r="66" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="J66" s="2"/>
+      <c r="K66" s="2"/>
+    </row>
+    <row r="67" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="J67" s="2"/>
+      <c r="K67" s="2"/>
+    </row>
+    <row r="68" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="J68" s="2"/>
+      <c r="K68" s="2"/>
+    </row>
+    <row r="69" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="J69" s="2"/>
+      <c r="K69" s="2"/>
+    </row>
+    <row r="70" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="J70" s="2"/>
+      <c r="K70" s="2"/>
+    </row>
+    <row r="71" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="J71" s="2"/>
+      <c r="K71" s="2"/>
+    </row>
+    <row r="72" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="J72" s="2"/>
+      <c r="K72" s="2"/>
+    </row>
+    <row r="73" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="J73" s="2"/>
+      <c r="K73" s="2"/>
+    </row>
+    <row r="74" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="J74" s="2"/>
+      <c r="K74" s="2"/>
+    </row>
+    <row r="75" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="J75" s="2"/>
+      <c r="K75" s="2"/>
+    </row>
+    <row r="76" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="J76" s="2"/>
+      <c r="K76" s="2"/>
+    </row>
+    <row r="77" spans="10:11" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="J77" s="2"/>
+      <c r="K77" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A17:R17"/>
+    <mergeCell ref="A23:R23"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="N4:R4"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="A6:R6"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:R77"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B38" sqref="B38"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
+    <col min="2" max="11" width="11" style="2" customWidth="1"/>
+    <col min="12" max="13" width="11" style="11" customWidth="1"/>
+    <col min="14" max="14" width="11" style="2" customWidth="1"/>
+    <col min="15" max="15" width="10.6640625" style="11" customWidth="1"/>
+    <col min="16" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" s="22" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="40" t="s">
-[...17 lines deleted...]
-      <c r="Q1" s="35"/>
+      <c r="A1" s="41" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
     </row>
     <row r="2" spans="1:18" s="11" customFormat="1" ht="12.75" customHeight="1">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
       <c r="K2" s="26"/>
       <c r="L2" s="26"/>
       <c r="M2" s="26"/>
       <c r="N2" s="27"/>
     </row>
     <row r="3" spans="1:18" s="3" customFormat="1" ht="12.75" customHeight="1">
       <c r="B3" s="4"/>
-      <c r="I3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="J3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P3" s="4"/>
-      <c r="Q3" s="4" t="s">
+      <c r="Q3" s="4"/>
+      <c r="R3" s="4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:18" s="7" customFormat="1" ht="12.75" customHeight="1">
       <c r="A4" s="36"/>
-      <c r="B4" s="38">
+      <c r="B4" s="39">
         <v>2025</v>
       </c>
       <c r="C4" s="39"/>
       <c r="D4" s="39"/>
       <c r="E4" s="39"/>
       <c r="F4" s="39"/>
       <c r="G4" s="39"/>
       <c r="H4" s="39"/>
       <c r="I4" s="39"/>
       <c r="J4" s="39"/>
       <c r="K4" s="39"/>
-      <c r="L4" s="39"/>
-      <c r="M4" s="39"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="46"/>
       <c r="N4" s="38">
         <v>2026</v>
       </c>
       <c r="O4" s="39"/>
       <c r="P4" s="39"/>
-      <c r="Q4" s="41"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:18" s="25" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Q4" s="40"/>
+      <c r="R4" s="40"/>
+    </row>
+    <row r="5" spans="1:18" s="7" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="37"/>
       <c r="B5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="30" t="s">
+      <c r="C5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="E5" s="30" t="s">
+      <c r="E5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="30" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="30" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="29" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="29" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="29" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="29" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="13" t="s">
+      <c r="M5" s="29" t="s">
         <v>11</v>
       </c>
       <c r="N5" s="24" t="s">
         <v>0</v>
       </c>
       <c r="O5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="P5" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="Q5" s="33" t="s">
+      <c r="Q5" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="R5" s="48"/>
-[...2 lines deleted...]
-      <c r="A6" s="42" t="s">
+      <c r="R5" s="34" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A6" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="42"/>
-[...14 lines deleted...]
-      <c r="Q6" s="43"/>
+      <c r="B6" s="47"/>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="47"/>
+      <c r="O6" s="47"/>
+      <c r="P6" s="47"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
     </row>
     <row r="7" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="8">
-        <v>-831</v>
+        <v>4061</v>
       </c>
       <c r="C7" s="8">
-        <v>-802</v>
+        <v>3605</v>
       </c>
       <c r="D7" s="8">
-        <v>-716</v>
+        <v>2719</v>
       </c>
       <c r="E7" s="8">
-        <v>-803</v>
-[...2 lines deleted...]
-        <v>-899</v>
+        <v>3192</v>
+      </c>
+      <c r="F7" s="8">
+        <v>2946</v>
       </c>
       <c r="G7" s="8">
-        <v>-992</v>
+        <v>2930</v>
       </c>
       <c r="H7" s="8">
-        <v>-1424</v>
+        <v>3973</v>
       </c>
       <c r="I7" s="8">
-        <v>-1658</v>
+        <v>4030</v>
       </c>
       <c r="J7" s="8">
-        <v>-1278</v>
+        <v>4234</v>
       </c>
       <c r="K7" s="8">
-        <v>-1138</v>
+        <v>3359</v>
       </c>
       <c r="L7" s="8">
-        <v>-694</v>
+        <v>3278</v>
       </c>
       <c r="M7" s="8">
-        <v>-678</v>
+        <v>2895</v>
       </c>
       <c r="N7" s="8">
-        <v>-666</v>
+        <v>4465</v>
       </c>
       <c r="O7" s="8">
-        <v>-785</v>
+        <v>3575</v>
       </c>
       <c r="P7" s="8">
-        <v>-945</v>
+        <v>3625</v>
       </c>
       <c r="Q7" s="8">
-        <v>-850</v>
+        <v>3584</v>
+      </c>
+      <c r="R7" s="8">
+        <v>2518</v>
       </c>
     </row>
     <row r="8" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="8">
-        <v>48</v>
+        <v>2314</v>
       </c>
       <c r="C8" s="8">
-        <v>56</v>
+        <v>2039</v>
       </c>
       <c r="D8" s="8">
-        <v>100</v>
+        <v>1520</v>
       </c>
       <c r="E8" s="8">
-        <v>-94</v>
-[...2 lines deleted...]
-        <v>-127</v>
+        <v>1794</v>
+      </c>
+      <c r="F8" s="8">
+        <v>1551</v>
       </c>
       <c r="G8" s="8">
-        <v>-170</v>
+        <v>1688</v>
       </c>
       <c r="H8" s="8">
-        <v>-241</v>
+        <v>2253</v>
       </c>
       <c r="I8" s="8">
-        <v>-326</v>
+        <v>2225</v>
       </c>
       <c r="J8" s="8">
-        <v>129</v>
+        <v>2441</v>
       </c>
       <c r="K8" s="8">
-        <v>-188</v>
+        <v>1948</v>
       </c>
       <c r="L8" s="8">
-        <v>-34</v>
+        <v>1883</v>
       </c>
       <c r="M8" s="8">
-        <v>-104</v>
+        <v>1652</v>
       </c>
       <c r="N8" s="8">
-        <v>111</v>
+        <v>2547</v>
       </c>
       <c r="O8" s="8">
-        <v>153</v>
+        <v>2087</v>
       </c>
       <c r="P8" s="8">
-        <v>56</v>
+        <v>2022</v>
       </c>
       <c r="Q8" s="8">
-        <v>9</v>
+        <v>2031</v>
+      </c>
+      <c r="R8" s="8">
+        <v>1419</v>
       </c>
     </row>
     <row r="9" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A9" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="8">
-        <v>-176</v>
+        <v>93</v>
       </c>
       <c r="C9" s="8">
-        <v>-147</v>
+        <v>89</v>
       </c>
       <c r="D9" s="8">
-        <v>-85</v>
+        <v>65</v>
       </c>
       <c r="E9" s="8">
-        <v>-111</v>
-[...2 lines deleted...]
-        <v>-221</v>
+        <v>60</v>
+      </c>
+      <c r="F9" s="8">
+        <v>61</v>
       </c>
       <c r="G9" s="8">
-        <v>-127</v>
+        <v>77</v>
       </c>
       <c r="H9" s="8">
-        <v>-152</v>
+        <v>119</v>
       </c>
       <c r="I9" s="8">
-        <v>-153</v>
+        <v>91</v>
       </c>
       <c r="J9" s="8">
-        <v>-161</v>
+        <v>97</v>
       </c>
       <c r="K9" s="8">
-        <v>-125</v>
+        <v>67</v>
       </c>
       <c r="L9" s="8">
-        <v>-145</v>
+        <v>30</v>
       </c>
       <c r="M9" s="8">
-        <v>-95</v>
+        <v>37</v>
       </c>
       <c r="N9" s="8">
-        <v>-191</v>
+        <v>63</v>
       </c>
       <c r="O9" s="8">
-        <v>-140</v>
+        <v>48</v>
       </c>
       <c r="P9" s="8">
-        <v>-161</v>
+        <v>65</v>
       </c>
       <c r="Q9" s="8">
-        <v>-135</v>
+        <v>65</v>
+      </c>
+      <c r="R9" s="8">
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A10" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="8">
-        <v>-104</v>
+        <v>227</v>
       </c>
       <c r="C10" s="8">
-        <v>-83</v>
+        <v>171</v>
       </c>
       <c r="D10" s="8">
-        <v>-70</v>
+        <v>177</v>
       </c>
       <c r="E10" s="8">
-        <v>-71</v>
-[...2 lines deleted...]
-        <v>-121</v>
+        <v>153</v>
+      </c>
+      <c r="F10" s="8">
+        <v>152</v>
       </c>
       <c r="G10" s="8">
-        <v>-104</v>
+        <v>183</v>
       </c>
       <c r="H10" s="8">
-        <v>-322</v>
+        <v>193</v>
       </c>
       <c r="I10" s="8">
-        <v>-210</v>
+        <v>206</v>
       </c>
       <c r="J10" s="8">
-        <v>-239</v>
+        <v>223</v>
       </c>
       <c r="K10" s="8">
-        <v>-134</v>
+        <v>182</v>
       </c>
       <c r="L10" s="8">
-        <v>-103</v>
+        <v>129</v>
       </c>
       <c r="M10" s="8">
-        <v>-59</v>
+        <v>176</v>
       </c>
       <c r="N10" s="8">
-        <v>-74</v>
+        <v>257</v>
       </c>
       <c r="O10" s="8">
-        <v>-113</v>
+        <v>185</v>
       </c>
       <c r="P10" s="8">
-        <v>-128</v>
+        <v>169</v>
       </c>
       <c r="Q10" s="8">
-        <v>-101</v>
+        <v>192</v>
+      </c>
+      <c r="R10" s="8">
+        <v>152</v>
       </c>
     </row>
     <row r="11" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A11" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="8">
-        <v>-111</v>
+        <v>110</v>
       </c>
       <c r="C11" s="8">
-        <v>-29</v>
+        <v>117</v>
       </c>
       <c r="D11" s="8">
-        <v>-68</v>
+        <v>76</v>
       </c>
       <c r="E11" s="8">
-        <v>-62</v>
-[...2 lines deleted...]
-        <v>-36</v>
+        <v>86</v>
+      </c>
+      <c r="F11" s="8">
+        <v>97</v>
       </c>
       <c r="G11" s="8">
-        <v>-63</v>
+        <v>73</v>
       </c>
       <c r="H11" s="8">
-        <v>-95</v>
+        <v>105</v>
       </c>
       <c r="I11" s="8">
-        <v>-92</v>
+        <v>109</v>
       </c>
       <c r="J11" s="8">
-        <v>-96</v>
+        <v>132</v>
       </c>
       <c r="K11" s="8">
-        <v>-67</v>
+        <v>113</v>
       </c>
       <c r="L11" s="8">
-        <v>-109</v>
+        <v>95</v>
       </c>
       <c r="M11" s="8">
-        <v>-92</v>
+        <v>83</v>
       </c>
       <c r="N11" s="8">
-        <v>-75</v>
+        <v>118</v>
       </c>
       <c r="O11" s="8">
-        <v>-94</v>
+        <v>88</v>
       </c>
       <c r="P11" s="8">
-        <v>-123</v>
-[...2 lines deleted...]
-        <v>-30</v>
+        <v>90</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>93</v>
+      </c>
+      <c r="R11" s="8">
+        <v>86</v>
       </c>
     </row>
     <row r="12" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A12" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="8">
-        <v>-119</v>
+        <v>302</v>
       </c>
       <c r="C12" s="8">
-        <v>-148</v>
+        <v>261</v>
       </c>
       <c r="D12" s="8">
-        <v>-103</v>
+        <v>210</v>
       </c>
       <c r="E12" s="8">
-        <v>-114</v>
-[...2 lines deleted...]
-        <v>-61</v>
+        <v>254</v>
+      </c>
+      <c r="F12" s="8">
+        <v>332</v>
       </c>
       <c r="G12" s="8">
-        <v>-113</v>
+        <v>214</v>
       </c>
       <c r="H12" s="8">
-        <v>-178</v>
+        <v>280</v>
       </c>
       <c r="I12" s="8">
-        <v>-165</v>
+        <v>457</v>
       </c>
       <c r="J12" s="8">
-        <v>-212</v>
+        <v>417</v>
       </c>
       <c r="K12" s="8">
-        <v>-143</v>
+        <v>274</v>
       </c>
       <c r="L12" s="8">
-        <v>53</v>
+        <v>397</v>
       </c>
       <c r="M12" s="8">
-        <v>-66</v>
+        <v>235</v>
       </c>
       <c r="N12" s="8">
-        <v>-104</v>
+        <v>398</v>
       </c>
       <c r="O12" s="8">
-        <v>-129</v>
+        <v>307</v>
       </c>
       <c r="P12" s="8">
-        <v>-92</v>
+        <v>353</v>
       </c>
       <c r="Q12" s="8">
-        <v>-102</v>
+        <v>320</v>
+      </c>
+      <c r="R12" s="8">
+        <v>205</v>
       </c>
     </row>
     <row r="13" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A13" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="8">
-        <v>-121</v>
+        <v>230</v>
       </c>
       <c r="C13" s="8">
-        <v>-131</v>
+        <v>227</v>
       </c>
       <c r="D13" s="8">
-        <v>-132</v>
+        <v>147</v>
       </c>
       <c r="E13" s="8">
-        <v>-115</v>
-[...2 lines deleted...]
-        <v>-88</v>
+        <v>253</v>
+      </c>
+      <c r="F13" s="8">
+        <v>178</v>
       </c>
       <c r="G13" s="8">
-        <v>-127</v>
+        <v>204</v>
       </c>
       <c r="H13" s="8">
-        <v>-130</v>
+        <v>253</v>
       </c>
       <c r="I13" s="8">
-        <v>-198</v>
+        <v>256</v>
       </c>
       <c r="J13" s="8">
-        <v>-190</v>
+        <v>262</v>
       </c>
       <c r="K13" s="8">
-        <v>-148</v>
+        <v>209</v>
       </c>
       <c r="L13" s="8">
-        <v>-116</v>
+        <v>212</v>
       </c>
       <c r="M13" s="8">
-        <v>-75</v>
+        <v>188</v>
       </c>
       <c r="N13" s="8">
-        <v>-111</v>
+        <v>249</v>
       </c>
       <c r="O13" s="8">
-        <v>-145</v>
+        <v>232</v>
       </c>
       <c r="P13" s="8">
-        <v>-169</v>
+        <v>262</v>
       </c>
       <c r="Q13" s="8">
-        <v>-145</v>
+        <v>236</v>
+      </c>
+      <c r="R13" s="8">
+        <v>131</v>
       </c>
     </row>
     <row r="14" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A14" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="8">
-        <v>-90</v>
+        <v>339</v>
       </c>
       <c r="C14" s="8">
-        <v>-157</v>
+        <v>225</v>
       </c>
       <c r="D14" s="8">
-        <v>-87</v>
+        <v>192</v>
       </c>
       <c r="E14" s="8">
-        <v>-74</v>
-[...2 lines deleted...]
-        <v>-72</v>
+        <v>237</v>
+      </c>
+      <c r="F14" s="8">
+        <v>218</v>
       </c>
       <c r="G14" s="8">
-        <v>-102</v>
+        <v>165</v>
       </c>
       <c r="H14" s="8">
-        <v>-141</v>
+        <v>259</v>
       </c>
       <c r="I14" s="8">
-        <v>-167</v>
+        <v>265</v>
       </c>
       <c r="J14" s="8">
-        <v>-206</v>
+        <v>204</v>
       </c>
       <c r="K14" s="8">
-        <v>-82</v>
+        <v>232</v>
       </c>
       <c r="L14" s="8">
-        <v>-75</v>
+        <v>208</v>
       </c>
       <c r="M14" s="8">
-        <v>-59</v>
+        <v>207</v>
       </c>
       <c r="N14" s="8">
-        <v>-65</v>
+        <v>272</v>
       </c>
       <c r="O14" s="8">
-        <v>-108</v>
+        <v>195</v>
       </c>
       <c r="P14" s="8">
-        <v>-126</v>
+        <v>238</v>
       </c>
       <c r="Q14" s="8">
-        <v>-107</v>
+        <v>245</v>
+      </c>
+      <c r="R14" s="8">
+        <v>207</v>
       </c>
     </row>
     <row r="15" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A15" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="8">
-        <v>-48</v>
+        <v>162</v>
       </c>
       <c r="C15" s="8">
-        <v>-38</v>
+        <v>181</v>
       </c>
       <c r="D15" s="8">
-        <v>-101</v>
+        <v>106</v>
       </c>
       <c r="E15" s="8">
-        <v>-41</v>
-[...2 lines deleted...]
-        <v>-32</v>
+        <v>125</v>
+      </c>
+      <c r="F15" s="8">
+        <v>129</v>
       </c>
       <c r="G15" s="8">
-        <v>-77</v>
+        <v>94</v>
       </c>
       <c r="H15" s="8">
-        <v>-42</v>
+        <v>156</v>
       </c>
       <c r="I15" s="8">
-        <v>-130</v>
+        <v>120</v>
       </c>
       <c r="J15" s="8">
-        <v>-89</v>
+        <v>136</v>
       </c>
       <c r="K15" s="8">
-        <v>-99</v>
+        <v>99</v>
       </c>
       <c r="L15" s="8">
-        <v>-62</v>
+        <v>95</v>
       </c>
       <c r="M15" s="8">
-        <v>-36</v>
+        <v>82</v>
       </c>
       <c r="N15" s="8">
-        <v>-44</v>
+        <v>187</v>
       </c>
       <c r="O15" s="8">
-        <v>-107</v>
+        <v>98</v>
       </c>
       <c r="P15" s="8">
-        <v>-68</v>
+        <v>104</v>
       </c>
       <c r="Q15" s="8">
-        <v>-70</v>
+        <v>126</v>
+      </c>
+      <c r="R15" s="8">
+        <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="8">
-        <v>-110</v>
+        <v>284</v>
       </c>
       <c r="C16" s="8">
-        <v>-125</v>
+        <v>295</v>
       </c>
       <c r="D16" s="8">
-        <v>-170</v>
+        <v>226</v>
       </c>
       <c r="E16" s="8">
-        <v>-121</v>
-[...2 lines deleted...]
-        <v>-141</v>
+        <v>230</v>
+      </c>
+      <c r="F16" s="8">
+        <v>228</v>
       </c>
       <c r="G16" s="8">
-        <v>-109</v>
+        <v>232</v>
       </c>
       <c r="H16" s="8">
-        <v>-123</v>
+        <v>355</v>
       </c>
       <c r="I16" s="8">
-        <v>-217</v>
+        <v>301</v>
       </c>
       <c r="J16" s="8">
-        <v>-214</v>
+        <v>322</v>
       </c>
       <c r="K16" s="8">
-        <v>-152</v>
+        <v>235</v>
       </c>
       <c r="L16" s="8">
-        <v>-103</v>
+        <v>229</v>
       </c>
       <c r="M16" s="8">
-        <v>-92</v>
+        <v>235</v>
       </c>
       <c r="N16" s="8">
-        <v>-113</v>
+        <v>374</v>
       </c>
       <c r="O16" s="8">
-        <v>-102</v>
+        <v>335</v>
       </c>
       <c r="P16" s="8">
-        <v>-134</v>
+        <v>322</v>
       </c>
       <c r="Q16" s="8">
-        <v>-169</v>
-[...3 lines deleted...]
-      <c r="A17" s="34" t="s">
+        <v>276</v>
+      </c>
+      <c r="R16" s="8">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A17" s="45" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="34"/>
-[...16 lines deleted...]
-    <row r="18" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B17" s="45"/>
+      <c r="C17" s="45"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="45"/>
+      <c r="M17" s="45"/>
+      <c r="N17" s="45"/>
+      <c r="O17" s="45"/>
+      <c r="P17" s="45"/>
+      <c r="Q17" s="42"/>
+      <c r="R17" s="42"/>
+    </row>
+    <row r="18" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="8">
-        <v>-231</v>
+        <v>2067</v>
       </c>
       <c r="C18" s="8">
-        <v>-265</v>
+        <v>1813</v>
       </c>
       <c r="D18" s="8">
-        <v>-202</v>
+        <v>1366</v>
       </c>
       <c r="E18" s="8">
-        <v>-320</v>
-[...2 lines deleted...]
-        <v>-497</v>
+        <v>1590</v>
+      </c>
+      <c r="F18" s="8">
+        <v>1430</v>
       </c>
       <c r="G18" s="8">
-        <v>-415</v>
+        <v>1522</v>
       </c>
       <c r="H18" s="8">
-        <v>-687</v>
+        <v>2044</v>
       </c>
       <c r="I18" s="8">
-        <v>-677</v>
+        <v>2041</v>
       </c>
       <c r="J18" s="8">
-        <v>-333</v>
+        <v>2252</v>
       </c>
       <c r="K18" s="8">
-        <v>-467</v>
+        <v>1811</v>
       </c>
       <c r="L18" s="8">
-        <v>-337</v>
+        <v>1630</v>
       </c>
       <c r="M18" s="8">
-        <v>-249</v>
+        <v>1538</v>
       </c>
       <c r="N18" s="8">
-        <v>-273</v>
+        <v>2316</v>
       </c>
       <c r="O18" s="8">
-        <v>-185</v>
+        <v>1854</v>
       </c>
       <c r="P18" s="8">
-        <v>-289</v>
+        <v>1827</v>
       </c>
       <c r="Q18" s="8">
-        <v>-222</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
+        <v>1875</v>
+      </c>
+      <c r="R18" s="8">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A19" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="8">
-        <v>-57</v>
+        <v>1831</v>
       </c>
       <c r="C19" s="8">
-        <v>-73</v>
+        <v>1618</v>
       </c>
       <c r="D19" s="8">
-        <v>-19</v>
+        <v>1226</v>
       </c>
       <c r="E19" s="8">
-        <v>-188</v>
-[...2 lines deleted...]
-        <v>-207</v>
+        <v>1429</v>
+      </c>
+      <c r="F19" s="8">
+        <v>1269</v>
       </c>
       <c r="G19" s="8">
-        <v>-228</v>
+        <v>1329</v>
       </c>
       <c r="H19" s="8">
-        <v>-328</v>
+        <v>1808</v>
       </c>
       <c r="I19" s="8">
-        <v>-423</v>
+        <v>1804</v>
       </c>
       <c r="J19" s="8">
-        <v>-34</v>
+        <v>1994</v>
       </c>
       <c r="K19" s="8">
-        <v>-271</v>
+        <v>1599</v>
       </c>
       <c r="L19" s="8">
-        <v>-122</v>
+        <v>1532</v>
       </c>
       <c r="M19" s="8">
-        <v>-138</v>
+        <v>1372</v>
       </c>
       <c r="N19" s="8">
-        <v>2</v>
+        <v>2085</v>
       </c>
       <c r="O19" s="8">
-        <v>-4</v>
+        <v>1697</v>
       </c>
       <c r="P19" s="8">
-        <v>-31</v>
+        <v>1671</v>
       </c>
       <c r="Q19" s="8">
-        <v>-43</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
+        <v>1691</v>
+      </c>
+      <c r="R19" s="8">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A20" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="8">
-        <v>-176</v>
+        <v>93</v>
       </c>
       <c r="C20" s="8">
-        <v>-147</v>
+        <v>89</v>
       </c>
       <c r="D20" s="8">
-        <v>-85</v>
+        <v>65</v>
       </c>
       <c r="E20" s="8">
-        <v>-111</v>
-[...2 lines deleted...]
-        <v>-221</v>
+        <v>60</v>
+      </c>
+      <c r="F20" s="8">
+        <v>61</v>
       </c>
       <c r="G20" s="8">
-        <v>-127</v>
+        <v>77</v>
       </c>
       <c r="H20" s="8">
-        <v>-152</v>
+        <v>119</v>
       </c>
       <c r="I20" s="8">
-        <v>-153</v>
+        <v>91</v>
       </c>
       <c r="J20" s="8">
-        <v>-161</v>
+        <v>97</v>
       </c>
       <c r="K20" s="8">
-        <v>-125</v>
+        <v>67</v>
       </c>
       <c r="L20" s="8">
-        <v>-145</v>
+        <v>30</v>
       </c>
       <c r="M20" s="8">
-        <v>-95</v>
+        <v>37</v>
       </c>
       <c r="N20" s="8">
-        <v>-191</v>
+        <v>63</v>
       </c>
       <c r="O20" s="8">
-        <v>-140</v>
+        <v>48</v>
       </c>
       <c r="P20" s="8">
-        <v>-161</v>
+        <v>65</v>
       </c>
       <c r="Q20" s="8">
-        <v>-135</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
+        <v>65</v>
+      </c>
+      <c r="R20" s="8">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A21" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="8">
-        <v>-6</v>
+        <v>118</v>
       </c>
       <c r="C21" s="8">
-        <v>-40</v>
+        <v>74</v>
       </c>
       <c r="D21" s="8">
-        <v>-69</v>
+        <v>67</v>
       </c>
       <c r="E21" s="8">
-        <v>-17</v>
-[...2 lines deleted...]
-        <v>-69</v>
+        <v>64</v>
+      </c>
+      <c r="F21" s="8">
+        <v>76</v>
       </c>
       <c r="G21" s="8">
-        <v>-22</v>
+        <v>105</v>
       </c>
       <c r="H21" s="8">
-        <v>-176</v>
+        <v>98</v>
       </c>
       <c r="I21" s="8">
-        <v>-77</v>
+        <v>119</v>
       </c>
       <c r="J21" s="8">
-        <v>-119</v>
+        <v>125</v>
       </c>
       <c r="K21" s="8">
-        <v>-46</v>
+        <v>119</v>
       </c>
       <c r="L21" s="8">
-        <v>-58</v>
+        <v>55</v>
       </c>
       <c r="M21" s="8">
-        <v>-12</v>
+        <v>103</v>
       </c>
       <c r="N21" s="8">
-        <v>-44</v>
+        <v>134</v>
       </c>
       <c r="O21" s="8">
-        <v>-39</v>
+        <v>85</v>
       </c>
       <c r="P21" s="8">
-        <v>-58</v>
+        <v>77</v>
       </c>
       <c r="Q21" s="8">
-        <v>-26</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
+        <v>103</v>
+      </c>
+      <c r="R21" s="8">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A22" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="8">
+        <v>25</v>
+      </c>
+      <c r="C22" s="8">
+        <v>32</v>
+      </c>
+      <c r="D22" s="8">
         <v>8</v>
       </c>
-      <c r="C22" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="E22" s="8">
-        <v>-4</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>37</v>
+      </c>
+      <c r="F22" s="8">
+        <v>24</v>
       </c>
       <c r="G22" s="8">
-        <v>-38</v>
+        <v>11</v>
       </c>
       <c r="H22" s="8">
-        <v>-31</v>
+        <v>19</v>
       </c>
       <c r="I22" s="8">
-        <v>-24</v>
+        <v>27</v>
       </c>
       <c r="J22" s="8">
-        <v>-19</v>
+        <v>36</v>
       </c>
       <c r="K22" s="8">
-        <v>-25</v>
+        <v>26</v>
       </c>
       <c r="L22" s="8">
-        <v>-12</v>
+        <v>13</v>
       </c>
       <c r="M22" s="8">
-        <v>-4</v>
+        <v>26</v>
       </c>
       <c r="N22" s="8">
-        <v>-40</v>
+        <v>34</v>
       </c>
       <c r="O22" s="8">
-        <v>-2</v>
+        <v>24</v>
       </c>
       <c r="P22" s="8">
-        <v>-39</v>
+        <v>14</v>
       </c>
       <c r="Q22" s="8">
-        <v>-18</v>
-[...3 lines deleted...]
-      <c r="A23" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="R22" s="8">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A23" s="48" t="s">
         <v>25</v>
       </c>
-      <c r="B23" s="34"/>
-[...16 lines deleted...]
-    <row r="24" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B23" s="48"/>
+      <c r="C23" s="48"/>
+      <c r="D23" s="48"/>
+      <c r="E23" s="48"/>
+      <c r="F23" s="48"/>
+      <c r="G23" s="48"/>
+      <c r="H23" s="48"/>
+      <c r="I23" s="48"/>
+      <c r="J23" s="48"/>
+      <c r="K23" s="48"/>
+      <c r="L23" s="48"/>
+      <c r="M23" s="48"/>
+      <c r="N23" s="48"/>
+      <c r="O23" s="48"/>
+      <c r="P23" s="48"/>
+      <c r="Q23" s="42"/>
+      <c r="R23" s="42"/>
+    </row>
+    <row r="24" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="8">
-        <v>-600</v>
+        <v>1994</v>
       </c>
       <c r="C24" s="9">
-        <v>-537</v>
+        <v>1792</v>
       </c>
       <c r="D24" s="8">
-        <v>-514</v>
+        <v>1353</v>
       </c>
       <c r="E24" s="9">
-        <v>-483</v>
+        <v>1602</v>
       </c>
       <c r="F24" s="9">
-        <v>-402</v>
-[...2 lines deleted...]
-        <v>-577</v>
+        <v>1516</v>
+      </c>
+      <c r="G24" s="8">
+        <v>1408</v>
       </c>
       <c r="H24" s="9">
-        <v>-737</v>
+        <v>1929</v>
       </c>
       <c r="I24" s="9">
-        <v>-981</v>
-[...2 lines deleted...]
-        <v>-945</v>
+        <v>1989</v>
+      </c>
+      <c r="J24" s="9">
+        <v>1982</v>
       </c>
       <c r="K24" s="9">
-        <v>-671</v>
+        <v>1548</v>
       </c>
       <c r="L24" s="8">
-        <v>-357</v>
+        <v>1648</v>
       </c>
       <c r="M24" s="8">
-        <v>-429</v>
+        <v>1357</v>
       </c>
       <c r="N24" s="8">
-        <v>-393</v>
+        <v>2149</v>
       </c>
       <c r="O24" s="8">
-        <v>-600</v>
+        <v>1721</v>
       </c>
       <c r="P24" s="8">
-        <v>-656</v>
+        <v>1798</v>
       </c>
       <c r="Q24" s="8">
-        <v>-628</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
+        <v>1709</v>
+      </c>
+      <c r="R24" s="8">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A25" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="8">
-        <v>105</v>
+        <v>483</v>
       </c>
       <c r="C25" s="9">
-        <v>129</v>
+        <v>421</v>
       </c>
       <c r="D25" s="8">
-        <v>119</v>
+        <v>294</v>
       </c>
       <c r="E25" s="9">
-        <v>94</v>
+        <v>365</v>
       </c>
       <c r="F25" s="9">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>282</v>
+      </c>
+      <c r="G25" s="8">
+        <v>359</v>
       </c>
       <c r="H25" s="9">
-        <v>87</v>
+        <v>445</v>
       </c>
       <c r="I25" s="9">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>421</v>
+      </c>
+      <c r="J25" s="9">
+        <v>447</v>
       </c>
       <c r="K25" s="9">
-        <v>83</v>
+        <v>349</v>
       </c>
       <c r="L25" s="8">
-        <v>88</v>
+        <v>351</v>
       </c>
       <c r="M25" s="8">
-        <v>34</v>
+        <v>280</v>
       </c>
       <c r="N25" s="8">
-        <v>109</v>
+        <v>462</v>
       </c>
       <c r="O25" s="8">
-        <v>157</v>
+        <v>390</v>
       </c>
       <c r="P25" s="8">
-        <v>87</v>
+        <v>351</v>
       </c>
       <c r="Q25" s="8">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
+        <v>340</v>
+      </c>
+      <c r="R25" s="8">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A26" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="8">
-        <v>-98</v>
+        <v>109</v>
       </c>
       <c r="C26" s="9">
-        <v>-43</v>
+        <v>97</v>
       </c>
       <c r="D26" s="8">
-        <v>-1</v>
+        <v>110</v>
       </c>
       <c r="E26" s="9">
-        <v>-54</v>
+        <v>89</v>
       </c>
       <c r="F26" s="9">
-        <v>-52</v>
-[...2 lines deleted...]
-        <v>-82</v>
+        <v>76</v>
+      </c>
+      <c r="G26" s="8">
+        <v>78</v>
       </c>
       <c r="H26" s="9">
-        <v>-146</v>
+        <v>95</v>
       </c>
       <c r="I26" s="9">
-        <v>-133</v>
-[...2 lines deleted...]
-        <v>-120</v>
+        <v>87</v>
+      </c>
+      <c r="J26" s="9">
+        <v>98</v>
       </c>
       <c r="K26" s="9">
-        <v>-88</v>
+        <v>63</v>
       </c>
       <c r="L26" s="8">
-        <v>-45</v>
+        <v>74</v>
       </c>
       <c r="M26" s="8">
-        <v>-47</v>
+        <v>73</v>
       </c>
       <c r="N26" s="8">
-        <v>-30</v>
+        <v>123</v>
       </c>
       <c r="O26" s="8">
-        <v>-74</v>
+        <v>100</v>
       </c>
       <c r="P26" s="8">
-        <v>-70</v>
+        <v>92</v>
       </c>
       <c r="Q26" s="8">
-        <v>-75</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
+        <v>89</v>
+      </c>
+      <c r="R26" s="8">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A27" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B27" s="8">
-        <v>-111</v>
+        <v>110</v>
       </c>
       <c r="C27" s="9">
-        <v>-29</v>
+        <v>117</v>
       </c>
       <c r="D27" s="8">
-        <v>-68</v>
+        <v>76</v>
       </c>
       <c r="E27" s="9">
-        <v>-62</v>
+        <v>86</v>
       </c>
       <c r="F27" s="9">
-        <v>-36</v>
-[...2 lines deleted...]
-        <v>-63</v>
+        <v>97</v>
+      </c>
+      <c r="G27" s="8">
+        <v>73</v>
       </c>
       <c r="H27" s="9">
-        <v>-95</v>
+        <v>105</v>
       </c>
       <c r="I27" s="9">
-        <v>-92</v>
-[...2 lines deleted...]
-        <v>-96</v>
+        <v>109</v>
+      </c>
+      <c r="J27" s="9">
+        <v>132</v>
       </c>
       <c r="K27" s="9">
-        <v>-67</v>
+        <v>113</v>
       </c>
       <c r="L27" s="8">
-        <v>-109</v>
+        <v>95</v>
       </c>
       <c r="M27" s="8">
-        <v>-92</v>
+        <v>83</v>
       </c>
       <c r="N27" s="8">
-        <v>-75</v>
+        <v>118</v>
       </c>
       <c r="O27" s="8">
-        <v>-94</v>
+        <v>88</v>
       </c>
       <c r="P27" s="8">
-        <v>-123</v>
+        <v>90</v>
       </c>
       <c r="Q27" s="8">
-        <v>-30</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
+        <v>93</v>
+      </c>
+      <c r="R27" s="8">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A28" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="8">
-        <v>-119</v>
+        <v>302</v>
       </c>
       <c r="C28" s="9">
-        <v>-148</v>
+        <v>261</v>
       </c>
       <c r="D28" s="8">
-        <v>-103</v>
+        <v>210</v>
       </c>
       <c r="E28" s="9">
-        <v>-114</v>
+        <v>254</v>
       </c>
       <c r="F28" s="9">
-        <v>-61</v>
-[...2 lines deleted...]
-        <v>-113</v>
+        <v>332</v>
+      </c>
+      <c r="G28" s="8">
+        <v>214</v>
       </c>
       <c r="H28" s="9">
-        <v>-178</v>
+        <v>280</v>
       </c>
       <c r="I28" s="9">
-        <v>-165</v>
-[...2 lines deleted...]
-        <v>-212</v>
+        <v>457</v>
+      </c>
+      <c r="J28" s="9">
+        <v>417</v>
       </c>
       <c r="K28" s="9">
-        <v>-143</v>
+        <v>274</v>
       </c>
       <c r="L28" s="8">
-        <v>53</v>
+        <v>397</v>
       </c>
       <c r="M28" s="8">
-        <v>-66</v>
+        <v>235</v>
       </c>
       <c r="N28" s="8">
-        <v>-104</v>
+        <v>398</v>
       </c>
       <c r="O28" s="8">
-        <v>-129</v>
+        <v>307</v>
       </c>
       <c r="P28" s="8">
-        <v>-92</v>
+        <v>353</v>
       </c>
       <c r="Q28" s="8">
-        <v>-102</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
+        <v>320</v>
+      </c>
+      <c r="R28" s="8">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A29" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="8">
-        <v>-129</v>
+        <v>205</v>
       </c>
       <c r="C29" s="9">
-        <v>-126</v>
+        <v>195</v>
       </c>
       <c r="D29" s="8">
-        <v>-103</v>
+        <v>139</v>
       </c>
       <c r="E29" s="9">
-        <v>-111</v>
+        <v>216</v>
       </c>
       <c r="F29" s="9">
-        <v>-88</v>
-[...2 lines deleted...]
-        <v>-89</v>
+        <v>154</v>
+      </c>
+      <c r="G29" s="8">
+        <v>193</v>
       </c>
       <c r="H29" s="9">
-        <v>-99</v>
+        <v>234</v>
       </c>
       <c r="I29" s="9">
-        <v>-174</v>
-[...2 lines deleted...]
-        <v>-171</v>
+        <v>229</v>
+      </c>
+      <c r="J29" s="9">
+        <v>226</v>
       </c>
       <c r="K29" s="9">
-        <v>-123</v>
+        <v>183</v>
       </c>
       <c r="L29" s="8">
-        <v>-104</v>
+        <v>199</v>
       </c>
       <c r="M29" s="8">
-        <v>-71</v>
+        <v>162</v>
       </c>
       <c r="N29" s="8">
-        <v>-71</v>
+        <v>215</v>
       </c>
       <c r="O29" s="8">
-        <v>-143</v>
+        <v>208</v>
       </c>
       <c r="P29" s="8">
-        <v>-130</v>
+        <v>248</v>
       </c>
       <c r="Q29" s="8">
-        <v>-127</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
+        <v>220</v>
+      </c>
+      <c r="R29" s="8">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A30" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="8">
-        <v>-90</v>
+        <v>339</v>
       </c>
       <c r="C30" s="9">
-        <v>-157</v>
+        <v>225</v>
       </c>
       <c r="D30" s="8">
-        <v>-87</v>
+        <v>192</v>
       </c>
       <c r="E30" s="9">
-        <v>-74</v>
+        <v>237</v>
       </c>
       <c r="F30" s="9">
-        <v>-72</v>
-[...2 lines deleted...]
-        <v>-102</v>
+        <v>218</v>
+      </c>
+      <c r="G30" s="8">
+        <v>165</v>
       </c>
       <c r="H30" s="9">
-        <v>-141</v>
+        <v>259</v>
       </c>
       <c r="I30" s="9">
-        <v>-167</v>
-[...2 lines deleted...]
-        <v>-206</v>
+        <v>265</v>
+      </c>
+      <c r="J30" s="9">
+        <v>204</v>
       </c>
       <c r="K30" s="9">
-        <v>-82</v>
+        <v>232</v>
       </c>
       <c r="L30" s="8">
-        <v>-75</v>
+        <v>208</v>
       </c>
       <c r="M30" s="8">
-        <v>-59</v>
+        <v>207</v>
       </c>
       <c r="N30" s="8">
-        <v>-65</v>
+        <v>272</v>
       </c>
       <c r="O30" s="8">
-        <v>-108</v>
+        <v>195</v>
       </c>
       <c r="P30" s="8">
-        <v>-126</v>
+        <v>238</v>
       </c>
       <c r="Q30" s="8">
-        <v>-107</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
+        <v>245</v>
+      </c>
+      <c r="R30" s="8">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A31" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="8">
-        <v>-48</v>
+        <v>162</v>
       </c>
       <c r="C31" s="9">
-        <v>-38</v>
+        <v>181</v>
       </c>
       <c r="D31" s="8">
-        <v>-101</v>
+        <v>106</v>
       </c>
       <c r="E31" s="9">
-        <v>-41</v>
+        <v>125</v>
       </c>
       <c r="F31" s="9">
-        <v>-32</v>
-[...2 lines deleted...]
-        <v>-77</v>
+        <v>129</v>
+      </c>
+      <c r="G31" s="8">
+        <v>94</v>
       </c>
       <c r="H31" s="9">
-        <v>-42</v>
+        <v>156</v>
       </c>
       <c r="I31" s="9">
-        <v>-130</v>
-[...2 lines deleted...]
-        <v>-89</v>
+        <v>120</v>
+      </c>
+      <c r="J31" s="9">
+        <v>136</v>
       </c>
       <c r="K31" s="9">
-        <v>-99</v>
+        <v>99</v>
       </c>
       <c r="L31" s="8">
-        <v>-62</v>
+        <v>95</v>
       </c>
       <c r="M31" s="8">
-        <v>-36</v>
+        <v>82</v>
       </c>
       <c r="N31" s="8">
-        <v>-44</v>
+        <v>187</v>
       </c>
       <c r="O31" s="8">
-        <v>-107</v>
+        <v>98</v>
       </c>
       <c r="P31" s="8">
-        <v>-68</v>
+        <v>104</v>
       </c>
       <c r="Q31" s="8">
-        <v>-70</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:17" s="15" customFormat="1" ht="12.75" customHeight="1">
+        <v>126</v>
+      </c>
+      <c r="R31" s="8">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="10">
-        <v>-110</v>
-[...1675 lines deleted...]
-      <c r="B32" s="10">
         <v>284</v>
       </c>
       <c r="C32" s="10">
         <v>295</v>
       </c>
       <c r="D32" s="10">
         <v>226</v>
       </c>
       <c r="E32" s="10">
         <v>230</v>
       </c>
       <c r="F32" s="10">
         <v>228</v>
       </c>
       <c r="G32" s="10">
         <v>232</v>
       </c>
       <c r="H32" s="10">
         <v>355</v>
       </c>
       <c r="I32" s="10">
         <v>301</v>
       </c>
       <c r="J32" s="10">
         <v>322</v>
       </c>
       <c r="K32" s="10">
         <v>235</v>
       </c>
       <c r="L32" s="10">
         <v>229</v>
       </c>
       <c r="M32" s="10">
         <v>235</v>
       </c>
       <c r="N32" s="10">
         <v>374</v>
       </c>
       <c r="O32" s="10">
         <v>335</v>
       </c>
       <c r="P32" s="10">
         <v>322</v>
       </c>
       <c r="Q32" s="10">
         <v>276</v>
+      </c>
+      <c r="R32" s="10">
+        <v>228</v>
       </c>
     </row>
     <row r="33" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A33" s="17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="35" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="36" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1"/>
     <row r="37" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1"/>
     <row r="38" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1"/>
     <row r="39" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1"/>
     <row r="40" spans="1:15" ht="15" customHeight="1">
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
     </row>
     <row r="41" spans="1:15" ht="15" customHeight="1">
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
     </row>
     <row r="42" spans="1:15" ht="15" customHeight="1">
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
     </row>
@@ -4049,170 +4214,172 @@
       <c r="N72" s="7"/>
       <c r="O72" s="7"/>
     </row>
     <row r="73" spans="14:15" ht="15" customHeight="1">
       <c r="N73" s="7"/>
       <c r="O73" s="7"/>
     </row>
     <row r="74" spans="14:15" ht="15" customHeight="1">
       <c r="N74" s="7"/>
       <c r="O74" s="7"/>
     </row>
     <row r="75" spans="14:15" ht="15" customHeight="1">
       <c r="N75" s="7"/>
       <c r="O75" s="7"/>
     </row>
     <row r="76" spans="14:15" ht="15" customHeight="1">
       <c r="N76" s="7"/>
       <c r="O76" s="7"/>
     </row>
     <row r="77" spans="14:15" ht="15" customHeight="1">
       <c r="N77" s="7"/>
       <c r="O77" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A23:Q23"/>
-    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A17:R17"/>
+    <mergeCell ref="A23:R23"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="N4:Q4"/>
-[...1 lines deleted...]
-    <mergeCell ref="A17:Q17"/>
+    <mergeCell ref="N4:R4"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="A6:R6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:S77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="T29" sqref="T29"/>
+      <selection pane="topRight" activeCell="G37" sqref="G37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="20" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
+    <col min="2" max="4" width="9.33203125" style="2" customWidth="1"/>
+    <col min="5" max="9" width="9.33203125" style="1" customWidth="1"/>
+    <col min="10" max="11" width="9.33203125" style="2" customWidth="1"/>
+    <col min="12" max="13" width="9.33203125" style="1" customWidth="1"/>
+    <col min="14" max="14" width="9.33203125" style="2" customWidth="1"/>
+    <col min="15" max="15" width="9.109375" style="2"/>
+    <col min="16" max="19" width="9.109375" style="1"/>
+    <col min="20" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="15" customHeight="1">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="41" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="40"/>
-[...14 lines deleted...]
-      <c r="Q1" s="35"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
     </row>
     <row r="2" spans="1:19" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
       <c r="K2" s="26"/>
       <c r="L2" s="26"/>
       <c r="M2" s="26"/>
       <c r="N2" s="27"/>
       <c r="P2" s="28"/>
       <c r="Q2" s="28"/>
       <c r="R2" s="28"/>
       <c r="S2" s="28"/>
     </row>
     <row r="3" spans="1:19" s="3" customFormat="1" ht="12.75" customHeight="1">
       <c r="B3" s="4"/>
       <c r="I3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P3" s="4"/>
-      <c r="Q3" s="4" t="s">
+      <c r="Q3" s="4"/>
+      <c r="R3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="R3" s="5"/>
       <c r="S3" s="5"/>
     </row>
     <row r="4" spans="1:19" s="7" customFormat="1" ht="12.75" customHeight="1">
       <c r="A4" s="36"/>
-      <c r="B4" s="47">
+      <c r="B4" s="49">
         <v>2025</v>
       </c>
-      <c r="C4" s="47"/>
-[...9 lines deleted...]
-      <c r="M4" s="47"/>
+      <c r="C4" s="49"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+      <c r="G4" s="49"/>
+      <c r="H4" s="49"/>
+      <c r="I4" s="49"/>
+      <c r="J4" s="49"/>
+      <c r="K4" s="49"/>
+      <c r="L4" s="49"/>
+      <c r="M4" s="49"/>
       <c r="N4" s="38">
         <v>2026</v>
       </c>
       <c r="O4" s="39"/>
       <c r="P4" s="39"/>
-      <c r="Q4" s="41"/>
+      <c r="Q4" s="40"/>
+      <c r="R4" s="40"/>
     </row>
     <row r="5" spans="1:19" s="7" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="37"/>
       <c r="B5" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="29" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="30" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="30" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="29" t="s">
@@ -4220,72 +4387,75 @@
       </c>
       <c r="J5" s="29" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="29" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="29" t="s">
         <v>10</v>
       </c>
       <c r="M5" s="30" t="s">
         <v>11</v>
       </c>
       <c r="N5" s="24" t="s">
         <v>0</v>
       </c>
       <c r="O5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="P5" s="31" t="s">
         <v>2</v>
       </c>
       <c r="Q5" s="32" t="s">
         <v>3</v>
       </c>
+      <c r="R5" s="34" t="s">
+        <v>4</v>
+      </c>
     </row>
     <row r="6" spans="1:19" s="7" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A6" s="46" t="s">
+      <c r="A6" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="46"/>
-[...15 lines deleted...]
-      <c r="R6" s="6"/>
+      <c r="B6" s="47"/>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="47"/>
+      <c r="O6" s="47"/>
+      <c r="P6" s="47"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="8">
         <v>4892</v>
       </c>
       <c r="C7" s="8">
         <v>4407</v>
       </c>
       <c r="D7" s="8">
         <v>3435</v>
       </c>
       <c r="E7" s="8">
         <v>3995</v>
       </c>
       <c r="F7" s="8">
         <v>3845</v>
       </c>
       <c r="G7" s="8">
         <v>3922</v>
       </c>
       <c r="H7" s="8">
@@ -4296,50 +4466,53 @@
       </c>
       <c r="J7" s="9">
         <v>5512</v>
       </c>
       <c r="K7" s="8">
         <v>4497</v>
       </c>
       <c r="L7" s="8">
         <v>3972</v>
       </c>
       <c r="M7" s="8">
         <v>3573</v>
       </c>
       <c r="N7" s="8">
         <v>5131</v>
       </c>
       <c r="O7" s="8">
         <v>4360</v>
       </c>
       <c r="P7" s="8">
         <v>4570</v>
       </c>
       <c r="Q7" s="8">
         <v>4434</v>
       </c>
+      <c r="R7" s="8">
+        <v>3324</v>
+      </c>
     </row>
     <row r="8" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="8">
         <v>2266</v>
       </c>
       <c r="C8" s="8">
         <v>1983</v>
       </c>
       <c r="D8" s="8">
         <v>1420</v>
       </c>
       <c r="E8" s="8">
         <v>1888</v>
       </c>
       <c r="F8" s="8">
         <v>1678</v>
       </c>
       <c r="G8" s="8">
         <v>1858</v>
       </c>
       <c r="H8" s="8">
         <v>2494</v>
@@ -4349,50 +4522,53 @@
       </c>
       <c r="J8" s="9">
         <v>2312</v>
       </c>
       <c r="K8" s="8">
         <v>2136</v>
       </c>
       <c r="L8" s="8">
         <v>1917</v>
       </c>
       <c r="M8" s="8">
         <v>1756</v>
       </c>
       <c r="N8" s="8">
         <v>2436</v>
       </c>
       <c r="O8" s="8">
         <v>1934</v>
       </c>
       <c r="P8" s="8">
         <v>1966</v>
       </c>
       <c r="Q8" s="8">
         <v>2022</v>
       </c>
+      <c r="R8" s="8">
+        <v>1594</v>
+      </c>
     </row>
     <row r="9" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A9" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="8">
         <v>269</v>
       </c>
       <c r="C9" s="8">
         <v>236</v>
       </c>
       <c r="D9" s="8">
         <v>150</v>
       </c>
       <c r="E9" s="8">
         <v>171</v>
       </c>
       <c r="F9" s="8">
         <v>282</v>
       </c>
       <c r="G9" s="8">
         <v>204</v>
       </c>
       <c r="H9" s="8">
         <v>271</v>
@@ -4402,50 +4578,53 @@
       </c>
       <c r="J9" s="9">
         <v>258</v>
       </c>
       <c r="K9" s="8">
         <v>192</v>
       </c>
       <c r="L9" s="8">
         <v>175</v>
       </c>
       <c r="M9" s="8">
         <v>132</v>
       </c>
       <c r="N9" s="8">
         <v>254</v>
       </c>
       <c r="O9" s="8">
         <v>188</v>
       </c>
       <c r="P9" s="8">
         <v>226</v>
       </c>
       <c r="Q9" s="8">
         <v>200</v>
       </c>
+      <c r="R9" s="8">
+        <v>136</v>
+      </c>
     </row>
     <row r="10" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A10" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="8">
         <v>331</v>
       </c>
       <c r="C10" s="8">
         <v>254</v>
       </c>
       <c r="D10" s="8">
         <v>247</v>
       </c>
       <c r="E10" s="8">
         <v>224</v>
       </c>
       <c r="F10" s="8">
         <v>273</v>
       </c>
       <c r="G10" s="8">
         <v>287</v>
       </c>
       <c r="H10" s="8">
         <v>515</v>
@@ -4455,50 +4634,53 @@
       </c>
       <c r="J10" s="9">
         <v>462</v>
       </c>
       <c r="K10" s="8">
         <v>316</v>
       </c>
       <c r="L10" s="8">
         <v>232</v>
       </c>
       <c r="M10" s="8">
         <v>235</v>
       </c>
       <c r="N10" s="8">
         <v>331</v>
       </c>
       <c r="O10" s="8">
         <v>298</v>
       </c>
       <c r="P10" s="8">
         <v>297</v>
       </c>
       <c r="Q10" s="8">
         <v>293</v>
       </c>
+      <c r="R10" s="8">
+        <v>242</v>
+      </c>
     </row>
     <row r="11" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A11" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="8">
         <v>221</v>
       </c>
       <c r="C11" s="8">
         <v>146</v>
       </c>
       <c r="D11" s="8">
         <v>144</v>
       </c>
       <c r="E11" s="8">
         <v>148</v>
       </c>
       <c r="F11" s="8">
         <v>133</v>
       </c>
       <c r="G11" s="8">
         <v>136</v>
       </c>
       <c r="H11" s="8">
         <v>200</v>
@@ -4508,50 +4690,53 @@
       </c>
       <c r="J11" s="9">
         <v>228</v>
       </c>
       <c r="K11" s="8">
         <v>180</v>
       </c>
       <c r="L11" s="8">
         <v>204</v>
       </c>
       <c r="M11" s="8">
         <v>175</v>
       </c>
       <c r="N11" s="8">
         <v>193</v>
       </c>
       <c r="O11" s="8">
         <v>182</v>
       </c>
       <c r="P11" s="8">
         <v>213</v>
       </c>
       <c r="Q11" s="8">
         <v>123</v>
       </c>
+      <c r="R11" s="8">
+        <v>105</v>
+      </c>
     </row>
     <row r="12" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A12" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="8">
         <v>421</v>
       </c>
       <c r="C12" s="8">
         <v>409</v>
       </c>
       <c r="D12" s="8">
         <v>313</v>
       </c>
       <c r="E12" s="8">
         <v>368</v>
       </c>
       <c r="F12" s="8">
         <v>393</v>
       </c>
       <c r="G12" s="8">
         <v>327</v>
       </c>
       <c r="H12" s="8">
         <v>458</v>
@@ -4561,50 +4746,53 @@
       </c>
       <c r="J12" s="9">
         <v>629</v>
       </c>
       <c r="K12" s="8">
         <v>417</v>
       </c>
       <c r="L12" s="8">
         <v>344</v>
       </c>
       <c r="M12" s="8">
         <v>301</v>
       </c>
       <c r="N12" s="8">
         <v>502</v>
       </c>
       <c r="O12" s="8">
         <v>436</v>
       </c>
       <c r="P12" s="8">
         <v>445</v>
       </c>
       <c r="Q12" s="8">
         <v>422</v>
       </c>
+      <c r="R12" s="8">
+        <v>304</v>
+      </c>
     </row>
     <row r="13" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A13" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="8">
         <v>351</v>
       </c>
       <c r="C13" s="8">
         <v>358</v>
       </c>
       <c r="D13" s="8">
         <v>279</v>
       </c>
       <c r="E13" s="8">
         <v>368</v>
       </c>
       <c r="F13" s="8">
         <v>266</v>
       </c>
       <c r="G13" s="8">
         <v>331</v>
       </c>
       <c r="H13" s="8">
         <v>383</v>
@@ -4614,50 +4802,53 @@
       </c>
       <c r="J13" s="9">
         <v>452</v>
       </c>
       <c r="K13" s="8">
         <v>357</v>
       </c>
       <c r="L13" s="8">
         <v>328</v>
       </c>
       <c r="M13" s="8">
         <v>263</v>
       </c>
       <c r="N13" s="8">
         <v>360</v>
       </c>
       <c r="O13" s="8">
         <v>377</v>
       </c>
       <c r="P13" s="8">
         <v>431</v>
       </c>
       <c r="Q13" s="8">
         <v>381</v>
       </c>
+      <c r="R13" s="8">
+        <v>279</v>
+      </c>
     </row>
     <row r="14" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A14" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="8">
         <v>429</v>
       </c>
       <c r="C14" s="8">
         <v>382</v>
       </c>
       <c r="D14" s="8">
         <v>279</v>
       </c>
       <c r="E14" s="8">
         <v>311</v>
       </c>
       <c r="F14" s="8">
         <v>290</v>
       </c>
       <c r="G14" s="8">
         <v>267</v>
       </c>
       <c r="H14" s="8">
         <v>400</v>
@@ -4667,50 +4858,53 @@
       </c>
       <c r="J14" s="9">
         <v>410</v>
       </c>
       <c r="K14" s="8">
         <v>314</v>
       </c>
       <c r="L14" s="8">
         <v>283</v>
       </c>
       <c r="M14" s="8">
         <v>266</v>
       </c>
       <c r="N14" s="8">
         <v>337</v>
       </c>
       <c r="O14" s="8">
         <v>303</v>
       </c>
       <c r="P14" s="8">
         <v>364</v>
       </c>
       <c r="Q14" s="8">
         <v>352</v>
       </c>
+      <c r="R14" s="8">
+        <v>253</v>
+      </c>
     </row>
     <row r="15" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A15" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="8">
         <v>210</v>
       </c>
       <c r="C15" s="8">
         <v>219</v>
       </c>
       <c r="D15" s="8">
         <v>207</v>
       </c>
       <c r="E15" s="8">
         <v>166</v>
       </c>
       <c r="F15" s="8">
         <v>161</v>
       </c>
       <c r="G15" s="8">
         <v>171</v>
       </c>
       <c r="H15" s="8">
         <v>198</v>
@@ -4720,50 +4914,53 @@
       </c>
       <c r="J15" s="9">
         <v>225</v>
       </c>
       <c r="K15" s="8">
         <v>198</v>
       </c>
       <c r="L15" s="8">
         <v>157</v>
       </c>
       <c r="M15" s="8">
         <v>118</v>
       </c>
       <c r="N15" s="8">
         <v>231</v>
       </c>
       <c r="O15" s="8">
         <v>205</v>
       </c>
       <c r="P15" s="8">
         <v>172</v>
       </c>
       <c r="Q15" s="8">
         <v>196</v>
       </c>
+      <c r="R15" s="8">
+        <v>88</v>
+      </c>
     </row>
     <row r="16" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="8">
         <v>394</v>
       </c>
       <c r="C16" s="8">
         <v>420</v>
       </c>
       <c r="D16" s="8">
         <v>396</v>
       </c>
       <c r="E16" s="8">
         <v>351</v>
       </c>
       <c r="F16" s="8">
         <v>369</v>
       </c>
       <c r="G16" s="8">
         <v>341</v>
       </c>
       <c r="H16" s="8">
         <v>478</v>
@@ -4773,72 +4970,75 @@
       </c>
       <c r="J16" s="9">
         <v>536</v>
       </c>
       <c r="K16" s="8">
         <v>387</v>
       </c>
       <c r="L16" s="8">
         <v>332</v>
       </c>
       <c r="M16" s="8">
         <v>327</v>
       </c>
       <c r="N16" s="8">
         <v>487</v>
       </c>
       <c r="O16" s="8">
         <v>437</v>
       </c>
       <c r="P16" s="8">
         <v>456</v>
       </c>
       <c r="Q16" s="8">
         <v>445</v>
       </c>
+      <c r="R16" s="8">
+        <v>323</v>
+      </c>
     </row>
     <row r="17" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A17" s="44" t="s">
+      <c r="A17" s="48" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="44"/>
-[...15 lines deleted...]
-      <c r="R17" s="12"/>
+      <c r="B17" s="48"/>
+      <c r="C17" s="48"/>
+      <c r="D17" s="48"/>
+      <c r="E17" s="48"/>
+      <c r="F17" s="48"/>
+      <c r="G17" s="48"/>
+      <c r="H17" s="48"/>
+      <c r="I17" s="48"/>
+      <c r="J17" s="48"/>
+      <c r="K17" s="48"/>
+      <c r="L17" s="48"/>
+      <c r="M17" s="48"/>
+      <c r="N17" s="48"/>
+      <c r="O17" s="48"/>
+      <c r="P17" s="48"/>
+      <c r="Q17" s="42"/>
+      <c r="R17" s="42"/>
       <c r="S17" s="12"/>
     </row>
     <row r="18" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="8">
         <v>2298</v>
       </c>
       <c r="C18" s="8">
         <v>2078</v>
       </c>
       <c r="D18" s="8">
         <v>1568</v>
       </c>
       <c r="E18" s="8">
         <v>1910</v>
       </c>
       <c r="F18" s="8">
         <v>1927</v>
       </c>
       <c r="G18" s="8">
         <v>1937</v>
       </c>
       <c r="H18" s="8">
@@ -4849,50 +5049,53 @@
       </c>
       <c r="J18" s="9">
         <v>2585</v>
       </c>
       <c r="K18" s="8">
         <v>2278</v>
       </c>
       <c r="L18" s="8">
         <v>1967</v>
       </c>
       <c r="M18" s="8">
         <v>1787</v>
       </c>
       <c r="N18" s="8">
         <v>2589</v>
       </c>
       <c r="O18" s="8">
         <v>2039</v>
       </c>
       <c r="P18" s="8">
         <v>2116</v>
       </c>
       <c r="Q18" s="8">
         <v>2097</v>
       </c>
+      <c r="R18" s="8">
+        <v>1651</v>
+      </c>
     </row>
     <row r="19" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A19" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="8">
         <v>1888</v>
       </c>
       <c r="C19" s="8">
         <v>1691</v>
       </c>
       <c r="D19" s="8">
         <v>1245</v>
       </c>
       <c r="E19" s="8">
         <v>1617</v>
       </c>
       <c r="F19" s="8">
         <v>1476</v>
       </c>
       <c r="G19" s="8">
         <v>1557</v>
       </c>
       <c r="H19" s="8">
         <v>2136</v>
@@ -4902,50 +5105,53 @@
       </c>
       <c r="J19" s="9">
         <v>2028</v>
       </c>
       <c r="K19" s="8">
         <v>1870</v>
       </c>
       <c r="L19" s="8">
         <v>1654</v>
       </c>
       <c r="M19" s="8">
         <v>1510</v>
       </c>
       <c r="N19" s="8">
         <v>2083</v>
       </c>
       <c r="O19" s="8">
         <v>1701</v>
       </c>
       <c r="P19" s="8">
         <v>1702</v>
       </c>
       <c r="Q19" s="8">
         <v>1734</v>
       </c>
+      <c r="R19" s="8">
+        <v>1376</v>
+      </c>
     </row>
     <row r="20" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A20" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="8">
         <v>269</v>
       </c>
       <c r="C20" s="8">
         <v>236</v>
       </c>
       <c r="D20" s="8">
         <v>150</v>
       </c>
       <c r="E20" s="8">
         <v>171</v>
       </c>
       <c r="F20" s="8">
         <v>282</v>
       </c>
       <c r="G20" s="8">
         <v>204</v>
       </c>
       <c r="H20" s="8">
         <v>271</v>
@@ -4955,50 +5161,53 @@
       </c>
       <c r="J20" s="9">
         <v>258</v>
       </c>
       <c r="K20" s="8">
         <v>192</v>
       </c>
       <c r="L20" s="8">
         <v>175</v>
       </c>
       <c r="M20" s="8">
         <v>132</v>
       </c>
       <c r="N20" s="8">
         <v>254</v>
       </c>
       <c r="O20" s="8">
         <v>188</v>
       </c>
       <c r="P20" s="8">
         <v>226</v>
       </c>
       <c r="Q20" s="8">
         <v>200</v>
       </c>
+      <c r="R20" s="8">
+        <v>136</v>
+      </c>
     </row>
     <row r="21" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A21" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="8">
         <v>124</v>
       </c>
       <c r="C21" s="8">
         <v>114</v>
       </c>
       <c r="D21" s="8">
         <v>136</v>
       </c>
       <c r="E21" s="8">
         <v>81</v>
       </c>
       <c r="F21" s="8">
         <v>145</v>
       </c>
       <c r="G21" s="8">
         <v>127</v>
       </c>
       <c r="H21" s="8">
         <v>274</v>
@@ -5008,50 +5217,53 @@
       </c>
       <c r="J21" s="9">
         <v>244</v>
       </c>
       <c r="K21" s="8">
         <v>165</v>
       </c>
       <c r="L21" s="8">
         <v>113</v>
       </c>
       <c r="M21" s="8">
         <v>115</v>
       </c>
       <c r="N21" s="8">
         <v>178</v>
       </c>
       <c r="O21" s="8">
         <v>124</v>
       </c>
       <c r="P21" s="8">
         <v>135</v>
       </c>
       <c r="Q21" s="8">
         <v>129</v>
       </c>
+      <c r="R21" s="8">
+        <v>105</v>
+      </c>
     </row>
     <row r="22" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A22" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="8">
         <v>17</v>
       </c>
       <c r="C22" s="8">
         <v>37</v>
       </c>
       <c r="D22" s="8">
         <v>37</v>
       </c>
       <c r="E22" s="8">
         <v>41</v>
       </c>
       <c r="F22" s="8">
         <v>24</v>
       </c>
       <c r="G22" s="8">
         <v>49</v>
       </c>
       <c r="H22" s="8">
         <v>50</v>
@@ -5061,72 +5273,75 @@
       </c>
       <c r="J22" s="9">
         <v>55</v>
       </c>
       <c r="K22" s="8">
         <v>51</v>
       </c>
       <c r="L22" s="8">
         <v>25</v>
       </c>
       <c r="M22" s="8">
         <v>30</v>
       </c>
       <c r="N22" s="8">
         <v>74</v>
       </c>
       <c r="O22" s="8">
         <v>26</v>
       </c>
       <c r="P22" s="8">
         <v>53</v>
       </c>
       <c r="Q22" s="8">
         <v>34</v>
       </c>
+      <c r="R22" s="8">
+        <v>34</v>
+      </c>
     </row>
     <row r="23" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A23" s="44" t="s">
+      <c r="A23" s="48" t="s">
         <v>25</v>
       </c>
-      <c r="B23" s="44"/>
-[...15 lines deleted...]
-      <c r="R23" s="12"/>
+      <c r="B23" s="48"/>
+      <c r="C23" s="48"/>
+      <c r="D23" s="48"/>
+      <c r="E23" s="48"/>
+      <c r="F23" s="48"/>
+      <c r="G23" s="48"/>
+      <c r="H23" s="48"/>
+      <c r="I23" s="48"/>
+      <c r="J23" s="48"/>
+      <c r="K23" s="48"/>
+      <c r="L23" s="48"/>
+      <c r="M23" s="48"/>
+      <c r="N23" s="48"/>
+      <c r="O23" s="48"/>
+      <c r="P23" s="48"/>
+      <c r="Q23" s="42"/>
+      <c r="R23" s="42"/>
       <c r="S23" s="12"/>
     </row>
     <row r="24" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="8">
         <v>2594</v>
       </c>
       <c r="C24" s="9">
         <v>2329</v>
       </c>
       <c r="D24" s="8">
         <v>1867</v>
       </c>
       <c r="E24" s="8">
         <v>2085</v>
       </c>
       <c r="F24" s="8">
         <v>1918</v>
       </c>
       <c r="G24" s="8">
         <v>1985</v>
       </c>
       <c r="H24" s="9">
@@ -5137,50 +5352,53 @@
       </c>
       <c r="J24" s="9">
         <v>2927</v>
       </c>
       <c r="K24" s="8">
         <v>2219</v>
       </c>
       <c r="L24" s="9">
         <v>2005</v>
       </c>
       <c r="M24" s="8">
         <v>1786</v>
       </c>
       <c r="N24" s="8">
         <v>2542</v>
       </c>
       <c r="O24" s="8">
         <v>2321</v>
       </c>
       <c r="P24" s="9">
         <v>2454</v>
       </c>
       <c r="Q24" s="8">
         <v>2337</v>
       </c>
+      <c r="R24" s="8">
+        <v>1673</v>
+      </c>
     </row>
     <row r="25" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A25" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="8">
         <v>378</v>
       </c>
       <c r="C25" s="9">
         <v>292</v>
       </c>
       <c r="D25" s="8">
         <v>175</v>
       </c>
       <c r="E25" s="8">
         <v>271</v>
       </c>
       <c r="F25" s="8">
         <v>202</v>
       </c>
       <c r="G25" s="8">
         <v>301</v>
       </c>
       <c r="H25" s="9">
         <v>358</v>
@@ -5190,50 +5408,53 @@
       </c>
       <c r="J25" s="9">
         <v>284</v>
       </c>
       <c r="K25" s="8">
         <v>266</v>
       </c>
       <c r="L25" s="9">
         <v>263</v>
       </c>
       <c r="M25" s="8">
         <v>246</v>
       </c>
       <c r="N25" s="8">
         <v>353</v>
       </c>
       <c r="O25" s="8">
         <v>233</v>
       </c>
       <c r="P25" s="9">
         <v>264</v>
       </c>
       <c r="Q25" s="8">
         <v>288</v>
       </c>
+      <c r="R25" s="8">
+        <v>218</v>
+      </c>
     </row>
     <row r="26" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A26" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="8">
         <v>207</v>
       </c>
       <c r="C26" s="9">
         <v>140</v>
       </c>
       <c r="D26" s="8">
         <v>111</v>
       </c>
       <c r="E26" s="8">
         <v>143</v>
       </c>
       <c r="F26" s="8">
         <v>128</v>
       </c>
       <c r="G26" s="8">
         <v>160</v>
       </c>
       <c r="H26" s="9">
         <v>241</v>
@@ -5243,50 +5464,53 @@
       </c>
       <c r="J26" s="9">
         <v>218</v>
       </c>
       <c r="K26" s="8">
         <v>151</v>
       </c>
       <c r="L26" s="9">
         <v>119</v>
       </c>
       <c r="M26" s="8">
         <v>120</v>
       </c>
       <c r="N26" s="8">
         <v>153</v>
       </c>
       <c r="O26" s="8">
         <v>174</v>
       </c>
       <c r="P26" s="9">
         <v>162</v>
       </c>
       <c r="Q26" s="8">
         <v>164</v>
       </c>
+      <c r="R26" s="8">
+        <v>137</v>
+      </c>
     </row>
     <row r="27" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A27" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B27" s="8">
         <v>221</v>
       </c>
       <c r="C27" s="9">
         <v>146</v>
       </c>
       <c r="D27" s="8">
         <v>144</v>
       </c>
       <c r="E27" s="8">
         <v>148</v>
       </c>
       <c r="F27" s="8">
         <v>133</v>
       </c>
       <c r="G27" s="8">
         <v>136</v>
       </c>
       <c r="H27" s="9">
         <v>200</v>
@@ -5296,50 +5520,53 @@
       </c>
       <c r="J27" s="9">
         <v>228</v>
       </c>
       <c r="K27" s="8">
         <v>180</v>
       </c>
       <c r="L27" s="9">
         <v>204</v>
       </c>
       <c r="M27" s="8">
         <v>175</v>
       </c>
       <c r="N27" s="8">
         <v>193</v>
       </c>
       <c r="O27" s="8">
         <v>182</v>
       </c>
       <c r="P27" s="9">
         <v>213</v>
       </c>
       <c r="Q27" s="8">
         <v>123</v>
       </c>
+      <c r="R27" s="8">
+        <v>105</v>
+      </c>
     </row>
     <row r="28" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A28" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="8">
         <v>421</v>
       </c>
       <c r="C28" s="9">
         <v>409</v>
       </c>
       <c r="D28" s="8">
         <v>313</v>
       </c>
       <c r="E28" s="8">
         <v>368</v>
       </c>
       <c r="F28" s="8">
         <v>393</v>
       </c>
       <c r="G28" s="8">
         <v>327</v>
       </c>
       <c r="H28" s="9">
         <v>458</v>
@@ -5349,50 +5576,53 @@
       </c>
       <c r="J28" s="9">
         <v>629</v>
       </c>
       <c r="K28" s="8">
         <v>417</v>
       </c>
       <c r="L28" s="9">
         <v>344</v>
       </c>
       <c r="M28" s="8">
         <v>301</v>
       </c>
       <c r="N28" s="8">
         <v>502</v>
       </c>
       <c r="O28" s="8">
         <v>436</v>
       </c>
       <c r="P28" s="9">
         <v>445</v>
       </c>
       <c r="Q28" s="8">
         <v>422</v>
       </c>
+      <c r="R28" s="8">
+        <v>304</v>
+      </c>
     </row>
     <row r="29" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A29" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="8">
         <v>334</v>
       </c>
       <c r="C29" s="9">
         <v>321</v>
       </c>
       <c r="D29" s="8">
         <v>242</v>
       </c>
       <c r="E29" s="8">
         <v>327</v>
       </c>
       <c r="F29" s="8">
         <v>242</v>
       </c>
       <c r="G29" s="8">
         <v>282</v>
       </c>
       <c r="H29" s="9">
         <v>333</v>
@@ -5402,50 +5632,53 @@
       </c>
       <c r="J29" s="9">
         <v>397</v>
       </c>
       <c r="K29" s="8">
         <v>306</v>
       </c>
       <c r="L29" s="9">
         <v>303</v>
       </c>
       <c r="M29" s="8">
         <v>233</v>
       </c>
       <c r="N29" s="8">
         <v>286</v>
       </c>
       <c r="O29" s="8">
         <v>351</v>
       </c>
       <c r="P29" s="9">
         <v>378</v>
       </c>
       <c r="Q29" s="8">
         <v>347</v>
       </c>
+      <c r="R29" s="8">
+        <v>245</v>
+      </c>
     </row>
     <row r="30" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A30" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="8">
         <v>429</v>
       </c>
       <c r="C30" s="9">
         <v>382</v>
       </c>
       <c r="D30" s="8">
         <v>279</v>
       </c>
       <c r="E30" s="8">
         <v>311</v>
       </c>
       <c r="F30" s="8">
         <v>290</v>
       </c>
       <c r="G30" s="8">
         <v>267</v>
       </c>
       <c r="H30" s="9">
         <v>400</v>
@@ -5455,50 +5688,53 @@
       </c>
       <c r="J30" s="9">
         <v>410</v>
       </c>
       <c r="K30" s="8">
         <v>314</v>
       </c>
       <c r="L30" s="9">
         <v>283</v>
       </c>
       <c r="M30" s="8">
         <v>266</v>
       </c>
       <c r="N30" s="8">
         <v>337</v>
       </c>
       <c r="O30" s="8">
         <v>303</v>
       </c>
       <c r="P30" s="9">
         <v>364</v>
       </c>
       <c r="Q30" s="8">
         <v>352</v>
       </c>
+      <c r="R30" s="8">
+        <v>253</v>
+      </c>
     </row>
     <row r="31" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A31" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="8">
         <v>210</v>
       </c>
       <c r="C31" s="9">
         <v>219</v>
       </c>
       <c r="D31" s="8">
         <v>207</v>
       </c>
       <c r="E31" s="8">
         <v>166</v>
       </c>
       <c r="F31" s="8">
         <v>161</v>
       </c>
       <c r="G31" s="8">
         <v>171</v>
       </c>
       <c r="H31" s="9">
         <v>198</v>
@@ -5508,50 +5744,53 @@
       </c>
       <c r="J31" s="9">
         <v>225</v>
       </c>
       <c r="K31" s="8">
         <v>198</v>
       </c>
       <c r="L31" s="9">
         <v>157</v>
       </c>
       <c r="M31" s="8">
         <v>118</v>
       </c>
       <c r="N31" s="8">
         <v>231</v>
       </c>
       <c r="O31" s="8">
         <v>205</v>
       </c>
       <c r="P31" s="9">
         <v>172</v>
       </c>
       <c r="Q31" s="8">
         <v>196</v>
       </c>
+      <c r="R31" s="8">
+        <v>88</v>
+      </c>
     </row>
     <row r="32" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="10">
         <v>394</v>
       </c>
       <c r="C32" s="10">
         <v>420</v>
       </c>
       <c r="D32" s="10">
         <v>396</v>
       </c>
       <c r="E32" s="10">
         <v>351</v>
       </c>
       <c r="F32" s="10">
         <v>369</v>
       </c>
       <c r="G32" s="10">
         <v>341</v>
       </c>
       <c r="H32" s="10">
         <v>478</v>
@@ -5560,50 +5799,53 @@
         <v>518</v>
       </c>
       <c r="J32" s="10">
         <v>536</v>
       </c>
       <c r="K32" s="10">
         <v>387</v>
       </c>
       <c r="L32" s="10">
         <v>332</v>
       </c>
       <c r="M32" s="10">
         <v>327</v>
       </c>
       <c r="N32" s="10">
         <v>487</v>
       </c>
       <c r="O32" s="10">
         <v>437</v>
       </c>
       <c r="P32" s="10">
         <v>456</v>
       </c>
       <c r="Q32" s="10">
         <v>445</v>
+      </c>
+      <c r="R32" s="10">
+        <v>323</v>
       </c>
     </row>
     <row r="33" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A33" s="17" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="12"/>
       <c r="F33" s="12"/>
       <c r="G33" s="12"/>
       <c r="H33" s="12"/>
       <c r="I33" s="12"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="P33" s="12"/>
       <c r="Q33" s="12"/>
       <c r="R33" s="12"/>
       <c r="S33" s="12"/>
     </row>
     <row r="34" spans="1:19" s="18" customFormat="1" ht="12.75" customHeight="1">
       <c r="A34" s="15"/>
       <c r="E34" s="19"/>
       <c r="F34" s="19"/>
       <c r="G34" s="19"/>
       <c r="H34" s="19"/>
       <c r="I34" s="19"/>
@@ -5828,57 +6070,57 @@
       <c r="N72" s="7"/>
       <c r="O72" s="7"/>
     </row>
     <row r="73" spans="14:15" ht="15" customHeight="1">
       <c r="N73" s="7"/>
       <c r="O73" s="7"/>
     </row>
     <row r="74" spans="14:15" ht="15" customHeight="1">
       <c r="N74" s="7"/>
       <c r="O74" s="7"/>
     </row>
     <row r="75" spans="14:15" ht="15" customHeight="1">
       <c r="N75" s="7"/>
       <c r="O75" s="7"/>
     </row>
     <row r="76" spans="14:15" ht="15" customHeight="1">
       <c r="N76" s="7"/>
       <c r="O76" s="7"/>
     </row>
     <row r="77" spans="14:15" ht="15" customHeight="1">
       <c r="N77" s="7"/>
       <c r="O77" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A17:Q17"/>
-    <mergeCell ref="A23:Q23"/>
+    <mergeCell ref="A17:R17"/>
+    <mergeCell ref="A23:R23"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="A1:Q1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:Q6"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="A6:R6"/>
+    <mergeCell ref="N4:R4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Көші-қон айырымы</vt:lpstr>