--- v0 (2026-09-27)
+++ v1 (2026-10-18)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-5016" yWindow="1140" windowWidth="11064" windowHeight="6696" tabRatio="795"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
     <sheet name="Шартты белгілері" sheetId="6" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="74">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -234,50 +234,53 @@
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Әлеуметтік және демографиялық статистика бөлімі</t>
   </si>
   <si>
     <t>Снасапова Кулайхан</t>
   </si>
   <si>
     <t>+7 724 227-23-62</t>
   </si>
   <si>
     <t>k.snasapova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Қызылорда облысы бойынша туылғандар мен қайтыс болғандар санының айырмашылығы</t>
   </si>
   <si>
     <t>Қазақстан Республикасындағы табиғи өсім статистикасы туу және қайтыс болу туралы актілерді азаматтық хал актілерін тіркеу органдарында тіркеуге негізделеді</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/kyzylorda/dynamic-tables/4482/</t>
   </si>
   <si>
     <t>612301 Қызылорда облысы халқының табиғи өсімі (кему)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -505,51 +508,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
@@ -613,79 +616,82 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 5" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -962,54 +968,54 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7lmv1qbbw29q4ova086he0h/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D0%BE%D0%B6%D0%B4%D0%B0%D0%B5%D0%BC%D0%BE%D1%81%D1%82%D0%B8%20%D1%80%D1%83%D1%81.7z" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.snasapova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:B22"/>
+  <dimension ref="A2:B27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A25" sqref="A25"/>
+      <selection activeCell="A27" sqref="A27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="39.44140625" style="31" customWidth="1"/>
     <col min="2" max="2" width="84.21875" style="31" customWidth="1"/>
     <col min="3" max="16384" width="8.88671875" style="31"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" s="4" customFormat="1">
       <c r="A2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="3">
         <v>612301</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="4" customFormat="1">
       <c r="A3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>31</v>
       </c>
     </row>
@@ -1092,111 +1098,116 @@
       <c r="B13" s="8" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="4" customFormat="1">
       <c r="A14" s="2" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="4" customFormat="1">
       <c r="A15" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="4" customFormat="1">
       <c r="A16" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="20">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="4" customFormat="1">
       <c r="A17" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="20">
-        <v>46307</v>
+        <v>46336</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="4" customFormat="1">
       <c r="A18" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="4" customFormat="1">
       <c r="A19" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:2" s="4" customFormat="1">
       <c r="A20" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="21" spans="1:2" s="4" customFormat="1">
       <c r="A21" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:2" s="4" customFormat="1"/>
+    <row r="27" spans="1:2">
+      <c r="A27" s="31" t="s">
+        <v>73</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B4:IV18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="3.21875" customWidth="1"/>
     <col min="2" max="2" width="107.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:256">
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="13"/>
       <c r="E4" s="11"/>
       <c r="F4" s="11"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11"/>
       <c r="J4" s="11"/>
       <c r="K4" s="11"/>
       <c r="L4" s="11"/>
       <c r="M4" s="11"/>
       <c r="N4" s="11"/>
       <c r="O4" s="11"/>
       <c r="P4" s="11"/>
       <c r="Q4" s="11"/>
@@ -4785,139 +4796,142 @@
       <c r="IO17" s="11"/>
       <c r="IP17" s="11"/>
       <c r="IQ17" s="11"/>
       <c r="IR17" s="11"/>
       <c r="IS17" s="11"/>
       <c r="IT17" s="11"/>
       <c r="IU17" s="11"/>
       <c r="IV17" s="11"/>
     </row>
     <row r="18" spans="2:256">
       <c r="B18" s="32" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F9" sqref="F9"/>
+      <selection activeCell="P34" sqref="P34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="34" customWidth="1"/>
     <col min="2" max="9" width="9.109375" style="33"/>
     <col min="10" max="10" width="11.77734375" style="33" customWidth="1"/>
     <col min="11" max="12" width="9.109375" style="33"/>
     <col min="13" max="13" width="11.6640625" style="33" customWidth="1"/>
     <col min="14" max="27" width="9.109375" style="33"/>
     <col min="28" max="16384" width="9.109375" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="19.5" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="61" t="s">
         <v>72</v>
       </c>
-      <c r="B1" s="51"/>
-[...17 lines deleted...]
-      <c r="T1" s="51"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="54"/>
     </row>
     <row r="2" spans="1:27" ht="14.25" customHeight="1">
       <c r="A2" s="1"/>
     </row>
     <row r="3" spans="1:27">
       <c r="B3" s="35"/>
       <c r="C3" s="35"/>
       <c r="D3" s="35"/>
       <c r="E3" s="35"/>
       <c r="F3" s="35"/>
       <c r="G3" s="35"/>
       <c r="H3" s="35"/>
       <c r="I3" s="35"/>
       <c r="J3" s="35"/>
       <c r="K3" s="35"/>
       <c r="L3" s="35"/>
       <c r="M3" s="34"/>
       <c r="N3" s="36"/>
       <c r="O3" s="34"/>
       <c r="P3" s="36"/>
       <c r="Q3" s="36"/>
       <c r="R3" s="36"/>
       <c r="S3" s="34"/>
-      <c r="T3" s="36" t="s">
+      <c r="T3" s="36"/>
+      <c r="U3" s="36" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:27">
+    <row r="4" spans="1:27" ht="14.4">
       <c r="A4" s="56"/>
       <c r="B4" s="58">
         <v>2025</v>
       </c>
       <c r="C4" s="59"/>
       <c r="D4" s="60"/>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="60"/>
       <c r="H4" s="60"/>
       <c r="I4" s="60"/>
       <c r="J4" s="60"/>
       <c r="K4" s="60"/>
       <c r="L4" s="60"/>
       <c r="M4" s="60"/>
       <c r="N4" s="58">
         <v>2026</v>
       </c>
       <c r="O4" s="59"/>
       <c r="P4" s="59"/>
       <c r="Q4" s="59"/>
       <c r="R4" s="59"/>
       <c r="S4" s="59"/>
       <c r="T4" s="59"/>
+      <c r="U4" s="62"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="57"/>
       <c r="B5" s="46" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="46" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="46" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="46" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="46" t="s">
@@ -4934,75 +4948,78 @@
       </c>
       <c r="M5" s="47" t="s">
         <v>13</v>
       </c>
       <c r="N5" s="46" t="s">
         <v>5</v>
       </c>
       <c r="O5" s="46" t="s">
         <v>6</v>
       </c>
       <c r="P5" s="46" t="s">
         <v>7</v>
       </c>
       <c r="Q5" s="46" t="s">
         <v>8</v>
       </c>
       <c r="R5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="S5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="T5" s="46" t="s">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="61" t="s">
+      <c r="U5" s="46" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" s="37" customFormat="1" ht="14.4">
+      <c r="A6" s="63" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="62"/>
-[...18 lines deleted...]
-      <c r="U6" s="33"/>
+      <c r="B6" s="64"/>
+      <c r="C6" s="65"/>
+      <c r="D6" s="65"/>
+      <c r="E6" s="65"/>
+      <c r="F6" s="65"/>
+      <c r="G6" s="65"/>
+      <c r="H6" s="65"/>
+      <c r="I6" s="65"/>
+      <c r="J6" s="65"/>
+      <c r="K6" s="65"/>
+      <c r="L6" s="65"/>
+      <c r="M6" s="65"/>
+      <c r="N6" s="65"/>
+      <c r="O6" s="65"/>
+      <c r="P6" s="65"/>
+      <c r="Q6" s="65"/>
+      <c r="R6" s="65"/>
+      <c r="S6" s="65"/>
+      <c r="T6" s="66"/>
+      <c r="U6" s="66"/>
       <c r="V6" s="33"/>
       <c r="W6" s="33"/>
       <c r="X6" s="33"/>
       <c r="Y6" s="33"/>
       <c r="Z6" s="33"/>
       <c r="AA6" s="33"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="48">
         <v>917</v>
       </c>
       <c r="C7" s="49">
         <v>1037</v>
       </c>
       <c r="D7" s="49">
         <v>964</v>
       </c>
       <c r="E7" s="49">
         <v>1000</v>
       </c>
       <c r="F7" s="49">
         <v>919</v>
@@ -5027,50 +5044,53 @@
       </c>
       <c r="M7" s="48">
         <v>890</v>
       </c>
       <c r="N7" s="48">
         <v>888</v>
       </c>
       <c r="O7" s="48">
         <v>749</v>
       </c>
       <c r="P7" s="48">
         <v>808</v>
       </c>
       <c r="Q7" s="48">
         <v>831</v>
       </c>
       <c r="R7" s="48">
         <v>797</v>
       </c>
       <c r="S7" s="48">
         <v>855</v>
       </c>
       <c r="T7" s="48">
         <v>746</v>
       </c>
+      <c r="U7" s="48">
+        <v>740</v>
+      </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="41" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="39">
         <v>430</v>
       </c>
       <c r="C8" s="40">
         <v>405</v>
       </c>
       <c r="D8" s="40">
         <v>413</v>
       </c>
       <c r="E8" s="40">
         <v>436</v>
       </c>
       <c r="F8" s="40">
         <v>480</v>
       </c>
       <c r="G8" s="39">
         <v>454</v>
       </c>
       <c r="H8" s="39">
         <v>557</v>
@@ -5089,50 +5109,53 @@
       </c>
       <c r="M8" s="39">
         <v>421</v>
       </c>
       <c r="N8" s="39">
         <v>417</v>
       </c>
       <c r="O8" s="39">
         <v>334</v>
       </c>
       <c r="P8" s="39">
         <v>375</v>
       </c>
       <c r="Q8" s="39">
         <v>379</v>
       </c>
       <c r="R8" s="39">
         <v>353</v>
       </c>
       <c r="S8" s="39">
         <v>375</v>
       </c>
       <c r="T8" s="39">
         <v>342</v>
       </c>
+      <c r="U8" s="39">
+        <v>336</v>
+      </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="41" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="39">
         <v>13</v>
       </c>
       <c r="C9" s="40">
         <v>38</v>
       </c>
       <c r="D9" s="40">
         <v>26</v>
       </c>
       <c r="E9" s="40">
         <v>19</v>
       </c>
       <c r="F9" s="40">
         <v>14</v>
       </c>
       <c r="G9" s="39">
         <v>14</v>
       </c>
       <c r="H9" s="39">
         <v>22</v>
@@ -5151,50 +5174,53 @@
       </c>
       <c r="M9" s="39">
         <v>17</v>
       </c>
       <c r="N9" s="39">
         <v>18</v>
       </c>
       <c r="O9" s="39">
         <v>9</v>
       </c>
       <c r="P9" s="39">
         <v>29</v>
       </c>
       <c r="Q9" s="39">
         <v>12</v>
       </c>
       <c r="R9" s="39">
         <v>24</v>
       </c>
       <c r="S9" s="39">
         <v>13</v>
       </c>
       <c r="T9" s="39">
         <v>13</v>
       </c>
+      <c r="U9" s="39">
+        <v>15</v>
+      </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="41" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="39">
         <v>74</v>
       </c>
       <c r="C10" s="40">
         <v>100</v>
       </c>
       <c r="D10" s="40">
         <v>115</v>
       </c>
       <c r="E10" s="40">
         <v>111</v>
       </c>
       <c r="F10" s="40">
         <v>87</v>
       </c>
       <c r="G10" s="39">
         <v>112</v>
       </c>
       <c r="H10" s="39">
         <v>111</v>
@@ -5213,50 +5239,53 @@
       </c>
       <c r="M10" s="39">
         <v>79</v>
       </c>
       <c r="N10" s="39">
         <v>79</v>
       </c>
       <c r="O10" s="39">
         <v>85</v>
       </c>
       <c r="P10" s="39">
         <v>79</v>
       </c>
       <c r="Q10" s="39">
         <v>74</v>
       </c>
       <c r="R10" s="39">
         <v>88</v>
       </c>
       <c r="S10" s="39">
         <v>91</v>
       </c>
       <c r="T10" s="39">
         <v>70</v>
       </c>
+      <c r="U10" s="39">
+        <v>70</v>
+      </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="41" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="39">
         <v>45</v>
       </c>
       <c r="C11" s="40">
         <v>51</v>
       </c>
       <c r="D11" s="40">
         <v>44</v>
       </c>
       <c r="E11" s="40">
         <v>34</v>
       </c>
       <c r="F11" s="40">
         <v>42</v>
       </c>
       <c r="G11" s="39">
         <v>51</v>
       </c>
       <c r="H11" s="39">
         <v>53</v>
@@ -5275,50 +5304,53 @@
       </c>
       <c r="M11" s="39">
         <v>41</v>
       </c>
       <c r="N11" s="39">
         <v>33</v>
       </c>
       <c r="O11" s="39">
         <v>15</v>
       </c>
       <c r="P11" s="39">
         <v>23</v>
       </c>
       <c r="Q11" s="39">
         <v>29</v>
       </c>
       <c r="R11" s="39">
         <v>31</v>
       </c>
       <c r="S11" s="39">
         <v>39</v>
       </c>
       <c r="T11" s="39">
         <v>42</v>
       </c>
+      <c r="U11" s="39">
+        <v>21</v>
+      </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="41" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="39">
         <v>109</v>
       </c>
       <c r="C12" s="40">
         <v>121</v>
       </c>
       <c r="D12" s="40">
         <v>97</v>
       </c>
       <c r="E12" s="40">
         <v>107</v>
       </c>
       <c r="F12" s="40">
         <v>94</v>
       </c>
       <c r="G12" s="39">
         <v>91</v>
       </c>
       <c r="H12" s="39">
         <v>117</v>
@@ -5337,50 +5369,53 @@
       </c>
       <c r="M12" s="39">
         <v>92</v>
       </c>
       <c r="N12" s="39">
         <v>94</v>
       </c>
       <c r="O12" s="39">
         <v>94</v>
       </c>
       <c r="P12" s="39">
         <v>75</v>
       </c>
       <c r="Q12" s="39">
         <v>100</v>
       </c>
       <c r="R12" s="39">
         <v>89</v>
       </c>
       <c r="S12" s="39">
         <v>99</v>
       </c>
       <c r="T12" s="39">
         <v>78</v>
       </c>
+      <c r="U12" s="39">
+        <v>121</v>
+      </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="41" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="39">
         <v>76</v>
       </c>
       <c r="C13" s="40">
         <v>122</v>
       </c>
       <c r="D13" s="40">
         <v>87</v>
       </c>
       <c r="E13" s="40">
         <v>116</v>
       </c>
       <c r="F13" s="40">
         <v>66</v>
       </c>
       <c r="G13" s="39">
         <v>91</v>
       </c>
       <c r="H13" s="39">
         <v>109</v>
@@ -5399,50 +5434,53 @@
       </c>
       <c r="M13" s="39">
         <v>81</v>
       </c>
       <c r="N13" s="39">
         <v>70</v>
       </c>
       <c r="O13" s="39">
         <v>75</v>
       </c>
       <c r="P13" s="39">
         <v>75</v>
       </c>
       <c r="Q13" s="39">
         <v>75</v>
       </c>
       <c r="R13" s="39">
         <v>83</v>
       </c>
       <c r="S13" s="39">
         <v>71</v>
       </c>
       <c r="T13" s="39">
         <v>68</v>
       </c>
+      <c r="U13" s="39">
+        <v>48</v>
+      </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="41" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="39">
         <v>53</v>
       </c>
       <c r="C14" s="40">
         <v>63</v>
       </c>
       <c r="D14" s="40">
         <v>51</v>
       </c>
       <c r="E14" s="40">
         <v>42</v>
       </c>
       <c r="F14" s="40">
         <v>50</v>
       </c>
       <c r="G14" s="39">
         <v>56</v>
       </c>
       <c r="H14" s="39">
         <v>54</v>
@@ -5461,50 +5499,53 @@
       </c>
       <c r="M14" s="39">
         <v>46</v>
       </c>
       <c r="N14" s="39">
         <v>40</v>
       </c>
       <c r="O14" s="39">
         <v>33</v>
       </c>
       <c r="P14" s="39">
         <v>57</v>
       </c>
       <c r="Q14" s="39">
         <v>51</v>
       </c>
       <c r="R14" s="39">
         <v>40</v>
       </c>
       <c r="S14" s="39">
         <v>52</v>
       </c>
       <c r="T14" s="39">
         <v>36</v>
       </c>
+      <c r="U14" s="39">
+        <v>43</v>
+      </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="41" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="39">
         <v>20</v>
       </c>
       <c r="C15" s="40">
         <v>32</v>
       </c>
       <c r="D15" s="40">
         <v>34</v>
       </c>
       <c r="E15" s="40">
         <v>32</v>
       </c>
       <c r="F15" s="40">
         <v>19</v>
       </c>
       <c r="G15" s="39">
         <v>36</v>
       </c>
       <c r="H15" s="39">
         <v>39</v>
@@ -5523,50 +5564,53 @@
       </c>
       <c r="M15" s="39">
         <v>20</v>
       </c>
       <c r="N15" s="39">
         <v>25</v>
       </c>
       <c r="O15" s="39">
         <v>29</v>
       </c>
       <c r="P15" s="39">
         <v>15</v>
       </c>
       <c r="Q15" s="39">
         <v>39</v>
       </c>
       <c r="R15" s="39">
         <v>31</v>
       </c>
       <c r="S15" s="39">
         <v>23</v>
       </c>
       <c r="T15" s="39">
         <v>21</v>
       </c>
+      <c r="U15" s="39">
+        <v>22</v>
+      </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="39">
         <v>97</v>
       </c>
       <c r="C16" s="40">
         <v>105</v>
       </c>
       <c r="D16" s="40">
         <v>97</v>
       </c>
       <c r="E16" s="40">
         <v>103</v>
       </c>
       <c r="F16" s="40">
         <v>67</v>
       </c>
       <c r="G16" s="39">
         <v>85</v>
       </c>
       <c r="H16" s="39">
         <v>130</v>
@@ -5585,75 +5629,80 @@
       </c>
       <c r="M16" s="39">
         <v>93</v>
       </c>
       <c r="N16" s="39">
         <v>112</v>
       </c>
       <c r="O16" s="39">
         <v>75</v>
       </c>
       <c r="P16" s="39">
         <v>80</v>
       </c>
       <c r="Q16" s="39">
         <v>72</v>
       </c>
       <c r="R16" s="39">
         <v>58</v>
       </c>
       <c r="S16" s="39">
         <v>92</v>
       </c>
       <c r="T16" s="39">
         <v>76</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="52" t="s">
+      <c r="U16" s="39">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" ht="14.4">
+      <c r="A17" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="53"/>
-[...18 lines deleted...]
-    <row r="18" spans="1:20" ht="13.05" customHeight="1">
+      <c r="B17" s="52"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="53"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="53"/>
+      <c r="K17" s="53"/>
+      <c r="L17" s="53"/>
+      <c r="M17" s="53"/>
+      <c r="N17" s="53"/>
+      <c r="O17" s="53"/>
+      <c r="P17" s="53"/>
+      <c r="Q17" s="53"/>
+      <c r="R17" s="53"/>
+      <c r="S17" s="53"/>
+      <c r="T17" s="54"/>
+      <c r="U17" s="54"/>
+    </row>
+    <row r="18" spans="1:21" ht="13.05" customHeight="1">
       <c r="A18" s="42" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="48">
         <v>450</v>
       </c>
       <c r="C18" s="49">
         <v>449</v>
       </c>
       <c r="D18" s="49">
         <v>466</v>
       </c>
       <c r="E18" s="49">
         <v>443</v>
       </c>
       <c r="F18" s="49">
         <v>473</v>
       </c>
       <c r="G18" s="48">
         <v>475</v>
       </c>
       <c r="H18" s="48">
         <v>583</v>
       </c>
       <c r="I18" s="48">
@@ -5670,52 +5719,55 @@
       </c>
       <c r="M18" s="48">
         <v>416</v>
       </c>
       <c r="N18" s="48">
         <v>429</v>
       </c>
       <c r="O18" s="48">
         <v>360</v>
       </c>
       <c r="P18" s="48">
         <v>391</v>
       </c>
       <c r="Q18" s="48">
         <v>361</v>
       </c>
       <c r="R18" s="48">
         <v>378</v>
       </c>
       <c r="S18" s="48">
         <v>391</v>
       </c>
       <c r="T18" s="48">
         <v>350</v>
       </c>
-    </row>
-    <row r="19" spans="1:20" ht="13.05" customHeight="1">
+      <c r="U18" s="48">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" ht="13.05" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="39">
         <v>384</v>
       </c>
       <c r="C19" s="40">
         <v>346</v>
       </c>
       <c r="D19" s="40">
         <v>361</v>
       </c>
       <c r="E19" s="40">
         <v>361</v>
       </c>
       <c r="F19" s="40">
         <v>423</v>
       </c>
       <c r="G19" s="39">
         <v>402</v>
       </c>
       <c r="H19" s="39">
         <v>493</v>
       </c>
       <c r="I19" s="39">
@@ -5732,52 +5784,55 @@
       </c>
       <c r="M19" s="39">
         <v>368</v>
       </c>
       <c r="N19" s="39">
         <v>360</v>
       </c>
       <c r="O19" s="39">
         <v>300</v>
       </c>
       <c r="P19" s="39">
         <v>332</v>
       </c>
       <c r="Q19" s="39">
         <v>316</v>
       </c>
       <c r="R19" s="39">
         <v>300</v>
       </c>
       <c r="S19" s="39">
         <v>328</v>
       </c>
       <c r="T19" s="39">
         <v>300</v>
       </c>
-    </row>
-    <row r="20" spans="1:20" ht="13.05" customHeight="1">
+      <c r="U19" s="39">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" ht="13.05" customHeight="1">
       <c r="A20" s="33" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="39">
         <v>13</v>
       </c>
       <c r="C20" s="40">
         <v>38</v>
       </c>
       <c r="D20" s="40">
         <v>26</v>
       </c>
       <c r="E20" s="40">
         <v>19</v>
       </c>
       <c r="F20" s="40">
         <v>14</v>
       </c>
       <c r="G20" s="39">
         <v>14</v>
       </c>
       <c r="H20" s="39">
         <v>22</v>
       </c>
       <c r="I20" s="39">
@@ -5794,52 +5849,55 @@
       </c>
       <c r="M20" s="39">
         <v>17</v>
       </c>
       <c r="N20" s="39">
         <v>18</v>
       </c>
       <c r="O20" s="39">
         <v>9</v>
       </c>
       <c r="P20" s="39">
         <v>29</v>
       </c>
       <c r="Q20" s="39">
         <v>12</v>
       </c>
       <c r="R20" s="39">
         <v>24</v>
       </c>
       <c r="S20" s="39">
         <v>13</v>
       </c>
       <c r="T20" s="39">
         <v>13</v>
       </c>
-    </row>
-    <row r="21" spans="1:20" ht="13.05" customHeight="1">
+      <c r="U20" s="39">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21" ht="13.05" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="39">
         <v>45</v>
       </c>
       <c r="C21" s="40">
         <v>57</v>
       </c>
       <c r="D21" s="40">
         <v>66</v>
       </c>
       <c r="E21" s="40">
         <v>58</v>
       </c>
       <c r="F21" s="40">
         <v>30</v>
       </c>
       <c r="G21" s="39">
         <v>58</v>
       </c>
       <c r="H21" s="39">
         <v>63</v>
       </c>
       <c r="I21" s="39">
@@ -5856,52 +5914,55 @@
       </c>
       <c r="M21" s="39">
         <v>30</v>
       </c>
       <c r="N21" s="39">
         <v>38</v>
       </c>
       <c r="O21" s="39">
         <v>49</v>
       </c>
       <c r="P21" s="39">
         <v>27</v>
       </c>
       <c r="Q21" s="39">
         <v>30</v>
       </c>
       <c r="R21" s="39">
         <v>46</v>
       </c>
       <c r="S21" s="39">
         <v>40</v>
       </c>
       <c r="T21" s="39">
         <v>28</v>
       </c>
-    </row>
-    <row r="22" spans="1:20" ht="13.05" customHeight="1">
+      <c r="U21" s="39">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21" ht="13.05" customHeight="1">
       <c r="A22" s="33" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="39">
         <v>8</v>
       </c>
       <c r="C22" s="40">
         <v>8</v>
       </c>
       <c r="D22" s="40">
         <v>13</v>
       </c>
       <c r="E22" s="40">
         <v>5</v>
       </c>
       <c r="F22" s="40">
         <v>6</v>
       </c>
       <c r="G22" s="39">
         <v>1</v>
       </c>
       <c r="H22" s="39">
         <v>5</v>
       </c>
       <c r="I22" s="39">
@@ -5918,75 +5979,80 @@
       </c>
       <c r="M22" s="39">
         <v>1</v>
       </c>
       <c r="N22" s="39">
         <v>13</v>
       </c>
       <c r="O22" s="39">
         <v>2</v>
       </c>
       <c r="P22" s="39">
         <v>3</v>
       </c>
       <c r="Q22" s="39">
         <v>3</v>
       </c>
       <c r="R22" s="39">
         <v>8</v>
       </c>
       <c r="S22" s="39">
         <v>10</v>
       </c>
       <c r="T22" s="39">
         <v>9</v>
       </c>
-    </row>
-    <row r="23" spans="1:20" ht="13.05" customHeight="1">
+      <c r="U22" s="39">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" ht="13.05" customHeight="1">
       <c r="A23" s="55" t="s">
         <v>25</v>
       </c>
-      <c r="B23" s="53"/>
-[...18 lines deleted...]
-    <row r="24" spans="1:20" ht="13.05" customHeight="1">
+      <c r="B23" s="52"/>
+      <c r="C23" s="53"/>
+      <c r="D23" s="53"/>
+      <c r="E23" s="53"/>
+      <c r="F23" s="53"/>
+      <c r="G23" s="53"/>
+      <c r="H23" s="53"/>
+      <c r="I23" s="53"/>
+      <c r="J23" s="53"/>
+      <c r="K23" s="53"/>
+      <c r="L23" s="53"/>
+      <c r="M23" s="53"/>
+      <c r="N23" s="53"/>
+      <c r="O23" s="53"/>
+      <c r="P23" s="53"/>
+      <c r="Q23" s="53"/>
+      <c r="R23" s="53"/>
+      <c r="S23" s="53"/>
+      <c r="T23" s="54"/>
+      <c r="U23" s="54"/>
+    </row>
+    <row r="24" spans="1:21" ht="13.05" customHeight="1">
       <c r="A24" s="42" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="48">
         <v>467</v>
       </c>
       <c r="C24" s="49">
         <v>588</v>
       </c>
       <c r="D24" s="49">
         <v>498</v>
       </c>
       <c r="E24" s="49">
         <v>557</v>
       </c>
       <c r="F24" s="49">
         <v>446</v>
       </c>
       <c r="G24" s="48">
         <v>515</v>
       </c>
       <c r="H24" s="48">
         <v>609</v>
       </c>
       <c r="I24" s="48">
@@ -6003,52 +6069,55 @@
       </c>
       <c r="M24" s="50">
         <v>474</v>
       </c>
       <c r="N24" s="48">
         <v>459</v>
       </c>
       <c r="O24" s="48">
         <v>389</v>
       </c>
       <c r="P24" s="50">
         <v>417</v>
       </c>
       <c r="Q24" s="50">
         <v>470</v>
       </c>
       <c r="R24" s="50">
         <v>419</v>
       </c>
       <c r="S24" s="50">
         <v>464</v>
       </c>
       <c r="T24" s="48">
         <v>396</v>
       </c>
-    </row>
-    <row r="25" spans="1:20" ht="13.05" customHeight="1">
+      <c r="U24" s="48">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21" ht="13.05" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="39">
         <v>46</v>
       </c>
       <c r="C25" s="40">
         <v>59</v>
       </c>
       <c r="D25" s="40">
         <v>52</v>
       </c>
       <c r="E25" s="40">
         <v>75</v>
       </c>
       <c r="F25" s="40">
         <v>57</v>
       </c>
       <c r="G25" s="39">
         <v>52</v>
       </c>
       <c r="H25" s="39">
         <v>64</v>
       </c>
       <c r="I25" s="39">
@@ -6065,52 +6134,55 @@
       </c>
       <c r="M25" s="43">
         <v>53</v>
       </c>
       <c r="N25" s="39">
         <v>57</v>
       </c>
       <c r="O25" s="39">
         <v>34</v>
       </c>
       <c r="P25" s="43">
         <v>43</v>
       </c>
       <c r="Q25" s="43">
         <v>63</v>
       </c>
       <c r="R25" s="43">
         <v>53</v>
       </c>
       <c r="S25" s="43">
         <v>47</v>
       </c>
       <c r="T25" s="39">
         <v>42</v>
       </c>
-    </row>
-    <row r="26" spans="1:20" ht="13.05" customHeight="1">
+      <c r="U25" s="39">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" ht="13.05" customHeight="1">
       <c r="A26" s="33" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="39">
         <v>29</v>
       </c>
       <c r="C26" s="40">
         <v>43</v>
       </c>
       <c r="D26" s="40">
         <v>49</v>
       </c>
       <c r="E26" s="40">
         <v>53</v>
       </c>
       <c r="F26" s="40">
         <v>57</v>
       </c>
       <c r="G26" s="39">
         <v>54</v>
       </c>
       <c r="H26" s="39">
         <v>48</v>
       </c>
       <c r="I26" s="39">
@@ -6127,52 +6199,55 @@
       </c>
       <c r="M26" s="43">
         <v>49</v>
       </c>
       <c r="N26" s="39">
         <v>41</v>
       </c>
       <c r="O26" s="39">
         <v>36</v>
       </c>
       <c r="P26" s="43">
         <v>52</v>
       </c>
       <c r="Q26" s="43">
         <v>44</v>
       </c>
       <c r="R26" s="43">
         <v>42</v>
       </c>
       <c r="S26" s="43">
         <v>51</v>
       </c>
       <c r="T26" s="39">
         <v>42</v>
       </c>
-    </row>
-    <row r="27" spans="1:20" ht="13.05" customHeight="1">
+      <c r="U26" s="39">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21" ht="13.05" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="39">
         <v>45</v>
       </c>
       <c r="C27" s="40">
         <v>51</v>
       </c>
       <c r="D27" s="40">
         <v>44</v>
       </c>
       <c r="E27" s="40">
         <v>34</v>
       </c>
       <c r="F27" s="40">
         <v>42</v>
       </c>
       <c r="G27" s="39">
         <v>51</v>
       </c>
       <c r="H27" s="39">
         <v>53</v>
       </c>
       <c r="I27" s="39">
@@ -6189,52 +6264,55 @@
       </c>
       <c r="M27" s="43">
         <v>41</v>
       </c>
       <c r="N27" s="39">
         <v>33</v>
       </c>
       <c r="O27" s="39">
         <v>15</v>
       </c>
       <c r="P27" s="43">
         <v>23</v>
       </c>
       <c r="Q27" s="43">
         <v>29</v>
       </c>
       <c r="R27" s="43">
         <v>31</v>
       </c>
       <c r="S27" s="43">
         <v>39</v>
       </c>
       <c r="T27" s="39">
         <v>42</v>
       </c>
-    </row>
-    <row r="28" spans="1:20" ht="13.05" customHeight="1">
+      <c r="U27" s="39">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21" ht="13.05" customHeight="1">
       <c r="A28" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="39">
         <v>109</v>
       </c>
       <c r="C28" s="40">
         <v>121</v>
       </c>
       <c r="D28" s="40">
         <v>97</v>
       </c>
       <c r="E28" s="40">
         <v>107</v>
       </c>
       <c r="F28" s="40">
         <v>94</v>
       </c>
       <c r="G28" s="39">
         <v>91</v>
       </c>
       <c r="H28" s="39">
         <v>117</v>
       </c>
       <c r="I28" s="39">
@@ -6251,52 +6329,55 @@
       </c>
       <c r="M28" s="43">
         <v>92</v>
       </c>
       <c r="N28" s="39">
         <v>94</v>
       </c>
       <c r="O28" s="39">
         <v>94</v>
       </c>
       <c r="P28" s="43">
         <v>75</v>
       </c>
       <c r="Q28" s="43">
         <v>100</v>
       </c>
       <c r="R28" s="43">
         <v>89</v>
       </c>
       <c r="S28" s="43">
         <v>99</v>
       </c>
       <c r="T28" s="39">
         <v>78</v>
       </c>
-    </row>
-    <row r="29" spans="1:20" ht="13.05" customHeight="1">
+      <c r="U28" s="39">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21" ht="13.05" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="39">
         <v>68</v>
       </c>
       <c r="C29" s="40">
         <v>114</v>
       </c>
       <c r="D29" s="40">
         <v>74</v>
       </c>
       <c r="E29" s="40">
         <v>111</v>
       </c>
       <c r="F29" s="40">
         <v>60</v>
       </c>
       <c r="G29" s="39">
         <v>90</v>
       </c>
       <c r="H29" s="39">
         <v>104</v>
       </c>
       <c r="I29" s="39">
@@ -6313,52 +6394,55 @@
       </c>
       <c r="M29" s="43">
         <v>80</v>
       </c>
       <c r="N29" s="39">
         <v>57</v>
       </c>
       <c r="O29" s="39">
         <v>73</v>
       </c>
       <c r="P29" s="43">
         <v>72</v>
       </c>
       <c r="Q29" s="43">
         <v>72</v>
       </c>
       <c r="R29" s="43">
         <v>75</v>
       </c>
       <c r="S29" s="43">
         <v>61</v>
       </c>
       <c r="T29" s="39">
         <v>59</v>
       </c>
-    </row>
-    <row r="30" spans="1:20" ht="13.05" customHeight="1">
+      <c r="U29" s="39">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21" ht="13.05" customHeight="1">
       <c r="A30" s="33" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="39">
         <v>53</v>
       </c>
       <c r="C30" s="40">
         <v>63</v>
       </c>
       <c r="D30" s="40">
         <v>51</v>
       </c>
       <c r="E30" s="40">
         <v>42</v>
       </c>
       <c r="F30" s="40">
         <v>50</v>
       </c>
       <c r="G30" s="39">
         <v>56</v>
       </c>
       <c r="H30" s="39">
         <v>54</v>
       </c>
       <c r="I30" s="39">
@@ -6375,52 +6459,55 @@
       </c>
       <c r="M30" s="43">
         <v>46</v>
       </c>
       <c r="N30" s="39">
         <v>40</v>
       </c>
       <c r="O30" s="39">
         <v>33</v>
       </c>
       <c r="P30" s="43">
         <v>57</v>
       </c>
       <c r="Q30" s="43">
         <v>51</v>
       </c>
       <c r="R30" s="43">
         <v>40</v>
       </c>
       <c r="S30" s="43">
         <v>52</v>
       </c>
       <c r="T30" s="39">
         <v>36</v>
       </c>
-    </row>
-    <row r="31" spans="1:20" ht="13.05" customHeight="1">
+      <c r="U30" s="39">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="31" spans="1:21" ht="13.05" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="39">
         <v>20</v>
       </c>
       <c r="C31" s="40">
         <v>32</v>
       </c>
       <c r="D31" s="40">
         <v>34</v>
       </c>
       <c r="E31" s="40">
         <v>32</v>
       </c>
       <c r="F31" s="40">
         <v>19</v>
       </c>
       <c r="G31" s="39">
         <v>36</v>
       </c>
       <c r="H31" s="39">
         <v>39</v>
       </c>
       <c r="I31" s="39">
@@ -6437,52 +6524,55 @@
       </c>
       <c r="M31" s="43">
         <v>20</v>
       </c>
       <c r="N31" s="39">
         <v>25</v>
       </c>
       <c r="O31" s="39">
         <v>29</v>
       </c>
       <c r="P31" s="43">
         <v>15</v>
       </c>
       <c r="Q31" s="43">
         <v>39</v>
       </c>
       <c r="R31" s="43">
         <v>31</v>
       </c>
       <c r="S31" s="43">
         <v>23</v>
       </c>
       <c r="T31" s="39">
         <v>21</v>
       </c>
-    </row>
-    <row r="32" spans="1:20" ht="13.05" customHeight="1">
+      <c r="U31" s="39">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="32" spans="1:21" ht="13.05" customHeight="1">
       <c r="A32" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="44">
         <v>97</v>
       </c>
       <c r="C32" s="45">
         <v>105</v>
       </c>
       <c r="D32" s="45">
         <v>97</v>
       </c>
       <c r="E32" s="45">
         <v>103</v>
       </c>
       <c r="F32" s="45">
         <v>67</v>
       </c>
       <c r="G32" s="44">
         <v>85</v>
       </c>
       <c r="H32" s="44">
         <v>130</v>
       </c>
       <c r="I32" s="44">
@@ -6498,77 +6588,80 @@
         <v>73</v>
       </c>
       <c r="M32" s="44">
         <v>93</v>
       </c>
       <c r="N32" s="44">
         <v>112</v>
       </c>
       <c r="O32" s="44">
         <v>75</v>
       </c>
       <c r="P32" s="44">
         <v>80</v>
       </c>
       <c r="Q32" s="44">
         <v>72</v>
       </c>
       <c r="R32" s="44">
         <v>58</v>
       </c>
       <c r="S32" s="44">
         <v>92</v>
       </c>
       <c r="T32" s="44">
         <v>76</v>
+      </c>
+      <c r="U32" s="44">
+        <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="15" customHeight="1"/>
     <row r="34" spans="1:8" ht="15" customHeight="1">
       <c r="A34" s="34" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="F36" s="33" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="H41" s="33" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A1:T1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A23:S23"/>
+    <mergeCell ref="A17:U17"/>
+    <mergeCell ref="A23:U23"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="A6:S6"/>
-    <mergeCell ref="N4:T4"/>
+    <mergeCell ref="A1:U1"/>
+    <mergeCell ref="N4:U4"/>
+    <mergeCell ref="A6:U6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>