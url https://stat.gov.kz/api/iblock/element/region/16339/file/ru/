--- v0 (2026-04-24)
+++ v1 (2026-05-25)
@@ -5,65 +5,65 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Kzl30-21\модем 30-03\150426\Вал дин ряд\дин ряд русс\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Kzl30-21\модем 30-03\БЮЛЛЕТЕНИ\БЮЛЛ ЭИ ПРЕСС\2026\Дин ряд Вал\Вал дин ряд ян-апрель\дин ряд русс\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9972" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО по периодам" sheetId="4" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="315" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="319" uniqueCount="34">
   <si>
     <t>во всех категориях хозяйств</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь - февраль</t>
   </si>
   <si>
     <t>январь - март</t>
   </si>
   <si>
     <t>январь - апрель</t>
   </si>
   <si>
     <t>январь - май</t>
   </si>
   <si>
     <t>январь - июнь</t>
   </si>
   <si>
     <t>январь - июль</t>
   </si>
   <si>
@@ -131,51 +131,51 @@
   </si>
   <si>
     <t xml:space="preserve">в % к соответствующему периоду </t>
   </si>
   <si>
     <t>*В сответствии с пп. 2 пункта 10 Правил пересмотра опубликованной официальной статистической информации для статистических целей и на основании обновленных административных данных похозяйственного учета осуществлен специальный пересмотр отдельных показателей статистики животноводства за 2024 год в отношении крестьянских и фермерских хозяйств и хозяйств населения.</t>
   </si>
   <si>
     <t>2024 год*</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -205,50 +205,55 @@
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Poboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -321,51 +326,51 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -406,50 +411,59 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -782,149 +796,149 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AW63"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="A5" sqref="A5:A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="25.6640625" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.109375" style="1"/>
     <col min="5" max="5" width="10.109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.88671875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.6640625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.44140625" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" ht="21.75" customHeight="1">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="57" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="54"/>
-[...46 lines deleted...]
-      <c r="AW1" s="48"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+      <c r="O1" s="57"/>
+      <c r="P1" s="57"/>
+      <c r="Q1" s="57"/>
+      <c r="R1" s="57"/>
+      <c r="S1" s="57"/>
+      <c r="T1" s="57"/>
+      <c r="U1" s="57"/>
+      <c r="V1" s="57"/>
+      <c r="W1" s="57"/>
+      <c r="X1" s="57"/>
+      <c r="Y1" s="57"/>
+      <c r="Z1" s="51"/>
+      <c r="AA1" s="51"/>
+      <c r="AB1" s="51"/>
+      <c r="AC1" s="51"/>
+      <c r="AD1" s="51"/>
+      <c r="AE1" s="51"/>
+      <c r="AF1" s="51"/>
+      <c r="AG1" s="51"/>
+      <c r="AH1" s="51"/>
+      <c r="AI1" s="51"/>
+      <c r="AJ1" s="51"/>
+      <c r="AK1" s="51"/>
+      <c r="AL1" s="51"/>
+      <c r="AM1" s="51"/>
+      <c r="AN1" s="51"/>
+      <c r="AO1" s="51"/>
+      <c r="AP1" s="51"/>
+      <c r="AQ1" s="51"/>
+      <c r="AR1" s="51"/>
+      <c r="AS1" s="51"/>
+      <c r="AT1" s="51"/>
+      <c r="AU1" s="51"/>
+      <c r="AV1" s="51"/>
+      <c r="AW1" s="51"/>
     </row>
     <row r="2" spans="1:49" ht="19.5" customHeight="1">
-      <c r="A2" s="62" t="s">
+      <c r="A2" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="62"/>
-[...22 lines deleted...]
-      <c r="Y2" s="62"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
+      <c r="M2" s="65"/>
+      <c r="N2" s="65"/>
+      <c r="O2" s="65"/>
+      <c r="P2" s="65"/>
+      <c r="Q2" s="65"/>
+      <c r="R2" s="65"/>
+      <c r="S2" s="65"/>
+      <c r="T2" s="65"/>
+      <c r="U2" s="65"/>
+      <c r="V2" s="65"/>
+      <c r="W2" s="65"/>
+      <c r="X2" s="65"/>
+      <c r="Y2" s="65"/>
     </row>
     <row r="3" spans="1:49" ht="16.5" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
@@ -943,130 +957,130 @@
       <c r="I4" s="27"/>
       <c r="J4" s="27"/>
       <c r="K4" s="27"/>
       <c r="L4" s="27"/>
       <c r="M4" s="27"/>
       <c r="N4" s="27"/>
       <c r="O4" s="27"/>
       <c r="P4" s="27"/>
       <c r="Q4" s="27"/>
       <c r="R4" s="27"/>
       <c r="S4" s="27"/>
       <c r="T4" s="27"/>
       <c r="U4" s="27"/>
       <c r="V4" s="27"/>
       <c r="W4" s="27"/>
       <c r="X4" s="27"/>
       <c r="Y4" s="27"/>
       <c r="Z4" s="27"/>
       <c r="AA4" s="27"/>
       <c r="AB4" s="27"/>
       <c r="AC4" s="27"/>
       <c r="AD4" s="27"/>
       <c r="AE4" s="27"/>
       <c r="AF4" s="27"/>
       <c r="AG4" s="27"/>
-      <c r="AH4" s="43" t="s">
+      <c r="AH4" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="AI4" s="43"/>
-[...13 lines deleted...]
-      <c r="AW4" s="44"/>
+      <c r="AI4" s="46"/>
+      <c r="AJ4" s="46"/>
+      <c r="AK4" s="46"/>
+      <c r="AL4" s="47"/>
+      <c r="AM4" s="47"/>
+      <c r="AN4" s="47"/>
+      <c r="AO4" s="47"/>
+      <c r="AP4" s="47"/>
+      <c r="AQ4" s="47"/>
+      <c r="AR4" s="47"/>
+      <c r="AS4" s="47"/>
+      <c r="AT4" s="47"/>
+      <c r="AU4" s="47"/>
+      <c r="AV4" s="47"/>
+      <c r="AW4" s="47"/>
     </row>
     <row r="5" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A5" s="59"/>
-      <c r="B5" s="42" t="s">
+      <c r="A5" s="62"/>
+      <c r="B5" s="45" t="s">
         <v>32</v>
       </c>
-      <c r="C5" s="42"/>
-[...10 lines deleted...]
-      <c r="N5" s="52" t="s">
+      <c r="C5" s="45"/>
+      <c r="D5" s="45"/>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45"/>
+      <c r="I5" s="45"/>
+      <c r="J5" s="45"/>
+      <c r="K5" s="45"/>
+      <c r="L5" s="45"/>
+      <c r="M5" s="56"/>
+      <c r="N5" s="55" t="s">
         <v>31</v>
       </c>
-      <c r="O5" s="42"/>
-[...10 lines deleted...]
-      <c r="Z5" s="52" t="s">
+      <c r="O5" s="45"/>
+      <c r="P5" s="45"/>
+      <c r="Q5" s="45"/>
+      <c r="R5" s="45"/>
+      <c r="S5" s="45"/>
+      <c r="T5" s="45"/>
+      <c r="U5" s="45"/>
+      <c r="V5" s="45"/>
+      <c r="W5" s="45"/>
+      <c r="X5" s="45"/>
+      <c r="Y5" s="56"/>
+      <c r="Z5" s="55" t="s">
         <v>28</v>
       </c>
-      <c r="AA5" s="42"/>
-[...10 lines deleted...]
-      <c r="AL5" s="42" t="s">
+      <c r="AA5" s="45"/>
+      <c r="AB5" s="45"/>
+      <c r="AC5" s="45"/>
+      <c r="AD5" s="45"/>
+      <c r="AE5" s="45"/>
+      <c r="AF5" s="45"/>
+      <c r="AG5" s="45"/>
+      <c r="AH5" s="45"/>
+      <c r="AI5" s="45"/>
+      <c r="AJ5" s="45"/>
+      <c r="AK5" s="56"/>
+      <c r="AL5" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="AM5" s="42"/>
-[...9 lines deleted...]
-      <c r="AW5" s="42"/>
+      <c r="AM5" s="45"/>
+      <c r="AN5" s="45"/>
+      <c r="AO5" s="45"/>
+      <c r="AP5" s="45"/>
+      <c r="AQ5" s="45"/>
+      <c r="AR5" s="45"/>
+      <c r="AS5" s="45"/>
+      <c r="AT5" s="45"/>
+      <c r="AU5" s="45"/>
+      <c r="AV5" s="45"/>
+      <c r="AW5" s="45"/>
     </row>
     <row r="6" spans="1:49" ht="34.5" customHeight="1">
-      <c r="A6" s="60"/>
+      <c r="A6" s="63"/>
       <c r="B6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="13" t="s">
@@ -1289,51 +1303,53 @@
       </c>
       <c r="AG7" s="6">
         <v>102.5</v>
       </c>
       <c r="AH7" s="6">
         <v>102.6</v>
       </c>
       <c r="AI7" s="6">
         <v>101.9</v>
       </c>
       <c r="AJ7" s="6">
         <v>102</v>
       </c>
       <c r="AK7" s="6">
         <v>101.3</v>
       </c>
       <c r="AL7" s="36">
         <v>103.5</v>
       </c>
       <c r="AM7" s="36">
         <v>103.4</v>
       </c>
       <c r="AN7" s="40">
         <v>103.2</v>
       </c>
-      <c r="AO7" s="36"/>
+      <c r="AO7" s="42">
+        <v>103.3</v>
+      </c>
       <c r="AP7" s="36"/>
       <c r="AQ7" s="36"/>
       <c r="AR7" s="36"/>
       <c r="AS7" s="36"/>
       <c r="AT7" s="36"/>
       <c r="AU7" s="36"/>
       <c r="AV7" s="36"/>
       <c r="AW7" s="36"/>
     </row>
     <row r="8" spans="1:49" s="2" customFormat="1">
       <c r="A8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="6">
         <v>108.9</v>
       </c>
       <c r="C8" s="6">
         <v>106.9</v>
       </c>
       <c r="D8" s="6">
         <v>104.6</v>
       </c>
       <c r="E8" s="6">
         <v>103.6</v>
       </c>
@@ -1420,51 +1436,53 @@
       </c>
       <c r="AG8" s="6">
         <v>100.6</v>
       </c>
       <c r="AH8" s="6">
         <v>100.6</v>
       </c>
       <c r="AI8" s="6">
         <v>100.1</v>
       </c>
       <c r="AJ8" s="6">
         <v>100.3</v>
       </c>
       <c r="AK8" s="6">
         <v>100.8</v>
       </c>
       <c r="AL8" s="36">
         <v>105.8</v>
       </c>
       <c r="AM8" s="36">
         <v>105.6</v>
       </c>
       <c r="AN8" s="40">
         <v>102.7</v>
       </c>
-      <c r="AO8" s="36"/>
+      <c r="AO8" s="44">
+        <v>101</v>
+      </c>
       <c r="AP8" s="36"/>
       <c r="AQ8" s="36"/>
       <c r="AR8" s="36"/>
       <c r="AS8" s="36"/>
       <c r="AT8" s="36"/>
       <c r="AU8" s="36"/>
       <c r="AV8" s="36"/>
       <c r="AW8" s="36"/>
     </row>
     <row r="9" spans="1:49">
       <c r="A9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="6">
         <v>101</v>
       </c>
       <c r="C9" s="6">
         <v>101.6</v>
       </c>
       <c r="D9" s="6">
         <v>101.7</v>
       </c>
       <c r="E9" s="6">
         <v>101.5</v>
       </c>
@@ -1551,51 +1569,53 @@
       </c>
       <c r="AG9" s="6">
         <v>102.4</v>
       </c>
       <c r="AH9" s="6">
         <v>101.7</v>
       </c>
       <c r="AI9" s="6">
         <v>100.5</v>
       </c>
       <c r="AJ9" s="6">
         <v>100</v>
       </c>
       <c r="AK9" s="6">
         <v>100.1</v>
       </c>
       <c r="AL9" s="36">
         <v>102</v>
       </c>
       <c r="AM9" s="36">
         <v>102.7</v>
       </c>
       <c r="AN9" s="40">
         <v>102.1</v>
       </c>
-      <c r="AO9" s="36"/>
+      <c r="AO9" s="42">
+        <v>101.4</v>
+      </c>
       <c r="AP9" s="36"/>
       <c r="AQ9" s="36"/>
       <c r="AR9" s="36"/>
       <c r="AS9" s="36"/>
       <c r="AT9" s="36"/>
       <c r="AU9" s="36"/>
       <c r="AV9" s="36"/>
       <c r="AW9" s="36"/>
     </row>
     <row r="10" spans="1:49">
       <c r="A10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="6">
         <v>101.8</v>
       </c>
       <c r="C10" s="6">
         <v>102.2</v>
       </c>
       <c r="D10" s="6">
         <v>102</v>
       </c>
       <c r="E10" s="6">
         <v>101.9</v>
       </c>
@@ -1682,51 +1702,53 @@
       </c>
       <c r="AG10" s="6">
         <v>100.9</v>
       </c>
       <c r="AH10" s="6">
         <v>101.1</v>
       </c>
       <c r="AI10" s="6">
         <v>101.3</v>
       </c>
       <c r="AJ10" s="6">
         <v>101</v>
       </c>
       <c r="AK10" s="6">
         <v>100</v>
       </c>
       <c r="AL10" s="36">
         <v>101.5</v>
       </c>
       <c r="AM10" s="36">
         <v>101.1</v>
       </c>
       <c r="AN10" s="40">
         <v>101.2</v>
       </c>
-      <c r="AO10" s="36"/>
+      <c r="AO10" s="42">
+        <v>101.3</v>
+      </c>
       <c r="AP10" s="36"/>
       <c r="AQ10" s="36"/>
       <c r="AR10" s="36"/>
       <c r="AS10" s="36"/>
       <c r="AT10" s="36"/>
       <c r="AU10" s="36"/>
       <c r="AV10" s="36"/>
       <c r="AW10" s="36"/>
     </row>
     <row r="11" spans="1:49">
       <c r="A11" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="6">
         <v>100.2</v>
       </c>
       <c r="C11" s="6">
         <v>100.2</v>
       </c>
       <c r="D11" s="6">
         <v>100.5</v>
       </c>
       <c r="E11" s="6">
         <v>100.5</v>
       </c>
@@ -1813,51 +1835,53 @@
       </c>
       <c r="AG11" s="6">
         <v>101.2</v>
       </c>
       <c r="AH11" s="6">
         <v>102.9</v>
       </c>
       <c r="AI11" s="6">
         <v>100.7</v>
       </c>
       <c r="AJ11" s="6">
         <v>102.4</v>
       </c>
       <c r="AK11" s="6">
         <v>103.1</v>
       </c>
       <c r="AL11" s="36">
         <v>105.1</v>
       </c>
       <c r="AM11" s="36">
         <v>106.2</v>
       </c>
       <c r="AN11" s="40">
         <v>106.6</v>
       </c>
-      <c r="AO11" s="36"/>
+      <c r="AO11" s="42">
+        <v>107.5</v>
+      </c>
       <c r="AP11" s="36"/>
       <c r="AQ11" s="36"/>
       <c r="AR11" s="36"/>
       <c r="AS11" s="36"/>
       <c r="AT11" s="36"/>
       <c r="AU11" s="36"/>
       <c r="AV11" s="36"/>
       <c r="AW11" s="36"/>
     </row>
     <row r="12" spans="1:49">
       <c r="A12" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="6">
         <v>101.6</v>
       </c>
       <c r="C12" s="6">
         <v>100.7</v>
       </c>
       <c r="D12" s="6">
         <v>101.6</v>
       </c>
       <c r="E12" s="6">
         <v>101.9</v>
       </c>
@@ -1944,51 +1968,53 @@
       </c>
       <c r="AG12" s="6">
         <v>103.8</v>
       </c>
       <c r="AH12" s="6">
         <v>104.7</v>
       </c>
       <c r="AI12" s="6">
         <v>103</v>
       </c>
       <c r="AJ12" s="6">
         <v>103.6</v>
       </c>
       <c r="AK12" s="6">
         <v>103.6</v>
       </c>
       <c r="AL12" s="36">
         <v>104</v>
       </c>
       <c r="AM12" s="36">
         <v>101.9</v>
       </c>
       <c r="AN12" s="40">
         <v>103.5</v>
       </c>
-      <c r="AO12" s="36"/>
+      <c r="AO12" s="42">
+        <v>106.2</v>
+      </c>
       <c r="AP12" s="36"/>
       <c r="AQ12" s="36"/>
       <c r="AR12" s="36"/>
       <c r="AS12" s="36"/>
       <c r="AT12" s="36"/>
       <c r="AU12" s="36"/>
       <c r="AV12" s="36"/>
       <c r="AW12" s="36"/>
     </row>
     <row r="13" spans="1:49">
       <c r="A13" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="6">
         <v>102.6</v>
       </c>
       <c r="C13" s="6">
         <v>102.8</v>
       </c>
       <c r="D13" s="6">
         <v>102.4</v>
       </c>
       <c r="E13" s="6">
         <v>102.3</v>
       </c>
@@ -2075,51 +2101,53 @@
       </c>
       <c r="AG13" s="6">
         <v>102.7</v>
       </c>
       <c r="AH13" s="6">
         <v>102.7</v>
       </c>
       <c r="AI13" s="6">
         <v>101.8</v>
       </c>
       <c r="AJ13" s="6">
         <v>101</v>
       </c>
       <c r="AK13" s="6">
         <v>100.3</v>
       </c>
       <c r="AL13" s="36">
         <v>101.4</v>
       </c>
       <c r="AM13" s="36">
         <v>101.9</v>
       </c>
       <c r="AN13" s="40">
         <v>101.1</v>
       </c>
-      <c r="AO13" s="36"/>
+      <c r="AO13" s="42">
+        <v>101.5</v>
+      </c>
       <c r="AP13" s="36"/>
       <c r="AQ13" s="36"/>
       <c r="AR13" s="36"/>
       <c r="AS13" s="36"/>
       <c r="AT13" s="36"/>
       <c r="AU13" s="36"/>
       <c r="AV13" s="36"/>
       <c r="AW13" s="36"/>
     </row>
     <row r="14" spans="1:49">
       <c r="A14" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="6">
         <v>102.1</v>
       </c>
       <c r="C14" s="6">
         <v>101.9</v>
       </c>
       <c r="D14" s="6">
         <v>101.6</v>
       </c>
       <c r="E14" s="6">
         <v>101.5</v>
       </c>
@@ -2206,51 +2234,53 @@
       </c>
       <c r="AG14" s="6">
         <v>102.9</v>
       </c>
       <c r="AH14" s="6">
         <v>101.1</v>
       </c>
       <c r="AI14" s="6">
         <v>100.5</v>
       </c>
       <c r="AJ14" s="6">
         <v>101.2</v>
       </c>
       <c r="AK14" s="6">
         <v>100.7</v>
       </c>
       <c r="AL14" s="36">
         <v>101.7</v>
       </c>
       <c r="AM14" s="36">
         <v>100.6</v>
       </c>
       <c r="AN14" s="40">
         <v>101</v>
       </c>
-      <c r="AO14" s="36"/>
+      <c r="AO14" s="42">
+        <v>101.1</v>
+      </c>
       <c r="AP14" s="36"/>
       <c r="AQ14" s="36"/>
       <c r="AR14" s="36"/>
       <c r="AS14" s="36"/>
       <c r="AT14" s="36"/>
       <c r="AU14" s="36"/>
       <c r="AV14" s="36"/>
       <c r="AW14" s="36"/>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="9">
         <v>104.2</v>
       </c>
       <c r="C15" s="9">
         <v>102.6</v>
       </c>
       <c r="D15" s="9">
         <v>101.7</v>
       </c>
       <c r="E15" s="9">
         <v>101.5</v>
       </c>
@@ -2337,277 +2367,279 @@
       </c>
       <c r="AG15" s="9">
         <v>104.6</v>
       </c>
       <c r="AH15" s="9">
         <v>103.7</v>
       </c>
       <c r="AI15" s="9">
         <v>104.1</v>
       </c>
       <c r="AJ15" s="9">
         <v>103.6</v>
       </c>
       <c r="AK15" s="9">
         <v>101.1</v>
       </c>
       <c r="AL15" s="37">
         <v>104.9</v>
       </c>
       <c r="AM15" s="37">
         <v>104.8</v>
       </c>
       <c r="AN15" s="41">
         <v>104</v>
       </c>
-      <c r="AO15" s="37"/>
+      <c r="AO15" s="43">
+        <v>101.8</v>
+      </c>
       <c r="AP15" s="37"/>
       <c r="AQ15" s="37"/>
       <c r="AR15" s="37"/>
       <c r="AS15" s="37"/>
       <c r="AT15" s="37"/>
       <c r="AU15" s="37"/>
       <c r="AV15" s="37"/>
       <c r="AW15" s="37"/>
     </row>
     <row r="16" spans="1:49">
       <c r="A16" s="5"/>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="7"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="7"/>
       <c r="T16" s="6"/>
       <c r="U16" s="6"/>
       <c r="V16" s="6"/>
       <c r="W16" s="6"/>
       <c r="X16" s="6"/>
       <c r="Y16" s="6"/>
       <c r="Z16" s="3"/>
     </row>
     <row r="17" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A17" s="47" t="s">
+      <c r="A17" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="47"/>
-[...46 lines deleted...]
-      <c r="AW17" s="48"/>
+      <c r="B17" s="50"/>
+      <c r="C17" s="50"/>
+      <c r="D17" s="50"/>
+      <c r="E17" s="50"/>
+      <c r="F17" s="50"/>
+      <c r="G17" s="50"/>
+      <c r="H17" s="50"/>
+      <c r="I17" s="50"/>
+      <c r="J17" s="50"/>
+      <c r="K17" s="50"/>
+      <c r="L17" s="50"/>
+      <c r="M17" s="50"/>
+      <c r="N17" s="50"/>
+      <c r="O17" s="50"/>
+      <c r="P17" s="50"/>
+      <c r="Q17" s="50"/>
+      <c r="R17" s="50"/>
+      <c r="S17" s="50"/>
+      <c r="T17" s="50"/>
+      <c r="U17" s="50"/>
+      <c r="V17" s="50"/>
+      <c r="W17" s="50"/>
+      <c r="X17" s="50"/>
+      <c r="Y17" s="50"/>
+      <c r="Z17" s="51"/>
+      <c r="AA17" s="51"/>
+      <c r="AB17" s="51"/>
+      <c r="AC17" s="51"/>
+      <c r="AD17" s="51"/>
+      <c r="AE17" s="51"/>
+      <c r="AF17" s="51"/>
+      <c r="AG17" s="51"/>
+      <c r="AH17" s="51"/>
+      <c r="AI17" s="51"/>
+      <c r="AJ17" s="51"/>
+      <c r="AK17" s="51"/>
+      <c r="AL17" s="51"/>
+      <c r="AM17" s="51"/>
+      <c r="AN17" s="51"/>
+      <c r="AO17" s="51"/>
+      <c r="AP17" s="51"/>
+      <c r="AQ17" s="51"/>
+      <c r="AR17" s="51"/>
+      <c r="AS17" s="51"/>
+      <c r="AT17" s="51"/>
+      <c r="AU17" s="51"/>
+      <c r="AV17" s="51"/>
+      <c r="AW17" s="51"/>
     </row>
     <row r="18" spans="1:49" ht="12.75" customHeight="1">
       <c r="A18" s="22"/>
       <c r="B18" s="22"/>
       <c r="C18" s="22"/>
       <c r="D18" s="22"/>
       <c r="E18" s="22"/>
       <c r="F18" s="22"/>
       <c r="G18" s="22"/>
       <c r="H18" s="22"/>
       <c r="I18" s="22"/>
       <c r="J18" s="22"/>
       <c r="K18" s="22"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
       <c r="Q18" s="22"/>
       <c r="R18" s="22"/>
       <c r="S18" s="22"/>
       <c r="T18" s="22"/>
       <c r="U18" s="22"/>
       <c r="V18" s="22"/>
       <c r="W18" s="22"/>
       <c r="X18" s="22"/>
       <c r="Y18" s="22"/>
       <c r="Z18" s="3"/>
     </row>
     <row r="19" spans="1:49" ht="12.75" customHeight="1">
       <c r="A19" s="25"/>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
       <c r="G19" s="25"/>
       <c r="H19" s="25"/>
       <c r="I19" s="25"/>
-      <c r="J19" s="63"/>
-[...2 lines deleted...]
-      <c r="M19" s="63"/>
+      <c r="J19" s="66"/>
+      <c r="K19" s="66"/>
+      <c r="L19" s="66"/>
+      <c r="M19" s="66"/>
       <c r="N19" s="25"/>
       <c r="O19" s="25"/>
       <c r="P19" s="25"/>
       <c r="Q19" s="25"/>
       <c r="R19" s="25"/>
       <c r="S19" s="25"/>
       <c r="T19" s="25"/>
-      <c r="U19" s="51"/>
-[...3 lines deleted...]
-      <c r="Y19" s="51"/>
+      <c r="U19" s="54"/>
+      <c r="V19" s="54"/>
+      <c r="W19" s="54"/>
+      <c r="X19" s="54"/>
+      <c r="Y19" s="54"/>
       <c r="Z19" s="3"/>
-      <c r="AG19" s="43" t="s">
+      <c r="AG19" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="AH19" s="43"/>
-[...14 lines deleted...]
-      <c r="AW19" s="44"/>
+      <c r="AH19" s="46"/>
+      <c r="AI19" s="46"/>
+      <c r="AJ19" s="46"/>
+      <c r="AK19" s="46"/>
+      <c r="AL19" s="47"/>
+      <c r="AM19" s="47"/>
+      <c r="AN19" s="47"/>
+      <c r="AO19" s="47"/>
+      <c r="AP19" s="47"/>
+      <c r="AQ19" s="47"/>
+      <c r="AR19" s="47"/>
+      <c r="AS19" s="47"/>
+      <c r="AT19" s="47"/>
+      <c r="AU19" s="47"/>
+      <c r="AV19" s="47"/>
+      <c r="AW19" s="47"/>
     </row>
     <row r="20" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A20" s="49"/>
-      <c r="B20" s="42" t="s">
+      <c r="A20" s="52"/>
+      <c r="B20" s="45" t="s">
         <v>32</v>
       </c>
-      <c r="C20" s="42"/>
-[...10 lines deleted...]
-      <c r="N20" s="42" t="s">
+      <c r="C20" s="45"/>
+      <c r="D20" s="45"/>
+      <c r="E20" s="45"/>
+      <c r="F20" s="45"/>
+      <c r="G20" s="45"/>
+      <c r="H20" s="45"/>
+      <c r="I20" s="45"/>
+      <c r="J20" s="45"/>
+      <c r="K20" s="45"/>
+      <c r="L20" s="45"/>
+      <c r="M20" s="56"/>
+      <c r="N20" s="45" t="s">
         <v>31</v>
       </c>
-      <c r="O20" s="42"/>
-[...10 lines deleted...]
-      <c r="Z20" s="52" t="s">
+      <c r="O20" s="45"/>
+      <c r="P20" s="45"/>
+      <c r="Q20" s="45"/>
+      <c r="R20" s="45"/>
+      <c r="S20" s="45"/>
+      <c r="T20" s="45"/>
+      <c r="U20" s="45"/>
+      <c r="V20" s="45"/>
+      <c r="W20" s="45"/>
+      <c r="X20" s="45"/>
+      <c r="Y20" s="56"/>
+      <c r="Z20" s="55" t="s">
         <v>28</v>
       </c>
-      <c r="AA20" s="42"/>
-[...10 lines deleted...]
-      <c r="AL20" s="42" t="s">
+      <c r="AA20" s="45"/>
+      <c r="AB20" s="45"/>
+      <c r="AC20" s="45"/>
+      <c r="AD20" s="45"/>
+      <c r="AE20" s="45"/>
+      <c r="AF20" s="45"/>
+      <c r="AG20" s="45"/>
+      <c r="AH20" s="45"/>
+      <c r="AI20" s="45"/>
+      <c r="AJ20" s="45"/>
+      <c r="AK20" s="56"/>
+      <c r="AL20" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="AM20" s="42"/>
-[...9 lines deleted...]
-      <c r="AW20" s="42"/>
+      <c r="AM20" s="45"/>
+      <c r="AN20" s="45"/>
+      <c r="AO20" s="45"/>
+      <c r="AP20" s="45"/>
+      <c r="AQ20" s="45"/>
+      <c r="AR20" s="45"/>
+      <c r="AS20" s="45"/>
+      <c r="AT20" s="45"/>
+      <c r="AU20" s="45"/>
+      <c r="AV20" s="45"/>
+      <c r="AW20" s="45"/>
     </row>
     <row r="21" spans="1:49" ht="34.5" customHeight="1">
-      <c r="A21" s="50"/>
+      <c r="A21" s="53"/>
       <c r="B21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E21" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>8</v>
       </c>
       <c r="J21" s="13" t="s">
@@ -2830,51 +2862,53 @@
       </c>
       <c r="AG22" s="6">
         <v>102.7</v>
       </c>
       <c r="AH22" s="6">
         <v>102.6</v>
       </c>
       <c r="AI22" s="6">
         <v>101.9</v>
       </c>
       <c r="AJ22" s="6">
         <v>102.1</v>
       </c>
       <c r="AK22" s="6">
         <v>101.4</v>
       </c>
       <c r="AL22" s="25">
         <v>103.8</v>
       </c>
       <c r="AM22" s="36">
         <v>103.6</v>
       </c>
       <c r="AN22" s="40">
         <v>103.5</v>
       </c>
-      <c r="AO22" s="36"/>
+      <c r="AO22" s="42">
+        <v>103.5</v>
+      </c>
       <c r="AP22" s="36"/>
       <c r="AQ22" s="36"/>
       <c r="AR22" s="36"/>
       <c r="AS22" s="36"/>
       <c r="AT22" s="36"/>
       <c r="AU22" s="36"/>
       <c r="AV22" s="36"/>
       <c r="AW22" s="36"/>
     </row>
     <row r="23" spans="1:49" s="2" customFormat="1">
       <c r="A23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="6">
         <v>109</v>
       </c>
       <c r="C23" s="6">
         <v>106.9</v>
       </c>
       <c r="D23" s="6">
         <v>104.7</v>
       </c>
       <c r="E23" s="6">
         <v>103.7</v>
       </c>
@@ -2961,51 +2995,53 @@
       </c>
       <c r="AG23" s="6">
         <v>100.7</v>
       </c>
       <c r="AH23" s="6">
         <v>100.6</v>
       </c>
       <c r="AI23" s="6">
         <v>100.1</v>
       </c>
       <c r="AJ23" s="6">
         <v>100.3</v>
       </c>
       <c r="AK23" s="6">
         <v>100.8</v>
       </c>
       <c r="AL23" s="25">
         <v>105.9</v>
       </c>
       <c r="AM23" s="36">
         <v>105.7</v>
       </c>
       <c r="AN23" s="40">
         <v>102.7</v>
       </c>
-      <c r="AO23" s="36"/>
+      <c r="AO23" s="42">
+        <v>101.1</v>
+      </c>
       <c r="AP23" s="36"/>
       <c r="AQ23" s="36"/>
       <c r="AR23" s="36"/>
       <c r="AS23" s="36"/>
       <c r="AT23" s="36"/>
       <c r="AU23" s="36"/>
       <c r="AV23" s="36"/>
       <c r="AW23" s="36"/>
     </row>
     <row r="24" spans="1:49">
       <c r="A24" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="6">
         <v>101.4</v>
       </c>
       <c r="C24" s="6">
         <v>102.2</v>
       </c>
       <c r="D24" s="6">
         <v>102.4</v>
       </c>
       <c r="E24" s="6">
         <v>102.3</v>
       </c>
@@ -3092,51 +3128,53 @@
       </c>
       <c r="AG24" s="6">
         <v>103.7</v>
       </c>
       <c r="AH24" s="6">
         <v>102.5</v>
       </c>
       <c r="AI24" s="6">
         <v>100.7</v>
       </c>
       <c r="AJ24" s="6">
         <v>100</v>
       </c>
       <c r="AK24" s="6">
         <v>100.2</v>
       </c>
       <c r="AL24" s="25">
         <v>103.1</v>
       </c>
       <c r="AM24" s="36">
         <v>104.4</v>
       </c>
       <c r="AN24" s="40">
         <v>103.5</v>
       </c>
-      <c r="AO24" s="36"/>
+      <c r="AO24" s="42">
+        <v>102.2</v>
+      </c>
       <c r="AP24" s="36"/>
       <c r="AQ24" s="36"/>
       <c r="AR24" s="36"/>
       <c r="AS24" s="36"/>
       <c r="AT24" s="36"/>
       <c r="AU24" s="36"/>
       <c r="AV24" s="36"/>
       <c r="AW24" s="36"/>
     </row>
     <row r="25" spans="1:49">
       <c r="A25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="6">
         <v>101.8</v>
       </c>
       <c r="C25" s="6">
         <v>102.2</v>
       </c>
       <c r="D25" s="6">
         <v>102.1</v>
       </c>
       <c r="E25" s="6">
         <v>101.9</v>
       </c>
@@ -3223,51 +3261,53 @@
       </c>
       <c r="AG25" s="6">
         <v>100.9</v>
       </c>
       <c r="AH25" s="6">
         <v>101.1</v>
       </c>
       <c r="AI25" s="6">
         <v>101.3</v>
       </c>
       <c r="AJ25" s="6">
         <v>101</v>
       </c>
       <c r="AK25" s="6">
         <v>100</v>
       </c>
       <c r="AL25" s="25">
         <v>101.5</v>
       </c>
       <c r="AM25" s="36">
         <v>101.1</v>
       </c>
       <c r="AN25" s="40">
         <v>101.3</v>
       </c>
-      <c r="AO25" s="36"/>
+      <c r="AO25" s="42">
+        <v>101.3</v>
+      </c>
       <c r="AP25" s="36"/>
       <c r="AQ25" s="36"/>
       <c r="AR25" s="36"/>
       <c r="AS25" s="36"/>
       <c r="AT25" s="36"/>
       <c r="AU25" s="36"/>
       <c r="AV25" s="36"/>
       <c r="AW25" s="36"/>
     </row>
     <row r="26" spans="1:49">
       <c r="A26" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="6">
         <v>100.2</v>
       </c>
       <c r="C26" s="6">
         <v>100.2</v>
       </c>
       <c r="D26" s="6">
         <v>100.5</v>
       </c>
       <c r="E26" s="6">
         <v>100.5</v>
       </c>
@@ -3354,51 +3394,53 @@
       </c>
       <c r="AG26" s="6">
         <v>101.2</v>
       </c>
       <c r="AH26" s="6">
         <v>102.9</v>
       </c>
       <c r="AI26" s="6">
         <v>100.7</v>
       </c>
       <c r="AJ26" s="6">
         <v>102.4</v>
       </c>
       <c r="AK26" s="6">
         <v>103.1</v>
       </c>
       <c r="AL26" s="25">
         <v>105.2</v>
       </c>
       <c r="AM26" s="36">
         <v>106.2</v>
       </c>
       <c r="AN26" s="40">
         <v>106.6</v>
       </c>
-      <c r="AO26" s="36"/>
+      <c r="AO26" s="42">
+        <v>107.6</v>
+      </c>
       <c r="AP26" s="36"/>
       <c r="AQ26" s="36"/>
       <c r="AR26" s="36"/>
       <c r="AS26" s="36"/>
       <c r="AT26" s="36"/>
       <c r="AU26" s="36"/>
       <c r="AV26" s="36"/>
       <c r="AW26" s="36"/>
     </row>
     <row r="27" spans="1:49">
       <c r="A27" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="6">
         <v>101.6</v>
       </c>
       <c r="C27" s="6">
         <v>100.8</v>
       </c>
       <c r="D27" s="6">
         <v>101.6</v>
       </c>
       <c r="E27" s="6">
         <v>101.9</v>
       </c>
@@ -3485,51 +3527,53 @@
       </c>
       <c r="AG27" s="6">
         <v>103.9</v>
       </c>
       <c r="AH27" s="6">
         <v>104.7</v>
       </c>
       <c r="AI27" s="6">
         <v>103</v>
       </c>
       <c r="AJ27" s="6">
         <v>103.7</v>
       </c>
       <c r="AK27" s="6">
         <v>103.6</v>
       </c>
       <c r="AL27" s="25">
         <v>104.1</v>
       </c>
       <c r="AM27" s="36">
         <v>102</v>
       </c>
       <c r="AN27" s="40">
         <v>103.6</v>
       </c>
-      <c r="AO27" s="36"/>
+      <c r="AO27" s="42">
+        <v>106.3</v>
+      </c>
       <c r="AP27" s="36"/>
       <c r="AQ27" s="36"/>
       <c r="AR27" s="36"/>
       <c r="AS27" s="36"/>
       <c r="AT27" s="36"/>
       <c r="AU27" s="36"/>
       <c r="AV27" s="36"/>
       <c r="AW27" s="36"/>
     </row>
     <row r="28" spans="1:49">
       <c r="A28" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="6">
         <v>102.6</v>
       </c>
       <c r="C28" s="6">
         <v>102.8</v>
       </c>
       <c r="D28" s="6">
         <v>102.4</v>
       </c>
       <c r="E28" s="6">
         <v>102.3</v>
       </c>
@@ -3616,51 +3660,53 @@
       </c>
       <c r="AG28" s="6">
         <v>102.8</v>
       </c>
       <c r="AH28" s="6">
         <v>102.7</v>
       </c>
       <c r="AI28" s="6">
         <v>101.9</v>
       </c>
       <c r="AJ28" s="6">
         <v>101</v>
       </c>
       <c r="AK28" s="6">
         <v>100.3</v>
       </c>
       <c r="AL28" s="25">
         <v>101.4</v>
       </c>
       <c r="AM28" s="36">
         <v>101.9</v>
       </c>
       <c r="AN28" s="40">
         <v>101.1</v>
       </c>
-      <c r="AO28" s="36"/>
+      <c r="AO28" s="42">
+        <v>101.5</v>
+      </c>
       <c r="AP28" s="36"/>
       <c r="AQ28" s="36"/>
       <c r="AR28" s="36"/>
       <c r="AS28" s="36"/>
       <c r="AT28" s="36"/>
       <c r="AU28" s="36"/>
       <c r="AV28" s="36"/>
       <c r="AW28" s="36"/>
     </row>
     <row r="29" spans="1:49">
       <c r="A29" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="6">
         <v>102.1</v>
       </c>
       <c r="C29" s="6">
         <v>101.9</v>
       </c>
       <c r="D29" s="6">
         <v>101.6</v>
       </c>
       <c r="E29" s="6">
         <v>101.5</v>
       </c>
@@ -3747,51 +3793,53 @@
       </c>
       <c r="AG29" s="6">
         <v>103</v>
       </c>
       <c r="AH29" s="6">
         <v>101.1</v>
       </c>
       <c r="AI29" s="6">
         <v>100.5</v>
       </c>
       <c r="AJ29" s="6">
         <v>101.2</v>
       </c>
       <c r="AK29" s="6">
         <v>100.7</v>
       </c>
       <c r="AL29" s="25">
         <v>101.7</v>
       </c>
       <c r="AM29" s="38">
         <v>100.6</v>
       </c>
       <c r="AN29" s="40">
         <v>101.1</v>
       </c>
-      <c r="AO29" s="38"/>
+      <c r="AO29" s="42">
+        <v>101.1</v>
+      </c>
       <c r="AP29" s="38"/>
       <c r="AQ29" s="38"/>
       <c r="AR29" s="38"/>
       <c r="AS29" s="38"/>
       <c r="AT29" s="38"/>
       <c r="AU29" s="38"/>
       <c r="AV29" s="38"/>
       <c r="AW29" s="38"/>
     </row>
     <row r="30" spans="1:49">
       <c r="A30" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="9">
         <v>104.2</v>
       </c>
       <c r="C30" s="9">
         <v>102.6</v>
       </c>
       <c r="D30" s="9">
         <v>101.7</v>
       </c>
       <c r="E30" s="9">
         <v>101.5</v>
       </c>
@@ -3878,277 +3926,279 @@
       </c>
       <c r="AG30" s="9">
         <v>104.6</v>
       </c>
       <c r="AH30" s="9">
         <v>103.7</v>
       </c>
       <c r="AI30" s="9">
         <v>104.1</v>
       </c>
       <c r="AJ30" s="9">
         <v>103.6</v>
       </c>
       <c r="AK30" s="9">
         <v>101.1</v>
       </c>
       <c r="AL30" s="8">
         <v>104.9</v>
       </c>
       <c r="AM30" s="37">
         <v>104.9</v>
       </c>
       <c r="AN30" s="41">
         <v>104</v>
       </c>
-      <c r="AO30" s="37"/>
+      <c r="AO30" s="43">
+        <v>101.9</v>
+      </c>
       <c r="AP30" s="37"/>
       <c r="AQ30" s="37"/>
       <c r="AR30" s="37"/>
       <c r="AS30" s="37"/>
       <c r="AT30" s="37"/>
       <c r="AU30" s="37"/>
       <c r="AV30" s="37"/>
       <c r="AW30" s="37"/>
     </row>
     <row r="31" spans="1:49">
       <c r="A31" s="5"/>
       <c r="B31" s="6"/>
       <c r="C31" s="6"/>
       <c r="D31" s="6"/>
       <c r="E31" s="6"/>
       <c r="F31" s="6"/>
       <c r="G31" s="7"/>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="6"/>
       <c r="N31" s="6"/>
       <c r="O31" s="6"/>
       <c r="P31" s="6"/>
       <c r="Q31" s="6"/>
       <c r="R31" s="6"/>
       <c r="S31" s="7"/>
       <c r="T31" s="6"/>
       <c r="U31" s="6"/>
       <c r="V31" s="6"/>
       <c r="W31" s="6"/>
       <c r="X31" s="6"/>
       <c r="Y31" s="6"/>
       <c r="Z31" s="3"/>
     </row>
     <row r="32" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A32" s="61" t="s">
+      <c r="A32" s="64" t="s">
         <v>26</v>
       </c>
-      <c r="B32" s="61"/>
-[...46 lines deleted...]
-      <c r="AW32" s="48"/>
+      <c r="B32" s="64"/>
+      <c r="C32" s="64"/>
+      <c r="D32" s="64"/>
+      <c r="E32" s="64"/>
+      <c r="F32" s="64"/>
+      <c r="G32" s="64"/>
+      <c r="H32" s="64"/>
+      <c r="I32" s="64"/>
+      <c r="J32" s="64"/>
+      <c r="K32" s="64"/>
+      <c r="L32" s="64"/>
+      <c r="M32" s="64"/>
+      <c r="N32" s="64"/>
+      <c r="O32" s="64"/>
+      <c r="P32" s="64"/>
+      <c r="Q32" s="64"/>
+      <c r="R32" s="64"/>
+      <c r="S32" s="64"/>
+      <c r="T32" s="64"/>
+      <c r="U32" s="64"/>
+      <c r="V32" s="64"/>
+      <c r="W32" s="64"/>
+      <c r="X32" s="64"/>
+      <c r="Y32" s="64"/>
+      <c r="Z32" s="51"/>
+      <c r="AA32" s="51"/>
+      <c r="AB32" s="51"/>
+      <c r="AC32" s="51"/>
+      <c r="AD32" s="51"/>
+      <c r="AE32" s="51"/>
+      <c r="AF32" s="51"/>
+      <c r="AG32" s="51"/>
+      <c r="AH32" s="51"/>
+      <c r="AI32" s="51"/>
+      <c r="AJ32" s="51"/>
+      <c r="AK32" s="51"/>
+      <c r="AL32" s="51"/>
+      <c r="AM32" s="51"/>
+      <c r="AN32" s="51"/>
+      <c r="AO32" s="51"/>
+      <c r="AP32" s="51"/>
+      <c r="AQ32" s="51"/>
+      <c r="AR32" s="51"/>
+      <c r="AS32" s="51"/>
+      <c r="AT32" s="51"/>
+      <c r="AU32" s="51"/>
+      <c r="AV32" s="51"/>
+      <c r="AW32" s="51"/>
     </row>
     <row r="33" spans="1:49" ht="15.75" customHeight="1">
       <c r="A33" s="24"/>
       <c r="B33" s="24"/>
       <c r="C33" s="24"/>
       <c r="D33" s="24"/>
       <c r="E33" s="24"/>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="24"/>
       <c r="I33" s="24"/>
       <c r="J33" s="24"/>
       <c r="K33" s="24"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
       <c r="N33" s="24"/>
       <c r="O33" s="24"/>
       <c r="P33" s="24"/>
       <c r="Q33" s="24"/>
       <c r="R33" s="24"/>
       <c r="S33" s="24"/>
       <c r="T33" s="24"/>
       <c r="U33" s="24"/>
       <c r="V33" s="24"/>
       <c r="W33" s="24"/>
       <c r="X33" s="24"/>
       <c r="Y33" s="24"/>
       <c r="Z33" s="3"/>
     </row>
     <row r="34" spans="1:49" ht="18" customHeight="1">
-      <c r="A34" s="43"/>
-[...23 lines deleted...]
-      <c r="Y34" s="44"/>
+      <c r="A34" s="46"/>
+      <c r="B34" s="47"/>
+      <c r="C34" s="47"/>
+      <c r="D34" s="47"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="47"/>
+      <c r="G34" s="47"/>
+      <c r="H34" s="47"/>
+      <c r="I34" s="47"/>
+      <c r="J34" s="47"/>
+      <c r="K34" s="47"/>
+      <c r="L34" s="47"/>
+      <c r="M34" s="47"/>
+      <c r="N34" s="47"/>
+      <c r="O34" s="47"/>
+      <c r="P34" s="47"/>
+      <c r="Q34" s="47"/>
+      <c r="R34" s="47"/>
+      <c r="S34" s="47"/>
+      <c r="T34" s="47"/>
+      <c r="U34" s="47"/>
+      <c r="V34" s="47"/>
+      <c r="W34" s="47"/>
+      <c r="X34" s="47"/>
+      <c r="Y34" s="47"/>
       <c r="Z34" s="3"/>
-      <c r="AG34" s="45" t="s">
+      <c r="AG34" s="48" t="s">
         <v>29</v>
       </c>
-      <c r="AH34" s="46"/>
-[...14 lines deleted...]
-      <c r="AW34" s="44"/>
+      <c r="AH34" s="49"/>
+      <c r="AI34" s="49"/>
+      <c r="AJ34" s="49"/>
+      <c r="AK34" s="49"/>
+      <c r="AL34" s="47"/>
+      <c r="AM34" s="47"/>
+      <c r="AN34" s="47"/>
+      <c r="AO34" s="47"/>
+      <c r="AP34" s="47"/>
+      <c r="AQ34" s="47"/>
+      <c r="AR34" s="47"/>
+      <c r="AS34" s="47"/>
+      <c r="AT34" s="47"/>
+      <c r="AU34" s="47"/>
+      <c r="AV34" s="47"/>
+      <c r="AW34" s="47"/>
     </row>
     <row r="35" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A35" s="59"/>
-      <c r="B35" s="42" t="s">
+      <c r="A35" s="62"/>
+      <c r="B35" s="45" t="s">
         <v>32</v>
       </c>
-      <c r="C35" s="42"/>
-[...10 lines deleted...]
-      <c r="N35" s="52" t="s">
+      <c r="C35" s="45"/>
+      <c r="D35" s="45"/>
+      <c r="E35" s="45"/>
+      <c r="F35" s="45"/>
+      <c r="G35" s="45"/>
+      <c r="H35" s="45"/>
+      <c r="I35" s="45"/>
+      <c r="J35" s="45"/>
+      <c r="K35" s="45"/>
+      <c r="L35" s="45"/>
+      <c r="M35" s="56"/>
+      <c r="N35" s="55" t="s">
         <v>23</v>
       </c>
-      <c r="O35" s="42"/>
-[...10 lines deleted...]
-      <c r="Z35" s="52" t="s">
+      <c r="O35" s="45"/>
+      <c r="P35" s="45"/>
+      <c r="Q35" s="45"/>
+      <c r="R35" s="45"/>
+      <c r="S35" s="45"/>
+      <c r="T35" s="45"/>
+      <c r="U35" s="45"/>
+      <c r="V35" s="45"/>
+      <c r="W35" s="45"/>
+      <c r="X35" s="45"/>
+      <c r="Y35" s="56"/>
+      <c r="Z35" s="55" t="s">
         <v>28</v>
       </c>
-      <c r="AA35" s="42"/>
-[...10 lines deleted...]
-      <c r="AL35" s="42" t="s">
+      <c r="AA35" s="45"/>
+      <c r="AB35" s="45"/>
+      <c r="AC35" s="45"/>
+      <c r="AD35" s="45"/>
+      <c r="AE35" s="45"/>
+      <c r="AF35" s="45"/>
+      <c r="AG35" s="45"/>
+      <c r="AH35" s="45"/>
+      <c r="AI35" s="45"/>
+      <c r="AJ35" s="45"/>
+      <c r="AK35" s="56"/>
+      <c r="AL35" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="AM35" s="42"/>
-[...9 lines deleted...]
-      <c r="AW35" s="42"/>
+      <c r="AM35" s="45"/>
+      <c r="AN35" s="45"/>
+      <c r="AO35" s="45"/>
+      <c r="AP35" s="45"/>
+      <c r="AQ35" s="45"/>
+      <c r="AR35" s="45"/>
+      <c r="AS35" s="45"/>
+      <c r="AT35" s="45"/>
+      <c r="AU35" s="45"/>
+      <c r="AV35" s="45"/>
+      <c r="AW35" s="45"/>
     </row>
     <row r="36" spans="1:49" ht="34.5" customHeight="1">
-      <c r="A36" s="60"/>
+      <c r="A36" s="63"/>
       <c r="B36" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D36" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E36" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F36" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G36" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>8</v>
       </c>
       <c r="J36" s="13" t="s">
@@ -4371,51 +4421,53 @@
       </c>
       <c r="AG37" s="6">
         <v>101.7</v>
       </c>
       <c r="AH37" s="6">
         <v>102.4</v>
       </c>
       <c r="AI37" s="6">
         <v>101.5</v>
       </c>
       <c r="AJ37" s="6">
         <v>101.6</v>
       </c>
       <c r="AK37" s="6">
         <v>99.7</v>
       </c>
       <c r="AL37" s="36">
         <v>100</v>
       </c>
       <c r="AM37" s="39">
         <v>100</v>
       </c>
       <c r="AN37" s="39">
         <v>100</v>
       </c>
-      <c r="AO37" s="36"/>
+      <c r="AO37" s="36">
+        <v>99.9</v>
+      </c>
       <c r="AP37" s="36"/>
       <c r="AQ37" s="36"/>
       <c r="AR37" s="36"/>
       <c r="AS37" s="36"/>
       <c r="AT37" s="36"/>
       <c r="AU37" s="36"/>
       <c r="AV37" s="36"/>
       <c r="AW37" s="36"/>
     </row>
     <row r="38" spans="1:49" s="2" customFormat="1">
       <c r="A38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B38" s="6">
         <v>100</v>
       </c>
       <c r="C38" s="6">
         <v>100</v>
       </c>
       <c r="D38" s="6">
         <v>100</v>
       </c>
       <c r="E38" s="6">
         <v>100</v>
       </c>
@@ -4502,51 +4554,53 @@
       </c>
       <c r="AG38" s="6">
         <v>101.4</v>
       </c>
       <c r="AH38" s="6">
         <v>100.7</v>
       </c>
       <c r="AI38" s="6">
         <v>100</v>
       </c>
       <c r="AJ38" s="6">
         <v>100.2</v>
       </c>
       <c r="AK38" s="6">
         <v>100</v>
       </c>
       <c r="AL38" s="36">
         <v>100</v>
       </c>
       <c r="AM38" s="39">
         <v>100</v>
       </c>
       <c r="AN38" s="39">
         <v>100</v>
       </c>
-      <c r="AO38" s="36"/>
+      <c r="AO38" s="7">
+        <v>100</v>
+      </c>
       <c r="AP38" s="36"/>
       <c r="AQ38" s="36"/>
       <c r="AR38" s="36"/>
       <c r="AS38" s="36"/>
       <c r="AT38" s="36"/>
       <c r="AU38" s="36"/>
       <c r="AV38" s="36"/>
       <c r="AW38" s="36"/>
     </row>
     <row r="39" spans="1:49">
       <c r="A39" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C39" s="14" t="s">
         <v>22</v>
       </c>
       <c r="D39" s="14" t="s">
         <v>22</v>
       </c>
       <c r="E39" s="14" t="s">
         <v>22</v>
       </c>
@@ -4633,51 +4687,53 @@
       </c>
       <c r="AG39" s="6">
         <v>107.5</v>
       </c>
       <c r="AH39" s="6">
         <v>100</v>
       </c>
       <c r="AI39" s="6">
         <v>89.7</v>
       </c>
       <c r="AJ39" s="6">
         <v>89.5</v>
       </c>
       <c r="AK39" s="6">
         <v>85</v>
       </c>
       <c r="AL39" s="7" t="s">
         <v>22</v>
       </c>
       <c r="AM39" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AN39" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="AO39" s="36"/>
+      <c r="AO39" s="39" t="s">
+        <v>22</v>
+      </c>
       <c r="AP39" s="36"/>
       <c r="AQ39" s="36"/>
       <c r="AR39" s="36"/>
       <c r="AS39" s="36"/>
       <c r="AT39" s="36"/>
       <c r="AU39" s="36"/>
       <c r="AV39" s="36"/>
       <c r="AW39" s="36"/>
     </row>
     <row r="40" spans="1:49">
       <c r="A40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B40" s="6">
         <v>100</v>
       </c>
       <c r="C40" s="6">
         <v>100</v>
       </c>
       <c r="D40" s="6">
         <v>100</v>
       </c>
       <c r="E40" s="6">
         <v>100</v>
       </c>
@@ -4764,51 +4820,53 @@
       </c>
       <c r="AG40" s="6">
         <v>99.4</v>
       </c>
       <c r="AH40" s="6">
         <v>101</v>
       </c>
       <c r="AI40" s="6">
         <v>101</v>
       </c>
       <c r="AJ40" s="6">
         <v>100.9</v>
       </c>
       <c r="AK40" s="6">
         <v>98.8</v>
       </c>
       <c r="AL40" s="7" t="s">
         <v>22</v>
       </c>
       <c r="AM40" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AN40" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="AO40" s="36"/>
+      <c r="AO40" s="39" t="s">
+        <v>22</v>
+      </c>
       <c r="AP40" s="36"/>
       <c r="AQ40" s="36"/>
       <c r="AR40" s="36"/>
       <c r="AS40" s="36"/>
       <c r="AT40" s="36"/>
       <c r="AU40" s="36"/>
       <c r="AV40" s="36"/>
       <c r="AW40" s="36"/>
     </row>
     <row r="41" spans="1:49">
       <c r="A41" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="6">
         <v>100</v>
       </c>
       <c r="C41" s="6">
         <v>100</v>
       </c>
       <c r="D41" s="6">
         <v>100</v>
       </c>
       <c r="E41" s="6">
         <v>100</v>
       </c>
@@ -4895,51 +4953,53 @@
       </c>
       <c r="AG41" s="6">
         <v>99.5</v>
       </c>
       <c r="AH41" s="6">
         <v>103.2</v>
       </c>
       <c r="AI41" s="6">
         <v>100</v>
       </c>
       <c r="AJ41" s="6">
         <v>100.4</v>
       </c>
       <c r="AK41" s="6">
         <v>100</v>
       </c>
       <c r="AL41" s="7">
         <v>100</v>
       </c>
       <c r="AM41" s="39">
         <v>100</v>
       </c>
       <c r="AN41" s="39">
         <v>100</v>
       </c>
-      <c r="AO41" s="36"/>
+      <c r="AO41" s="36">
+        <v>99.8</v>
+      </c>
       <c r="AP41" s="36"/>
       <c r="AQ41" s="36"/>
       <c r="AR41" s="36"/>
       <c r="AS41" s="36"/>
       <c r="AT41" s="36"/>
       <c r="AU41" s="36"/>
       <c r="AV41" s="36"/>
       <c r="AW41" s="36"/>
     </row>
     <row r="42" spans="1:49">
       <c r="A42" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C42" s="14" t="s">
         <v>22</v>
       </c>
       <c r="D42" s="14" t="s">
         <v>22</v>
       </c>
       <c r="E42" s="14" t="s">
         <v>22</v>
       </c>
@@ -5026,51 +5086,53 @@
       </c>
       <c r="AG42" s="6">
         <v>99.1</v>
       </c>
       <c r="AH42" s="6">
         <v>102.3</v>
       </c>
       <c r="AI42" s="6">
         <v>100.7</v>
       </c>
       <c r="AJ42" s="6">
         <v>100.3</v>
       </c>
       <c r="AK42" s="6">
         <v>100.1</v>
       </c>
       <c r="AL42" s="7" t="s">
         <v>22</v>
       </c>
       <c r="AM42" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AN42" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="AO42" s="36"/>
+      <c r="AO42" s="39" t="s">
+        <v>22</v>
+      </c>
       <c r="AP42" s="36"/>
       <c r="AQ42" s="36"/>
       <c r="AR42" s="36"/>
       <c r="AS42" s="36"/>
       <c r="AT42" s="36"/>
       <c r="AU42" s="36"/>
       <c r="AV42" s="36"/>
       <c r="AW42" s="36"/>
     </row>
     <row r="43" spans="1:49">
       <c r="A43" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C43" s="14" t="s">
         <v>22</v>
       </c>
       <c r="D43" s="14" t="s">
         <v>22</v>
       </c>
       <c r="E43" s="14" t="s">
         <v>22</v>
       </c>
@@ -5157,51 +5219,53 @@
       </c>
       <c r="AG43" s="6">
         <v>101</v>
       </c>
       <c r="AH43" s="6">
         <v>102.5</v>
       </c>
       <c r="AI43" s="6">
         <v>101.9</v>
       </c>
       <c r="AJ43" s="6">
         <v>101.2</v>
       </c>
       <c r="AK43" s="6">
         <v>100</v>
       </c>
       <c r="AL43" s="7" t="s">
         <v>22</v>
       </c>
       <c r="AM43" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AN43" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="AO43" s="36"/>
+      <c r="AO43" s="39" t="s">
+        <v>22</v>
+      </c>
       <c r="AP43" s="36"/>
       <c r="AQ43" s="36"/>
       <c r="AR43" s="36"/>
       <c r="AS43" s="36"/>
       <c r="AT43" s="36"/>
       <c r="AU43" s="36"/>
       <c r="AV43" s="36"/>
       <c r="AW43" s="36"/>
     </row>
     <row r="44" spans="1:49">
       <c r="A44" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B44" s="6">
         <v>100</v>
       </c>
       <c r="C44" s="6">
         <v>100</v>
       </c>
       <c r="D44" s="6">
         <v>100</v>
       </c>
       <c r="E44" s="6">
         <v>100</v>
       </c>
@@ -5288,51 +5352,53 @@
       </c>
       <c r="AG44" s="6">
         <v>103.4</v>
       </c>
       <c r="AH44" s="6">
         <v>100.8</v>
       </c>
       <c r="AI44" s="6">
         <v>100.1</v>
       </c>
       <c r="AJ44" s="6">
         <v>100.9</v>
       </c>
       <c r="AK44" s="6">
         <v>100</v>
       </c>
       <c r="AL44" s="7">
         <v>100</v>
       </c>
       <c r="AM44" s="7">
         <v>100</v>
       </c>
       <c r="AN44" s="7">
         <v>100</v>
       </c>
-      <c r="AO44" s="38"/>
+      <c r="AO44" s="38">
+        <v>99.1</v>
+      </c>
       <c r="AP44" s="38"/>
       <c r="AQ44" s="38"/>
       <c r="AR44" s="38"/>
       <c r="AS44" s="38"/>
       <c r="AT44" s="38"/>
       <c r="AU44" s="38"/>
       <c r="AV44" s="38"/>
       <c r="AW44" s="38"/>
     </row>
     <row r="45" spans="1:49">
       <c r="A45" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B45" s="9">
         <v>100</v>
       </c>
       <c r="C45" s="9">
         <v>100</v>
       </c>
       <c r="D45" s="9">
         <v>100</v>
       </c>
       <c r="E45" s="9">
         <v>100</v>
       </c>
@@ -5419,276 +5485,278 @@
       </c>
       <c r="AG45" s="9">
         <v>107</v>
       </c>
       <c r="AH45" s="9">
         <v>104.1</v>
       </c>
       <c r="AI45" s="9">
         <v>104.5</v>
       </c>
       <c r="AJ45" s="9">
         <v>104.5</v>
       </c>
       <c r="AK45" s="9">
         <v>100.1</v>
       </c>
       <c r="AL45" s="10">
         <v>100</v>
       </c>
       <c r="AM45" s="10">
         <v>100</v>
       </c>
       <c r="AN45" s="10">
         <v>100</v>
       </c>
-      <c r="AO45" s="37"/>
+      <c r="AO45" s="10">
+        <v>100</v>
+      </c>
       <c r="AP45" s="37"/>
       <c r="AQ45" s="37"/>
       <c r="AR45" s="37"/>
       <c r="AS45" s="37"/>
       <c r="AT45" s="37"/>
       <c r="AU45" s="37"/>
       <c r="AV45" s="37"/>
       <c r="AW45" s="37"/>
     </row>
     <row r="46" spans="1:49">
       <c r="A46" s="5"/>
       <c r="B46" s="6"/>
       <c r="C46" s="6"/>
       <c r="D46" s="6"/>
       <c r="E46" s="6"/>
       <c r="F46" s="6"/>
       <c r="G46" s="14"/>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="6"/>
       <c r="N46" s="14"/>
       <c r="O46" s="14"/>
       <c r="P46" s="14"/>
       <c r="Q46" s="6"/>
       <c r="R46" s="6"/>
       <c r="S46" s="7"/>
       <c r="T46" s="6"/>
       <c r="U46" s="6"/>
       <c r="V46" s="6"/>
       <c r="W46" s="6"/>
       <c r="X46" s="6"/>
       <c r="Y46" s="6"/>
       <c r="Z46" s="3"/>
     </row>
     <row r="47" spans="1:49" ht="15" customHeight="1">
-      <c r="A47" s="47" t="s">
+      <c r="A47" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="B47" s="47"/>
-[...46 lines deleted...]
-      <c r="AW47" s="48"/>
+      <c r="B47" s="50"/>
+      <c r="C47" s="50"/>
+      <c r="D47" s="50"/>
+      <c r="E47" s="50"/>
+      <c r="F47" s="50"/>
+      <c r="G47" s="50"/>
+      <c r="H47" s="50"/>
+      <c r="I47" s="50"/>
+      <c r="J47" s="50"/>
+      <c r="K47" s="50"/>
+      <c r="L47" s="50"/>
+      <c r="M47" s="50"/>
+      <c r="N47" s="50"/>
+      <c r="O47" s="50"/>
+      <c r="P47" s="50"/>
+      <c r="Q47" s="50"/>
+      <c r="R47" s="50"/>
+      <c r="S47" s="50"/>
+      <c r="T47" s="50"/>
+      <c r="U47" s="50"/>
+      <c r="V47" s="50"/>
+      <c r="W47" s="50"/>
+      <c r="X47" s="50"/>
+      <c r="Y47" s="50"/>
+      <c r="Z47" s="51"/>
+      <c r="AA47" s="51"/>
+      <c r="AB47" s="51"/>
+      <c r="AC47" s="51"/>
+      <c r="AD47" s="51"/>
+      <c r="AE47" s="51"/>
+      <c r="AF47" s="51"/>
+      <c r="AG47" s="51"/>
+      <c r="AH47" s="51"/>
+      <c r="AI47" s="51"/>
+      <c r="AJ47" s="51"/>
+      <c r="AK47" s="51"/>
+      <c r="AL47" s="51"/>
+      <c r="AM47" s="51"/>
+      <c r="AN47" s="51"/>
+      <c r="AO47" s="51"/>
+      <c r="AP47" s="51"/>
+      <c r="AQ47" s="51"/>
+      <c r="AR47" s="51"/>
+      <c r="AS47" s="51"/>
+      <c r="AT47" s="51"/>
+      <c r="AU47" s="51"/>
+      <c r="AV47" s="51"/>
+      <c r="AW47" s="51"/>
     </row>
     <row r="48" spans="1:49" ht="15" customHeight="1">
       <c r="A48" s="23"/>
       <c r="B48" s="23"/>
       <c r="C48" s="23"/>
       <c r="D48" s="23"/>
       <c r="E48" s="23"/>
       <c r="F48" s="23"/>
       <c r="G48" s="23"/>
       <c r="H48" s="23"/>
       <c r="I48" s="23"/>
       <c r="J48" s="23"/>
       <c r="K48" s="23"/>
       <c r="L48" s="23"/>
       <c r="M48" s="23"/>
       <c r="N48" s="23"/>
       <c r="O48" s="23"/>
       <c r="P48" s="23"/>
       <c r="Q48" s="23"/>
       <c r="R48" s="23"/>
       <c r="S48" s="23"/>
       <c r="T48" s="23"/>
       <c r="U48" s="23"/>
       <c r="V48" s="23"/>
       <c r="W48" s="23"/>
       <c r="X48" s="23"/>
       <c r="Y48" s="23"/>
       <c r="Z48" s="3"/>
     </row>
     <row r="49" spans="1:49" ht="15" customHeight="1">
-      <c r="A49" s="43"/>
-[...23 lines deleted...]
-      <c r="Y49" s="44"/>
+      <c r="A49" s="46"/>
+      <c r="B49" s="47"/>
+      <c r="C49" s="47"/>
+      <c r="D49" s="47"/>
+      <c r="E49" s="47"/>
+      <c r="F49" s="47"/>
+      <c r="G49" s="47"/>
+      <c r="H49" s="47"/>
+      <c r="I49" s="47"/>
+      <c r="J49" s="47"/>
+      <c r="K49" s="47"/>
+      <c r="L49" s="47"/>
+      <c r="M49" s="47"/>
+      <c r="N49" s="47"/>
+      <c r="O49" s="47"/>
+      <c r="P49" s="47"/>
+      <c r="Q49" s="47"/>
+      <c r="R49" s="47"/>
+      <c r="S49" s="47"/>
+      <c r="T49" s="47"/>
+      <c r="U49" s="47"/>
+      <c r="V49" s="47"/>
+      <c r="W49" s="47"/>
+      <c r="X49" s="47"/>
+      <c r="Y49" s="47"/>
       <c r="Z49" s="3"/>
-      <c r="AH49" s="45" t="s">
+      <c r="AH49" s="48" t="s">
         <v>29</v>
       </c>
-      <c r="AI49" s="45"/>
-[...13 lines deleted...]
-      <c r="AW49" s="44"/>
+      <c r="AI49" s="48"/>
+      <c r="AJ49" s="48"/>
+      <c r="AK49" s="48"/>
+      <c r="AL49" s="47"/>
+      <c r="AM49" s="47"/>
+      <c r="AN49" s="47"/>
+      <c r="AO49" s="47"/>
+      <c r="AP49" s="47"/>
+      <c r="AQ49" s="47"/>
+      <c r="AR49" s="47"/>
+      <c r="AS49" s="47"/>
+      <c r="AT49" s="47"/>
+      <c r="AU49" s="47"/>
+      <c r="AV49" s="47"/>
+      <c r="AW49" s="47"/>
     </row>
     <row r="50" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A50" s="57"/>
-      <c r="B50" s="42" t="s">
+      <c r="A50" s="60"/>
+      <c r="B50" s="45" t="s">
         <v>32</v>
       </c>
-      <c r="C50" s="42"/>
-[...10 lines deleted...]
-      <c r="N50" s="52" t="s">
+      <c r="C50" s="45"/>
+      <c r="D50" s="45"/>
+      <c r="E50" s="45"/>
+      <c r="F50" s="45"/>
+      <c r="G50" s="45"/>
+      <c r="H50" s="45"/>
+      <c r="I50" s="45"/>
+      <c r="J50" s="45"/>
+      <c r="K50" s="45"/>
+      <c r="L50" s="45"/>
+      <c r="M50" s="56"/>
+      <c r="N50" s="55" t="s">
         <v>31</v>
       </c>
-      <c r="O50" s="42"/>
-[...10 lines deleted...]
-      <c r="Z50" s="52" t="s">
+      <c r="O50" s="45"/>
+      <c r="P50" s="45"/>
+      <c r="Q50" s="45"/>
+      <c r="R50" s="45"/>
+      <c r="S50" s="45"/>
+      <c r="T50" s="45"/>
+      <c r="U50" s="45"/>
+      <c r="V50" s="45"/>
+      <c r="W50" s="45"/>
+      <c r="X50" s="45"/>
+      <c r="Y50" s="56"/>
+      <c r="Z50" s="55" t="s">
         <v>28</v>
       </c>
-      <c r="AA50" s="42"/>
-[...10 lines deleted...]
-      <c r="AL50" s="42" t="s">
+      <c r="AA50" s="45"/>
+      <c r="AB50" s="45"/>
+      <c r="AC50" s="45"/>
+      <c r="AD50" s="45"/>
+      <c r="AE50" s="45"/>
+      <c r="AF50" s="45"/>
+      <c r="AG50" s="45"/>
+      <c r="AH50" s="45"/>
+      <c r="AI50" s="45"/>
+      <c r="AJ50" s="45"/>
+      <c r="AK50" s="56"/>
+      <c r="AL50" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="AM50" s="42"/>
-[...9 lines deleted...]
-      <c r="AW50" s="42"/>
+      <c r="AM50" s="45"/>
+      <c r="AN50" s="45"/>
+      <c r="AO50" s="45"/>
+      <c r="AP50" s="45"/>
+      <c r="AQ50" s="45"/>
+      <c r="AR50" s="45"/>
+      <c r="AS50" s="45"/>
+      <c r="AT50" s="45"/>
+      <c r="AU50" s="45"/>
+      <c r="AV50" s="45"/>
+      <c r="AW50" s="45"/>
     </row>
     <row r="51" spans="1:49" ht="34.5" customHeight="1">
-      <c r="A51" s="58"/>
+      <c r="A51" s="61"/>
       <c r="B51" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C51" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D51" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E51" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G51" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H51" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I51" s="13" t="s">
         <v>8</v>
       </c>
       <c r="J51" s="13" t="s">
@@ -5911,51 +5979,53 @@
       </c>
       <c r="AG52" s="6">
         <v>103.2</v>
       </c>
       <c r="AH52" s="6">
         <v>103.3</v>
       </c>
       <c r="AI52" s="6">
         <v>103.3</v>
       </c>
       <c r="AJ52" s="6">
         <v>103.5</v>
       </c>
       <c r="AK52" s="6">
         <v>105.5</v>
       </c>
       <c r="AL52" s="25">
         <v>103.8</v>
       </c>
       <c r="AM52" s="36">
         <v>103.6</v>
       </c>
       <c r="AN52" s="40">
         <v>103.5</v>
       </c>
-      <c r="AO52" s="36"/>
+      <c r="AO52" s="42">
+        <v>103.5</v>
+      </c>
       <c r="AP52" s="36"/>
       <c r="AQ52" s="36"/>
       <c r="AR52" s="36"/>
       <c r="AS52" s="36"/>
       <c r="AT52" s="36"/>
       <c r="AU52" s="36"/>
       <c r="AV52" s="36"/>
       <c r="AW52" s="36"/>
     </row>
     <row r="53" spans="1:49" s="2" customFormat="1">
       <c r="A53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B53" s="6">
         <v>109.3</v>
       </c>
       <c r="C53" s="6">
         <v>107.2</v>
       </c>
       <c r="D53" s="6">
         <v>104.8</v>
       </c>
       <c r="E53" s="6">
         <v>103.7</v>
       </c>
@@ -6042,51 +6112,53 @@
       </c>
       <c r="AG53" s="6">
         <v>100.2</v>
       </c>
       <c r="AH53" s="6">
         <v>100.5</v>
       </c>
       <c r="AI53" s="6">
         <v>100.6</v>
       </c>
       <c r="AJ53" s="6">
         <v>100.7</v>
       </c>
       <c r="AK53" s="6">
         <v>103.1</v>
       </c>
       <c r="AL53" s="25">
         <v>106.1</v>
       </c>
       <c r="AM53" s="36">
         <v>105.8</v>
       </c>
       <c r="AN53" s="40">
         <v>102.8</v>
       </c>
-      <c r="AO53" s="36"/>
+      <c r="AO53" s="42">
+        <v>101.1</v>
+      </c>
       <c r="AP53" s="36"/>
       <c r="AQ53" s="36"/>
       <c r="AR53" s="36"/>
       <c r="AS53" s="36"/>
       <c r="AT53" s="36"/>
       <c r="AU53" s="36"/>
       <c r="AV53" s="36"/>
       <c r="AW53" s="36"/>
     </row>
     <row r="54" spans="1:49">
       <c r="A54" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B54" s="6">
         <v>101.4</v>
       </c>
       <c r="C54" s="6">
         <v>102.2</v>
       </c>
       <c r="D54" s="6">
         <v>102.4</v>
       </c>
       <c r="E54" s="6">
         <v>102.3</v>
       </c>
@@ -6173,51 +6245,53 @@
       </c>
       <c r="AG54" s="6">
         <v>103.4</v>
       </c>
       <c r="AH54" s="6">
         <v>103</v>
       </c>
       <c r="AI54" s="6">
         <v>103.2</v>
       </c>
       <c r="AJ54" s="6">
         <v>102</v>
       </c>
       <c r="AK54" s="6">
         <v>102.8</v>
       </c>
       <c r="AL54" s="25">
         <v>103.1</v>
       </c>
       <c r="AM54" s="36">
         <v>104.4</v>
       </c>
       <c r="AN54" s="40">
         <v>103.5</v>
       </c>
-      <c r="AO54" s="36"/>
+      <c r="AO54" s="42">
+        <v>102.2</v>
+      </c>
       <c r="AP54" s="36"/>
       <c r="AQ54" s="36"/>
       <c r="AR54" s="36"/>
       <c r="AS54" s="36"/>
       <c r="AT54" s="36"/>
       <c r="AU54" s="36"/>
       <c r="AV54" s="36"/>
       <c r="AW54" s="36"/>
     </row>
     <row r="55" spans="1:49">
       <c r="A55" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B55" s="6">
         <v>101.8</v>
       </c>
       <c r="C55" s="6">
         <v>102.2</v>
       </c>
       <c r="D55" s="6">
         <v>102.1</v>
       </c>
       <c r="E55" s="6">
         <v>101.9</v>
       </c>
@@ -6304,51 +6378,53 @@
       </c>
       <c r="AG55" s="6">
         <v>101.8</v>
       </c>
       <c r="AH55" s="6">
         <v>101.7</v>
       </c>
       <c r="AI55" s="6">
         <v>102.9</v>
       </c>
       <c r="AJ55" s="6">
         <v>101.2</v>
       </c>
       <c r="AK55" s="6">
         <v>105</v>
       </c>
       <c r="AL55" s="25">
         <v>101.5</v>
       </c>
       <c r="AM55" s="36">
         <v>101.1</v>
       </c>
       <c r="AN55" s="40">
         <v>101.3</v>
       </c>
-      <c r="AO55" s="36"/>
+      <c r="AO55" s="42">
+        <v>101.3</v>
+      </c>
       <c r="AP55" s="36"/>
       <c r="AQ55" s="36"/>
       <c r="AR55" s="36"/>
       <c r="AS55" s="36"/>
       <c r="AT55" s="36"/>
       <c r="AU55" s="36"/>
       <c r="AV55" s="36"/>
       <c r="AW55" s="36"/>
     </row>
     <row r="56" spans="1:49">
       <c r="A56" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B56" s="6">
         <v>100.2</v>
       </c>
       <c r="C56" s="6">
         <v>100.2</v>
       </c>
       <c r="D56" s="6">
         <v>100.5</v>
       </c>
       <c r="E56" s="6">
         <v>100.5</v>
       </c>
@@ -6435,51 +6511,53 @@
       </c>
       <c r="AG56" s="6">
         <v>102.6</v>
       </c>
       <c r="AH56" s="6">
         <v>102.4</v>
       </c>
       <c r="AI56" s="6">
         <v>102.2</v>
       </c>
       <c r="AJ56" s="6">
         <v>106.8</v>
       </c>
       <c r="AK56" s="6">
         <v>109.3</v>
       </c>
       <c r="AL56" s="25">
         <v>105.2</v>
       </c>
       <c r="AM56" s="36">
         <v>106.2</v>
       </c>
       <c r="AN56" s="40">
         <v>106.7</v>
       </c>
-      <c r="AO56" s="36"/>
+      <c r="AO56" s="42">
+        <v>107.6</v>
+      </c>
       <c r="AP56" s="36"/>
       <c r="AQ56" s="36"/>
       <c r="AR56" s="36"/>
       <c r="AS56" s="36"/>
       <c r="AT56" s="36"/>
       <c r="AU56" s="36"/>
       <c r="AV56" s="36"/>
       <c r="AW56" s="36"/>
     </row>
     <row r="57" spans="1:49">
       <c r="A57" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B57" s="6">
         <v>101.6</v>
       </c>
       <c r="C57" s="6">
         <v>100.8</v>
       </c>
       <c r="D57" s="6">
         <v>101.6</v>
       </c>
       <c r="E57" s="6">
         <v>101.9</v>
       </c>
@@ -6566,51 +6644,53 @@
       </c>
       <c r="AG57" s="6">
         <v>107</v>
       </c>
       <c r="AH57" s="6">
         <v>109.2</v>
       </c>
       <c r="AI57" s="6">
         <v>108</v>
       </c>
       <c r="AJ57" s="6">
         <v>110.1</v>
       </c>
       <c r="AK57" s="6">
         <v>107.8</v>
       </c>
       <c r="AL57" s="25">
         <v>104.1</v>
       </c>
       <c r="AM57" s="36">
         <v>102</v>
       </c>
       <c r="AN57" s="40">
         <v>103.6</v>
       </c>
-      <c r="AO57" s="36"/>
+      <c r="AO57" s="42">
+        <v>106.3</v>
+      </c>
       <c r="AP57" s="36"/>
       <c r="AQ57" s="36"/>
       <c r="AR57" s="36"/>
       <c r="AS57" s="36"/>
       <c r="AT57" s="36"/>
       <c r="AU57" s="36"/>
       <c r="AV57" s="36"/>
       <c r="AW57" s="36"/>
     </row>
     <row r="58" spans="1:49">
       <c r="A58" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B58" s="6">
         <v>102.6</v>
       </c>
       <c r="C58" s="6">
         <v>102.8</v>
       </c>
       <c r="D58" s="6">
         <v>102.4</v>
       </c>
       <c r="E58" s="6">
         <v>102.3</v>
       </c>
@@ -6697,51 +6777,53 @@
       </c>
       <c r="AG58" s="6">
         <v>104</v>
       </c>
       <c r="AH58" s="6">
         <v>103.5</v>
       </c>
       <c r="AI58" s="6">
         <v>104.2</v>
       </c>
       <c r="AJ58" s="6">
         <v>100.2</v>
       </c>
       <c r="AK58" s="6">
         <v>101.2</v>
       </c>
       <c r="AL58" s="25">
         <v>101.4</v>
       </c>
       <c r="AM58" s="36">
         <v>101.9</v>
       </c>
       <c r="AN58" s="40">
         <v>101.1</v>
       </c>
-      <c r="AO58" s="36"/>
+      <c r="AO58" s="42">
+        <v>101.5</v>
+      </c>
       <c r="AP58" s="36"/>
       <c r="AQ58" s="36"/>
       <c r="AR58" s="36"/>
       <c r="AS58" s="36"/>
       <c r="AT58" s="36"/>
       <c r="AU58" s="36"/>
       <c r="AV58" s="36"/>
       <c r="AW58" s="36"/>
     </row>
     <row r="59" spans="1:49">
       <c r="A59" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B59" s="6">
         <v>102.1</v>
       </c>
       <c r="C59" s="6">
         <v>101.9</v>
       </c>
       <c r="D59" s="6">
         <v>101.6</v>
       </c>
       <c r="E59" s="6">
         <v>101.5</v>
       </c>
@@ -6828,51 +6910,53 @@
       </c>
       <c r="AG59" s="6">
         <v>102.7</v>
       </c>
       <c r="AH59" s="6">
         <v>102.2</v>
       </c>
       <c r="AI59" s="6">
         <v>102.2</v>
       </c>
       <c r="AJ59" s="6">
         <v>102.3</v>
       </c>
       <c r="AK59" s="6">
         <v>102.8</v>
       </c>
       <c r="AL59" s="25">
         <v>101.7</v>
       </c>
       <c r="AM59" s="36">
         <v>100.6</v>
       </c>
       <c r="AN59" s="40">
         <v>101.1</v>
       </c>
-      <c r="AO59" s="36"/>
+      <c r="AO59" s="42">
+        <v>101.1</v>
+      </c>
       <c r="AP59" s="36"/>
       <c r="AQ59" s="36"/>
       <c r="AR59" s="36"/>
       <c r="AS59" s="36"/>
       <c r="AT59" s="36"/>
       <c r="AU59" s="36"/>
       <c r="AV59" s="36"/>
       <c r="AW59" s="36"/>
     </row>
     <row r="60" spans="1:49">
       <c r="A60" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B60" s="9">
         <v>104.2</v>
       </c>
       <c r="C60" s="9">
         <v>102.6</v>
       </c>
       <c r="D60" s="9">
         <v>101.7</v>
       </c>
       <c r="E60" s="9">
         <v>101.5</v>
       </c>
@@ -6959,108 +7043,110 @@
       </c>
       <c r="AG60" s="9">
         <v>102.8</v>
       </c>
       <c r="AH60" s="9">
         <v>102.2</v>
       </c>
       <c r="AI60" s="9">
         <v>101.9</v>
       </c>
       <c r="AJ60" s="9">
         <v>100</v>
       </c>
       <c r="AK60" s="9">
         <v>105.6</v>
       </c>
       <c r="AL60" s="8">
         <v>104.9</v>
       </c>
       <c r="AM60" s="37">
         <v>104.9</v>
       </c>
       <c r="AN60" s="41">
         <v>104</v>
       </c>
-      <c r="AO60" s="37"/>
+      <c r="AO60" s="43">
+        <v>101.9</v>
+      </c>
       <c r="AP60" s="37"/>
       <c r="AQ60" s="37"/>
       <c r="AR60" s="37"/>
       <c r="AS60" s="37"/>
       <c r="AT60" s="37"/>
       <c r="AU60" s="37"/>
       <c r="AV60" s="37"/>
       <c r="AW60" s="37"/>
     </row>
     <row r="61" spans="1:49">
       <c r="B61" s="16"/>
       <c r="C61" s="16"/>
       <c r="D61" s="16"/>
       <c r="E61" s="16"/>
       <c r="F61" s="16"/>
       <c r="G61" s="16"/>
       <c r="H61" s="16"/>
       <c r="I61" s="16"/>
       <c r="J61" s="16"/>
       <c r="K61" s="16"/>
       <c r="L61" s="16"/>
       <c r="M61" s="16"/>
       <c r="N61" s="16"/>
       <c r="O61" s="16"/>
       <c r="P61" s="16"/>
       <c r="Q61" s="16"/>
       <c r="R61" s="16"/>
       <c r="S61" s="16"/>
     </row>
     <row r="62" spans="1:49" ht="36" customHeight="1">
       <c r="A62" s="19"/>
       <c r="B62" s="29"/>
       <c r="C62" s="30"/>
       <c r="D62" s="30"/>
       <c r="E62" s="30"/>
       <c r="F62" s="30"/>
       <c r="G62" s="30"/>
       <c r="H62" s="30"/>
       <c r="I62" s="30"/>
       <c r="J62" s="30"/>
       <c r="K62" s="30"/>
       <c r="L62" s="30"/>
       <c r="M62" s="30"/>
-      <c r="N62" s="55" t="s">
+      <c r="N62" s="58" t="s">
         <v>30</v>
       </c>
-      <c r="O62" s="56"/>
-[...9 lines deleted...]
-      <c r="Y62" s="56"/>
+      <c r="O62" s="59"/>
+      <c r="P62" s="59"/>
+      <c r="Q62" s="59"/>
+      <c r="R62" s="59"/>
+      <c r="S62" s="59"/>
+      <c r="T62" s="59"/>
+      <c r="U62" s="59"/>
+      <c r="V62" s="59"/>
+      <c r="W62" s="59"/>
+      <c r="X62" s="59"/>
+      <c r="Y62" s="59"/>
       <c r="Z62" s="28"/>
       <c r="AA62" s="28"/>
       <c r="AB62" s="28"/>
       <c r="AC62" s="28"/>
       <c r="AD62" s="28"/>
       <c r="AE62" s="28"/>
     </row>
     <row r="63" spans="1:49" ht="26.25" customHeight="1">
       <c r="A63" s="20"/>
       <c r="N63" s="28"/>
       <c r="O63" s="28"/>
       <c r="P63" s="28"/>
       <c r="Q63" s="28"/>
       <c r="R63" s="28"/>
       <c r="S63" s="28"/>
       <c r="T63" s="28"/>
       <c r="U63" s="28"/>
       <c r="V63" s="28"/>
       <c r="W63" s="28"/>
       <c r="X63" s="28"/>
       <c r="Y63" s="28"/>
       <c r="Z63" s="28"/>
       <c r="AA63" s="28"/>
       <c r="AB63" s="28"/>
       <c r="AC63" s="28"/>
@@ -7101,140 +7187,140 @@
     <mergeCell ref="AG34:AW34"/>
     <mergeCell ref="AH49:AW49"/>
     <mergeCell ref="A47:AW47"/>
     <mergeCell ref="A20:A21"/>
     <mergeCell ref="U19:Y19"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО по периодам</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>