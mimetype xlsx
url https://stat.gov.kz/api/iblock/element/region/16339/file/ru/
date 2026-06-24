--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Kzl30-21\модем 30-03\БЮЛЛЕТЕНИ\БЮЛЛ ЭИ ПРЕСС\2026\Дин ряд Вал\Вал дин ряд ян-апрель\дин ряд русс\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Kzl30-21\модем 30-03\БЮЛЛЕТЕНИ\БЮЛЛ ЭИ ПРЕСС\2026\Дин ряд Вал месяц\Вал дин ряд ян-май\дин ряд русс\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9972" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО по периодам" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="319" uniqueCount="34">
   <si>
     <t>во всех категориях хозяйств</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь - февраль</t>
   </si>
   <si>
     <t>январь - март</t>
@@ -131,51 +131,51 @@
   </si>
   <si>
     <t xml:space="preserve">в % к соответствующему периоду </t>
   </si>
   <si>
     <t>*В сответствии с пп. 2 пункта 10 Правил пересмотра опубликованной официальной статистической информации для статистических целей и на основании обновленных административных данных похозяйственного учета осуществлен специальный пересмотр отдельных показателей статистики животноводства за 2024 год в отношении крестьянских и фермерских хозяйств и хозяйств населения.</t>
   </si>
   <si>
     <t>2024 год*</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="14">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -212,60 +212,66 @@
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Poboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -321,56 +327,65 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -425,105 +440,123 @@
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -795,150 +828,150 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AW63"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5:A6"/>
+    <sheetView tabSelected="1" topLeftCell="F1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A17" sqref="A17:AW17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="25.6640625" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.109375" style="1"/>
     <col min="5" max="5" width="10.109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.88671875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.6640625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.44140625" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" ht="21.75" customHeight="1">
-      <c r="A1" s="57" t="s">
+      <c r="A1" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="57"/>
-[...46 lines deleted...]
-      <c r="AW1" s="51"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="51"/>
+      <c r="T1" s="51"/>
+      <c r="U1" s="51"/>
+      <c r="V1" s="51"/>
+      <c r="W1" s="51"/>
+      <c r="X1" s="51"/>
+      <c r="Y1" s="51"/>
+      <c r="Z1" s="52"/>
+      <c r="AA1" s="52"/>
+      <c r="AB1" s="52"/>
+      <c r="AC1" s="52"/>
+      <c r="AD1" s="52"/>
+      <c r="AE1" s="52"/>
+      <c r="AF1" s="52"/>
+      <c r="AG1" s="52"/>
+      <c r="AH1" s="52"/>
+      <c r="AI1" s="52"/>
+      <c r="AJ1" s="52"/>
+      <c r="AK1" s="52"/>
+      <c r="AL1" s="52"/>
+      <c r="AM1" s="52"/>
+      <c r="AN1" s="52"/>
+      <c r="AO1" s="52"/>
+      <c r="AP1" s="52"/>
+      <c r="AQ1" s="52"/>
+      <c r="AR1" s="52"/>
+      <c r="AS1" s="52"/>
+      <c r="AT1" s="52"/>
+      <c r="AU1" s="52"/>
+      <c r="AV1" s="52"/>
+      <c r="AW1" s="52"/>
     </row>
     <row r="2" spans="1:49" ht="19.5" customHeight="1">
-      <c r="A2" s="65" t="s">
+      <c r="A2" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="65"/>
-[...22 lines deleted...]
-      <c r="Y2" s="65"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+      <c r="O2" s="61"/>
+      <c r="P2" s="61"/>
+      <c r="Q2" s="61"/>
+      <c r="R2" s="61"/>
+      <c r="S2" s="61"/>
+      <c r="T2" s="61"/>
+      <c r="U2" s="61"/>
+      <c r="V2" s="61"/>
+      <c r="W2" s="61"/>
+      <c r="X2" s="61"/>
+      <c r="Y2" s="61"/>
     </row>
     <row r="3" spans="1:49" ht="16.5" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
@@ -957,130 +990,130 @@
       <c r="I4" s="27"/>
       <c r="J4" s="27"/>
       <c r="K4" s="27"/>
       <c r="L4" s="27"/>
       <c r="M4" s="27"/>
       <c r="N4" s="27"/>
       <c r="O4" s="27"/>
       <c r="P4" s="27"/>
       <c r="Q4" s="27"/>
       <c r="R4" s="27"/>
       <c r="S4" s="27"/>
       <c r="T4" s="27"/>
       <c r="U4" s="27"/>
       <c r="V4" s="27"/>
       <c r="W4" s="27"/>
       <c r="X4" s="27"/>
       <c r="Y4" s="27"/>
       <c r="Z4" s="27"/>
       <c r="AA4" s="27"/>
       <c r="AB4" s="27"/>
       <c r="AC4" s="27"/>
       <c r="AD4" s="27"/>
       <c r="AE4" s="27"/>
       <c r="AF4" s="27"/>
       <c r="AG4" s="27"/>
-      <c r="AH4" s="46" t="s">
+      <c r="AH4" s="58" t="s">
         <v>29</v>
       </c>
-      <c r="AI4" s="46"/>
-[...13 lines deleted...]
-      <c r="AW4" s="47"/>
+      <c r="AI4" s="58"/>
+      <c r="AJ4" s="58"/>
+      <c r="AK4" s="58"/>
+      <c r="AL4" s="59"/>
+      <c r="AM4" s="59"/>
+      <c r="AN4" s="59"/>
+      <c r="AO4" s="59"/>
+      <c r="AP4" s="59"/>
+      <c r="AQ4" s="59"/>
+      <c r="AR4" s="59"/>
+      <c r="AS4" s="59"/>
+      <c r="AT4" s="59"/>
+      <c r="AU4" s="59"/>
+      <c r="AV4" s="59"/>
+      <c r="AW4" s="59"/>
     </row>
     <row r="5" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A5" s="62"/>
+      <c r="A5" s="48"/>
       <c r="B5" s="45" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="45"/>
       <c r="G5" s="45"/>
       <c r="H5" s="45"/>
       <c r="I5" s="45"/>
       <c r="J5" s="45"/>
       <c r="K5" s="45"/>
       <c r="L5" s="45"/>
-      <c r="M5" s="56"/>
-      <c r="N5" s="55" t="s">
+      <c r="M5" s="46"/>
+      <c r="N5" s="47" t="s">
         <v>31</v>
       </c>
       <c r="O5" s="45"/>
       <c r="P5" s="45"/>
       <c r="Q5" s="45"/>
       <c r="R5" s="45"/>
       <c r="S5" s="45"/>
       <c r="T5" s="45"/>
       <c r="U5" s="45"/>
       <c r="V5" s="45"/>
       <c r="W5" s="45"/>
       <c r="X5" s="45"/>
-      <c r="Y5" s="56"/>
-      <c r="Z5" s="55" t="s">
+      <c r="Y5" s="46"/>
+      <c r="Z5" s="47" t="s">
         <v>28</v>
       </c>
       <c r="AA5" s="45"/>
       <c r="AB5" s="45"/>
       <c r="AC5" s="45"/>
       <c r="AD5" s="45"/>
       <c r="AE5" s="45"/>
       <c r="AF5" s="45"/>
       <c r="AG5" s="45"/>
       <c r="AH5" s="45"/>
       <c r="AI5" s="45"/>
       <c r="AJ5" s="45"/>
-      <c r="AK5" s="56"/>
+      <c r="AK5" s="46"/>
       <c r="AL5" s="45" t="s">
         <v>33</v>
       </c>
       <c r="AM5" s="45"/>
       <c r="AN5" s="45"/>
       <c r="AO5" s="45"/>
       <c r="AP5" s="45"/>
       <c r="AQ5" s="45"/>
       <c r="AR5" s="45"/>
       <c r="AS5" s="45"/>
       <c r="AT5" s="45"/>
       <c r="AU5" s="45"/>
       <c r="AV5" s="45"/>
       <c r="AW5" s="45"/>
     </row>
     <row r="6" spans="1:49" ht="34.5" customHeight="1">
-      <c r="A6" s="63"/>
+      <c r="A6" s="49"/>
       <c r="B6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="13" t="s">
@@ -1306,51 +1339,53 @@
       </c>
       <c r="AH7" s="6">
         <v>102.6</v>
       </c>
       <c r="AI7" s="6">
         <v>101.9</v>
       </c>
       <c r="AJ7" s="6">
         <v>102</v>
       </c>
       <c r="AK7" s="6">
         <v>101.3</v>
       </c>
       <c r="AL7" s="36">
         <v>103.5</v>
       </c>
       <c r="AM7" s="36">
         <v>103.4</v>
       </c>
       <c r="AN7" s="40">
         <v>103.2</v>
       </c>
       <c r="AO7" s="42">
         <v>103.3</v>
       </c>
-      <c r="AP7" s="36"/>
+      <c r="AP7" s="67">
+        <v>103.3</v>
+      </c>
       <c r="AQ7" s="36"/>
       <c r="AR7" s="36"/>
       <c r="AS7" s="36"/>
       <c r="AT7" s="36"/>
       <c r="AU7" s="36"/>
       <c r="AV7" s="36"/>
       <c r="AW7" s="36"/>
     </row>
     <row r="8" spans="1:49" s="2" customFormat="1">
       <c r="A8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="6">
         <v>108.9</v>
       </c>
       <c r="C8" s="6">
         <v>106.9</v>
       </c>
       <c r="D8" s="6">
         <v>104.6</v>
       </c>
       <c r="E8" s="6">
         <v>103.6</v>
       </c>
       <c r="F8" s="6">
@@ -1439,51 +1474,53 @@
       </c>
       <c r="AH8" s="6">
         <v>100.6</v>
       </c>
       <c r="AI8" s="6">
         <v>100.1</v>
       </c>
       <c r="AJ8" s="6">
         <v>100.3</v>
       </c>
       <c r="AK8" s="6">
         <v>100.8</v>
       </c>
       <c r="AL8" s="36">
         <v>105.8</v>
       </c>
       <c r="AM8" s="36">
         <v>105.6</v>
       </c>
       <c r="AN8" s="40">
         <v>102.7</v>
       </c>
       <c r="AO8" s="44">
         <v>101</v>
       </c>
-      <c r="AP8" s="36"/>
+      <c r="AP8" s="67">
+        <v>101.3</v>
+      </c>
       <c r="AQ8" s="36"/>
       <c r="AR8" s="36"/>
       <c r="AS8" s="36"/>
       <c r="AT8" s="36"/>
       <c r="AU8" s="36"/>
       <c r="AV8" s="36"/>
       <c r="AW8" s="36"/>
     </row>
     <row r="9" spans="1:49">
       <c r="A9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="6">
         <v>101</v>
       </c>
       <c r="C9" s="6">
         <v>101.6</v>
       </c>
       <c r="D9" s="6">
         <v>101.7</v>
       </c>
       <c r="E9" s="6">
         <v>101.5</v>
       </c>
       <c r="F9" s="6">
@@ -1572,51 +1609,53 @@
       </c>
       <c r="AH9" s="6">
         <v>101.7</v>
       </c>
       <c r="AI9" s="6">
         <v>100.5</v>
       </c>
       <c r="AJ9" s="6">
         <v>100</v>
       </c>
       <c r="AK9" s="6">
         <v>100.1</v>
       </c>
       <c r="AL9" s="36">
         <v>102</v>
       </c>
       <c r="AM9" s="36">
         <v>102.7</v>
       </c>
       <c r="AN9" s="40">
         <v>102.1</v>
       </c>
       <c r="AO9" s="42">
         <v>101.4</v>
       </c>
-      <c r="AP9" s="36"/>
+      <c r="AP9" s="67">
+        <v>100.5</v>
+      </c>
       <c r="AQ9" s="36"/>
       <c r="AR9" s="36"/>
       <c r="AS9" s="36"/>
       <c r="AT9" s="36"/>
       <c r="AU9" s="36"/>
       <c r="AV9" s="36"/>
       <c r="AW9" s="36"/>
     </row>
     <row r="10" spans="1:49">
       <c r="A10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="6">
         <v>101.8</v>
       </c>
       <c r="C10" s="6">
         <v>102.2</v>
       </c>
       <c r="D10" s="6">
         <v>102</v>
       </c>
       <c r="E10" s="6">
         <v>101.9</v>
       </c>
       <c r="F10" s="6">
@@ -1705,51 +1744,53 @@
       </c>
       <c r="AH10" s="6">
         <v>101.1</v>
       </c>
       <c r="AI10" s="6">
         <v>101.3</v>
       </c>
       <c r="AJ10" s="6">
         <v>101</v>
       </c>
       <c r="AK10" s="6">
         <v>100</v>
       </c>
       <c r="AL10" s="36">
         <v>101.5</v>
       </c>
       <c r="AM10" s="36">
         <v>101.1</v>
       </c>
       <c r="AN10" s="40">
         <v>101.2</v>
       </c>
       <c r="AO10" s="42">
         <v>101.3</v>
       </c>
-      <c r="AP10" s="36"/>
+      <c r="AP10" s="67">
+        <v>101.3</v>
+      </c>
       <c r="AQ10" s="36"/>
       <c r="AR10" s="36"/>
       <c r="AS10" s="36"/>
       <c r="AT10" s="36"/>
       <c r="AU10" s="36"/>
       <c r="AV10" s="36"/>
       <c r="AW10" s="36"/>
     </row>
     <row r="11" spans="1:49">
       <c r="A11" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="6">
         <v>100.2</v>
       </c>
       <c r="C11" s="6">
         <v>100.2</v>
       </c>
       <c r="D11" s="6">
         <v>100.5</v>
       </c>
       <c r="E11" s="6">
         <v>100.5</v>
       </c>
       <c r="F11" s="6">
@@ -1838,51 +1879,53 @@
       </c>
       <c r="AH11" s="6">
         <v>102.9</v>
       </c>
       <c r="AI11" s="6">
         <v>100.7</v>
       </c>
       <c r="AJ11" s="6">
         <v>102.4</v>
       </c>
       <c r="AK11" s="6">
         <v>103.1</v>
       </c>
       <c r="AL11" s="36">
         <v>105.1</v>
       </c>
       <c r="AM11" s="36">
         <v>106.2</v>
       </c>
       <c r="AN11" s="40">
         <v>106.6</v>
       </c>
       <c r="AO11" s="42">
         <v>107.5</v>
       </c>
-      <c r="AP11" s="36"/>
+      <c r="AP11" s="67">
+        <v>105.6</v>
+      </c>
       <c r="AQ11" s="36"/>
       <c r="AR11" s="36"/>
       <c r="AS11" s="36"/>
       <c r="AT11" s="36"/>
       <c r="AU11" s="36"/>
       <c r="AV11" s="36"/>
       <c r="AW11" s="36"/>
     </row>
     <row r="12" spans="1:49">
       <c r="A12" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="6">
         <v>101.6</v>
       </c>
       <c r="C12" s="6">
         <v>100.7</v>
       </c>
       <c r="D12" s="6">
         <v>101.6</v>
       </c>
       <c r="E12" s="6">
         <v>101.9</v>
       </c>
       <c r="F12" s="6">
@@ -1971,51 +2014,53 @@
       </c>
       <c r="AH12" s="6">
         <v>104.7</v>
       </c>
       <c r="AI12" s="6">
         <v>103</v>
       </c>
       <c r="AJ12" s="6">
         <v>103.6</v>
       </c>
       <c r="AK12" s="6">
         <v>103.6</v>
       </c>
       <c r="AL12" s="36">
         <v>104</v>
       </c>
       <c r="AM12" s="36">
         <v>101.9</v>
       </c>
       <c r="AN12" s="40">
         <v>103.5</v>
       </c>
       <c r="AO12" s="42">
         <v>106.2</v>
       </c>
-      <c r="AP12" s="36"/>
+      <c r="AP12" s="67">
+        <v>105.5</v>
+      </c>
       <c r="AQ12" s="36"/>
       <c r="AR12" s="36"/>
       <c r="AS12" s="36"/>
       <c r="AT12" s="36"/>
       <c r="AU12" s="36"/>
       <c r="AV12" s="36"/>
       <c r="AW12" s="36"/>
     </row>
     <row r="13" spans="1:49">
       <c r="A13" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="6">
         <v>102.6</v>
       </c>
       <c r="C13" s="6">
         <v>102.8</v>
       </c>
       <c r="D13" s="6">
         <v>102.4</v>
       </c>
       <c r="E13" s="6">
         <v>102.3</v>
       </c>
       <c r="F13" s="6">
@@ -2104,51 +2149,53 @@
       </c>
       <c r="AH13" s="6">
         <v>102.7</v>
       </c>
       <c r="AI13" s="6">
         <v>101.8</v>
       </c>
       <c r="AJ13" s="6">
         <v>101</v>
       </c>
       <c r="AK13" s="6">
         <v>100.3</v>
       </c>
       <c r="AL13" s="36">
         <v>101.4</v>
       </c>
       <c r="AM13" s="36">
         <v>101.9</v>
       </c>
       <c r="AN13" s="40">
         <v>101.1</v>
       </c>
       <c r="AO13" s="42">
         <v>101.5</v>
       </c>
-      <c r="AP13" s="36"/>
+      <c r="AP13" s="67">
+        <v>101.7</v>
+      </c>
       <c r="AQ13" s="36"/>
       <c r="AR13" s="36"/>
       <c r="AS13" s="36"/>
       <c r="AT13" s="36"/>
       <c r="AU13" s="36"/>
       <c r="AV13" s="36"/>
       <c r="AW13" s="36"/>
     </row>
     <row r="14" spans="1:49">
       <c r="A14" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="6">
         <v>102.1</v>
       </c>
       <c r="C14" s="6">
         <v>101.9</v>
       </c>
       <c r="D14" s="6">
         <v>101.6</v>
       </c>
       <c r="E14" s="6">
         <v>101.5</v>
       </c>
       <c r="F14" s="6">
@@ -2237,51 +2284,53 @@
       </c>
       <c r="AH14" s="6">
         <v>101.1</v>
       </c>
       <c r="AI14" s="6">
         <v>100.5</v>
       </c>
       <c r="AJ14" s="6">
         <v>101.2</v>
       </c>
       <c r="AK14" s="6">
         <v>100.7</v>
       </c>
       <c r="AL14" s="36">
         <v>101.7</v>
       </c>
       <c r="AM14" s="36">
         <v>100.6</v>
       </c>
       <c r="AN14" s="40">
         <v>101</v>
       </c>
       <c r="AO14" s="42">
         <v>101.1</v>
       </c>
-      <c r="AP14" s="36"/>
+      <c r="AP14" s="67">
+        <v>101.2</v>
+      </c>
       <c r="AQ14" s="36"/>
       <c r="AR14" s="36"/>
       <c r="AS14" s="36"/>
       <c r="AT14" s="36"/>
       <c r="AU14" s="36"/>
       <c r="AV14" s="36"/>
       <c r="AW14" s="36"/>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="9">
         <v>104.2</v>
       </c>
       <c r="C15" s="9">
         <v>102.6</v>
       </c>
       <c r="D15" s="9">
         <v>101.7</v>
       </c>
       <c r="E15" s="9">
         <v>101.5</v>
       </c>
       <c r="F15" s="9">
@@ -2370,276 +2419,278 @@
       </c>
       <c r="AH15" s="9">
         <v>103.7</v>
       </c>
       <c r="AI15" s="9">
         <v>104.1</v>
       </c>
       <c r="AJ15" s="9">
         <v>103.6</v>
       </c>
       <c r="AK15" s="9">
         <v>101.1</v>
       </c>
       <c r="AL15" s="37">
         <v>104.9</v>
       </c>
       <c r="AM15" s="37">
         <v>104.8</v>
       </c>
       <c r="AN15" s="41">
         <v>104</v>
       </c>
       <c r="AO15" s="43">
         <v>101.8</v>
       </c>
-      <c r="AP15" s="37"/>
+      <c r="AP15" s="68">
+        <v>104.6</v>
+      </c>
       <c r="AQ15" s="37"/>
       <c r="AR15" s="37"/>
       <c r="AS15" s="37"/>
       <c r="AT15" s="37"/>
       <c r="AU15" s="37"/>
       <c r="AV15" s="37"/>
       <c r="AW15" s="37"/>
     </row>
     <row r="16" spans="1:49">
       <c r="A16" s="5"/>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="7"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="7"/>
       <c r="T16" s="6"/>
       <c r="U16" s="6"/>
       <c r="V16" s="6"/>
       <c r="W16" s="6"/>
       <c r="X16" s="6"/>
       <c r="Y16" s="6"/>
       <c r="Z16" s="3"/>
     </row>
     <row r="17" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A17" s="50" t="s">
+      <c r="A17" s="53" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="50"/>
-[...46 lines deleted...]
-      <c r="AW17" s="51"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="53"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="53"/>
+      <c r="K17" s="53"/>
+      <c r="L17" s="53"/>
+      <c r="M17" s="53"/>
+      <c r="N17" s="53"/>
+      <c r="O17" s="53"/>
+      <c r="P17" s="53"/>
+      <c r="Q17" s="53"/>
+      <c r="R17" s="53"/>
+      <c r="S17" s="53"/>
+      <c r="T17" s="53"/>
+      <c r="U17" s="53"/>
+      <c r="V17" s="53"/>
+      <c r="W17" s="53"/>
+      <c r="X17" s="53"/>
+      <c r="Y17" s="53"/>
+      <c r="Z17" s="52"/>
+      <c r="AA17" s="52"/>
+      <c r="AB17" s="52"/>
+      <c r="AC17" s="52"/>
+      <c r="AD17" s="52"/>
+      <c r="AE17" s="52"/>
+      <c r="AF17" s="52"/>
+      <c r="AG17" s="52"/>
+      <c r="AH17" s="52"/>
+      <c r="AI17" s="52"/>
+      <c r="AJ17" s="52"/>
+      <c r="AK17" s="52"/>
+      <c r="AL17" s="52"/>
+      <c r="AM17" s="52"/>
+      <c r="AN17" s="52"/>
+      <c r="AO17" s="52"/>
+      <c r="AP17" s="52"/>
+      <c r="AQ17" s="52"/>
+      <c r="AR17" s="52"/>
+      <c r="AS17" s="52"/>
+      <c r="AT17" s="52"/>
+      <c r="AU17" s="52"/>
+      <c r="AV17" s="52"/>
+      <c r="AW17" s="52"/>
     </row>
     <row r="18" spans="1:49" ht="12.75" customHeight="1">
       <c r="A18" s="22"/>
       <c r="B18" s="22"/>
       <c r="C18" s="22"/>
       <c r="D18" s="22"/>
       <c r="E18" s="22"/>
       <c r="F18" s="22"/>
       <c r="G18" s="22"/>
       <c r="H18" s="22"/>
       <c r="I18" s="22"/>
       <c r="J18" s="22"/>
       <c r="K18" s="22"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
       <c r="Q18" s="22"/>
       <c r="R18" s="22"/>
       <c r="S18" s="22"/>
       <c r="T18" s="22"/>
       <c r="U18" s="22"/>
       <c r="V18" s="22"/>
       <c r="W18" s="22"/>
       <c r="X18" s="22"/>
       <c r="Y18" s="22"/>
       <c r="Z18" s="3"/>
     </row>
     <row r="19" spans="1:49" ht="12.75" customHeight="1">
       <c r="A19" s="25"/>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
       <c r="G19" s="25"/>
       <c r="H19" s="25"/>
       <c r="I19" s="25"/>
-      <c r="J19" s="66"/>
-[...2 lines deleted...]
-      <c r="M19" s="66"/>
+      <c r="J19" s="50"/>
+      <c r="K19" s="50"/>
+      <c r="L19" s="50"/>
+      <c r="M19" s="50"/>
       <c r="N19" s="25"/>
       <c r="O19" s="25"/>
       <c r="P19" s="25"/>
       <c r="Q19" s="25"/>
       <c r="R19" s="25"/>
       <c r="S19" s="25"/>
       <c r="T19" s="25"/>
-      <c r="U19" s="54"/>
-[...3 lines deleted...]
-      <c r="Y19" s="54"/>
+      <c r="U19" s="66"/>
+      <c r="V19" s="66"/>
+      <c r="W19" s="66"/>
+      <c r="X19" s="66"/>
+      <c r="Y19" s="66"/>
       <c r="Z19" s="3"/>
-      <c r="AG19" s="46" t="s">
+      <c r="AG19" s="58" t="s">
         <v>29</v>
       </c>
-      <c r="AH19" s="46"/>
-[...14 lines deleted...]
-      <c r="AW19" s="47"/>
+      <c r="AH19" s="58"/>
+      <c r="AI19" s="58"/>
+      <c r="AJ19" s="58"/>
+      <c r="AK19" s="58"/>
+      <c r="AL19" s="59"/>
+      <c r="AM19" s="59"/>
+      <c r="AN19" s="59"/>
+      <c r="AO19" s="59"/>
+      <c r="AP19" s="59"/>
+      <c r="AQ19" s="59"/>
+      <c r="AR19" s="59"/>
+      <c r="AS19" s="59"/>
+      <c r="AT19" s="59"/>
+      <c r="AU19" s="59"/>
+      <c r="AV19" s="59"/>
+      <c r="AW19" s="59"/>
     </row>
     <row r="20" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A20" s="52"/>
+      <c r="A20" s="64"/>
       <c r="B20" s="45" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="45"/>
       <c r="D20" s="45"/>
       <c r="E20" s="45"/>
       <c r="F20" s="45"/>
       <c r="G20" s="45"/>
       <c r="H20" s="45"/>
       <c r="I20" s="45"/>
       <c r="J20" s="45"/>
       <c r="K20" s="45"/>
       <c r="L20" s="45"/>
-      <c r="M20" s="56"/>
+      <c r="M20" s="46"/>
       <c r="N20" s="45" t="s">
         <v>31</v>
       </c>
       <c r="O20" s="45"/>
       <c r="P20" s="45"/>
       <c r="Q20" s="45"/>
       <c r="R20" s="45"/>
       <c r="S20" s="45"/>
       <c r="T20" s="45"/>
       <c r="U20" s="45"/>
       <c r="V20" s="45"/>
       <c r="W20" s="45"/>
       <c r="X20" s="45"/>
-      <c r="Y20" s="56"/>
-      <c r="Z20" s="55" t="s">
+      <c r="Y20" s="46"/>
+      <c r="Z20" s="47" t="s">
         <v>28</v>
       </c>
       <c r="AA20" s="45"/>
       <c r="AB20" s="45"/>
       <c r="AC20" s="45"/>
       <c r="AD20" s="45"/>
       <c r="AE20" s="45"/>
       <c r="AF20" s="45"/>
       <c r="AG20" s="45"/>
       <c r="AH20" s="45"/>
       <c r="AI20" s="45"/>
       <c r="AJ20" s="45"/>
-      <c r="AK20" s="56"/>
+      <c r="AK20" s="46"/>
       <c r="AL20" s="45" t="s">
         <v>33</v>
       </c>
       <c r="AM20" s="45"/>
       <c r="AN20" s="45"/>
       <c r="AO20" s="45"/>
       <c r="AP20" s="45"/>
       <c r="AQ20" s="45"/>
       <c r="AR20" s="45"/>
       <c r="AS20" s="45"/>
       <c r="AT20" s="45"/>
       <c r="AU20" s="45"/>
       <c r="AV20" s="45"/>
       <c r="AW20" s="45"/>
     </row>
     <row r="21" spans="1:49" ht="34.5" customHeight="1">
-      <c r="A21" s="53"/>
+      <c r="A21" s="65"/>
       <c r="B21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E21" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>8</v>
       </c>
       <c r="J21" s="13" t="s">
@@ -2865,51 +2916,53 @@
       </c>
       <c r="AH22" s="6">
         <v>102.6</v>
       </c>
       <c r="AI22" s="6">
         <v>101.9</v>
       </c>
       <c r="AJ22" s="6">
         <v>102.1</v>
       </c>
       <c r="AK22" s="6">
         <v>101.4</v>
       </c>
       <c r="AL22" s="25">
         <v>103.8</v>
       </c>
       <c r="AM22" s="36">
         <v>103.6</v>
       </c>
       <c r="AN22" s="40">
         <v>103.5</v>
       </c>
       <c r="AO22" s="42">
         <v>103.5</v>
       </c>
-      <c r="AP22" s="36"/>
+      <c r="AP22" s="67">
+        <v>103.5</v>
+      </c>
       <c r="AQ22" s="36"/>
       <c r="AR22" s="36"/>
       <c r="AS22" s="36"/>
       <c r="AT22" s="36"/>
       <c r="AU22" s="36"/>
       <c r="AV22" s="36"/>
       <c r="AW22" s="36"/>
     </row>
     <row r="23" spans="1:49" s="2" customFormat="1">
       <c r="A23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="6">
         <v>109</v>
       </c>
       <c r="C23" s="6">
         <v>106.9</v>
       </c>
       <c r="D23" s="6">
         <v>104.7</v>
       </c>
       <c r="E23" s="6">
         <v>103.7</v>
       </c>
       <c r="F23" s="6">
@@ -2998,51 +3051,53 @@
       </c>
       <c r="AH23" s="6">
         <v>100.6</v>
       </c>
       <c r="AI23" s="6">
         <v>100.1</v>
       </c>
       <c r="AJ23" s="6">
         <v>100.3</v>
       </c>
       <c r="AK23" s="6">
         <v>100.8</v>
       </c>
       <c r="AL23" s="25">
         <v>105.9</v>
       </c>
       <c r="AM23" s="36">
         <v>105.7</v>
       </c>
       <c r="AN23" s="40">
         <v>102.7</v>
       </c>
       <c r="AO23" s="42">
         <v>101.1</v>
       </c>
-      <c r="AP23" s="36"/>
+      <c r="AP23" s="67">
+        <v>101.3</v>
+      </c>
       <c r="AQ23" s="36"/>
       <c r="AR23" s="36"/>
       <c r="AS23" s="36"/>
       <c r="AT23" s="36"/>
       <c r="AU23" s="36"/>
       <c r="AV23" s="36"/>
       <c r="AW23" s="36"/>
     </row>
     <row r="24" spans="1:49">
       <c r="A24" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="6">
         <v>101.4</v>
       </c>
       <c r="C24" s="6">
         <v>102.2</v>
       </c>
       <c r="D24" s="6">
         <v>102.4</v>
       </c>
       <c r="E24" s="6">
         <v>102.3</v>
       </c>
       <c r="F24" s="6">
@@ -3131,51 +3186,53 @@
       </c>
       <c r="AH24" s="6">
         <v>102.5</v>
       </c>
       <c r="AI24" s="6">
         <v>100.7</v>
       </c>
       <c r="AJ24" s="6">
         <v>100</v>
       </c>
       <c r="AK24" s="6">
         <v>100.2</v>
       </c>
       <c r="AL24" s="25">
         <v>103.1</v>
       </c>
       <c r="AM24" s="36">
         <v>104.4</v>
       </c>
       <c r="AN24" s="40">
         <v>103.5</v>
       </c>
       <c r="AO24" s="42">
         <v>102.2</v>
       </c>
-      <c r="AP24" s="36"/>
+      <c r="AP24" s="67">
+        <v>100.8</v>
+      </c>
       <c r="AQ24" s="36"/>
       <c r="AR24" s="36"/>
       <c r="AS24" s="36"/>
       <c r="AT24" s="36"/>
       <c r="AU24" s="36"/>
       <c r="AV24" s="36"/>
       <c r="AW24" s="36"/>
     </row>
     <row r="25" spans="1:49">
       <c r="A25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="6">
         <v>101.8</v>
       </c>
       <c r="C25" s="6">
         <v>102.2</v>
       </c>
       <c r="D25" s="6">
         <v>102.1</v>
       </c>
       <c r="E25" s="6">
         <v>101.9</v>
       </c>
       <c r="F25" s="6">
@@ -3264,51 +3321,53 @@
       </c>
       <c r="AH25" s="6">
         <v>101.1</v>
       </c>
       <c r="AI25" s="6">
         <v>101.3</v>
       </c>
       <c r="AJ25" s="6">
         <v>101</v>
       </c>
       <c r="AK25" s="6">
         <v>100</v>
       </c>
       <c r="AL25" s="25">
         <v>101.5</v>
       </c>
       <c r="AM25" s="36">
         <v>101.1</v>
       </c>
       <c r="AN25" s="40">
         <v>101.3</v>
       </c>
       <c r="AO25" s="42">
         <v>101.3</v>
       </c>
-      <c r="AP25" s="36"/>
+      <c r="AP25" s="67">
+        <v>101.3</v>
+      </c>
       <c r="AQ25" s="36"/>
       <c r="AR25" s="36"/>
       <c r="AS25" s="36"/>
       <c r="AT25" s="36"/>
       <c r="AU25" s="36"/>
       <c r="AV25" s="36"/>
       <c r="AW25" s="36"/>
     </row>
     <row r="26" spans="1:49">
       <c r="A26" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="6">
         <v>100.2</v>
       </c>
       <c r="C26" s="6">
         <v>100.2</v>
       </c>
       <c r="D26" s="6">
         <v>100.5</v>
       </c>
       <c r="E26" s="6">
         <v>100.5</v>
       </c>
       <c r="F26" s="6">
@@ -3397,51 +3456,53 @@
       </c>
       <c r="AH26" s="6">
         <v>102.9</v>
       </c>
       <c r="AI26" s="6">
         <v>100.7</v>
       </c>
       <c r="AJ26" s="6">
         <v>102.4</v>
       </c>
       <c r="AK26" s="6">
         <v>103.1</v>
       </c>
       <c r="AL26" s="25">
         <v>105.2</v>
       </c>
       <c r="AM26" s="36">
         <v>106.2</v>
       </c>
       <c r="AN26" s="40">
         <v>106.6</v>
       </c>
       <c r="AO26" s="42">
         <v>107.6</v>
       </c>
-      <c r="AP26" s="36"/>
+      <c r="AP26" s="67">
+        <v>105.7</v>
+      </c>
       <c r="AQ26" s="36"/>
       <c r="AR26" s="36"/>
       <c r="AS26" s="36"/>
       <c r="AT26" s="36"/>
       <c r="AU26" s="36"/>
       <c r="AV26" s="36"/>
       <c r="AW26" s="36"/>
     </row>
     <row r="27" spans="1:49">
       <c r="A27" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="6">
         <v>101.6</v>
       </c>
       <c r="C27" s="6">
         <v>100.8</v>
       </c>
       <c r="D27" s="6">
         <v>101.6</v>
       </c>
       <c r="E27" s="6">
         <v>101.9</v>
       </c>
       <c r="F27" s="6">
@@ -3530,51 +3591,53 @@
       </c>
       <c r="AH27" s="6">
         <v>104.7</v>
       </c>
       <c r="AI27" s="6">
         <v>103</v>
       </c>
       <c r="AJ27" s="6">
         <v>103.7</v>
       </c>
       <c r="AK27" s="6">
         <v>103.6</v>
       </c>
       <c r="AL27" s="25">
         <v>104.1</v>
       </c>
       <c r="AM27" s="36">
         <v>102</v>
       </c>
       <c r="AN27" s="40">
         <v>103.6</v>
       </c>
       <c r="AO27" s="42">
         <v>106.3</v>
       </c>
-      <c r="AP27" s="36"/>
+      <c r="AP27" s="67">
+        <v>105.6</v>
+      </c>
       <c r="AQ27" s="36"/>
       <c r="AR27" s="36"/>
       <c r="AS27" s="36"/>
       <c r="AT27" s="36"/>
       <c r="AU27" s="36"/>
       <c r="AV27" s="36"/>
       <c r="AW27" s="36"/>
     </row>
     <row r="28" spans="1:49">
       <c r="A28" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="6">
         <v>102.6</v>
       </c>
       <c r="C28" s="6">
         <v>102.8</v>
       </c>
       <c r="D28" s="6">
         <v>102.4</v>
       </c>
       <c r="E28" s="6">
         <v>102.3</v>
       </c>
       <c r="F28" s="6">
@@ -3663,51 +3726,53 @@
       </c>
       <c r="AH28" s="6">
         <v>102.7</v>
       </c>
       <c r="AI28" s="6">
         <v>101.9</v>
       </c>
       <c r="AJ28" s="6">
         <v>101</v>
       </c>
       <c r="AK28" s="6">
         <v>100.3</v>
       </c>
       <c r="AL28" s="25">
         <v>101.4</v>
       </c>
       <c r="AM28" s="36">
         <v>101.9</v>
       </c>
       <c r="AN28" s="40">
         <v>101.1</v>
       </c>
       <c r="AO28" s="42">
         <v>101.5</v>
       </c>
-      <c r="AP28" s="36"/>
+      <c r="AP28" s="67">
+        <v>101.8</v>
+      </c>
       <c r="AQ28" s="36"/>
       <c r="AR28" s="36"/>
       <c r="AS28" s="36"/>
       <c r="AT28" s="36"/>
       <c r="AU28" s="36"/>
       <c r="AV28" s="36"/>
       <c r="AW28" s="36"/>
     </row>
     <row r="29" spans="1:49">
       <c r="A29" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="6">
         <v>102.1</v>
       </c>
       <c r="C29" s="6">
         <v>101.9</v>
       </c>
       <c r="D29" s="6">
         <v>101.6</v>
       </c>
       <c r="E29" s="6">
         <v>101.5</v>
       </c>
       <c r="F29" s="6">
@@ -3796,51 +3861,53 @@
       </c>
       <c r="AH29" s="6">
         <v>101.1</v>
       </c>
       <c r="AI29" s="6">
         <v>100.5</v>
       </c>
       <c r="AJ29" s="6">
         <v>101.2</v>
       </c>
       <c r="AK29" s="6">
         <v>100.7</v>
       </c>
       <c r="AL29" s="25">
         <v>101.7</v>
       </c>
       <c r="AM29" s="38">
         <v>100.6</v>
       </c>
       <c r="AN29" s="40">
         <v>101.1</v>
       </c>
       <c r="AO29" s="42">
         <v>101.1</v>
       </c>
-      <c r="AP29" s="38"/>
+      <c r="AP29" s="67">
+        <v>101.2</v>
+      </c>
       <c r="AQ29" s="38"/>
       <c r="AR29" s="38"/>
       <c r="AS29" s="38"/>
       <c r="AT29" s="38"/>
       <c r="AU29" s="38"/>
       <c r="AV29" s="38"/>
       <c r="AW29" s="38"/>
     </row>
     <row r="30" spans="1:49">
       <c r="A30" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="9">
         <v>104.2</v>
       </c>
       <c r="C30" s="9">
         <v>102.6</v>
       </c>
       <c r="D30" s="9">
         <v>101.7</v>
       </c>
       <c r="E30" s="9">
         <v>101.5</v>
       </c>
       <c r="F30" s="9">
@@ -3929,276 +3996,278 @@
       </c>
       <c r="AH30" s="9">
         <v>103.7</v>
       </c>
       <c r="AI30" s="9">
         <v>104.1</v>
       </c>
       <c r="AJ30" s="9">
         <v>103.6</v>
       </c>
       <c r="AK30" s="9">
         <v>101.1</v>
       </c>
       <c r="AL30" s="8">
         <v>104.9</v>
       </c>
       <c r="AM30" s="37">
         <v>104.9</v>
       </c>
       <c r="AN30" s="41">
         <v>104</v>
       </c>
       <c r="AO30" s="43">
         <v>101.9</v>
       </c>
-      <c r="AP30" s="37"/>
+      <c r="AP30" s="68">
+        <v>104.6</v>
+      </c>
       <c r="AQ30" s="37"/>
       <c r="AR30" s="37"/>
       <c r="AS30" s="37"/>
       <c r="AT30" s="37"/>
       <c r="AU30" s="37"/>
       <c r="AV30" s="37"/>
       <c r="AW30" s="37"/>
     </row>
     <row r="31" spans="1:49">
       <c r="A31" s="5"/>
       <c r="B31" s="6"/>
       <c r="C31" s="6"/>
       <c r="D31" s="6"/>
       <c r="E31" s="6"/>
       <c r="F31" s="6"/>
       <c r="G31" s="7"/>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="6"/>
       <c r="N31" s="6"/>
       <c r="O31" s="6"/>
       <c r="P31" s="6"/>
       <c r="Q31" s="6"/>
       <c r="R31" s="6"/>
       <c r="S31" s="7"/>
       <c r="T31" s="6"/>
       <c r="U31" s="6"/>
       <c r="V31" s="6"/>
       <c r="W31" s="6"/>
       <c r="X31" s="6"/>
       <c r="Y31" s="6"/>
       <c r="Z31" s="3"/>
     </row>
     <row r="32" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A32" s="64" t="s">
+      <c r="A32" s="60" t="s">
         <v>26</v>
       </c>
-      <c r="B32" s="64"/>
-[...46 lines deleted...]
-      <c r="AW32" s="51"/>
+      <c r="B32" s="60"/>
+      <c r="C32" s="60"/>
+      <c r="D32" s="60"/>
+      <c r="E32" s="60"/>
+      <c r="F32" s="60"/>
+      <c r="G32" s="60"/>
+      <c r="H32" s="60"/>
+      <c r="I32" s="60"/>
+      <c r="J32" s="60"/>
+      <c r="K32" s="60"/>
+      <c r="L32" s="60"/>
+      <c r="M32" s="60"/>
+      <c r="N32" s="60"/>
+      <c r="O32" s="60"/>
+      <c r="P32" s="60"/>
+      <c r="Q32" s="60"/>
+      <c r="R32" s="60"/>
+      <c r="S32" s="60"/>
+      <c r="T32" s="60"/>
+      <c r="U32" s="60"/>
+      <c r="V32" s="60"/>
+      <c r="W32" s="60"/>
+      <c r="X32" s="60"/>
+      <c r="Y32" s="60"/>
+      <c r="Z32" s="52"/>
+      <c r="AA32" s="52"/>
+      <c r="AB32" s="52"/>
+      <c r="AC32" s="52"/>
+      <c r="AD32" s="52"/>
+      <c r="AE32" s="52"/>
+      <c r="AF32" s="52"/>
+      <c r="AG32" s="52"/>
+      <c r="AH32" s="52"/>
+      <c r="AI32" s="52"/>
+      <c r="AJ32" s="52"/>
+      <c r="AK32" s="52"/>
+      <c r="AL32" s="52"/>
+      <c r="AM32" s="52"/>
+      <c r="AN32" s="52"/>
+      <c r="AO32" s="52"/>
+      <c r="AP32" s="52"/>
+      <c r="AQ32" s="52"/>
+      <c r="AR32" s="52"/>
+      <c r="AS32" s="52"/>
+      <c r="AT32" s="52"/>
+      <c r="AU32" s="52"/>
+      <c r="AV32" s="52"/>
+      <c r="AW32" s="52"/>
     </row>
     <row r="33" spans="1:49" ht="15.75" customHeight="1">
       <c r="A33" s="24"/>
       <c r="B33" s="24"/>
       <c r="C33" s="24"/>
       <c r="D33" s="24"/>
       <c r="E33" s="24"/>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="24"/>
       <c r="I33" s="24"/>
       <c r="J33" s="24"/>
       <c r="K33" s="24"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
       <c r="N33" s="24"/>
       <c r="O33" s="24"/>
       <c r="P33" s="24"/>
       <c r="Q33" s="24"/>
       <c r="R33" s="24"/>
       <c r="S33" s="24"/>
       <c r="T33" s="24"/>
       <c r="U33" s="24"/>
       <c r="V33" s="24"/>
       <c r="W33" s="24"/>
       <c r="X33" s="24"/>
       <c r="Y33" s="24"/>
       <c r="Z33" s="3"/>
     </row>
     <row r="34" spans="1:49" ht="18" customHeight="1">
-      <c r="A34" s="46"/>
-[...23 lines deleted...]
-      <c r="Y34" s="47"/>
+      <c r="A34" s="58"/>
+      <c r="B34" s="59"/>
+      <c r="C34" s="59"/>
+      <c r="D34" s="59"/>
+      <c r="E34" s="59"/>
+      <c r="F34" s="59"/>
+      <c r="G34" s="59"/>
+      <c r="H34" s="59"/>
+      <c r="I34" s="59"/>
+      <c r="J34" s="59"/>
+      <c r="K34" s="59"/>
+      <c r="L34" s="59"/>
+      <c r="M34" s="59"/>
+      <c r="N34" s="59"/>
+      <c r="O34" s="59"/>
+      <c r="P34" s="59"/>
+      <c r="Q34" s="59"/>
+      <c r="R34" s="59"/>
+      <c r="S34" s="59"/>
+      <c r="T34" s="59"/>
+      <c r="U34" s="59"/>
+      <c r="V34" s="59"/>
+      <c r="W34" s="59"/>
+      <c r="X34" s="59"/>
+      <c r="Y34" s="59"/>
       <c r="Z34" s="3"/>
-      <c r="AG34" s="48" t="s">
+      <c r="AG34" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="AH34" s="49"/>
-[...14 lines deleted...]
-      <c r="AW34" s="47"/>
+      <c r="AH34" s="63"/>
+      <c r="AI34" s="63"/>
+      <c r="AJ34" s="63"/>
+      <c r="AK34" s="63"/>
+      <c r="AL34" s="59"/>
+      <c r="AM34" s="59"/>
+      <c r="AN34" s="59"/>
+      <c r="AO34" s="59"/>
+      <c r="AP34" s="59"/>
+      <c r="AQ34" s="59"/>
+      <c r="AR34" s="59"/>
+      <c r="AS34" s="59"/>
+      <c r="AT34" s="59"/>
+      <c r="AU34" s="59"/>
+      <c r="AV34" s="59"/>
+      <c r="AW34" s="59"/>
     </row>
     <row r="35" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A35" s="62"/>
+      <c r="A35" s="48"/>
       <c r="B35" s="45" t="s">
         <v>32</v>
       </c>
       <c r="C35" s="45"/>
       <c r="D35" s="45"/>
       <c r="E35" s="45"/>
       <c r="F35" s="45"/>
       <c r="G35" s="45"/>
       <c r="H35" s="45"/>
       <c r="I35" s="45"/>
       <c r="J35" s="45"/>
       <c r="K35" s="45"/>
       <c r="L35" s="45"/>
-      <c r="M35" s="56"/>
-      <c r="N35" s="55" t="s">
+      <c r="M35" s="46"/>
+      <c r="N35" s="47" t="s">
         <v>23</v>
       </c>
       <c r="O35" s="45"/>
       <c r="P35" s="45"/>
       <c r="Q35" s="45"/>
       <c r="R35" s="45"/>
       <c r="S35" s="45"/>
       <c r="T35" s="45"/>
       <c r="U35" s="45"/>
       <c r="V35" s="45"/>
       <c r="W35" s="45"/>
       <c r="X35" s="45"/>
-      <c r="Y35" s="56"/>
-      <c r="Z35" s="55" t="s">
+      <c r="Y35" s="46"/>
+      <c r="Z35" s="47" t="s">
         <v>28</v>
       </c>
       <c r="AA35" s="45"/>
       <c r="AB35" s="45"/>
       <c r="AC35" s="45"/>
       <c r="AD35" s="45"/>
       <c r="AE35" s="45"/>
       <c r="AF35" s="45"/>
       <c r="AG35" s="45"/>
       <c r="AH35" s="45"/>
       <c r="AI35" s="45"/>
       <c r="AJ35" s="45"/>
-      <c r="AK35" s="56"/>
+      <c r="AK35" s="46"/>
       <c r="AL35" s="45" t="s">
         <v>33</v>
       </c>
       <c r="AM35" s="45"/>
       <c r="AN35" s="45"/>
       <c r="AO35" s="45"/>
-      <c r="AP35" s="45"/>
+      <c r="AP35" s="71"/>
       <c r="AQ35" s="45"/>
       <c r="AR35" s="45"/>
       <c r="AS35" s="45"/>
       <c r="AT35" s="45"/>
       <c r="AU35" s="45"/>
       <c r="AV35" s="45"/>
       <c r="AW35" s="45"/>
     </row>
     <row r="36" spans="1:49" ht="34.5" customHeight="1">
-      <c r="A36" s="63"/>
+      <c r="A36" s="49"/>
       <c r="B36" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D36" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E36" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F36" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G36" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>8</v>
       </c>
       <c r="J36" s="13" t="s">
@@ -4272,57 +4341,57 @@
       </c>
       <c r="AG36" s="13" t="s">
         <v>8</v>
       </c>
       <c r="AH36" s="13" t="s">
         <v>9</v>
       </c>
       <c r="AI36" s="13" t="s">
         <v>10</v>
       </c>
       <c r="AJ36" s="13" t="s">
         <v>11</v>
       </c>
       <c r="AK36" s="11" t="s">
         <v>12</v>
       </c>
       <c r="AL36" s="13" t="s">
         <v>1</v>
       </c>
       <c r="AM36" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AN36" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="AO36" s="13" t="s">
+      <c r="AO36" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="AP36" s="13" t="s">
+      <c r="AP36" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="AQ36" s="13" t="s">
+      <c r="AQ36" s="12" t="s">
         <v>6</v>
       </c>
       <c r="AR36" s="13" t="s">
         <v>7</v>
       </c>
       <c r="AS36" s="13" t="s">
         <v>8</v>
       </c>
       <c r="AT36" s="13" t="s">
         <v>9</v>
       </c>
       <c r="AU36" s="13" t="s">
         <v>10</v>
       </c>
       <c r="AV36" s="13" t="s">
         <v>11</v>
       </c>
       <c r="AW36" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:49" s="2" customFormat="1">
       <c r="A37" s="21" t="s">
         <v>13</v>
       </c>
@@ -4424,51 +4493,53 @@
       </c>
       <c r="AH37" s="6">
         <v>102.4</v>
       </c>
       <c r="AI37" s="6">
         <v>101.5</v>
       </c>
       <c r="AJ37" s="6">
         <v>101.6</v>
       </c>
       <c r="AK37" s="6">
         <v>99.7</v>
       </c>
       <c r="AL37" s="36">
         <v>100</v>
       </c>
       <c r="AM37" s="39">
         <v>100</v>
       </c>
       <c r="AN37" s="39">
         <v>100</v>
       </c>
       <c r="AO37" s="36">
         <v>99.9</v>
       </c>
-      <c r="AP37" s="36"/>
+      <c r="AP37" s="69">
+        <v>100</v>
+      </c>
       <c r="AQ37" s="36"/>
       <c r="AR37" s="36"/>
       <c r="AS37" s="36"/>
       <c r="AT37" s="36"/>
       <c r="AU37" s="36"/>
       <c r="AV37" s="36"/>
       <c r="AW37" s="36"/>
     </row>
     <row r="38" spans="1:49" s="2" customFormat="1">
       <c r="A38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B38" s="6">
         <v>100</v>
       </c>
       <c r="C38" s="6">
         <v>100</v>
       </c>
       <c r="D38" s="6">
         <v>100</v>
       </c>
       <c r="E38" s="6">
         <v>100</v>
       </c>
       <c r="F38" s="6">
@@ -4557,51 +4628,53 @@
       </c>
       <c r="AH38" s="6">
         <v>100.7</v>
       </c>
       <c r="AI38" s="6">
         <v>100</v>
       </c>
       <c r="AJ38" s="6">
         <v>100.2</v>
       </c>
       <c r="AK38" s="6">
         <v>100</v>
       </c>
       <c r="AL38" s="36">
         <v>100</v>
       </c>
       <c r="AM38" s="39">
         <v>100</v>
       </c>
       <c r="AN38" s="39">
         <v>100</v>
       </c>
       <c r="AO38" s="7">
         <v>100</v>
       </c>
-      <c r="AP38" s="36"/>
+      <c r="AP38" s="69">
+        <v>100</v>
+      </c>
       <c r="AQ38" s="36"/>
       <c r="AR38" s="36"/>
       <c r="AS38" s="36"/>
       <c r="AT38" s="36"/>
       <c r="AU38" s="36"/>
       <c r="AV38" s="36"/>
       <c r="AW38" s="36"/>
     </row>
     <row r="39" spans="1:49">
       <c r="A39" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C39" s="14" t="s">
         <v>22</v>
       </c>
       <c r="D39" s="14" t="s">
         <v>22</v>
       </c>
       <c r="E39" s="14" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="6">
@@ -4690,51 +4763,53 @@
       </c>
       <c r="AH39" s="6">
         <v>100</v>
       </c>
       <c r="AI39" s="6">
         <v>89.7</v>
       </c>
       <c r="AJ39" s="6">
         <v>89.5</v>
       </c>
       <c r="AK39" s="6">
         <v>85</v>
       </c>
       <c r="AL39" s="7" t="s">
         <v>22</v>
       </c>
       <c r="AM39" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AN39" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AO39" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="AP39" s="36"/>
+      <c r="AP39" s="69">
+        <v>100</v>
+      </c>
       <c r="AQ39" s="36"/>
       <c r="AR39" s="36"/>
       <c r="AS39" s="36"/>
       <c r="AT39" s="36"/>
       <c r="AU39" s="36"/>
       <c r="AV39" s="36"/>
       <c r="AW39" s="36"/>
     </row>
     <row r="40" spans="1:49">
       <c r="A40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B40" s="6">
         <v>100</v>
       </c>
       <c r="C40" s="6">
         <v>100</v>
       </c>
       <c r="D40" s="6">
         <v>100</v>
       </c>
       <c r="E40" s="6">
         <v>100</v>
       </c>
       <c r="F40" s="6">
@@ -4823,51 +4898,53 @@
       </c>
       <c r="AH40" s="6">
         <v>101</v>
       </c>
       <c r="AI40" s="6">
         <v>101</v>
       </c>
       <c r="AJ40" s="6">
         <v>100.9</v>
       </c>
       <c r="AK40" s="6">
         <v>98.8</v>
       </c>
       <c r="AL40" s="7" t="s">
         <v>22</v>
       </c>
       <c r="AM40" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AN40" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AO40" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="AP40" s="36"/>
+      <c r="AP40" s="69">
+        <v>100</v>
+      </c>
       <c r="AQ40" s="36"/>
       <c r="AR40" s="36"/>
       <c r="AS40" s="36"/>
       <c r="AT40" s="36"/>
       <c r="AU40" s="36"/>
       <c r="AV40" s="36"/>
       <c r="AW40" s="36"/>
     </row>
     <row r="41" spans="1:49">
       <c r="A41" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="6">
         <v>100</v>
       </c>
       <c r="C41" s="6">
         <v>100</v>
       </c>
       <c r="D41" s="6">
         <v>100</v>
       </c>
       <c r="E41" s="6">
         <v>100</v>
       </c>
       <c r="F41" s="6">
@@ -4956,51 +5033,53 @@
       </c>
       <c r="AH41" s="6">
         <v>103.2</v>
       </c>
       <c r="AI41" s="6">
         <v>100</v>
       </c>
       <c r="AJ41" s="6">
         <v>100.4</v>
       </c>
       <c r="AK41" s="6">
         <v>100</v>
       </c>
       <c r="AL41" s="7">
         <v>100</v>
       </c>
       <c r="AM41" s="39">
         <v>100</v>
       </c>
       <c r="AN41" s="39">
         <v>100</v>
       </c>
       <c r="AO41" s="36">
         <v>99.8</v>
       </c>
-      <c r="AP41" s="36"/>
+      <c r="AP41" s="69">
+        <v>99.9</v>
+      </c>
       <c r="AQ41" s="36"/>
       <c r="AR41" s="36"/>
       <c r="AS41" s="36"/>
       <c r="AT41" s="36"/>
       <c r="AU41" s="36"/>
       <c r="AV41" s="36"/>
       <c r="AW41" s="36"/>
     </row>
     <row r="42" spans="1:49">
       <c r="A42" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C42" s="14" t="s">
         <v>22</v>
       </c>
       <c r="D42" s="14" t="s">
         <v>22</v>
       </c>
       <c r="E42" s="14" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="6">
@@ -5089,51 +5168,53 @@
       </c>
       <c r="AH42" s="6">
         <v>102.3</v>
       </c>
       <c r="AI42" s="6">
         <v>100.7</v>
       </c>
       <c r="AJ42" s="6">
         <v>100.3</v>
       </c>
       <c r="AK42" s="6">
         <v>100.1</v>
       </c>
       <c r="AL42" s="7" t="s">
         <v>22</v>
       </c>
       <c r="AM42" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AN42" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AO42" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="AP42" s="36"/>
+      <c r="AP42" s="69">
+        <v>100</v>
+      </c>
       <c r="AQ42" s="36"/>
       <c r="AR42" s="36"/>
       <c r="AS42" s="36"/>
       <c r="AT42" s="36"/>
       <c r="AU42" s="36"/>
       <c r="AV42" s="36"/>
       <c r="AW42" s="36"/>
     </row>
     <row r="43" spans="1:49">
       <c r="A43" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C43" s="14" t="s">
         <v>22</v>
       </c>
       <c r="D43" s="14" t="s">
         <v>22</v>
       </c>
       <c r="E43" s="14" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="6">
@@ -5222,51 +5303,53 @@
       </c>
       <c r="AH43" s="6">
         <v>102.5</v>
       </c>
       <c r="AI43" s="6">
         <v>101.9</v>
       </c>
       <c r="AJ43" s="6">
         <v>101.2</v>
       </c>
       <c r="AK43" s="6">
         <v>100</v>
       </c>
       <c r="AL43" s="7" t="s">
         <v>22</v>
       </c>
       <c r="AM43" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AN43" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AO43" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="AP43" s="36"/>
+      <c r="AP43" s="69">
+        <v>100</v>
+      </c>
       <c r="AQ43" s="36"/>
       <c r="AR43" s="36"/>
       <c r="AS43" s="36"/>
       <c r="AT43" s="36"/>
       <c r="AU43" s="36"/>
       <c r="AV43" s="36"/>
       <c r="AW43" s="36"/>
     </row>
     <row r="44" spans="1:49">
       <c r="A44" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B44" s="6">
         <v>100</v>
       </c>
       <c r="C44" s="6">
         <v>100</v>
       </c>
       <c r="D44" s="6">
         <v>100</v>
       </c>
       <c r="E44" s="6">
         <v>100</v>
       </c>
       <c r="F44" s="6">
@@ -5355,51 +5438,53 @@
       </c>
       <c r="AH44" s="6">
         <v>100.8</v>
       </c>
       <c r="AI44" s="6">
         <v>100.1</v>
       </c>
       <c r="AJ44" s="6">
         <v>100.9</v>
       </c>
       <c r="AK44" s="6">
         <v>100</v>
       </c>
       <c r="AL44" s="7">
         <v>100</v>
       </c>
       <c r="AM44" s="7">
         <v>100</v>
       </c>
       <c r="AN44" s="7">
         <v>100</v>
       </c>
       <c r="AO44" s="38">
         <v>99.1</v>
       </c>
-      <c r="AP44" s="38"/>
+      <c r="AP44" s="69">
+        <v>99.7</v>
+      </c>
       <c r="AQ44" s="38"/>
       <c r="AR44" s="38"/>
       <c r="AS44" s="38"/>
       <c r="AT44" s="38"/>
       <c r="AU44" s="38"/>
       <c r="AV44" s="38"/>
       <c r="AW44" s="38"/>
     </row>
     <row r="45" spans="1:49">
       <c r="A45" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B45" s="9">
         <v>100</v>
       </c>
       <c r="C45" s="9">
         <v>100</v>
       </c>
       <c r="D45" s="9">
         <v>100</v>
       </c>
       <c r="E45" s="9">
         <v>100</v>
       </c>
       <c r="F45" s="9">
@@ -5488,275 +5573,277 @@
       </c>
       <c r="AH45" s="9">
         <v>104.1</v>
       </c>
       <c r="AI45" s="9">
         <v>104.5</v>
       </c>
       <c r="AJ45" s="9">
         <v>104.5</v>
       </c>
       <c r="AK45" s="9">
         <v>100.1</v>
       </c>
       <c r="AL45" s="10">
         <v>100</v>
       </c>
       <c r="AM45" s="10">
         <v>100</v>
       </c>
       <c r="AN45" s="10">
         <v>100</v>
       </c>
       <c r="AO45" s="10">
         <v>100</v>
       </c>
-      <c r="AP45" s="37"/>
+      <c r="AP45" s="72">
+        <v>100</v>
+      </c>
       <c r="AQ45" s="37"/>
       <c r="AR45" s="37"/>
       <c r="AS45" s="37"/>
       <c r="AT45" s="37"/>
       <c r="AU45" s="37"/>
       <c r="AV45" s="37"/>
       <c r="AW45" s="37"/>
     </row>
     <row r="46" spans="1:49">
       <c r="A46" s="5"/>
       <c r="B46" s="6"/>
       <c r="C46" s="6"/>
       <c r="D46" s="6"/>
       <c r="E46" s="6"/>
       <c r="F46" s="6"/>
       <c r="G46" s="14"/>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="6"/>
       <c r="N46" s="14"/>
       <c r="O46" s="14"/>
       <c r="P46" s="14"/>
       <c r="Q46" s="6"/>
       <c r="R46" s="6"/>
       <c r="S46" s="7"/>
       <c r="T46" s="6"/>
       <c r="U46" s="6"/>
       <c r="V46" s="6"/>
       <c r="W46" s="6"/>
       <c r="X46" s="6"/>
       <c r="Y46" s="6"/>
       <c r="Z46" s="3"/>
     </row>
     <row r="47" spans="1:49" ht="15" customHeight="1">
-      <c r="A47" s="50" t="s">
+      <c r="A47" s="53" t="s">
         <v>27</v>
       </c>
-      <c r="B47" s="50"/>
-[...46 lines deleted...]
-      <c r="AW47" s="51"/>
+      <c r="B47" s="53"/>
+      <c r="C47" s="53"/>
+      <c r="D47" s="53"/>
+      <c r="E47" s="53"/>
+      <c r="F47" s="53"/>
+      <c r="G47" s="53"/>
+      <c r="H47" s="53"/>
+      <c r="I47" s="53"/>
+      <c r="J47" s="53"/>
+      <c r="K47" s="53"/>
+      <c r="L47" s="53"/>
+      <c r="M47" s="53"/>
+      <c r="N47" s="53"/>
+      <c r="O47" s="53"/>
+      <c r="P47" s="53"/>
+      <c r="Q47" s="53"/>
+      <c r="R47" s="53"/>
+      <c r="S47" s="53"/>
+      <c r="T47" s="53"/>
+      <c r="U47" s="53"/>
+      <c r="V47" s="53"/>
+      <c r="W47" s="53"/>
+      <c r="X47" s="53"/>
+      <c r="Y47" s="53"/>
+      <c r="Z47" s="52"/>
+      <c r="AA47" s="52"/>
+      <c r="AB47" s="52"/>
+      <c r="AC47" s="52"/>
+      <c r="AD47" s="52"/>
+      <c r="AE47" s="52"/>
+      <c r="AF47" s="52"/>
+      <c r="AG47" s="52"/>
+      <c r="AH47" s="52"/>
+      <c r="AI47" s="52"/>
+      <c r="AJ47" s="52"/>
+      <c r="AK47" s="52"/>
+      <c r="AL47" s="52"/>
+      <c r="AM47" s="52"/>
+      <c r="AN47" s="52"/>
+      <c r="AO47" s="52"/>
+      <c r="AP47" s="52"/>
+      <c r="AQ47" s="52"/>
+      <c r="AR47" s="52"/>
+      <c r="AS47" s="52"/>
+      <c r="AT47" s="52"/>
+      <c r="AU47" s="52"/>
+      <c r="AV47" s="52"/>
+      <c r="AW47" s="52"/>
     </row>
     <row r="48" spans="1:49" ht="15" customHeight="1">
       <c r="A48" s="23"/>
       <c r="B48" s="23"/>
       <c r="C48" s="23"/>
       <c r="D48" s="23"/>
       <c r="E48" s="23"/>
       <c r="F48" s="23"/>
       <c r="G48" s="23"/>
       <c r="H48" s="23"/>
       <c r="I48" s="23"/>
       <c r="J48" s="23"/>
       <c r="K48" s="23"/>
       <c r="L48" s="23"/>
       <c r="M48" s="23"/>
       <c r="N48" s="23"/>
       <c r="O48" s="23"/>
       <c r="P48" s="23"/>
       <c r="Q48" s="23"/>
       <c r="R48" s="23"/>
       <c r="S48" s="23"/>
       <c r="T48" s="23"/>
       <c r="U48" s="23"/>
       <c r="V48" s="23"/>
       <c r="W48" s="23"/>
       <c r="X48" s="23"/>
       <c r="Y48" s="23"/>
       <c r="Z48" s="3"/>
     </row>
     <row r="49" spans="1:49" ht="15" customHeight="1">
-      <c r="A49" s="46"/>
-[...23 lines deleted...]
-      <c r="Y49" s="47"/>
+      <c r="A49" s="58"/>
+      <c r="B49" s="59"/>
+      <c r="C49" s="59"/>
+      <c r="D49" s="59"/>
+      <c r="E49" s="59"/>
+      <c r="F49" s="59"/>
+      <c r="G49" s="59"/>
+      <c r="H49" s="59"/>
+      <c r="I49" s="59"/>
+      <c r="J49" s="59"/>
+      <c r="K49" s="59"/>
+      <c r="L49" s="59"/>
+      <c r="M49" s="59"/>
+      <c r="N49" s="59"/>
+      <c r="O49" s="59"/>
+      <c r="P49" s="59"/>
+      <c r="Q49" s="59"/>
+      <c r="R49" s="59"/>
+      <c r="S49" s="59"/>
+      <c r="T49" s="59"/>
+      <c r="U49" s="59"/>
+      <c r="V49" s="59"/>
+      <c r="W49" s="59"/>
+      <c r="X49" s="59"/>
+      <c r="Y49" s="59"/>
       <c r="Z49" s="3"/>
-      <c r="AH49" s="48" t="s">
+      <c r="AH49" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="AI49" s="48"/>
-[...13 lines deleted...]
-      <c r="AW49" s="47"/>
+      <c r="AI49" s="62"/>
+      <c r="AJ49" s="62"/>
+      <c r="AK49" s="62"/>
+      <c r="AL49" s="59"/>
+      <c r="AM49" s="59"/>
+      <c r="AN49" s="59"/>
+      <c r="AO49" s="59"/>
+      <c r="AP49" s="59"/>
+      <c r="AQ49" s="59"/>
+      <c r="AR49" s="59"/>
+      <c r="AS49" s="59"/>
+      <c r="AT49" s="59"/>
+      <c r="AU49" s="59"/>
+      <c r="AV49" s="59"/>
+      <c r="AW49" s="59"/>
     </row>
     <row r="50" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A50" s="60"/>
+      <c r="A50" s="56"/>
       <c r="B50" s="45" t="s">
         <v>32</v>
       </c>
       <c r="C50" s="45"/>
       <c r="D50" s="45"/>
       <c r="E50" s="45"/>
       <c r="F50" s="45"/>
       <c r="G50" s="45"/>
       <c r="H50" s="45"/>
       <c r="I50" s="45"/>
       <c r="J50" s="45"/>
       <c r="K50" s="45"/>
       <c r="L50" s="45"/>
-      <c r="M50" s="56"/>
-      <c r="N50" s="55" t="s">
+      <c r="M50" s="46"/>
+      <c r="N50" s="47" t="s">
         <v>31</v>
       </c>
       <c r="O50" s="45"/>
       <c r="P50" s="45"/>
       <c r="Q50" s="45"/>
       <c r="R50" s="45"/>
       <c r="S50" s="45"/>
       <c r="T50" s="45"/>
       <c r="U50" s="45"/>
       <c r="V50" s="45"/>
       <c r="W50" s="45"/>
       <c r="X50" s="45"/>
-      <c r="Y50" s="56"/>
-      <c r="Z50" s="55" t="s">
+      <c r="Y50" s="46"/>
+      <c r="Z50" s="47" t="s">
         <v>28</v>
       </c>
       <c r="AA50" s="45"/>
       <c r="AB50" s="45"/>
       <c r="AC50" s="45"/>
       <c r="AD50" s="45"/>
       <c r="AE50" s="45"/>
       <c r="AF50" s="45"/>
       <c r="AG50" s="45"/>
       <c r="AH50" s="45"/>
       <c r="AI50" s="45"/>
       <c r="AJ50" s="45"/>
-      <c r="AK50" s="56"/>
+      <c r="AK50" s="46"/>
       <c r="AL50" s="45" t="s">
         <v>33</v>
       </c>
       <c r="AM50" s="45"/>
       <c r="AN50" s="45"/>
       <c r="AO50" s="45"/>
       <c r="AP50" s="45"/>
       <c r="AQ50" s="45"/>
       <c r="AR50" s="45"/>
       <c r="AS50" s="45"/>
       <c r="AT50" s="45"/>
       <c r="AU50" s="45"/>
       <c r="AV50" s="45"/>
       <c r="AW50" s="45"/>
     </row>
     <row r="51" spans="1:49" ht="34.5" customHeight="1">
-      <c r="A51" s="61"/>
+      <c r="A51" s="57"/>
       <c r="B51" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C51" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D51" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E51" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G51" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H51" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I51" s="13" t="s">
         <v>8</v>
       </c>
       <c r="J51" s="13" t="s">
@@ -5982,51 +6069,53 @@
       </c>
       <c r="AH52" s="6">
         <v>103.3</v>
       </c>
       <c r="AI52" s="6">
         <v>103.3</v>
       </c>
       <c r="AJ52" s="6">
         <v>103.5</v>
       </c>
       <c r="AK52" s="6">
         <v>105.5</v>
       </c>
       <c r="AL52" s="25">
         <v>103.8</v>
       </c>
       <c r="AM52" s="36">
         <v>103.6</v>
       </c>
       <c r="AN52" s="40">
         <v>103.5</v>
       </c>
       <c r="AO52" s="42">
         <v>103.5</v>
       </c>
-      <c r="AP52" s="36"/>
+      <c r="AP52" s="67">
+        <v>103.5</v>
+      </c>
       <c r="AQ52" s="36"/>
       <c r="AR52" s="36"/>
       <c r="AS52" s="36"/>
       <c r="AT52" s="36"/>
       <c r="AU52" s="36"/>
       <c r="AV52" s="36"/>
       <c r="AW52" s="36"/>
     </row>
     <row r="53" spans="1:49" s="2" customFormat="1">
       <c r="A53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B53" s="6">
         <v>109.3</v>
       </c>
       <c r="C53" s="6">
         <v>107.2</v>
       </c>
       <c r="D53" s="6">
         <v>104.8</v>
       </c>
       <c r="E53" s="6">
         <v>103.7</v>
       </c>
       <c r="F53" s="6">
@@ -6115,51 +6204,53 @@
       </c>
       <c r="AH53" s="6">
         <v>100.5</v>
       </c>
       <c r="AI53" s="6">
         <v>100.6</v>
       </c>
       <c r="AJ53" s="6">
         <v>100.7</v>
       </c>
       <c r="AK53" s="6">
         <v>103.1</v>
       </c>
       <c r="AL53" s="25">
         <v>106.1</v>
       </c>
       <c r="AM53" s="36">
         <v>105.8</v>
       </c>
       <c r="AN53" s="40">
         <v>102.8</v>
       </c>
       <c r="AO53" s="42">
         <v>101.1</v>
       </c>
-      <c r="AP53" s="36"/>
+      <c r="AP53" s="67">
+        <v>101.4</v>
+      </c>
       <c r="AQ53" s="36"/>
       <c r="AR53" s="36"/>
       <c r="AS53" s="36"/>
       <c r="AT53" s="36"/>
       <c r="AU53" s="36"/>
       <c r="AV53" s="36"/>
       <c r="AW53" s="36"/>
     </row>
     <row r="54" spans="1:49">
       <c r="A54" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B54" s="6">
         <v>101.4</v>
       </c>
       <c r="C54" s="6">
         <v>102.2</v>
       </c>
       <c r="D54" s="6">
         <v>102.4</v>
       </c>
       <c r="E54" s="6">
         <v>102.3</v>
       </c>
       <c r="F54" s="6">
@@ -6248,51 +6339,53 @@
       </c>
       <c r="AH54" s="6">
         <v>103</v>
       </c>
       <c r="AI54" s="6">
         <v>103.2</v>
       </c>
       <c r="AJ54" s="6">
         <v>102</v>
       </c>
       <c r="AK54" s="6">
         <v>102.8</v>
       </c>
       <c r="AL54" s="25">
         <v>103.1</v>
       </c>
       <c r="AM54" s="36">
         <v>104.4</v>
       </c>
       <c r="AN54" s="40">
         <v>103.5</v>
       </c>
       <c r="AO54" s="42">
         <v>102.2</v>
       </c>
-      <c r="AP54" s="36"/>
+      <c r="AP54" s="67">
+        <v>100.8</v>
+      </c>
       <c r="AQ54" s="36"/>
       <c r="AR54" s="36"/>
       <c r="AS54" s="36"/>
       <c r="AT54" s="36"/>
       <c r="AU54" s="36"/>
       <c r="AV54" s="36"/>
       <c r="AW54" s="36"/>
     </row>
     <row r="55" spans="1:49">
       <c r="A55" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B55" s="6">
         <v>101.8</v>
       </c>
       <c r="C55" s="6">
         <v>102.2</v>
       </c>
       <c r="D55" s="6">
         <v>102.1</v>
       </c>
       <c r="E55" s="6">
         <v>101.9</v>
       </c>
       <c r="F55" s="6">
@@ -6381,51 +6474,53 @@
       </c>
       <c r="AH55" s="6">
         <v>101.7</v>
       </c>
       <c r="AI55" s="6">
         <v>102.9</v>
       </c>
       <c r="AJ55" s="6">
         <v>101.2</v>
       </c>
       <c r="AK55" s="6">
         <v>105</v>
       </c>
       <c r="AL55" s="25">
         <v>101.5</v>
       </c>
       <c r="AM55" s="36">
         <v>101.1</v>
       </c>
       <c r="AN55" s="40">
         <v>101.3</v>
       </c>
       <c r="AO55" s="42">
         <v>101.3</v>
       </c>
-      <c r="AP55" s="36"/>
+      <c r="AP55" s="67">
+        <v>101.3</v>
+      </c>
       <c r="AQ55" s="36"/>
       <c r="AR55" s="36"/>
       <c r="AS55" s="36"/>
       <c r="AT55" s="36"/>
       <c r="AU55" s="36"/>
       <c r="AV55" s="36"/>
       <c r="AW55" s="36"/>
     </row>
     <row r="56" spans="1:49">
       <c r="A56" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B56" s="6">
         <v>100.2</v>
       </c>
       <c r="C56" s="6">
         <v>100.2</v>
       </c>
       <c r="D56" s="6">
         <v>100.5</v>
       </c>
       <c r="E56" s="6">
         <v>100.5</v>
       </c>
       <c r="F56" s="6">
@@ -6514,51 +6609,53 @@
       </c>
       <c r="AH56" s="6">
         <v>102.4</v>
       </c>
       <c r="AI56" s="6">
         <v>102.2</v>
       </c>
       <c r="AJ56" s="6">
         <v>106.8</v>
       </c>
       <c r="AK56" s="6">
         <v>109.3</v>
       </c>
       <c r="AL56" s="25">
         <v>105.2</v>
       </c>
       <c r="AM56" s="36">
         <v>106.2</v>
       </c>
       <c r="AN56" s="40">
         <v>106.7</v>
       </c>
       <c r="AO56" s="42">
         <v>107.6</v>
       </c>
-      <c r="AP56" s="36"/>
+      <c r="AP56" s="67">
+        <v>105.7</v>
+      </c>
       <c r="AQ56" s="36"/>
       <c r="AR56" s="36"/>
       <c r="AS56" s="36"/>
       <c r="AT56" s="36"/>
       <c r="AU56" s="36"/>
       <c r="AV56" s="36"/>
       <c r="AW56" s="36"/>
     </row>
     <row r="57" spans="1:49">
       <c r="A57" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B57" s="6">
         <v>101.6</v>
       </c>
       <c r="C57" s="6">
         <v>100.8</v>
       </c>
       <c r="D57" s="6">
         <v>101.6</v>
       </c>
       <c r="E57" s="6">
         <v>101.9</v>
       </c>
       <c r="F57" s="6">
@@ -6647,51 +6744,53 @@
       </c>
       <c r="AH57" s="6">
         <v>109.2</v>
       </c>
       <c r="AI57" s="6">
         <v>108</v>
       </c>
       <c r="AJ57" s="6">
         <v>110.1</v>
       </c>
       <c r="AK57" s="6">
         <v>107.8</v>
       </c>
       <c r="AL57" s="25">
         <v>104.1</v>
       </c>
       <c r="AM57" s="36">
         <v>102</v>
       </c>
       <c r="AN57" s="40">
         <v>103.6</v>
       </c>
       <c r="AO57" s="42">
         <v>106.3</v>
       </c>
-      <c r="AP57" s="36"/>
+      <c r="AP57" s="67">
+        <v>105.6</v>
+      </c>
       <c r="AQ57" s="36"/>
       <c r="AR57" s="36"/>
       <c r="AS57" s="36"/>
       <c r="AT57" s="36"/>
       <c r="AU57" s="36"/>
       <c r="AV57" s="36"/>
       <c r="AW57" s="36"/>
     </row>
     <row r="58" spans="1:49">
       <c r="A58" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B58" s="6">
         <v>102.6</v>
       </c>
       <c r="C58" s="6">
         <v>102.8</v>
       </c>
       <c r="D58" s="6">
         <v>102.4</v>
       </c>
       <c r="E58" s="6">
         <v>102.3</v>
       </c>
       <c r="F58" s="6">
@@ -6780,51 +6879,53 @@
       </c>
       <c r="AH58" s="6">
         <v>103.5</v>
       </c>
       <c r="AI58" s="6">
         <v>104.2</v>
       </c>
       <c r="AJ58" s="6">
         <v>100.2</v>
       </c>
       <c r="AK58" s="6">
         <v>101.2</v>
       </c>
       <c r="AL58" s="25">
         <v>101.4</v>
       </c>
       <c r="AM58" s="36">
         <v>101.9</v>
       </c>
       <c r="AN58" s="40">
         <v>101.1</v>
       </c>
       <c r="AO58" s="42">
         <v>101.5</v>
       </c>
-      <c r="AP58" s="36"/>
+      <c r="AP58" s="67">
+        <v>101.8</v>
+      </c>
       <c r="AQ58" s="36"/>
       <c r="AR58" s="36"/>
       <c r="AS58" s="36"/>
       <c r="AT58" s="36"/>
       <c r="AU58" s="36"/>
       <c r="AV58" s="36"/>
       <c r="AW58" s="36"/>
     </row>
     <row r="59" spans="1:49">
       <c r="A59" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B59" s="6">
         <v>102.1</v>
       </c>
       <c r="C59" s="6">
         <v>101.9</v>
       </c>
       <c r="D59" s="6">
         <v>101.6</v>
       </c>
       <c r="E59" s="6">
         <v>101.5</v>
       </c>
       <c r="F59" s="6">
@@ -6913,51 +7014,53 @@
       </c>
       <c r="AH59" s="6">
         <v>102.2</v>
       </c>
       <c r="AI59" s="6">
         <v>102.2</v>
       </c>
       <c r="AJ59" s="6">
         <v>102.3</v>
       </c>
       <c r="AK59" s="6">
         <v>102.8</v>
       </c>
       <c r="AL59" s="25">
         <v>101.7</v>
       </c>
       <c r="AM59" s="36">
         <v>100.6</v>
       </c>
       <c r="AN59" s="40">
         <v>101.1</v>
       </c>
       <c r="AO59" s="42">
         <v>101.1</v>
       </c>
-      <c r="AP59" s="36"/>
+      <c r="AP59" s="67">
+        <v>101.2</v>
+      </c>
       <c r="AQ59" s="36"/>
       <c r="AR59" s="36"/>
       <c r="AS59" s="36"/>
       <c r="AT59" s="36"/>
       <c r="AU59" s="36"/>
       <c r="AV59" s="36"/>
       <c r="AW59" s="36"/>
     </row>
     <row r="60" spans="1:49">
       <c r="A60" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B60" s="9">
         <v>104.2</v>
       </c>
       <c r="C60" s="9">
         <v>102.6</v>
       </c>
       <c r="D60" s="9">
         <v>101.7</v>
       </c>
       <c r="E60" s="9">
         <v>101.5</v>
       </c>
       <c r="F60" s="9">
@@ -7046,197 +7149,196 @@
       </c>
       <c r="AH60" s="9">
         <v>102.2</v>
       </c>
       <c r="AI60" s="9">
         <v>101.9</v>
       </c>
       <c r="AJ60" s="9">
         <v>100</v>
       </c>
       <c r="AK60" s="9">
         <v>105.6</v>
       </c>
       <c r="AL60" s="8">
         <v>104.9</v>
       </c>
       <c r="AM60" s="37">
         <v>104.9</v>
       </c>
       <c r="AN60" s="41">
         <v>104</v>
       </c>
       <c r="AO60" s="43">
         <v>101.9</v>
       </c>
-      <c r="AP60" s="37"/>
+      <c r="AP60" s="68">
+        <v>104.7</v>
+      </c>
       <c r="AQ60" s="37"/>
       <c r="AR60" s="37"/>
       <c r="AS60" s="37"/>
       <c r="AT60" s="37"/>
       <c r="AU60" s="37"/>
       <c r="AV60" s="37"/>
       <c r="AW60" s="37"/>
     </row>
     <row r="61" spans="1:49">
       <c r="B61" s="16"/>
       <c r="C61" s="16"/>
       <c r="D61" s="16"/>
       <c r="E61" s="16"/>
       <c r="F61" s="16"/>
       <c r="G61" s="16"/>
       <c r="H61" s="16"/>
       <c r="I61" s="16"/>
       <c r="J61" s="16"/>
       <c r="K61" s="16"/>
       <c r="L61" s="16"/>
       <c r="M61" s="16"/>
       <c r="N61" s="16"/>
       <c r="O61" s="16"/>
       <c r="P61" s="16"/>
       <c r="Q61" s="16"/>
       <c r="R61" s="16"/>
       <c r="S61" s="16"/>
     </row>
     <row r="62" spans="1:49" ht="36" customHeight="1">
       <c r="A62" s="19"/>
       <c r="B62" s="29"/>
       <c r="C62" s="30"/>
       <c r="D62" s="30"/>
       <c r="E62" s="30"/>
       <c r="F62" s="30"/>
       <c r="G62" s="30"/>
       <c r="H62" s="30"/>
       <c r="I62" s="30"/>
       <c r="J62" s="30"/>
       <c r="K62" s="30"/>
       <c r="L62" s="30"/>
       <c r="M62" s="30"/>
-      <c r="N62" s="58" t="s">
+      <c r="N62" s="54" t="s">
         <v>30</v>
       </c>
-      <c r="O62" s="59"/>
-[...9 lines deleted...]
-      <c r="Y62" s="59"/>
+      <c r="O62" s="55"/>
+      <c r="P62" s="55"/>
+      <c r="Q62" s="55"/>
+      <c r="R62" s="55"/>
+      <c r="S62" s="55"/>
+      <c r="T62" s="55"/>
+      <c r="U62" s="55"/>
+      <c r="V62" s="55"/>
+      <c r="W62" s="55"/>
+      <c r="X62" s="55"/>
+      <c r="Y62" s="55"/>
       <c r="Z62" s="28"/>
       <c r="AA62" s="28"/>
       <c r="AB62" s="28"/>
       <c r="AC62" s="28"/>
       <c r="AD62" s="28"/>
       <c r="AE62" s="28"/>
     </row>
     <row r="63" spans="1:49" ht="26.25" customHeight="1">
       <c r="A63" s="20"/>
       <c r="N63" s="28"/>
       <c r="O63" s="28"/>
       <c r="P63" s="28"/>
       <c r="Q63" s="28"/>
       <c r="R63" s="28"/>
       <c r="S63" s="28"/>
       <c r="T63" s="28"/>
       <c r="U63" s="28"/>
       <c r="V63" s="28"/>
       <c r="W63" s="28"/>
       <c r="X63" s="28"/>
       <c r="Y63" s="28"/>
       <c r="Z63" s="28"/>
       <c r="AA63" s="28"/>
       <c r="AB63" s="28"/>
       <c r="AC63" s="28"/>
       <c r="AD63" s="28"/>
       <c r="AE63" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="34">
-    <mergeCell ref="B5:M5"/>
-[...4 lines deleted...]
-    <mergeCell ref="N20:Y20"/>
+    <mergeCell ref="AL50:AW50"/>
+    <mergeCell ref="AG19:AW19"/>
+    <mergeCell ref="AG34:AW34"/>
+    <mergeCell ref="AH49:AW49"/>
+    <mergeCell ref="A47:AW47"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="U19:Y19"/>
+    <mergeCell ref="AL5:AW5"/>
+    <mergeCell ref="AH4:AW4"/>
+    <mergeCell ref="AL20:AW20"/>
+    <mergeCell ref="AL35:AW35"/>
+    <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A17:AW17"/>
     <mergeCell ref="N62:Y62"/>
     <mergeCell ref="Z20:AK20"/>
     <mergeCell ref="A50:A51"/>
     <mergeCell ref="B50:M50"/>
     <mergeCell ref="A34:Y34"/>
     <mergeCell ref="A49:Y49"/>
     <mergeCell ref="N35:Y35"/>
     <mergeCell ref="A35:A36"/>
     <mergeCell ref="B35:M35"/>
     <mergeCell ref="Z35:AK35"/>
     <mergeCell ref="Z50:AK50"/>
     <mergeCell ref="N50:Y50"/>
     <mergeCell ref="A32:AW32"/>
     <mergeCell ref="A2:Y2"/>
-    <mergeCell ref="AL5:AW5"/>
-[...10 lines deleted...]
-    <mergeCell ref="U19:Y19"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:Y5"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B20:M20"/>
+    <mergeCell ref="J19:M19"/>
+    <mergeCell ref="N20:Y20"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -7245,82 +7347,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО по периодам</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>