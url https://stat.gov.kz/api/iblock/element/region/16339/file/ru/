--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -1,59 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9972" tabRatio="838"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9975" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО по периодам" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="319" uniqueCount="34">
   <si>
     <t>во всех категориях хозяйств</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь - февраль</t>
   </si>
   <si>
     <t>январь - март</t>
   </si>
   <si>
     <t>январь - апрель</t>
   </si>
@@ -126,56 +121,58 @@
   <si>
     <t xml:space="preserve">Индекс физического объема валовой  продукции животноводства </t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t xml:space="preserve">в % к соответствующему периоду </t>
   </si>
   <si>
     <t>*В сответствии с пп. 2 пункта 10 Правил пересмотра опубликованной официальной статистической информации для статистических целей и на основании обновленных административных данных похозяйственного учета осуществлен специальный пересмотр отдельных показателей статистики животноводства за 2024 год в отношении крестьянских и фермерских хозяйств и хозяйств населения.</t>
   </si>
   <si>
     <t>2024 год*</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="4">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="15">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -216,50 +213,56 @@
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Poboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Poboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -337,55 +340,56 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -437,130 +441,137 @@
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...56 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -578,118 +589,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -825,153 +834,153 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AW63"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="F1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A17" sqref="A17:AW17"/>
+    <sheetView tabSelected="1" topLeftCell="S1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="W3" sqref="W3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="25.6640625" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="25.7109375" style="1" customWidth="1"/>
+    <col min="2" max="4" width="9.140625" style="1"/>
+    <col min="5" max="5" width="10.140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="10.85546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="10.140625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="10.7109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="11.140625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.140625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="10.42578125" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" ht="21.75" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="63" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="51"/>
-[...46 lines deleted...]
-      <c r="AW1" s="52"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
+      <c r="R1" s="63"/>
+      <c r="S1" s="63"/>
+      <c r="T1" s="63"/>
+      <c r="U1" s="63"/>
+      <c r="V1" s="63"/>
+      <c r="W1" s="63"/>
+      <c r="X1" s="63"/>
+      <c r="Y1" s="63"/>
+      <c r="Z1" s="56"/>
+      <c r="AA1" s="56"/>
+      <c r="AB1" s="56"/>
+      <c r="AC1" s="56"/>
+      <c r="AD1" s="56"/>
+      <c r="AE1" s="56"/>
+      <c r="AF1" s="56"/>
+      <c r="AG1" s="56"/>
+      <c r="AH1" s="56"/>
+      <c r="AI1" s="56"/>
+      <c r="AJ1" s="56"/>
+      <c r="AK1" s="56"/>
+      <c r="AL1" s="56"/>
+      <c r="AM1" s="56"/>
+      <c r="AN1" s="56"/>
+      <c r="AO1" s="56"/>
+      <c r="AP1" s="56"/>
+      <c r="AQ1" s="56"/>
+      <c r="AR1" s="56"/>
+      <c r="AS1" s="56"/>
+      <c r="AT1" s="56"/>
+      <c r="AU1" s="56"/>
+      <c r="AV1" s="56"/>
+      <c r="AW1" s="56"/>
     </row>
     <row r="2" spans="1:49" ht="19.5" customHeight="1">
-      <c r="A2" s="61" t="s">
+      <c r="A2" s="71" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="61"/>
-[...22 lines deleted...]
-      <c r="Y2" s="61"/>
+      <c r="B2" s="71"/>
+      <c r="C2" s="71"/>
+      <c r="D2" s="71"/>
+      <c r="E2" s="71"/>
+      <c r="F2" s="71"/>
+      <c r="G2" s="71"/>
+      <c r="H2" s="71"/>
+      <c r="I2" s="71"/>
+      <c r="J2" s="71"/>
+      <c r="K2" s="71"/>
+      <c r="L2" s="71"/>
+      <c r="M2" s="71"/>
+      <c r="N2" s="71"/>
+      <c r="O2" s="71"/>
+      <c r="P2" s="71"/>
+      <c r="Q2" s="71"/>
+      <c r="R2" s="71"/>
+      <c r="S2" s="71"/>
+      <c r="T2" s="71"/>
+      <c r="U2" s="71"/>
+      <c r="V2" s="71"/>
+      <c r="W2" s="71"/>
+      <c r="X2" s="71"/>
+      <c r="Y2" s="71"/>
     </row>
     <row r="3" spans="1:49" ht="16.5" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
@@ -990,130 +999,130 @@
       <c r="I4" s="27"/>
       <c r="J4" s="27"/>
       <c r="K4" s="27"/>
       <c r="L4" s="27"/>
       <c r="M4" s="27"/>
       <c r="N4" s="27"/>
       <c r="O4" s="27"/>
       <c r="P4" s="27"/>
       <c r="Q4" s="27"/>
       <c r="R4" s="27"/>
       <c r="S4" s="27"/>
       <c r="T4" s="27"/>
       <c r="U4" s="27"/>
       <c r="V4" s="27"/>
       <c r="W4" s="27"/>
       <c r="X4" s="27"/>
       <c r="Y4" s="27"/>
       <c r="Z4" s="27"/>
       <c r="AA4" s="27"/>
       <c r="AB4" s="27"/>
       <c r="AC4" s="27"/>
       <c r="AD4" s="27"/>
       <c r="AE4" s="27"/>
       <c r="AF4" s="27"/>
       <c r="AG4" s="27"/>
-      <c r="AH4" s="58" t="s">
+      <c r="AH4" s="51" t="s">
         <v>29</v>
       </c>
-      <c r="AI4" s="58"/>
-[...13 lines deleted...]
-      <c r="AW4" s="59"/>
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="51"/>
+      <c r="AL4" s="52"/>
+      <c r="AM4" s="52"/>
+      <c r="AN4" s="52"/>
+      <c r="AO4" s="52"/>
+      <c r="AP4" s="52"/>
+      <c r="AQ4" s="52"/>
+      <c r="AR4" s="52"/>
+      <c r="AS4" s="52"/>
+      <c r="AT4" s="52"/>
+      <c r="AU4" s="52"/>
+      <c r="AV4" s="52"/>
+      <c r="AW4" s="52"/>
     </row>
     <row r="5" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A5" s="48"/>
-      <c r="B5" s="45" t="s">
+      <c r="A5" s="68"/>
+      <c r="B5" s="50" t="s">
         <v>32</v>
       </c>
-      <c r="C5" s="45"/>
-[...10 lines deleted...]
-      <c r="N5" s="47" t="s">
+      <c r="C5" s="50"/>
+      <c r="D5" s="50"/>
+      <c r="E5" s="50"/>
+      <c r="F5" s="50"/>
+      <c r="G5" s="50"/>
+      <c r="H5" s="50"/>
+      <c r="I5" s="50"/>
+      <c r="J5" s="50"/>
+      <c r="K5" s="50"/>
+      <c r="L5" s="50"/>
+      <c r="M5" s="62"/>
+      <c r="N5" s="61" t="s">
         <v>31</v>
       </c>
-      <c r="O5" s="45"/>
-[...10 lines deleted...]
-      <c r="Z5" s="47" t="s">
+      <c r="O5" s="50"/>
+      <c r="P5" s="50"/>
+      <c r="Q5" s="50"/>
+      <c r="R5" s="50"/>
+      <c r="S5" s="50"/>
+      <c r="T5" s="50"/>
+      <c r="U5" s="50"/>
+      <c r="V5" s="50"/>
+      <c r="W5" s="50"/>
+      <c r="X5" s="50"/>
+      <c r="Y5" s="62"/>
+      <c r="Z5" s="61" t="s">
         <v>28</v>
       </c>
-      <c r="AA5" s="45"/>
-[...10 lines deleted...]
-      <c r="AL5" s="45" t="s">
+      <c r="AA5" s="50"/>
+      <c r="AB5" s="50"/>
+      <c r="AC5" s="50"/>
+      <c r="AD5" s="50"/>
+      <c r="AE5" s="50"/>
+      <c r="AF5" s="50"/>
+      <c r="AG5" s="50"/>
+      <c r="AH5" s="50"/>
+      <c r="AI5" s="50"/>
+      <c r="AJ5" s="50"/>
+      <c r="AK5" s="62"/>
+      <c r="AL5" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="AM5" s="45"/>
-[...9 lines deleted...]
-      <c r="AW5" s="45"/>
+      <c r="AM5" s="50"/>
+      <c r="AN5" s="50"/>
+      <c r="AO5" s="50"/>
+      <c r="AP5" s="50"/>
+      <c r="AQ5" s="50"/>
+      <c r="AR5" s="50"/>
+      <c r="AS5" s="50"/>
+      <c r="AT5" s="50"/>
+      <c r="AU5" s="50"/>
+      <c r="AV5" s="50"/>
+      <c r="AW5" s="50"/>
     </row>
     <row r="6" spans="1:49" ht="34.5" customHeight="1">
-      <c r="A6" s="49"/>
+      <c r="A6" s="69"/>
       <c r="B6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="13" t="s">
@@ -1339,54 +1348,56 @@
       </c>
       <c r="AH7" s="6">
         <v>102.6</v>
       </c>
       <c r="AI7" s="6">
         <v>101.9</v>
       </c>
       <c r="AJ7" s="6">
         <v>102</v>
       </c>
       <c r="AK7" s="6">
         <v>101.3</v>
       </c>
       <c r="AL7" s="36">
         <v>103.5</v>
       </c>
       <c r="AM7" s="36">
         <v>103.4</v>
       </c>
       <c r="AN7" s="40">
         <v>103.2</v>
       </c>
       <c r="AO7" s="42">
         <v>103.3</v>
       </c>
-      <c r="AP7" s="67">
+      <c r="AP7" s="45">
         <v>103.3</v>
       </c>
-      <c r="AQ7" s="36"/>
+      <c r="AQ7" s="73">
+        <v>103.9</v>
+      </c>
       <c r="AR7" s="36"/>
       <c r="AS7" s="36"/>
       <c r="AT7" s="36"/>
       <c r="AU7" s="36"/>
       <c r="AV7" s="36"/>
       <c r="AW7" s="36"/>
     </row>
     <row r="8" spans="1:49" s="2" customFormat="1">
       <c r="A8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="6">
         <v>108.9</v>
       </c>
       <c r="C8" s="6">
         <v>106.9</v>
       </c>
       <c r="D8" s="6">
         <v>104.6</v>
       </c>
       <c r="E8" s="6">
         <v>103.6</v>
       </c>
       <c r="F8" s="6">
         <v>105.3</v>
@@ -1474,54 +1485,56 @@
       </c>
       <c r="AH8" s="6">
         <v>100.6</v>
       </c>
       <c r="AI8" s="6">
         <v>100.1</v>
       </c>
       <c r="AJ8" s="6">
         <v>100.3</v>
       </c>
       <c r="AK8" s="6">
         <v>100.8</v>
       </c>
       <c r="AL8" s="36">
         <v>105.8</v>
       </c>
       <c r="AM8" s="36">
         <v>105.6</v>
       </c>
       <c r="AN8" s="40">
         <v>102.7</v>
       </c>
       <c r="AO8" s="44">
         <v>101</v>
       </c>
-      <c r="AP8" s="67">
+      <c r="AP8" s="45">
         <v>101.3</v>
       </c>
-      <c r="AQ8" s="36"/>
+      <c r="AQ8" s="73">
+        <v>104.4</v>
+      </c>
       <c r="AR8" s="36"/>
       <c r="AS8" s="36"/>
       <c r="AT8" s="36"/>
       <c r="AU8" s="36"/>
       <c r="AV8" s="36"/>
       <c r="AW8" s="36"/>
     </row>
     <row r="9" spans="1:49">
       <c r="A9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="6">
         <v>101</v>
       </c>
       <c r="C9" s="6">
         <v>101.6</v>
       </c>
       <c r="D9" s="6">
         <v>101.7</v>
       </c>
       <c r="E9" s="6">
         <v>101.5</v>
       </c>
       <c r="F9" s="6">
         <v>101.5</v>
@@ -1609,54 +1622,56 @@
       </c>
       <c r="AH9" s="6">
         <v>101.7</v>
       </c>
       <c r="AI9" s="6">
         <v>100.5</v>
       </c>
       <c r="AJ9" s="6">
         <v>100</v>
       </c>
       <c r="AK9" s="6">
         <v>100.1</v>
       </c>
       <c r="AL9" s="36">
         <v>102</v>
       </c>
       <c r="AM9" s="36">
         <v>102.7</v>
       </c>
       <c r="AN9" s="40">
         <v>102.1</v>
       </c>
       <c r="AO9" s="42">
         <v>101.4</v>
       </c>
-      <c r="AP9" s="67">
+      <c r="AP9" s="45">
         <v>100.5</v>
       </c>
-      <c r="AQ9" s="36"/>
+      <c r="AQ9" s="73">
+        <v>101.1</v>
+      </c>
       <c r="AR9" s="36"/>
       <c r="AS9" s="36"/>
       <c r="AT9" s="36"/>
       <c r="AU9" s="36"/>
       <c r="AV9" s="36"/>
       <c r="AW9" s="36"/>
     </row>
     <row r="10" spans="1:49">
       <c r="A10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="6">
         <v>101.8</v>
       </c>
       <c r="C10" s="6">
         <v>102.2</v>
       </c>
       <c r="D10" s="6">
         <v>102</v>
       </c>
       <c r="E10" s="6">
         <v>101.9</v>
       </c>
       <c r="F10" s="6">
         <v>101.9</v>
@@ -1744,54 +1759,56 @@
       </c>
       <c r="AH10" s="6">
         <v>101.1</v>
       </c>
       <c r="AI10" s="6">
         <v>101.3</v>
       </c>
       <c r="AJ10" s="6">
         <v>101</v>
       </c>
       <c r="AK10" s="6">
         <v>100</v>
       </c>
       <c r="AL10" s="36">
         <v>101.5</v>
       </c>
       <c r="AM10" s="36">
         <v>101.1</v>
       </c>
       <c r="AN10" s="40">
         <v>101.2</v>
       </c>
       <c r="AO10" s="42">
         <v>101.3</v>
       </c>
-      <c r="AP10" s="67">
+      <c r="AP10" s="45">
         <v>101.3</v>
       </c>
-      <c r="AQ10" s="36"/>
+      <c r="AQ10" s="73">
+        <v>101.9</v>
+      </c>
       <c r="AR10" s="36"/>
       <c r="AS10" s="36"/>
       <c r="AT10" s="36"/>
       <c r="AU10" s="36"/>
       <c r="AV10" s="36"/>
       <c r="AW10" s="36"/>
     </row>
     <row r="11" spans="1:49">
       <c r="A11" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="6">
         <v>100.2</v>
       </c>
       <c r="C11" s="6">
         <v>100.2</v>
       </c>
       <c r="D11" s="6">
         <v>100.5</v>
       </c>
       <c r="E11" s="6">
         <v>100.5</v>
       </c>
       <c r="F11" s="6">
         <v>101.1</v>
@@ -1879,54 +1896,56 @@
       </c>
       <c r="AH11" s="6">
         <v>102.9</v>
       </c>
       <c r="AI11" s="6">
         <v>100.7</v>
       </c>
       <c r="AJ11" s="6">
         <v>102.4</v>
       </c>
       <c r="AK11" s="6">
         <v>103.1</v>
       </c>
       <c r="AL11" s="36">
         <v>105.1</v>
       </c>
       <c r="AM11" s="36">
         <v>106.2</v>
       </c>
       <c r="AN11" s="40">
         <v>106.6</v>
       </c>
       <c r="AO11" s="42">
         <v>107.5</v>
       </c>
-      <c r="AP11" s="67">
+      <c r="AP11" s="45">
         <v>105.6</v>
       </c>
-      <c r="AQ11" s="36"/>
+      <c r="AQ11" s="73">
+        <v>105.5</v>
+      </c>
       <c r="AR11" s="36"/>
       <c r="AS11" s="36"/>
       <c r="AT11" s="36"/>
       <c r="AU11" s="36"/>
       <c r="AV11" s="36"/>
       <c r="AW11" s="36"/>
     </row>
     <row r="12" spans="1:49">
       <c r="A12" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="6">
         <v>101.6</v>
       </c>
       <c r="C12" s="6">
         <v>100.7</v>
       </c>
       <c r="D12" s="6">
         <v>101.6</v>
       </c>
       <c r="E12" s="6">
         <v>101.9</v>
       </c>
       <c r="F12" s="6">
         <v>101.9</v>
@@ -2014,54 +2033,56 @@
       </c>
       <c r="AH12" s="6">
         <v>104.7</v>
       </c>
       <c r="AI12" s="6">
         <v>103</v>
       </c>
       <c r="AJ12" s="6">
         <v>103.6</v>
       </c>
       <c r="AK12" s="6">
         <v>103.6</v>
       </c>
       <c r="AL12" s="36">
         <v>104</v>
       </c>
       <c r="AM12" s="36">
         <v>101.9</v>
       </c>
       <c r="AN12" s="40">
         <v>103.5</v>
       </c>
       <c r="AO12" s="42">
         <v>106.2</v>
       </c>
-      <c r="AP12" s="67">
+      <c r="AP12" s="45">
         <v>105.5</v>
       </c>
-      <c r="AQ12" s="36"/>
+      <c r="AQ12" s="73">
+        <v>105.3</v>
+      </c>
       <c r="AR12" s="36"/>
       <c r="AS12" s="36"/>
       <c r="AT12" s="36"/>
       <c r="AU12" s="36"/>
       <c r="AV12" s="36"/>
       <c r="AW12" s="36"/>
     </row>
     <row r="13" spans="1:49">
       <c r="A13" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="6">
         <v>102.6</v>
       </c>
       <c r="C13" s="6">
         <v>102.8</v>
       </c>
       <c r="D13" s="6">
         <v>102.4</v>
       </c>
       <c r="E13" s="6">
         <v>102.3</v>
       </c>
       <c r="F13" s="6">
         <v>102.2</v>
@@ -2149,54 +2170,56 @@
       </c>
       <c r="AH13" s="6">
         <v>102.7</v>
       </c>
       <c r="AI13" s="6">
         <v>101.8</v>
       </c>
       <c r="AJ13" s="6">
         <v>101</v>
       </c>
       <c r="AK13" s="6">
         <v>100.3</v>
       </c>
       <c r="AL13" s="36">
         <v>101.4</v>
       </c>
       <c r="AM13" s="36">
         <v>101.9</v>
       </c>
       <c r="AN13" s="40">
         <v>101.1</v>
       </c>
       <c r="AO13" s="42">
         <v>101.5</v>
       </c>
-      <c r="AP13" s="67">
+      <c r="AP13" s="45">
         <v>101.7</v>
       </c>
-      <c r="AQ13" s="36"/>
+      <c r="AQ13" s="73">
+        <v>103.4</v>
+      </c>
       <c r="AR13" s="36"/>
       <c r="AS13" s="36"/>
       <c r="AT13" s="36"/>
       <c r="AU13" s="36"/>
       <c r="AV13" s="36"/>
       <c r="AW13" s="36"/>
     </row>
     <row r="14" spans="1:49">
       <c r="A14" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="6">
         <v>102.1</v>
       </c>
       <c r="C14" s="6">
         <v>101.9</v>
       </c>
       <c r="D14" s="6">
         <v>101.6</v>
       </c>
       <c r="E14" s="6">
         <v>101.5</v>
       </c>
       <c r="F14" s="6">
         <v>101.5</v>
@@ -2284,54 +2307,56 @@
       </c>
       <c r="AH14" s="6">
         <v>101.1</v>
       </c>
       <c r="AI14" s="6">
         <v>100.5</v>
       </c>
       <c r="AJ14" s="6">
         <v>101.2</v>
       </c>
       <c r="AK14" s="6">
         <v>100.7</v>
       </c>
       <c r="AL14" s="36">
         <v>101.7</v>
       </c>
       <c r="AM14" s="36">
         <v>100.6</v>
       </c>
       <c r="AN14" s="40">
         <v>101</v>
       </c>
       <c r="AO14" s="42">
         <v>101.1</v>
       </c>
-      <c r="AP14" s="67">
+      <c r="AP14" s="45">
         <v>101.2</v>
       </c>
-      <c r="AQ14" s="36"/>
+      <c r="AQ14" s="73">
+        <v>101.9</v>
+      </c>
       <c r="AR14" s="36"/>
       <c r="AS14" s="36"/>
       <c r="AT14" s="36"/>
       <c r="AU14" s="36"/>
       <c r="AV14" s="36"/>
       <c r="AW14" s="36"/>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="9">
         <v>104.2</v>
       </c>
       <c r="C15" s="9">
         <v>102.6</v>
       </c>
       <c r="D15" s="9">
         <v>101.7</v>
       </c>
       <c r="E15" s="9">
         <v>101.5</v>
       </c>
       <c r="F15" s="9">
         <v>101.3</v>
@@ -2419,278 +2444,280 @@
       </c>
       <c r="AH15" s="9">
         <v>103.7</v>
       </c>
       <c r="AI15" s="9">
         <v>104.1</v>
       </c>
       <c r="AJ15" s="9">
         <v>103.6</v>
       </c>
       <c r="AK15" s="9">
         <v>101.1</v>
       </c>
       <c r="AL15" s="37">
         <v>104.9</v>
       </c>
       <c r="AM15" s="37">
         <v>104.8</v>
       </c>
       <c r="AN15" s="41">
         <v>104</v>
       </c>
       <c r="AO15" s="43">
         <v>101.8</v>
       </c>
-      <c r="AP15" s="68">
+      <c r="AP15" s="46">
         <v>104.6</v>
       </c>
-      <c r="AQ15" s="37"/>
+      <c r="AQ15" s="74">
+        <v>105.1</v>
+      </c>
       <c r="AR15" s="37"/>
       <c r="AS15" s="37"/>
       <c r="AT15" s="37"/>
       <c r="AU15" s="37"/>
       <c r="AV15" s="37"/>
       <c r="AW15" s="37"/>
     </row>
     <row r="16" spans="1:49">
       <c r="A16" s="5"/>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="7"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="7"/>
       <c r="T16" s="6"/>
       <c r="U16" s="6"/>
       <c r="V16" s="6"/>
       <c r="W16" s="6"/>
       <c r="X16" s="6"/>
       <c r="Y16" s="6"/>
       <c r="Z16" s="3"/>
     </row>
     <row r="17" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A17" s="53" t="s">
+      <c r="A17" s="55" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="53"/>
-[...46 lines deleted...]
-      <c r="AW17" s="52"/>
+      <c r="B17" s="55"/>
+      <c r="C17" s="55"/>
+      <c r="D17" s="55"/>
+      <c r="E17" s="55"/>
+      <c r="F17" s="55"/>
+      <c r="G17" s="55"/>
+      <c r="H17" s="55"/>
+      <c r="I17" s="55"/>
+      <c r="J17" s="55"/>
+      <c r="K17" s="55"/>
+      <c r="L17" s="55"/>
+      <c r="M17" s="55"/>
+      <c r="N17" s="55"/>
+      <c r="O17" s="55"/>
+      <c r="P17" s="55"/>
+      <c r="Q17" s="55"/>
+      <c r="R17" s="55"/>
+      <c r="S17" s="55"/>
+      <c r="T17" s="55"/>
+      <c r="U17" s="55"/>
+      <c r="V17" s="55"/>
+      <c r="W17" s="55"/>
+      <c r="X17" s="55"/>
+      <c r="Y17" s="55"/>
+      <c r="Z17" s="56"/>
+      <c r="AA17" s="56"/>
+      <c r="AB17" s="56"/>
+      <c r="AC17" s="56"/>
+      <c r="AD17" s="56"/>
+      <c r="AE17" s="56"/>
+      <c r="AF17" s="56"/>
+      <c r="AG17" s="56"/>
+      <c r="AH17" s="56"/>
+      <c r="AI17" s="56"/>
+      <c r="AJ17" s="56"/>
+      <c r="AK17" s="56"/>
+      <c r="AL17" s="56"/>
+      <c r="AM17" s="56"/>
+      <c r="AN17" s="56"/>
+      <c r="AO17" s="56"/>
+      <c r="AP17" s="56"/>
+      <c r="AQ17" s="56"/>
+      <c r="AR17" s="56"/>
+      <c r="AS17" s="56"/>
+      <c r="AT17" s="56"/>
+      <c r="AU17" s="56"/>
+      <c r="AV17" s="56"/>
+      <c r="AW17" s="56"/>
     </row>
     <row r="18" spans="1:49" ht="12.75" customHeight="1">
       <c r="A18" s="22"/>
       <c r="B18" s="22"/>
       <c r="C18" s="22"/>
       <c r="D18" s="22"/>
       <c r="E18" s="22"/>
       <c r="F18" s="22"/>
       <c r="G18" s="22"/>
       <c r="H18" s="22"/>
       <c r="I18" s="22"/>
       <c r="J18" s="22"/>
       <c r="K18" s="22"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
       <c r="Q18" s="22"/>
       <c r="R18" s="22"/>
       <c r="S18" s="22"/>
       <c r="T18" s="22"/>
       <c r="U18" s="22"/>
       <c r="V18" s="22"/>
       <c r="W18" s="22"/>
       <c r="X18" s="22"/>
       <c r="Y18" s="22"/>
       <c r="Z18" s="3"/>
     </row>
     <row r="19" spans="1:49" ht="12.75" customHeight="1">
       <c r="A19" s="25"/>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
       <c r="G19" s="25"/>
       <c r="H19" s="25"/>
       <c r="I19" s="25"/>
-      <c r="J19" s="50"/>
-[...2 lines deleted...]
-      <c r="M19" s="50"/>
+      <c r="J19" s="72"/>
+      <c r="K19" s="72"/>
+      <c r="L19" s="72"/>
+      <c r="M19" s="72"/>
       <c r="N19" s="25"/>
       <c r="O19" s="25"/>
       <c r="P19" s="25"/>
       <c r="Q19" s="25"/>
       <c r="R19" s="25"/>
       <c r="S19" s="25"/>
       <c r="T19" s="25"/>
-      <c r="U19" s="66"/>
-[...3 lines deleted...]
-      <c r="Y19" s="66"/>
+      <c r="U19" s="59"/>
+      <c r="V19" s="59"/>
+      <c r="W19" s="59"/>
+      <c r="X19" s="59"/>
+      <c r="Y19" s="59"/>
       <c r="Z19" s="3"/>
-      <c r="AG19" s="58" t="s">
+      <c r="AG19" s="51" t="s">
         <v>29</v>
       </c>
-      <c r="AH19" s="58"/>
-[...14 lines deleted...]
-      <c r="AW19" s="59"/>
+      <c r="AH19" s="51"/>
+      <c r="AI19" s="51"/>
+      <c r="AJ19" s="51"/>
+      <c r="AK19" s="51"/>
+      <c r="AL19" s="52"/>
+      <c r="AM19" s="52"/>
+      <c r="AN19" s="52"/>
+      <c r="AO19" s="52"/>
+      <c r="AP19" s="52"/>
+      <c r="AQ19" s="52"/>
+      <c r="AR19" s="52"/>
+      <c r="AS19" s="52"/>
+      <c r="AT19" s="52"/>
+      <c r="AU19" s="52"/>
+      <c r="AV19" s="52"/>
+      <c r="AW19" s="52"/>
     </row>
     <row r="20" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A20" s="64"/>
-      <c r="B20" s="45" t="s">
+      <c r="A20" s="57"/>
+      <c r="B20" s="50" t="s">
         <v>32</v>
       </c>
-      <c r="C20" s="45"/>
-[...10 lines deleted...]
-      <c r="N20" s="45" t="s">
+      <c r="C20" s="50"/>
+      <c r="D20" s="50"/>
+      <c r="E20" s="50"/>
+      <c r="F20" s="50"/>
+      <c r="G20" s="50"/>
+      <c r="H20" s="50"/>
+      <c r="I20" s="50"/>
+      <c r="J20" s="50"/>
+      <c r="K20" s="50"/>
+      <c r="L20" s="50"/>
+      <c r="M20" s="62"/>
+      <c r="N20" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="O20" s="45"/>
-[...10 lines deleted...]
-      <c r="Z20" s="47" t="s">
+      <c r="O20" s="50"/>
+      <c r="P20" s="50"/>
+      <c r="Q20" s="50"/>
+      <c r="R20" s="50"/>
+      <c r="S20" s="50"/>
+      <c r="T20" s="50"/>
+      <c r="U20" s="50"/>
+      <c r="V20" s="50"/>
+      <c r="W20" s="50"/>
+      <c r="X20" s="50"/>
+      <c r="Y20" s="62"/>
+      <c r="Z20" s="61" t="s">
         <v>28</v>
       </c>
-      <c r="AA20" s="45"/>
-[...10 lines deleted...]
-      <c r="AL20" s="45" t="s">
+      <c r="AA20" s="50"/>
+      <c r="AB20" s="50"/>
+      <c r="AC20" s="50"/>
+      <c r="AD20" s="50"/>
+      <c r="AE20" s="50"/>
+      <c r="AF20" s="50"/>
+      <c r="AG20" s="50"/>
+      <c r="AH20" s="50"/>
+      <c r="AI20" s="50"/>
+      <c r="AJ20" s="50"/>
+      <c r="AK20" s="62"/>
+      <c r="AL20" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="AM20" s="45"/>
-[...9 lines deleted...]
-      <c r="AW20" s="45"/>
+      <c r="AM20" s="50"/>
+      <c r="AN20" s="50"/>
+      <c r="AO20" s="50"/>
+      <c r="AP20" s="50"/>
+      <c r="AQ20" s="50"/>
+      <c r="AR20" s="50"/>
+      <c r="AS20" s="50"/>
+      <c r="AT20" s="50"/>
+      <c r="AU20" s="50"/>
+      <c r="AV20" s="50"/>
+      <c r="AW20" s="50"/>
     </row>
     <row r="21" spans="1:49" ht="34.5" customHeight="1">
-      <c r="A21" s="65"/>
+      <c r="A21" s="58"/>
       <c r="B21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E21" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>8</v>
       </c>
       <c r="J21" s="13" t="s">
@@ -2916,54 +2943,56 @@
       </c>
       <c r="AH22" s="6">
         <v>102.6</v>
       </c>
       <c r="AI22" s="6">
         <v>101.9</v>
       </c>
       <c r="AJ22" s="6">
         <v>102.1</v>
       </c>
       <c r="AK22" s="6">
         <v>101.4</v>
       </c>
       <c r="AL22" s="25">
         <v>103.8</v>
       </c>
       <c r="AM22" s="36">
         <v>103.6</v>
       </c>
       <c r="AN22" s="40">
         <v>103.5</v>
       </c>
       <c r="AO22" s="42">
         <v>103.5</v>
       </c>
-      <c r="AP22" s="67">
+      <c r="AP22" s="45">
         <v>103.5</v>
       </c>
-      <c r="AQ22" s="36"/>
+      <c r="AQ22" s="73">
+        <v>104.1</v>
+      </c>
       <c r="AR22" s="36"/>
       <c r="AS22" s="36"/>
       <c r="AT22" s="36"/>
       <c r="AU22" s="36"/>
       <c r="AV22" s="36"/>
       <c r="AW22" s="36"/>
     </row>
     <row r="23" spans="1:49" s="2" customFormat="1">
       <c r="A23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="6">
         <v>109</v>
       </c>
       <c r="C23" s="6">
         <v>106.9</v>
       </c>
       <c r="D23" s="6">
         <v>104.7</v>
       </c>
       <c r="E23" s="6">
         <v>103.7</v>
       </c>
       <c r="F23" s="6">
         <v>105.4</v>
@@ -3051,54 +3080,56 @@
       </c>
       <c r="AH23" s="6">
         <v>100.6</v>
       </c>
       <c r="AI23" s="6">
         <v>100.1</v>
       </c>
       <c r="AJ23" s="6">
         <v>100.3</v>
       </c>
       <c r="AK23" s="6">
         <v>100.8</v>
       </c>
       <c r="AL23" s="25">
         <v>105.9</v>
       </c>
       <c r="AM23" s="36">
         <v>105.7</v>
       </c>
       <c r="AN23" s="40">
         <v>102.7</v>
       </c>
       <c r="AO23" s="42">
         <v>101.1</v>
       </c>
-      <c r="AP23" s="67">
+      <c r="AP23" s="45">
         <v>101.3</v>
       </c>
-      <c r="AQ23" s="36"/>
+      <c r="AQ23" s="73">
+        <v>104.6</v>
+      </c>
       <c r="AR23" s="36"/>
       <c r="AS23" s="36"/>
       <c r="AT23" s="36"/>
       <c r="AU23" s="36"/>
       <c r="AV23" s="36"/>
       <c r="AW23" s="36"/>
     </row>
     <row r="24" spans="1:49">
       <c r="A24" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="6">
         <v>101.4</v>
       </c>
       <c r="C24" s="6">
         <v>102.2</v>
       </c>
       <c r="D24" s="6">
         <v>102.4</v>
       </c>
       <c r="E24" s="6">
         <v>102.3</v>
       </c>
       <c r="F24" s="6">
         <v>102.2</v>
@@ -3186,54 +3217,56 @@
       </c>
       <c r="AH24" s="6">
         <v>102.5</v>
       </c>
       <c r="AI24" s="6">
         <v>100.7</v>
       </c>
       <c r="AJ24" s="6">
         <v>100</v>
       </c>
       <c r="AK24" s="6">
         <v>100.2</v>
       </c>
       <c r="AL24" s="25">
         <v>103.1</v>
       </c>
       <c r="AM24" s="36">
         <v>104.4</v>
       </c>
       <c r="AN24" s="40">
         <v>103.5</v>
       </c>
       <c r="AO24" s="42">
         <v>102.2</v>
       </c>
-      <c r="AP24" s="67">
+      <c r="AP24" s="45">
         <v>100.8</v>
       </c>
-      <c r="AQ24" s="36"/>
+      <c r="AQ24" s="73">
+        <v>101.6</v>
+      </c>
       <c r="AR24" s="36"/>
       <c r="AS24" s="36"/>
       <c r="AT24" s="36"/>
       <c r="AU24" s="36"/>
       <c r="AV24" s="36"/>
       <c r="AW24" s="36"/>
     </row>
     <row r="25" spans="1:49">
       <c r="A25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="6">
         <v>101.8</v>
       </c>
       <c r="C25" s="6">
         <v>102.2</v>
       </c>
       <c r="D25" s="6">
         <v>102.1</v>
       </c>
       <c r="E25" s="6">
         <v>101.9</v>
       </c>
       <c r="F25" s="6">
         <v>101.9</v>
@@ -3321,54 +3354,56 @@
       </c>
       <c r="AH25" s="6">
         <v>101.1</v>
       </c>
       <c r="AI25" s="6">
         <v>101.3</v>
       </c>
       <c r="AJ25" s="6">
         <v>101</v>
       </c>
       <c r="AK25" s="6">
         <v>100</v>
       </c>
       <c r="AL25" s="25">
         <v>101.5</v>
       </c>
       <c r="AM25" s="36">
         <v>101.1</v>
       </c>
       <c r="AN25" s="40">
         <v>101.3</v>
       </c>
       <c r="AO25" s="42">
         <v>101.3</v>
       </c>
-      <c r="AP25" s="67">
+      <c r="AP25" s="45">
         <v>101.3</v>
       </c>
-      <c r="AQ25" s="36"/>
+      <c r="AQ25" s="73">
+        <v>101.9</v>
+      </c>
       <c r="AR25" s="36"/>
       <c r="AS25" s="36"/>
       <c r="AT25" s="36"/>
       <c r="AU25" s="36"/>
       <c r="AV25" s="36"/>
       <c r="AW25" s="36"/>
     </row>
     <row r="26" spans="1:49">
       <c r="A26" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="6">
         <v>100.2</v>
       </c>
       <c r="C26" s="6">
         <v>100.2</v>
       </c>
       <c r="D26" s="6">
         <v>100.5</v>
       </c>
       <c r="E26" s="6">
         <v>100.5</v>
       </c>
       <c r="F26" s="6">
         <v>101.1</v>
@@ -3456,54 +3491,56 @@
       </c>
       <c r="AH26" s="6">
         <v>102.9</v>
       </c>
       <c r="AI26" s="6">
         <v>100.7</v>
       </c>
       <c r="AJ26" s="6">
         <v>102.4</v>
       </c>
       <c r="AK26" s="6">
         <v>103.1</v>
       </c>
       <c r="AL26" s="25">
         <v>105.2</v>
       </c>
       <c r="AM26" s="36">
         <v>106.2</v>
       </c>
       <c r="AN26" s="40">
         <v>106.6</v>
       </c>
       <c r="AO26" s="42">
         <v>107.6</v>
       </c>
-      <c r="AP26" s="67">
+      <c r="AP26" s="45">
         <v>105.7</v>
       </c>
-      <c r="AQ26" s="36"/>
+      <c r="AQ26" s="73">
+        <v>105.6</v>
+      </c>
       <c r="AR26" s="36"/>
       <c r="AS26" s="36"/>
       <c r="AT26" s="36"/>
       <c r="AU26" s="36"/>
       <c r="AV26" s="36"/>
       <c r="AW26" s="36"/>
     </row>
     <row r="27" spans="1:49">
       <c r="A27" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="6">
         <v>101.6</v>
       </c>
       <c r="C27" s="6">
         <v>100.8</v>
       </c>
       <c r="D27" s="6">
         <v>101.6</v>
       </c>
       <c r="E27" s="6">
         <v>101.9</v>
       </c>
       <c r="F27" s="6">
         <v>101.9</v>
@@ -3591,54 +3628,56 @@
       </c>
       <c r="AH27" s="6">
         <v>104.7</v>
       </c>
       <c r="AI27" s="6">
         <v>103</v>
       </c>
       <c r="AJ27" s="6">
         <v>103.7</v>
       </c>
       <c r="AK27" s="6">
         <v>103.6</v>
       </c>
       <c r="AL27" s="25">
         <v>104.1</v>
       </c>
       <c r="AM27" s="36">
         <v>102</v>
       </c>
       <c r="AN27" s="40">
         <v>103.6</v>
       </c>
       <c r="AO27" s="42">
         <v>106.3</v>
       </c>
-      <c r="AP27" s="67">
+      <c r="AP27" s="45">
         <v>105.6</v>
       </c>
-      <c r="AQ27" s="36"/>
+      <c r="AQ27" s="73">
+        <v>105.4</v>
+      </c>
       <c r="AR27" s="36"/>
       <c r="AS27" s="36"/>
       <c r="AT27" s="36"/>
       <c r="AU27" s="36"/>
       <c r="AV27" s="36"/>
       <c r="AW27" s="36"/>
     </row>
     <row r="28" spans="1:49">
       <c r="A28" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="6">
         <v>102.6</v>
       </c>
       <c r="C28" s="6">
         <v>102.8</v>
       </c>
       <c r="D28" s="6">
         <v>102.4</v>
       </c>
       <c r="E28" s="6">
         <v>102.3</v>
       </c>
       <c r="F28" s="6">
         <v>102.2</v>
@@ -3726,54 +3765,56 @@
       </c>
       <c r="AH28" s="6">
         <v>102.7</v>
       </c>
       <c r="AI28" s="6">
         <v>101.9</v>
       </c>
       <c r="AJ28" s="6">
         <v>101</v>
       </c>
       <c r="AK28" s="6">
         <v>100.3</v>
       </c>
       <c r="AL28" s="25">
         <v>101.4</v>
       </c>
       <c r="AM28" s="36">
         <v>101.9</v>
       </c>
       <c r="AN28" s="40">
         <v>101.1</v>
       </c>
       <c r="AO28" s="42">
         <v>101.5</v>
       </c>
-      <c r="AP28" s="67">
+      <c r="AP28" s="45">
         <v>101.8</v>
       </c>
-      <c r="AQ28" s="36"/>
+      <c r="AQ28" s="73">
+        <v>103.5</v>
+      </c>
       <c r="AR28" s="36"/>
       <c r="AS28" s="36"/>
       <c r="AT28" s="36"/>
       <c r="AU28" s="36"/>
       <c r="AV28" s="36"/>
       <c r="AW28" s="36"/>
     </row>
     <row r="29" spans="1:49">
       <c r="A29" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="6">
         <v>102.1</v>
       </c>
       <c r="C29" s="6">
         <v>101.9</v>
       </c>
       <c r="D29" s="6">
         <v>101.6</v>
       </c>
       <c r="E29" s="6">
         <v>101.5</v>
       </c>
       <c r="F29" s="6">
         <v>101.5</v>
@@ -3861,54 +3902,56 @@
       </c>
       <c r="AH29" s="6">
         <v>101.1</v>
       </c>
       <c r="AI29" s="6">
         <v>100.5</v>
       </c>
       <c r="AJ29" s="6">
         <v>101.2</v>
       </c>
       <c r="AK29" s="6">
         <v>100.7</v>
       </c>
       <c r="AL29" s="25">
         <v>101.7</v>
       </c>
       <c r="AM29" s="38">
         <v>100.6</v>
       </c>
       <c r="AN29" s="40">
         <v>101.1</v>
       </c>
       <c r="AO29" s="42">
         <v>101.1</v>
       </c>
-      <c r="AP29" s="67">
+      <c r="AP29" s="45">
         <v>101.2</v>
       </c>
-      <c r="AQ29" s="38"/>
+      <c r="AQ29" s="73">
+        <v>101.9</v>
+      </c>
       <c r="AR29" s="38"/>
       <c r="AS29" s="38"/>
       <c r="AT29" s="38"/>
       <c r="AU29" s="38"/>
       <c r="AV29" s="38"/>
       <c r="AW29" s="38"/>
     </row>
     <row r="30" spans="1:49">
       <c r="A30" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="9">
         <v>104.2</v>
       </c>
       <c r="C30" s="9">
         <v>102.6</v>
       </c>
       <c r="D30" s="9">
         <v>101.7</v>
       </c>
       <c r="E30" s="9">
         <v>101.5</v>
       </c>
       <c r="F30" s="9">
         <v>101.3</v>
@@ -3996,278 +4039,280 @@
       </c>
       <c r="AH30" s="9">
         <v>103.7</v>
       </c>
       <c r="AI30" s="9">
         <v>104.1</v>
       </c>
       <c r="AJ30" s="9">
         <v>103.6</v>
       </c>
       <c r="AK30" s="9">
         <v>101.1</v>
       </c>
       <c r="AL30" s="8">
         <v>104.9</v>
       </c>
       <c r="AM30" s="37">
         <v>104.9</v>
       </c>
       <c r="AN30" s="41">
         <v>104</v>
       </c>
       <c r="AO30" s="43">
         <v>101.9</v>
       </c>
-      <c r="AP30" s="68">
+      <c r="AP30" s="46">
         <v>104.6</v>
       </c>
-      <c r="AQ30" s="37"/>
+      <c r="AQ30" s="74">
+        <v>105.1</v>
+      </c>
       <c r="AR30" s="37"/>
       <c r="AS30" s="37"/>
       <c r="AT30" s="37"/>
       <c r="AU30" s="37"/>
       <c r="AV30" s="37"/>
       <c r="AW30" s="37"/>
     </row>
     <row r="31" spans="1:49">
       <c r="A31" s="5"/>
       <c r="B31" s="6"/>
       <c r="C31" s="6"/>
       <c r="D31" s="6"/>
       <c r="E31" s="6"/>
       <c r="F31" s="6"/>
       <c r="G31" s="7"/>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="6"/>
       <c r="N31" s="6"/>
       <c r="O31" s="6"/>
       <c r="P31" s="6"/>
       <c r="Q31" s="6"/>
       <c r="R31" s="6"/>
       <c r="S31" s="7"/>
       <c r="T31" s="6"/>
       <c r="U31" s="6"/>
       <c r="V31" s="6"/>
       <c r="W31" s="6"/>
       <c r="X31" s="6"/>
       <c r="Y31" s="6"/>
       <c r="Z31" s="3"/>
     </row>
     <row r="32" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A32" s="60" t="s">
+      <c r="A32" s="70" t="s">
         <v>26</v>
       </c>
-      <c r="B32" s="60"/>
-[...46 lines deleted...]
-      <c r="AW32" s="52"/>
+      <c r="B32" s="70"/>
+      <c r="C32" s="70"/>
+      <c r="D32" s="70"/>
+      <c r="E32" s="70"/>
+      <c r="F32" s="70"/>
+      <c r="G32" s="70"/>
+      <c r="H32" s="70"/>
+      <c r="I32" s="70"/>
+      <c r="J32" s="70"/>
+      <c r="K32" s="70"/>
+      <c r="L32" s="70"/>
+      <c r="M32" s="70"/>
+      <c r="N32" s="70"/>
+      <c r="O32" s="70"/>
+      <c r="P32" s="70"/>
+      <c r="Q32" s="70"/>
+      <c r="R32" s="70"/>
+      <c r="S32" s="70"/>
+      <c r="T32" s="70"/>
+      <c r="U32" s="70"/>
+      <c r="V32" s="70"/>
+      <c r="W32" s="70"/>
+      <c r="X32" s="70"/>
+      <c r="Y32" s="70"/>
+      <c r="Z32" s="56"/>
+      <c r="AA32" s="56"/>
+      <c r="AB32" s="56"/>
+      <c r="AC32" s="56"/>
+      <c r="AD32" s="56"/>
+      <c r="AE32" s="56"/>
+      <c r="AF32" s="56"/>
+      <c r="AG32" s="56"/>
+      <c r="AH32" s="56"/>
+      <c r="AI32" s="56"/>
+      <c r="AJ32" s="56"/>
+      <c r="AK32" s="56"/>
+      <c r="AL32" s="56"/>
+      <c r="AM32" s="56"/>
+      <c r="AN32" s="56"/>
+      <c r="AO32" s="56"/>
+      <c r="AP32" s="56"/>
+      <c r="AQ32" s="56"/>
+      <c r="AR32" s="56"/>
+      <c r="AS32" s="56"/>
+      <c r="AT32" s="56"/>
+      <c r="AU32" s="56"/>
+      <c r="AV32" s="56"/>
+      <c r="AW32" s="56"/>
     </row>
     <row r="33" spans="1:49" ht="15.75" customHeight="1">
       <c r="A33" s="24"/>
       <c r="B33" s="24"/>
       <c r="C33" s="24"/>
       <c r="D33" s="24"/>
       <c r="E33" s="24"/>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="24"/>
       <c r="I33" s="24"/>
       <c r="J33" s="24"/>
       <c r="K33" s="24"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
       <c r="N33" s="24"/>
       <c r="O33" s="24"/>
       <c r="P33" s="24"/>
       <c r="Q33" s="24"/>
       <c r="R33" s="24"/>
       <c r="S33" s="24"/>
       <c r="T33" s="24"/>
       <c r="U33" s="24"/>
       <c r="V33" s="24"/>
       <c r="W33" s="24"/>
       <c r="X33" s="24"/>
       <c r="Y33" s="24"/>
       <c r="Z33" s="3"/>
     </row>
     <row r="34" spans="1:49" ht="18" customHeight="1">
-      <c r="A34" s="58"/>
-[...23 lines deleted...]
-      <c r="Y34" s="59"/>
+      <c r="A34" s="51"/>
+      <c r="B34" s="52"/>
+      <c r="C34" s="52"/>
+      <c r="D34" s="52"/>
+      <c r="E34" s="52"/>
+      <c r="F34" s="52"/>
+      <c r="G34" s="52"/>
+      <c r="H34" s="52"/>
+      <c r="I34" s="52"/>
+      <c r="J34" s="52"/>
+      <c r="K34" s="52"/>
+      <c r="L34" s="52"/>
+      <c r="M34" s="52"/>
+      <c r="N34" s="52"/>
+      <c r="O34" s="52"/>
+      <c r="P34" s="52"/>
+      <c r="Q34" s="52"/>
+      <c r="R34" s="52"/>
+      <c r="S34" s="52"/>
+      <c r="T34" s="52"/>
+      <c r="U34" s="52"/>
+      <c r="V34" s="52"/>
+      <c r="W34" s="52"/>
+      <c r="X34" s="52"/>
+      <c r="Y34" s="52"/>
       <c r="Z34" s="3"/>
-      <c r="AG34" s="62" t="s">
+      <c r="AG34" s="53" t="s">
         <v>29</v>
       </c>
-      <c r="AH34" s="63"/>
-[...14 lines deleted...]
-      <c r="AW34" s="59"/>
+      <c r="AH34" s="54"/>
+      <c r="AI34" s="54"/>
+      <c r="AJ34" s="54"/>
+      <c r="AK34" s="54"/>
+      <c r="AL34" s="52"/>
+      <c r="AM34" s="52"/>
+      <c r="AN34" s="52"/>
+      <c r="AO34" s="52"/>
+      <c r="AP34" s="52"/>
+      <c r="AQ34" s="52"/>
+      <c r="AR34" s="52"/>
+      <c r="AS34" s="52"/>
+      <c r="AT34" s="52"/>
+      <c r="AU34" s="52"/>
+      <c r="AV34" s="52"/>
+      <c r="AW34" s="52"/>
     </row>
     <row r="35" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A35" s="48"/>
-      <c r="B35" s="45" t="s">
+      <c r="A35" s="68"/>
+      <c r="B35" s="50" t="s">
         <v>32</v>
       </c>
-      <c r="C35" s="45"/>
-[...10 lines deleted...]
-      <c r="N35" s="47" t="s">
+      <c r="C35" s="50"/>
+      <c r="D35" s="50"/>
+      <c r="E35" s="50"/>
+      <c r="F35" s="50"/>
+      <c r="G35" s="50"/>
+      <c r="H35" s="50"/>
+      <c r="I35" s="50"/>
+      <c r="J35" s="50"/>
+      <c r="K35" s="50"/>
+      <c r="L35" s="50"/>
+      <c r="M35" s="62"/>
+      <c r="N35" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="O35" s="45"/>
-[...10 lines deleted...]
-      <c r="Z35" s="47" t="s">
+      <c r="O35" s="50"/>
+      <c r="P35" s="50"/>
+      <c r="Q35" s="50"/>
+      <c r="R35" s="50"/>
+      <c r="S35" s="50"/>
+      <c r="T35" s="50"/>
+      <c r="U35" s="50"/>
+      <c r="V35" s="50"/>
+      <c r="W35" s="50"/>
+      <c r="X35" s="50"/>
+      <c r="Y35" s="62"/>
+      <c r="Z35" s="61" t="s">
         <v>28</v>
       </c>
-      <c r="AA35" s="45"/>
-[...10 lines deleted...]
-      <c r="AL35" s="45" t="s">
+      <c r="AA35" s="50"/>
+      <c r="AB35" s="50"/>
+      <c r="AC35" s="50"/>
+      <c r="AD35" s="50"/>
+      <c r="AE35" s="50"/>
+      <c r="AF35" s="50"/>
+      <c r="AG35" s="50"/>
+      <c r="AH35" s="50"/>
+      <c r="AI35" s="50"/>
+      <c r="AJ35" s="50"/>
+      <c r="AK35" s="62"/>
+      <c r="AL35" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="AM35" s="45"/>
-[...9 lines deleted...]
-      <c r="AW35" s="45"/>
+      <c r="AM35" s="50"/>
+      <c r="AN35" s="50"/>
+      <c r="AO35" s="50"/>
+      <c r="AP35" s="60"/>
+      <c r="AQ35" s="50"/>
+      <c r="AR35" s="50"/>
+      <c r="AS35" s="50"/>
+      <c r="AT35" s="50"/>
+      <c r="AU35" s="50"/>
+      <c r="AV35" s="50"/>
+      <c r="AW35" s="50"/>
     </row>
     <row r="36" spans="1:49" ht="34.5" customHeight="1">
-      <c r="A36" s="49"/>
+      <c r="A36" s="69"/>
       <c r="B36" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D36" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E36" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F36" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G36" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>8</v>
       </c>
       <c r="J36" s="13" t="s">
@@ -4341,51 +4386,51 @@
       </c>
       <c r="AG36" s="13" t="s">
         <v>8</v>
       </c>
       <c r="AH36" s="13" t="s">
         <v>9</v>
       </c>
       <c r="AI36" s="13" t="s">
         <v>10</v>
       </c>
       <c r="AJ36" s="13" t="s">
         <v>11</v>
       </c>
       <c r="AK36" s="11" t="s">
         <v>12</v>
       </c>
       <c r="AL36" s="13" t="s">
         <v>1</v>
       </c>
       <c r="AM36" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AN36" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="AO36" s="70" t="s">
+      <c r="AO36" s="48" t="s">
         <v>4</v>
       </c>
       <c r="AP36" s="11" t="s">
         <v>5</v>
       </c>
       <c r="AQ36" s="12" t="s">
         <v>6</v>
       </c>
       <c r="AR36" s="13" t="s">
         <v>7</v>
       </c>
       <c r="AS36" s="13" t="s">
         <v>8</v>
       </c>
       <c r="AT36" s="13" t="s">
         <v>9</v>
       </c>
       <c r="AU36" s="13" t="s">
         <v>10</v>
       </c>
       <c r="AV36" s="13" t="s">
         <v>11</v>
       </c>
       <c r="AW36" s="11" t="s">
         <v>12</v>
@@ -4493,54 +4538,56 @@
       </c>
       <c r="AH37" s="6">
         <v>102.4</v>
       </c>
       <c r="AI37" s="6">
         <v>101.5</v>
       </c>
       <c r="AJ37" s="6">
         <v>101.6</v>
       </c>
       <c r="AK37" s="6">
         <v>99.7</v>
       </c>
       <c r="AL37" s="36">
         <v>100</v>
       </c>
       <c r="AM37" s="39">
         <v>100</v>
       </c>
       <c r="AN37" s="39">
         <v>100</v>
       </c>
       <c r="AO37" s="36">
         <v>99.9</v>
       </c>
-      <c r="AP37" s="69">
-[...2 lines deleted...]
-      <c r="AQ37" s="36"/>
+      <c r="AP37" s="47">
+        <v>100</v>
+      </c>
+      <c r="AQ37" s="73">
+        <v>123.1</v>
+      </c>
       <c r="AR37" s="36"/>
       <c r="AS37" s="36"/>
       <c r="AT37" s="36"/>
       <c r="AU37" s="36"/>
       <c r="AV37" s="36"/>
       <c r="AW37" s="36"/>
     </row>
     <row r="38" spans="1:49" s="2" customFormat="1">
       <c r="A38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B38" s="6">
         <v>100</v>
       </c>
       <c r="C38" s="6">
         <v>100</v>
       </c>
       <c r="D38" s="6">
         <v>100</v>
       </c>
       <c r="E38" s="6">
         <v>100</v>
       </c>
       <c r="F38" s="6">
         <v>100</v>
@@ -4628,54 +4675,56 @@
       </c>
       <c r="AH38" s="6">
         <v>100.7</v>
       </c>
       <c r="AI38" s="6">
         <v>100</v>
       </c>
       <c r="AJ38" s="6">
         <v>100.2</v>
       </c>
       <c r="AK38" s="6">
         <v>100</v>
       </c>
       <c r="AL38" s="36">
         <v>100</v>
       </c>
       <c r="AM38" s="39">
         <v>100</v>
       </c>
       <c r="AN38" s="39">
         <v>100</v>
       </c>
       <c r="AO38" s="7">
         <v>100</v>
       </c>
-      <c r="AP38" s="69">
-[...2 lines deleted...]
-      <c r="AQ38" s="36"/>
+      <c r="AP38" s="47">
+        <v>100</v>
+      </c>
+      <c r="AQ38" s="73">
+        <v>102.3</v>
+      </c>
       <c r="AR38" s="36"/>
       <c r="AS38" s="36"/>
       <c r="AT38" s="36"/>
       <c r="AU38" s="36"/>
       <c r="AV38" s="36"/>
       <c r="AW38" s="36"/>
     </row>
     <row r="39" spans="1:49">
       <c r="A39" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C39" s="14" t="s">
         <v>22</v>
       </c>
       <c r="D39" s="14" t="s">
         <v>22</v>
       </c>
       <c r="E39" s="14" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="6">
         <v>100</v>
@@ -4763,54 +4812,56 @@
       </c>
       <c r="AH39" s="6">
         <v>100</v>
       </c>
       <c r="AI39" s="6">
         <v>89.7</v>
       </c>
       <c r="AJ39" s="6">
         <v>89.5</v>
       </c>
       <c r="AK39" s="6">
         <v>85</v>
       </c>
       <c r="AL39" s="7" t="s">
         <v>22</v>
       </c>
       <c r="AM39" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AN39" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AO39" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="AP39" s="69">
-[...2 lines deleted...]
-      <c r="AQ39" s="36"/>
+      <c r="AP39" s="47">
+        <v>100</v>
+      </c>
+      <c r="AQ39" s="73">
+        <v>25.8</v>
+      </c>
       <c r="AR39" s="36"/>
       <c r="AS39" s="36"/>
       <c r="AT39" s="36"/>
       <c r="AU39" s="36"/>
       <c r="AV39" s="36"/>
       <c r="AW39" s="36"/>
     </row>
     <row r="40" spans="1:49">
       <c r="A40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B40" s="6">
         <v>100</v>
       </c>
       <c r="C40" s="6">
         <v>100</v>
       </c>
       <c r="D40" s="6">
         <v>100</v>
       </c>
       <c r="E40" s="6">
         <v>100</v>
       </c>
       <c r="F40" s="6">
         <v>100</v>
@@ -4898,54 +4949,56 @@
       </c>
       <c r="AH40" s="6">
         <v>101</v>
       </c>
       <c r="AI40" s="6">
         <v>101</v>
       </c>
       <c r="AJ40" s="6">
         <v>100.9</v>
       </c>
       <c r="AK40" s="6">
         <v>98.8</v>
       </c>
       <c r="AL40" s="7" t="s">
         <v>22</v>
       </c>
       <c r="AM40" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AN40" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AO40" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="AP40" s="69">
-[...2 lines deleted...]
-      <c r="AQ40" s="36"/>
+      <c r="AP40" s="47">
+        <v>100</v>
+      </c>
+      <c r="AQ40" s="73">
+        <v>189.7</v>
+      </c>
       <c r="AR40" s="36"/>
       <c r="AS40" s="36"/>
       <c r="AT40" s="36"/>
       <c r="AU40" s="36"/>
       <c r="AV40" s="36"/>
       <c r="AW40" s="36"/>
     </row>
     <row r="41" spans="1:49">
       <c r="A41" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="6">
         <v>100</v>
       </c>
       <c r="C41" s="6">
         <v>100</v>
       </c>
       <c r="D41" s="6">
         <v>100</v>
       </c>
       <c r="E41" s="6">
         <v>100</v>
       </c>
       <c r="F41" s="6">
         <v>100</v>
@@ -5033,54 +5086,56 @@
       </c>
       <c r="AH41" s="6">
         <v>103.2</v>
       </c>
       <c r="AI41" s="6">
         <v>100</v>
       </c>
       <c r="AJ41" s="6">
         <v>100.4</v>
       </c>
       <c r="AK41" s="6">
         <v>100</v>
       </c>
       <c r="AL41" s="7">
         <v>100</v>
       </c>
       <c r="AM41" s="39">
         <v>100</v>
       </c>
       <c r="AN41" s="39">
         <v>100</v>
       </c>
       <c r="AO41" s="36">
         <v>99.8</v>
       </c>
-      <c r="AP41" s="69">
+      <c r="AP41" s="47">
         <v>99.9</v>
       </c>
-      <c r="AQ41" s="36"/>
+      <c r="AQ41" s="73">
+        <v>135.5</v>
+      </c>
       <c r="AR41" s="36"/>
       <c r="AS41" s="36"/>
       <c r="AT41" s="36"/>
       <c r="AU41" s="36"/>
       <c r="AV41" s="36"/>
       <c r="AW41" s="36"/>
     </row>
     <row r="42" spans="1:49">
       <c r="A42" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C42" s="14" t="s">
         <v>22</v>
       </c>
       <c r="D42" s="14" t="s">
         <v>22</v>
       </c>
       <c r="E42" s="14" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="6">
         <v>100</v>
@@ -5168,54 +5223,56 @@
       </c>
       <c r="AH42" s="6">
         <v>102.3</v>
       </c>
       <c r="AI42" s="6">
         <v>100.7</v>
       </c>
       <c r="AJ42" s="6">
         <v>100.3</v>
       </c>
       <c r="AK42" s="6">
         <v>100.1</v>
       </c>
       <c r="AL42" s="7" t="s">
         <v>22</v>
       </c>
       <c r="AM42" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AN42" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AO42" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="AP42" s="69">
-[...2 lines deleted...]
-      <c r="AQ42" s="36"/>
+      <c r="AP42" s="47">
+        <v>100</v>
+      </c>
+      <c r="AQ42" s="73">
+        <v>103.2</v>
+      </c>
       <c r="AR42" s="36"/>
       <c r="AS42" s="36"/>
       <c r="AT42" s="36"/>
       <c r="AU42" s="36"/>
       <c r="AV42" s="36"/>
       <c r="AW42" s="36"/>
     </row>
     <row r="43" spans="1:49">
       <c r="A43" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C43" s="14" t="s">
         <v>22</v>
       </c>
       <c r="D43" s="14" t="s">
         <v>22</v>
       </c>
       <c r="E43" s="14" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="6">
         <v>100</v>
@@ -5303,54 +5360,56 @@
       </c>
       <c r="AH43" s="6">
         <v>102.5</v>
       </c>
       <c r="AI43" s="6">
         <v>101.9</v>
       </c>
       <c r="AJ43" s="6">
         <v>101.2</v>
       </c>
       <c r="AK43" s="6">
         <v>100</v>
       </c>
       <c r="AL43" s="7" t="s">
         <v>22</v>
       </c>
       <c r="AM43" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AN43" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AO43" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="AP43" s="69">
-[...2 lines deleted...]
-      <c r="AQ43" s="36"/>
+      <c r="AP43" s="47">
+        <v>100</v>
+      </c>
+      <c r="AQ43" s="73">
+        <v>95.9</v>
+      </c>
       <c r="AR43" s="36"/>
       <c r="AS43" s="36"/>
       <c r="AT43" s="36"/>
       <c r="AU43" s="36"/>
       <c r="AV43" s="36"/>
       <c r="AW43" s="36"/>
     </row>
     <row r="44" spans="1:49">
       <c r="A44" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B44" s="6">
         <v>100</v>
       </c>
       <c r="C44" s="6">
         <v>100</v>
       </c>
       <c r="D44" s="6">
         <v>100</v>
       </c>
       <c r="E44" s="6">
         <v>100</v>
       </c>
       <c r="F44" s="6">
         <v>100</v>
@@ -5438,54 +5497,56 @@
       </c>
       <c r="AH44" s="6">
         <v>100.8</v>
       </c>
       <c r="AI44" s="6">
         <v>100.1</v>
       </c>
       <c r="AJ44" s="6">
         <v>100.9</v>
       </c>
       <c r="AK44" s="6">
         <v>100</v>
       </c>
       <c r="AL44" s="7">
         <v>100</v>
       </c>
       <c r="AM44" s="7">
         <v>100</v>
       </c>
       <c r="AN44" s="7">
         <v>100</v>
       </c>
       <c r="AO44" s="38">
         <v>99.1</v>
       </c>
-      <c r="AP44" s="69">
+      <c r="AP44" s="47">
         <v>99.7</v>
       </c>
-      <c r="AQ44" s="38"/>
+      <c r="AQ44" s="73">
+        <v>163</v>
+      </c>
       <c r="AR44" s="38"/>
       <c r="AS44" s="38"/>
       <c r="AT44" s="38"/>
       <c r="AU44" s="38"/>
       <c r="AV44" s="38"/>
       <c r="AW44" s="38"/>
     </row>
     <row r="45" spans="1:49">
       <c r="A45" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B45" s="9">
         <v>100</v>
       </c>
       <c r="C45" s="9">
         <v>100</v>
       </c>
       <c r="D45" s="9">
         <v>100</v>
       </c>
       <c r="E45" s="9">
         <v>100</v>
       </c>
       <c r="F45" s="9">
         <v>100</v>
@@ -5573,277 +5634,279 @@
       </c>
       <c r="AH45" s="9">
         <v>104.1</v>
       </c>
       <c r="AI45" s="9">
         <v>104.5</v>
       </c>
       <c r="AJ45" s="9">
         <v>104.5</v>
       </c>
       <c r="AK45" s="9">
         <v>100.1</v>
       </c>
       <c r="AL45" s="10">
         <v>100</v>
       </c>
       <c r="AM45" s="10">
         <v>100</v>
       </c>
       <c r="AN45" s="10">
         <v>100</v>
       </c>
       <c r="AO45" s="10">
         <v>100</v>
       </c>
-      <c r="AP45" s="72">
-[...2 lines deleted...]
-      <c r="AQ45" s="37"/>
+      <c r="AP45" s="49">
+        <v>100</v>
+      </c>
+      <c r="AQ45" s="74">
+        <v>141.1</v>
+      </c>
       <c r="AR45" s="37"/>
       <c r="AS45" s="37"/>
       <c r="AT45" s="37"/>
       <c r="AU45" s="37"/>
       <c r="AV45" s="37"/>
       <c r="AW45" s="37"/>
     </row>
     <row r="46" spans="1:49">
       <c r="A46" s="5"/>
       <c r="B46" s="6"/>
       <c r="C46" s="6"/>
       <c r="D46" s="6"/>
       <c r="E46" s="6"/>
       <c r="F46" s="6"/>
       <c r="G46" s="14"/>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="6"/>
       <c r="N46" s="14"/>
       <c r="O46" s="14"/>
       <c r="P46" s="14"/>
       <c r="Q46" s="6"/>
       <c r="R46" s="6"/>
       <c r="S46" s="7"/>
       <c r="T46" s="6"/>
       <c r="U46" s="6"/>
       <c r="V46" s="6"/>
       <c r="W46" s="6"/>
       <c r="X46" s="6"/>
       <c r="Y46" s="6"/>
       <c r="Z46" s="3"/>
     </row>
     <row r="47" spans="1:49" ht="15" customHeight="1">
-      <c r="A47" s="53" t="s">
+      <c r="A47" s="55" t="s">
         <v>27</v>
       </c>
-      <c r="B47" s="53"/>
-[...46 lines deleted...]
-      <c r="AW47" s="52"/>
+      <c r="B47" s="55"/>
+      <c r="C47" s="55"/>
+      <c r="D47" s="55"/>
+      <c r="E47" s="55"/>
+      <c r="F47" s="55"/>
+      <c r="G47" s="55"/>
+      <c r="H47" s="55"/>
+      <c r="I47" s="55"/>
+      <c r="J47" s="55"/>
+      <c r="K47" s="55"/>
+      <c r="L47" s="55"/>
+      <c r="M47" s="55"/>
+      <c r="N47" s="55"/>
+      <c r="O47" s="55"/>
+      <c r="P47" s="55"/>
+      <c r="Q47" s="55"/>
+      <c r="R47" s="55"/>
+      <c r="S47" s="55"/>
+      <c r="T47" s="55"/>
+      <c r="U47" s="55"/>
+      <c r="V47" s="55"/>
+      <c r="W47" s="55"/>
+      <c r="X47" s="55"/>
+      <c r="Y47" s="55"/>
+      <c r="Z47" s="56"/>
+      <c r="AA47" s="56"/>
+      <c r="AB47" s="56"/>
+      <c r="AC47" s="56"/>
+      <c r="AD47" s="56"/>
+      <c r="AE47" s="56"/>
+      <c r="AF47" s="56"/>
+      <c r="AG47" s="56"/>
+      <c r="AH47" s="56"/>
+      <c r="AI47" s="56"/>
+      <c r="AJ47" s="56"/>
+      <c r="AK47" s="56"/>
+      <c r="AL47" s="56"/>
+      <c r="AM47" s="56"/>
+      <c r="AN47" s="56"/>
+      <c r="AO47" s="56"/>
+      <c r="AP47" s="56"/>
+      <c r="AQ47" s="56"/>
+      <c r="AR47" s="56"/>
+      <c r="AS47" s="56"/>
+      <c r="AT47" s="56"/>
+      <c r="AU47" s="56"/>
+      <c r="AV47" s="56"/>
+      <c r="AW47" s="56"/>
     </row>
     <row r="48" spans="1:49" ht="15" customHeight="1">
       <c r="A48" s="23"/>
       <c r="B48" s="23"/>
       <c r="C48" s="23"/>
       <c r="D48" s="23"/>
       <c r="E48" s="23"/>
       <c r="F48" s="23"/>
       <c r="G48" s="23"/>
       <c r="H48" s="23"/>
       <c r="I48" s="23"/>
       <c r="J48" s="23"/>
       <c r="K48" s="23"/>
       <c r="L48" s="23"/>
       <c r="M48" s="23"/>
       <c r="N48" s="23"/>
       <c r="O48" s="23"/>
       <c r="P48" s="23"/>
       <c r="Q48" s="23"/>
       <c r="R48" s="23"/>
       <c r="S48" s="23"/>
       <c r="T48" s="23"/>
       <c r="U48" s="23"/>
       <c r="V48" s="23"/>
       <c r="W48" s="23"/>
       <c r="X48" s="23"/>
       <c r="Y48" s="23"/>
       <c r="Z48" s="3"/>
     </row>
     <row r="49" spans="1:49" ht="15" customHeight="1">
-      <c r="A49" s="58"/>
-[...23 lines deleted...]
-      <c r="Y49" s="59"/>
+      <c r="A49" s="51"/>
+      <c r="B49" s="52"/>
+      <c r="C49" s="52"/>
+      <c r="D49" s="52"/>
+      <c r="E49" s="52"/>
+      <c r="F49" s="52"/>
+      <c r="G49" s="52"/>
+      <c r="H49" s="52"/>
+      <c r="I49" s="52"/>
+      <c r="J49" s="52"/>
+      <c r="K49" s="52"/>
+      <c r="L49" s="52"/>
+      <c r="M49" s="52"/>
+      <c r="N49" s="52"/>
+      <c r="O49" s="52"/>
+      <c r="P49" s="52"/>
+      <c r="Q49" s="52"/>
+      <c r="R49" s="52"/>
+      <c r="S49" s="52"/>
+      <c r="T49" s="52"/>
+      <c r="U49" s="52"/>
+      <c r="V49" s="52"/>
+      <c r="W49" s="52"/>
+      <c r="X49" s="52"/>
+      <c r="Y49" s="52"/>
       <c r="Z49" s="3"/>
-      <c r="AH49" s="62" t="s">
+      <c r="AH49" s="53" t="s">
         <v>29</v>
       </c>
-      <c r="AI49" s="62"/>
-[...13 lines deleted...]
-      <c r="AW49" s="59"/>
+      <c r="AI49" s="53"/>
+      <c r="AJ49" s="53"/>
+      <c r="AK49" s="53"/>
+      <c r="AL49" s="52"/>
+      <c r="AM49" s="52"/>
+      <c r="AN49" s="52"/>
+      <c r="AO49" s="52"/>
+      <c r="AP49" s="52"/>
+      <c r="AQ49" s="52"/>
+      <c r="AR49" s="52"/>
+      <c r="AS49" s="52"/>
+      <c r="AT49" s="52"/>
+      <c r="AU49" s="52"/>
+      <c r="AV49" s="52"/>
+      <c r="AW49" s="52"/>
     </row>
     <row r="50" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A50" s="56"/>
-      <c r="B50" s="45" t="s">
+      <c r="A50" s="66"/>
+      <c r="B50" s="50" t="s">
         <v>32</v>
       </c>
-      <c r="C50" s="45"/>
-[...10 lines deleted...]
-      <c r="N50" s="47" t="s">
+      <c r="C50" s="50"/>
+      <c r="D50" s="50"/>
+      <c r="E50" s="50"/>
+      <c r="F50" s="50"/>
+      <c r="G50" s="50"/>
+      <c r="H50" s="50"/>
+      <c r="I50" s="50"/>
+      <c r="J50" s="50"/>
+      <c r="K50" s="50"/>
+      <c r="L50" s="50"/>
+      <c r="M50" s="62"/>
+      <c r="N50" s="61" t="s">
         <v>31</v>
       </c>
-      <c r="O50" s="45"/>
-[...10 lines deleted...]
-      <c r="Z50" s="47" t="s">
+      <c r="O50" s="50"/>
+      <c r="P50" s="50"/>
+      <c r="Q50" s="50"/>
+      <c r="R50" s="50"/>
+      <c r="S50" s="50"/>
+      <c r="T50" s="50"/>
+      <c r="U50" s="50"/>
+      <c r="V50" s="50"/>
+      <c r="W50" s="50"/>
+      <c r="X50" s="50"/>
+      <c r="Y50" s="62"/>
+      <c r="Z50" s="61" t="s">
         <v>28</v>
       </c>
-      <c r="AA50" s="45"/>
-[...10 lines deleted...]
-      <c r="AL50" s="45" t="s">
+      <c r="AA50" s="50"/>
+      <c r="AB50" s="50"/>
+      <c r="AC50" s="50"/>
+      <c r="AD50" s="50"/>
+      <c r="AE50" s="50"/>
+      <c r="AF50" s="50"/>
+      <c r="AG50" s="50"/>
+      <c r="AH50" s="50"/>
+      <c r="AI50" s="50"/>
+      <c r="AJ50" s="50"/>
+      <c r="AK50" s="62"/>
+      <c r="AL50" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="AM50" s="45"/>
-[...9 lines deleted...]
-      <c r="AW50" s="45"/>
+      <c r="AM50" s="50"/>
+      <c r="AN50" s="50"/>
+      <c r="AO50" s="50"/>
+      <c r="AP50" s="50"/>
+      <c r="AQ50" s="50"/>
+      <c r="AR50" s="50"/>
+      <c r="AS50" s="50"/>
+      <c r="AT50" s="50"/>
+      <c r="AU50" s="50"/>
+      <c r="AV50" s="50"/>
+      <c r="AW50" s="50"/>
     </row>
     <row r="51" spans="1:49" ht="34.5" customHeight="1">
-      <c r="A51" s="57"/>
+      <c r="A51" s="67"/>
       <c r="B51" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C51" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D51" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E51" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G51" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H51" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I51" s="13" t="s">
         <v>8</v>
       </c>
       <c r="J51" s="13" t="s">
@@ -6069,54 +6132,56 @@
       </c>
       <c r="AH52" s="6">
         <v>103.3</v>
       </c>
       <c r="AI52" s="6">
         <v>103.3</v>
       </c>
       <c r="AJ52" s="6">
         <v>103.5</v>
       </c>
       <c r="AK52" s="6">
         <v>105.5</v>
       </c>
       <c r="AL52" s="25">
         <v>103.8</v>
       </c>
       <c r="AM52" s="36">
         <v>103.6</v>
       </c>
       <c r="AN52" s="40">
         <v>103.5</v>
       </c>
       <c r="AO52" s="42">
         <v>103.5</v>
       </c>
-      <c r="AP52" s="67">
+      <c r="AP52" s="45">
         <v>103.5</v>
       </c>
-      <c r="AQ52" s="36"/>
+      <c r="AQ52" s="73">
+        <v>103.9</v>
+      </c>
       <c r="AR52" s="36"/>
       <c r="AS52" s="36"/>
       <c r="AT52" s="36"/>
       <c r="AU52" s="36"/>
       <c r="AV52" s="36"/>
       <c r="AW52" s="36"/>
     </row>
     <row r="53" spans="1:49" s="2" customFormat="1">
       <c r="A53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B53" s="6">
         <v>109.3</v>
       </c>
       <c r="C53" s="6">
         <v>107.2</v>
       </c>
       <c r="D53" s="6">
         <v>104.8</v>
       </c>
       <c r="E53" s="6">
         <v>103.7</v>
       </c>
       <c r="F53" s="6">
         <v>105.4</v>
@@ -6204,54 +6269,56 @@
       </c>
       <c r="AH53" s="6">
         <v>100.5</v>
       </c>
       <c r="AI53" s="6">
         <v>100.6</v>
       </c>
       <c r="AJ53" s="6">
         <v>100.7</v>
       </c>
       <c r="AK53" s="6">
         <v>103.1</v>
       </c>
       <c r="AL53" s="25">
         <v>106.1</v>
       </c>
       <c r="AM53" s="36">
         <v>105.8</v>
       </c>
       <c r="AN53" s="40">
         <v>102.8</v>
       </c>
       <c r="AO53" s="42">
         <v>101.1</v>
       </c>
-      <c r="AP53" s="67">
+      <c r="AP53" s="45">
         <v>101.4</v>
       </c>
-      <c r="AQ53" s="36"/>
+      <c r="AQ53" s="73">
+        <v>104.7</v>
+      </c>
       <c r="AR53" s="36"/>
       <c r="AS53" s="36"/>
       <c r="AT53" s="36"/>
       <c r="AU53" s="36"/>
       <c r="AV53" s="36"/>
       <c r="AW53" s="36"/>
     </row>
     <row r="54" spans="1:49">
       <c r="A54" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B54" s="6">
         <v>101.4</v>
       </c>
       <c r="C54" s="6">
         <v>102.2</v>
       </c>
       <c r="D54" s="6">
         <v>102.4</v>
       </c>
       <c r="E54" s="6">
         <v>102.3</v>
       </c>
       <c r="F54" s="6">
         <v>102.2</v>
@@ -6339,54 +6406,56 @@
       </c>
       <c r="AH54" s="6">
         <v>103</v>
       </c>
       <c r="AI54" s="6">
         <v>103.2</v>
       </c>
       <c r="AJ54" s="6">
         <v>102</v>
       </c>
       <c r="AK54" s="6">
         <v>102.8</v>
       </c>
       <c r="AL54" s="25">
         <v>103.1</v>
       </c>
       <c r="AM54" s="36">
         <v>104.4</v>
       </c>
       <c r="AN54" s="40">
         <v>103.5</v>
       </c>
       <c r="AO54" s="42">
         <v>102.2</v>
       </c>
-      <c r="AP54" s="67">
+      <c r="AP54" s="45">
         <v>100.8</v>
       </c>
-      <c r="AQ54" s="36"/>
+      <c r="AQ54" s="73">
+        <v>101.6</v>
+      </c>
       <c r="AR54" s="36"/>
       <c r="AS54" s="36"/>
       <c r="AT54" s="36"/>
       <c r="AU54" s="36"/>
       <c r="AV54" s="36"/>
       <c r="AW54" s="36"/>
     </row>
     <row r="55" spans="1:49">
       <c r="A55" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B55" s="6">
         <v>101.8</v>
       </c>
       <c r="C55" s="6">
         <v>102.2</v>
       </c>
       <c r="D55" s="6">
         <v>102.1</v>
       </c>
       <c r="E55" s="6">
         <v>101.9</v>
       </c>
       <c r="F55" s="6">
         <v>101.9</v>
@@ -6474,54 +6543,56 @@
       </c>
       <c r="AH55" s="6">
         <v>101.7</v>
       </c>
       <c r="AI55" s="6">
         <v>102.9</v>
       </c>
       <c r="AJ55" s="6">
         <v>101.2</v>
       </c>
       <c r="AK55" s="6">
         <v>105</v>
       </c>
       <c r="AL55" s="25">
         <v>101.5</v>
       </c>
       <c r="AM55" s="36">
         <v>101.1</v>
       </c>
       <c r="AN55" s="40">
         <v>101.3</v>
       </c>
       <c r="AO55" s="42">
         <v>101.3</v>
       </c>
-      <c r="AP55" s="67">
+      <c r="AP55" s="45">
         <v>101.3</v>
       </c>
-      <c r="AQ55" s="36"/>
+      <c r="AQ55" s="73">
+        <v>101.4</v>
+      </c>
       <c r="AR55" s="36"/>
       <c r="AS55" s="36"/>
       <c r="AT55" s="36"/>
       <c r="AU55" s="36"/>
       <c r="AV55" s="36"/>
       <c r="AW55" s="36"/>
     </row>
     <row r="56" spans="1:49">
       <c r="A56" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B56" s="6">
         <v>100.2</v>
       </c>
       <c r="C56" s="6">
         <v>100.2</v>
       </c>
       <c r="D56" s="6">
         <v>100.5</v>
       </c>
       <c r="E56" s="6">
         <v>100.5</v>
       </c>
       <c r="F56" s="6">
         <v>101.1</v>
@@ -6609,54 +6680,56 @@
       </c>
       <c r="AH56" s="6">
         <v>102.4</v>
       </c>
       <c r="AI56" s="6">
         <v>102.2</v>
       </c>
       <c r="AJ56" s="6">
         <v>106.8</v>
       </c>
       <c r="AK56" s="6">
         <v>109.3</v>
       </c>
       <c r="AL56" s="25">
         <v>105.2</v>
       </c>
       <c r="AM56" s="36">
         <v>106.2</v>
       </c>
       <c r="AN56" s="40">
         <v>106.7</v>
       </c>
       <c r="AO56" s="42">
         <v>107.6</v>
       </c>
-      <c r="AP56" s="67">
+      <c r="AP56" s="45">
         <v>105.7</v>
       </c>
-      <c r="AQ56" s="36"/>
+      <c r="AQ56" s="73">
+        <v>105.4</v>
+      </c>
       <c r="AR56" s="36"/>
       <c r="AS56" s="36"/>
       <c r="AT56" s="36"/>
       <c r="AU56" s="36"/>
       <c r="AV56" s="36"/>
       <c r="AW56" s="36"/>
     </row>
     <row r="57" spans="1:49">
       <c r="A57" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B57" s="6">
         <v>101.6</v>
       </c>
       <c r="C57" s="6">
         <v>100.8</v>
       </c>
       <c r="D57" s="6">
         <v>101.6</v>
       </c>
       <c r="E57" s="6">
         <v>101.9</v>
       </c>
       <c r="F57" s="6">
         <v>101.9</v>
@@ -6744,54 +6817,56 @@
       </c>
       <c r="AH57" s="6">
         <v>109.2</v>
       </c>
       <c r="AI57" s="6">
         <v>108</v>
       </c>
       <c r="AJ57" s="6">
         <v>110.1</v>
       </c>
       <c r="AK57" s="6">
         <v>107.8</v>
       </c>
       <c r="AL57" s="25">
         <v>104.1</v>
       </c>
       <c r="AM57" s="36">
         <v>102</v>
       </c>
       <c r="AN57" s="40">
         <v>103.6</v>
       </c>
       <c r="AO57" s="42">
         <v>106.3</v>
       </c>
-      <c r="AP57" s="67">
+      <c r="AP57" s="45">
         <v>105.6</v>
       </c>
-      <c r="AQ57" s="36"/>
+      <c r="AQ57" s="73">
+        <v>105.4</v>
+      </c>
       <c r="AR57" s="36"/>
       <c r="AS57" s="36"/>
       <c r="AT57" s="36"/>
       <c r="AU57" s="36"/>
       <c r="AV57" s="36"/>
       <c r="AW57" s="36"/>
     </row>
     <row r="58" spans="1:49">
       <c r="A58" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B58" s="6">
         <v>102.6</v>
       </c>
       <c r="C58" s="6">
         <v>102.8</v>
       </c>
       <c r="D58" s="6">
         <v>102.4</v>
       </c>
       <c r="E58" s="6">
         <v>102.3</v>
       </c>
       <c r="F58" s="6">
         <v>102.2</v>
@@ -6879,54 +6954,56 @@
       </c>
       <c r="AH58" s="6">
         <v>103.5</v>
       </c>
       <c r="AI58" s="6">
         <v>104.2</v>
       </c>
       <c r="AJ58" s="6">
         <v>100.2</v>
       </c>
       <c r="AK58" s="6">
         <v>101.2</v>
       </c>
       <c r="AL58" s="25">
         <v>101.4</v>
       </c>
       <c r="AM58" s="36">
         <v>101.9</v>
       </c>
       <c r="AN58" s="40">
         <v>101.1</v>
       </c>
       <c r="AO58" s="42">
         <v>101.5</v>
       </c>
-      <c r="AP58" s="67">
+      <c r="AP58" s="45">
         <v>101.8</v>
       </c>
-      <c r="AQ58" s="36"/>
+      <c r="AQ58" s="73">
+        <v>103.6</v>
+      </c>
       <c r="AR58" s="36"/>
       <c r="AS58" s="36"/>
       <c r="AT58" s="36"/>
       <c r="AU58" s="36"/>
       <c r="AV58" s="36"/>
       <c r="AW58" s="36"/>
     </row>
     <row r="59" spans="1:49">
       <c r="A59" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B59" s="6">
         <v>102.1</v>
       </c>
       <c r="C59" s="6">
         <v>101.9</v>
       </c>
       <c r="D59" s="6">
         <v>101.6</v>
       </c>
       <c r="E59" s="6">
         <v>101.5</v>
       </c>
       <c r="F59" s="6">
         <v>101.5</v>
@@ -7014,54 +7091,56 @@
       </c>
       <c r="AH59" s="6">
         <v>102.2</v>
       </c>
       <c r="AI59" s="6">
         <v>102.2</v>
       </c>
       <c r="AJ59" s="6">
         <v>102.3</v>
       </c>
       <c r="AK59" s="6">
         <v>102.8</v>
       </c>
       <c r="AL59" s="25">
         <v>101.7</v>
       </c>
       <c r="AM59" s="36">
         <v>100.6</v>
       </c>
       <c r="AN59" s="40">
         <v>101.1</v>
       </c>
       <c r="AO59" s="42">
         <v>101.1</v>
       </c>
-      <c r="AP59" s="67">
+      <c r="AP59" s="45">
         <v>101.2</v>
       </c>
-      <c r="AQ59" s="36"/>
+      <c r="AQ59" s="73">
+        <v>101.5</v>
+      </c>
       <c r="AR59" s="36"/>
       <c r="AS59" s="36"/>
       <c r="AT59" s="36"/>
       <c r="AU59" s="36"/>
       <c r="AV59" s="36"/>
       <c r="AW59" s="36"/>
     </row>
     <row r="60" spans="1:49">
       <c r="A60" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B60" s="9">
         <v>104.2</v>
       </c>
       <c r="C60" s="9">
         <v>102.6</v>
       </c>
       <c r="D60" s="9">
         <v>101.7</v>
       </c>
       <c r="E60" s="9">
         <v>101.5</v>
       </c>
       <c r="F60" s="9">
         <v>101.3</v>
@@ -7149,196 +7228,201 @@
       </c>
       <c r="AH60" s="9">
         <v>102.2</v>
       </c>
       <c r="AI60" s="9">
         <v>101.9</v>
       </c>
       <c r="AJ60" s="9">
         <v>100</v>
       </c>
       <c r="AK60" s="9">
         <v>105.6</v>
       </c>
       <c r="AL60" s="8">
         <v>104.9</v>
       </c>
       <c r="AM60" s="37">
         <v>104.9</v>
       </c>
       <c r="AN60" s="41">
         <v>104</v>
       </c>
       <c r="AO60" s="43">
         <v>101.9</v>
       </c>
-      <c r="AP60" s="68">
+      <c r="AP60" s="46">
         <v>104.7</v>
       </c>
-      <c r="AQ60" s="37"/>
+      <c r="AQ60" s="74">
+        <v>104.7</v>
+      </c>
       <c r="AR60" s="37"/>
       <c r="AS60" s="37"/>
       <c r="AT60" s="37"/>
       <c r="AU60" s="37"/>
       <c r="AV60" s="37"/>
       <c r="AW60" s="37"/>
     </row>
     <row r="61" spans="1:49">
       <c r="B61" s="16"/>
       <c r="C61" s="16"/>
       <c r="D61" s="16"/>
       <c r="E61" s="16"/>
       <c r="F61" s="16"/>
       <c r="G61" s="16"/>
       <c r="H61" s="16"/>
       <c r="I61" s="16"/>
       <c r="J61" s="16"/>
       <c r="K61" s="16"/>
       <c r="L61" s="16"/>
       <c r="M61" s="16"/>
       <c r="N61" s="16"/>
       <c r="O61" s="16"/>
       <c r="P61" s="16"/>
       <c r="Q61" s="16"/>
       <c r="R61" s="16"/>
       <c r="S61" s="16"/>
     </row>
     <row r="62" spans="1:49" ht="36" customHeight="1">
       <c r="A62" s="19"/>
       <c r="B62" s="29"/>
       <c r="C62" s="30"/>
       <c r="D62" s="30"/>
       <c r="E62" s="30"/>
       <c r="F62" s="30"/>
       <c r="G62" s="30"/>
       <c r="H62" s="30"/>
       <c r="I62" s="30"/>
       <c r="J62" s="30"/>
       <c r="K62" s="30"/>
       <c r="L62" s="30"/>
       <c r="M62" s="30"/>
-      <c r="N62" s="54" t="s">
+      <c r="N62" s="64" t="s">
         <v>30</v>
       </c>
-      <c r="O62" s="55"/>
-[...9 lines deleted...]
-      <c r="Y62" s="55"/>
+      <c r="O62" s="65"/>
+      <c r="P62" s="65"/>
+      <c r="Q62" s="65"/>
+      <c r="R62" s="65"/>
+      <c r="S62" s="65"/>
+      <c r="T62" s="65"/>
+      <c r="U62" s="65"/>
+      <c r="V62" s="65"/>
+      <c r="W62" s="65"/>
+      <c r="X62" s="65"/>
+      <c r="Y62" s="65"/>
       <c r="Z62" s="28"/>
       <c r="AA62" s="28"/>
       <c r="AB62" s="28"/>
       <c r="AC62" s="28"/>
       <c r="AD62" s="28"/>
       <c r="AE62" s="28"/>
     </row>
     <row r="63" spans="1:49" ht="26.25" customHeight="1">
       <c r="A63" s="20"/>
       <c r="N63" s="28"/>
       <c r="O63" s="28"/>
       <c r="P63" s="28"/>
       <c r="Q63" s="28"/>
       <c r="R63" s="28"/>
       <c r="S63" s="28"/>
       <c r="T63" s="28"/>
       <c r="U63" s="28"/>
       <c r="V63" s="28"/>
       <c r="W63" s="28"/>
       <c r="X63" s="28"/>
       <c r="Y63" s="28"/>
       <c r="Z63" s="28"/>
       <c r="AA63" s="28"/>
       <c r="AB63" s="28"/>
       <c r="AC63" s="28"/>
       <c r="AD63" s="28"/>
       <c r="AE63" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="34">
-    <mergeCell ref="AL50:AW50"/>
-[...10 lines deleted...]
-    <mergeCell ref="Z5:AK5"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:Y5"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B20:M20"/>
+    <mergeCell ref="J19:M19"/>
+    <mergeCell ref="N20:Y20"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A17:AW17"/>
     <mergeCell ref="N62:Y62"/>
     <mergeCell ref="Z20:AK20"/>
     <mergeCell ref="A50:A51"/>
     <mergeCell ref="B50:M50"/>
     <mergeCell ref="A34:Y34"/>
     <mergeCell ref="A49:Y49"/>
     <mergeCell ref="N35:Y35"/>
     <mergeCell ref="A35:A36"/>
     <mergeCell ref="B35:M35"/>
     <mergeCell ref="Z35:AK35"/>
     <mergeCell ref="Z50:AK50"/>
     <mergeCell ref="N50:Y50"/>
     <mergeCell ref="A32:AW32"/>
     <mergeCell ref="A2:Y2"/>
-    <mergeCell ref="B5:M5"/>
-[...4 lines deleted...]
-    <mergeCell ref="N20:Y20"/>
+    <mergeCell ref="AL5:AW5"/>
+    <mergeCell ref="AH4:AW4"/>
+    <mergeCell ref="AL20:AW20"/>
+    <mergeCell ref="AL35:AW35"/>
+    <mergeCell ref="Z5:AK5"/>
+    <mergeCell ref="AL50:AW50"/>
+    <mergeCell ref="AG19:AW19"/>
+    <mergeCell ref="AG34:AW34"/>
+    <mergeCell ref="AH49:AW49"/>
+    <mergeCell ref="A47:AW47"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="U19:Y19"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -7347,85 +7431,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО по периодам</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>