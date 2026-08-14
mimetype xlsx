--- v3 (2026-07-22)
+++ v4 (2026-08-14)
@@ -1,54 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Kzl30-21\модем 30-03\БЮЛЛЕТЕНИ\БЮЛЛ ЭИ ПРЕСС\2026\Дин ряд Вал месяц\Вал дин ряд ян-июль\дин ряд русс\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9975" tabRatio="838"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9972" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО по периодам" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="319" uniqueCount="34">
   <si>
     <t>во всех категориях хозяйств</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь - февраль</t>
   </si>
   <si>
     <t>январь - март</t>
   </si>
   <si>
     <t>январь - апрель</t>
   </si>
@@ -121,56 +126,56 @@
   <si>
     <t xml:space="preserve">Индекс физического объема валовой  продукции животноводства </t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t xml:space="preserve">в % к соответствующему периоду </t>
   </si>
   <si>
     <t>*В сответствии с пп. 2 пункта 10 Правил пересмотра опубликованной официальной статистической информации для статистических целей и на основании обновленных административных данных похозяйственного учета осуществлен специальный пересмотр отдельных показателей статистики животноводства за 2024 год в отношении крестьянских и фермерских хозяйств и хозяйств населения.</t>
   </si>
   <si>
     <t>2024 год*</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="166" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -343,229 +348,235 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="14" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -589,116 +600,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -834,153 +847,153 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AW63"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="S1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="W3" sqref="W3"/>
+    <sheetView tabSelected="1" topLeftCell="AA1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A17" sqref="A17:AW17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
-    <col min="1" max="1" width="25.7109375" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="25.6640625" style="1" customWidth="1"/>
+    <col min="2" max="4" width="9.109375" style="1"/>
+    <col min="5" max="5" width="10.109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="10.88671875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="10.109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="10.6640625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="10.5546875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="11.109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.109375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="10.44140625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" ht="21.75" customHeight="1">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="58" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="63"/>
-[...46 lines deleted...]
-      <c r="AW1" s="56"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
+      <c r="U1" s="58"/>
+      <c r="V1" s="58"/>
+      <c r="W1" s="58"/>
+      <c r="X1" s="58"/>
+      <c r="Y1" s="58"/>
+      <c r="Z1" s="59"/>
+      <c r="AA1" s="59"/>
+      <c r="AB1" s="59"/>
+      <c r="AC1" s="59"/>
+      <c r="AD1" s="59"/>
+      <c r="AE1" s="59"/>
+      <c r="AF1" s="59"/>
+      <c r="AG1" s="59"/>
+      <c r="AH1" s="59"/>
+      <c r="AI1" s="59"/>
+      <c r="AJ1" s="59"/>
+      <c r="AK1" s="59"/>
+      <c r="AL1" s="59"/>
+      <c r="AM1" s="59"/>
+      <c r="AN1" s="59"/>
+      <c r="AO1" s="59"/>
+      <c r="AP1" s="59"/>
+      <c r="AQ1" s="59"/>
+      <c r="AR1" s="59"/>
+      <c r="AS1" s="59"/>
+      <c r="AT1" s="59"/>
+      <c r="AU1" s="59"/>
+      <c r="AV1" s="59"/>
+      <c r="AW1" s="59"/>
     </row>
     <row r="2" spans="1:49" ht="19.5" customHeight="1">
-      <c r="A2" s="71" t="s">
+      <c r="A2" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="71"/>
-[...22 lines deleted...]
-      <c r="Y2" s="71"/>
+      <c r="B2" s="68"/>
+      <c r="C2" s="68"/>
+      <c r="D2" s="68"/>
+      <c r="E2" s="68"/>
+      <c r="F2" s="68"/>
+      <c r="G2" s="68"/>
+      <c r="H2" s="68"/>
+      <c r="I2" s="68"/>
+      <c r="J2" s="68"/>
+      <c r="K2" s="68"/>
+      <c r="L2" s="68"/>
+      <c r="M2" s="68"/>
+      <c r="N2" s="68"/>
+      <c r="O2" s="68"/>
+      <c r="P2" s="68"/>
+      <c r="Q2" s="68"/>
+      <c r="R2" s="68"/>
+      <c r="S2" s="68"/>
+      <c r="T2" s="68"/>
+      <c r="U2" s="68"/>
+      <c r="V2" s="68"/>
+      <c r="W2" s="68"/>
+      <c r="X2" s="68"/>
+      <c r="Y2" s="68"/>
     </row>
     <row r="3" spans="1:49" ht="16.5" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
@@ -999,130 +1012,130 @@
       <c r="I4" s="27"/>
       <c r="J4" s="27"/>
       <c r="K4" s="27"/>
       <c r="L4" s="27"/>
       <c r="M4" s="27"/>
       <c r="N4" s="27"/>
       <c r="O4" s="27"/>
       <c r="P4" s="27"/>
       <c r="Q4" s="27"/>
       <c r="R4" s="27"/>
       <c r="S4" s="27"/>
       <c r="T4" s="27"/>
       <c r="U4" s="27"/>
       <c r="V4" s="27"/>
       <c r="W4" s="27"/>
       <c r="X4" s="27"/>
       <c r="Y4" s="27"/>
       <c r="Z4" s="27"/>
       <c r="AA4" s="27"/>
       <c r="AB4" s="27"/>
       <c r="AC4" s="27"/>
       <c r="AD4" s="27"/>
       <c r="AE4" s="27"/>
       <c r="AF4" s="27"/>
       <c r="AG4" s="27"/>
-      <c r="AH4" s="51" t="s">
+      <c r="AH4" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="AI4" s="51"/>
-[...13 lines deleted...]
-      <c r="AW4" s="52"/>
+      <c r="AI4" s="65"/>
+      <c r="AJ4" s="65"/>
+      <c r="AK4" s="65"/>
+      <c r="AL4" s="66"/>
+      <c r="AM4" s="66"/>
+      <c r="AN4" s="66"/>
+      <c r="AO4" s="66"/>
+      <c r="AP4" s="66"/>
+      <c r="AQ4" s="66"/>
+      <c r="AR4" s="66"/>
+      <c r="AS4" s="66"/>
+      <c r="AT4" s="66"/>
+      <c r="AU4" s="66"/>
+      <c r="AV4" s="66"/>
+      <c r="AW4" s="66"/>
     </row>
     <row r="5" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A5" s="68"/>
-      <c r="B5" s="50" t="s">
+      <c r="A5" s="55"/>
+      <c r="B5" s="52" t="s">
         <v>32</v>
       </c>
-      <c r="C5" s="50"/>
-[...10 lines deleted...]
-      <c r="N5" s="61" t="s">
+      <c r="C5" s="52"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="52"/>
+      <c r="H5" s="52"/>
+      <c r="I5" s="52"/>
+      <c r="J5" s="52"/>
+      <c r="K5" s="52"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="53"/>
+      <c r="N5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="O5" s="50"/>
-[...10 lines deleted...]
-      <c r="Z5" s="61" t="s">
+      <c r="O5" s="52"/>
+      <c r="P5" s="52"/>
+      <c r="Q5" s="52"/>
+      <c r="R5" s="52"/>
+      <c r="S5" s="52"/>
+      <c r="T5" s="52"/>
+      <c r="U5" s="52"/>
+      <c r="V5" s="52"/>
+      <c r="W5" s="52"/>
+      <c r="X5" s="52"/>
+      <c r="Y5" s="53"/>
+      <c r="Z5" s="54" t="s">
         <v>28</v>
       </c>
-      <c r="AA5" s="50"/>
-[...10 lines deleted...]
-      <c r="AL5" s="50" t="s">
+      <c r="AA5" s="52"/>
+      <c r="AB5" s="52"/>
+      <c r="AC5" s="52"/>
+      <c r="AD5" s="52"/>
+      <c r="AE5" s="52"/>
+      <c r="AF5" s="52"/>
+      <c r="AG5" s="52"/>
+      <c r="AH5" s="52"/>
+      <c r="AI5" s="52"/>
+      <c r="AJ5" s="52"/>
+      <c r="AK5" s="53"/>
+      <c r="AL5" s="52" t="s">
         <v>33</v>
       </c>
-      <c r="AM5" s="50"/>
-[...9 lines deleted...]
-      <c r="AW5" s="50"/>
+      <c r="AM5" s="52"/>
+      <c r="AN5" s="52"/>
+      <c r="AO5" s="52"/>
+      <c r="AP5" s="52"/>
+      <c r="AQ5" s="52"/>
+      <c r="AR5" s="52"/>
+      <c r="AS5" s="52"/>
+      <c r="AT5" s="52"/>
+      <c r="AU5" s="52"/>
+      <c r="AV5" s="52"/>
+      <c r="AW5" s="52"/>
     </row>
     <row r="6" spans="1:49" ht="34.5" customHeight="1">
-      <c r="A6" s="69"/>
+      <c r="A6" s="56"/>
       <c r="B6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="13" t="s">
@@ -1351,54 +1364,56 @@
       </c>
       <c r="AI7" s="6">
         <v>101.9</v>
       </c>
       <c r="AJ7" s="6">
         <v>102</v>
       </c>
       <c r="AK7" s="6">
         <v>101.3</v>
       </c>
       <c r="AL7" s="36">
         <v>103.5</v>
       </c>
       <c r="AM7" s="36">
         <v>103.4</v>
       </c>
       <c r="AN7" s="40">
         <v>103.2</v>
       </c>
       <c r="AO7" s="42">
         <v>103.3</v>
       </c>
       <c r="AP7" s="45">
         <v>103.3</v>
       </c>
-      <c r="AQ7" s="73">
+      <c r="AQ7" s="50">
         <v>103.9</v>
       </c>
-      <c r="AR7" s="36"/>
+      <c r="AR7" s="75">
+        <v>103.2</v>
+      </c>
       <c r="AS7" s="36"/>
       <c r="AT7" s="36"/>
       <c r="AU7" s="36"/>
       <c r="AV7" s="36"/>
       <c r="AW7" s="36"/>
     </row>
     <row r="8" spans="1:49" s="2" customFormat="1">
       <c r="A8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="6">
         <v>108.9</v>
       </c>
       <c r="C8" s="6">
         <v>106.9</v>
       </c>
       <c r="D8" s="6">
         <v>104.6</v>
       </c>
       <c r="E8" s="6">
         <v>103.6</v>
       </c>
       <c r="F8" s="6">
         <v>105.3</v>
       </c>
@@ -1488,54 +1503,56 @@
       </c>
       <c r="AI8" s="6">
         <v>100.1</v>
       </c>
       <c r="AJ8" s="6">
         <v>100.3</v>
       </c>
       <c r="AK8" s="6">
         <v>100.8</v>
       </c>
       <c r="AL8" s="36">
         <v>105.8</v>
       </c>
       <c r="AM8" s="36">
         <v>105.6</v>
       </c>
       <c r="AN8" s="40">
         <v>102.7</v>
       </c>
       <c r="AO8" s="44">
         <v>101</v>
       </c>
       <c r="AP8" s="45">
         <v>101.3</v>
       </c>
-      <c r="AQ8" s="73">
+      <c r="AQ8" s="50">
         <v>104.4</v>
       </c>
-      <c r="AR8" s="36"/>
+      <c r="AR8" s="75">
+        <v>106.6</v>
+      </c>
       <c r="AS8" s="36"/>
       <c r="AT8" s="36"/>
       <c r="AU8" s="36"/>
       <c r="AV8" s="36"/>
       <c r="AW8" s="36"/>
     </row>
     <row r="9" spans="1:49">
       <c r="A9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="6">
         <v>101</v>
       </c>
       <c r="C9" s="6">
         <v>101.6</v>
       </c>
       <c r="D9" s="6">
         <v>101.7</v>
       </c>
       <c r="E9" s="6">
         <v>101.5</v>
       </c>
       <c r="F9" s="6">
         <v>101.5</v>
       </c>
@@ -1625,54 +1642,56 @@
       </c>
       <c r="AI9" s="6">
         <v>100.5</v>
       </c>
       <c r="AJ9" s="6">
         <v>100</v>
       </c>
       <c r="AK9" s="6">
         <v>100.1</v>
       </c>
       <c r="AL9" s="36">
         <v>102</v>
       </c>
       <c r="AM9" s="36">
         <v>102.7</v>
       </c>
       <c r="AN9" s="40">
         <v>102.1</v>
       </c>
       <c r="AO9" s="42">
         <v>101.4</v>
       </c>
       <c r="AP9" s="45">
         <v>100.5</v>
       </c>
-      <c r="AQ9" s="73">
+      <c r="AQ9" s="50">
         <v>101.1</v>
       </c>
-      <c r="AR9" s="36"/>
+      <c r="AR9" s="75">
+        <v>101.3</v>
+      </c>
       <c r="AS9" s="36"/>
       <c r="AT9" s="36"/>
       <c r="AU9" s="36"/>
       <c r="AV9" s="36"/>
       <c r="AW9" s="36"/>
     </row>
     <row r="10" spans="1:49">
       <c r="A10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="6">
         <v>101.8</v>
       </c>
       <c r="C10" s="6">
         <v>102.2</v>
       </c>
       <c r="D10" s="6">
         <v>102</v>
       </c>
       <c r="E10" s="6">
         <v>101.9</v>
       </c>
       <c r="F10" s="6">
         <v>101.9</v>
       </c>
@@ -1762,54 +1781,56 @@
       </c>
       <c r="AI10" s="6">
         <v>101.3</v>
       </c>
       <c r="AJ10" s="6">
         <v>101</v>
       </c>
       <c r="AK10" s="6">
         <v>100</v>
       </c>
       <c r="AL10" s="36">
         <v>101.5</v>
       </c>
       <c r="AM10" s="36">
         <v>101.1</v>
       </c>
       <c r="AN10" s="40">
         <v>101.2</v>
       </c>
       <c r="AO10" s="42">
         <v>101.3</v>
       </c>
       <c r="AP10" s="45">
         <v>101.3</v>
       </c>
-      <c r="AQ10" s="73">
+      <c r="AQ10" s="50">
         <v>101.9</v>
       </c>
-      <c r="AR10" s="36"/>
+      <c r="AR10" s="75">
+        <v>101.5</v>
+      </c>
       <c r="AS10" s="36"/>
       <c r="AT10" s="36"/>
       <c r="AU10" s="36"/>
       <c r="AV10" s="36"/>
       <c r="AW10" s="36"/>
     </row>
     <row r="11" spans="1:49">
       <c r="A11" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="6">
         <v>100.2</v>
       </c>
       <c r="C11" s="6">
         <v>100.2</v>
       </c>
       <c r="D11" s="6">
         <v>100.5</v>
       </c>
       <c r="E11" s="6">
         <v>100.5</v>
       </c>
       <c r="F11" s="6">
         <v>101.1</v>
       </c>
@@ -1899,54 +1920,56 @@
       </c>
       <c r="AI11" s="6">
         <v>100.7</v>
       </c>
       <c r="AJ11" s="6">
         <v>102.4</v>
       </c>
       <c r="AK11" s="6">
         <v>103.1</v>
       </c>
       <c r="AL11" s="36">
         <v>105.1</v>
       </c>
       <c r="AM11" s="36">
         <v>106.2</v>
       </c>
       <c r="AN11" s="40">
         <v>106.6</v>
       </c>
       <c r="AO11" s="42">
         <v>107.5</v>
       </c>
       <c r="AP11" s="45">
         <v>105.6</v>
       </c>
-      <c r="AQ11" s="73">
+      <c r="AQ11" s="50">
         <v>105.5</v>
       </c>
-      <c r="AR11" s="36"/>
+      <c r="AR11" s="75">
+        <v>104.2</v>
+      </c>
       <c r="AS11" s="36"/>
       <c r="AT11" s="36"/>
       <c r="AU11" s="36"/>
       <c r="AV11" s="36"/>
       <c r="AW11" s="36"/>
     </row>
     <row r="12" spans="1:49">
       <c r="A12" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="6">
         <v>101.6</v>
       </c>
       <c r="C12" s="6">
         <v>100.7</v>
       </c>
       <c r="D12" s="6">
         <v>101.6</v>
       </c>
       <c r="E12" s="6">
         <v>101.9</v>
       </c>
       <c r="F12" s="6">
         <v>101.9</v>
       </c>
@@ -2036,54 +2059,56 @@
       </c>
       <c r="AI12" s="6">
         <v>103</v>
       </c>
       <c r="AJ12" s="6">
         <v>103.6</v>
       </c>
       <c r="AK12" s="6">
         <v>103.6</v>
       </c>
       <c r="AL12" s="36">
         <v>104</v>
       </c>
       <c r="AM12" s="36">
         <v>101.9</v>
       </c>
       <c r="AN12" s="40">
         <v>103.5</v>
       </c>
       <c r="AO12" s="42">
         <v>106.2</v>
       </c>
       <c r="AP12" s="45">
         <v>105.5</v>
       </c>
-      <c r="AQ12" s="73">
+      <c r="AQ12" s="50">
         <v>105.3</v>
       </c>
-      <c r="AR12" s="36"/>
+      <c r="AR12" s="75">
+        <v>104.3</v>
+      </c>
       <c r="AS12" s="36"/>
       <c r="AT12" s="36"/>
       <c r="AU12" s="36"/>
       <c r="AV12" s="36"/>
       <c r="AW12" s="36"/>
     </row>
     <row r="13" spans="1:49">
       <c r="A13" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="6">
         <v>102.6</v>
       </c>
       <c r="C13" s="6">
         <v>102.8</v>
       </c>
       <c r="D13" s="6">
         <v>102.4</v>
       </c>
       <c r="E13" s="6">
         <v>102.3</v>
       </c>
       <c r="F13" s="6">
         <v>102.2</v>
       </c>
@@ -2173,54 +2198,56 @@
       </c>
       <c r="AI13" s="6">
         <v>101.8</v>
       </c>
       <c r="AJ13" s="6">
         <v>101</v>
       </c>
       <c r="AK13" s="6">
         <v>100.3</v>
       </c>
       <c r="AL13" s="36">
         <v>101.4</v>
       </c>
       <c r="AM13" s="36">
         <v>101.9</v>
       </c>
       <c r="AN13" s="40">
         <v>101.1</v>
       </c>
       <c r="AO13" s="42">
         <v>101.5</v>
       </c>
       <c r="AP13" s="45">
         <v>101.7</v>
       </c>
-      <c r="AQ13" s="73">
+      <c r="AQ13" s="50">
         <v>103.4</v>
       </c>
-      <c r="AR13" s="36"/>
+      <c r="AR13" s="75">
+        <v>101.3</v>
+      </c>
       <c r="AS13" s="36"/>
       <c r="AT13" s="36"/>
       <c r="AU13" s="36"/>
       <c r="AV13" s="36"/>
       <c r="AW13" s="36"/>
     </row>
     <row r="14" spans="1:49">
       <c r="A14" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="6">
         <v>102.1</v>
       </c>
       <c r="C14" s="6">
         <v>101.9</v>
       </c>
       <c r="D14" s="6">
         <v>101.6</v>
       </c>
       <c r="E14" s="6">
         <v>101.5</v>
       </c>
       <c r="F14" s="6">
         <v>101.5</v>
       </c>
@@ -2310,54 +2337,56 @@
       </c>
       <c r="AI14" s="6">
         <v>100.5</v>
       </c>
       <c r="AJ14" s="6">
         <v>101.2</v>
       </c>
       <c r="AK14" s="6">
         <v>100.7</v>
       </c>
       <c r="AL14" s="36">
         <v>101.7</v>
       </c>
       <c r="AM14" s="36">
         <v>100.6</v>
       </c>
       <c r="AN14" s="40">
         <v>101</v>
       </c>
       <c r="AO14" s="42">
         <v>101.1</v>
       </c>
       <c r="AP14" s="45">
         <v>101.2</v>
       </c>
-      <c r="AQ14" s="73">
+      <c r="AQ14" s="50">
         <v>101.9</v>
       </c>
-      <c r="AR14" s="36"/>
+      <c r="AR14" s="75">
+        <v>102.2</v>
+      </c>
       <c r="AS14" s="36"/>
       <c r="AT14" s="36"/>
       <c r="AU14" s="36"/>
       <c r="AV14" s="36"/>
       <c r="AW14" s="36"/>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="9">
         <v>104.2</v>
       </c>
       <c r="C15" s="9">
         <v>102.6</v>
       </c>
       <c r="D15" s="9">
         <v>101.7</v>
       </c>
       <c r="E15" s="9">
         <v>101.5</v>
       </c>
       <c r="F15" s="9">
         <v>101.3</v>
       </c>
@@ -2447,277 +2476,279 @@
       </c>
       <c r="AI15" s="9">
         <v>104.1</v>
       </c>
       <c r="AJ15" s="9">
         <v>103.6</v>
       </c>
       <c r="AK15" s="9">
         <v>101.1</v>
       </c>
       <c r="AL15" s="37">
         <v>104.9</v>
       </c>
       <c r="AM15" s="37">
         <v>104.8</v>
       </c>
       <c r="AN15" s="41">
         <v>104</v>
       </c>
       <c r="AO15" s="43">
         <v>101.8</v>
       </c>
       <c r="AP15" s="46">
         <v>104.6</v>
       </c>
-      <c r="AQ15" s="74">
+      <c r="AQ15" s="51">
         <v>105.1</v>
       </c>
-      <c r="AR15" s="37"/>
+      <c r="AR15" s="76">
+        <v>103.2</v>
+      </c>
       <c r="AS15" s="37"/>
       <c r="AT15" s="37"/>
       <c r="AU15" s="37"/>
       <c r="AV15" s="37"/>
       <c r="AW15" s="37"/>
     </row>
     <row r="16" spans="1:49">
       <c r="A16" s="5"/>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="7"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="7"/>
       <c r="T16" s="6"/>
       <c r="U16" s="6"/>
       <c r="V16" s="6"/>
       <c r="W16" s="6"/>
       <c r="X16" s="6"/>
       <c r="Y16" s="6"/>
       <c r="Z16" s="3"/>
     </row>
     <row r="17" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A17" s="55" t="s">
+      <c r="A17" s="60" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="55"/>
-[...46 lines deleted...]
-      <c r="AW17" s="56"/>
+      <c r="B17" s="60"/>
+      <c r="C17" s="60"/>
+      <c r="D17" s="60"/>
+      <c r="E17" s="60"/>
+      <c r="F17" s="60"/>
+      <c r="G17" s="60"/>
+      <c r="H17" s="60"/>
+      <c r="I17" s="60"/>
+      <c r="J17" s="60"/>
+      <c r="K17" s="60"/>
+      <c r="L17" s="60"/>
+      <c r="M17" s="60"/>
+      <c r="N17" s="60"/>
+      <c r="O17" s="60"/>
+      <c r="P17" s="60"/>
+      <c r="Q17" s="60"/>
+      <c r="R17" s="60"/>
+      <c r="S17" s="60"/>
+      <c r="T17" s="60"/>
+      <c r="U17" s="60"/>
+      <c r="V17" s="60"/>
+      <c r="W17" s="60"/>
+      <c r="X17" s="60"/>
+      <c r="Y17" s="60"/>
+      <c r="Z17" s="59"/>
+      <c r="AA17" s="59"/>
+      <c r="AB17" s="59"/>
+      <c r="AC17" s="59"/>
+      <c r="AD17" s="59"/>
+      <c r="AE17" s="59"/>
+      <c r="AF17" s="59"/>
+      <c r="AG17" s="59"/>
+      <c r="AH17" s="59"/>
+      <c r="AI17" s="59"/>
+      <c r="AJ17" s="59"/>
+      <c r="AK17" s="59"/>
+      <c r="AL17" s="59"/>
+      <c r="AM17" s="59"/>
+      <c r="AN17" s="59"/>
+      <c r="AO17" s="59"/>
+      <c r="AP17" s="59"/>
+      <c r="AQ17" s="59"/>
+      <c r="AR17" s="59"/>
+      <c r="AS17" s="59"/>
+      <c r="AT17" s="59"/>
+      <c r="AU17" s="59"/>
+      <c r="AV17" s="59"/>
+      <c r="AW17" s="59"/>
     </row>
     <row r="18" spans="1:49" ht="12.75" customHeight="1">
       <c r="A18" s="22"/>
       <c r="B18" s="22"/>
       <c r="C18" s="22"/>
       <c r="D18" s="22"/>
       <c r="E18" s="22"/>
       <c r="F18" s="22"/>
       <c r="G18" s="22"/>
       <c r="H18" s="22"/>
       <c r="I18" s="22"/>
       <c r="J18" s="22"/>
       <c r="K18" s="22"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
       <c r="Q18" s="22"/>
       <c r="R18" s="22"/>
       <c r="S18" s="22"/>
       <c r="T18" s="22"/>
       <c r="U18" s="22"/>
       <c r="V18" s="22"/>
       <c r="W18" s="22"/>
       <c r="X18" s="22"/>
       <c r="Y18" s="22"/>
       <c r="Z18" s="3"/>
     </row>
     <row r="19" spans="1:49" ht="12.75" customHeight="1">
       <c r="A19" s="25"/>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
       <c r="G19" s="25"/>
       <c r="H19" s="25"/>
       <c r="I19" s="25"/>
-      <c r="J19" s="72"/>
-[...2 lines deleted...]
-      <c r="M19" s="72"/>
+      <c r="J19" s="57"/>
+      <c r="K19" s="57"/>
+      <c r="L19" s="57"/>
+      <c r="M19" s="57"/>
       <c r="N19" s="25"/>
       <c r="O19" s="25"/>
       <c r="P19" s="25"/>
       <c r="Q19" s="25"/>
       <c r="R19" s="25"/>
       <c r="S19" s="25"/>
       <c r="T19" s="25"/>
-      <c r="U19" s="59"/>
-[...3 lines deleted...]
-      <c r="Y19" s="59"/>
+      <c r="U19" s="74"/>
+      <c r="V19" s="74"/>
+      <c r="W19" s="74"/>
+      <c r="X19" s="74"/>
+      <c r="Y19" s="74"/>
       <c r="Z19" s="3"/>
-      <c r="AG19" s="51" t="s">
+      <c r="AG19" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="AH19" s="51"/>
-[...14 lines deleted...]
-      <c r="AW19" s="52"/>
+      <c r="AH19" s="65"/>
+      <c r="AI19" s="65"/>
+      <c r="AJ19" s="65"/>
+      <c r="AK19" s="65"/>
+      <c r="AL19" s="66"/>
+      <c r="AM19" s="66"/>
+      <c r="AN19" s="66"/>
+      <c r="AO19" s="66"/>
+      <c r="AP19" s="66"/>
+      <c r="AQ19" s="66"/>
+      <c r="AR19" s="66"/>
+      <c r="AS19" s="66"/>
+      <c r="AT19" s="66"/>
+      <c r="AU19" s="66"/>
+      <c r="AV19" s="66"/>
+      <c r="AW19" s="66"/>
     </row>
     <row r="20" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A20" s="57"/>
-      <c r="B20" s="50" t="s">
+      <c r="A20" s="72"/>
+      <c r="B20" s="52" t="s">
         <v>32</v>
       </c>
-      <c r="C20" s="50"/>
-[...10 lines deleted...]
-      <c r="N20" s="50" t="s">
+      <c r="C20" s="52"/>
+      <c r="D20" s="52"/>
+      <c r="E20" s="52"/>
+      <c r="F20" s="52"/>
+      <c r="G20" s="52"/>
+      <c r="H20" s="52"/>
+      <c r="I20" s="52"/>
+      <c r="J20" s="52"/>
+      <c r="K20" s="52"/>
+      <c r="L20" s="52"/>
+      <c r="M20" s="53"/>
+      <c r="N20" s="52" t="s">
         <v>31</v>
       </c>
-      <c r="O20" s="50"/>
-[...10 lines deleted...]
-      <c r="Z20" s="61" t="s">
+      <c r="O20" s="52"/>
+      <c r="P20" s="52"/>
+      <c r="Q20" s="52"/>
+      <c r="R20" s="52"/>
+      <c r="S20" s="52"/>
+      <c r="T20" s="52"/>
+      <c r="U20" s="52"/>
+      <c r="V20" s="52"/>
+      <c r="W20" s="52"/>
+      <c r="X20" s="52"/>
+      <c r="Y20" s="53"/>
+      <c r="Z20" s="54" t="s">
         <v>28</v>
       </c>
-      <c r="AA20" s="50"/>
-[...10 lines deleted...]
-      <c r="AL20" s="50" t="s">
+      <c r="AA20" s="52"/>
+      <c r="AB20" s="52"/>
+      <c r="AC20" s="52"/>
+      <c r="AD20" s="52"/>
+      <c r="AE20" s="52"/>
+      <c r="AF20" s="52"/>
+      <c r="AG20" s="52"/>
+      <c r="AH20" s="52"/>
+      <c r="AI20" s="52"/>
+      <c r="AJ20" s="52"/>
+      <c r="AK20" s="53"/>
+      <c r="AL20" s="52" t="s">
         <v>33</v>
       </c>
-      <c r="AM20" s="50"/>
-[...9 lines deleted...]
-      <c r="AW20" s="50"/>
+      <c r="AM20" s="52"/>
+      <c r="AN20" s="52"/>
+      <c r="AO20" s="52"/>
+      <c r="AP20" s="52"/>
+      <c r="AQ20" s="52"/>
+      <c r="AR20" s="52"/>
+      <c r="AS20" s="52"/>
+      <c r="AT20" s="52"/>
+      <c r="AU20" s="52"/>
+      <c r="AV20" s="52"/>
+      <c r="AW20" s="52"/>
     </row>
     <row r="21" spans="1:49" ht="34.5" customHeight="1">
-      <c r="A21" s="58"/>
+      <c r="A21" s="73"/>
       <c r="B21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E21" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>8</v>
       </c>
       <c r="J21" s="13" t="s">
@@ -2946,54 +2977,56 @@
       </c>
       <c r="AI22" s="6">
         <v>101.9</v>
       </c>
       <c r="AJ22" s="6">
         <v>102.1</v>
       </c>
       <c r="AK22" s="6">
         <v>101.4</v>
       </c>
       <c r="AL22" s="25">
         <v>103.8</v>
       </c>
       <c r="AM22" s="36">
         <v>103.6</v>
       </c>
       <c r="AN22" s="40">
         <v>103.5</v>
       </c>
       <c r="AO22" s="42">
         <v>103.5</v>
       </c>
       <c r="AP22" s="45">
         <v>103.5</v>
       </c>
-      <c r="AQ22" s="73">
+      <c r="AQ22" s="50">
         <v>104.1</v>
       </c>
-      <c r="AR22" s="36"/>
+      <c r="AR22" s="45">
+        <v>103.4</v>
+      </c>
       <c r="AS22" s="36"/>
       <c r="AT22" s="36"/>
       <c r="AU22" s="36"/>
       <c r="AV22" s="36"/>
       <c r="AW22" s="36"/>
     </row>
     <row r="23" spans="1:49" s="2" customFormat="1">
       <c r="A23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="6">
         <v>109</v>
       </c>
       <c r="C23" s="6">
         <v>106.9</v>
       </c>
       <c r="D23" s="6">
         <v>104.7</v>
       </c>
       <c r="E23" s="6">
         <v>103.7</v>
       </c>
       <c r="F23" s="6">
         <v>105.4</v>
       </c>
@@ -3083,54 +3116,56 @@
       </c>
       <c r="AI23" s="6">
         <v>100.1</v>
       </c>
       <c r="AJ23" s="6">
         <v>100.3</v>
       </c>
       <c r="AK23" s="6">
         <v>100.8</v>
       </c>
       <c r="AL23" s="25">
         <v>105.9</v>
       </c>
       <c r="AM23" s="36">
         <v>105.7</v>
       </c>
       <c r="AN23" s="40">
         <v>102.7</v>
       </c>
       <c r="AO23" s="42">
         <v>101.1</v>
       </c>
       <c r="AP23" s="45">
         <v>101.3</v>
       </c>
-      <c r="AQ23" s="73">
+      <c r="AQ23" s="50">
         <v>104.6</v>
       </c>
-      <c r="AR23" s="36"/>
+      <c r="AR23" s="45">
+        <v>106.7</v>
+      </c>
       <c r="AS23" s="36"/>
       <c r="AT23" s="36"/>
       <c r="AU23" s="36"/>
       <c r="AV23" s="36"/>
       <c r="AW23" s="36"/>
     </row>
     <row r="24" spans="1:49">
       <c r="A24" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="6">
         <v>101.4</v>
       </c>
       <c r="C24" s="6">
         <v>102.2</v>
       </c>
       <c r="D24" s="6">
         <v>102.4</v>
       </c>
       <c r="E24" s="6">
         <v>102.3</v>
       </c>
       <c r="F24" s="6">
         <v>102.2</v>
       </c>
@@ -3220,54 +3255,56 @@
       </c>
       <c r="AI24" s="6">
         <v>100.7</v>
       </c>
       <c r="AJ24" s="6">
         <v>100</v>
       </c>
       <c r="AK24" s="6">
         <v>100.2</v>
       </c>
       <c r="AL24" s="25">
         <v>103.1</v>
       </c>
       <c r="AM24" s="36">
         <v>104.4</v>
       </c>
       <c r="AN24" s="40">
         <v>103.5</v>
       </c>
       <c r="AO24" s="42">
         <v>102.2</v>
       </c>
       <c r="AP24" s="45">
         <v>100.8</v>
       </c>
-      <c r="AQ24" s="73">
+      <c r="AQ24" s="50">
         <v>101.6</v>
       </c>
-      <c r="AR24" s="36"/>
+      <c r="AR24" s="45">
+        <v>101.9</v>
+      </c>
       <c r="AS24" s="36"/>
       <c r="AT24" s="36"/>
       <c r="AU24" s="36"/>
       <c r="AV24" s="36"/>
       <c r="AW24" s="36"/>
     </row>
     <row r="25" spans="1:49">
       <c r="A25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="6">
         <v>101.8</v>
       </c>
       <c r="C25" s="6">
         <v>102.2</v>
       </c>
       <c r="D25" s="6">
         <v>102.1</v>
       </c>
       <c r="E25" s="6">
         <v>101.9</v>
       </c>
       <c r="F25" s="6">
         <v>101.9</v>
       </c>
@@ -3357,54 +3394,56 @@
       </c>
       <c r="AI25" s="6">
         <v>101.3</v>
       </c>
       <c r="AJ25" s="6">
         <v>101</v>
       </c>
       <c r="AK25" s="6">
         <v>100</v>
       </c>
       <c r="AL25" s="25">
         <v>101.5</v>
       </c>
       <c r="AM25" s="36">
         <v>101.1</v>
       </c>
       <c r="AN25" s="40">
         <v>101.3</v>
       </c>
       <c r="AO25" s="42">
         <v>101.3</v>
       </c>
       <c r="AP25" s="45">
         <v>101.3</v>
       </c>
-      <c r="AQ25" s="73">
+      <c r="AQ25" s="50">
         <v>101.9</v>
       </c>
-      <c r="AR25" s="36"/>
+      <c r="AR25" s="45">
+        <v>101.5</v>
+      </c>
       <c r="AS25" s="36"/>
       <c r="AT25" s="36"/>
       <c r="AU25" s="36"/>
       <c r="AV25" s="36"/>
       <c r="AW25" s="36"/>
     </row>
     <row r="26" spans="1:49">
       <c r="A26" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="6">
         <v>100.2</v>
       </c>
       <c r="C26" s="6">
         <v>100.2</v>
       </c>
       <c r="D26" s="6">
         <v>100.5</v>
       </c>
       <c r="E26" s="6">
         <v>100.5</v>
       </c>
       <c r="F26" s="6">
         <v>101.1</v>
       </c>
@@ -3494,54 +3533,56 @@
       </c>
       <c r="AI26" s="6">
         <v>100.7</v>
       </c>
       <c r="AJ26" s="6">
         <v>102.4</v>
       </c>
       <c r="AK26" s="6">
         <v>103.1</v>
       </c>
       <c r="AL26" s="25">
         <v>105.2</v>
       </c>
       <c r="AM26" s="36">
         <v>106.2</v>
       </c>
       <c r="AN26" s="40">
         <v>106.6</v>
       </c>
       <c r="AO26" s="42">
         <v>107.6</v>
       </c>
       <c r="AP26" s="45">
         <v>105.7</v>
       </c>
-      <c r="AQ26" s="73">
+      <c r="AQ26" s="50">
         <v>105.6</v>
       </c>
-      <c r="AR26" s="36"/>
+      <c r="AR26" s="45">
+        <v>104.2</v>
+      </c>
       <c r="AS26" s="36"/>
       <c r="AT26" s="36"/>
       <c r="AU26" s="36"/>
       <c r="AV26" s="36"/>
       <c r="AW26" s="36"/>
     </row>
     <row r="27" spans="1:49">
       <c r="A27" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="6">
         <v>101.6</v>
       </c>
       <c r="C27" s="6">
         <v>100.8</v>
       </c>
       <c r="D27" s="6">
         <v>101.6</v>
       </c>
       <c r="E27" s="6">
         <v>101.9</v>
       </c>
       <c r="F27" s="6">
         <v>101.9</v>
       </c>
@@ -3631,54 +3672,56 @@
       </c>
       <c r="AI27" s="6">
         <v>103</v>
       </c>
       <c r="AJ27" s="6">
         <v>103.7</v>
       </c>
       <c r="AK27" s="6">
         <v>103.6</v>
       </c>
       <c r="AL27" s="25">
         <v>104.1</v>
       </c>
       <c r="AM27" s="36">
         <v>102</v>
       </c>
       <c r="AN27" s="40">
         <v>103.6</v>
       </c>
       <c r="AO27" s="42">
         <v>106.3</v>
       </c>
       <c r="AP27" s="45">
         <v>105.6</v>
       </c>
-      <c r="AQ27" s="73">
+      <c r="AQ27" s="50">
         <v>105.4</v>
       </c>
-      <c r="AR27" s="36"/>
+      <c r="AR27" s="45">
+        <v>104.4</v>
+      </c>
       <c r="AS27" s="36"/>
       <c r="AT27" s="36"/>
       <c r="AU27" s="36"/>
       <c r="AV27" s="36"/>
       <c r="AW27" s="36"/>
     </row>
     <row r="28" spans="1:49">
       <c r="A28" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="6">
         <v>102.6</v>
       </c>
       <c r="C28" s="6">
         <v>102.8</v>
       </c>
       <c r="D28" s="6">
         <v>102.4</v>
       </c>
       <c r="E28" s="6">
         <v>102.3</v>
       </c>
       <c r="F28" s="6">
         <v>102.2</v>
       </c>
@@ -3768,54 +3811,56 @@
       </c>
       <c r="AI28" s="6">
         <v>101.9</v>
       </c>
       <c r="AJ28" s="6">
         <v>101</v>
       </c>
       <c r="AK28" s="6">
         <v>100.3</v>
       </c>
       <c r="AL28" s="25">
         <v>101.4</v>
       </c>
       <c r="AM28" s="36">
         <v>101.9</v>
       </c>
       <c r="AN28" s="40">
         <v>101.1</v>
       </c>
       <c r="AO28" s="42">
         <v>101.5</v>
       </c>
       <c r="AP28" s="45">
         <v>101.8</v>
       </c>
-      <c r="AQ28" s="73">
+      <c r="AQ28" s="50">
         <v>103.5</v>
       </c>
-      <c r="AR28" s="36"/>
+      <c r="AR28" s="45">
+        <v>101.3</v>
+      </c>
       <c r="AS28" s="36"/>
       <c r="AT28" s="36"/>
       <c r="AU28" s="36"/>
       <c r="AV28" s="36"/>
       <c r="AW28" s="36"/>
     </row>
     <row r="29" spans="1:49">
       <c r="A29" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="6">
         <v>102.1</v>
       </c>
       <c r="C29" s="6">
         <v>101.9</v>
       </c>
       <c r="D29" s="6">
         <v>101.6</v>
       </c>
       <c r="E29" s="6">
         <v>101.5</v>
       </c>
       <c r="F29" s="6">
         <v>101.5</v>
       </c>
@@ -3905,54 +3950,56 @@
       </c>
       <c r="AI29" s="6">
         <v>100.5</v>
       </c>
       <c r="AJ29" s="6">
         <v>101.2</v>
       </c>
       <c r="AK29" s="6">
         <v>100.7</v>
       </c>
       <c r="AL29" s="25">
         <v>101.7</v>
       </c>
       <c r="AM29" s="38">
         <v>100.6</v>
       </c>
       <c r="AN29" s="40">
         <v>101.1</v>
       </c>
       <c r="AO29" s="42">
         <v>101.1</v>
       </c>
       <c r="AP29" s="45">
         <v>101.2</v>
       </c>
-      <c r="AQ29" s="73">
+      <c r="AQ29" s="50">
         <v>101.9</v>
       </c>
-      <c r="AR29" s="38"/>
+      <c r="AR29" s="45">
+        <v>102.3</v>
+      </c>
       <c r="AS29" s="38"/>
       <c r="AT29" s="38"/>
       <c r="AU29" s="38"/>
       <c r="AV29" s="38"/>
       <c r="AW29" s="38"/>
     </row>
     <row r="30" spans="1:49">
       <c r="A30" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="9">
         <v>104.2</v>
       </c>
       <c r="C30" s="9">
         <v>102.6</v>
       </c>
       <c r="D30" s="9">
         <v>101.7</v>
       </c>
       <c r="E30" s="9">
         <v>101.5</v>
       </c>
       <c r="F30" s="9">
         <v>101.3</v>
       </c>
@@ -4042,277 +4089,279 @@
       </c>
       <c r="AI30" s="9">
         <v>104.1</v>
       </c>
       <c r="AJ30" s="9">
         <v>103.6</v>
       </c>
       <c r="AK30" s="9">
         <v>101.1</v>
       </c>
       <c r="AL30" s="8">
         <v>104.9</v>
       </c>
       <c r="AM30" s="37">
         <v>104.9</v>
       </c>
       <c r="AN30" s="41">
         <v>104</v>
       </c>
       <c r="AO30" s="43">
         <v>101.9</v>
       </c>
       <c r="AP30" s="46">
         <v>104.6</v>
       </c>
-      <c r="AQ30" s="74">
+      <c r="AQ30" s="51">
         <v>105.1</v>
       </c>
-      <c r="AR30" s="37"/>
+      <c r="AR30" s="46">
+        <v>103.3</v>
+      </c>
       <c r="AS30" s="37"/>
       <c r="AT30" s="37"/>
       <c r="AU30" s="37"/>
       <c r="AV30" s="37"/>
       <c r="AW30" s="37"/>
     </row>
     <row r="31" spans="1:49">
       <c r="A31" s="5"/>
       <c r="B31" s="6"/>
       <c r="C31" s="6"/>
       <c r="D31" s="6"/>
       <c r="E31" s="6"/>
       <c r="F31" s="6"/>
       <c r="G31" s="7"/>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="6"/>
       <c r="N31" s="6"/>
       <c r="O31" s="6"/>
       <c r="P31" s="6"/>
       <c r="Q31" s="6"/>
       <c r="R31" s="6"/>
       <c r="S31" s="7"/>
       <c r="T31" s="6"/>
       <c r="U31" s="6"/>
       <c r="V31" s="6"/>
       <c r="W31" s="6"/>
       <c r="X31" s="6"/>
       <c r="Y31" s="6"/>
       <c r="Z31" s="3"/>
     </row>
     <row r="32" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A32" s="70" t="s">
+      <c r="A32" s="67" t="s">
         <v>26</v>
       </c>
-      <c r="B32" s="70"/>
-[...46 lines deleted...]
-      <c r="AW32" s="56"/>
+      <c r="B32" s="67"/>
+      <c r="C32" s="67"/>
+      <c r="D32" s="67"/>
+      <c r="E32" s="67"/>
+      <c r="F32" s="67"/>
+      <c r="G32" s="67"/>
+      <c r="H32" s="67"/>
+      <c r="I32" s="67"/>
+      <c r="J32" s="67"/>
+      <c r="K32" s="67"/>
+      <c r="L32" s="67"/>
+      <c r="M32" s="67"/>
+      <c r="N32" s="67"/>
+      <c r="O32" s="67"/>
+      <c r="P32" s="67"/>
+      <c r="Q32" s="67"/>
+      <c r="R32" s="67"/>
+      <c r="S32" s="67"/>
+      <c r="T32" s="67"/>
+      <c r="U32" s="67"/>
+      <c r="V32" s="67"/>
+      <c r="W32" s="67"/>
+      <c r="X32" s="67"/>
+      <c r="Y32" s="67"/>
+      <c r="Z32" s="59"/>
+      <c r="AA32" s="59"/>
+      <c r="AB32" s="59"/>
+      <c r="AC32" s="59"/>
+      <c r="AD32" s="59"/>
+      <c r="AE32" s="59"/>
+      <c r="AF32" s="59"/>
+      <c r="AG32" s="59"/>
+      <c r="AH32" s="59"/>
+      <c r="AI32" s="59"/>
+      <c r="AJ32" s="59"/>
+      <c r="AK32" s="59"/>
+      <c r="AL32" s="59"/>
+      <c r="AM32" s="59"/>
+      <c r="AN32" s="59"/>
+      <c r="AO32" s="59"/>
+      <c r="AP32" s="59"/>
+      <c r="AQ32" s="59"/>
+      <c r="AR32" s="59"/>
+      <c r="AS32" s="59"/>
+      <c r="AT32" s="59"/>
+      <c r="AU32" s="59"/>
+      <c r="AV32" s="59"/>
+      <c r="AW32" s="59"/>
     </row>
     <row r="33" spans="1:49" ht="15.75" customHeight="1">
       <c r="A33" s="24"/>
       <c r="B33" s="24"/>
       <c r="C33" s="24"/>
       <c r="D33" s="24"/>
       <c r="E33" s="24"/>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="24"/>
       <c r="I33" s="24"/>
       <c r="J33" s="24"/>
       <c r="K33" s="24"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
       <c r="N33" s="24"/>
       <c r="O33" s="24"/>
       <c r="P33" s="24"/>
       <c r="Q33" s="24"/>
       <c r="R33" s="24"/>
       <c r="S33" s="24"/>
       <c r="T33" s="24"/>
       <c r="U33" s="24"/>
       <c r="V33" s="24"/>
       <c r="W33" s="24"/>
       <c r="X33" s="24"/>
       <c r="Y33" s="24"/>
       <c r="Z33" s="3"/>
     </row>
     <row r="34" spans="1:49" ht="18" customHeight="1">
-      <c r="A34" s="51"/>
-[...23 lines deleted...]
-      <c r="Y34" s="52"/>
+      <c r="A34" s="65"/>
+      <c r="B34" s="66"/>
+      <c r="C34" s="66"/>
+      <c r="D34" s="66"/>
+      <c r="E34" s="66"/>
+      <c r="F34" s="66"/>
+      <c r="G34" s="66"/>
+      <c r="H34" s="66"/>
+      <c r="I34" s="66"/>
+      <c r="J34" s="66"/>
+      <c r="K34" s="66"/>
+      <c r="L34" s="66"/>
+      <c r="M34" s="66"/>
+      <c r="N34" s="66"/>
+      <c r="O34" s="66"/>
+      <c r="P34" s="66"/>
+      <c r="Q34" s="66"/>
+      <c r="R34" s="66"/>
+      <c r="S34" s="66"/>
+      <c r="T34" s="66"/>
+      <c r="U34" s="66"/>
+      <c r="V34" s="66"/>
+      <c r="W34" s="66"/>
+      <c r="X34" s="66"/>
+      <c r="Y34" s="66"/>
       <c r="Z34" s="3"/>
-      <c r="AG34" s="53" t="s">
+      <c r="AG34" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="AH34" s="54"/>
-[...14 lines deleted...]
-      <c r="AW34" s="52"/>
+      <c r="AH34" s="71"/>
+      <c r="AI34" s="71"/>
+      <c r="AJ34" s="71"/>
+      <c r="AK34" s="71"/>
+      <c r="AL34" s="66"/>
+      <c r="AM34" s="66"/>
+      <c r="AN34" s="66"/>
+      <c r="AO34" s="66"/>
+      <c r="AP34" s="66"/>
+      <c r="AQ34" s="66"/>
+      <c r="AR34" s="66"/>
+      <c r="AS34" s="66"/>
+      <c r="AT34" s="66"/>
+      <c r="AU34" s="66"/>
+      <c r="AV34" s="66"/>
+      <c r="AW34" s="66"/>
     </row>
     <row r="35" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A35" s="68"/>
-      <c r="B35" s="50" t="s">
+      <c r="A35" s="55"/>
+      <c r="B35" s="52" t="s">
         <v>32</v>
       </c>
-      <c r="C35" s="50"/>
-[...10 lines deleted...]
-      <c r="N35" s="61" t="s">
+      <c r="C35" s="52"/>
+      <c r="D35" s="52"/>
+      <c r="E35" s="52"/>
+      <c r="F35" s="52"/>
+      <c r="G35" s="52"/>
+      <c r="H35" s="52"/>
+      <c r="I35" s="52"/>
+      <c r="J35" s="52"/>
+      <c r="K35" s="52"/>
+      <c r="L35" s="52"/>
+      <c r="M35" s="53"/>
+      <c r="N35" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="O35" s="50"/>
-[...10 lines deleted...]
-      <c r="Z35" s="61" t="s">
+      <c r="O35" s="52"/>
+      <c r="P35" s="52"/>
+      <c r="Q35" s="52"/>
+      <c r="R35" s="52"/>
+      <c r="S35" s="52"/>
+      <c r="T35" s="52"/>
+      <c r="U35" s="52"/>
+      <c r="V35" s="52"/>
+      <c r="W35" s="52"/>
+      <c r="X35" s="52"/>
+      <c r="Y35" s="53"/>
+      <c r="Z35" s="54" t="s">
         <v>28</v>
       </c>
-      <c r="AA35" s="50"/>
-[...10 lines deleted...]
-      <c r="AL35" s="50" t="s">
+      <c r="AA35" s="52"/>
+      <c r="AB35" s="52"/>
+      <c r="AC35" s="52"/>
+      <c r="AD35" s="52"/>
+      <c r="AE35" s="52"/>
+      <c r="AF35" s="52"/>
+      <c r="AG35" s="52"/>
+      <c r="AH35" s="52"/>
+      <c r="AI35" s="52"/>
+      <c r="AJ35" s="52"/>
+      <c r="AK35" s="53"/>
+      <c r="AL35" s="52" t="s">
         <v>33</v>
       </c>
-      <c r="AM35" s="50"/>
-[...9 lines deleted...]
-      <c r="AW35" s="50"/>
+      <c r="AM35" s="52"/>
+      <c r="AN35" s="52"/>
+      <c r="AO35" s="52"/>
+      <c r="AP35" s="69"/>
+      <c r="AQ35" s="52"/>
+      <c r="AR35" s="52"/>
+      <c r="AS35" s="52"/>
+      <c r="AT35" s="52"/>
+      <c r="AU35" s="52"/>
+      <c r="AV35" s="52"/>
+      <c r="AW35" s="52"/>
     </row>
     <row r="36" spans="1:49" ht="34.5" customHeight="1">
-      <c r="A36" s="69"/>
+      <c r="A36" s="56"/>
       <c r="B36" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D36" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E36" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F36" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G36" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>8</v>
       </c>
       <c r="J36" s="13" t="s">
@@ -4541,54 +4590,56 @@
       </c>
       <c r="AI37" s="6">
         <v>101.5</v>
       </c>
       <c r="AJ37" s="6">
         <v>101.6</v>
       </c>
       <c r="AK37" s="6">
         <v>99.7</v>
       </c>
       <c r="AL37" s="36">
         <v>100</v>
       </c>
       <c r="AM37" s="39">
         <v>100</v>
       </c>
       <c r="AN37" s="39">
         <v>100</v>
       </c>
       <c r="AO37" s="36">
         <v>99.9</v>
       </c>
       <c r="AP37" s="47">
         <v>100</v>
       </c>
-      <c r="AQ37" s="73">
+      <c r="AQ37" s="50">
         <v>123.1</v>
       </c>
-      <c r="AR37" s="36"/>
+      <c r="AR37" s="45">
+        <v>102.2</v>
+      </c>
       <c r="AS37" s="36"/>
       <c r="AT37" s="36"/>
       <c r="AU37" s="36"/>
       <c r="AV37" s="36"/>
       <c r="AW37" s="36"/>
     </row>
     <row r="38" spans="1:49" s="2" customFormat="1">
       <c r="A38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B38" s="6">
         <v>100</v>
       </c>
       <c r="C38" s="6">
         <v>100</v>
       </c>
       <c r="D38" s="6">
         <v>100</v>
       </c>
       <c r="E38" s="6">
         <v>100</v>
       </c>
       <c r="F38" s="6">
         <v>100</v>
       </c>
@@ -4678,54 +4729,56 @@
       </c>
       <c r="AI38" s="6">
         <v>100</v>
       </c>
       <c r="AJ38" s="6">
         <v>100.2</v>
       </c>
       <c r="AK38" s="6">
         <v>100</v>
       </c>
       <c r="AL38" s="36">
         <v>100</v>
       </c>
       <c r="AM38" s="39">
         <v>100</v>
       </c>
       <c r="AN38" s="39">
         <v>100</v>
       </c>
       <c r="AO38" s="7">
         <v>100</v>
       </c>
       <c r="AP38" s="47">
         <v>100</v>
       </c>
-      <c r="AQ38" s="73">
+      <c r="AQ38" s="50">
         <v>102.3</v>
       </c>
-      <c r="AR38" s="36"/>
+      <c r="AR38" s="45">
+        <v>109.3</v>
+      </c>
       <c r="AS38" s="36"/>
       <c r="AT38" s="36"/>
       <c r="AU38" s="36"/>
       <c r="AV38" s="36"/>
       <c r="AW38" s="36"/>
     </row>
     <row r="39" spans="1:49">
       <c r="A39" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C39" s="14" t="s">
         <v>22</v>
       </c>
       <c r="D39" s="14" t="s">
         <v>22</v>
       </c>
       <c r="E39" s="14" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="6">
         <v>100</v>
       </c>
@@ -4815,54 +4868,56 @@
       </c>
       <c r="AI39" s="6">
         <v>89.7</v>
       </c>
       <c r="AJ39" s="6">
         <v>89.5</v>
       </c>
       <c r="AK39" s="6">
         <v>85</v>
       </c>
       <c r="AL39" s="7" t="s">
         <v>22</v>
       </c>
       <c r="AM39" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AN39" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AO39" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AP39" s="47">
         <v>100</v>
       </c>
-      <c r="AQ39" s="73">
+      <c r="AQ39" s="50">
         <v>25.8</v>
       </c>
-      <c r="AR39" s="36"/>
+      <c r="AR39" s="45">
+        <v>99.3</v>
+      </c>
       <c r="AS39" s="36"/>
       <c r="AT39" s="36"/>
       <c r="AU39" s="36"/>
       <c r="AV39" s="36"/>
       <c r="AW39" s="36"/>
     </row>
     <row r="40" spans="1:49">
       <c r="A40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B40" s="6">
         <v>100</v>
       </c>
       <c r="C40" s="6">
         <v>100</v>
       </c>
       <c r="D40" s="6">
         <v>100</v>
       </c>
       <c r="E40" s="6">
         <v>100</v>
       </c>
       <c r="F40" s="6">
         <v>100</v>
       </c>
@@ -4952,54 +5007,56 @@
       </c>
       <c r="AI40" s="6">
         <v>101</v>
       </c>
       <c r="AJ40" s="6">
         <v>100.9</v>
       </c>
       <c r="AK40" s="6">
         <v>98.8</v>
       </c>
       <c r="AL40" s="7" t="s">
         <v>22</v>
       </c>
       <c r="AM40" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AN40" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AO40" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AP40" s="47">
         <v>100</v>
       </c>
-      <c r="AQ40" s="73">
+      <c r="AQ40" s="50">
         <v>189.7</v>
       </c>
-      <c r="AR40" s="36"/>
+      <c r="AR40" s="45">
+        <v>101.3</v>
+      </c>
       <c r="AS40" s="36"/>
       <c r="AT40" s="36"/>
       <c r="AU40" s="36"/>
       <c r="AV40" s="36"/>
       <c r="AW40" s="36"/>
     </row>
     <row r="41" spans="1:49">
       <c r="A41" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="6">
         <v>100</v>
       </c>
       <c r="C41" s="6">
         <v>100</v>
       </c>
       <c r="D41" s="6">
         <v>100</v>
       </c>
       <c r="E41" s="6">
         <v>100</v>
       </c>
       <c r="F41" s="6">
         <v>100</v>
       </c>
@@ -5089,54 +5146,56 @@
       </c>
       <c r="AI41" s="6">
         <v>100</v>
       </c>
       <c r="AJ41" s="6">
         <v>100.4</v>
       </c>
       <c r="AK41" s="6">
         <v>100</v>
       </c>
       <c r="AL41" s="7">
         <v>100</v>
       </c>
       <c r="AM41" s="39">
         <v>100</v>
       </c>
       <c r="AN41" s="39">
         <v>100</v>
       </c>
       <c r="AO41" s="36">
         <v>99.8</v>
       </c>
       <c r="AP41" s="47">
         <v>99.9</v>
       </c>
-      <c r="AQ41" s="73">
+      <c r="AQ41" s="50">
         <v>135.5</v>
       </c>
-      <c r="AR41" s="36"/>
+      <c r="AR41" s="45">
+        <v>102.5</v>
+      </c>
       <c r="AS41" s="36"/>
       <c r="AT41" s="36"/>
       <c r="AU41" s="36"/>
       <c r="AV41" s="36"/>
       <c r="AW41" s="36"/>
     </row>
     <row r="42" spans="1:49">
       <c r="A42" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C42" s="14" t="s">
         <v>22</v>
       </c>
       <c r="D42" s="14" t="s">
         <v>22</v>
       </c>
       <c r="E42" s="14" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="6">
         <v>100</v>
       </c>
@@ -5226,54 +5285,56 @@
       </c>
       <c r="AI42" s="6">
         <v>100.7</v>
       </c>
       <c r="AJ42" s="6">
         <v>100.3</v>
       </c>
       <c r="AK42" s="6">
         <v>100.1</v>
       </c>
       <c r="AL42" s="7" t="s">
         <v>22</v>
       </c>
       <c r="AM42" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AN42" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AO42" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AP42" s="47">
         <v>100</v>
       </c>
-      <c r="AQ42" s="73">
+      <c r="AQ42" s="50">
         <v>103.2</v>
       </c>
-      <c r="AR42" s="36"/>
+      <c r="AR42" s="45">
+        <v>100</v>
+      </c>
       <c r="AS42" s="36"/>
       <c r="AT42" s="36"/>
       <c r="AU42" s="36"/>
       <c r="AV42" s="36"/>
       <c r="AW42" s="36"/>
     </row>
     <row r="43" spans="1:49">
       <c r="A43" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C43" s="14" t="s">
         <v>22</v>
       </c>
       <c r="D43" s="14" t="s">
         <v>22</v>
       </c>
       <c r="E43" s="14" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="6">
         <v>100</v>
       </c>
@@ -5363,54 +5424,56 @@
       </c>
       <c r="AI43" s="6">
         <v>101.9</v>
       </c>
       <c r="AJ43" s="6">
         <v>101.2</v>
       </c>
       <c r="AK43" s="6">
         <v>100</v>
       </c>
       <c r="AL43" s="7" t="s">
         <v>22</v>
       </c>
       <c r="AM43" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AN43" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AO43" s="39" t="s">
         <v>22</v>
       </c>
       <c r="AP43" s="47">
         <v>100</v>
       </c>
-      <c r="AQ43" s="73">
+      <c r="AQ43" s="50">
         <v>95.9</v>
       </c>
-      <c r="AR43" s="36"/>
+      <c r="AR43" s="45">
+        <v>99.3</v>
+      </c>
       <c r="AS43" s="36"/>
       <c r="AT43" s="36"/>
       <c r="AU43" s="36"/>
       <c r="AV43" s="36"/>
       <c r="AW43" s="36"/>
     </row>
     <row r="44" spans="1:49">
       <c r="A44" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B44" s="6">
         <v>100</v>
       </c>
       <c r="C44" s="6">
         <v>100</v>
       </c>
       <c r="D44" s="6">
         <v>100</v>
       </c>
       <c r="E44" s="6">
         <v>100</v>
       </c>
       <c r="F44" s="6">
         <v>100</v>
       </c>
@@ -5500,54 +5563,56 @@
       </c>
       <c r="AI44" s="6">
         <v>100.1</v>
       </c>
       <c r="AJ44" s="6">
         <v>100.9</v>
       </c>
       <c r="AK44" s="6">
         <v>100</v>
       </c>
       <c r="AL44" s="7">
         <v>100</v>
       </c>
       <c r="AM44" s="7">
         <v>100</v>
       </c>
       <c r="AN44" s="7">
         <v>100</v>
       </c>
       <c r="AO44" s="38">
         <v>99.1</v>
       </c>
       <c r="AP44" s="47">
         <v>99.7</v>
       </c>
-      <c r="AQ44" s="73">
+      <c r="AQ44" s="50">
         <v>163</v>
       </c>
-      <c r="AR44" s="38"/>
+      <c r="AR44" s="45">
+        <v>105</v>
+      </c>
       <c r="AS44" s="38"/>
       <c r="AT44" s="38"/>
       <c r="AU44" s="38"/>
       <c r="AV44" s="38"/>
       <c r="AW44" s="38"/>
     </row>
     <row r="45" spans="1:49">
       <c r="A45" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B45" s="9">
         <v>100</v>
       </c>
       <c r="C45" s="9">
         <v>100</v>
       </c>
       <c r="D45" s="9">
         <v>100</v>
       </c>
       <c r="E45" s="9">
         <v>100</v>
       </c>
       <c r="F45" s="9">
         <v>100</v>
       </c>
@@ -5637,276 +5702,278 @@
       </c>
       <c r="AI45" s="9">
         <v>104.5</v>
       </c>
       <c r="AJ45" s="9">
         <v>104.5</v>
       </c>
       <c r="AK45" s="9">
         <v>100.1</v>
       </c>
       <c r="AL45" s="10">
         <v>100</v>
       </c>
       <c r="AM45" s="10">
         <v>100</v>
       </c>
       <c r="AN45" s="10">
         <v>100</v>
       </c>
       <c r="AO45" s="10">
         <v>100</v>
       </c>
       <c r="AP45" s="49">
         <v>100</v>
       </c>
-      <c r="AQ45" s="74">
+      <c r="AQ45" s="51">
         <v>141.1</v>
       </c>
-      <c r="AR45" s="37"/>
+      <c r="AR45" s="46">
+        <v>102.4</v>
+      </c>
       <c r="AS45" s="37"/>
       <c r="AT45" s="37"/>
       <c r="AU45" s="37"/>
       <c r="AV45" s="37"/>
       <c r="AW45" s="37"/>
     </row>
     <row r="46" spans="1:49">
       <c r="A46" s="5"/>
       <c r="B46" s="6"/>
       <c r="C46" s="6"/>
       <c r="D46" s="6"/>
       <c r="E46" s="6"/>
       <c r="F46" s="6"/>
       <c r="G46" s="14"/>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="6"/>
       <c r="N46" s="14"/>
       <c r="O46" s="14"/>
       <c r="P46" s="14"/>
       <c r="Q46" s="6"/>
       <c r="R46" s="6"/>
       <c r="S46" s="7"/>
       <c r="T46" s="6"/>
       <c r="U46" s="6"/>
       <c r="V46" s="6"/>
       <c r="W46" s="6"/>
       <c r="X46" s="6"/>
       <c r="Y46" s="6"/>
       <c r="Z46" s="3"/>
     </row>
     <row r="47" spans="1:49" ht="15" customHeight="1">
-      <c r="A47" s="55" t="s">
+      <c r="A47" s="60" t="s">
         <v>27</v>
       </c>
-      <c r="B47" s="55"/>
-[...46 lines deleted...]
-      <c r="AW47" s="56"/>
+      <c r="B47" s="60"/>
+      <c r="C47" s="60"/>
+      <c r="D47" s="60"/>
+      <c r="E47" s="60"/>
+      <c r="F47" s="60"/>
+      <c r="G47" s="60"/>
+      <c r="H47" s="60"/>
+      <c r="I47" s="60"/>
+      <c r="J47" s="60"/>
+      <c r="K47" s="60"/>
+      <c r="L47" s="60"/>
+      <c r="M47" s="60"/>
+      <c r="N47" s="60"/>
+      <c r="O47" s="60"/>
+      <c r="P47" s="60"/>
+      <c r="Q47" s="60"/>
+      <c r="R47" s="60"/>
+      <c r="S47" s="60"/>
+      <c r="T47" s="60"/>
+      <c r="U47" s="60"/>
+      <c r="V47" s="60"/>
+      <c r="W47" s="60"/>
+      <c r="X47" s="60"/>
+      <c r="Y47" s="60"/>
+      <c r="Z47" s="59"/>
+      <c r="AA47" s="59"/>
+      <c r="AB47" s="59"/>
+      <c r="AC47" s="59"/>
+      <c r="AD47" s="59"/>
+      <c r="AE47" s="59"/>
+      <c r="AF47" s="59"/>
+      <c r="AG47" s="59"/>
+      <c r="AH47" s="59"/>
+      <c r="AI47" s="59"/>
+      <c r="AJ47" s="59"/>
+      <c r="AK47" s="59"/>
+      <c r="AL47" s="59"/>
+      <c r="AM47" s="59"/>
+      <c r="AN47" s="59"/>
+      <c r="AO47" s="59"/>
+      <c r="AP47" s="59"/>
+      <c r="AQ47" s="59"/>
+      <c r="AR47" s="59"/>
+      <c r="AS47" s="59"/>
+      <c r="AT47" s="59"/>
+      <c r="AU47" s="59"/>
+      <c r="AV47" s="59"/>
+      <c r="AW47" s="59"/>
     </row>
     <row r="48" spans="1:49" ht="15" customHeight="1">
       <c r="A48" s="23"/>
       <c r="B48" s="23"/>
       <c r="C48" s="23"/>
       <c r="D48" s="23"/>
       <c r="E48" s="23"/>
       <c r="F48" s="23"/>
       <c r="G48" s="23"/>
       <c r="H48" s="23"/>
       <c r="I48" s="23"/>
       <c r="J48" s="23"/>
       <c r="K48" s="23"/>
       <c r="L48" s="23"/>
       <c r="M48" s="23"/>
       <c r="N48" s="23"/>
       <c r="O48" s="23"/>
       <c r="P48" s="23"/>
       <c r="Q48" s="23"/>
       <c r="R48" s="23"/>
       <c r="S48" s="23"/>
       <c r="T48" s="23"/>
       <c r="U48" s="23"/>
       <c r="V48" s="23"/>
       <c r="W48" s="23"/>
       <c r="X48" s="23"/>
       <c r="Y48" s="23"/>
       <c r="Z48" s="3"/>
     </row>
     <row r="49" spans="1:49" ht="15" customHeight="1">
-      <c r="A49" s="51"/>
-[...23 lines deleted...]
-      <c r="Y49" s="52"/>
+      <c r="A49" s="65"/>
+      <c r="B49" s="66"/>
+      <c r="C49" s="66"/>
+      <c r="D49" s="66"/>
+      <c r="E49" s="66"/>
+      <c r="F49" s="66"/>
+      <c r="G49" s="66"/>
+      <c r="H49" s="66"/>
+      <c r="I49" s="66"/>
+      <c r="J49" s="66"/>
+      <c r="K49" s="66"/>
+      <c r="L49" s="66"/>
+      <c r="M49" s="66"/>
+      <c r="N49" s="66"/>
+      <c r="O49" s="66"/>
+      <c r="P49" s="66"/>
+      <c r="Q49" s="66"/>
+      <c r="R49" s="66"/>
+      <c r="S49" s="66"/>
+      <c r="T49" s="66"/>
+      <c r="U49" s="66"/>
+      <c r="V49" s="66"/>
+      <c r="W49" s="66"/>
+      <c r="X49" s="66"/>
+      <c r="Y49" s="66"/>
       <c r="Z49" s="3"/>
-      <c r="AH49" s="53" t="s">
+      <c r="AH49" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="AI49" s="53"/>
-[...13 lines deleted...]
-      <c r="AW49" s="52"/>
+      <c r="AI49" s="70"/>
+      <c r="AJ49" s="70"/>
+      <c r="AK49" s="70"/>
+      <c r="AL49" s="66"/>
+      <c r="AM49" s="66"/>
+      <c r="AN49" s="66"/>
+      <c r="AO49" s="66"/>
+      <c r="AP49" s="66"/>
+      <c r="AQ49" s="66"/>
+      <c r="AR49" s="66"/>
+      <c r="AS49" s="66"/>
+      <c r="AT49" s="66"/>
+      <c r="AU49" s="66"/>
+      <c r="AV49" s="66"/>
+      <c r="AW49" s="66"/>
     </row>
     <row r="50" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A50" s="66"/>
-      <c r="B50" s="50" t="s">
+      <c r="A50" s="63"/>
+      <c r="B50" s="52" t="s">
         <v>32</v>
       </c>
-      <c r="C50" s="50"/>
-[...10 lines deleted...]
-      <c r="N50" s="61" t="s">
+      <c r="C50" s="52"/>
+      <c r="D50" s="52"/>
+      <c r="E50" s="52"/>
+      <c r="F50" s="52"/>
+      <c r="G50" s="52"/>
+      <c r="H50" s="52"/>
+      <c r="I50" s="52"/>
+      <c r="J50" s="52"/>
+      <c r="K50" s="52"/>
+      <c r="L50" s="52"/>
+      <c r="M50" s="53"/>
+      <c r="N50" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="O50" s="50"/>
-[...10 lines deleted...]
-      <c r="Z50" s="61" t="s">
+      <c r="O50" s="52"/>
+      <c r="P50" s="52"/>
+      <c r="Q50" s="52"/>
+      <c r="R50" s="52"/>
+      <c r="S50" s="52"/>
+      <c r="T50" s="52"/>
+      <c r="U50" s="52"/>
+      <c r="V50" s="52"/>
+      <c r="W50" s="52"/>
+      <c r="X50" s="52"/>
+      <c r="Y50" s="53"/>
+      <c r="Z50" s="54" t="s">
         <v>28</v>
       </c>
-      <c r="AA50" s="50"/>
-[...10 lines deleted...]
-      <c r="AL50" s="50" t="s">
+      <c r="AA50" s="52"/>
+      <c r="AB50" s="52"/>
+      <c r="AC50" s="52"/>
+      <c r="AD50" s="52"/>
+      <c r="AE50" s="52"/>
+      <c r="AF50" s="52"/>
+      <c r="AG50" s="52"/>
+      <c r="AH50" s="52"/>
+      <c r="AI50" s="52"/>
+      <c r="AJ50" s="52"/>
+      <c r="AK50" s="53"/>
+      <c r="AL50" s="52" t="s">
         <v>33</v>
       </c>
-      <c r="AM50" s="50"/>
-[...9 lines deleted...]
-      <c r="AW50" s="50"/>
+      <c r="AM50" s="52"/>
+      <c r="AN50" s="52"/>
+      <c r="AO50" s="52"/>
+      <c r="AP50" s="52"/>
+      <c r="AQ50" s="52"/>
+      <c r="AR50" s="52"/>
+      <c r="AS50" s="52"/>
+      <c r="AT50" s="52"/>
+      <c r="AU50" s="52"/>
+      <c r="AV50" s="52"/>
+      <c r="AW50" s="52"/>
     </row>
     <row r="51" spans="1:49" ht="34.5" customHeight="1">
-      <c r="A51" s="67"/>
+      <c r="A51" s="64"/>
       <c r="B51" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C51" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D51" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E51" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G51" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H51" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I51" s="13" t="s">
         <v>8</v>
       </c>
       <c r="J51" s="13" t="s">
@@ -6135,54 +6202,56 @@
       </c>
       <c r="AI52" s="6">
         <v>103.3</v>
       </c>
       <c r="AJ52" s="6">
         <v>103.5</v>
       </c>
       <c r="AK52" s="6">
         <v>105.5</v>
       </c>
       <c r="AL52" s="25">
         <v>103.8</v>
       </c>
       <c r="AM52" s="36">
         <v>103.6</v>
       </c>
       <c r="AN52" s="40">
         <v>103.5</v>
       </c>
       <c r="AO52" s="42">
         <v>103.5</v>
       </c>
       <c r="AP52" s="45">
         <v>103.5</v>
       </c>
-      <c r="AQ52" s="73">
+      <c r="AQ52" s="50">
         <v>103.9</v>
       </c>
-      <c r="AR52" s="36"/>
+      <c r="AR52" s="45">
+        <v>103.8</v>
+      </c>
       <c r="AS52" s="36"/>
       <c r="AT52" s="36"/>
       <c r="AU52" s="36"/>
       <c r="AV52" s="36"/>
       <c r="AW52" s="36"/>
     </row>
     <row r="53" spans="1:49" s="2" customFormat="1">
       <c r="A53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B53" s="6">
         <v>109.3</v>
       </c>
       <c r="C53" s="6">
         <v>107.2</v>
       </c>
       <c r="D53" s="6">
         <v>104.8</v>
       </c>
       <c r="E53" s="6">
         <v>103.7</v>
       </c>
       <c r="F53" s="6">
         <v>105.4</v>
       </c>
@@ -6272,54 +6341,56 @@
       </c>
       <c r="AI53" s="6">
         <v>100.6</v>
       </c>
       <c r="AJ53" s="6">
         <v>100.7</v>
       </c>
       <c r="AK53" s="6">
         <v>103.1</v>
       </c>
       <c r="AL53" s="25">
         <v>106.1</v>
       </c>
       <c r="AM53" s="36">
         <v>105.8</v>
       </c>
       <c r="AN53" s="40">
         <v>102.8</v>
       </c>
       <c r="AO53" s="42">
         <v>101.1</v>
       </c>
       <c r="AP53" s="45">
         <v>101.4</v>
       </c>
-      <c r="AQ53" s="73">
+      <c r="AQ53" s="50">
         <v>104.7</v>
       </c>
-      <c r="AR53" s="36"/>
+      <c r="AR53" s="45">
+        <v>105.9</v>
+      </c>
       <c r="AS53" s="36"/>
       <c r="AT53" s="36"/>
       <c r="AU53" s="36"/>
       <c r="AV53" s="36"/>
       <c r="AW53" s="36"/>
     </row>
     <row r="54" spans="1:49">
       <c r="A54" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B54" s="6">
         <v>101.4</v>
       </c>
       <c r="C54" s="6">
         <v>102.2</v>
       </c>
       <c r="D54" s="6">
         <v>102.4</v>
       </c>
       <c r="E54" s="6">
         <v>102.3</v>
       </c>
       <c r="F54" s="6">
         <v>102.2</v>
       </c>
@@ -6409,54 +6480,56 @@
       </c>
       <c r="AI54" s="6">
         <v>103.2</v>
       </c>
       <c r="AJ54" s="6">
         <v>102</v>
       </c>
       <c r="AK54" s="6">
         <v>102.8</v>
       </c>
       <c r="AL54" s="25">
         <v>103.1</v>
       </c>
       <c r="AM54" s="36">
         <v>104.4</v>
       </c>
       <c r="AN54" s="40">
         <v>103.5</v>
       </c>
       <c r="AO54" s="42">
         <v>102.2</v>
       </c>
       <c r="AP54" s="45">
         <v>100.8</v>
       </c>
-      <c r="AQ54" s="73">
+      <c r="AQ54" s="50">
         <v>101.6</v>
       </c>
-      <c r="AR54" s="36"/>
+      <c r="AR54" s="45">
+        <v>102</v>
+      </c>
       <c r="AS54" s="36"/>
       <c r="AT54" s="36"/>
       <c r="AU54" s="36"/>
       <c r="AV54" s="36"/>
       <c r="AW54" s="36"/>
     </row>
     <row r="55" spans="1:49">
       <c r="A55" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B55" s="6">
         <v>101.8</v>
       </c>
       <c r="C55" s="6">
         <v>102.2</v>
       </c>
       <c r="D55" s="6">
         <v>102.1</v>
       </c>
       <c r="E55" s="6">
         <v>101.9</v>
       </c>
       <c r="F55" s="6">
         <v>101.9</v>
       </c>
@@ -6546,54 +6619,56 @@
       </c>
       <c r="AI55" s="6">
         <v>102.9</v>
       </c>
       <c r="AJ55" s="6">
         <v>101.2</v>
       </c>
       <c r="AK55" s="6">
         <v>105</v>
       </c>
       <c r="AL55" s="25">
         <v>101.5</v>
       </c>
       <c r="AM55" s="36">
         <v>101.1</v>
       </c>
       <c r="AN55" s="40">
         <v>101.3</v>
       </c>
       <c r="AO55" s="42">
         <v>101.3</v>
       </c>
       <c r="AP55" s="45">
         <v>101.3</v>
       </c>
-      <c r="AQ55" s="73">
+      <c r="AQ55" s="50">
         <v>101.4</v>
       </c>
-      <c r="AR55" s="36"/>
+      <c r="AR55" s="45">
+        <v>101.6</v>
+      </c>
       <c r="AS55" s="36"/>
       <c r="AT55" s="36"/>
       <c r="AU55" s="36"/>
       <c r="AV55" s="36"/>
       <c r="AW55" s="36"/>
     </row>
     <row r="56" spans="1:49">
       <c r="A56" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B56" s="6">
         <v>100.2</v>
       </c>
       <c r="C56" s="6">
         <v>100.2</v>
       </c>
       <c r="D56" s="6">
         <v>100.5</v>
       </c>
       <c r="E56" s="6">
         <v>100.5</v>
       </c>
       <c r="F56" s="6">
         <v>101.1</v>
       </c>
@@ -6683,54 +6758,56 @@
       </c>
       <c r="AI56" s="6">
         <v>102.2</v>
       </c>
       <c r="AJ56" s="6">
         <v>106.8</v>
       </c>
       <c r="AK56" s="6">
         <v>109.3</v>
       </c>
       <c r="AL56" s="25">
         <v>105.2</v>
       </c>
       <c r="AM56" s="36">
         <v>106.2</v>
       </c>
       <c r="AN56" s="40">
         <v>106.7</v>
       </c>
       <c r="AO56" s="42">
         <v>107.6</v>
       </c>
       <c r="AP56" s="45">
         <v>105.7</v>
       </c>
-      <c r="AQ56" s="73">
+      <c r="AQ56" s="50">
         <v>105.4</v>
       </c>
-      <c r="AR56" s="36"/>
+      <c r="AR56" s="45">
+        <v>104.9</v>
+      </c>
       <c r="AS56" s="36"/>
       <c r="AT56" s="36"/>
       <c r="AU56" s="36"/>
       <c r="AV56" s="36"/>
       <c r="AW56" s="36"/>
     </row>
     <row r="57" spans="1:49">
       <c r="A57" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B57" s="6">
         <v>101.6</v>
       </c>
       <c r="C57" s="6">
         <v>100.8</v>
       </c>
       <c r="D57" s="6">
         <v>101.6</v>
       </c>
       <c r="E57" s="6">
         <v>101.9</v>
       </c>
       <c r="F57" s="6">
         <v>101.9</v>
       </c>
@@ -6820,54 +6897,56 @@
       </c>
       <c r="AI57" s="6">
         <v>108</v>
       </c>
       <c r="AJ57" s="6">
         <v>110.1</v>
       </c>
       <c r="AK57" s="6">
         <v>107.8</v>
       </c>
       <c r="AL57" s="25">
         <v>104.1</v>
       </c>
       <c r="AM57" s="36">
         <v>102</v>
       </c>
       <c r="AN57" s="40">
         <v>103.6</v>
       </c>
       <c r="AO57" s="42">
         <v>106.3</v>
       </c>
       <c r="AP57" s="45">
         <v>105.6</v>
       </c>
-      <c r="AQ57" s="73">
+      <c r="AQ57" s="50">
         <v>105.4</v>
       </c>
-      <c r="AR57" s="36"/>
+      <c r="AR57" s="45">
+        <v>105.7</v>
+      </c>
       <c r="AS57" s="36"/>
       <c r="AT57" s="36"/>
       <c r="AU57" s="36"/>
       <c r="AV57" s="36"/>
       <c r="AW57" s="36"/>
     </row>
     <row r="58" spans="1:49">
       <c r="A58" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B58" s="6">
         <v>102.6</v>
       </c>
       <c r="C58" s="6">
         <v>102.8</v>
       </c>
       <c r="D58" s="6">
         <v>102.4</v>
       </c>
       <c r="E58" s="6">
         <v>102.3</v>
       </c>
       <c r="F58" s="6">
         <v>102.2</v>
       </c>
@@ -6957,54 +7036,56 @@
       </c>
       <c r="AI58" s="6">
         <v>104.2</v>
       </c>
       <c r="AJ58" s="6">
         <v>100.2</v>
       </c>
       <c r="AK58" s="6">
         <v>101.2</v>
       </c>
       <c r="AL58" s="25">
         <v>101.4</v>
       </c>
       <c r="AM58" s="36">
         <v>101.9</v>
       </c>
       <c r="AN58" s="40">
         <v>101.1</v>
       </c>
       <c r="AO58" s="42">
         <v>101.5</v>
       </c>
       <c r="AP58" s="45">
         <v>101.8</v>
       </c>
-      <c r="AQ58" s="73">
+      <c r="AQ58" s="50">
         <v>103.6</v>
       </c>
-      <c r="AR58" s="36"/>
+      <c r="AR58" s="45">
+        <v>102.3</v>
+      </c>
       <c r="AS58" s="36"/>
       <c r="AT58" s="36"/>
       <c r="AU58" s="36"/>
       <c r="AV58" s="36"/>
       <c r="AW58" s="36"/>
     </row>
     <row r="59" spans="1:49">
       <c r="A59" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B59" s="6">
         <v>102.1</v>
       </c>
       <c r="C59" s="6">
         <v>101.9</v>
       </c>
       <c r="D59" s="6">
         <v>101.6</v>
       </c>
       <c r="E59" s="6">
         <v>101.5</v>
       </c>
       <c r="F59" s="6">
         <v>101.5</v>
       </c>
@@ -7094,54 +7175,56 @@
       </c>
       <c r="AI59" s="6">
         <v>102.2</v>
       </c>
       <c r="AJ59" s="6">
         <v>102.3</v>
       </c>
       <c r="AK59" s="6">
         <v>102.8</v>
       </c>
       <c r="AL59" s="25">
         <v>101.7</v>
       </c>
       <c r="AM59" s="36">
         <v>100.6</v>
       </c>
       <c r="AN59" s="40">
         <v>101.1</v>
       </c>
       <c r="AO59" s="42">
         <v>101.1</v>
       </c>
       <c r="AP59" s="45">
         <v>101.2</v>
       </c>
-      <c r="AQ59" s="73">
+      <c r="AQ59" s="50">
         <v>101.5</v>
       </c>
-      <c r="AR59" s="36"/>
+      <c r="AR59" s="45">
+        <v>101.7</v>
+      </c>
       <c r="AS59" s="36"/>
       <c r="AT59" s="36"/>
       <c r="AU59" s="36"/>
       <c r="AV59" s="36"/>
       <c r="AW59" s="36"/>
     </row>
     <row r="60" spans="1:49">
       <c r="A60" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B60" s="9">
         <v>104.2</v>
       </c>
       <c r="C60" s="9">
         <v>102.6</v>
       </c>
       <c r="D60" s="9">
         <v>101.7</v>
       </c>
       <c r="E60" s="9">
         <v>101.5</v>
       </c>
       <c r="F60" s="9">
         <v>101.3</v>
       </c>
@@ -7231,274 +7314,276 @@
       </c>
       <c r="AI60" s="9">
         <v>101.9</v>
       </c>
       <c r="AJ60" s="9">
         <v>100</v>
       </c>
       <c r="AK60" s="9">
         <v>105.6</v>
       </c>
       <c r="AL60" s="8">
         <v>104.9</v>
       </c>
       <c r="AM60" s="37">
         <v>104.9</v>
       </c>
       <c r="AN60" s="41">
         <v>104</v>
       </c>
       <c r="AO60" s="43">
         <v>101.9</v>
       </c>
       <c r="AP60" s="46">
         <v>104.7</v>
       </c>
-      <c r="AQ60" s="74">
+      <c r="AQ60" s="51">
         <v>104.7</v>
       </c>
-      <c r="AR60" s="37"/>
+      <c r="AR60" s="46">
+        <v>103.7</v>
+      </c>
       <c r="AS60" s="37"/>
       <c r="AT60" s="37"/>
       <c r="AU60" s="37"/>
       <c r="AV60" s="37"/>
       <c r="AW60" s="37"/>
     </row>
     <row r="61" spans="1:49">
       <c r="B61" s="16"/>
       <c r="C61" s="16"/>
       <c r="D61" s="16"/>
       <c r="E61" s="16"/>
       <c r="F61" s="16"/>
       <c r="G61" s="16"/>
       <c r="H61" s="16"/>
       <c r="I61" s="16"/>
       <c r="J61" s="16"/>
       <c r="K61" s="16"/>
       <c r="L61" s="16"/>
       <c r="M61" s="16"/>
       <c r="N61" s="16"/>
       <c r="O61" s="16"/>
       <c r="P61" s="16"/>
       <c r="Q61" s="16"/>
       <c r="R61" s="16"/>
       <c r="S61" s="16"/>
     </row>
     <row r="62" spans="1:49" ht="36" customHeight="1">
       <c r="A62" s="19"/>
       <c r="B62" s="29"/>
       <c r="C62" s="30"/>
       <c r="D62" s="30"/>
       <c r="E62" s="30"/>
       <c r="F62" s="30"/>
       <c r="G62" s="30"/>
       <c r="H62" s="30"/>
       <c r="I62" s="30"/>
       <c r="J62" s="30"/>
       <c r="K62" s="30"/>
       <c r="L62" s="30"/>
       <c r="M62" s="30"/>
-      <c r="N62" s="64" t="s">
+      <c r="N62" s="61" t="s">
         <v>30</v>
       </c>
-      <c r="O62" s="65"/>
-[...9 lines deleted...]
-      <c r="Y62" s="65"/>
+      <c r="O62" s="62"/>
+      <c r="P62" s="62"/>
+      <c r="Q62" s="62"/>
+      <c r="R62" s="62"/>
+      <c r="S62" s="62"/>
+      <c r="T62" s="62"/>
+      <c r="U62" s="62"/>
+      <c r="V62" s="62"/>
+      <c r="W62" s="62"/>
+      <c r="X62" s="62"/>
+      <c r="Y62" s="62"/>
       <c r="Z62" s="28"/>
       <c r="AA62" s="28"/>
       <c r="AB62" s="28"/>
       <c r="AC62" s="28"/>
       <c r="AD62" s="28"/>
       <c r="AE62" s="28"/>
     </row>
     <row r="63" spans="1:49" ht="26.25" customHeight="1">
       <c r="A63" s="20"/>
       <c r="N63" s="28"/>
       <c r="O63" s="28"/>
       <c r="P63" s="28"/>
       <c r="Q63" s="28"/>
       <c r="R63" s="28"/>
       <c r="S63" s="28"/>
       <c r="T63" s="28"/>
       <c r="U63" s="28"/>
       <c r="V63" s="28"/>
       <c r="W63" s="28"/>
       <c r="X63" s="28"/>
       <c r="Y63" s="28"/>
       <c r="Z63" s="28"/>
       <c r="AA63" s="28"/>
       <c r="AB63" s="28"/>
       <c r="AC63" s="28"/>
       <c r="AD63" s="28"/>
       <c r="AE63" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="34">
-    <mergeCell ref="B5:M5"/>
-[...4 lines deleted...]
-    <mergeCell ref="N20:Y20"/>
+    <mergeCell ref="AL50:AW50"/>
+    <mergeCell ref="AG19:AW19"/>
+    <mergeCell ref="AG34:AW34"/>
+    <mergeCell ref="AH49:AW49"/>
+    <mergeCell ref="A47:AW47"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="U19:Y19"/>
+    <mergeCell ref="AL5:AW5"/>
+    <mergeCell ref="AH4:AW4"/>
+    <mergeCell ref="AL20:AW20"/>
+    <mergeCell ref="AL35:AW35"/>
+    <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A17:AW17"/>
     <mergeCell ref="N62:Y62"/>
     <mergeCell ref="Z20:AK20"/>
     <mergeCell ref="A50:A51"/>
     <mergeCell ref="B50:M50"/>
     <mergeCell ref="A34:Y34"/>
     <mergeCell ref="A49:Y49"/>
     <mergeCell ref="N35:Y35"/>
     <mergeCell ref="A35:A36"/>
     <mergeCell ref="B35:M35"/>
     <mergeCell ref="Z35:AK35"/>
     <mergeCell ref="Z50:AK50"/>
     <mergeCell ref="N50:Y50"/>
     <mergeCell ref="A32:AW32"/>
     <mergeCell ref="A2:Y2"/>
-    <mergeCell ref="AL5:AW5"/>
-[...10 lines deleted...]
-    <mergeCell ref="U19:Y19"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:Y5"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B20:M20"/>
+    <mergeCell ref="J19:M19"/>
+    <mergeCell ref="N20:Y20"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>