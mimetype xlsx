--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -4,61 +4,61 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-345" yWindow="765" windowWidth="28755" windowHeight="11895"/>
+    <workbookView xWindow="255" yWindow="1950" windowWidth="28755" windowHeight="11865"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист2" sheetId="4" r:id="rId1"/>
+    <sheet name="Лист1" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1511" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1607" uniqueCount="61">
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t xml:space="preserve"> Value “X”  - meaning confidentially data</t>
   </si>
   <si>
     <t>Total area of club-type buildings, sq.m</t>
   </si>
   <si>
     <t>of them:</t>
   </si>
   <si>
     <t>in unheated buildings (rooms)</t>
   </si>
   <si>
     <t>require of major repairs</t>
   </si>
   <si>
@@ -124,123 +124,123 @@
   <si>
     <t>The number of spectators at cultural events held online</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>The activity of cultural and leisure organizations</t>
   </si>
   <si>
     <t>Number of cultural and leisure organizations</t>
   </si>
   <si>
     <t>Total area of cultural and leisure organizations</t>
   </si>
   <si>
     <t>Number of associations, courses of craft and applied knowledges, amateur associations and clubs on interests</t>
   </si>
   <si>
     <t>Number of participants of associations, applied knowledge, amateur associations and interest clubs</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
-    <t>Ust-Kamenogorsk city administration</t>
-[...13 lines deleted...]
-  <si>
     <t>Ayagoz district</t>
-  </si>
-[...7 lines deleted...]
-    <t>Glubokovsky district</t>
   </si>
   <si>
     <t>Zharma district</t>
   </si>
   <si>
     <t>Zaysan district</t>
   </si>
   <si>
     <t>Altai district</t>
   </si>
   <si>
-    <t>Kokpektinsky district</t>
-[...4 lines deleted...]
-  <si>
     <t>Katon-Karagay district</t>
-  </si>
-[...13 lines deleted...]
-    <t>Samar district</t>
   </si>
   <si>
     <t>Shygys Kazakhstan region</t>
   </si>
   <si>
     <t>The number of cultural events held online, units</t>
   </si>
   <si>
     <t>The number of spectators at cultural events held online, people</t>
   </si>
   <si>
-    <t>Markakol district</t>
+    <t>Uskemen c.а.</t>
   </si>
   <si>
-    <t>Ulken Naryn district</t>
+    <t>Ridder c.а.</t>
+  </si>
+  <si>
+    <t>Glubokoe district</t>
+  </si>
+  <si>
+    <t>Kurchum district</t>
+  </si>
+  <si>
+    <t>district Markakol</t>
+  </si>
+  <si>
+    <t>district Samara</t>
+  </si>
+  <si>
+    <t>Tarbagatay district</t>
+  </si>
+  <si>
+    <t>Ulan district</t>
+  </si>
+  <si>
+    <t>district Ulken Naryn</t>
+  </si>
+  <si>
+    <t>Shemonaikhi district</t>
+  </si>
+  <si>
+    <t>Kurchatov c.а.</t>
+  </si>
+  <si>
+    <t>Semey c.а.</t>
+  </si>
+  <si>
+    <t>Abay district</t>
+  </si>
+  <si>
+    <t>Beskaragay district</t>
+  </si>
+  <si>
+    <t>Boroduliha district</t>
+  </si>
+  <si>
+    <t>Kokpekti district</t>
+  </si>
+  <si>
+    <t>Urzhar district</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -359,51 +359,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="82">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -483,101 +483,104 @@
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -865,104 +868,98 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AI257"/>
+  <dimension ref="A1:AI258"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="N39" sqref="N39"/>
+      <selection activeCell="A214" sqref="A214:A216"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="22" customWidth="1"/>
-    <col min="2" max="2" width="7.85546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="9" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" style="1" customWidth="1"/>
-    <col min="5" max="8" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="18" max="20" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="18" width="8.7109375" style="1" customWidth="1"/>
+    <col min="19" max="20" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
-      <c r="A1" s="73" t="s">
+    <row r="1" spans="1:26">
+      <c r="A1" s="74" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="73"/>
-[...23 lines deleted...]
-    <row r="3" spans="1:25" s="22" customFormat="1" ht="18.75" customHeight="1">
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="74"/>
+      <c r="J1" s="74"/>
+      <c r="K1" s="74"/>
+      <c r="L1" s="74"/>
+      <c r="M1" s="74"/>
+      <c r="N1" s="74"/>
+      <c r="O1" s="74"/>
+      <c r="P1" s="74"/>
+      <c r="Q1" s="74"/>
+      <c r="R1" s="74"/>
+      <c r="S1" s="74"/>
+      <c r="T1" s="74"/>
+      <c r="U1" s="74"/>
+      <c r="V1" s="74"/>
+      <c r="W1" s="74"/>
+    </row>
+    <row r="2" spans="1:26" ht="12" customHeight="1"/>
+    <row r="3" spans="1:26" s="22" customFormat="1" ht="18.75" customHeight="1">
       <c r="A3" s="23"/>
       <c r="B3" s="25">
         <v>2001</v>
       </c>
       <c r="C3" s="25">
         <v>2002</v>
       </c>
       <c r="D3" s="25">
         <v>2003</v>
       </c>
       <c r="E3" s="25">
         <v>2004</v>
       </c>
       <c r="F3" s="25">
         <v>2005</v>
       </c>
       <c r="G3" s="25">
         <v>2006</v>
       </c>
       <c r="H3" s="25">
         <v>2007</v>
       </c>
       <c r="I3" s="25">
         <v>2008</v>
       </c>
@@ -992,52 +989,55 @@
       </c>
       <c r="R3" s="25">
         <v>2017</v>
       </c>
       <c r="S3" s="2">
         <v>2018</v>
       </c>
       <c r="T3" s="2">
         <v>2019</v>
       </c>
       <c r="U3" s="2">
         <v>2020</v>
       </c>
       <c r="V3" s="2">
         <v>2021</v>
       </c>
       <c r="W3" s="2">
         <v>2022</v>
       </c>
       <c r="X3" s="2">
         <v>2023</v>
       </c>
       <c r="Y3" s="2">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:25" s="22" customFormat="1" ht="22.5">
+      <c r="Z3" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" s="22" customFormat="1" ht="22.5">
       <c r="A4" s="47" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="3">
         <v>141</v>
       </c>
       <c r="C4" s="4">
         <v>151</v>
       </c>
       <c r="D4" s="4">
         <v>145</v>
       </c>
       <c r="E4" s="4">
         <v>171</v>
       </c>
       <c r="F4" s="5">
         <v>183</v>
       </c>
       <c r="G4" s="4">
         <v>191</v>
       </c>
       <c r="H4" s="4">
         <v>246</v>
       </c>
       <c r="I4" s="4">
@@ -1063,58 +1063,61 @@
       </c>
       <c r="P4" s="7">
         <v>312</v>
       </c>
       <c r="Q4" s="3">
         <v>306</v>
       </c>
       <c r="R4" s="3">
         <v>304</v>
       </c>
       <c r="S4" s="6">
         <v>296</v>
       </c>
       <c r="T4" s="6">
         <v>295</v>
       </c>
       <c r="U4" s="6">
         <v>298</v>
       </c>
       <c r="V4" s="6">
         <v>299</v>
       </c>
       <c r="W4" s="58">
         <v>172</v>
       </c>
-      <c r="X4" s="53">
+      <c r="X4" s="52">
         <v>172</v>
       </c>
-      <c r="Y4" s="53">
+      <c r="Y4" s="52">
         <v>173</v>
       </c>
-    </row>
-    <row r="5" spans="1:25" s="22" customFormat="1" ht="22.5" customHeight="1">
+      <c r="Z4" s="52">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" s="22" customFormat="1" ht="22.5" customHeight="1">
       <c r="A5" s="47" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="9">
@@ -1146,52 +1149,55 @@
       </c>
       <c r="R5" s="9">
         <v>214908.79999999999</v>
       </c>
       <c r="S5" s="11">
         <v>208409.9</v>
       </c>
       <c r="T5" s="11">
         <v>209961.9</v>
       </c>
       <c r="U5" s="11">
         <v>211830</v>
       </c>
       <c r="V5" s="11">
         <v>213174.9</v>
       </c>
       <c r="W5" s="59">
         <v>123325.8</v>
       </c>
       <c r="X5" s="33">
         <v>124469.6</v>
       </c>
       <c r="Y5" s="33">
         <v>124469.6</v>
       </c>
-    </row>
-    <row r="6" spans="1:25" s="22" customFormat="1" ht="22.5">
+      <c r="Z5" s="33">
+        <v>125080.6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" s="22" customFormat="1" ht="22.5">
       <c r="A6" s="47" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="18" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="18" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="18" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>0</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>0</v>
       </c>
       <c r="I6" s="18" t="s">
@@ -1217,87 +1223,91 @@
       </c>
       <c r="P6" s="18" t="s">
         <v>0</v>
       </c>
       <c r="Q6" s="18">
         <v>276</v>
       </c>
       <c r="R6" s="18">
         <v>276</v>
       </c>
       <c r="S6" s="18">
         <v>269</v>
       </c>
       <c r="T6" s="18">
         <v>269</v>
       </c>
       <c r="U6" s="18">
         <v>270</v>
       </c>
       <c r="V6" s="3">
         <v>291</v>
       </c>
       <c r="W6" s="60">
         <v>167</v>
       </c>
-      <c r="X6" s="52">
+      <c r="X6" s="51">
         <v>167</v>
       </c>
-      <c r="Y6" s="53">
+      <c r="Y6" s="52">
         <v>167</v>
       </c>
-    </row>
-    <row r="7" spans="1:25" s="22" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z6" s="13">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" s="22" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="47" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="18"/>
       <c r="E7" s="18"/>
       <c r="F7" s="18"/>
       <c r="G7" s="18"/>
       <c r="H7" s="18"/>
       <c r="I7" s="18"/>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
       <c r="S7" s="3"/>
       <c r="T7" s="3"/>
       <c r="U7" s="3"/>
       <c r="V7" s="3"/>
       <c r="W7" s="60"/>
-      <c r="X7" s="52"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:25" s="22" customFormat="1" ht="11.25">
+      <c r="X7" s="51"/>
+      <c r="Y7" s="52"/>
+      <c r="Z7" s="52"/>
+    </row>
+    <row r="8" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A8" s="47" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="61" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="61" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="61" t="s">
         <v>0</v>
       </c>
       <c r="E8" s="61" t="s">
         <v>0</v>
       </c>
       <c r="F8" s="61" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="61" t="s">
         <v>0</v>
       </c>
       <c r="H8" s="61" t="s">
         <v>0</v>
       </c>
       <c r="I8" s="61" t="s">
@@ -1323,58 +1333,61 @@
       </c>
       <c r="P8" s="14">
         <v>5</v>
       </c>
       <c r="Q8" s="14">
         <v>5</v>
       </c>
       <c r="R8" s="14">
         <v>5</v>
       </c>
       <c r="S8" s="14">
         <v>5</v>
       </c>
       <c r="T8" s="14">
         <v>5</v>
       </c>
       <c r="U8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="V8" s="36">
         <v>3</v>
       </c>
       <c r="W8" s="60">
         <v>3</v>
       </c>
-      <c r="X8" s="52">
+      <c r="X8" s="51">
         <v>3</v>
       </c>
-      <c r="Y8" s="53">
+      <c r="Y8" s="52">
         <v>3</v>
       </c>
-    </row>
-    <row r="9" spans="1:25" s="22" customFormat="1" ht="11.25">
+      <c r="Z8" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A9" s="47" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="16">
         <v>39</v>
       </c>
       <c r="C9" s="16">
         <v>64</v>
       </c>
       <c r="D9" s="16">
         <v>67</v>
       </c>
       <c r="E9" s="16">
         <v>54</v>
       </c>
       <c r="F9" s="62">
         <v>45</v>
       </c>
       <c r="G9" s="14">
         <v>37</v>
       </c>
       <c r="H9" s="14">
         <v>60</v>
       </c>
       <c r="I9" s="14">
@@ -1400,58 +1413,61 @@
       </c>
       <c r="P9" s="14">
         <v>9</v>
       </c>
       <c r="Q9" s="14">
         <v>9</v>
       </c>
       <c r="R9" s="14">
         <v>11</v>
       </c>
       <c r="S9" s="14">
         <v>12</v>
       </c>
       <c r="T9" s="14">
         <v>17</v>
       </c>
       <c r="U9" s="14">
         <v>13</v>
       </c>
       <c r="V9" s="36">
         <v>7</v>
       </c>
       <c r="W9" s="60">
         <v>3</v>
       </c>
-      <c r="X9" s="52">
+      <c r="X9" s="51">
         <v>6</v>
       </c>
-      <c r="Y9" s="53">
+      <c r="Y9" s="52">
         <v>7</v>
       </c>
-    </row>
-    <row r="10" spans="1:25" s="22" customFormat="1" ht="11.25">
+      <c r="Z9" s="52">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A10" s="47" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="16">
         <v>8</v>
       </c>
       <c r="C10" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="16">
         <v>3</v>
       </c>
       <c r="E10" s="16">
         <v>7</v>
       </c>
       <c r="F10" s="62">
         <v>4</v>
       </c>
       <c r="G10" s="14">
         <v>3</v>
       </c>
       <c r="H10" s="14">
         <v>13</v>
       </c>
       <c r="I10" s="14">
@@ -1477,58 +1493,61 @@
       </c>
       <c r="P10" s="14">
         <v>10</v>
       </c>
       <c r="Q10" s="14">
         <v>8</v>
       </c>
       <c r="R10" s="14">
         <v>8</v>
       </c>
       <c r="S10" s="14">
         <v>9</v>
       </c>
       <c r="T10" s="14">
         <v>8</v>
       </c>
       <c r="U10" s="14">
         <v>6</v>
       </c>
       <c r="V10" s="36">
         <v>5</v>
       </c>
       <c r="W10" s="60">
         <v>3</v>
       </c>
-      <c r="X10" s="52">
+      <c r="X10" s="51">
         <v>3</v>
       </c>
-      <c r="Y10" s="53">
+      <c r="Y10" s="52">
         <v>6</v>
       </c>
-    </row>
-    <row r="11" spans="1:25" s="22" customFormat="1" ht="22.5" customHeight="1">
+      <c r="Z10" s="52">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" s="22" customFormat="1" ht="22.5" customHeight="1">
       <c r="A11" s="47" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="3">
         <v>35833</v>
       </c>
       <c r="C11" s="3">
         <v>37932</v>
       </c>
       <c r="D11" s="3">
         <v>37783</v>
       </c>
       <c r="E11" s="3">
         <v>41379</v>
       </c>
       <c r="F11" s="14">
         <v>43296</v>
       </c>
       <c r="G11" s="3">
         <v>43054</v>
       </c>
       <c r="H11" s="3">
         <v>49834</v>
       </c>
       <c r="I11" s="3">
@@ -1554,58 +1573,61 @@
       </c>
       <c r="P11" s="3">
         <v>51743</v>
       </c>
       <c r="Q11" s="3">
         <v>51463</v>
       </c>
       <c r="R11" s="3">
         <v>51246</v>
       </c>
       <c r="S11" s="6">
         <v>50058</v>
       </c>
       <c r="T11" s="6">
         <v>50035</v>
       </c>
       <c r="U11" s="6">
         <v>50520</v>
       </c>
       <c r="V11" s="6">
         <v>50495</v>
       </c>
       <c r="W11" s="6">
         <v>29318</v>
       </c>
-      <c r="X11" s="52">
+      <c r="X11" s="51">
         <v>27084</v>
       </c>
       <c r="Y11" s="13">
         <v>27084</v>
       </c>
-    </row>
-    <row r="12" spans="1:25" s="22" customFormat="1" ht="22.5">
+      <c r="Z11" s="13">
+        <v>27092</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" s="22" customFormat="1" ht="22.5">
       <c r="A12" s="47" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="15">
         <v>8686</v>
       </c>
       <c r="C12" s="15">
         <v>9491</v>
       </c>
       <c r="D12" s="15">
         <v>11136</v>
       </c>
       <c r="E12" s="15">
         <v>13089</v>
       </c>
       <c r="F12" s="16">
         <v>14347</v>
       </c>
       <c r="G12" s="15">
         <v>15164</v>
       </c>
       <c r="H12" s="15">
         <v>16497</v>
       </c>
       <c r="I12" s="15">
@@ -1637,52 +1659,55 @@
       </c>
       <c r="R12" s="15">
         <v>26292</v>
       </c>
       <c r="S12" s="17">
         <v>26394</v>
       </c>
       <c r="T12" s="17">
         <v>26648</v>
       </c>
       <c r="U12" s="17">
         <v>12477</v>
       </c>
       <c r="V12" s="17">
         <v>13133</v>
       </c>
       <c r="W12" s="17">
         <v>12433</v>
       </c>
       <c r="X12" s="6">
         <v>12729</v>
       </c>
       <c r="Y12" s="13">
         <v>13251</v>
       </c>
-    </row>
-    <row r="13" spans="1:25" s="67" customFormat="1" ht="11.25">
+      <c r="Z12" s="13">
+        <v>13414</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" s="67" customFormat="1" ht="11.25">
       <c r="A13" s="47" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="65" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="65" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="65" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="65" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="65" t="s">
         <v>35</v>
       </c>
       <c r="G13" s="65" t="s">
         <v>35</v>
       </c>
       <c r="H13" s="65" t="s">
         <v>35</v>
       </c>
       <c r="I13" s="65" t="s">
@@ -1714,52 +1739,55 @@
       </c>
       <c r="R13" s="66">
         <v>9908</v>
       </c>
       <c r="S13" s="66">
         <v>10082</v>
       </c>
       <c r="T13" s="66">
         <v>10478</v>
       </c>
       <c r="U13" s="66">
         <v>4232</v>
       </c>
       <c r="V13" s="62">
         <v>3931</v>
       </c>
       <c r="W13" s="62">
         <v>4412</v>
       </c>
       <c r="X13" s="66">
         <v>4735</v>
       </c>
       <c r="Y13" s="13">
         <v>5356</v>
       </c>
-    </row>
-    <row r="14" spans="1:25" s="67" customFormat="1" ht="11.25">
+      <c r="Z13" s="13">
+        <v>5288</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" s="67" customFormat="1" ht="11.25">
       <c r="A14" s="47" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="65" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="65" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="65" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="65" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="65" t="s">
         <v>0</v>
       </c>
       <c r="G14" s="65" t="s">
         <v>0</v>
       </c>
       <c r="H14" s="65" t="s">
         <v>0</v>
       </c>
       <c r="I14" s="65" t="s">
@@ -1791,52 +1819,55 @@
       </c>
       <c r="R14" s="65" t="s">
         <v>0</v>
       </c>
       <c r="S14" s="15" t="s">
         <v>0</v>
       </c>
       <c r="T14" s="15" t="s">
         <v>0</v>
       </c>
       <c r="U14" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V14" s="17">
         <v>8352</v>
       </c>
       <c r="W14" s="17">
         <v>538</v>
       </c>
       <c r="X14" s="62">
         <v>434</v>
       </c>
       <c r="Y14" s="13">
         <v>633</v>
       </c>
-    </row>
-    <row r="15" spans="1:25" s="67" customFormat="1" ht="22.5">
+      <c r="Z14" s="13">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" s="67" customFormat="1" ht="22.5">
       <c r="A15" s="47" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="65" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="65" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="65" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="65" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="65" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="65" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="65" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="65" t="s">
@@ -1868,54 +1899,57 @@
       </c>
       <c r="R15" s="65" t="s">
         <v>0</v>
       </c>
       <c r="S15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="T15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="U15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V15" s="17">
         <v>1479602</v>
       </c>
       <c r="W15" s="17">
         <v>99105</v>
       </c>
       <c r="X15" s="62">
         <v>75959</v>
       </c>
       <c r="Y15" s="13">
         <v>65106</v>
       </c>
-    </row>
-    <row r="16" spans="1:25" s="67" customFormat="1" ht="22.5">
+      <c r="Z15" s="13">
+        <v>96125</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" s="67" customFormat="1" ht="22.5">
       <c r="A16" s="47" t="s">
-        <v>57</v>
+        <v>42</v>
       </c>
       <c r="B16" s="65" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="65" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="65" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="65" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="65" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="65" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="65" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="65" t="s">
         <v>0</v>
       </c>
@@ -1942,57 +1976,60 @@
       </c>
       <c r="Q16" s="68">
         <v>3280.1669999999999</v>
       </c>
       <c r="R16" s="68">
         <v>3328.4879999999998</v>
       </c>
       <c r="S16" s="69">
         <v>3410.0720000000001</v>
       </c>
       <c r="T16" s="69">
         <v>3483.8339999999998</v>
       </c>
       <c r="U16" s="69">
         <v>2621.6109999999999</v>
       </c>
       <c r="V16" s="69">
         <v>2805.123</v>
       </c>
       <c r="W16" s="69">
         <v>1840.3420000000001</v>
       </c>
       <c r="X16" s="69">
         <v>1937.201</v>
       </c>
-      <c r="Y16" s="72">
+      <c r="Y16" s="71">
         <v>1940.2</v>
       </c>
-    </row>
-    <row r="17" spans="1:25" s="67" customFormat="1" ht="33.75">
+      <c r="Z16" s="13">
+        <v>1851139</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" s="67" customFormat="1" ht="33.75">
       <c r="A17" s="47" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="B17" s="65" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="65" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="65" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="65" t="s">
         <v>0</v>
       </c>
       <c r="F17" s="65" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="65" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="65" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="65" t="s">
         <v>0</v>
       </c>
@@ -2019,55 +2056,58 @@
       </c>
       <c r="Q17" s="70">
         <v>757.90800000000002</v>
       </c>
       <c r="R17" s="69">
         <v>847.12699999999995</v>
       </c>
       <c r="S17" s="70">
         <v>915.82399999999996</v>
       </c>
       <c r="T17" s="70">
         <v>971.88800000000003</v>
       </c>
       <c r="U17" s="70">
         <v>458.90199999999999</v>
       </c>
       <c r="V17" s="69">
         <v>786.41899999999998</v>
       </c>
       <c r="W17" s="69">
         <v>455.702</v>
       </c>
       <c r="X17" s="69">
         <v>488.517</v>
       </c>
-      <c r="Y17" s="72">
+      <c r="Y17" s="71">
         <v>568</v>
       </c>
-    </row>
-    <row r="18" spans="1:25" s="22" customFormat="1" ht="45">
+      <c r="Z17" s="13">
+        <v>497765</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" s="22" customFormat="1" ht="45">
       <c r="A18" s="47" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="3">
         <v>191</v>
       </c>
       <c r="C18" s="63">
         <v>268</v>
       </c>
       <c r="D18" s="63">
         <v>126</v>
       </c>
       <c r="E18" s="63">
         <v>484</v>
       </c>
       <c r="F18" s="14">
         <v>146</v>
       </c>
       <c r="G18" s="63">
         <v>143</v>
       </c>
       <c r="H18" s="63">
         <v>65</v>
       </c>
       <c r="I18" s="63">
@@ -2096,55 +2136,58 @@
       </c>
       <c r="Q18" s="63">
         <v>357</v>
       </c>
       <c r="R18" s="3">
         <v>311</v>
       </c>
       <c r="S18" s="6">
         <v>347</v>
       </c>
       <c r="T18" s="6">
         <v>347</v>
       </c>
       <c r="U18" s="6">
         <v>340</v>
       </c>
       <c r="V18" s="6">
         <v>372</v>
       </c>
       <c r="W18" s="58">
         <v>181</v>
       </c>
       <c r="X18" s="6">
         <v>202</v>
       </c>
-      <c r="Y18" s="53">
+      <c r="Y18" s="52">
         <v>221</v>
       </c>
-    </row>
-    <row r="19" spans="1:25" s="22" customFormat="1" ht="11.25">
+      <c r="Z18" s="13">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A19" s="47" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="18" t="s">
         <v>35</v>
       </c>
       <c r="D19" s="63">
         <v>59</v>
       </c>
       <c r="E19" s="63">
         <v>181</v>
       </c>
       <c r="F19" s="64">
         <v>80</v>
       </c>
       <c r="G19" s="63">
         <v>85</v>
       </c>
       <c r="H19" s="63">
         <v>101</v>
       </c>
       <c r="I19" s="63">
@@ -2173,55 +2216,58 @@
       </c>
       <c r="Q19" s="3">
         <v>195</v>
       </c>
       <c r="R19" s="3">
         <v>161</v>
       </c>
       <c r="S19" s="6">
         <v>192</v>
       </c>
       <c r="T19" s="6">
         <v>186</v>
       </c>
       <c r="U19" s="6">
         <v>187</v>
       </c>
       <c r="V19" s="6">
         <v>197</v>
       </c>
       <c r="W19" s="6">
         <v>98</v>
       </c>
       <c r="X19" s="6">
         <v>119</v>
       </c>
-      <c r="Y19" s="53">
+      <c r="Y19" s="52">
         <v>118</v>
       </c>
-    </row>
-    <row r="20" spans="1:25" s="22" customFormat="1" ht="49.5" customHeight="1">
+      <c r="Z19" s="13">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" s="22" customFormat="1" ht="49.5" customHeight="1">
       <c r="A20" s="47" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="3">
         <v>3313</v>
       </c>
       <c r="C20" s="63">
         <v>4255</v>
       </c>
       <c r="D20" s="63">
         <v>2328</v>
       </c>
       <c r="E20" s="63">
         <v>668</v>
       </c>
       <c r="F20" s="14">
         <v>714</v>
       </c>
       <c r="G20" s="63">
         <v>2327</v>
       </c>
       <c r="H20" s="63">
         <v>2710</v>
       </c>
       <c r="I20" s="63">
@@ -2253,52 +2299,55 @@
       </c>
       <c r="R20" s="3">
         <v>5716</v>
       </c>
       <c r="S20" s="6">
         <v>6286</v>
       </c>
       <c r="T20" s="6">
         <v>6092</v>
       </c>
       <c r="U20" s="6">
         <v>5274</v>
       </c>
       <c r="V20" s="6">
         <v>5484</v>
       </c>
       <c r="W20" s="6">
         <v>3088</v>
       </c>
       <c r="X20" s="6">
         <v>3231</v>
       </c>
       <c r="Y20" s="13">
         <v>3466</v>
       </c>
-    </row>
-    <row r="21" spans="1:25" s="22" customFormat="1" ht="11.25">
+      <c r="Z20" s="13">
+        <v>3457</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A21" s="47" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="18" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="18" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="63">
         <v>911</v>
       </c>
       <c r="E21" s="63">
         <v>4204</v>
       </c>
       <c r="F21" s="64">
         <v>1127</v>
       </c>
       <c r="G21" s="63">
         <v>1288</v>
       </c>
       <c r="H21" s="63">
         <v>1519</v>
       </c>
       <c r="I21" s="63">
@@ -2330,52 +2379,55 @@
       </c>
       <c r="R21" s="3">
         <v>9676</v>
       </c>
       <c r="S21" s="6">
         <v>2877</v>
       </c>
       <c r="T21" s="6">
         <v>2825</v>
       </c>
       <c r="U21" s="6">
         <v>2437</v>
       </c>
       <c r="V21" s="6">
         <v>2662</v>
       </c>
       <c r="W21" s="6">
         <v>1590</v>
       </c>
       <c r="X21" s="6">
         <v>1635</v>
       </c>
       <c r="Y21" s="13">
         <v>1553</v>
       </c>
-    </row>
-    <row r="22" spans="1:25" s="22" customFormat="1" ht="22.5">
+      <c r="Z21" s="13">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" s="22" customFormat="1" ht="22.5">
       <c r="A22" s="47" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="3">
         <v>786</v>
       </c>
       <c r="C22" s="3">
         <v>796</v>
       </c>
       <c r="D22" s="3">
         <v>837</v>
       </c>
       <c r="E22" s="3">
         <v>845</v>
       </c>
       <c r="F22" s="14">
         <v>940</v>
       </c>
       <c r="G22" s="3">
         <v>804</v>
       </c>
       <c r="H22" s="3">
         <v>815</v>
       </c>
       <c r="I22" s="3">
@@ -2407,52 +2459,55 @@
       </c>
       <c r="R22" s="63">
         <v>1457</v>
       </c>
       <c r="S22" s="6">
         <v>1386</v>
       </c>
       <c r="T22" s="6">
         <v>1387</v>
       </c>
       <c r="U22" s="6">
         <v>1380</v>
       </c>
       <c r="V22" s="6">
         <v>1345</v>
       </c>
       <c r="W22" s="6">
         <v>822</v>
       </c>
       <c r="X22" s="6">
         <v>825</v>
       </c>
       <c r="Y22" s="13">
         <v>822</v>
       </c>
-    </row>
-    <row r="23" spans="1:25" s="22" customFormat="1" ht="22.5">
+      <c r="Z22" s="13">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" s="22" customFormat="1" ht="22.5">
       <c r="A23" s="47" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="18" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="18" t="s">
         <v>35</v>
       </c>
       <c r="D23" s="63">
         <v>289</v>
       </c>
       <c r="E23" s="63">
         <v>302</v>
       </c>
       <c r="F23" s="14">
         <v>376</v>
       </c>
       <c r="G23" s="63">
         <v>310</v>
       </c>
       <c r="H23" s="63">
         <v>324</v>
       </c>
       <c r="I23" s="63">
@@ -2481,55 +2536,58 @@
       </c>
       <c r="Q23" s="3">
         <v>606</v>
       </c>
       <c r="R23" s="3">
         <v>618</v>
       </c>
       <c r="S23" s="6">
         <v>580</v>
       </c>
       <c r="T23" s="6">
         <v>576</v>
       </c>
       <c r="U23" s="6">
         <v>568</v>
       </c>
       <c r="V23" s="6">
         <v>573</v>
       </c>
       <c r="W23" s="6">
         <v>375</v>
       </c>
       <c r="X23" s="6">
         <v>374</v>
       </c>
-      <c r="Y23" s="53">
+      <c r="Y23" s="52">
         <v>367</v>
       </c>
-    </row>
-    <row r="24" spans="1:25" s="22" customFormat="1" ht="25.5" customHeight="1">
+      <c r="Z23" s="13">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" s="22" customFormat="1" ht="25.5" customHeight="1">
       <c r="A24" s="47" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="63">
         <v>10952</v>
       </c>
       <c r="C24" s="63">
         <v>13587</v>
       </c>
       <c r="D24" s="63">
         <v>14131</v>
       </c>
       <c r="E24" s="63">
         <v>13996</v>
       </c>
       <c r="F24" s="3">
         <v>14641</v>
       </c>
       <c r="G24" s="63">
         <v>16398</v>
       </c>
       <c r="H24" s="63">
         <v>11164</v>
       </c>
       <c r="I24" s="63">
@@ -2558,55 +2616,58 @@
       </c>
       <c r="Q24" s="63">
         <v>22251</v>
       </c>
       <c r="R24" s="63">
         <v>22342</v>
       </c>
       <c r="S24" s="6">
         <v>21528</v>
       </c>
       <c r="T24" s="6">
         <v>21328</v>
       </c>
       <c r="U24" s="6">
         <v>20927</v>
       </c>
       <c r="V24" s="6">
         <v>19996</v>
       </c>
       <c r="W24" s="6">
         <v>11371</v>
       </c>
       <c r="X24" s="36">
         <v>11774</v>
       </c>
-      <c r="Y24" s="52">
+      <c r="Y24" s="51">
         <v>11633</v>
       </c>
-    </row>
-    <row r="25" spans="1:25" s="22" customFormat="1" ht="28.5" customHeight="1">
+      <c r="Z24" s="13">
+        <v>11302</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" s="22" customFormat="1" ht="28.5" customHeight="1">
       <c r="A25" s="47" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="18" t="s">
         <v>35</v>
       </c>
       <c r="C25" s="18" t="s">
         <v>35</v>
       </c>
       <c r="D25" s="63">
         <v>5393</v>
       </c>
       <c r="E25" s="63">
         <v>5904</v>
       </c>
       <c r="F25" s="3">
         <v>6166</v>
       </c>
       <c r="G25" s="63">
         <v>6453</v>
       </c>
       <c r="H25" s="63">
         <v>4955</v>
       </c>
       <c r="I25" s="63">
@@ -2638,114 +2699,118 @@
       </c>
       <c r="R25" s="3">
         <v>9676</v>
       </c>
       <c r="S25" s="6">
         <v>9259</v>
       </c>
       <c r="T25" s="6">
         <v>9048</v>
       </c>
       <c r="U25" s="6">
         <v>8608</v>
       </c>
       <c r="V25" s="6">
         <v>8538</v>
       </c>
       <c r="W25" s="6">
         <v>5523</v>
       </c>
       <c r="X25" s="6">
         <v>5824</v>
       </c>
       <c r="Y25" s="13">
         <v>5627</v>
       </c>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25" s="13">
+        <v>5628</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" s="48"/>
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="19"/>
       <c r="K26" s="19"/>
       <c r="L26" s="19"/>
       <c r="M26" s="19"/>
     </row>
-    <row r="28" spans="1:25" ht="15" customHeight="1">
-      <c r="A28" s="74" t="s">
+    <row r="28" spans="1:26" ht="15" customHeight="1">
+      <c r="A28" s="75" t="s">
         <v>31</v>
       </c>
-      <c r="B28" s="74"/>
-[...22 lines deleted...]
-    <row r="29" spans="1:25" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="B28" s="75"/>
+      <c r="C28" s="75"/>
+      <c r="D28" s="75"/>
+      <c r="E28" s="75"/>
+      <c r="F28" s="75"/>
+      <c r="G28" s="75"/>
+      <c r="H28" s="75"/>
+      <c r="I28" s="75"/>
+      <c r="J28" s="75"/>
+      <c r="K28" s="75"/>
+      <c r="L28" s="75"/>
+      <c r="M28" s="75"/>
+      <c r="N28" s="75"/>
+      <c r="O28" s="75"/>
+      <c r="P28" s="75"/>
+      <c r="Q28" s="75"/>
+      <c r="R28" s="75"/>
+      <c r="S28" s="75"/>
+      <c r="T28" s="75"/>
+      <c r="U28" s="75"/>
+      <c r="V28" s="75"/>
+      <c r="W28" s="75"/>
+    </row>
+    <row r="29" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
       <c r="A29" s="20"/>
       <c r="B29" s="20"/>
       <c r="C29" s="20"/>
       <c r="D29" s="20"/>
       <c r="E29" s="20"/>
       <c r="F29" s="20"/>
       <c r="G29" s="20"/>
       <c r="H29" s="20"/>
       <c r="I29" s="20"/>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="21"/>
       <c r="N29" s="12"/>
-      <c r="W29" s="76"/>
-[...1 lines deleted...]
-      <c r="Y29" s="12" t="s">
+      <c r="W29" s="77"/>
+      <c r="X29" s="77"/>
+      <c r="Y29" s="12"/>
+      <c r="Z29" s="12" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="30" spans="1:25" s="22" customFormat="1" ht="15" customHeight="1">
+    <row r="30" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="23"/>
       <c r="B30" s="24">
         <v>2001</v>
       </c>
       <c r="C30" s="24">
         <v>2002</v>
       </c>
       <c r="D30" s="24">
         <v>2003</v>
       </c>
       <c r="E30" s="24">
         <v>2004</v>
       </c>
       <c r="F30" s="24">
         <v>2005</v>
       </c>
       <c r="G30" s="24">
         <v>2006</v>
       </c>
       <c r="H30" s="24">
         <v>2007</v>
       </c>
       <c r="I30" s="24">
         <v>2008</v>
       </c>
@@ -2775,54 +2840,57 @@
       </c>
       <c r="R30" s="2">
         <v>2017</v>
       </c>
       <c r="S30" s="25">
         <v>2018</v>
       </c>
       <c r="T30" s="25">
         <v>2019</v>
       </c>
       <c r="U30" s="25">
         <v>2020</v>
       </c>
       <c r="V30" s="25">
         <v>2021</v>
       </c>
       <c r="W30" s="25">
         <v>2022</v>
       </c>
       <c r="X30" s="2">
         <v>2023</v>
       </c>
       <c r="Y30" s="25">
         <v>2024</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>56</v>
+      <c r="Z30" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A31" s="50" t="s">
+        <v>41</v>
       </c>
       <c r="B31" s="3">
         <v>141</v>
       </c>
       <c r="C31" s="4">
         <v>151</v>
       </c>
       <c r="D31" s="4">
         <v>145</v>
       </c>
       <c r="E31" s="4">
         <v>171</v>
       </c>
       <c r="F31" s="5">
         <v>183</v>
       </c>
       <c r="G31" s="4">
         <v>191</v>
       </c>
       <c r="H31" s="4">
         <v>246</v>
       </c>
       <c r="I31" s="4">
         <v>269</v>
       </c>
@@ -2852,54 +2920,57 @@
       </c>
       <c r="R31" s="3">
         <v>304</v>
       </c>
       <c r="S31" s="6">
         <v>296</v>
       </c>
       <c r="T31" s="6">
         <v>295</v>
       </c>
       <c r="U31" s="6">
         <v>298</v>
       </c>
       <c r="V31" s="6">
         <v>299</v>
       </c>
       <c r="W31" s="6">
         <v>172</v>
       </c>
       <c r="X31" s="23">
         <v>174</v>
       </c>
       <c r="Y31" s="13">
         <v>173</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>36</v>
+      <c r="Z31" s="13">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A32" s="72" t="s">
+        <v>44</v>
       </c>
       <c r="B32" s="5">
         <v>7</v>
       </c>
       <c r="C32" s="5">
         <v>7</v>
       </c>
       <c r="D32" s="5">
         <v>5</v>
       </c>
       <c r="E32" s="5">
         <v>7</v>
       </c>
       <c r="F32" s="26">
         <v>7</v>
       </c>
       <c r="G32" s="5">
         <v>6</v>
       </c>
       <c r="H32" s="5">
         <v>9</v>
       </c>
       <c r="I32" s="5">
         <v>9</v>
       </c>
@@ -2929,54 +3000,57 @@
       </c>
       <c r="R32" s="5">
         <v>5</v>
       </c>
       <c r="S32" s="27" t="s">
         <v>26</v>
       </c>
       <c r="T32" s="27">
         <v>4</v>
       </c>
       <c r="U32" s="5">
         <v>3</v>
       </c>
       <c r="V32" s="28">
         <v>2</v>
       </c>
       <c r="W32" s="6">
         <v>2</v>
       </c>
       <c r="X32" s="23">
         <v>2</v>
       </c>
       <c r="Y32" s="13">
         <v>3</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>37</v>
+      <c r="Z32" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A33" s="49" t="s">
+        <v>54</v>
       </c>
       <c r="B33" s="5">
         <v>1</v>
       </c>
       <c r="C33" s="5">
         <v>1</v>
       </c>
       <c r="D33" s="5">
         <v>1</v>
       </c>
       <c r="E33" s="5">
         <v>1</v>
       </c>
       <c r="F33" s="26">
         <v>1</v>
       </c>
       <c r="G33" s="5">
         <v>1</v>
       </c>
       <c r="H33" s="5">
         <v>1</v>
       </c>
       <c r="I33" s="5">
         <v>1</v>
       </c>
@@ -3006,54 +3080,57 @@
       </c>
       <c r="R33" s="5">
         <v>1</v>
       </c>
       <c r="S33" s="27">
         <v>1</v>
       </c>
       <c r="T33" s="27" t="s">
         <v>26</v>
       </c>
       <c r="U33" s="5" t="s">
         <v>26</v>
       </c>
       <c r="V33" s="28">
         <v>1</v>
       </c>
       <c r="W33" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>38</v>
+      <c r="Z33" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A34" s="72" t="s">
+        <v>45</v>
       </c>
       <c r="B34" s="5">
         <v>1</v>
       </c>
       <c r="C34" s="5">
         <v>1</v>
       </c>
       <c r="D34" s="5">
         <v>1</v>
       </c>
       <c r="E34" s="5">
         <v>1</v>
       </c>
       <c r="F34" s="26">
         <v>2</v>
       </c>
       <c r="G34" s="5">
         <v>2</v>
       </c>
       <c r="H34" s="5">
         <v>2</v>
       </c>
       <c r="I34" s="5">
         <v>2</v>
       </c>
@@ -3083,54 +3160,57 @@
       </c>
       <c r="R34" s="5">
         <v>1</v>
       </c>
       <c r="S34" s="27">
         <v>1</v>
       </c>
       <c r="T34" s="27">
         <v>1</v>
       </c>
       <c r="U34" s="5">
         <v>4</v>
       </c>
       <c r="V34" s="28">
         <v>4</v>
       </c>
       <c r="W34" s="6">
         <v>4</v>
       </c>
       <c r="X34" s="23">
         <v>4</v>
       </c>
       <c r="Y34" s="13">
         <v>4</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>39</v>
+      <c r="Z34" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A35" s="49" t="s">
+        <v>55</v>
       </c>
       <c r="B35" s="5">
         <v>4</v>
       </c>
       <c r="C35" s="5">
         <v>6</v>
       </c>
       <c r="D35" s="5">
         <v>5</v>
       </c>
       <c r="E35" s="5">
         <v>8</v>
       </c>
       <c r="F35" s="26">
         <v>8</v>
       </c>
       <c r="G35" s="5">
         <v>9</v>
       </c>
       <c r="H35" s="5">
         <v>13</v>
       </c>
       <c r="I35" s="5">
         <v>14</v>
       </c>
@@ -3160,54 +3240,57 @@
       </c>
       <c r="R35" s="5">
         <v>18</v>
       </c>
       <c r="S35" s="27">
         <v>18</v>
       </c>
       <c r="T35" s="27">
         <v>18</v>
       </c>
       <c r="U35" s="5">
         <v>18</v>
       </c>
       <c r="V35" s="28">
         <v>18</v>
       </c>
       <c r="W35" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>40</v>
+      <c r="Z35" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A36" s="73" t="s">
+        <v>56</v>
       </c>
       <c r="B36" s="5">
         <v>3</v>
       </c>
       <c r="C36" s="5">
         <v>3</v>
       </c>
       <c r="D36" s="5">
         <v>3</v>
       </c>
       <c r="E36" s="5">
         <v>3</v>
       </c>
       <c r="F36" s="26">
         <v>3</v>
       </c>
       <c r="G36" s="5">
         <v>3</v>
       </c>
       <c r="H36" s="5">
         <v>3</v>
       </c>
       <c r="I36" s="5">
         <v>5</v>
       </c>
@@ -3237,54 +3320,57 @@
       </c>
       <c r="R36" s="5">
         <v>8</v>
       </c>
       <c r="S36" s="4">
         <v>8</v>
       </c>
       <c r="T36" s="4">
         <v>8</v>
       </c>
       <c r="U36" s="5">
         <v>9</v>
       </c>
       <c r="V36" s="28">
         <v>9</v>
       </c>
       <c r="W36" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>41</v>
+      <c r="Z36" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A37" s="49" t="s">
+        <v>36</v>
       </c>
       <c r="B37" s="5">
         <v>2</v>
       </c>
       <c r="C37" s="5">
         <v>3</v>
       </c>
       <c r="D37" s="5">
         <v>2</v>
       </c>
       <c r="E37" s="5">
         <v>14</v>
       </c>
       <c r="F37" s="26">
         <v>18</v>
       </c>
       <c r="G37" s="5">
         <v>18</v>
       </c>
       <c r="H37" s="5">
         <v>21</v>
       </c>
       <c r="I37" s="5">
         <v>21</v>
       </c>
@@ -3314,54 +3400,57 @@
       </c>
       <c r="R37" s="5">
         <v>23</v>
       </c>
       <c r="S37" s="27">
         <v>23</v>
       </c>
       <c r="T37" s="27">
         <v>23</v>
       </c>
       <c r="U37" s="5">
         <v>23</v>
       </c>
       <c r="V37" s="29" t="s">
         <v>26</v>
       </c>
       <c r="W37" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X37" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>42</v>
+      <c r="Z37" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A38" s="73" t="s">
+        <v>57</v>
       </c>
       <c r="B38" s="5">
         <v>1</v>
       </c>
       <c r="C38" s="5">
         <v>1</v>
       </c>
       <c r="D38" s="5">
         <v>1</v>
       </c>
       <c r="E38" s="5">
         <v>1</v>
       </c>
       <c r="F38" s="26">
         <v>1</v>
       </c>
       <c r="G38" s="5">
         <v>3</v>
       </c>
       <c r="H38" s="5">
         <v>3</v>
       </c>
       <c r="I38" s="5">
         <v>3</v>
       </c>
@@ -3391,54 +3480,57 @@
       </c>
       <c r="R38" s="5">
         <v>4</v>
       </c>
       <c r="S38" s="27">
         <v>4</v>
       </c>
       <c r="T38" s="27">
         <v>4</v>
       </c>
       <c r="U38" s="5">
         <v>4</v>
       </c>
       <c r="V38" s="28">
         <v>4</v>
       </c>
       <c r="W38" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X38" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y38" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>43</v>
+      <c r="Z38" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A39" s="73" t="s">
+        <v>58</v>
       </c>
       <c r="B39" s="5">
         <v>1</v>
       </c>
       <c r="C39" s="5">
         <v>1</v>
       </c>
       <c r="D39" s="5">
         <v>1</v>
       </c>
       <c r="E39" s="5">
         <v>1</v>
       </c>
       <c r="F39" s="26">
         <v>4</v>
       </c>
       <c r="G39" s="5">
         <v>4</v>
       </c>
       <c r="H39" s="5">
         <v>6</v>
       </c>
       <c r="I39" s="5">
         <v>7</v>
       </c>
@@ -3468,54 +3560,57 @@
       </c>
       <c r="R39" s="5">
         <v>11</v>
       </c>
       <c r="S39" s="27">
         <v>11</v>
       </c>
       <c r="T39" s="27">
         <v>11</v>
       </c>
       <c r="U39" s="5">
         <v>11</v>
       </c>
       <c r="V39" s="28">
         <v>11</v>
       </c>
       <c r="W39" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X39" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y39" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>44</v>
+      <c r="Z39" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A40" s="72" t="s">
+        <v>46</v>
       </c>
       <c r="B40" s="5">
         <v>18</v>
       </c>
       <c r="C40" s="5">
         <v>18</v>
       </c>
       <c r="D40" s="5">
         <v>14</v>
       </c>
       <c r="E40" s="5">
         <v>18</v>
       </c>
       <c r="F40" s="26">
         <v>18</v>
       </c>
       <c r="G40" s="5">
         <v>19</v>
       </c>
       <c r="H40" s="5">
         <v>19</v>
       </c>
       <c r="I40" s="5">
         <v>19</v>
       </c>
@@ -3545,54 +3640,57 @@
       </c>
       <c r="R40" s="5">
         <v>19</v>
       </c>
       <c r="S40" s="27" t="s">
         <v>26</v>
       </c>
       <c r="T40" s="27">
         <v>19</v>
       </c>
       <c r="U40" s="5">
         <v>19</v>
       </c>
       <c r="V40" s="28">
         <v>19</v>
       </c>
       <c r="W40" s="6">
         <v>19</v>
       </c>
       <c r="X40" s="23">
         <v>19</v>
       </c>
       <c r="Y40" s="13">
         <v>19</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>45</v>
+      <c r="Z40" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A41" s="49" t="s">
+        <v>37</v>
       </c>
       <c r="B41" s="5">
         <v>2</v>
       </c>
       <c r="C41" s="5">
         <v>2</v>
       </c>
       <c r="D41" s="5">
         <v>2</v>
       </c>
       <c r="E41" s="5">
         <v>2</v>
       </c>
       <c r="F41" s="26">
         <v>2</v>
       </c>
       <c r="G41" s="5">
         <v>2</v>
       </c>
       <c r="H41" s="5">
         <v>9</v>
       </c>
       <c r="I41" s="5">
         <v>13</v>
       </c>
@@ -3622,54 +3720,57 @@
       </c>
       <c r="R41" s="5">
         <v>24</v>
       </c>
       <c r="S41" s="27">
         <v>17</v>
       </c>
       <c r="T41" s="27">
         <v>17</v>
       </c>
       <c r="U41" s="5">
         <v>17</v>
       </c>
       <c r="V41" s="28">
         <v>18</v>
       </c>
       <c r="W41" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X41" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y41" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>46</v>
+      <c r="Z41" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A42" s="72" t="s">
+        <v>38</v>
       </c>
       <c r="B42" s="5">
         <v>7</v>
       </c>
       <c r="C42" s="5">
         <v>8</v>
       </c>
       <c r="D42" s="5">
         <v>8</v>
       </c>
       <c r="E42" s="5">
         <v>8</v>
       </c>
       <c r="F42" s="26">
         <v>8</v>
       </c>
       <c r="G42" s="5">
         <v>8</v>
       </c>
       <c r="H42" s="5">
         <v>10</v>
       </c>
       <c r="I42" s="5">
         <v>10</v>
       </c>
@@ -3699,54 +3800,57 @@
       </c>
       <c r="R42" s="5">
         <v>11</v>
       </c>
       <c r="S42" s="27">
         <v>11</v>
       </c>
       <c r="T42" s="27">
         <v>11</v>
       </c>
       <c r="U42" s="5">
         <v>11</v>
       </c>
       <c r="V42" s="29" t="s">
         <v>26</v>
       </c>
       <c r="W42" s="6">
         <v>11</v>
       </c>
       <c r="X42" s="23">
         <v>11</v>
       </c>
       <c r="Y42" s="13">
         <v>11</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>47</v>
+      <c r="Z42" s="13">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A43" s="53" t="s">
+        <v>39</v>
       </c>
       <c r="B43" s="5">
         <v>10</v>
       </c>
       <c r="C43" s="5">
         <v>11</v>
       </c>
       <c r="D43" s="5">
         <v>10</v>
       </c>
       <c r="E43" s="5">
         <v>12</v>
       </c>
       <c r="F43" s="26">
         <v>12</v>
       </c>
       <c r="G43" s="5">
         <v>13</v>
       </c>
       <c r="H43" s="5">
         <v>13</v>
       </c>
       <c r="I43" s="5">
         <v>16</v>
       </c>
@@ -3776,54 +3880,57 @@
       </c>
       <c r="R43" s="5">
         <v>15</v>
       </c>
       <c r="S43" s="27">
         <v>15</v>
       </c>
       <c r="T43" s="27">
         <v>15</v>
       </c>
       <c r="U43" s="5">
         <v>15</v>
       </c>
       <c r="V43" s="28">
         <v>15</v>
       </c>
       <c r="W43" s="6">
         <v>15</v>
       </c>
       <c r="X43" s="23">
         <v>15</v>
       </c>
       <c r="Y43" s="13">
         <v>15</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>48</v>
+      <c r="Z43" s="13">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A44" s="73" t="s">
+        <v>59</v>
       </c>
       <c r="B44" s="5">
         <v>19</v>
       </c>
       <c r="C44" s="5">
         <v>22</v>
       </c>
       <c r="D44" s="5">
         <v>26</v>
       </c>
       <c r="E44" s="5">
         <v>26</v>
       </c>
       <c r="F44" s="26">
         <v>29</v>
       </c>
       <c r="G44" s="5">
         <v>29</v>
       </c>
       <c r="H44" s="5">
         <v>38</v>
       </c>
       <c r="I44" s="5">
         <v>39</v>
       </c>
@@ -3853,54 +3960,57 @@
       </c>
       <c r="R44" s="5">
         <v>31</v>
       </c>
       <c r="S44" s="27">
         <v>31</v>
       </c>
       <c r="T44" s="27">
         <v>31</v>
       </c>
       <c r="U44" s="5">
         <v>28</v>
       </c>
       <c r="V44" s="28">
         <v>28</v>
       </c>
       <c r="W44" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X44" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y44" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>49</v>
+      <c r="Z44" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A45" s="72" t="s">
+        <v>47</v>
       </c>
       <c r="B45" s="5">
         <v>4</v>
       </c>
       <c r="C45" s="5">
         <v>4</v>
       </c>
       <c r="D45" s="5">
         <v>4</v>
       </c>
       <c r="E45" s="5">
         <v>6</v>
       </c>
       <c r="F45" s="26">
         <v>7</v>
       </c>
       <c r="G45" s="5">
         <v>7</v>
       </c>
       <c r="H45" s="5">
         <v>29</v>
       </c>
       <c r="I45" s="5">
         <v>31</v>
       </c>
@@ -3930,54 +4040,57 @@
       </c>
       <c r="R45" s="5">
         <v>28</v>
       </c>
       <c r="S45" s="27">
         <v>28</v>
       </c>
       <c r="T45" s="27">
         <v>28</v>
       </c>
       <c r="U45" s="5">
         <v>28</v>
       </c>
       <c r="V45" s="28">
         <v>28</v>
       </c>
       <c r="W45" s="6">
         <v>28</v>
       </c>
       <c r="X45" s="23">
         <v>28</v>
       </c>
       <c r="Y45" s="13">
         <v>15</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>50</v>
+      <c r="Z45" s="13">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A46" s="53" t="s">
+        <v>40</v>
       </c>
       <c r="B46" s="5">
         <v>12</v>
       </c>
       <c r="C46" s="5">
         <v>12</v>
       </c>
       <c r="D46" s="5">
         <v>12</v>
       </c>
       <c r="E46" s="5">
         <v>12</v>
       </c>
       <c r="F46" s="26">
         <v>12</v>
       </c>
       <c r="G46" s="5">
         <v>12</v>
       </c>
       <c r="H46" s="5">
         <v>15</v>
       </c>
       <c r="I46" s="5">
         <v>22</v>
       </c>
@@ -4007,54 +4120,57 @@
       </c>
       <c r="R46" s="5">
         <v>26</v>
       </c>
       <c r="S46" s="27">
         <v>26</v>
       </c>
       <c r="T46" s="27">
         <v>26</v>
       </c>
       <c r="U46" s="5">
         <v>28</v>
       </c>
       <c r="V46" s="28">
         <v>29</v>
       </c>
       <c r="W46" s="6">
         <v>30</v>
       </c>
       <c r="X46" s="23">
         <v>30</v>
       </c>
       <c r="Y46" s="13">
         <v>18</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>59</v>
+      <c r="Z46" s="13">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A47" s="72" t="s">
+        <v>48</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="s">
         <v>0</v>
       </c>
@@ -4084,54 +4200,57 @@
       </c>
       <c r="R47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="S47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="T47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="U47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="V47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="W47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y47" s="26" t="s">
         <v>26</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>55</v>
+      <c r="Z47" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A48" s="72" t="s">
+        <v>49</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I48" s="6" t="s">
         <v>0</v>
       </c>
@@ -4161,54 +4280,57 @@
       </c>
       <c r="R48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="S48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="T48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="U48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="V48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="W48" s="6">
         <v>14</v>
       </c>
       <c r="X48" s="23">
         <v>14</v>
       </c>
       <c r="Y48" s="13">
         <v>14</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>51</v>
+      <c r="Z48" s="13">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A49" s="72" t="s">
+        <v>50</v>
       </c>
       <c r="B49" s="5">
         <v>18</v>
       </c>
       <c r="C49" s="5">
         <v>18</v>
       </c>
       <c r="D49" s="5">
         <v>17</v>
       </c>
       <c r="E49" s="5">
         <v>18</v>
       </c>
       <c r="F49" s="26">
         <v>18</v>
       </c>
       <c r="G49" s="5">
         <v>18</v>
       </c>
       <c r="H49" s="5">
         <v>18</v>
       </c>
       <c r="I49" s="5">
         <v>18</v>
       </c>
@@ -4238,54 +4360,57 @@
       </c>
       <c r="R49" s="5">
         <v>22</v>
       </c>
       <c r="S49" s="27">
         <v>22</v>
       </c>
       <c r="T49" s="27">
         <v>22</v>
       </c>
       <c r="U49" s="5">
         <v>22</v>
       </c>
       <c r="V49" s="28">
         <v>22</v>
       </c>
       <c r="W49" s="6">
         <v>12</v>
       </c>
       <c r="X49" s="23">
         <v>12</v>
       </c>
       <c r="Y49" s="13">
         <v>12</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>52</v>
+      <c r="Z49" s="13">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A50" s="72" t="s">
+        <v>51</v>
       </c>
       <c r="B50" s="5">
         <v>13</v>
       </c>
       <c r="C50" s="5">
         <v>16</v>
       </c>
       <c r="D50" s="5">
         <v>17</v>
       </c>
       <c r="E50" s="5">
         <v>17</v>
       </c>
       <c r="F50" s="26">
         <v>17</v>
       </c>
       <c r="G50" s="5">
         <v>17</v>
       </c>
       <c r="H50" s="5">
         <v>17</v>
       </c>
       <c r="I50" s="5">
         <v>18</v>
       </c>
@@ -4315,54 +4440,57 @@
       </c>
       <c r="R50" s="5">
         <v>22</v>
       </c>
       <c r="S50" s="27">
         <v>22</v>
       </c>
       <c r="T50" s="27" t="s">
         <v>26</v>
       </c>
       <c r="U50" s="5">
         <v>22</v>
       </c>
       <c r="V50" s="28">
         <v>22</v>
       </c>
       <c r="W50" s="6">
         <v>22</v>
       </c>
       <c r="X50" s="23">
         <v>22</v>
       </c>
       <c r="Y50" s="13">
         <v>22</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>60</v>
+      <c r="Z50" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A51" s="72" t="s">
+        <v>52</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="s">
         <v>0</v>
       </c>
@@ -4392,54 +4520,57 @@
       </c>
       <c r="R51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="S51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="T51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="U51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="V51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="W51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y51" s="13">
         <v>12</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>53</v>
+      <c r="Z51" s="13">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A52" s="73" t="s">
+        <v>60</v>
       </c>
       <c r="B52" s="5">
         <v>3</v>
       </c>
       <c r="C52" s="5">
         <v>3</v>
       </c>
       <c r="D52" s="5">
         <v>3</v>
       </c>
       <c r="E52" s="5">
         <v>3</v>
       </c>
       <c r="F52" s="26">
         <v>3</v>
       </c>
       <c r="G52" s="5">
         <v>7</v>
       </c>
       <c r="H52" s="5">
         <v>8</v>
       </c>
       <c r="I52" s="5">
         <v>9</v>
       </c>
@@ -4469,54 +4600,57 @@
       </c>
       <c r="R52" s="5">
         <v>19</v>
       </c>
       <c r="S52" s="27">
         <v>19</v>
       </c>
       <c r="T52" s="27">
         <v>19</v>
       </c>
       <c r="U52" s="5">
         <v>20</v>
       </c>
       <c r="V52" s="28">
         <v>20</v>
       </c>
       <c r="W52" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X52" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y52" s="13" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>54</v>
+      <c r="Z52" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A53" s="72" t="s">
+        <v>53</v>
       </c>
       <c r="B53" s="5">
         <v>15</v>
       </c>
       <c r="C53" s="5">
         <v>14</v>
       </c>
       <c r="D53" s="5">
         <v>13</v>
       </c>
       <c r="E53" s="5">
         <v>13</v>
       </c>
       <c r="F53" s="26">
         <v>13</v>
       </c>
       <c r="G53" s="5">
         <v>13</v>
       </c>
       <c r="H53" s="5">
         <v>12</v>
       </c>
       <c r="I53" s="5">
         <v>12</v>
       </c>
@@ -4546,87 +4680,90 @@
       </c>
       <c r="R53" s="5">
         <v>16</v>
       </c>
       <c r="S53" s="27">
         <v>16</v>
       </c>
       <c r="T53" s="27">
         <v>15</v>
       </c>
       <c r="U53" s="5">
         <v>15</v>
       </c>
       <c r="V53" s="28">
         <v>15</v>
       </c>
       <c r="W53" s="6">
         <v>15</v>
       </c>
       <c r="X53" s="23">
         <v>15</v>
       </c>
       <c r="Y53" s="13">
         <v>15</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A55" s="74" t="s">
+      <c r="Z53" s="13">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" ht="15" customHeight="1"/>
+    <row r="55" spans="1:26" ht="15" customHeight="1">
+      <c r="A55" s="75" t="s">
         <v>32</v>
       </c>
-      <c r="B55" s="74"/>
-[...18 lines deleted...]
-      <c r="F56" s="75" t="s">
+      <c r="B55" s="75"/>
+      <c r="C55" s="75"/>
+      <c r="D55" s="75"/>
+      <c r="E55" s="75"/>
+      <c r="F55" s="75"/>
+      <c r="G55" s="75"/>
+      <c r="H55" s="75"/>
+      <c r="I55" s="75"/>
+      <c r="J55" s="75"/>
+      <c r="K55" s="75"/>
+      <c r="L55" s="75"/>
+      <c r="M55" s="75"/>
+      <c r="N55" s="75"/>
+      <c r="O55" s="75"/>
+      <c r="P55" s="75"/>
+      <c r="Q55" s="75"/>
+      <c r="R55" s="75"/>
+    </row>
+    <row r="56" spans="1:26" ht="15" customHeight="1">
+      <c r="F56" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="G56" s="75"/>
+      <c r="G56" s="76"/>
       <c r="H56" s="12"/>
-      <c r="R56" s="76"/>
-[...1 lines deleted...]
-      <c r="T56" s="12" t="s">
+      <c r="R56" s="77"/>
+      <c r="S56" s="77"/>
+      <c r="U56" s="12" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="57" spans="1:25" s="22" customFormat="1" ht="15" customHeight="1">
+    <row r="57" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
       <c r="A57" s="30"/>
       <c r="B57" s="24">
         <v>2006</v>
       </c>
       <c r="C57" s="24">
         <v>2007</v>
       </c>
       <c r="D57" s="24">
         <v>2008</v>
       </c>
       <c r="E57" s="24">
         <v>2009</v>
       </c>
       <c r="F57" s="24">
         <v>2010</v>
       </c>
       <c r="G57" s="24">
         <v>2011</v>
       </c>
       <c r="H57" s="24">
         <v>2012</v>
       </c>
       <c r="I57" s="24">
         <v>2013</v>
       </c>
@@ -4641,54 +4778,57 @@
       </c>
       <c r="M57" s="2">
         <v>2017</v>
       </c>
       <c r="N57" s="25">
         <v>2018</v>
       </c>
       <c r="O57" s="25">
         <v>2019</v>
       </c>
       <c r="P57" s="25">
         <v>2020</v>
       </c>
       <c r="Q57" s="25">
         <v>2021</v>
       </c>
       <c r="R57" s="25">
         <v>2022</v>
       </c>
       <c r="S57" s="2">
         <v>2023</v>
       </c>
       <c r="T57" s="25">
         <v>2024</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>56</v>
+      <c r="U57" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A58" s="50" t="s">
+        <v>41</v>
       </c>
       <c r="B58" s="9">
         <v>100178.7</v>
       </c>
       <c r="C58" s="9">
         <v>159265.70000000001</v>
       </c>
       <c r="D58" s="9">
         <v>164814.1</v>
       </c>
       <c r="E58" s="10">
         <v>178823.5</v>
       </c>
       <c r="F58" s="9">
         <v>178178.4</v>
       </c>
       <c r="G58" s="9">
         <v>178901.2</v>
       </c>
       <c r="H58" s="9">
         <v>186026.1</v>
       </c>
       <c r="I58" s="9">
         <v>195733</v>
       </c>
@@ -4703,54 +4843,57 @@
       </c>
       <c r="M58" s="9">
         <v>214908.79999999999</v>
       </c>
       <c r="N58" s="11">
         <v>208409.9</v>
       </c>
       <c r="O58" s="11">
         <v>209961.9</v>
       </c>
       <c r="P58" s="11">
         <v>211830</v>
       </c>
       <c r="Q58" s="11">
         <v>213174.9</v>
       </c>
       <c r="R58" s="11">
         <v>123325.8</v>
       </c>
       <c r="S58" s="57">
         <v>124469.6</v>
       </c>
       <c r="T58" s="33">
         <v>124469.6</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>36</v>
+      <c r="U58" s="31">
+        <v>125080.6</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A59" s="72" t="s">
+        <v>44</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C59" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D59" s="32">
         <v>11549.099609375</v>
       </c>
       <c r="E59" s="9">
         <v>13557.5</v>
       </c>
       <c r="F59" s="32">
         <v>19725.3</v>
       </c>
       <c r="G59" s="32">
         <v>18108.900000000001</v>
       </c>
       <c r="H59" s="9">
         <v>18588</v>
       </c>
       <c r="I59" s="32">
         <v>18159.7</v>
       </c>
@@ -4765,54 +4908,57 @@
       </c>
       <c r="M59" s="32">
         <v>15646.3</v>
       </c>
       <c r="N59" s="32">
         <v>10632.5</v>
       </c>
       <c r="O59" s="9">
         <v>10632.5</v>
       </c>
       <c r="P59" s="32">
         <v>10514.5</v>
       </c>
       <c r="Q59" s="57">
         <v>7975.9</v>
       </c>
       <c r="R59" s="11">
         <v>9608.2999999999993</v>
       </c>
       <c r="S59" s="57">
         <v>9608.2999999999993</v>
       </c>
       <c r="T59" s="33">
         <v>9608.2999999999993</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>37</v>
+      <c r="U59" s="31">
+        <v>9608.2999999999993</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A60" s="49" t="s">
+        <v>54</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C60" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D60" s="32">
         <v>1634</v>
       </c>
       <c r="E60" s="9">
         <v>1634</v>
       </c>
       <c r="F60" s="32">
         <v>1634</v>
       </c>
       <c r="G60" s="32">
         <v>1634</v>
       </c>
       <c r="H60" s="9">
         <v>1634</v>
       </c>
       <c r="I60" s="32">
         <v>1634</v>
       </c>
@@ -4825,54 +4971,57 @@
       <c r="L60" s="32">
         <v>1634</v>
       </c>
       <c r="M60" s="32">
         <v>1634</v>
       </c>
       <c r="N60" s="32">
         <v>1634</v>
       </c>
       <c r="O60" s="9" t="s">
         <v>26</v>
       </c>
       <c r="P60" s="32" t="s">
         <v>26</v>
       </c>
       <c r="Q60" s="57">
         <v>1634</v>
       </c>
       <c r="R60" s="11" t="s">
         <v>0</v>
       </c>
       <c r="S60" s="31"/>
       <c r="T60" s="11" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>38</v>
+      <c r="U60" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A61" s="72" t="s">
+        <v>45</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C61" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D61" s="32">
         <v>7346.10009765625</v>
       </c>
       <c r="E61" s="9">
         <v>7473.6</v>
       </c>
       <c r="F61" s="32">
         <v>7473.6</v>
       </c>
       <c r="G61" s="32">
         <v>7473.6</v>
       </c>
       <c r="H61" s="9">
         <v>5876.8</v>
       </c>
       <c r="I61" s="32">
         <v>5876.8</v>
       </c>
@@ -4887,54 +5036,57 @@
       </c>
       <c r="M61" s="32">
         <v>6380.5</v>
       </c>
       <c r="N61" s="32">
         <v>6380.5</v>
       </c>
       <c r="O61" s="9">
         <v>6380.5</v>
       </c>
       <c r="P61" s="32">
         <v>6380.5</v>
       </c>
       <c r="Q61" s="57">
         <v>6380.5</v>
       </c>
       <c r="R61" s="11">
         <v>6380.5</v>
       </c>
       <c r="S61" s="57">
         <v>6380.5</v>
       </c>
       <c r="T61" s="33">
         <v>6380.5</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>39</v>
+      <c r="U61" s="57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A62" s="49" t="s">
+        <v>55</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C62" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D62" s="32">
         <v>11511.400390625</v>
       </c>
       <c r="E62" s="9">
         <v>11953.4</v>
       </c>
       <c r="F62" s="32">
         <v>12450.9</v>
       </c>
       <c r="G62" s="32">
         <v>12397.9</v>
       </c>
       <c r="H62" s="9">
         <v>12316.7</v>
       </c>
       <c r="I62" s="32">
         <v>12445</v>
       </c>
@@ -4949,54 +5101,57 @@
       </c>
       <c r="M62" s="32">
         <v>12232.3</v>
       </c>
       <c r="N62" s="32">
         <v>12143.7</v>
       </c>
       <c r="O62" s="9">
         <v>12143.7</v>
       </c>
       <c r="P62" s="32">
         <v>12223.6</v>
       </c>
       <c r="Q62" s="57">
         <v>11923.5</v>
       </c>
       <c r="R62" s="11" t="s">
         <v>0</v>
       </c>
       <c r="S62" s="11" t="s">
         <v>0</v>
       </c>
       <c r="T62" s="11" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>40</v>
+      <c r="U62" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A63" s="73" t="s">
+        <v>56</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C63" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D63" s="32">
         <v>3778.199951171875</v>
       </c>
       <c r="E63" s="9">
         <v>3778.2</v>
       </c>
       <c r="F63" s="32">
         <v>3778.2</v>
       </c>
       <c r="G63" s="32">
         <v>3778.2</v>
       </c>
       <c r="H63" s="9">
         <v>3778.2</v>
       </c>
       <c r="I63" s="32">
         <v>3392.8</v>
       </c>
@@ -5011,54 +5166,57 @@
       </c>
       <c r="M63" s="32">
         <v>6255.8</v>
       </c>
       <c r="N63" s="32">
         <v>6255.8</v>
       </c>
       <c r="O63" s="9">
         <v>6255.8</v>
       </c>
       <c r="P63" s="32">
         <v>6898.4</v>
       </c>
       <c r="Q63" s="57">
         <v>6898.4</v>
       </c>
       <c r="R63" s="11" t="s">
         <v>0</v>
       </c>
       <c r="S63" s="11" t="s">
         <v>0</v>
       </c>
       <c r="T63" s="11" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>41</v>
+      <c r="U63" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A64" s="49" t="s">
+        <v>36</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C64" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D64" s="32">
         <v>13036.80029296875</v>
       </c>
       <c r="E64" s="9">
         <v>13448.7</v>
       </c>
       <c r="F64" s="32">
         <v>13422.2</v>
       </c>
       <c r="G64" s="32">
         <v>13432</v>
       </c>
       <c r="H64" s="9">
         <v>13432.2</v>
       </c>
       <c r="I64" s="32">
         <v>13432.2</v>
       </c>
@@ -5073,54 +5231,57 @@
       </c>
       <c r="M64" s="32">
         <v>14460.6</v>
       </c>
       <c r="N64" s="32">
         <v>14460.6</v>
       </c>
       <c r="O64" s="9">
         <v>14460.6</v>
       </c>
       <c r="P64" s="32">
         <v>14460.6</v>
       </c>
       <c r="Q64" s="57" t="s">
         <v>26</v>
       </c>
       <c r="R64" s="11" t="s">
         <v>0</v>
       </c>
       <c r="S64" s="11" t="s">
         <v>0</v>
       </c>
       <c r="T64" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="U64" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="65" spans="1:35" s="22" customFormat="1" ht="15" customHeight="1">
-      <c r="A65" s="50" t="s">
-        <v>42</v>
+      <c r="A65" s="73" t="s">
+        <v>57</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C65" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D65" s="32">
         <v>4400</v>
       </c>
       <c r="E65" s="9">
         <v>4400</v>
       </c>
       <c r="F65" s="32">
         <v>4400</v>
       </c>
       <c r="G65" s="32">
         <v>4812.8999999999996</v>
       </c>
       <c r="H65" s="9">
         <v>4812.8999999999996</v>
       </c>
       <c r="I65" s="32">
         <v>4812.8999999999996</v>
       </c>
@@ -5135,54 +5296,57 @@
       </c>
       <c r="M65" s="32">
         <v>3886</v>
       </c>
       <c r="N65" s="32">
         <v>3886</v>
       </c>
       <c r="O65" s="9">
         <v>3886</v>
       </c>
       <c r="P65" s="32">
         <v>3886</v>
       </c>
       <c r="Q65" s="57">
         <v>3886</v>
       </c>
       <c r="R65" s="11" t="s">
         <v>0</v>
       </c>
       <c r="S65" s="11" t="s">
         <v>0</v>
       </c>
       <c r="T65" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="U65" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="66" spans="1:35" s="22" customFormat="1" ht="15" customHeight="1">
-      <c r="A66" s="50" t="s">
-        <v>43</v>
+      <c r="A66" s="73" t="s">
+        <v>58</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C66" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D66" s="32">
         <v>4663</v>
       </c>
       <c r="E66" s="9">
         <v>4663</v>
       </c>
       <c r="F66" s="32">
         <v>4022.4</v>
       </c>
       <c r="G66" s="32">
         <v>6182.6</v>
       </c>
       <c r="H66" s="9">
         <v>6182.6</v>
       </c>
       <c r="I66" s="32">
         <v>6451.1</v>
       </c>
@@ -5197,54 +5361,57 @@
       </c>
       <c r="M66" s="32">
         <v>13523.9</v>
       </c>
       <c r="N66" s="32">
         <v>13523.9</v>
       </c>
       <c r="O66" s="9">
         <v>13523.9</v>
       </c>
       <c r="P66" s="32">
         <v>13523.9</v>
       </c>
       <c r="Q66" s="57">
         <v>13523.9</v>
       </c>
       <c r="R66" s="11" t="s">
         <v>0</v>
       </c>
       <c r="S66" s="11" t="s">
         <v>0</v>
       </c>
       <c r="T66" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="U66" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="67" spans="1:35" s="22" customFormat="1" ht="15" customHeight="1">
-      <c r="A67" s="49" t="s">
-        <v>44</v>
+      <c r="A67" s="72" t="s">
+        <v>46</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C67" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D67" s="32">
         <v>12196</v>
       </c>
       <c r="E67" s="9">
         <v>12196</v>
       </c>
       <c r="F67" s="32">
         <v>12196</v>
       </c>
       <c r="G67" s="32">
         <v>12196</v>
       </c>
       <c r="H67" s="9">
         <v>12196</v>
       </c>
       <c r="I67" s="32">
         <v>12196</v>
       </c>
@@ -5259,54 +5426,57 @@
       </c>
       <c r="M67" s="32">
         <v>13160.4</v>
       </c>
       <c r="N67" s="32">
         <v>13160.4</v>
       </c>
       <c r="O67" s="9">
         <v>13160.4</v>
       </c>
       <c r="P67" s="32">
         <v>13160.4</v>
       </c>
       <c r="Q67" s="57">
         <v>15096</v>
       </c>
       <c r="R67" s="11">
         <v>15481.5</v>
       </c>
       <c r="S67" s="57">
         <v>15481.5</v>
       </c>
       <c r="T67" s="33">
         <v>15481.5</v>
       </c>
+      <c r="U67" s="57" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="68" spans="1:35" s="22" customFormat="1" ht="15" customHeight="1">
-      <c r="A68" s="50" t="s">
-        <v>45</v>
+      <c r="A68" s="49" t="s">
+        <v>37</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C68" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D68" s="32">
         <v>6847.5</v>
       </c>
       <c r="E68" s="9">
         <v>7268.1</v>
       </c>
       <c r="F68" s="32">
         <v>5218</v>
       </c>
       <c r="G68" s="32">
         <v>7098.5</v>
       </c>
       <c r="H68" s="9">
         <v>9714.2999999999993</v>
       </c>
       <c r="I68" s="32">
         <v>9714.2999999999993</v>
       </c>
@@ -5321,54 +5491,57 @@
       </c>
       <c r="M68" s="32">
         <v>11046.1</v>
       </c>
       <c r="N68" s="32">
         <v>9649.6</v>
       </c>
       <c r="O68" s="9">
         <v>9649.6</v>
       </c>
       <c r="P68" s="32">
         <v>9649.6</v>
       </c>
       <c r="Q68" s="57">
         <v>9940.6</v>
       </c>
       <c r="R68" s="11" t="s">
         <v>0</v>
       </c>
       <c r="S68" s="11" t="s">
         <v>0</v>
       </c>
       <c r="T68" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="U68" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="69" spans="1:35" s="22" customFormat="1" ht="15" customHeight="1">
-      <c r="A69" s="49" t="s">
-        <v>46</v>
+      <c r="A69" s="72" t="s">
+        <v>38</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C69" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D69" s="32">
         <v>2760.60009765625</v>
       </c>
       <c r="E69" s="9">
         <v>3120.6</v>
       </c>
       <c r="F69" s="32">
         <v>4834.3</v>
       </c>
       <c r="G69" s="32">
         <v>6096.7</v>
       </c>
       <c r="H69" s="9">
         <v>7114.6</v>
       </c>
       <c r="I69" s="32">
         <v>7119.9</v>
       </c>
@@ -5383,54 +5556,57 @@
       </c>
       <c r="M69" s="32">
         <v>7119.9</v>
       </c>
       <c r="N69" s="32">
         <v>7119.9</v>
       </c>
       <c r="O69" s="9">
         <v>7119.9</v>
       </c>
       <c r="P69" s="32">
         <v>7119.9</v>
       </c>
       <c r="Q69" s="57" t="s">
         <v>26</v>
       </c>
       <c r="R69" s="11">
         <v>7119.9</v>
       </c>
       <c r="S69" s="57">
         <v>8263.7000000000007</v>
       </c>
       <c r="T69" s="33">
         <v>8263.7000000000007</v>
       </c>
+      <c r="U69" s="57">
+        <v>8263.7000000000007</v>
+      </c>
     </row>
     <row r="70" spans="1:35" s="22" customFormat="1" ht="15" customHeight="1">
-      <c r="A70" s="49" t="s">
-        <v>47</v>
+      <c r="A70" s="53" t="s">
+        <v>39</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C70" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D70" s="32">
         <v>20350.6005859375</v>
       </c>
       <c r="E70" s="9">
         <v>20421.3</v>
       </c>
       <c r="F70" s="32">
         <v>19290</v>
       </c>
       <c r="G70" s="32">
         <v>19290</v>
       </c>
       <c r="H70" s="9">
         <v>20979.1</v>
       </c>
       <c r="I70" s="32">
         <v>21264.2</v>
       </c>
@@ -5445,54 +5621,57 @@
       </c>
       <c r="M70" s="32">
         <v>21366.1</v>
       </c>
       <c r="N70" s="32">
         <v>21366.1</v>
       </c>
       <c r="O70" s="9">
         <v>21366.1</v>
       </c>
       <c r="P70" s="32">
         <v>21366.1</v>
       </c>
       <c r="Q70" s="57">
         <v>21366.1</v>
       </c>
       <c r="R70" s="11">
         <v>21366.1</v>
       </c>
       <c r="S70" s="57">
         <v>21366.1</v>
       </c>
       <c r="T70" s="33">
         <v>21366.1</v>
       </c>
+      <c r="U70" s="57">
+        <v>21366.1</v>
+      </c>
     </row>
     <row r="71" spans="1:35" s="22" customFormat="1" ht="15" customHeight="1">
-      <c r="A71" s="50" t="s">
-        <v>48</v>
+      <c r="A71" s="73" t="s">
+        <v>59</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C71" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D71" s="32">
         <v>12250</v>
       </c>
       <c r="E71" s="9">
         <v>12250</v>
       </c>
       <c r="F71" s="32">
         <v>12250</v>
       </c>
       <c r="G71" s="32">
         <v>12250</v>
       </c>
       <c r="H71" s="9">
         <v>14644</v>
       </c>
       <c r="I71" s="32">
         <v>16054.6</v>
       </c>
@@ -5507,54 +5686,57 @@
       </c>
       <c r="M71" s="32">
         <v>14484.7</v>
       </c>
       <c r="N71" s="32">
         <v>14484.7</v>
       </c>
       <c r="O71" s="9">
         <v>14612.9</v>
       </c>
       <c r="P71" s="32">
         <v>14369.5</v>
       </c>
       <c r="Q71" s="57">
         <v>14369.5</v>
       </c>
       <c r="R71" s="9" t="s">
         <v>0</v>
       </c>
       <c r="S71" s="11" t="s">
         <v>0</v>
       </c>
       <c r="T71" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="U71" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="72" spans="1:35" s="22" customFormat="1" ht="15" customHeight="1">
-      <c r="A72" s="49" t="s">
-        <v>49</v>
+      <c r="A72" s="72" t="s">
+        <v>47</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C72" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D72" s="32">
         <v>9988.099609375</v>
       </c>
       <c r="E72" s="9">
         <v>10203.299999999999</v>
       </c>
       <c r="F72" s="32">
         <v>10086.5</v>
       </c>
       <c r="G72" s="32">
         <v>10037.299999999999</v>
       </c>
       <c r="H72" s="9">
         <v>10119</v>
       </c>
       <c r="I72" s="32">
         <v>10670.9</v>
       </c>
@@ -5569,54 +5751,57 @@
       </c>
       <c r="M72" s="32">
         <v>11512</v>
       </c>
       <c r="N72" s="32">
         <v>11512</v>
       </c>
       <c r="O72" s="9">
         <v>11512</v>
       </c>
       <c r="P72" s="32">
         <v>11512</v>
       </c>
       <c r="Q72" s="57">
         <v>11512</v>
       </c>
       <c r="R72" s="11">
         <v>12139.1</v>
       </c>
       <c r="S72" s="57">
         <v>12139.1</v>
       </c>
       <c r="T72" s="33">
         <v>6924.6</v>
       </c>
+      <c r="U72" s="57">
+        <v>6924.6</v>
+      </c>
     </row>
     <row r="73" spans="1:35" s="22" customFormat="1" ht="15" customHeight="1">
-      <c r="A73" s="49" t="s">
-        <v>50</v>
+      <c r="A73" s="53" t="s">
+        <v>40</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C73" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D73" s="32">
         <v>5404.60009765625</v>
       </c>
       <c r="E73" s="9">
         <v>5646</v>
       </c>
       <c r="F73" s="32">
         <v>7193</v>
       </c>
       <c r="G73" s="32">
         <v>7381.7</v>
       </c>
       <c r="H73" s="9">
         <v>7690</v>
       </c>
       <c r="I73" s="32">
         <v>7860</v>
       </c>
@@ -5631,54 +5816,57 @@
       </c>
       <c r="M73" s="32">
         <v>10550</v>
       </c>
       <c r="N73" s="32">
         <v>10550</v>
       </c>
       <c r="O73" s="9">
         <v>10550</v>
       </c>
       <c r="P73" s="32">
         <v>11204.8</v>
       </c>
       <c r="Q73" s="57">
         <v>11397.1</v>
       </c>
       <c r="R73" s="11">
         <v>12123.8</v>
       </c>
       <c r="S73" s="57">
         <v>12123.8</v>
       </c>
       <c r="T73" s="33">
         <v>6194.5</v>
       </c>
+      <c r="U73" s="57">
+        <v>6604.6</v>
+      </c>
     </row>
     <row r="74" spans="1:35" s="22" customFormat="1" ht="15" customHeight="1">
-      <c r="A74" s="71" t="s">
-        <v>59</v>
+      <c r="A74" s="72" t="s">
+        <v>48</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E74" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F74" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G74" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H74" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I74" s="6" t="s">
         <v>0</v>
       </c>
@@ -5693,54 +5881,57 @@
       </c>
       <c r="M74" s="6" t="s">
         <v>0</v>
       </c>
       <c r="N74" s="6" t="s">
         <v>0</v>
       </c>
       <c r="O74" s="6" t="s">
         <v>0</v>
       </c>
       <c r="P74" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Q74" s="6" t="s">
         <v>0</v>
       </c>
       <c r="R74" s="6" t="s">
         <v>0</v>
       </c>
       <c r="S74" s="6" t="s">
         <v>0</v>
       </c>
       <c r="T74" s="26" t="s">
         <v>26</v>
       </c>
+      <c r="U74" s="57" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="75" spans="1:35" s="22" customFormat="1" ht="15" customHeight="1">
-      <c r="A75" s="54" t="s">
-        <v>55</v>
+      <c r="A75" s="72" t="s">
+        <v>49</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C75" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D75" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E75" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F75" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G75" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H75" s="9" t="s">
         <v>0</v>
       </c>
       <c r="I75" s="9" t="s">
         <v>0</v>
       </c>
@@ -5755,69 +5946,71 @@
       </c>
       <c r="M75" s="9" t="s">
         <v>0</v>
       </c>
       <c r="N75" s="9" t="s">
         <v>0</v>
       </c>
       <c r="O75" s="9" t="s">
         <v>0</v>
       </c>
       <c r="P75" s="9" t="s">
         <v>0</v>
       </c>
       <c r="Q75" s="9" t="s">
         <v>0</v>
       </c>
       <c r="R75" s="32">
         <v>7552.3</v>
       </c>
       <c r="S75" s="57">
         <v>7552.3</v>
       </c>
       <c r="T75" s="33">
         <v>7552.3</v>
       </c>
-      <c r="U75" s="34"/>
+      <c r="U75" s="57">
+        <v>7552.3</v>
+      </c>
       <c r="V75" s="34"/>
       <c r="W75" s="34"/>
       <c r="X75" s="35"/>
       <c r="Y75" s="35"/>
       <c r="Z75" s="35"/>
       <c r="AA75" s="35"/>
       <c r="AB75" s="35"/>
       <c r="AC75" s="35"/>
       <c r="AD75" s="35"/>
       <c r="AE75" s="35"/>
       <c r="AF75" s="35"/>
       <c r="AG75" s="35"/>
       <c r="AH75" s="35"/>
       <c r="AI75" s="35"/>
     </row>
     <row r="76" spans="1:35" s="22" customFormat="1" ht="15" customHeight="1">
-      <c r="A76" s="54" t="s">
-        <v>51</v>
+      <c r="A76" s="72" t="s">
+        <v>50</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C76" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D76" s="32">
         <v>9790.7001953125</v>
       </c>
       <c r="E76" s="9">
         <v>9977.7000000000007</v>
       </c>
       <c r="F76" s="32">
         <v>10281.6</v>
       </c>
       <c r="G76" s="32">
         <v>10388.799999999999</v>
       </c>
       <c r="H76" s="9">
         <v>10388.799999999999</v>
       </c>
       <c r="I76" s="32">
         <v>10388.799999999999</v>
       </c>
@@ -5832,54 +6025,57 @@
       </c>
       <c r="M76" s="32">
         <v>10103.200000000001</v>
       </c>
       <c r="N76" s="32">
         <v>10103.200000000001</v>
       </c>
       <c r="O76" s="9">
         <v>10103.200000000001</v>
       </c>
       <c r="P76" s="32">
         <v>10103.200000000001</v>
       </c>
       <c r="Q76" s="57">
         <v>10103.200000000001</v>
       </c>
       <c r="R76" s="11">
         <v>5660.6</v>
       </c>
       <c r="S76" s="57">
         <v>5660.6</v>
       </c>
       <c r="T76" s="33">
         <v>5660.6</v>
       </c>
+      <c r="U76" s="57">
+        <v>5660.6</v>
+      </c>
     </row>
     <row r="77" spans="1:35" s="22" customFormat="1" ht="15" customHeight="1">
-      <c r="A77" s="54" t="s">
-        <v>52</v>
+      <c r="A77" s="72" t="s">
+        <v>51</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C77" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D77" s="32">
         <v>10937.7998046875</v>
       </c>
       <c r="E77" s="9">
         <v>10937.8</v>
       </c>
       <c r="F77" s="32">
         <v>9032.7999999999993</v>
       </c>
       <c r="G77" s="32">
         <v>9032.7999999999993</v>
       </c>
       <c r="H77" s="9">
         <v>9130.9</v>
       </c>
       <c r="I77" s="32">
         <v>9930.9</v>
       </c>
@@ -5894,54 +6090,57 @@
       </c>
       <c r="M77" s="32">
         <v>14895</v>
       </c>
       <c r="N77" s="32">
         <v>14895</v>
       </c>
       <c r="O77" s="9" t="s">
         <v>26</v>
       </c>
       <c r="P77" s="32">
         <v>14895</v>
       </c>
       <c r="Q77" s="57">
         <v>15515.3</v>
       </c>
       <c r="R77" s="11">
         <v>15515.3</v>
       </c>
       <c r="S77" s="57">
         <v>15515.3</v>
       </c>
       <c r="T77" s="33">
         <v>15515.3</v>
       </c>
+      <c r="U77" s="57" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="78" spans="1:35" s="22" customFormat="1" ht="15" customHeight="1">
-      <c r="A78" s="71" t="s">
-        <v>60</v>
+      <c r="A78" s="72" t="s">
+        <v>52</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E78" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F78" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G78" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H78" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I78" s="6" t="s">
         <v>0</v>
       </c>
@@ -5956,54 +6155,57 @@
       </c>
       <c r="M78" s="6" t="s">
         <v>0</v>
       </c>
       <c r="N78" s="6" t="s">
         <v>0</v>
       </c>
       <c r="O78" s="6" t="s">
         <v>0</v>
       </c>
       <c r="P78" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Q78" s="6" t="s">
         <v>0</v>
       </c>
       <c r="R78" s="6" t="s">
         <v>0</v>
       </c>
       <c r="S78" s="6" t="s">
         <v>0</v>
       </c>
       <c r="T78" s="33">
         <v>5929.3</v>
       </c>
+      <c r="U78" s="57">
+        <v>6130.2</v>
+      </c>
     </row>
     <row r="79" spans="1:35" s="22" customFormat="1" ht="15" customHeight="1">
-      <c r="A79" s="50" t="s">
-        <v>53</v>
+      <c r="A79" s="73" t="s">
+        <v>60</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C79" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D79" s="32">
         <v>8608.5</v>
       </c>
       <c r="E79" s="9">
         <v>17269.3</v>
       </c>
       <c r="F79" s="32">
         <v>13129</v>
       </c>
       <c r="G79" s="32">
         <v>9548.7000000000007</v>
       </c>
       <c r="H79" s="9">
         <v>9548.7000000000007</v>
       </c>
       <c r="I79" s="32">
         <v>15482</v>
       </c>
@@ -6018,54 +6220,57 @@
       </c>
       <c r="M79" s="32">
         <v>17484</v>
       </c>
       <c r="N79" s="32">
         <v>17484</v>
       </c>
       <c r="O79" s="9">
         <v>18907.8</v>
       </c>
       <c r="P79" s="32">
         <v>19694</v>
       </c>
       <c r="Q79" s="57">
         <v>19694</v>
       </c>
       <c r="R79" s="11" t="s">
         <v>0</v>
       </c>
       <c r="S79" s="11" t="s">
         <v>0</v>
       </c>
       <c r="T79" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="U79" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="80" spans="1:35" s="22" customFormat="1" ht="15" customHeight="1">
-      <c r="A80" s="49" t="s">
-        <v>54</v>
+      <c r="A80" s="72" t="s">
+        <v>53</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C80" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D80" s="32">
         <v>7761.10009765625</v>
       </c>
       <c r="E80" s="9">
         <v>8625</v>
       </c>
       <c r="F80" s="32">
         <v>7760.6</v>
       </c>
       <c r="G80" s="32">
         <v>7760.6</v>
       </c>
       <c r="H80" s="32">
         <v>7879.3</v>
       </c>
       <c r="I80" s="32">
         <v>8846.9</v>
       </c>
@@ -6080,83 +6285,87 @@
       </c>
       <c r="M80" s="32">
         <v>9168</v>
       </c>
       <c r="N80" s="32">
         <v>9168</v>
       </c>
       <c r="O80" s="32">
         <v>9168</v>
       </c>
       <c r="P80" s="32">
         <v>9234</v>
       </c>
       <c r="Q80" s="57">
         <v>10378.4</v>
       </c>
       <c r="R80" s="11">
         <v>10378.4</v>
       </c>
       <c r="S80" s="57">
         <v>10378.4</v>
       </c>
       <c r="T80" s="33">
         <v>10378.4</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A82" s="74" t="s">
+      <c r="U80" s="57">
+        <v>10378.4</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1"/>
+    <row r="82" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A82" s="75" t="s">
         <v>20</v>
       </c>
-      <c r="B82" s="74"/>
-[...17 lines deleted...]
-      <c r="L83" s="75"/>
+      <c r="B82" s="75"/>
+      <c r="C82" s="75"/>
+      <c r="D82" s="75"/>
+      <c r="E82" s="75"/>
+      <c r="F82" s="75"/>
+      <c r="G82" s="75"/>
+      <c r="H82" s="75"/>
+      <c r="I82" s="75"/>
+      <c r="J82" s="75"/>
+      <c r="K82" s="75"/>
+      <c r="L82" s="75"/>
+      <c r="M82" s="75"/>
+      <c r="N82" s="75"/>
+      <c r="O82" s="75"/>
+      <c r="P82" s="75"/>
+    </row>
+    <row r="83" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="K83" s="76"/>
+      <c r="L83" s="76"/>
       <c r="N83" s="12"/>
-      <c r="W83" s="76"/>
-[...1 lines deleted...]
-      <c r="Y83" s="12" t="s">
+      <c r="W83" s="77"/>
+      <c r="X83" s="77"/>
+      <c r="Y83" s="12"/>
+      <c r="Z83" s="12" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="84" spans="1:25" s="22" customFormat="1" ht="15" customHeight="1">
+    <row r="84" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
       <c r="A84" s="23"/>
       <c r="B84" s="24">
         <v>2001</v>
       </c>
       <c r="C84" s="24">
         <v>2002</v>
       </c>
       <c r="D84" s="24">
         <v>2003</v>
       </c>
       <c r="E84" s="24">
         <v>2004</v>
       </c>
       <c r="F84" s="24">
         <v>2005</v>
       </c>
       <c r="G84" s="24">
         <v>2006</v>
       </c>
       <c r="H84" s="24">
         <v>2007</v>
       </c>
       <c r="I84" s="24">
         <v>2008</v>
       </c>
@@ -6186,54 +6395,57 @@
       </c>
       <c r="R84" s="25">
         <v>2017</v>
       </c>
       <c r="S84" s="25">
         <v>2018</v>
       </c>
       <c r="T84" s="25">
         <v>2019</v>
       </c>
       <c r="U84" s="25">
         <v>2020</v>
       </c>
       <c r="V84" s="25">
         <v>2021</v>
       </c>
       <c r="W84" s="25">
         <v>2022</v>
       </c>
       <c r="X84" s="2">
         <v>2023</v>
       </c>
       <c r="Y84" s="25">
         <v>2024</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>56</v>
+      <c r="Z84" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A85" s="50" t="s">
+        <v>41</v>
       </c>
       <c r="B85" s="3">
         <v>35833</v>
       </c>
       <c r="C85" s="3">
         <v>37932</v>
       </c>
       <c r="D85" s="3">
         <v>37783</v>
       </c>
       <c r="E85" s="3">
         <v>41379</v>
       </c>
       <c r="F85" s="14">
         <v>43296</v>
       </c>
       <c r="G85" s="3">
         <v>43054</v>
       </c>
       <c r="H85" s="3">
         <v>49834</v>
       </c>
       <c r="I85" s="3">
         <v>51969</v>
       </c>
@@ -6263,54 +6475,57 @@
       </c>
       <c r="R85" s="3">
         <v>51246</v>
       </c>
       <c r="S85" s="6">
         <v>50058</v>
       </c>
       <c r="T85" s="6">
         <v>50035</v>
       </c>
       <c r="U85" s="6">
         <v>50520</v>
       </c>
       <c r="V85" s="6">
         <v>50495</v>
       </c>
       <c r="W85" s="6">
         <v>29318</v>
       </c>
       <c r="X85" s="13">
         <v>27084</v>
       </c>
       <c r="Y85" s="13">
         <v>27084</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>36</v>
+      <c r="Z85" s="31">
+        <v>125080.6</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A86" s="72" t="s">
+        <v>44</v>
       </c>
       <c r="B86" s="14">
         <v>2712</v>
       </c>
       <c r="C86" s="14">
         <v>2703</v>
       </c>
       <c r="D86" s="14">
         <v>2620</v>
       </c>
       <c r="E86" s="14">
         <v>2790</v>
       </c>
       <c r="F86" s="36">
         <v>2900</v>
       </c>
       <c r="G86" s="14">
         <v>2230</v>
       </c>
       <c r="H86" s="14">
         <v>2910</v>
       </c>
       <c r="I86" s="14">
         <v>2460</v>
       </c>
@@ -6340,54 +6555,57 @@
       </c>
       <c r="R86" s="14">
         <v>1610</v>
       </c>
       <c r="S86" s="14">
         <v>999</v>
       </c>
       <c r="T86" s="14">
         <v>996</v>
       </c>
       <c r="U86" s="14">
         <v>1221</v>
       </c>
       <c r="V86" s="13">
         <v>721</v>
       </c>
       <c r="W86" s="6">
         <v>821</v>
       </c>
       <c r="X86" s="13">
         <v>812</v>
       </c>
       <c r="Y86" s="13">
         <v>812</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>37</v>
+      <c r="Z86" s="31">
+        <v>9608.2999999999993</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A87" s="49" t="s">
+        <v>54</v>
       </c>
       <c r="B87" s="14">
         <v>300</v>
       </c>
       <c r="C87" s="14">
         <v>300</v>
       </c>
       <c r="D87" s="14">
         <v>300</v>
       </c>
       <c r="E87" s="14">
         <v>300</v>
       </c>
       <c r="F87" s="36">
         <v>300</v>
       </c>
       <c r="G87" s="14">
         <v>350</v>
       </c>
       <c r="H87" s="14">
         <v>350</v>
       </c>
       <c r="I87" s="14">
         <v>350</v>
       </c>
@@ -6417,54 +6635,57 @@
       </c>
       <c r="R87" s="14">
         <v>310</v>
       </c>
       <c r="S87" s="14">
         <v>310</v>
       </c>
       <c r="T87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="U87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="V87" s="13">
         <v>310</v>
       </c>
       <c r="W87" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X87" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y87" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>38</v>
+      <c r="Z87" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A88" s="72" t="s">
+        <v>45</v>
       </c>
       <c r="B88" s="14">
         <v>1150</v>
       </c>
       <c r="C88" s="14">
         <v>1150</v>
       </c>
       <c r="D88" s="14">
         <v>1150</v>
       </c>
       <c r="E88" s="14">
         <v>1200</v>
       </c>
       <c r="F88" s="36">
         <v>800</v>
       </c>
       <c r="G88" s="14">
         <v>800</v>
       </c>
       <c r="H88" s="14">
         <v>800</v>
       </c>
       <c r="I88" s="14">
         <v>820</v>
       </c>
@@ -6494,54 +6715,57 @@
       </c>
       <c r="R88" s="14">
         <v>751</v>
       </c>
       <c r="S88" s="14">
         <v>684</v>
       </c>
       <c r="T88" s="14">
         <v>684</v>
       </c>
       <c r="U88" s="14">
         <v>684</v>
       </c>
       <c r="V88" s="13">
         <v>684</v>
       </c>
       <c r="W88" s="6">
         <v>684</v>
       </c>
       <c r="X88" s="13">
         <v>684</v>
       </c>
       <c r="Y88" s="23">
         <v>684</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>39</v>
+      <c r="Z88" s="57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A89" s="49" t="s">
+        <v>55</v>
       </c>
       <c r="B89" s="14">
         <v>874</v>
       </c>
       <c r="C89" s="14">
         <v>1284</v>
       </c>
       <c r="D89" s="14">
         <v>1280</v>
       </c>
       <c r="E89" s="14">
         <v>1580</v>
       </c>
       <c r="F89" s="36">
         <v>1700</v>
       </c>
       <c r="G89" s="14">
         <v>1540</v>
       </c>
       <c r="H89" s="14">
         <v>1710</v>
       </c>
       <c r="I89" s="14">
         <v>2025</v>
       </c>
@@ -6571,54 +6795,57 @@
       </c>
       <c r="R89" s="14">
         <v>2084</v>
       </c>
       <c r="S89" s="14">
         <v>2084</v>
       </c>
       <c r="T89" s="14">
         <v>2084</v>
       </c>
       <c r="U89" s="14">
         <v>2084</v>
       </c>
       <c r="V89" s="13">
         <v>2099</v>
       </c>
       <c r="W89" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X89" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y89" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>40</v>
+      <c r="Z89" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A90" s="73" t="s">
+        <v>56</v>
       </c>
       <c r="B90" s="14">
         <v>680</v>
       </c>
       <c r="C90" s="14">
         <v>980</v>
       </c>
       <c r="D90" s="14">
         <v>980</v>
       </c>
       <c r="E90" s="14">
         <v>980</v>
       </c>
       <c r="F90" s="36">
         <v>980</v>
       </c>
       <c r="G90" s="14">
         <v>880</v>
       </c>
       <c r="H90" s="14">
         <v>880</v>
       </c>
       <c r="I90" s="14">
         <v>1330</v>
       </c>
@@ -6648,54 +6875,57 @@
       </c>
       <c r="R90" s="14">
         <v>1730</v>
       </c>
       <c r="S90" s="14">
         <v>1730</v>
       </c>
       <c r="T90" s="14">
         <v>1730</v>
       </c>
       <c r="U90" s="14">
         <v>1830</v>
       </c>
       <c r="V90" s="13">
         <v>1830</v>
       </c>
       <c r="W90" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X90" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y90" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>41</v>
+      <c r="Z90" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A91" s="49" t="s">
+        <v>36</v>
       </c>
       <c r="B91" s="14">
         <v>1230</v>
       </c>
       <c r="C91" s="14">
         <v>1530</v>
       </c>
       <c r="D91" s="14">
         <v>1180</v>
       </c>
       <c r="E91" s="14">
         <v>3530</v>
       </c>
       <c r="F91" s="36">
         <v>4330</v>
       </c>
       <c r="G91" s="14">
         <v>4330</v>
       </c>
       <c r="H91" s="14">
         <v>5030</v>
       </c>
       <c r="I91" s="14">
         <v>5030</v>
       </c>
@@ -6725,54 +6955,57 @@
       </c>
       <c r="R91" s="14">
         <v>5530</v>
       </c>
       <c r="S91" s="14">
         <v>5530</v>
       </c>
       <c r="T91" s="14">
         <v>5530</v>
       </c>
       <c r="U91" s="14">
         <v>5530</v>
       </c>
       <c r="V91" s="26" t="s">
         <v>26</v>
       </c>
       <c r="W91" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X91" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y91" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>42</v>
+      <c r="Z91" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A92" s="73" t="s">
+        <v>57</v>
       </c>
       <c r="B92" s="14">
         <v>450</v>
       </c>
       <c r="C92" s="14">
         <v>450</v>
       </c>
       <c r="D92" s="14">
         <v>418</v>
       </c>
       <c r="E92" s="14">
         <v>418</v>
       </c>
       <c r="F92" s="36">
         <v>450</v>
       </c>
       <c r="G92" s="14">
         <v>578</v>
       </c>
       <c r="H92" s="14">
         <v>578</v>
       </c>
       <c r="I92" s="14">
         <v>578</v>
       </c>
@@ -6802,54 +7035,57 @@
       </c>
       <c r="R92" s="14">
         <v>830</v>
       </c>
       <c r="S92" s="14">
         <v>830</v>
       </c>
       <c r="T92" s="14">
         <v>830</v>
       </c>
       <c r="U92" s="14">
         <v>830</v>
       </c>
       <c r="V92" s="13">
         <v>830</v>
       </c>
       <c r="W92" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X92" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y92" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>43</v>
+      <c r="Z92" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A93" s="73" t="s">
+        <v>58</v>
       </c>
       <c r="B93" s="14">
         <v>400</v>
       </c>
       <c r="C93" s="14">
         <v>400</v>
       </c>
       <c r="D93" s="14">
         <v>400</v>
       </c>
       <c r="E93" s="14">
         <v>400</v>
       </c>
       <c r="F93" s="36">
         <v>1000</v>
       </c>
       <c r="G93" s="14">
         <v>1550</v>
       </c>
       <c r="H93" s="14">
         <v>1410</v>
       </c>
       <c r="I93" s="14">
         <v>1710</v>
       </c>
@@ -6879,54 +7115,57 @@
       </c>
       <c r="R93" s="14">
         <v>2450</v>
       </c>
       <c r="S93" s="14">
         <v>2450</v>
       </c>
       <c r="T93" s="14">
         <v>2450</v>
       </c>
       <c r="U93" s="14">
         <v>2450</v>
       </c>
       <c r="V93" s="13">
         <v>2450</v>
       </c>
       <c r="W93" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X93" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y93" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>44</v>
+      <c r="Z93" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A94" s="72" t="s">
+        <v>46</v>
       </c>
       <c r="B94" s="14">
         <v>4060</v>
       </c>
       <c r="C94" s="14">
         <v>4260</v>
       </c>
       <c r="D94" s="14">
         <v>4060</v>
       </c>
       <c r="E94" s="14">
         <v>4060</v>
       </c>
       <c r="F94" s="36">
         <v>4295</v>
       </c>
       <c r="G94" s="14">
         <v>4190</v>
       </c>
       <c r="H94" s="14">
         <v>4130</v>
       </c>
       <c r="I94" s="14">
         <v>4170</v>
       </c>
@@ -6956,54 +7195,57 @@
       </c>
       <c r="R94" s="14">
         <v>4150</v>
       </c>
       <c r="S94" s="14">
         <v>4150</v>
       </c>
       <c r="T94" s="14">
         <v>4150</v>
       </c>
       <c r="U94" s="14">
         <v>4150</v>
       </c>
       <c r="V94" s="13">
         <v>4450</v>
       </c>
       <c r="W94" s="6">
         <v>4450</v>
       </c>
       <c r="X94" s="13">
         <v>4450</v>
       </c>
       <c r="Y94" s="23">
         <v>4450</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>45</v>
+      <c r="Z94" s="57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A95" s="49" t="s">
+        <v>37</v>
       </c>
       <c r="B95" s="14">
         <v>484</v>
       </c>
       <c r="C95" s="14">
         <v>485</v>
       </c>
       <c r="D95" s="14">
         <v>485</v>
       </c>
       <c r="E95" s="14">
         <v>885</v>
       </c>
       <c r="F95" s="36">
         <v>885</v>
       </c>
       <c r="G95" s="14">
         <v>880</v>
       </c>
       <c r="H95" s="14">
         <v>1470</v>
       </c>
       <c r="I95" s="14">
         <v>1680</v>
       </c>
@@ -7033,54 +7275,57 @@
       </c>
       <c r="R95" s="14">
         <v>1680</v>
       </c>
       <c r="S95" s="14">
         <v>1170</v>
       </c>
       <c r="T95" s="14">
         <v>1170</v>
       </c>
       <c r="U95" s="14">
         <v>1170</v>
       </c>
       <c r="V95" s="13">
         <v>1230</v>
       </c>
       <c r="W95" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X95" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y95" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>46</v>
+      <c r="Z95" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A96" s="72" t="s">
+        <v>38</v>
       </c>
       <c r="B96" s="14">
         <v>1800</v>
       </c>
       <c r="C96" s="14">
         <v>1900</v>
       </c>
       <c r="D96" s="14">
         <v>2200</v>
       </c>
       <c r="E96" s="14">
         <v>2200</v>
       </c>
       <c r="F96" s="36">
         <v>2200</v>
       </c>
       <c r="G96" s="14">
         <v>2200</v>
       </c>
       <c r="H96" s="14">
         <v>2420</v>
       </c>
       <c r="I96" s="14">
         <v>2420</v>
       </c>
@@ -7110,54 +7355,57 @@
       </c>
       <c r="R96" s="14">
         <v>2263</v>
       </c>
       <c r="S96" s="14">
         <v>2263</v>
       </c>
       <c r="T96" s="14">
         <v>2263</v>
       </c>
       <c r="U96" s="14">
         <v>2263</v>
       </c>
       <c r="V96" s="26" t="s">
         <v>26</v>
       </c>
       <c r="W96" s="6">
         <v>2263</v>
       </c>
       <c r="X96" s="13">
         <v>1410</v>
       </c>
       <c r="Y96" s="23">
         <v>1410</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>47</v>
+      <c r="Z96" s="57">
+        <v>8263.7000000000007</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A97" s="53" t="s">
+        <v>39</v>
       </c>
       <c r="B97" s="14">
         <v>2980</v>
       </c>
       <c r="C97" s="14">
         <v>3380</v>
       </c>
       <c r="D97" s="14">
         <v>3100</v>
       </c>
       <c r="E97" s="14">
         <v>3306</v>
       </c>
       <c r="F97" s="36">
         <v>3556</v>
       </c>
       <c r="G97" s="14">
         <v>3636</v>
       </c>
       <c r="H97" s="14">
         <v>3616</v>
       </c>
       <c r="I97" s="14">
         <v>3786</v>
       </c>
@@ -7187,54 +7435,57 @@
       </c>
       <c r="R97" s="14">
         <v>3532</v>
       </c>
       <c r="S97" s="14">
         <v>3532</v>
       </c>
       <c r="T97" s="14">
         <v>3532</v>
       </c>
       <c r="U97" s="14">
         <v>3532</v>
       </c>
       <c r="V97" s="13">
         <v>3532</v>
       </c>
       <c r="W97" s="6">
         <v>3532</v>
       </c>
       <c r="X97" s="13">
         <v>3532</v>
       </c>
       <c r="Y97" s="23">
         <v>3532</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>48</v>
+      <c r="Z97" s="57">
+        <v>21366.1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A98" s="73" t="s">
+        <v>59</v>
       </c>
       <c r="B98" s="14">
         <v>3350</v>
       </c>
       <c r="C98" s="14">
         <v>3590</v>
       </c>
       <c r="D98" s="14">
         <v>3810</v>
       </c>
       <c r="E98" s="14">
         <v>3810</v>
       </c>
       <c r="F98" s="36">
         <v>3905</v>
       </c>
       <c r="G98" s="14">
         <v>3905</v>
       </c>
       <c r="H98" s="14">
         <v>4225</v>
       </c>
       <c r="I98" s="14">
         <v>4260</v>
       </c>
@@ -7264,54 +7515,57 @@
       </c>
       <c r="R98" s="14">
         <v>3705</v>
       </c>
       <c r="S98" s="14">
         <v>3705</v>
       </c>
       <c r="T98" s="14">
         <v>3595</v>
       </c>
       <c r="U98" s="14">
         <v>3485</v>
       </c>
       <c r="V98" s="13">
         <v>3485</v>
       </c>
       <c r="W98" s="9" t="s">
         <v>0</v>
       </c>
       <c r="X98" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y98" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>49</v>
+      <c r="Z98" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A99" s="72" t="s">
+        <v>47</v>
       </c>
       <c r="B99" s="14">
         <v>1430</v>
       </c>
       <c r="C99" s="14">
         <v>1430</v>
       </c>
       <c r="D99" s="14">
         <v>1430</v>
       </c>
       <c r="E99" s="14">
         <v>1430</v>
       </c>
       <c r="F99" s="36">
         <v>1740</v>
       </c>
       <c r="G99" s="14">
         <v>1580</v>
       </c>
       <c r="H99" s="14">
         <v>5020</v>
       </c>
       <c r="I99" s="14">
         <v>5160</v>
       </c>
@@ -7341,54 +7595,57 @@
       </c>
       <c r="R99" s="14">
         <v>4185</v>
       </c>
       <c r="S99" s="14">
         <v>4185</v>
       </c>
       <c r="T99" s="14">
         <v>4185</v>
       </c>
       <c r="U99" s="14">
         <v>4185</v>
       </c>
       <c r="V99" s="13">
         <v>4185</v>
       </c>
       <c r="W99" s="6">
         <v>4185</v>
       </c>
       <c r="X99" s="13">
         <v>4185</v>
       </c>
       <c r="Y99" s="23">
         <v>2340</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>50</v>
+      <c r="Z99" s="57">
+        <v>6924.6</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A100" s="53" t="s">
+        <v>40</v>
       </c>
       <c r="B100" s="14">
         <v>2470</v>
       </c>
       <c r="C100" s="14">
         <v>2470</v>
       </c>
       <c r="D100" s="14">
         <v>2320</v>
       </c>
       <c r="E100" s="14">
         <v>2320</v>
       </c>
       <c r="F100" s="36">
         <v>2120</v>
       </c>
       <c r="G100" s="14">
         <v>2120</v>
       </c>
       <c r="H100" s="14">
         <v>2600</v>
       </c>
       <c r="I100" s="14">
         <v>3040</v>
       </c>
@@ -7418,54 +7675,57 @@
       </c>
       <c r="R100" s="14">
         <v>2680</v>
       </c>
       <c r="S100" s="14">
         <v>2680</v>
       </c>
       <c r="T100" s="14">
         <v>2680</v>
       </c>
       <c r="U100" s="14">
         <v>2780</v>
       </c>
       <c r="V100" s="13">
         <v>2830</v>
       </c>
       <c r="W100" s="6">
         <v>2900</v>
       </c>
       <c r="X100" s="13">
         <v>2900</v>
       </c>
       <c r="Y100" s="23">
         <v>1412</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>59</v>
+      <c r="Z100" s="57">
+        <v>6604.6</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A101" s="72" t="s">
+        <v>48</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E101" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F101" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G101" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H101" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I101" s="6" t="s">
         <v>0</v>
       </c>
@@ -7495,54 +7755,57 @@
       </c>
       <c r="R101" s="6" t="s">
         <v>0</v>
       </c>
       <c r="S101" s="6" t="s">
         <v>0</v>
       </c>
       <c r="T101" s="6" t="s">
         <v>0</v>
       </c>
       <c r="U101" s="6" t="s">
         <v>0</v>
       </c>
       <c r="V101" s="6" t="s">
         <v>0</v>
       </c>
       <c r="W101" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X101" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y101" s="26" t="s">
         <v>26</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>55</v>
+      <c r="Z101" s="57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A102" s="72" t="s">
+        <v>49</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E102" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F102" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G102" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H102" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I102" s="6" t="s">
         <v>0</v>
       </c>
@@ -7572,54 +7835,57 @@
       </c>
       <c r="R102" s="6" t="s">
         <v>0</v>
       </c>
       <c r="S102" s="6" t="s">
         <v>0</v>
       </c>
       <c r="T102" s="6" t="s">
         <v>0</v>
       </c>
       <c r="U102" s="6" t="s">
         <v>0</v>
       </c>
       <c r="V102" s="6" t="s">
         <v>0</v>
       </c>
       <c r="W102" s="6">
         <v>1992</v>
       </c>
       <c r="X102" s="13">
         <v>1992</v>
       </c>
       <c r="Y102" s="26">
         <v>1992</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>51</v>
+      <c r="Z102" s="57">
+        <v>7552.3</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A103" s="72" t="s">
+        <v>50</v>
       </c>
       <c r="B103" s="37">
         <v>3950</v>
       </c>
       <c r="C103" s="14">
         <v>3950</v>
       </c>
       <c r="D103" s="14">
         <v>4000</v>
       </c>
       <c r="E103" s="14">
         <v>4000</v>
       </c>
       <c r="F103" s="36">
         <v>4000</v>
       </c>
       <c r="G103" s="14">
         <v>4000</v>
       </c>
       <c r="H103" s="14">
         <v>4000</v>
       </c>
       <c r="I103" s="14">
         <v>4000</v>
       </c>
@@ -7649,54 +7915,57 @@
       </c>
       <c r="R103" s="14">
         <v>4330</v>
       </c>
       <c r="S103" s="14">
         <v>4330</v>
       </c>
       <c r="T103" s="14">
         <v>4330</v>
       </c>
       <c r="U103" s="14">
         <v>4330</v>
       </c>
       <c r="V103" s="13">
         <v>4330</v>
       </c>
       <c r="W103" s="6">
         <v>2270</v>
       </c>
       <c r="X103" s="13">
         <v>2270</v>
       </c>
       <c r="Y103" s="13">
         <v>2270</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>52</v>
+      <c r="Z103" s="57">
+        <v>5660.6</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A104" s="72" t="s">
+        <v>51</v>
       </c>
       <c r="B104" s="14">
         <v>3765</v>
       </c>
       <c r="C104" s="14">
         <v>3960</v>
       </c>
       <c r="D104" s="14">
         <v>4060</v>
       </c>
       <c r="E104" s="14">
         <v>4060</v>
       </c>
       <c r="F104" s="36">
         <v>4025</v>
       </c>
       <c r="G104" s="14">
         <v>4025</v>
       </c>
       <c r="H104" s="14">
         <v>4025</v>
       </c>
       <c r="I104" s="14">
         <v>4090</v>
       </c>
@@ -7726,54 +7995,57 @@
       </c>
       <c r="R104" s="14">
         <v>3170</v>
       </c>
       <c r="S104" s="14">
         <v>3170</v>
       </c>
       <c r="T104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="U104" s="14">
         <v>3170</v>
       </c>
       <c r="V104" s="13">
         <v>3220</v>
       </c>
       <c r="W104" s="6">
         <v>3220</v>
       </c>
       <c r="X104" s="13">
         <v>1848</v>
       </c>
       <c r="Y104" s="13">
         <v>1848</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>60</v>
+      <c r="Z104" s="57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A105" s="72" t="s">
+        <v>52</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E105" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F105" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G105" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H105" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I105" s="6" t="s">
         <v>0</v>
       </c>
@@ -7803,54 +8075,57 @@
       </c>
       <c r="R105" s="6" t="s">
         <v>0</v>
       </c>
       <c r="S105" s="6" t="s">
         <v>0</v>
       </c>
       <c r="T105" s="6" t="s">
         <v>0</v>
       </c>
       <c r="U105" s="6" t="s">
         <v>0</v>
       </c>
       <c r="V105" s="6" t="s">
         <v>0</v>
       </c>
       <c r="W105" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X105" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y105" s="13">
         <v>1488</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>53</v>
+      <c r="Z105" s="57">
+        <v>6130.2</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A106" s="73" t="s">
+        <v>60</v>
       </c>
       <c r="B106" s="14">
         <v>1180</v>
       </c>
       <c r="C106" s="14">
         <v>980</v>
       </c>
       <c r="D106" s="14">
         <v>980</v>
       </c>
       <c r="E106" s="14">
         <v>980</v>
       </c>
       <c r="F106" s="36">
         <v>980</v>
       </c>
       <c r="G106" s="14">
         <v>1130</v>
       </c>
       <c r="H106" s="14">
         <v>1560</v>
       </c>
       <c r="I106" s="14">
         <v>1960</v>
       </c>
@@ -7880,54 +8155,57 @@
       </c>
       <c r="R106" s="14">
         <v>3325</v>
       </c>
       <c r="S106" s="14">
         <v>3325</v>
       </c>
       <c r="T106" s="14">
         <v>3415</v>
       </c>
       <c r="U106" s="14">
         <v>3515</v>
       </c>
       <c r="V106" s="13">
         <v>3515</v>
       </c>
       <c r="W106" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X106" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y106" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>54</v>
+      <c r="Z106" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A107" s="72" t="s">
+        <v>53</v>
       </c>
       <c r="B107" s="14">
         <v>2568</v>
       </c>
       <c r="C107" s="14">
         <v>2730</v>
       </c>
       <c r="D107" s="14">
         <v>3010</v>
       </c>
       <c r="E107" s="14">
         <v>3130</v>
       </c>
       <c r="F107" s="36">
         <v>3130</v>
       </c>
       <c r="G107" s="14">
         <v>3130</v>
       </c>
       <c r="H107" s="14">
         <v>3100</v>
       </c>
       <c r="I107" s="14">
         <v>3100</v>
       </c>
@@ -7957,90 +8235,93 @@
       </c>
       <c r="R107" s="14">
         <v>2931</v>
       </c>
       <c r="S107" s="14">
         <v>2931</v>
       </c>
       <c r="T107" s="14">
         <v>2931</v>
       </c>
       <c r="U107" s="14">
         <v>3001</v>
       </c>
       <c r="V107" s="13">
         <v>3001</v>
       </c>
       <c r="W107" s="6">
         <v>3001</v>
       </c>
       <c r="X107" s="13">
         <v>3001</v>
       </c>
       <c r="Y107" s="23">
         <v>3001</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A109" s="74" t="s">
+      <c r="Z107" s="57">
+        <v>10378.4</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1"/>
+    <row r="109" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A109" s="75" t="s">
         <v>24</v>
       </c>
-      <c r="B109" s="74"/>
-[...24 lines deleted...]
-      <c r="L110" s="75"/>
+      <c r="B109" s="75"/>
+      <c r="C109" s="75"/>
+      <c r="D109" s="75"/>
+      <c r="E109" s="75"/>
+      <c r="F109" s="75"/>
+      <c r="G109" s="75"/>
+      <c r="H109" s="75"/>
+      <c r="I109" s="75"/>
+      <c r="J109" s="75"/>
+      <c r="K109" s="75"/>
+      <c r="L109" s="75"/>
+      <c r="M109" s="75"/>
+      <c r="N109" s="75"/>
+      <c r="O109" s="75"/>
+      <c r="P109" s="75"/>
+      <c r="Q109" s="75"/>
+      <c r="R109" s="75"/>
+      <c r="S109" s="75"/>
+      <c r="T109" s="75"/>
+      <c r="U109" s="75"/>
+      <c r="V109" s="75"/>
+      <c r="W109" s="75"/>
+    </row>
+    <row r="110" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="K110" s="76"/>
+      <c r="L110" s="76"/>
       <c r="N110" s="12"/>
-      <c r="W110" s="76"/>
-[...1 lines deleted...]
-      <c r="Y110" s="12" t="s">
+      <c r="W110" s="77"/>
+      <c r="X110" s="77"/>
+      <c r="Z110" s="12" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="111" spans="1:25" s="22" customFormat="1" ht="15" customHeight="1">
+    <row r="111" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
       <c r="A111" s="38"/>
       <c r="B111" s="24">
         <v>2001</v>
       </c>
       <c r="C111" s="24">
         <v>2002</v>
       </c>
       <c r="D111" s="24">
         <v>2003</v>
       </c>
       <c r="E111" s="24">
         <v>2004</v>
       </c>
       <c r="F111" s="24">
         <v>2005</v>
       </c>
       <c r="G111" s="24">
         <v>2006</v>
       </c>
       <c r="H111" s="24">
         <v>2007</v>
       </c>
       <c r="I111" s="24">
         <v>2008</v>
       </c>
@@ -8070,54 +8351,57 @@
       </c>
       <c r="R111" s="2">
         <v>2017</v>
       </c>
       <c r="S111" s="25">
         <v>2018</v>
       </c>
       <c r="T111" s="25">
         <v>2019</v>
       </c>
       <c r="U111" s="25">
         <v>2020</v>
       </c>
       <c r="V111" s="25">
         <v>2021</v>
       </c>
       <c r="W111" s="25">
         <v>2022</v>
       </c>
       <c r="X111" s="2">
         <v>2023</v>
       </c>
       <c r="Y111" s="25">
         <v>2024</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>56</v>
+      <c r="Z111" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A112" s="50" t="s">
+        <v>41</v>
       </c>
       <c r="B112" s="3">
         <v>8686</v>
       </c>
       <c r="C112" s="3">
         <v>9491</v>
       </c>
       <c r="D112" s="3">
         <v>11136</v>
       </c>
       <c r="E112" s="3">
         <v>13089</v>
       </c>
       <c r="F112" s="14">
         <v>14347</v>
       </c>
       <c r="G112" s="3">
         <v>15164</v>
       </c>
       <c r="H112" s="3">
         <v>16497</v>
       </c>
       <c r="I112" s="3">
         <v>17280</v>
       </c>
@@ -8147,54 +8431,57 @@
       </c>
       <c r="R112" s="3">
         <v>26292</v>
       </c>
       <c r="S112" s="6">
         <v>26394</v>
       </c>
       <c r="T112" s="6">
         <v>26648</v>
       </c>
       <c r="U112" s="6">
         <v>12477</v>
       </c>
       <c r="V112" s="6">
         <v>13133</v>
       </c>
       <c r="W112" s="6">
         <v>12433</v>
       </c>
       <c r="X112" s="13">
         <v>12729</v>
       </c>
       <c r="Y112" s="13">
         <v>13251</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>36</v>
+      <c r="Z112" s="63">
+        <v>13414</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A113" s="72" t="s">
+        <v>44</v>
       </c>
       <c r="B113" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C113" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D113" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E113" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F113" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G113" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H113" s="9" t="s">
         <v>0</v>
       </c>
       <c r="I113" s="9" t="s">
         <v>0</v>
       </c>
@@ -8224,54 +8511,57 @@
       </c>
       <c r="R113" s="3">
         <v>715</v>
       </c>
       <c r="S113" s="13">
         <v>564</v>
       </c>
       <c r="T113" s="13">
         <v>607</v>
       </c>
       <c r="U113" s="13">
         <v>189</v>
       </c>
       <c r="V113" s="13">
         <v>171</v>
       </c>
       <c r="W113" s="13">
         <v>233</v>
       </c>
       <c r="X113" s="13">
         <v>225</v>
       </c>
       <c r="Y113" s="13">
         <v>217</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>37</v>
+      <c r="Z113" s="63">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A114" s="49" t="s">
+        <v>54</v>
       </c>
       <c r="B114" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C114" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D114" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E114" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F114" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G114" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H114" s="9" t="s">
         <v>0</v>
       </c>
       <c r="I114" s="9" t="s">
         <v>0</v>
       </c>
@@ -8301,54 +8591,57 @@
       </c>
       <c r="R114" s="3">
         <v>102</v>
       </c>
       <c r="S114" s="13">
         <v>104</v>
       </c>
       <c r="T114" s="13" t="s">
         <v>26</v>
       </c>
       <c r="U114" s="13" t="s">
         <v>26</v>
       </c>
       <c r="V114" s="13">
         <v>73</v>
       </c>
       <c r="W114" s="13" t="s">
         <v>0</v>
       </c>
       <c r="X114" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y114" s="13" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>38</v>
+      <c r="Z114" s="13" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A115" s="72" t="s">
+        <v>45</v>
       </c>
       <c r="B115" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C115" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D115" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E115" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F115" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G115" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H115" s="9" t="s">
         <v>0</v>
       </c>
       <c r="I115" s="9" t="s">
         <v>0</v>
       </c>
@@ -8378,54 +8671,57 @@
       </c>
       <c r="R115" s="3">
         <v>520</v>
       </c>
       <c r="S115" s="13">
         <v>523</v>
       </c>
       <c r="T115" s="13">
         <v>525</v>
       </c>
       <c r="U115" s="13">
         <v>83</v>
       </c>
       <c r="V115" s="13">
         <v>119</v>
       </c>
       <c r="W115" s="13">
         <v>128</v>
       </c>
       <c r="X115" s="13">
         <v>132</v>
       </c>
       <c r="Y115" s="13">
         <v>132</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>39</v>
+      <c r="Z115" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A116" s="49" t="s">
+        <v>55</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C116" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D116" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E116" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F116" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G116" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H116" s="9" t="s">
         <v>0</v>
       </c>
       <c r="I116" s="9" t="s">
         <v>0</v>
       </c>
@@ -8455,54 +8751,57 @@
       </c>
       <c r="R116" s="3">
         <v>2086</v>
       </c>
       <c r="S116" s="13">
         <v>2195</v>
       </c>
       <c r="T116" s="13">
         <v>2232</v>
       </c>
       <c r="U116" s="13">
         <v>488</v>
       </c>
       <c r="V116" s="13">
         <v>658</v>
       </c>
       <c r="W116" s="13" t="s">
         <v>0</v>
       </c>
       <c r="X116" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y116" s="13" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>40</v>
+      <c r="Z116" s="13" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A117" s="73" t="s">
+        <v>56</v>
       </c>
       <c r="B117" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C117" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D117" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E117" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F117" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G117" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H117" s="9" t="s">
         <v>0</v>
       </c>
       <c r="I117" s="9" t="s">
         <v>0</v>
       </c>
@@ -8532,54 +8831,57 @@
       </c>
       <c r="R117" s="3">
         <v>447</v>
       </c>
       <c r="S117" s="13">
         <v>449</v>
       </c>
       <c r="T117" s="13">
         <v>450</v>
       </c>
       <c r="U117" s="13">
         <v>107</v>
       </c>
       <c r="V117" s="13">
         <v>127</v>
       </c>
       <c r="W117" s="13" t="s">
         <v>0</v>
       </c>
       <c r="X117" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y117" s="13" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>41</v>
+      <c r="Z117" s="13" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A118" s="49" t="s">
+        <v>36</v>
       </c>
       <c r="B118" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C118" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D118" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E118" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F118" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G118" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H118" s="9" t="s">
         <v>0</v>
       </c>
       <c r="I118" s="9" t="s">
         <v>0</v>
       </c>
@@ -8609,54 +8911,57 @@
       </c>
       <c r="R118" s="3">
         <v>965</v>
       </c>
       <c r="S118" s="13">
         <v>990</v>
       </c>
       <c r="T118" s="13">
         <v>1004</v>
       </c>
       <c r="U118" s="13">
         <v>500</v>
       </c>
       <c r="V118" s="26" t="s">
         <v>26</v>
       </c>
       <c r="W118" s="26" t="s">
         <v>0</v>
       </c>
       <c r="X118" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y118" s="13" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>42</v>
+      <c r="Z118" s="13" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A119" s="73" t="s">
+        <v>57</v>
       </c>
       <c r="B119" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C119" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D119" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E119" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F119" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G119" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H119" s="9" t="s">
         <v>0</v>
       </c>
       <c r="I119" s="9" t="s">
         <v>0</v>
       </c>
@@ -8686,54 +8991,57 @@
       </c>
       <c r="R119" s="3">
         <v>315</v>
       </c>
       <c r="S119" s="13">
         <v>330</v>
       </c>
       <c r="T119" s="13">
         <v>350</v>
       </c>
       <c r="U119" s="13">
         <v>340</v>
       </c>
       <c r="V119" s="13">
         <v>270</v>
       </c>
       <c r="W119" s="13" t="s">
         <v>0</v>
       </c>
       <c r="X119" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y119" s="13" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>43</v>
+      <c r="Z119" s="13" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A120" s="73" t="s">
+        <v>58</v>
       </c>
       <c r="B120" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C120" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D120" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E120" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F120" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G120" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H120" s="9" t="s">
         <v>0</v>
       </c>
       <c r="I120" s="9" t="s">
         <v>0</v>
       </c>
@@ -8763,54 +9071,57 @@
       </c>
       <c r="R120" s="3">
         <v>543</v>
       </c>
       <c r="S120" s="13">
         <v>460</v>
       </c>
       <c r="T120" s="13">
         <v>492</v>
       </c>
       <c r="U120" s="13">
         <v>107</v>
       </c>
       <c r="V120" s="13">
         <v>140</v>
       </c>
       <c r="W120" s="13" t="s">
         <v>0</v>
       </c>
       <c r="X120" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y120" s="13" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>44</v>
+      <c r="Z120" s="13" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A121" s="72" t="s">
+        <v>46</v>
       </c>
       <c r="B121" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C121" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D121" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E121" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F121" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G121" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H121" s="9" t="s">
         <v>0</v>
       </c>
       <c r="I121" s="9" t="s">
         <v>0</v>
       </c>
@@ -8840,54 +9151,57 @@
       </c>
       <c r="R121" s="3">
         <v>1924</v>
       </c>
       <c r="S121" s="13">
         <v>1968</v>
       </c>
       <c r="T121" s="13">
         <v>1970</v>
       </c>
       <c r="U121" s="13">
         <v>1974</v>
       </c>
       <c r="V121" s="13">
         <v>2252</v>
       </c>
       <c r="W121" s="13">
         <v>1463</v>
       </c>
       <c r="X121" s="13">
         <v>1466</v>
       </c>
       <c r="Y121" s="13">
         <v>1468</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>45</v>
+      <c r="Z121" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A122" s="49" t="s">
+        <v>37</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C122" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D122" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E122" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F122" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G122" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H122" s="9" t="s">
         <v>0</v>
       </c>
       <c r="I122" s="9" t="s">
         <v>0</v>
       </c>
@@ -8917,54 +9231,57 @@
       </c>
       <c r="R122" s="3">
         <v>551</v>
       </c>
       <c r="S122" s="13">
         <v>553</v>
       </c>
       <c r="T122" s="13">
         <v>549</v>
       </c>
       <c r="U122" s="13">
         <v>234</v>
       </c>
       <c r="V122" s="13">
         <v>250</v>
       </c>
       <c r="W122" s="13" t="s">
         <v>0</v>
       </c>
       <c r="X122" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y122" s="13" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>46</v>
+      <c r="Z122" s="13" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A123" s="72" t="s">
+        <v>38</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C123" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D123" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E123" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F123" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G123" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H123" s="9" t="s">
         <v>0</v>
       </c>
       <c r="I123" s="9" t="s">
         <v>0</v>
       </c>
@@ -8994,54 +9311,57 @@
       </c>
       <c r="R123" s="3">
         <v>1185</v>
       </c>
       <c r="S123" s="13">
         <v>1189</v>
       </c>
       <c r="T123" s="13">
         <v>1193</v>
       </c>
       <c r="U123" s="13">
         <v>1195</v>
       </c>
       <c r="V123" s="26" t="s">
         <v>26</v>
       </c>
       <c r="W123" s="36">
         <v>1220</v>
       </c>
       <c r="X123" s="13">
         <v>1225</v>
       </c>
       <c r="Y123" s="13">
         <v>1235</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>47</v>
+      <c r="Z123" s="13">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A124" s="53" t="s">
+        <v>39</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C124" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D124" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E124" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F124" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G124" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H124" s="9" t="s">
         <v>0</v>
       </c>
       <c r="I124" s="9" t="s">
         <v>0</v>
       </c>
@@ -9071,54 +9391,57 @@
       </c>
       <c r="R124" s="3">
         <v>3739</v>
       </c>
       <c r="S124" s="13">
         <v>3775</v>
       </c>
       <c r="T124" s="13">
         <v>3718</v>
       </c>
       <c r="U124" s="13">
         <v>2329</v>
       </c>
       <c r="V124" s="13">
         <v>41</v>
       </c>
       <c r="W124" s="13">
         <v>2420</v>
       </c>
       <c r="X124" s="13">
         <v>2635</v>
       </c>
       <c r="Y124" s="13">
         <v>2638</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>48</v>
+      <c r="Z124" s="13">
+        <v>2640</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A125" s="73" t="s">
+        <v>59</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C125" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D125" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E125" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F125" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G125" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H125" s="9" t="s">
         <v>0</v>
       </c>
       <c r="I125" s="9" t="s">
         <v>0</v>
       </c>
@@ -9148,54 +9471,57 @@
       </c>
       <c r="R125" s="3">
         <v>952</v>
       </c>
       <c r="S125" s="13">
         <v>902</v>
       </c>
       <c r="T125" s="13">
         <v>961</v>
       </c>
       <c r="U125" s="13">
         <v>196</v>
       </c>
       <c r="V125" s="13">
         <v>199</v>
       </c>
       <c r="W125" s="13" t="s">
         <v>0</v>
       </c>
       <c r="X125" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y125" s="13" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>49</v>
+      <c r="Z125" s="13" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A126" s="72" t="s">
+        <v>47</v>
       </c>
       <c r="B126" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C126" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D126" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E126" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F126" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G126" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H126" s="9" t="s">
         <v>0</v>
       </c>
       <c r="I126" s="9" t="s">
         <v>0</v>
       </c>
@@ -9225,54 +9551,57 @@
       </c>
       <c r="R126" s="3">
         <v>1770</v>
       </c>
       <c r="S126" s="13">
         <v>1776</v>
       </c>
       <c r="T126" s="13">
         <v>1786</v>
       </c>
       <c r="U126" s="13">
         <v>537</v>
       </c>
       <c r="V126" s="13">
         <v>597</v>
       </c>
       <c r="W126" s="13">
         <v>730</v>
       </c>
       <c r="X126" s="13">
         <v>735</v>
       </c>
       <c r="Y126" s="13">
         <v>404</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>50</v>
+      <c r="Z126" s="13">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A127" s="53" t="s">
+        <v>40</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C127" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D127" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E127" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F127" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G127" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H127" s="9" t="s">
         <v>0</v>
       </c>
       <c r="I127" s="9" t="s">
         <v>0</v>
       </c>
@@ -9302,54 +9631,57 @@
       </c>
       <c r="R127" s="3">
         <v>3263</v>
       </c>
       <c r="S127" s="13">
         <v>3317</v>
       </c>
       <c r="T127" s="13">
         <v>3357</v>
       </c>
       <c r="U127" s="13">
         <v>1847</v>
       </c>
       <c r="V127" s="13">
         <v>1860</v>
       </c>
       <c r="W127" s="13">
         <v>1880</v>
       </c>
       <c r="X127" s="13">
         <v>1892</v>
       </c>
       <c r="Y127" s="13">
         <v>756</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>59</v>
+      <c r="Z127" s="13">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A128" s="72" t="s">
+        <v>48</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E128" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F128" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G128" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H128" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I128" s="6" t="s">
         <v>0</v>
       </c>
@@ -9379,54 +9711,57 @@
       </c>
       <c r="R128" s="6" t="s">
         <v>0</v>
       </c>
       <c r="S128" s="6" t="s">
         <v>0</v>
       </c>
       <c r="T128" s="6" t="s">
         <v>0</v>
       </c>
       <c r="U128" s="6" t="s">
         <v>0</v>
       </c>
       <c r="V128" s="6" t="s">
         <v>0</v>
       </c>
       <c r="W128" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X128" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y128" s="26" t="s">
         <v>26</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>55</v>
+      <c r="Z128" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A129" s="72" t="s">
+        <v>49</v>
       </c>
       <c r="B129" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C129" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D129" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E129" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F129" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G129" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H129" s="9" t="s">
         <v>0</v>
       </c>
       <c r="I129" s="9" t="s">
         <v>0</v>
       </c>
@@ -9456,54 +9791,57 @@
       </c>
       <c r="R129" s="6" t="s">
         <v>0</v>
       </c>
       <c r="S129" s="6" t="s">
         <v>0</v>
       </c>
       <c r="T129" s="6" t="s">
         <v>0</v>
       </c>
       <c r="U129" s="6" t="s">
         <v>0</v>
       </c>
       <c r="V129" s="6" t="s">
         <v>0</v>
       </c>
       <c r="W129" s="13">
         <v>224</v>
       </c>
       <c r="X129" s="13">
         <v>226</v>
       </c>
       <c r="Y129" s="13">
         <v>395</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>51</v>
+      <c r="Z129" s="13">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A130" s="72" t="s">
+        <v>50</v>
       </c>
       <c r="B130" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C130" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D130" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E130" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F130" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G130" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H130" s="9" t="s">
         <v>0</v>
       </c>
       <c r="I130" s="9" t="s">
         <v>0</v>
       </c>
@@ -9533,54 +9871,57 @@
       </c>
       <c r="R130" s="3">
         <v>1754</v>
       </c>
       <c r="S130" s="13">
         <v>1787</v>
       </c>
       <c r="T130" s="13">
         <v>1793</v>
       </c>
       <c r="U130" s="13">
         <v>210</v>
       </c>
       <c r="V130" s="13">
         <v>1755</v>
       </c>
       <c r="W130" s="13">
         <v>1003</v>
       </c>
       <c r="X130" s="13">
         <v>1038</v>
       </c>
       <c r="Y130" s="13">
         <v>1118</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>52</v>
+      <c r="Z130" s="13">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A131" s="72" t="s">
+        <v>51</v>
       </c>
       <c r="B131" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C131" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D131" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E131" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F131" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G131" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H131" s="9" t="s">
         <v>0</v>
       </c>
       <c r="I131" s="9" t="s">
         <v>0</v>
       </c>
@@ -9610,54 +9951,57 @@
       </c>
       <c r="R131" s="3">
         <v>2112</v>
       </c>
       <c r="S131" s="13">
         <v>2175</v>
       </c>
       <c r="T131" s="13" t="s">
         <v>26</v>
       </c>
       <c r="U131" s="13">
         <v>529</v>
       </c>
       <c r="V131" s="13">
         <v>533</v>
       </c>
       <c r="W131" s="13">
         <v>1296</v>
       </c>
       <c r="X131" s="13">
         <v>1305</v>
       </c>
       <c r="Y131" s="13">
         <v>1312</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>60</v>
+      <c r="Z131" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A132" s="72" t="s">
+        <v>52</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E132" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F132" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G132" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I132" s="6" t="s">
         <v>0</v>
       </c>
@@ -9687,54 +10031,57 @@
       </c>
       <c r="R132" s="6" t="s">
         <v>0</v>
       </c>
       <c r="S132" s="6" t="s">
         <v>0</v>
       </c>
       <c r="T132" s="6" t="s">
         <v>0</v>
       </c>
       <c r="U132" s="6" t="s">
         <v>0</v>
       </c>
       <c r="V132" s="6" t="s">
         <v>0</v>
       </c>
       <c r="W132" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X132" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y132" s="13">
         <v>1136</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>53</v>
+      <c r="Z132" s="13">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A133" s="73" t="s">
+        <v>60</v>
       </c>
       <c r="B133" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C133" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D133" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E133" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F133" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G133" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H133" s="9" t="s">
         <v>0</v>
       </c>
       <c r="I133" s="9" t="s">
         <v>0</v>
       </c>
@@ -9764,54 +10111,57 @@
       </c>
       <c r="R133" s="3">
         <v>700</v>
       </c>
       <c r="S133" s="13">
         <v>705</v>
       </c>
       <c r="T133" s="13">
         <v>743</v>
       </c>
       <c r="U133" s="13">
         <v>545</v>
       </c>
       <c r="V133" s="13">
         <v>692</v>
       </c>
       <c r="W133" s="13" t="s">
         <v>0</v>
       </c>
       <c r="X133" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y133" s="13" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>54</v>
+      <c r="Z133" s="13" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A134" s="72" t="s">
+        <v>53</v>
       </c>
       <c r="B134" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C134" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D134" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E134" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F134" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G134" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H134" s="9" t="s">
         <v>0</v>
       </c>
       <c r="I134" s="9" t="s">
         <v>0</v>
       </c>
@@ -9841,111 +10191,115 @@
       </c>
       <c r="R134" s="14">
         <v>2649</v>
       </c>
       <c r="S134" s="13">
         <v>2632</v>
       </c>
       <c r="T134" s="13">
         <v>2636</v>
       </c>
       <c r="U134" s="13">
         <v>1000</v>
       </c>
       <c r="V134" s="13">
         <v>1483</v>
       </c>
       <c r="W134" s="13">
         <v>1836</v>
       </c>
       <c r="X134" s="13">
         <v>1850</v>
       </c>
       <c r="Y134" s="13">
         <v>2109</v>
       </c>
-    </row>
-    <row r="135" spans="1:25" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="Z134" s="13">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
       <c r="A135" s="40"/>
       <c r="B135" s="41"/>
       <c r="C135" s="41"/>
       <c r="D135" s="41"/>
       <c r="E135" s="41"/>
       <c r="F135" s="41"/>
       <c r="G135" s="41"/>
       <c r="H135" s="41"/>
       <c r="I135" s="41"/>
       <c r="J135" s="41"/>
       <c r="K135" s="41"/>
       <c r="L135" s="41"/>
       <c r="M135" s="42"/>
     </row>
-    <row r="136" spans="1:25" s="22" customFormat="1" ht="15" customHeight="1">
-      <c r="A136" s="74" t="s">
+    <row r="136" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A136" s="75" t="s">
         <v>33</v>
       </c>
-      <c r="B136" s="74"/>
-[...23 lines deleted...]
-      <c r="K137" s="77" t="s">
+      <c r="B136" s="75"/>
+      <c r="C136" s="75"/>
+      <c r="D136" s="75"/>
+      <c r="E136" s="75"/>
+      <c r="F136" s="75"/>
+      <c r="G136" s="75"/>
+      <c r="H136" s="75"/>
+      <c r="I136" s="75"/>
+      <c r="J136" s="75"/>
+      <c r="K136" s="75"/>
+      <c r="L136" s="75"/>
+      <c r="M136" s="75"/>
+      <c r="N136" s="75"/>
+      <c r="O136" s="75"/>
+      <c r="P136" s="75"/>
+      <c r="Q136" s="75"/>
+      <c r="R136" s="75"/>
+      <c r="S136" s="75"/>
+      <c r="T136" s="75"/>
+      <c r="U136" s="75"/>
+      <c r="V136" s="75"/>
+      <c r="W136" s="75"/>
+    </row>
+    <row r="137" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="K137" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="L137" s="77"/>
+      <c r="L137" s="78"/>
       <c r="N137" s="12"/>
-      <c r="R137" s="76"/>
-[...6 lines deleted...]
-      <c r="Y137" s="12" t="s">
+      <c r="R137" s="77"/>
+      <c r="S137" s="77"/>
+      <c r="T137" s="77"/>
+      <c r="U137" s="77"/>
+      <c r="V137" s="77"/>
+      <c r="W137" s="77"/>
+      <c r="X137" s="77"/>
+      <c r="Y137" s="12"/>
+      <c r="Z137" s="12" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="138" spans="1:25" s="22" customFormat="1" ht="15" customHeight="1">
+    <row r="138" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
       <c r="A138" s="30"/>
       <c r="B138" s="24">
         <v>2001</v>
       </c>
       <c r="C138" s="24">
         <v>2002</v>
       </c>
       <c r="D138" s="24">
         <v>2003</v>
       </c>
       <c r="E138" s="24">
         <v>2004</v>
       </c>
       <c r="F138" s="24">
         <v>2005</v>
       </c>
       <c r="G138" s="24">
         <v>2006</v>
       </c>
       <c r="H138" s="24">
         <v>2007</v>
       </c>
       <c r="I138" s="24">
         <v>2008</v>
       </c>
@@ -9975,54 +10329,57 @@
       </c>
       <c r="R138" s="25">
         <v>2017</v>
       </c>
       <c r="S138" s="25">
         <v>2018</v>
       </c>
       <c r="T138" s="25">
         <v>2019</v>
       </c>
       <c r="U138" s="25">
         <v>2020</v>
       </c>
       <c r="V138" s="25">
         <v>2021</v>
       </c>
       <c r="W138" s="25">
         <v>2022</v>
       </c>
       <c r="X138" s="2">
         <v>2023</v>
       </c>
       <c r="Y138" s="25">
         <v>2024</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>56</v>
+      <c r="Z138" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A139" s="50" t="s">
+        <v>41</v>
       </c>
       <c r="B139" s="3">
         <v>191</v>
       </c>
       <c r="C139" s="3">
         <v>268</v>
       </c>
       <c r="D139" s="4">
         <v>126</v>
       </c>
       <c r="E139" s="3">
         <v>484</v>
       </c>
       <c r="F139" s="14">
         <v>146</v>
       </c>
       <c r="G139" s="3">
         <v>143</v>
       </c>
       <c r="H139" s="3">
         <v>65</v>
       </c>
       <c r="I139" s="3">
         <v>187</v>
       </c>
@@ -10052,54 +10409,57 @@
       </c>
       <c r="R139" s="3">
         <v>311</v>
       </c>
       <c r="S139" s="6">
         <v>347</v>
       </c>
       <c r="T139" s="6">
         <v>347</v>
       </c>
       <c r="U139" s="6">
         <v>340</v>
       </c>
       <c r="V139" s="6">
         <v>372</v>
       </c>
       <c r="W139" s="6">
         <v>181</v>
       </c>
       <c r="X139" s="13">
         <v>202</v>
       </c>
       <c r="Y139" s="13">
         <v>221</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>36</v>
+      <c r="Z139" s="23">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A140" s="72" t="s">
+        <v>44</v>
       </c>
       <c r="B140" s="14">
         <v>21</v>
       </c>
       <c r="C140" s="14">
         <v>18</v>
       </c>
       <c r="D140" s="14">
         <v>15</v>
       </c>
       <c r="E140" s="14">
         <v>37</v>
       </c>
       <c r="F140" s="36">
         <v>21</v>
       </c>
       <c r="G140" s="14">
         <v>28</v>
       </c>
       <c r="H140" s="14">
         <v>35</v>
       </c>
       <c r="I140" s="14">
         <v>37</v>
       </c>
@@ -10129,54 +10489,57 @@
       </c>
       <c r="R140" s="5">
         <v>12</v>
       </c>
       <c r="S140" s="5">
         <v>8</v>
       </c>
       <c r="T140" s="5" t="s">
         <v>26</v>
       </c>
       <c r="U140" s="5" t="s">
         <v>0</v>
       </c>
       <c r="V140" s="26" t="s">
         <v>0</v>
       </c>
       <c r="W140" s="5" t="s">
         <v>26</v>
       </c>
       <c r="X140" s="13">
         <v>31</v>
       </c>
       <c r="Y140" s="13">
         <v>31</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>37</v>
+      <c r="Z140" s="23">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A141" s="49" t="s">
+        <v>54</v>
       </c>
       <c r="B141" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C141" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D141" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E141" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F141" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G141" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H141" s="14">
         <v>10</v>
       </c>
       <c r="I141" s="14">
         <v>10</v>
       </c>
@@ -10206,54 +10569,57 @@
       </c>
       <c r="R141" s="5">
         <v>1</v>
       </c>
       <c r="S141" s="5">
         <v>1</v>
       </c>
       <c r="T141" s="5" t="s">
         <v>26</v>
       </c>
       <c r="U141" s="5" t="s">
         <v>26</v>
       </c>
       <c r="V141" s="13">
         <v>1</v>
       </c>
       <c r="W141" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X141" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y141" s="4" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>38</v>
+      <c r="Z141" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A142" s="72" t="s">
+        <v>45</v>
       </c>
       <c r="B142" s="14">
         <v>10</v>
       </c>
       <c r="C142" s="14">
         <v>8</v>
       </c>
       <c r="D142" s="14">
         <v>1</v>
       </c>
       <c r="E142" s="14">
         <v>21</v>
       </c>
       <c r="F142" s="36">
         <v>13</v>
       </c>
       <c r="G142" s="14">
         <v>13</v>
       </c>
       <c r="H142" s="14">
         <v>15</v>
       </c>
       <c r="I142" s="14">
         <v>15</v>
       </c>
@@ -10283,54 +10649,57 @@
       </c>
       <c r="R142" s="5">
         <v>7</v>
       </c>
       <c r="S142" s="5">
         <v>7</v>
       </c>
       <c r="T142" s="5">
         <v>7</v>
       </c>
       <c r="U142" s="5">
         <v>3</v>
       </c>
       <c r="V142" s="13">
         <v>1</v>
       </c>
       <c r="W142" s="6">
         <v>3</v>
       </c>
       <c r="X142" s="23">
         <v>3</v>
       </c>
       <c r="Y142" s="23">
         <v>6</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>39</v>
+      <c r="Z142" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A143" s="49" t="s">
+        <v>55</v>
       </c>
       <c r="B143" s="14">
         <v>10</v>
       </c>
       <c r="C143" s="14">
         <v>30</v>
       </c>
       <c r="D143" s="14">
         <v>19</v>
       </c>
       <c r="E143" s="14">
         <v>40</v>
       </c>
       <c r="F143" s="36">
         <v>9</v>
       </c>
       <c r="G143" s="14">
         <v>6</v>
       </c>
       <c r="H143" s="14">
         <v>2</v>
       </c>
       <c r="I143" s="14">
         <v>4</v>
       </c>
@@ -10360,54 +10729,57 @@
       </c>
       <c r="R143" s="5">
         <v>49</v>
       </c>
       <c r="S143" s="5">
         <v>49</v>
       </c>
       <c r="T143" s="5">
         <v>47</v>
       </c>
       <c r="U143" s="5">
         <v>47</v>
       </c>
       <c r="V143" s="13">
         <v>47</v>
       </c>
       <c r="W143" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X143" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y143" s="4" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>40</v>
+      <c r="Z143" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A144" s="73" t="s">
+        <v>56</v>
       </c>
       <c r="B144" s="14">
         <v>4</v>
       </c>
       <c r="C144" s="14">
         <v>4</v>
       </c>
       <c r="D144" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E144" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F144" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G144" s="14">
         <v>3</v>
       </c>
       <c r="H144" s="14">
         <v>3</v>
       </c>
       <c r="I144" s="14">
         <v>3</v>
       </c>
@@ -10437,54 +10809,57 @@
       </c>
       <c r="R144" s="5">
         <v>6</v>
       </c>
       <c r="S144" s="5">
         <v>6</v>
       </c>
       <c r="T144" s="5">
         <v>6</v>
       </c>
       <c r="U144" s="5">
         <v>6</v>
       </c>
       <c r="V144" s="13">
         <v>6</v>
       </c>
       <c r="W144" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X144" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y144" s="4" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>41</v>
+      <c r="Z144" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A145" s="49" t="s">
+        <v>36</v>
       </c>
       <c r="B145" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C145" s="14">
         <v>10</v>
       </c>
       <c r="D145" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E145" s="14">
         <v>74</v>
       </c>
       <c r="F145" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G145" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H145" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I145" s="14" t="s">
         <v>0</v>
       </c>
@@ -10514,54 +10889,57 @@
       </c>
       <c r="R145" s="5" t="s">
         <v>0</v>
       </c>
       <c r="S145" s="5" t="s">
         <v>0</v>
       </c>
       <c r="T145" s="5" t="s">
         <v>0</v>
       </c>
       <c r="U145" s="5" t="s">
         <v>0</v>
       </c>
       <c r="V145" s="26" t="s">
         <v>0</v>
       </c>
       <c r="W145" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X145" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y145" s="4" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>42</v>
+      <c r="Z145" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A146" s="73" t="s">
+        <v>57</v>
       </c>
       <c r="B146" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C146" s="14">
         <v>8</v>
       </c>
       <c r="D146" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E146" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F146" s="36">
         <v>1</v>
       </c>
       <c r="G146" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H146" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I146" s="14" t="s">
         <v>0</v>
       </c>
@@ -10591,54 +10969,57 @@
       </c>
       <c r="R146" s="5">
         <v>2</v>
       </c>
       <c r="S146" s="5">
         <v>2</v>
       </c>
       <c r="T146" s="5">
         <v>2</v>
       </c>
       <c r="U146" s="5">
         <v>2</v>
       </c>
       <c r="V146" s="13">
         <v>2</v>
       </c>
       <c r="W146" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X146" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y146" s="4" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>43</v>
+      <c r="Z146" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A147" s="73" t="s">
+        <v>58</v>
       </c>
       <c r="B147" s="14">
         <v>9</v>
       </c>
       <c r="C147" s="14">
         <v>9</v>
       </c>
       <c r="D147" s="14">
         <v>4</v>
       </c>
       <c r="E147" s="14">
         <v>4</v>
       </c>
       <c r="F147" s="36">
         <v>5</v>
       </c>
       <c r="G147" s="14">
         <v>3</v>
       </c>
       <c r="H147" s="14">
         <v>8</v>
       </c>
       <c r="I147" s="14">
         <v>12</v>
       </c>
@@ -10668,54 +11049,57 @@
       </c>
       <c r="R147" s="5">
         <v>9</v>
       </c>
       <c r="S147" s="5">
         <v>46</v>
       </c>
       <c r="T147" s="5">
         <v>51</v>
       </c>
       <c r="U147" s="5">
         <v>54</v>
       </c>
       <c r="V147" s="13">
         <v>54</v>
       </c>
       <c r="W147" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X147" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y147" s="4" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>44</v>
+      <c r="Z147" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A148" s="72" t="s">
+        <v>46</v>
       </c>
       <c r="B148" s="14">
         <v>25</v>
       </c>
       <c r="C148" s="14">
         <v>1</v>
       </c>
       <c r="D148" s="14">
         <v>19</v>
       </c>
       <c r="E148" s="14">
         <v>26</v>
       </c>
       <c r="F148" s="36">
         <v>23</v>
       </c>
       <c r="G148" s="14">
         <v>35</v>
       </c>
       <c r="H148" s="14">
         <v>31</v>
       </c>
       <c r="I148" s="14">
         <v>38</v>
       </c>
@@ -10745,54 +11129,57 @@
       </c>
       <c r="R148" s="5">
         <v>56</v>
       </c>
       <c r="S148" s="5">
         <v>56</v>
       </c>
       <c r="T148" s="5">
         <v>56</v>
       </c>
       <c r="U148" s="5">
         <v>56</v>
       </c>
       <c r="V148" s="13">
         <v>58</v>
       </c>
       <c r="W148" s="6">
         <v>58</v>
       </c>
       <c r="X148" s="23">
         <v>58</v>
       </c>
       <c r="Y148" s="23">
         <v>58</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>45</v>
+      <c r="Z148" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A149" s="49" t="s">
+        <v>37</v>
       </c>
       <c r="B149" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C149" s="14">
         <v>2</v>
       </c>
       <c r="D149" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E149" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F149" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G149" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H149" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I149" s="14" t="s">
         <v>0</v>
       </c>
@@ -10822,54 +11209,57 @@
       </c>
       <c r="R149" s="5">
         <v>25</v>
       </c>
       <c r="S149" s="5">
         <v>24</v>
       </c>
       <c r="T149" s="5">
         <v>24</v>
       </c>
       <c r="U149" s="5">
         <v>21</v>
       </c>
       <c r="V149" s="13">
         <v>36</v>
       </c>
       <c r="W149" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X149" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y149" s="4" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>46</v>
+      <c r="Z149" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A150" s="72" t="s">
+        <v>38</v>
       </c>
       <c r="B150" s="14">
         <v>8</v>
       </c>
       <c r="C150" s="14">
         <v>2</v>
       </c>
       <c r="D150" s="14">
         <v>2</v>
       </c>
       <c r="E150" s="14">
         <v>36</v>
       </c>
       <c r="F150" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G150" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H150" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I150" s="14" t="s">
         <v>0</v>
       </c>
@@ -10899,54 +11289,57 @@
       </c>
       <c r="R150" s="5">
         <v>3</v>
       </c>
       <c r="S150" s="5">
         <v>3</v>
       </c>
       <c r="T150" s="5">
         <v>3</v>
       </c>
       <c r="U150" s="5">
         <v>3</v>
       </c>
       <c r="V150" s="26" t="s">
         <v>26</v>
       </c>
       <c r="W150" s="6">
         <v>3</v>
       </c>
       <c r="X150" s="23">
         <v>3</v>
       </c>
       <c r="Y150" s="23">
         <v>3</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>47</v>
+      <c r="Z150" s="23">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A151" s="53" t="s">
+        <v>39</v>
       </c>
       <c r="B151" s="14">
         <v>1</v>
       </c>
       <c r="C151" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D151" s="14">
         <v>9</v>
       </c>
       <c r="E151" s="14">
         <v>13</v>
       </c>
       <c r="F151" s="36">
         <v>12</v>
       </c>
       <c r="G151" s="14">
         <v>12</v>
       </c>
       <c r="H151" s="14">
         <v>10</v>
       </c>
       <c r="I151" s="14">
         <v>10</v>
       </c>
@@ -10976,54 +11369,57 @@
       </c>
       <c r="R151" s="5">
         <v>48</v>
       </c>
       <c r="S151" s="5">
         <v>52</v>
       </c>
       <c r="T151" s="5" t="s">
         <v>26</v>
       </c>
       <c r="U151" s="5" t="s">
         <v>26</v>
       </c>
       <c r="V151" s="13">
         <v>48</v>
       </c>
       <c r="W151" s="6">
         <v>48</v>
       </c>
       <c r="X151" s="23">
         <v>48</v>
       </c>
       <c r="Y151" s="23">
         <v>51</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>48</v>
+      <c r="Z151" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A152" s="73" t="s">
+        <v>59</v>
       </c>
       <c r="B152" s="14">
         <v>3</v>
       </c>
       <c r="C152" s="14">
         <v>89</v>
       </c>
       <c r="D152" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E152" s="14">
         <v>103</v>
       </c>
       <c r="F152" s="36">
         <v>9</v>
       </c>
       <c r="G152" s="14">
         <v>2</v>
       </c>
       <c r="H152" s="14">
         <v>2</v>
       </c>
       <c r="I152" s="14">
         <v>6</v>
       </c>
@@ -11053,54 +11449,57 @@
       </c>
       <c r="R152" s="5">
         <v>16</v>
       </c>
       <c r="S152" s="5">
         <v>16</v>
       </c>
       <c r="T152" s="5">
         <v>16</v>
       </c>
       <c r="U152" s="5">
         <v>16</v>
       </c>
       <c r="V152" s="13">
         <v>16</v>
       </c>
       <c r="W152" s="9" t="s">
         <v>0</v>
       </c>
       <c r="X152" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y152" s="4" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>49</v>
+      <c r="Z152" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A153" s="72" t="s">
+        <v>47</v>
       </c>
       <c r="B153" s="14">
         <v>5</v>
       </c>
       <c r="C153" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D153" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E153" s="14">
         <v>14</v>
       </c>
       <c r="F153" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G153" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H153" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I153" s="14" t="s">
         <v>0</v>
       </c>
@@ -11130,54 +11529,57 @@
       </c>
       <c r="R153" s="5" t="s">
         <v>0</v>
       </c>
       <c r="S153" s="5" t="s">
         <v>0</v>
       </c>
       <c r="T153" s="5" t="s">
         <v>0</v>
       </c>
       <c r="U153" s="5" t="s">
         <v>0</v>
       </c>
       <c r="V153" s="26" t="s">
         <v>0</v>
       </c>
       <c r="W153" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X153" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y153" s="4" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>50</v>
+      <c r="Z153" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A154" s="53" t="s">
+        <v>40</v>
       </c>
       <c r="B154" s="14">
         <v>80</v>
       </c>
       <c r="C154" s="14">
         <v>71</v>
       </c>
       <c r="D154" s="14">
         <v>19</v>
       </c>
       <c r="E154" s="14">
         <v>19</v>
       </c>
       <c r="F154" s="36">
         <v>24</v>
       </c>
       <c r="G154" s="14">
         <v>24</v>
       </c>
       <c r="H154" s="14">
         <v>22</v>
       </c>
       <c r="I154" s="14">
         <v>25</v>
       </c>
@@ -11207,54 +11609,57 @@
       </c>
       <c r="R154" s="5">
         <v>2</v>
       </c>
       <c r="S154" s="5">
         <v>2</v>
       </c>
       <c r="T154" s="5">
         <v>2</v>
       </c>
       <c r="U154" s="5">
         <v>2</v>
       </c>
       <c r="V154" s="13">
         <v>2</v>
       </c>
       <c r="W154" s="6">
         <v>2</v>
       </c>
       <c r="X154" s="23">
         <v>2</v>
       </c>
       <c r="Y154" s="23">
         <v>1</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>59</v>
+      <c r="Z154" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A155" s="72" t="s">
+        <v>48</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C155" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E155" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F155" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G155" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H155" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I155" s="6" t="s">
         <v>0</v>
       </c>
@@ -11284,54 +11689,57 @@
       </c>
       <c r="R155" s="6" t="s">
         <v>0</v>
       </c>
       <c r="S155" s="6" t="s">
         <v>0</v>
       </c>
       <c r="T155" s="6" t="s">
         <v>0</v>
       </c>
       <c r="U155" s="6" t="s">
         <v>0</v>
       </c>
       <c r="V155" s="6" t="s">
         <v>0</v>
       </c>
       <c r="W155" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X155" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y155" s="4" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>55</v>
+      <c r="Z155" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A156" s="72" t="s">
+        <v>49</v>
       </c>
       <c r="B156" s="26" t="s">
         <v>0</v>
       </c>
       <c r="C156" s="26" t="s">
         <v>0</v>
       </c>
       <c r="D156" s="26" t="s">
         <v>0</v>
       </c>
       <c r="E156" s="26" t="s">
         <v>0</v>
       </c>
       <c r="F156" s="26" t="s">
         <v>0</v>
       </c>
       <c r="G156" s="26" t="s">
         <v>0</v>
       </c>
       <c r="H156" s="26" t="s">
         <v>0</v>
       </c>
       <c r="I156" s="26" t="s">
         <v>0</v>
       </c>
@@ -11361,54 +11769,57 @@
       </c>
       <c r="R156" s="26" t="s">
         <v>0</v>
       </c>
       <c r="S156" s="26" t="s">
         <v>0</v>
       </c>
       <c r="T156" s="26" t="s">
         <v>0</v>
       </c>
       <c r="U156" s="26" t="s">
         <v>0</v>
       </c>
       <c r="V156" s="26" t="s">
         <v>0</v>
       </c>
       <c r="W156" s="6">
         <v>8</v>
       </c>
       <c r="X156" s="23">
         <v>8</v>
       </c>
       <c r="Y156" s="23">
         <v>11</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>51</v>
+      <c r="Z156" s="23">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A157" s="72" t="s">
+        <v>50</v>
       </c>
       <c r="B157" s="14">
         <v>11</v>
       </c>
       <c r="C157" s="14">
         <v>16</v>
       </c>
       <c r="D157" s="14">
         <v>16</v>
       </c>
       <c r="E157" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F157" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G157" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H157" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I157" s="14" t="s">
         <v>0</v>
       </c>
@@ -11438,54 +11849,57 @@
       </c>
       <c r="R157" s="5">
         <v>29</v>
       </c>
       <c r="S157" s="5">
         <v>29</v>
       </c>
       <c r="T157" s="5">
         <v>31</v>
       </c>
       <c r="U157" s="5">
         <v>31</v>
       </c>
       <c r="V157" s="13">
         <v>49</v>
       </c>
       <c r="W157" s="6">
         <v>16</v>
       </c>
       <c r="X157" s="23">
         <v>16</v>
       </c>
       <c r="Y157" s="23">
         <v>16</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>52</v>
+      <c r="Z157" s="23">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A158" s="72" t="s">
+        <v>51</v>
       </c>
       <c r="B158" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C158" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D158" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E158" s="14">
         <v>81</v>
       </c>
       <c r="F158" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G158" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H158" s="14">
         <v>1</v>
       </c>
       <c r="I158" s="14">
         <v>1</v>
       </c>
@@ -11515,54 +11929,57 @@
       </c>
       <c r="R158" s="5">
         <v>12</v>
       </c>
       <c r="S158" s="5">
         <v>12</v>
       </c>
       <c r="T158" s="5" t="s">
         <v>26</v>
       </c>
       <c r="U158" s="5">
         <v>12</v>
       </c>
       <c r="V158" s="13">
         <v>12</v>
       </c>
       <c r="W158" s="6">
         <v>12</v>
       </c>
       <c r="X158" s="23">
         <v>12</v>
       </c>
       <c r="Y158" s="23">
         <v>12</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>60</v>
+      <c r="Z158" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A159" s="72" t="s">
+        <v>52</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C159" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E159" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F159" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G159" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H159" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I159" s="6" t="s">
         <v>0</v>
       </c>
@@ -11592,54 +12009,57 @@
       </c>
       <c r="R159" s="6" t="s">
         <v>0</v>
       </c>
       <c r="S159" s="6" t="s">
         <v>0</v>
       </c>
       <c r="T159" s="6" t="s">
         <v>0</v>
       </c>
       <c r="U159" s="6" t="s">
         <v>0</v>
       </c>
       <c r="V159" s="6" t="s">
         <v>0</v>
       </c>
       <c r="W159" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X159" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y159" s="23">
         <v>1</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>53</v>
+      <c r="Z159" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A160" s="73" t="s">
+        <v>60</v>
       </c>
       <c r="B160" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C160" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D160" s="14">
         <v>5</v>
       </c>
       <c r="E160" s="14">
         <v>16</v>
       </c>
       <c r="F160" s="36">
         <v>28</v>
       </c>
       <c r="G160" s="14">
         <v>16</v>
       </c>
       <c r="H160" s="14">
         <v>16</v>
       </c>
       <c r="I160" s="14">
         <v>16</v>
       </c>
@@ -11669,54 +12089,57 @@
       </c>
       <c r="R160" s="5">
         <v>12</v>
       </c>
       <c r="S160" s="5">
         <v>12</v>
       </c>
       <c r="T160" s="5">
         <v>12</v>
       </c>
       <c r="U160" s="5">
         <v>16</v>
       </c>
       <c r="V160" s="13">
         <v>18</v>
       </c>
       <c r="W160" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X160" s="4" t="s">
         <v>0</v>
       </c>
       <c r="Y160" s="4" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>54</v>
+      <c r="Z160" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A161" s="72" t="s">
+        <v>53</v>
       </c>
       <c r="B161" s="14">
         <v>4</v>
       </c>
       <c r="C161" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D161" s="14">
         <v>17</v>
       </c>
       <c r="E161" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F161" s="36">
         <v>1</v>
       </c>
       <c r="G161" s="14">
         <v>1</v>
       </c>
       <c r="H161" s="14">
         <v>10</v>
       </c>
       <c r="I161" s="14">
         <v>10</v>
       </c>
@@ -11746,86 +12169,90 @@
       </c>
       <c r="R161" s="5">
         <v>22</v>
       </c>
       <c r="S161" s="5">
         <v>22</v>
       </c>
       <c r="T161" s="5">
         <v>22</v>
       </c>
       <c r="U161" s="5">
         <v>22</v>
       </c>
       <c r="V161" s="13">
         <v>19</v>
       </c>
       <c r="W161" s="6">
         <v>20</v>
       </c>
       <c r="X161" s="23">
         <v>21</v>
       </c>
       <c r="Y161" s="23">
         <v>31</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A163" s="74" t="s">
+      <c r="Z161" s="23">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1"/>
+    <row r="163" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A163" s="75" t="s">
         <v>34</v>
       </c>
-      <c r="B163" s="74"/>
-[...15 lines deleted...]
-    <row r="164" spans="1:25" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="B163" s="75"/>
+      <c r="C163" s="75"/>
+      <c r="D163" s="75"/>
+      <c r="E163" s="75"/>
+      <c r="F163" s="75"/>
+      <c r="G163" s="75"/>
+      <c r="H163" s="75"/>
+      <c r="I163" s="75"/>
+      <c r="J163" s="75"/>
+      <c r="K163" s="75"/>
+      <c r="L163" s="75"/>
+      <c r="M163" s="75"/>
+      <c r="N163" s="75"/>
+      <c r="O163" s="75"/>
+      <c r="P163" s="75"/>
+    </row>
+    <row r="164" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
       <c r="N164" s="12"/>
-      <c r="R164" s="76"/>
-[...6 lines deleted...]
-      <c r="Y164" s="12" t="s">
+      <c r="R164" s="77"/>
+      <c r="S164" s="77"/>
+      <c r="T164" s="77"/>
+      <c r="U164" s="77"/>
+      <c r="V164" s="77"/>
+      <c r="W164" s="77"/>
+      <c r="X164" s="77"/>
+      <c r="Y164" s="12"/>
+      <c r="Z164" s="12" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="165" spans="1:25" s="22" customFormat="1" ht="15" customHeight="1">
+    <row r="165" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
       <c r="A165" s="30"/>
       <c r="B165" s="24">
         <v>2001</v>
       </c>
       <c r="C165" s="24">
         <v>2002</v>
       </c>
       <c r="D165" s="24">
         <v>2003</v>
       </c>
       <c r="E165" s="24">
         <v>2004</v>
       </c>
       <c r="F165" s="24">
         <v>2005</v>
       </c>
       <c r="G165" s="24">
         <v>2006</v>
       </c>
       <c r="H165" s="24">
         <v>2007</v>
       </c>
       <c r="I165" s="24">
         <v>2008</v>
       </c>
@@ -11855,54 +12282,57 @@
       </c>
       <c r="R165" s="2">
         <v>2017</v>
       </c>
       <c r="S165" s="25">
         <v>2018</v>
       </c>
       <c r="T165" s="25">
         <v>2019</v>
       </c>
       <c r="U165" s="25">
         <v>2020</v>
       </c>
       <c r="V165" s="25">
         <v>2021</v>
       </c>
       <c r="W165" s="25">
         <v>2022</v>
       </c>
       <c r="X165" s="2">
         <v>2023</v>
       </c>
       <c r="Y165" s="25">
         <v>2024</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>56</v>
+      <c r="Z165" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A166" s="50" t="s">
+        <v>41</v>
       </c>
       <c r="B166" s="3">
         <v>3313</v>
       </c>
       <c r="C166" s="3">
         <v>4255</v>
       </c>
       <c r="D166" s="3">
         <v>2328</v>
       </c>
       <c r="E166" s="3">
         <v>668</v>
       </c>
       <c r="F166" s="14">
         <v>714</v>
       </c>
       <c r="G166" s="3">
         <v>2327</v>
       </c>
       <c r="H166" s="3">
         <v>2710</v>
       </c>
       <c r="I166" s="3">
         <v>3152</v>
       </c>
@@ -11932,54 +12362,57 @@
       </c>
       <c r="R166" s="3">
         <v>5716</v>
       </c>
       <c r="S166" s="6">
         <v>6286</v>
       </c>
       <c r="T166" s="6">
         <v>6092</v>
       </c>
       <c r="U166" s="6">
         <v>5274</v>
       </c>
       <c r="V166" s="6">
         <v>5484</v>
       </c>
       <c r="W166" s="6">
         <v>3088</v>
       </c>
       <c r="X166" s="63">
         <v>3231</v>
       </c>
       <c r="Y166" s="13">
         <v>3466</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>36</v>
+      <c r="Z166" s="63">
+        <v>3457</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A167" s="72" t="s">
+        <v>44</v>
       </c>
       <c r="B167" s="14">
         <v>554</v>
       </c>
       <c r="C167" s="14">
         <v>547</v>
       </c>
       <c r="D167" s="14">
         <v>560</v>
       </c>
       <c r="E167" s="14">
         <v>2135</v>
       </c>
       <c r="F167" s="36">
         <v>687</v>
       </c>
       <c r="G167" s="14">
         <v>625</v>
       </c>
       <c r="H167" s="14">
         <v>806</v>
       </c>
       <c r="I167" s="14">
         <v>838</v>
       </c>
@@ -12009,54 +12442,57 @@
       </c>
       <c r="R167" s="14">
         <v>279</v>
       </c>
       <c r="S167" s="14">
         <v>205</v>
       </c>
       <c r="T167" s="14" t="s">
         <v>26</v>
       </c>
       <c r="U167" s="14" t="s">
         <v>0</v>
       </c>
       <c r="V167" s="36" t="s">
         <v>0</v>
       </c>
       <c r="W167" s="14" t="s">
         <v>26</v>
       </c>
       <c r="X167" s="63">
         <v>195</v>
       </c>
       <c r="Y167" s="13">
         <v>195</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>37</v>
+      <c r="Z167" s="63">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A168" s="49" t="s">
+        <v>54</v>
       </c>
       <c r="B168" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C168" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D168" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E168" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F168" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G168" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H168" s="14">
         <v>145</v>
       </c>
       <c r="I168" s="14">
         <v>145</v>
       </c>
@@ -12086,54 +12522,57 @@
       </c>
       <c r="R168" s="14">
         <v>12</v>
       </c>
       <c r="S168" s="14">
         <v>12</v>
       </c>
       <c r="T168" s="14" t="s">
         <v>26</v>
       </c>
       <c r="U168" s="14" t="s">
         <v>26</v>
       </c>
       <c r="V168" s="36">
         <v>9</v>
       </c>
       <c r="W168" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X168" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y168" s="14" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>38</v>
+      <c r="Z168" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A169" s="72" t="s">
+        <v>45</v>
       </c>
       <c r="B169" s="14">
         <v>209</v>
       </c>
       <c r="C169" s="14">
         <v>168</v>
       </c>
       <c r="D169" s="14">
         <v>15</v>
       </c>
       <c r="E169" s="14">
         <v>600</v>
       </c>
       <c r="F169" s="36">
         <v>173</v>
       </c>
       <c r="G169" s="14">
         <v>195</v>
       </c>
       <c r="H169" s="14">
         <v>220</v>
       </c>
       <c r="I169" s="14">
         <v>249</v>
       </c>
@@ -12163,54 +12602,57 @@
       </c>
       <c r="R169" s="14">
         <v>93</v>
       </c>
       <c r="S169" s="14">
         <v>93</v>
       </c>
       <c r="T169" s="14">
         <v>93</v>
       </c>
       <c r="U169" s="14">
         <v>42</v>
       </c>
       <c r="V169" s="36">
         <v>37</v>
       </c>
       <c r="W169" s="6">
         <v>50</v>
       </c>
       <c r="X169" s="63">
         <v>46</v>
       </c>
       <c r="Y169" s="13">
         <v>74</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>39</v>
+      <c r="Z169" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A170" s="49" t="s">
+        <v>55</v>
       </c>
       <c r="B170" s="14">
         <v>178</v>
       </c>
       <c r="C170" s="14">
         <v>650</v>
       </c>
       <c r="D170" s="14">
         <v>469</v>
       </c>
       <c r="E170" s="14">
         <v>859</v>
       </c>
       <c r="F170" s="36">
         <v>94</v>
       </c>
       <c r="G170" s="14">
         <v>82</v>
       </c>
       <c r="H170" s="14">
         <v>46</v>
       </c>
       <c r="I170" s="14">
         <v>54</v>
       </c>
@@ -12240,54 +12682,57 @@
       </c>
       <c r="R170" s="14">
         <v>927</v>
       </c>
       <c r="S170" s="14">
         <v>892</v>
       </c>
       <c r="T170" s="14">
         <v>854</v>
       </c>
       <c r="U170" s="14">
         <v>854</v>
       </c>
       <c r="V170" s="36">
         <v>859</v>
       </c>
       <c r="W170" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X170" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y170" s="14" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>40</v>
+      <c r="Z170" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A171" s="73" t="s">
+        <v>56</v>
       </c>
       <c r="B171" s="14">
         <v>60</v>
       </c>
       <c r="C171" s="14">
         <v>60</v>
       </c>
       <c r="D171" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E171" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F171" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G171" s="14">
         <v>38</v>
       </c>
       <c r="H171" s="14">
         <v>37</v>
       </c>
       <c r="I171" s="14">
         <v>39</v>
       </c>
@@ -12317,54 +12762,57 @@
       </c>
       <c r="R171" s="14">
         <v>78</v>
       </c>
       <c r="S171" s="14">
         <v>78</v>
       </c>
       <c r="T171" s="14">
         <v>78</v>
       </c>
       <c r="U171" s="14">
         <v>78</v>
       </c>
       <c r="V171" s="36">
         <v>69</v>
       </c>
       <c r="W171" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X171" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y171" s="14" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>41</v>
+      <c r="Z171" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A172" s="49" t="s">
+        <v>36</v>
       </c>
       <c r="B172" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C172" s="14">
         <v>162</v>
       </c>
       <c r="D172" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E172" s="14">
         <v>1100</v>
       </c>
       <c r="F172" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G172" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H172" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I172" s="14" t="s">
         <v>0</v>
       </c>
@@ -12394,54 +12842,57 @@
       </c>
       <c r="R172" s="14" t="s">
         <v>0</v>
       </c>
       <c r="S172" s="14" t="s">
         <v>0</v>
       </c>
       <c r="T172" s="14" t="s">
         <v>0</v>
       </c>
       <c r="U172" s="14" t="s">
         <v>0</v>
       </c>
       <c r="V172" s="36" t="s">
         <v>0</v>
       </c>
       <c r="W172" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X172" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y172" s="14" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>42</v>
+      <c r="Z172" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A173" s="73" t="s">
+        <v>57</v>
       </c>
       <c r="B173" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C173" s="14">
         <v>250</v>
       </c>
       <c r="D173" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E173" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F173" s="36">
         <v>12</v>
       </c>
       <c r="G173" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H173" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I173" s="14" t="s">
         <v>0</v>
       </c>
@@ -12471,54 +12922,57 @@
       </c>
       <c r="R173" s="14">
         <v>8</v>
       </c>
       <c r="S173" s="14">
         <v>8</v>
       </c>
       <c r="T173" s="14">
         <v>2</v>
       </c>
       <c r="U173" s="14">
         <v>2</v>
       </c>
       <c r="V173" s="36">
         <v>2</v>
       </c>
       <c r="W173" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X173" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y173" s="14" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>43</v>
+      <c r="Z173" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A174" s="73" t="s">
+        <v>58</v>
       </c>
       <c r="B174" s="14">
         <v>450</v>
       </c>
       <c r="C174" s="14">
         <v>125</v>
       </c>
       <c r="D174" s="14">
         <v>15</v>
       </c>
       <c r="E174" s="14">
         <v>137</v>
       </c>
       <c r="F174" s="36">
         <v>53</v>
       </c>
       <c r="G174" s="14">
         <v>120</v>
       </c>
       <c r="H174" s="14">
         <v>73</v>
       </c>
       <c r="I174" s="14">
         <v>246</v>
       </c>
@@ -12548,54 +13002,57 @@
       </c>
       <c r="R174" s="14">
         <v>80</v>
       </c>
       <c r="S174" s="14">
         <v>610</v>
       </c>
       <c r="T174" s="14">
         <v>614</v>
       </c>
       <c r="U174" s="14">
         <v>554</v>
       </c>
       <c r="V174" s="36">
         <v>430</v>
       </c>
       <c r="W174" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X174" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y174" s="14" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>44</v>
+      <c r="Z174" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A175" s="72" t="s">
+        <v>46</v>
       </c>
       <c r="B175" s="14">
         <v>265</v>
       </c>
       <c r="C175" s="14">
         <v>15</v>
       </c>
       <c r="D175" s="14">
         <v>411</v>
       </c>
       <c r="E175" s="14">
         <v>346</v>
       </c>
       <c r="F175" s="36">
         <v>351</v>
       </c>
       <c r="G175" s="14">
         <v>478</v>
       </c>
       <c r="H175" s="14">
         <v>495</v>
       </c>
       <c r="I175" s="14">
         <v>648</v>
       </c>
@@ -12625,54 +13082,57 @@
       </c>
       <c r="R175" s="14">
         <v>1459</v>
       </c>
       <c r="S175" s="14">
         <v>1459</v>
       </c>
       <c r="T175" s="14">
         <v>1459</v>
       </c>
       <c r="U175" s="14">
         <v>1459</v>
       </c>
       <c r="V175" s="36">
         <v>1469</v>
       </c>
       <c r="W175" s="6">
         <v>1469</v>
       </c>
       <c r="X175" s="63">
         <v>1469</v>
       </c>
       <c r="Y175" s="13">
         <v>1469</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>45</v>
+      <c r="Z175" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A176" s="49" t="s">
+        <v>37</v>
       </c>
       <c r="B176" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C176" s="14">
         <v>17</v>
       </c>
       <c r="D176" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E176" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F176" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G176" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H176" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I176" s="14" t="s">
         <v>0</v>
       </c>
@@ -12702,54 +13162,57 @@
       </c>
       <c r="R176" s="14">
         <v>570</v>
       </c>
       <c r="S176" s="14">
         <v>575</v>
       </c>
       <c r="T176" s="14">
         <v>580</v>
       </c>
       <c r="U176" s="14">
         <v>95</v>
       </c>
       <c r="V176" s="36">
         <v>95</v>
       </c>
       <c r="W176" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X176" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y176" s="14" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>46</v>
+      <c r="Z176" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A177" s="72" t="s">
+        <v>38</v>
       </c>
       <c r="B177" s="14">
         <v>109</v>
       </c>
       <c r="C177" s="14">
         <v>19</v>
       </c>
       <c r="D177" s="14">
         <v>50</v>
       </c>
       <c r="E177" s="14">
         <v>638</v>
       </c>
       <c r="F177" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G177" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H177" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I177" s="14" t="s">
         <v>0</v>
       </c>
@@ -12779,54 +13242,57 @@
       </c>
       <c r="R177" s="14">
         <v>107</v>
       </c>
       <c r="S177" s="14">
         <v>107</v>
       </c>
       <c r="T177" s="14">
         <v>107</v>
       </c>
       <c r="U177" s="14">
         <v>107</v>
       </c>
       <c r="V177" s="36" t="s">
         <v>26</v>
       </c>
       <c r="W177" s="6">
         <v>107</v>
       </c>
       <c r="X177" s="63">
         <v>107</v>
       </c>
       <c r="Y177" s="13">
         <v>107</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>47</v>
+      <c r="Z177" s="63">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A178" s="53" t="s">
+        <v>39</v>
       </c>
       <c r="B178" s="14">
         <v>130</v>
       </c>
       <c r="C178" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D178" s="14">
         <v>94</v>
       </c>
       <c r="E178" s="14">
         <v>144</v>
       </c>
       <c r="F178" s="36">
         <v>110</v>
       </c>
       <c r="G178" s="14">
         <v>129</v>
       </c>
       <c r="H178" s="14">
         <v>124</v>
       </c>
       <c r="I178" s="14">
         <v>136</v>
       </c>
@@ -12856,54 +13322,57 @@
       </c>
       <c r="R178" s="14">
         <v>624</v>
       </c>
       <c r="S178" s="14">
         <v>764</v>
       </c>
       <c r="T178" s="14" t="s">
         <v>26</v>
       </c>
       <c r="U178" s="14" t="s">
         <v>26</v>
       </c>
       <c r="V178" s="36">
         <v>602</v>
       </c>
       <c r="W178" s="6">
         <v>615</v>
       </c>
       <c r="X178" s="63">
         <v>640</v>
       </c>
       <c r="Y178" s="13">
         <v>672</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>48</v>
+      <c r="Z178" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A179" s="73" t="s">
+        <v>59</v>
       </c>
       <c r="B179" s="14">
         <v>45</v>
       </c>
       <c r="C179" s="14">
         <v>1162</v>
       </c>
       <c r="D179" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E179" s="14">
         <v>1317</v>
       </c>
       <c r="F179" s="36">
         <v>81</v>
       </c>
       <c r="G179" s="14">
         <v>12</v>
       </c>
       <c r="H179" s="14">
         <v>12</v>
       </c>
       <c r="I179" s="14">
         <v>46</v>
       </c>
@@ -12933,54 +13402,57 @@
       </c>
       <c r="R179" s="14">
         <v>188</v>
       </c>
       <c r="S179" s="14">
         <v>188</v>
       </c>
       <c r="T179" s="14">
         <v>188</v>
       </c>
       <c r="U179" s="14">
         <v>188</v>
       </c>
       <c r="V179" s="36">
         <v>188</v>
       </c>
       <c r="W179" s="3" t="s">
         <v>0</v>
       </c>
       <c r="X179" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y179" s="14" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>49</v>
+      <c r="Z179" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A180" s="72" t="s">
+        <v>47</v>
       </c>
       <c r="B180" s="14">
         <v>141</v>
       </c>
       <c r="C180" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D180" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E180" s="14">
         <v>292</v>
       </c>
       <c r="F180" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G180" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H180" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I180" s="14" t="s">
         <v>0</v>
       </c>
@@ -13010,54 +13482,57 @@
       </c>
       <c r="R180" s="14" t="s">
         <v>0</v>
       </c>
       <c r="S180" s="14" t="s">
         <v>0</v>
       </c>
       <c r="T180" s="14" t="s">
         <v>0</v>
       </c>
       <c r="U180" s="14" t="s">
         <v>0</v>
       </c>
       <c r="V180" s="36" t="s">
         <v>0</v>
       </c>
       <c r="W180" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X180" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y180" s="14" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>50</v>
+      <c r="Z180" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A181" s="53" t="s">
+        <v>40</v>
       </c>
       <c r="B181" s="14">
         <v>1072</v>
       </c>
       <c r="C181" s="14">
         <v>945</v>
       </c>
       <c r="D181" s="14">
         <v>251</v>
       </c>
       <c r="E181" s="14">
         <v>291</v>
       </c>
       <c r="F181" s="36">
         <v>426</v>
       </c>
       <c r="G181" s="14">
         <v>412</v>
       </c>
       <c r="H181" s="14">
         <v>388</v>
       </c>
       <c r="I181" s="14">
         <v>386</v>
       </c>
@@ -13087,54 +13562,57 @@
       </c>
       <c r="R181" s="14">
         <v>9</v>
       </c>
       <c r="S181" s="14">
         <v>13</v>
       </c>
       <c r="T181" s="14">
         <v>15</v>
       </c>
       <c r="U181" s="14">
         <v>15</v>
       </c>
       <c r="V181" s="36">
         <v>15</v>
       </c>
       <c r="W181" s="6">
         <v>15</v>
       </c>
       <c r="X181" s="63">
         <v>15</v>
       </c>
       <c r="Y181" s="23">
         <v>6</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>59</v>
+      <c r="Z181" s="63">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A182" s="72" t="s">
+        <v>48</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C182" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E182" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F182" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G182" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H182" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I182" s="6" t="s">
         <v>0</v>
       </c>
@@ -13164,54 +13642,57 @@
       </c>
       <c r="R182" s="6" t="s">
         <v>0</v>
       </c>
       <c r="S182" s="6" t="s">
         <v>0</v>
       </c>
       <c r="T182" s="6" t="s">
         <v>0</v>
       </c>
       <c r="U182" s="6" t="s">
         <v>0</v>
       </c>
       <c r="V182" s="6" t="s">
         <v>0</v>
       </c>
       <c r="W182" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X182" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y182" s="14" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>55</v>
+      <c r="Z182" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A183" s="72" t="s">
+        <v>49</v>
       </c>
       <c r="B183" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C183" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D183" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E183" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F183" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G183" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H183" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I183" s="14" t="s">
         <v>0</v>
       </c>
@@ -13241,54 +13722,57 @@
       </c>
       <c r="R183" s="14" t="s">
         <v>0</v>
       </c>
       <c r="S183" s="14" t="s">
         <v>0</v>
       </c>
       <c r="T183" s="14" t="s">
         <v>0</v>
       </c>
       <c r="U183" s="14" t="s">
         <v>0</v>
       </c>
       <c r="V183" s="14" t="s">
         <v>0</v>
       </c>
       <c r="W183" s="6">
         <v>94</v>
       </c>
       <c r="X183" s="63">
         <v>52</v>
       </c>
       <c r="Y183" s="13">
         <v>89</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>51</v>
+      <c r="Z183" s="63">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A184" s="72" t="s">
+        <v>50</v>
       </c>
       <c r="B184" s="14">
         <v>53</v>
       </c>
       <c r="C184" s="14">
         <v>135</v>
       </c>
       <c r="D184" s="14">
         <v>158</v>
       </c>
       <c r="E184" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F184" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G184" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H184" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I184" s="14" t="s">
         <v>0</v>
       </c>
@@ -13318,54 +13802,57 @@
       </c>
       <c r="R184" s="14">
         <v>346</v>
       </c>
       <c r="S184" s="14">
         <v>346</v>
       </c>
       <c r="T184" s="14">
         <v>357</v>
       </c>
       <c r="U184" s="14">
         <v>342</v>
       </c>
       <c r="V184" s="36">
         <v>702</v>
       </c>
       <c r="W184" s="6">
         <v>162</v>
       </c>
       <c r="X184" s="63">
         <v>162</v>
       </c>
       <c r="Y184" s="13">
         <v>171</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>52</v>
+      <c r="Z184" s="63">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A185" s="72" t="s">
+        <v>51</v>
       </c>
       <c r="B185" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C185" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D185" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E185" s="14">
         <v>953</v>
       </c>
       <c r="F185" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G185" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H185" s="14">
         <v>12</v>
       </c>
       <c r="I185" s="14">
         <v>12</v>
       </c>
@@ -13395,54 +13882,57 @@
       </c>
       <c r="R185" s="14">
         <v>135</v>
       </c>
       <c r="S185" s="14">
         <v>135</v>
       </c>
       <c r="T185" s="14" t="s">
         <v>26</v>
       </c>
       <c r="U185" s="14">
         <v>135</v>
       </c>
       <c r="V185" s="36">
         <v>135</v>
       </c>
       <c r="W185" s="6">
         <v>135</v>
       </c>
       <c r="X185" s="63">
         <v>135</v>
       </c>
       <c r="Y185" s="13">
         <v>135</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>60</v>
+      <c r="Z185" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A186" s="72" t="s">
+        <v>52</v>
       </c>
       <c r="B186" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C186" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E186" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F186" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G186" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H186" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I186" s="6" t="s">
         <v>0</v>
       </c>
@@ -13472,54 +13962,57 @@
       </c>
       <c r="R186" s="6" t="s">
         <v>0</v>
       </c>
       <c r="S186" s="6" t="s">
         <v>0</v>
       </c>
       <c r="T186" s="6" t="s">
         <v>0</v>
       </c>
       <c r="U186" s="6" t="s">
         <v>0</v>
       </c>
       <c r="V186" s="6" t="s">
         <v>0</v>
       </c>
       <c r="W186" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X186" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y186" s="13">
         <v>9</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>53</v>
+      <c r="Z186" s="63">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A187" s="73" t="s">
+        <v>60</v>
       </c>
       <c r="B187" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C187" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D187" s="14">
         <v>92</v>
       </c>
       <c r="E187" s="14">
         <v>378</v>
       </c>
       <c r="F187" s="36">
         <v>389</v>
       </c>
       <c r="G187" s="14">
         <v>216</v>
       </c>
       <c r="H187" s="14">
         <v>216</v>
       </c>
       <c r="I187" s="14">
         <v>216</v>
       </c>
@@ -13549,54 +14042,57 @@
       </c>
       <c r="R187" s="14">
         <v>390</v>
       </c>
       <c r="S187" s="14">
         <v>390</v>
       </c>
       <c r="T187" s="14">
         <v>390</v>
       </c>
       <c r="U187" s="14">
         <v>390</v>
       </c>
       <c r="V187" s="36">
         <v>375</v>
       </c>
       <c r="W187" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X187" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y187" s="14" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>54</v>
+      <c r="Z187" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A188" s="72" t="s">
+        <v>53</v>
       </c>
       <c r="B188" s="14">
         <v>47</v>
       </c>
       <c r="C188" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D188" s="14">
         <v>213</v>
       </c>
       <c r="E188" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F188" s="36">
         <v>20</v>
       </c>
       <c r="G188" s="14">
         <v>20</v>
       </c>
       <c r="H188" s="14">
         <v>136</v>
       </c>
       <c r="I188" s="14">
         <v>137</v>
       </c>
@@ -13626,93 +14122,97 @@
       </c>
       <c r="R188" s="14">
         <v>411</v>
       </c>
       <c r="S188" s="14">
         <v>411</v>
       </c>
       <c r="T188" s="14">
         <v>411</v>
       </c>
       <c r="U188" s="14">
         <v>411</v>
       </c>
       <c r="V188" s="36">
         <v>390</v>
       </c>
       <c r="W188" s="6">
         <v>413</v>
       </c>
       <c r="X188" s="63">
         <v>410</v>
       </c>
       <c r="Y188" s="23">
         <v>539</v>
       </c>
-    </row>
-    <row r="189" spans="1:25" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="Z188" s="63">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
       <c r="B189" s="43"/>
     </row>
-    <row r="190" spans="1:25" s="22" customFormat="1" ht="15" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A191" s="74" t="s">
+    <row r="190" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1"/>
+    <row r="191" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A191" s="75" t="s">
         <v>25</v>
       </c>
-      <c r="B191" s="74"/>
-[...19 lines deleted...]
-      <c r="L192" s="77"/>
+      <c r="B191" s="75"/>
+      <c r="C191" s="75"/>
+      <c r="D191" s="75"/>
+      <c r="E191" s="75"/>
+      <c r="F191" s="75"/>
+      <c r="G191" s="75"/>
+      <c r="H191" s="75"/>
+      <c r="I191" s="75"/>
+      <c r="J191" s="75"/>
+      <c r="K191" s="75"/>
+      <c r="L191" s="75"/>
+      <c r="M191" s="75"/>
+      <c r="N191" s="75"/>
+      <c r="O191" s="75"/>
+      <c r="P191" s="75"/>
+      <c r="Q191" s="75"/>
+      <c r="R191" s="75"/>
+    </row>
+    <row r="192" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="K192" s="78"/>
+      <c r="L192" s="78"/>
       <c r="N192" s="12"/>
-      <c r="R192" s="76"/>
-[...6 lines deleted...]
-      <c r="Y192" s="12" t="s">
+      <c r="R192" s="77"/>
+      <c r="S192" s="77"/>
+      <c r="T192" s="77"/>
+      <c r="U192" s="77"/>
+      <c r="V192" s="77"/>
+      <c r="W192" s="77"/>
+      <c r="X192" s="77"/>
+      <c r="Y192" s="12"/>
+      <c r="Z192" s="12" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="193" spans="1:25" s="22" customFormat="1" ht="15" customHeight="1">
+    <row r="193" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
       <c r="A193" s="30"/>
       <c r="B193" s="24">
         <v>2001</v>
       </c>
       <c r="C193" s="24">
         <v>2002</v>
       </c>
       <c r="D193" s="24">
         <v>2003</v>
       </c>
       <c r="E193" s="24">
         <v>2004</v>
       </c>
       <c r="F193" s="24">
         <v>2005</v>
       </c>
       <c r="G193" s="24">
         <v>2006</v>
       </c>
       <c r="H193" s="24">
         <v>2007</v>
       </c>
       <c r="I193" s="24">
         <v>2008</v>
       </c>
@@ -13742,54 +14242,57 @@
       </c>
       <c r="R193" s="2">
         <v>2017</v>
       </c>
       <c r="S193" s="25">
         <v>2018</v>
       </c>
       <c r="T193" s="25">
         <v>2019</v>
       </c>
       <c r="U193" s="25">
         <v>2020</v>
       </c>
       <c r="V193" s="25">
         <v>2021</v>
       </c>
       <c r="W193" s="25">
         <v>2022</v>
       </c>
       <c r="X193" s="2">
         <v>2023</v>
       </c>
       <c r="Y193" s="25">
         <v>2024</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>56</v>
+      <c r="Z193" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A194" s="50" t="s">
+        <v>41</v>
       </c>
       <c r="B194" s="3">
         <v>786</v>
       </c>
       <c r="C194" s="3">
         <v>796</v>
       </c>
       <c r="D194" s="3">
         <v>837</v>
       </c>
       <c r="E194" s="3">
         <v>845</v>
       </c>
       <c r="F194" s="14">
         <v>940</v>
       </c>
       <c r="G194" s="3">
         <v>804</v>
       </c>
       <c r="H194" s="3">
         <v>815</v>
       </c>
       <c r="I194" s="3">
         <v>1151</v>
       </c>
@@ -13819,54 +14322,57 @@
       </c>
       <c r="R194" s="3">
         <v>1457</v>
       </c>
       <c r="S194" s="6">
         <v>1386</v>
       </c>
       <c r="T194" s="6">
         <v>1387</v>
       </c>
       <c r="U194" s="6">
         <v>1380</v>
       </c>
       <c r="V194" s="6">
         <v>1345</v>
       </c>
       <c r="W194" s="6">
         <v>822</v>
       </c>
       <c r="X194" s="63">
         <v>825</v>
       </c>
       <c r="Y194" s="13">
         <v>822</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>36</v>
+      <c r="Z194" s="23">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A195" s="72" t="s">
+        <v>44</v>
       </c>
       <c r="B195" s="14">
         <v>82</v>
       </c>
       <c r="C195" s="14">
         <v>77</v>
       </c>
       <c r="D195" s="14">
         <v>56</v>
       </c>
       <c r="E195" s="14">
         <v>37</v>
       </c>
       <c r="F195" s="36">
         <v>52</v>
       </c>
       <c r="G195" s="14">
         <v>53</v>
       </c>
       <c r="H195" s="14">
         <v>63</v>
       </c>
       <c r="I195" s="14">
         <v>44</v>
       </c>
@@ -13896,54 +14402,57 @@
       </c>
       <c r="R195" s="14">
         <v>28</v>
       </c>
       <c r="S195" s="14">
         <v>26</v>
       </c>
       <c r="T195" s="14">
         <v>25</v>
       </c>
       <c r="U195" s="14">
         <v>19</v>
       </c>
       <c r="V195" s="36">
         <v>18</v>
       </c>
       <c r="W195" s="6">
         <v>33</v>
       </c>
       <c r="X195" s="63">
         <v>34</v>
       </c>
       <c r="Y195" s="13">
         <v>34</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>37</v>
+      <c r="Z195" s="23">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A196" s="49" t="s">
+        <v>54</v>
       </c>
       <c r="B196" s="14">
         <v>9</v>
       </c>
       <c r="C196" s="14">
         <v>13</v>
       </c>
       <c r="D196" s="14">
         <v>14</v>
       </c>
       <c r="E196" s="14">
         <v>11</v>
       </c>
       <c r="F196" s="36">
         <v>7</v>
       </c>
       <c r="G196" s="14">
         <v>9</v>
       </c>
       <c r="H196" s="14">
         <v>8</v>
       </c>
       <c r="I196" s="14">
         <v>11</v>
       </c>
@@ -13973,54 +14482,57 @@
       </c>
       <c r="R196" s="14">
         <v>12</v>
       </c>
       <c r="S196" s="14">
         <v>11</v>
       </c>
       <c r="T196" s="14" t="s">
         <v>26</v>
       </c>
       <c r="U196" s="14" t="s">
         <v>26</v>
       </c>
       <c r="V196" s="36">
         <v>8</v>
       </c>
       <c r="W196" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X196" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y196" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>38</v>
+      <c r="Z196" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A197" s="72" t="s">
+        <v>45</v>
       </c>
       <c r="B197" s="14">
         <v>16</v>
       </c>
       <c r="C197" s="14">
         <v>19</v>
       </c>
       <c r="D197" s="14">
         <v>21</v>
       </c>
       <c r="E197" s="14">
         <v>17</v>
       </c>
       <c r="F197" s="36">
         <v>7</v>
       </c>
       <c r="G197" s="14">
         <v>8</v>
       </c>
       <c r="H197" s="14">
         <v>7</v>
       </c>
       <c r="I197" s="14">
         <v>15</v>
       </c>
@@ -14050,54 +14562,57 @@
       </c>
       <c r="R197" s="14">
         <v>20</v>
       </c>
       <c r="S197" s="14">
         <v>20</v>
       </c>
       <c r="T197" s="14">
         <v>20</v>
       </c>
       <c r="U197" s="14">
         <v>22</v>
       </c>
       <c r="V197" s="36">
         <v>21</v>
       </c>
       <c r="W197" s="6">
         <v>17</v>
       </c>
       <c r="X197" s="63">
         <v>17</v>
       </c>
       <c r="Y197" s="23">
         <v>18</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>39</v>
+      <c r="Z197" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A198" s="49" t="s">
+        <v>55</v>
       </c>
       <c r="B198" s="14">
         <v>38</v>
       </c>
       <c r="C198" s="14">
         <v>38</v>
       </c>
       <c r="D198" s="14">
         <v>53</v>
       </c>
       <c r="E198" s="14">
         <v>55</v>
       </c>
       <c r="F198" s="36">
         <v>65</v>
       </c>
       <c r="G198" s="14">
         <v>72</v>
       </c>
       <c r="H198" s="14">
         <v>75</v>
       </c>
       <c r="I198" s="14">
         <v>95</v>
       </c>
@@ -14127,54 +14642,57 @@
       </c>
       <c r="R198" s="14">
         <v>161</v>
       </c>
       <c r="S198" s="14">
         <v>161</v>
       </c>
       <c r="T198" s="14">
         <v>162</v>
       </c>
       <c r="U198" s="14">
         <v>162</v>
       </c>
       <c r="V198" s="36">
         <v>162</v>
       </c>
       <c r="W198" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X198" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y198" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>40</v>
+      <c r="Z198" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A199" s="73" t="s">
+        <v>56</v>
       </c>
       <c r="B199" s="14">
         <v>12</v>
       </c>
       <c r="C199" s="14">
         <v>6</v>
       </c>
       <c r="D199" s="14">
         <v>7</v>
       </c>
       <c r="E199" s="14">
         <v>7</v>
       </c>
       <c r="F199" s="36">
         <v>4</v>
       </c>
       <c r="G199" s="14">
         <v>26</v>
       </c>
       <c r="H199" s="14">
         <v>27</v>
       </c>
       <c r="I199" s="14">
         <v>27</v>
       </c>
@@ -14204,54 +14722,57 @@
       </c>
       <c r="R199" s="14">
         <v>57</v>
       </c>
       <c r="S199" s="14">
         <v>57</v>
       </c>
       <c r="T199" s="14">
         <v>57</v>
       </c>
       <c r="U199" s="14">
         <v>57</v>
       </c>
       <c r="V199" s="36">
         <v>57</v>
       </c>
       <c r="W199" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X199" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y199" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>41</v>
+      <c r="Z199" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A200" s="49" t="s">
+        <v>36</v>
       </c>
       <c r="B200" s="14">
         <v>48</v>
       </c>
       <c r="C200" s="14">
         <v>18</v>
       </c>
       <c r="D200" s="14">
         <v>18</v>
       </c>
       <c r="E200" s="14">
         <v>74</v>
       </c>
       <c r="F200" s="36">
         <v>87</v>
       </c>
       <c r="G200" s="14">
         <v>90</v>
       </c>
       <c r="H200" s="14">
         <v>91</v>
       </c>
       <c r="I200" s="14">
         <v>93</v>
       </c>
@@ -14281,54 +14802,57 @@
       </c>
       <c r="R200" s="14">
         <v>109</v>
       </c>
       <c r="S200" s="14">
         <v>109</v>
       </c>
       <c r="T200" s="14">
         <v>109</v>
       </c>
       <c r="U200" s="14">
         <v>109</v>
       </c>
       <c r="V200" s="36" t="s">
         <v>26</v>
       </c>
       <c r="W200" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X200" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y200" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>42</v>
+      <c r="Z200" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A201" s="73" t="s">
+        <v>57</v>
       </c>
       <c r="B201" s="14">
         <v>8</v>
       </c>
       <c r="C201" s="14">
         <v>8</v>
       </c>
       <c r="D201" s="14">
         <v>24</v>
       </c>
       <c r="E201" s="14">
         <v>14</v>
       </c>
       <c r="F201" s="36">
         <v>13</v>
       </c>
       <c r="G201" s="14">
         <v>24</v>
       </c>
       <c r="H201" s="14">
         <v>26</v>
       </c>
       <c r="I201" s="14">
         <v>30</v>
       </c>
@@ -14358,54 +14882,57 @@
       </c>
       <c r="R201" s="14">
         <v>36</v>
       </c>
       <c r="S201" s="14">
         <v>36</v>
       </c>
       <c r="T201" s="14">
         <v>30</v>
       </c>
       <c r="U201" s="14">
         <v>30</v>
       </c>
       <c r="V201" s="36">
         <v>30</v>
       </c>
       <c r="W201" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X201" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y201" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>43</v>
+      <c r="Z201" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A202" s="73" t="s">
+        <v>58</v>
       </c>
       <c r="B202" s="14">
         <v>9</v>
       </c>
       <c r="C202" s="14">
         <v>4</v>
       </c>
       <c r="D202" s="14">
         <v>7</v>
       </c>
       <c r="E202" s="14">
         <v>6</v>
       </c>
       <c r="F202" s="36">
         <v>13</v>
       </c>
       <c r="G202" s="14">
         <v>5</v>
       </c>
       <c r="H202" s="14">
         <v>3</v>
       </c>
       <c r="I202" s="14">
         <v>5</v>
       </c>
@@ -14435,54 +14962,57 @@
       </c>
       <c r="R202" s="14">
         <v>75</v>
       </c>
       <c r="S202" s="14">
         <v>36</v>
       </c>
       <c r="T202" s="14">
         <v>37</v>
       </c>
       <c r="U202" s="14">
         <v>38</v>
       </c>
       <c r="V202" s="36">
         <v>40</v>
       </c>
       <c r="W202" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X202" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y202" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>44</v>
+      <c r="Z202" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A203" s="72" t="s">
+        <v>46</v>
       </c>
       <c r="B203" s="14">
         <v>57</v>
       </c>
       <c r="C203" s="14">
         <v>75</v>
       </c>
       <c r="D203" s="14">
         <v>94</v>
       </c>
       <c r="E203" s="14">
         <v>109</v>
       </c>
       <c r="F203" s="36">
         <v>119</v>
       </c>
       <c r="G203" s="14">
         <v>135</v>
       </c>
       <c r="H203" s="14">
         <v>127</v>
       </c>
       <c r="I203" s="14">
         <v>142</v>
       </c>
@@ -14512,54 +15042,57 @@
       </c>
       <c r="R203" s="14">
         <v>112</v>
       </c>
       <c r="S203" s="14">
         <v>115</v>
       </c>
       <c r="T203" s="14">
         <v>115</v>
       </c>
       <c r="U203" s="14">
         <v>115</v>
       </c>
       <c r="V203" s="36">
         <v>120</v>
       </c>
       <c r="W203" s="6">
         <v>120</v>
       </c>
       <c r="X203" s="63">
         <v>120</v>
       </c>
       <c r="Y203" s="23">
         <v>120</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>45</v>
+      <c r="Z203" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A204" s="49" t="s">
+        <v>37</v>
       </c>
       <c r="B204" s="14">
         <v>3</v>
       </c>
       <c r="C204" s="14">
         <v>6</v>
       </c>
       <c r="D204" s="14">
         <v>7</v>
       </c>
       <c r="E204" s="14">
         <v>8</v>
       </c>
       <c r="F204" s="36">
         <v>6</v>
       </c>
       <c r="G204" s="14">
         <v>5</v>
       </c>
       <c r="H204" s="14">
         <v>5</v>
       </c>
       <c r="I204" s="14">
         <v>5</v>
       </c>
@@ -14587,54 +15120,57 @@
       <c r="Q204" s="14">
         <v>14</v>
       </c>
       <c r="R204" s="14">
         <v>14</v>
       </c>
       <c r="S204" s="14">
         <v>14</v>
       </c>
       <c r="T204" s="14" t="s">
         <v>26</v>
       </c>
       <c r="U204" s="14">
         <v>14</v>
       </c>
       <c r="V204" s="36">
         <v>14</v>
       </c>
       <c r="W204" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X204" s="63"/>
       <c r="Y204" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>46</v>
+      <c r="Z204" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A205" s="72" t="s">
+        <v>38</v>
       </c>
       <c r="B205" s="14">
         <v>32</v>
       </c>
       <c r="C205" s="14">
         <v>34</v>
       </c>
       <c r="D205" s="14">
         <v>33</v>
       </c>
       <c r="E205" s="14">
         <v>30</v>
       </c>
       <c r="F205" s="36">
         <v>31</v>
       </c>
       <c r="G205" s="14">
         <v>27</v>
       </c>
       <c r="H205" s="14">
         <v>34</v>
       </c>
       <c r="I205" s="14">
         <v>34</v>
       </c>
@@ -14664,54 +15200,57 @@
       </c>
       <c r="R205" s="14">
         <v>56</v>
       </c>
       <c r="S205" s="14">
         <v>56</v>
       </c>
       <c r="T205" s="14">
         <v>56</v>
       </c>
       <c r="U205" s="14">
         <v>56</v>
       </c>
       <c r="V205" s="36" t="s">
         <v>26</v>
       </c>
       <c r="W205" s="6">
         <v>56</v>
       </c>
       <c r="X205" s="63">
         <v>56</v>
       </c>
       <c r="Y205" s="23">
         <v>55</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>47</v>
+      <c r="Z205" s="13">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A206" s="53" t="s">
+        <v>39</v>
       </c>
       <c r="B206" s="14">
         <v>53</v>
       </c>
       <c r="C206" s="14">
         <v>76</v>
       </c>
       <c r="D206" s="14">
         <v>64</v>
       </c>
       <c r="E206" s="14">
         <v>56</v>
       </c>
       <c r="F206" s="36">
         <v>65</v>
       </c>
       <c r="G206" s="14">
         <v>64</v>
       </c>
       <c r="H206" s="14">
         <v>66</v>
       </c>
       <c r="I206" s="14">
         <v>72</v>
       </c>
@@ -14741,54 +15280,57 @@
       </c>
       <c r="R206" s="14">
         <v>81</v>
       </c>
       <c r="S206" s="14">
         <v>69</v>
       </c>
       <c r="T206" s="14">
         <v>73</v>
       </c>
       <c r="U206" s="14">
         <v>73</v>
       </c>
       <c r="V206" s="36">
         <v>73</v>
       </c>
       <c r="W206" s="6">
         <v>73</v>
       </c>
       <c r="X206" s="63">
         <v>73</v>
       </c>
       <c r="Y206" s="23">
         <v>70</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>48</v>
+      <c r="Z206" s="13">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A207" s="73" t="s">
+        <v>59</v>
       </c>
       <c r="B207" s="14">
         <v>75</v>
       </c>
       <c r="C207" s="14">
         <v>86</v>
       </c>
       <c r="D207" s="14">
         <v>100</v>
       </c>
       <c r="E207" s="14">
         <v>89</v>
       </c>
       <c r="F207" s="36">
         <v>110</v>
       </c>
       <c r="G207" s="14">
         <v>107</v>
       </c>
       <c r="H207" s="14">
         <v>125</v>
       </c>
       <c r="I207" s="14">
         <v>125</v>
       </c>
@@ -14818,54 +15360,57 @@
       </c>
       <c r="R207" s="14">
         <v>91</v>
       </c>
       <c r="S207" s="14">
         <v>91</v>
       </c>
       <c r="T207" s="14">
         <v>91</v>
       </c>
       <c r="U207" s="14">
         <v>88</v>
       </c>
       <c r="V207" s="36">
         <v>88</v>
       </c>
       <c r="W207" s="3" t="s">
         <v>0</v>
       </c>
       <c r="X207" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y207" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>49</v>
+      <c r="Z207" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A208" s="72" t="s">
+        <v>47</v>
       </c>
       <c r="B208" s="14">
         <v>27</v>
       </c>
       <c r="C208" s="14">
         <v>28</v>
       </c>
       <c r="D208" s="14">
         <v>28</v>
       </c>
       <c r="E208" s="14">
         <v>37</v>
       </c>
       <c r="F208" s="36">
         <v>38</v>
       </c>
       <c r="G208" s="14">
         <v>37</v>
       </c>
       <c r="H208" s="14">
         <v>80</v>
       </c>
       <c r="I208" s="14">
         <v>91</v>
       </c>
@@ -14895,54 +15440,57 @@
       </c>
       <c r="R208" s="14">
         <v>106</v>
       </c>
       <c r="S208" s="14">
         <v>107</v>
       </c>
       <c r="T208" s="14">
         <v>107</v>
       </c>
       <c r="U208" s="14">
         <v>107</v>
       </c>
       <c r="V208" s="36">
         <v>107</v>
       </c>
       <c r="W208" s="6">
         <v>108</v>
       </c>
       <c r="X208" s="63">
         <v>108</v>
       </c>
       <c r="Y208" s="23">
         <v>61</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>50</v>
+      <c r="Z208" s="13">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A209" s="53" t="s">
+        <v>40</v>
       </c>
       <c r="B209" s="14">
         <v>120</v>
       </c>
       <c r="C209" s="14">
         <v>79</v>
       </c>
       <c r="D209" s="14">
         <v>65</v>
       </c>
       <c r="E209" s="14">
         <v>69</v>
       </c>
       <c r="F209" s="36">
         <v>70</v>
       </c>
       <c r="G209" s="14">
         <v>67</v>
       </c>
       <c r="H209" s="14">
         <v>99</v>
       </c>
       <c r="I209" s="14">
         <v>120</v>
       </c>
@@ -14972,54 +15520,57 @@
       </c>
       <c r="R209" s="14">
         <v>115</v>
       </c>
       <c r="S209" s="14">
         <v>115</v>
       </c>
       <c r="T209" s="14">
         <v>118</v>
       </c>
       <c r="U209" s="14">
         <v>118</v>
       </c>
       <c r="V209" s="36">
         <v>121</v>
       </c>
       <c r="W209" s="6">
         <v>121</v>
       </c>
       <c r="X209" s="63">
         <v>121</v>
       </c>
       <c r="Y209" s="23">
         <v>48</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>59</v>
+      <c r="Z209" s="13">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A210" s="72" t="s">
+        <v>48</v>
       </c>
       <c r="B210" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C210" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D210" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E210" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F210" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G210" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H210" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I210" s="6" t="s">
         <v>0</v>
       </c>
@@ -15049,54 +15600,57 @@
       </c>
       <c r="R210" s="6" t="s">
         <v>0</v>
       </c>
       <c r="S210" s="6" t="s">
         <v>0</v>
       </c>
       <c r="T210" s="6" t="s">
         <v>0</v>
       </c>
       <c r="U210" s="6" t="s">
         <v>0</v>
       </c>
       <c r="V210" s="6" t="s">
         <v>0</v>
       </c>
       <c r="W210" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X210" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y210" s="26" t="s">
         <v>26</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>55</v>
+      <c r="Z210" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A211" s="72" t="s">
+        <v>49</v>
       </c>
       <c r="B211" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C211" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D211" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E211" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F211" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G211" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H211" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I211" s="14" t="s">
         <v>0</v>
       </c>
@@ -15126,54 +15680,57 @@
       </c>
       <c r="R211" s="14" t="s">
         <v>0</v>
       </c>
       <c r="S211" s="14" t="s">
         <v>0</v>
       </c>
       <c r="T211" s="14" t="s">
         <v>0</v>
       </c>
       <c r="U211" s="14" t="s">
         <v>0</v>
       </c>
       <c r="V211" s="14" t="s">
         <v>0</v>
       </c>
       <c r="W211" s="6">
         <v>48</v>
       </c>
       <c r="X211" s="63">
         <v>48</v>
       </c>
       <c r="Y211" s="13">
         <v>48</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>51</v>
+      <c r="Z211" s="13">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A212" s="72" t="s">
+        <v>50</v>
       </c>
       <c r="B212" s="14">
         <v>74</v>
       </c>
       <c r="C212" s="14">
         <v>96</v>
       </c>
       <c r="D212" s="14">
         <v>98</v>
       </c>
       <c r="E212" s="14">
         <v>80</v>
       </c>
       <c r="F212" s="36">
         <v>80</v>
       </c>
       <c r="G212" s="14">
         <v>110</v>
       </c>
       <c r="H212" s="14">
         <v>113</v>
       </c>
       <c r="I212" s="14">
         <v>113</v>
       </c>
@@ -15203,54 +15760,57 @@
       </c>
       <c r="R212" s="14">
         <v>103</v>
       </c>
       <c r="S212" s="14">
         <v>103</v>
       </c>
       <c r="T212" s="14">
         <v>103</v>
       </c>
       <c r="U212" s="14">
         <v>103</v>
       </c>
       <c r="V212" s="36">
         <v>103</v>
       </c>
       <c r="W212" s="6">
         <v>59</v>
       </c>
       <c r="X212" s="63">
         <v>59</v>
       </c>
       <c r="Y212" s="13">
         <v>59</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>52</v>
+      <c r="Z212" s="13">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A213" s="72" t="s">
+        <v>51</v>
       </c>
       <c r="B213" s="14">
         <v>64</v>
       </c>
       <c r="C213" s="14">
         <v>62</v>
       </c>
       <c r="D213" s="14">
         <v>71</v>
       </c>
       <c r="E213" s="14">
         <v>74</v>
       </c>
       <c r="F213" s="36">
         <v>83</v>
       </c>
       <c r="G213" s="14">
         <v>67</v>
       </c>
       <c r="H213" s="14">
         <v>71</v>
       </c>
       <c r="I213" s="14">
         <v>48</v>
       </c>
@@ -15280,54 +15840,57 @@
       </c>
       <c r="R213" s="14">
         <v>115</v>
       </c>
       <c r="S213" s="14">
         <v>93</v>
       </c>
       <c r="T213" s="14" t="s">
         <v>26</v>
       </c>
       <c r="U213" s="14">
         <v>93</v>
       </c>
       <c r="V213" s="36">
         <v>93</v>
       </c>
       <c r="W213" s="6">
         <v>95</v>
       </c>
       <c r="X213" s="63">
         <v>95</v>
       </c>
       <c r="Y213" s="13">
         <v>95</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>60</v>
+      <c r="Z213" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A214" s="72" t="s">
+        <v>52</v>
       </c>
       <c r="B214" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C214" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D214" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E214" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F214" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G214" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H214" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I214" s="6" t="s">
         <v>0</v>
       </c>
@@ -15357,54 +15920,57 @@
       </c>
       <c r="R214" s="6" t="s">
         <v>0</v>
       </c>
       <c r="S214" s="6" t="s">
         <v>0</v>
       </c>
       <c r="T214" s="6" t="s">
         <v>0</v>
       </c>
       <c r="U214" s="6" t="s">
         <v>0</v>
       </c>
       <c r="V214" s="6" t="s">
         <v>0</v>
       </c>
       <c r="W214" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X214" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y214" s="23">
         <v>73</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>53</v>
+      <c r="Z214" s="13">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A215" s="73" t="s">
+        <v>60</v>
       </c>
       <c r="B215" s="14">
         <v>15</v>
       </c>
       <c r="C215" s="14">
         <v>14</v>
       </c>
       <c r="D215" s="14">
         <v>12</v>
       </c>
       <c r="E215" s="14">
         <v>16</v>
       </c>
       <c r="F215" s="36">
         <v>28</v>
       </c>
       <c r="G215" s="14">
         <v>25</v>
       </c>
       <c r="H215" s="14">
         <v>32</v>
       </c>
       <c r="I215" s="14">
         <v>16</v>
       </c>
@@ -15434,54 +16000,57 @@
       </c>
       <c r="R215" s="14">
         <v>68</v>
       </c>
       <c r="S215" s="14">
         <v>68</v>
       </c>
       <c r="T215" s="14">
         <v>67</v>
       </c>
       <c r="U215" s="14">
         <v>67</v>
       </c>
       <c r="V215" s="36">
         <v>67</v>
       </c>
       <c r="W215" s="6" t="s">
         <v>0</v>
       </c>
       <c r="X215" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y215" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>54</v>
+      <c r="Z215" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A216" s="72" t="s">
+        <v>53</v>
       </c>
       <c r="B216" s="14">
         <v>44</v>
       </c>
       <c r="C216" s="14">
         <v>57</v>
       </c>
       <c r="D216" s="14">
         <v>65</v>
       </c>
       <c r="E216" s="14">
         <v>56</v>
       </c>
       <c r="F216" s="36">
         <v>62</v>
       </c>
       <c r="G216" s="14">
         <v>65</v>
       </c>
       <c r="H216" s="14">
         <v>60</v>
       </c>
       <c r="I216" s="14">
         <v>65</v>
       </c>
@@ -15511,838 +16080,875 @@
       </c>
       <c r="R216" s="14">
         <v>98</v>
       </c>
       <c r="S216" s="14">
         <v>99</v>
       </c>
       <c r="T216" s="14">
         <v>102</v>
       </c>
       <c r="U216" s="14">
         <v>101</v>
       </c>
       <c r="V216" s="36">
         <v>85</v>
       </c>
       <c r="W216" s="6">
         <v>92</v>
       </c>
       <c r="X216" s="63">
         <v>94</v>
       </c>
       <c r="Y216" s="23">
         <v>94</v>
       </c>
-    </row>
-    <row r="217" spans="1:25" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="Z216" s="13">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
       <c r="A217" s="44"/>
       <c r="B217" s="34"/>
       <c r="C217" s="34"/>
       <c r="D217" s="34"/>
       <c r="E217" s="34"/>
     </row>
-    <row r="218" spans="1:25" s="22" customFormat="1" ht="15" customHeight="1">
-      <c r="A218" s="74" t="s">
+    <row r="218" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A218" s="75" t="s">
         <v>27</v>
       </c>
-      <c r="B218" s="74"/>
-[...6 lines deleted...]
-      <c r="I218" s="74"/>
+      <c r="B218" s="75"/>
+      <c r="C218" s="75"/>
+      <c r="D218" s="75"/>
+      <c r="E218" s="75"/>
+      <c r="F218" s="75"/>
+      <c r="G218" s="75"/>
+      <c r="H218" s="75"/>
+      <c r="I218" s="75"/>
       <c r="J218" s="45"/>
       <c r="K218" s="45"/>
       <c r="L218" s="45"/>
       <c r="M218" s="45"/>
       <c r="N218" s="45"/>
-      <c r="O218" s="78"/>
-[...5 lines deleted...]
-      <c r="D220" s="76"/>
+      <c r="O218" s="79"/>
+      <c r="P218" s="79"/>
+    </row>
+    <row r="219" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1"/>
+    <row r="220" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="C220" s="77"/>
+      <c r="D220" s="77"/>
       <c r="E220" s="12" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="221" spans="1:25" s="22" customFormat="1" ht="15" customHeight="1">
+    <row r="221" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
       <c r="A221" s="46"/>
       <c r="B221" s="25">
         <v>2021</v>
       </c>
       <c r="C221" s="25">
         <v>2022</v>
       </c>
       <c r="D221" s="2">
         <v>2023</v>
       </c>
       <c r="E221" s="25">
         <v>2024</v>
       </c>
     </row>
-    <row r="222" spans="1:25" s="55" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>56</v>
+    <row r="222" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A222" s="50" t="s">
+        <v>41</v>
       </c>
       <c r="B222" s="6">
         <v>7148</v>
       </c>
       <c r="C222" s="6">
         <v>538</v>
       </c>
       <c r="D222" s="5">
         <v>434</v>
       </c>
       <c r="E222" s="13">
         <v>547</v>
       </c>
     </row>
-    <row r="223" spans="1:25" s="55" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>39</v>
+    <row r="223" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A223" s="49" t="s">
+        <v>55</v>
       </c>
       <c r="B223" s="6">
         <v>754</v>
       </c>
       <c r="C223" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E223" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="224" spans="1:25" s="55" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>40</v>
+    <row r="224" spans="1:26" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A224" s="73" t="s">
+        <v>56</v>
       </c>
       <c r="B224" s="6">
         <v>113</v>
       </c>
       <c r="C224" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E224" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="225" spans="1:16" s="55" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>41</v>
+    <row r="225" spans="1:16" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A225" s="49" t="s">
+        <v>36</v>
       </c>
       <c r="B225" s="6">
         <v>382</v>
       </c>
       <c r="C225" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E225" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="226" spans="1:16" s="55" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>42</v>
+    <row r="226" spans="1:16" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A226" s="73" t="s">
+        <v>57</v>
       </c>
       <c r="B226" s="6">
         <v>102</v>
       </c>
       <c r="C226" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E226" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="227" spans="1:16" s="55" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>43</v>
+    <row r="227" spans="1:16" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A227" s="73" t="s">
+        <v>58</v>
       </c>
       <c r="B227" s="6">
         <v>129</v>
       </c>
       <c r="C227" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E227" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="228" spans="1:16" s="55" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>44</v>
+    <row r="228" spans="1:16" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A228" s="72" t="s">
+        <v>46</v>
       </c>
       <c r="B228" s="6">
         <v>2234</v>
       </c>
       <c r="C228" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D228" s="5">
         <v>181</v>
       </c>
       <c r="E228" s="13">
         <v>192</v>
       </c>
     </row>
-    <row r="229" spans="1:16" s="55" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>46</v>
+    <row r="229" spans="1:16" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A229" s="72" t="s">
+        <v>38</v>
       </c>
       <c r="B229" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C229" s="6">
         <v>40</v>
       </c>
       <c r="D229" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E229" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="230" spans="1:16" s="55" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>47</v>
+    <row r="230" spans="1:16" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A230" s="53" t="s">
+        <v>39</v>
       </c>
       <c r="B230" s="6">
         <v>1810</v>
       </c>
       <c r="C230" s="6">
         <v>53</v>
       </c>
       <c r="D230" s="4">
         <v>31</v>
       </c>
       <c r="E230" s="13">
         <v>18</v>
       </c>
     </row>
-    <row r="231" spans="1:16" s="55" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>48</v>
+    <row r="231" spans="1:16" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A231" s="73" t="s">
+        <v>59</v>
       </c>
       <c r="B231" s="6">
         <v>157</v>
       </c>
       <c r="C231" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D231" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E231" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="232" spans="1:16" s="55" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>51</v>
+    <row r="232" spans="1:16" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A232" s="72" t="s">
+        <v>50</v>
       </c>
       <c r="B232" s="6">
         <v>1198</v>
       </c>
       <c r="C232" s="6">
         <v>385</v>
       </c>
       <c r="D232" s="4">
         <v>7</v>
       </c>
       <c r="E232" s="13">
         <v>8</v>
       </c>
     </row>
-    <row r="233" spans="1:16" s="55" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>52</v>
+    <row r="233" spans="1:16" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A233" s="72" t="s">
+        <v>51</v>
       </c>
       <c r="B233" s="6">
         <v>14</v>
       </c>
       <c r="C233" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D233" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E233" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="234" spans="1:16" s="55" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>53</v>
+    <row r="234" spans="1:16" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A234" s="73" t="s">
+        <v>60</v>
       </c>
       <c r="B234" s="6">
         <v>255</v>
       </c>
       <c r="C234" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D234" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E234" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="235" spans="1:16" s="55" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>54</v>
+    <row r="235" spans="1:16" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A235" s="72" t="s">
+        <v>53</v>
       </c>
       <c r="B235" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C235" s="6">
         <v>60</v>
       </c>
       <c r="D235" s="4">
         <v>215</v>
       </c>
-      <c r="E235" s="53">
+      <c r="E235" s="52">
         <v>329</v>
       </c>
     </row>
     <row r="236" spans="1:16" s="22" customFormat="1" ht="15" customHeight="1">
       <c r="B236" s="43"/>
       <c r="C236" s="43"/>
     </row>
     <row r="237" spans="1:16" s="22" customFormat="1" ht="15" customHeight="1">
-      <c r="A237" s="74" t="s">
+      <c r="A237" s="75" t="s">
         <v>28</v>
       </c>
-      <c r="B237" s="74"/>
-[...6 lines deleted...]
-      <c r="I237" s="74"/>
+      <c r="B237" s="75"/>
+      <c r="C237" s="75"/>
+      <c r="D237" s="75"/>
+      <c r="E237" s="75"/>
+      <c r="F237" s="75"/>
+      <c r="G237" s="75"/>
+      <c r="H237" s="75"/>
+      <c r="I237" s="75"/>
       <c r="J237" s="45"/>
       <c r="K237" s="45"/>
       <c r="L237" s="45"/>
       <c r="M237" s="45"/>
       <c r="N237" s="45"/>
-      <c r="O237" s="78"/>
-      <c r="P237" s="78"/>
+      <c r="O237" s="79"/>
+      <c r="P237" s="79"/>
     </row>
     <row r="238" spans="1:16" s="22" customFormat="1" ht="15" customHeight="1"/>
     <row r="239" spans="1:16" s="22" customFormat="1" ht="15" customHeight="1">
-      <c r="C239" s="76"/>
-      <c r="D239" s="76"/>
+      <c r="C239" s="77"/>
+      <c r="D239" s="77"/>
       <c r="E239" s="12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="240" spans="1:16" s="22" customFormat="1" ht="15" customHeight="1">
       <c r="A240" s="46"/>
       <c r="B240" s="25">
         <v>2021</v>
       </c>
       <c r="C240" s="25">
         <v>2022</v>
       </c>
       <c r="D240" s="2">
         <v>2023</v>
       </c>
       <c r="E240" s="25">
         <v>2024</v>
       </c>
     </row>
-    <row r="241" spans="1:32" s="55" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>56</v>
+    <row r="241" spans="1:32" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A241" s="50" t="s">
+        <v>41</v>
       </c>
       <c r="B241" s="6">
         <v>1038079</v>
       </c>
       <c r="C241" s="6">
         <v>99105</v>
       </c>
       <c r="D241" s="13">
         <v>75959</v>
       </c>
       <c r="E241" s="13">
         <v>57780</v>
       </c>
     </row>
-    <row r="242" spans="1:32" s="55" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>39</v>
+    <row r="242" spans="1:32" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A242" s="49" t="s">
+        <v>55</v>
       </c>
       <c r="B242" s="6">
         <v>66704</v>
       </c>
       <c r="C242" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E242" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="243" spans="1:32" s="55" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>40</v>
+    <row r="243" spans="1:32" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A243" s="73" t="s">
+        <v>56</v>
       </c>
       <c r="B243" s="6">
         <v>1312</v>
       </c>
       <c r="C243" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D243" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E243" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="244" spans="1:32" s="55" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>41</v>
+    <row r="244" spans="1:32" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A244" s="49" t="s">
+        <v>36</v>
       </c>
       <c r="B244" s="6">
         <v>2456</v>
       </c>
       <c r="C244" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D244" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E244" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="245" spans="1:32" s="55" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>42</v>
+    <row r="245" spans="1:32" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A245" s="73" t="s">
+        <v>57</v>
       </c>
       <c r="B245" s="6">
         <v>10114</v>
       </c>
       <c r="C245" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D245" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E245" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="246" spans="1:32" s="55" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>43</v>
+    <row r="246" spans="1:32" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A246" s="73" t="s">
+        <v>58</v>
       </c>
       <c r="B246" s="6">
         <v>87493</v>
       </c>
       <c r="C246" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D246" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E246" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="247" spans="1:32" s="55" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>44</v>
+    <row r="247" spans="1:32" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A247" s="72" t="s">
+        <v>46</v>
       </c>
       <c r="B247" s="6">
         <v>404432</v>
       </c>
       <c r="C247" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D247" s="13">
         <v>36906</v>
       </c>
       <c r="E247" s="13">
         <v>38801</v>
       </c>
     </row>
-    <row r="248" spans="1:32" s="55" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>46</v>
+    <row r="248" spans="1:32" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A248" s="72" t="s">
+        <v>38</v>
       </c>
       <c r="B248" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C248" s="13">
         <v>2500</v>
       </c>
       <c r="D248" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E248" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="249" spans="1:32" s="55" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>47</v>
+    <row r="249" spans="1:32" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A249" s="53" t="s">
+        <v>39</v>
       </c>
       <c r="B249" s="6">
         <v>174214</v>
       </c>
       <c r="C249" s="6">
         <v>3945</v>
       </c>
       <c r="D249" s="13">
         <v>2865</v>
       </c>
       <c r="E249" s="13">
         <v>1908</v>
       </c>
     </row>
-    <row r="250" spans="1:32" s="55" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>48</v>
+    <row r="250" spans="1:32" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A250" s="73" t="s">
+        <v>59</v>
       </c>
       <c r="B250" s="6">
         <v>20627</v>
       </c>
-      <c r="C250" s="53"/>
+      <c r="C250" s="52"/>
       <c r="D250" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E250" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="251" spans="1:32" s="55" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>51</v>
+    <row r="251" spans="1:32" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A251" s="72" t="s">
+        <v>50</v>
       </c>
       <c r="B251" s="6">
         <v>188500</v>
       </c>
       <c r="C251" s="6">
         <v>7500</v>
       </c>
       <c r="D251" s="13">
         <v>134</v>
       </c>
       <c r="E251" s="13">
         <v>147</v>
       </c>
-      <c r="F251" s="56"/>
-[...29 lines deleted...]
-        <v>52</v>
+      <c r="F251" s="55"/>
+      <c r="G251" s="55"/>
+      <c r="H251" s="55"/>
+      <c r="I251" s="55"/>
+      <c r="J251" s="55"/>
+      <c r="K251" s="55"/>
+      <c r="L251" s="55"/>
+      <c r="M251" s="55"/>
+      <c r="N251" s="55"/>
+      <c r="O251" s="55"/>
+      <c r="P251" s="55"/>
+      <c r="Q251" s="55"/>
+      <c r="R251" s="55"/>
+      <c r="S251" s="55"/>
+      <c r="T251" s="55"/>
+      <c r="U251" s="55"/>
+      <c r="V251" s="55"/>
+      <c r="W251" s="55"/>
+      <c r="X251" s="55"/>
+      <c r="Y251" s="55"/>
+      <c r="Z251" s="55"/>
+      <c r="AA251" s="55"/>
+      <c r="AB251" s="55"/>
+      <c r="AC251" s="55"/>
+      <c r="AD251" s="55"/>
+      <c r="AE251" s="55"/>
+      <c r="AF251" s="55"/>
+    </row>
+    <row r="252" spans="1:32" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A252" s="72" t="s">
+        <v>51</v>
       </c>
       <c r="B252" s="6">
         <v>2580</v>
       </c>
       <c r="C252" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D252" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E252" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="F252" s="56"/>
-[...29 lines deleted...]
-        <v>53</v>
+      <c r="F252" s="55"/>
+      <c r="G252" s="55"/>
+      <c r="H252" s="55"/>
+      <c r="I252" s="55"/>
+      <c r="J252" s="55"/>
+      <c r="K252" s="55"/>
+      <c r="L252" s="55"/>
+      <c r="M252" s="55"/>
+      <c r="N252" s="55"/>
+      <c r="O252" s="55"/>
+      <c r="P252" s="55"/>
+      <c r="Q252" s="55"/>
+      <c r="R252" s="55"/>
+      <c r="S252" s="55"/>
+      <c r="T252" s="55"/>
+      <c r="U252" s="55"/>
+      <c r="V252" s="55"/>
+      <c r="W252" s="55"/>
+      <c r="X252" s="55"/>
+      <c r="Y252" s="55"/>
+      <c r="Z252" s="55"/>
+      <c r="AA252" s="55"/>
+      <c r="AB252" s="55"/>
+      <c r="AC252" s="55"/>
+      <c r="AD252" s="55"/>
+      <c r="AE252" s="55"/>
+      <c r="AF252" s="55"/>
+    </row>
+    <row r="253" spans="1:32" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A253" s="73" t="s">
+        <v>60</v>
       </c>
       <c r="B253" s="6">
         <v>79647</v>
       </c>
       <c r="C253" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D253" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E253" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="F253" s="56"/>
-[...29 lines deleted...]
-        <v>54</v>
+      <c r="F253" s="55"/>
+      <c r="G253" s="55"/>
+      <c r="H253" s="55"/>
+      <c r="I253" s="55"/>
+      <c r="J253" s="55"/>
+      <c r="K253" s="55"/>
+      <c r="L253" s="55"/>
+      <c r="M253" s="55"/>
+      <c r="N253" s="55"/>
+      <c r="O253" s="55"/>
+      <c r="P253" s="55"/>
+      <c r="Q253" s="55"/>
+      <c r="R253" s="55"/>
+      <c r="S253" s="55"/>
+      <c r="T253" s="55"/>
+      <c r="U253" s="55"/>
+      <c r="V253" s="55"/>
+      <c r="W253" s="55"/>
+      <c r="X253" s="55"/>
+      <c r="Y253" s="55"/>
+      <c r="Z253" s="55"/>
+      <c r="AA253" s="55"/>
+      <c r="AB253" s="55"/>
+      <c r="AC253" s="55"/>
+      <c r="AD253" s="55"/>
+      <c r="AE253" s="55"/>
+      <c r="AF253" s="55"/>
+    </row>
+    <row r="254" spans="1:32" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A254" s="72" t="s">
+        <v>53</v>
       </c>
       <c r="B254" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C254" s="6">
         <v>85160</v>
       </c>
       <c r="D254" s="13">
         <v>36054</v>
       </c>
       <c r="E254" s="13">
         <v>16924</v>
       </c>
-      <c r="F254" s="56"/>
-[...25 lines deleted...]
-      <c r="AF254" s="56"/>
+      <c r="F254" s="55"/>
+      <c r="G254" s="55"/>
+      <c r="H254" s="55"/>
+      <c r="I254" s="55"/>
+      <c r="J254" s="55"/>
+      <c r="K254" s="55"/>
+      <c r="L254" s="55"/>
+      <c r="M254" s="55"/>
+      <c r="N254" s="55"/>
+      <c r="O254" s="55"/>
+      <c r="P254" s="55"/>
+      <c r="Q254" s="55"/>
+      <c r="R254" s="55"/>
+      <c r="S254" s="55"/>
+      <c r="T254" s="55"/>
+      <c r="U254" s="55"/>
+      <c r="V254" s="55"/>
+      <c r="W254" s="55"/>
+      <c r="X254" s="55"/>
+      <c r="Y254" s="55"/>
+      <c r="Z254" s="55"/>
+      <c r="AA254" s="55"/>
+      <c r="AB254" s="55"/>
+      <c r="AC254" s="55"/>
+      <c r="AD254" s="55"/>
+      <c r="AE254" s="55"/>
+      <c r="AF254" s="55"/>
     </row>
     <row r="255" spans="1:32" s="22" customFormat="1" ht="15" customHeight="1">
-      <c r="A255" s="79" t="s">
-[...5 lines deleted...]
-      <c r="E255" s="80"/>
+      <c r="A255" s="35"/>
+      <c r="B255" s="56"/>
+      <c r="C255" s="56"/>
+      <c r="D255" s="56"/>
+      <c r="E255" s="35"/>
       <c r="F255" s="35"/>
       <c r="G255" s="35"/>
       <c r="H255" s="35"/>
       <c r="I255" s="35"/>
       <c r="J255" s="35"/>
       <c r="K255" s="35"/>
       <c r="L255" s="35"/>
       <c r="M255" s="35"/>
       <c r="N255" s="35"/>
       <c r="O255" s="35"/>
       <c r="P255" s="35"/>
       <c r="Q255" s="35"/>
       <c r="R255" s="35"/>
       <c r="S255" s="35"/>
       <c r="T255" s="35"/>
       <c r="U255" s="35"/>
       <c r="V255" s="35"/>
       <c r="W255" s="35"/>
       <c r="X255" s="35"/>
       <c r="Y255" s="35"/>
       <c r="Z255" s="35"/>
       <c r="AA255" s="35"/>
       <c r="AB255" s="35"/>
       <c r="AC255" s="35"/>
       <c r="AD255" s="35"/>
       <c r="AE255" s="35"/>
       <c r="AF255" s="35"/>
     </row>
     <row r="256" spans="1:32" s="22" customFormat="1" ht="15" customHeight="1">
-      <c r="A256" s="35"/>
-[...3 lines deleted...]
-      <c r="E256" s="35"/>
+      <c r="A256" s="80" t="s">
+        <v>3</v>
+      </c>
+      <c r="B256" s="81"/>
+      <c r="C256" s="81"/>
+      <c r="D256" s="81"/>
+      <c r="E256" s="81"/>
       <c r="F256" s="35"/>
       <c r="G256" s="35"/>
       <c r="H256" s="35"/>
       <c r="I256" s="35"/>
       <c r="J256" s="35"/>
       <c r="K256" s="35"/>
       <c r="L256" s="35"/>
       <c r="M256" s="35"/>
       <c r="N256" s="35"/>
       <c r="O256" s="35"/>
       <c r="P256" s="35"/>
       <c r="Q256" s="35"/>
       <c r="R256" s="35"/>
       <c r="S256" s="35"/>
       <c r="T256" s="35"/>
       <c r="U256" s="35"/>
       <c r="V256" s="35"/>
       <c r="W256" s="35"/>
       <c r="X256" s="35"/>
       <c r="Y256" s="35"/>
       <c r="Z256" s="35"/>
       <c r="AA256" s="35"/>
       <c r="AB256" s="35"/>
       <c r="AC256" s="35"/>
       <c r="AD256" s="35"/>
       <c r="AE256" s="35"/>
       <c r="AF256" s="35"/>
     </row>
-    <row r="257" spans="1:32" s="22" customFormat="1" ht="11.25">
+    <row r="257" spans="1:32" s="22" customFormat="1" ht="15" customHeight="1">
       <c r="A257" s="35"/>
       <c r="B257" s="35"/>
       <c r="C257" s="35"/>
       <c r="D257" s="35"/>
       <c r="E257" s="35"/>
       <c r="F257" s="35"/>
       <c r="G257" s="35"/>
       <c r="H257" s="35"/>
       <c r="I257" s="35"/>
       <c r="J257" s="35"/>
       <c r="K257" s="35"/>
       <c r="L257" s="35"/>
       <c r="M257" s="35"/>
       <c r="N257" s="35"/>
       <c r="O257" s="35"/>
       <c r="P257" s="35"/>
       <c r="Q257" s="35"/>
       <c r="R257" s="35"/>
       <c r="S257" s="35"/>
       <c r="T257" s="35"/>
       <c r="U257" s="35"/>
       <c r="V257" s="35"/>
       <c r="W257" s="35"/>
       <c r="X257" s="35"/>
       <c r="Y257" s="35"/>
       <c r="Z257" s="35"/>
       <c r="AA257" s="35"/>
       <c r="AB257" s="35"/>
       <c r="AC257" s="35"/>
       <c r="AD257" s="35"/>
       <c r="AE257" s="35"/>
       <c r="AF257" s="35"/>
     </row>
+    <row r="258" spans="1:32" s="22" customFormat="1" ht="11.25">
+      <c r="A258" s="35"/>
+      <c r="B258" s="35"/>
+      <c r="C258" s="35"/>
+      <c r="D258" s="35"/>
+      <c r="E258" s="35"/>
+      <c r="F258" s="35"/>
+      <c r="G258" s="35"/>
+      <c r="H258" s="35"/>
+      <c r="I258" s="35"/>
+      <c r="J258" s="35"/>
+      <c r="K258" s="35"/>
+      <c r="L258" s="35"/>
+      <c r="M258" s="35"/>
+      <c r="N258" s="35"/>
+      <c r="O258" s="35"/>
+      <c r="P258" s="35"/>
+      <c r="Q258" s="35"/>
+      <c r="R258" s="35"/>
+      <c r="S258" s="35"/>
+      <c r="T258" s="35"/>
+      <c r="U258" s="35"/>
+      <c r="V258" s="35"/>
+      <c r="W258" s="35"/>
+      <c r="X258" s="35"/>
+      <c r="Y258" s="35"/>
+      <c r="Z258" s="35"/>
+      <c r="AA258" s="35"/>
+      <c r="AB258" s="35"/>
+      <c r="AC258" s="35"/>
+      <c r="AD258" s="35"/>
+      <c r="AE258" s="35"/>
+      <c r="AF258" s="35"/>
+    </row>
   </sheetData>
   <mergeCells count="27">
     <mergeCell ref="O218:P218"/>
-    <mergeCell ref="A255:E255"/>
+    <mergeCell ref="A256:E256"/>
     <mergeCell ref="C220:D220"/>
     <mergeCell ref="C239:D239"/>
     <mergeCell ref="A237:I237"/>
     <mergeCell ref="O237:P237"/>
     <mergeCell ref="A218:I218"/>
     <mergeCell ref="R192:X192"/>
     <mergeCell ref="K192:L192"/>
     <mergeCell ref="A136:W136"/>
     <mergeCell ref="K110:L110"/>
     <mergeCell ref="K137:L137"/>
     <mergeCell ref="A191:R191"/>
     <mergeCell ref="A163:P163"/>
     <mergeCell ref="R164:X164"/>
     <mergeCell ref="R137:X137"/>
     <mergeCell ref="W110:X110"/>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A55:R55"/>
     <mergeCell ref="A28:W28"/>
     <mergeCell ref="A109:W109"/>
     <mergeCell ref="A82:P82"/>
     <mergeCell ref="F56:G56"/>
     <mergeCell ref="R56:S56"/>
     <mergeCell ref="W29:X29"/>
     <mergeCell ref="K83:L83"/>
     <mergeCell ref="W83:X83"/>
@@ -16456,44 +17062,44 @@
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист2</vt:lpstr>
+      <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>