--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -1,64 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20338"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Дана\Документы\Динамика на сайт\Динамика_КУЛЬТУРА ВКО_на сайт\1-МУЗЕЙ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F69AC070-3F7D-4ADE-8F99-67E2ECFBEA62}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="600" yWindow="-90" windowWidth="27630" windowHeight="6735"/>
+    <workbookView xWindow="600" yWindow="-90" windowWidth="27630" windowHeight="6720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="D1L1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1239" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1315" uniqueCount="66">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t xml:space="preserve"> the value “X”  - meaning confidentially data</t>
   </si>
   <si>
     <t>Number of exhibits of the main fund,units</t>
   </si>
   <si>
     <t>Number of exhibits exposed throughtout the year, units</t>
   </si>
   <si>
     <t>Number of exhibits of scientific auxiliary fund, units</t>
   </si>
   <si>
     <t>Number of exhibits received for the year, units</t>
   </si>
   <si>
     <t>The number of visits, thous.people</t>
   </si>
   <si>
@@ -163,210 +169,237 @@
   <si>
     <t>Zaysan district</t>
   </si>
   <si>
     <t>Kurchumsky district</t>
   </si>
   <si>
     <t>Katon-Karagay district</t>
   </si>
   <si>
     <t>Tarbagatai district</t>
   </si>
   <si>
     <t>Shemonaikha district</t>
   </si>
   <si>
     <t>Semey city administration</t>
   </si>
   <si>
     <t>Abaysky district</t>
   </si>
   <si>
     <t>Ayagoz district</t>
   </si>
   <si>
-    <t>Urdzharsky district</t>
-[...1 lines deleted...]
-  <si>
     <t>324,7</t>
   </si>
   <si>
     <t>9, 0</t>
   </si>
   <si>
     <t>5,1</t>
   </si>
   <si>
     <t>6,2</t>
   </si>
   <si>
     <t>6,1</t>
   </si>
   <si>
     <t>Shygys Kazakhstan region</t>
   </si>
   <si>
     <t>...</t>
   </si>
   <si>
     <t>Income from services rendered - total thous. tenge</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Ulken Naryn district</t>
   </si>
+  <si>
+    <t>Uskemen c.а.</t>
+  </si>
+  <si>
+    <t>Ridder c.а.</t>
+  </si>
+  <si>
+    <t>Semey c.а.</t>
+  </si>
+  <si>
+    <t>Abay district</t>
+  </si>
+  <si>
+    <t>Kurchum district</t>
+  </si>
+  <si>
+    <t>Tarbagatay district</t>
+  </si>
+  <si>
+    <t>district Ulken Naryn</t>
+  </si>
+  <si>
+    <t>Urzhar district</t>
+  </si>
+  <si>
+    <t>Shemonaikhi district</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="94">
+  <cellXfs count="103">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -515,199 +548,270 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -840,111 +944,111 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y214"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:Z215"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="N6" sqref="N6"/>
+      <selection activeCell="K191" sqref="K191"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="71" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="72" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="72"/>
     <col min="4" max="4" width="9.85546875" style="72" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="72"/>
     <col min="6" max="8" width="8.7109375" style="72" customWidth="1"/>
     <col min="9" max="10" width="9.7109375" style="72" customWidth="1"/>
     <col min="11" max="12" width="9.42578125" style="72" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="72" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="72"/>
     <col min="16" max="16" width="10.85546875" style="72" customWidth="1"/>
     <col min="17" max="21" width="9.140625" style="72"/>
     <col min="22" max="22" width="10.28515625" style="72" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="72"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" s="3" customFormat="1" ht="11.25">
+    <row r="1" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
     </row>
-    <row r="2" spans="1:25" s="3" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A2" s="86" t="s">
+    <row r="2" spans="1:26" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="94" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="86"/>
-[...22 lines deleted...]
-    <row r="3" spans="1:25" s="3" customFormat="1" ht="11.25">
+      <c r="B2" s="94"/>
+      <c r="C2" s="94"/>
+      <c r="D2" s="94"/>
+      <c r="E2" s="94"/>
+      <c r="F2" s="94"/>
+      <c r="G2" s="94"/>
+      <c r="H2" s="94"/>
+      <c r="I2" s="94"/>
+      <c r="J2" s="94"/>
+      <c r="K2" s="94"/>
+      <c r="L2" s="94"/>
+      <c r="M2" s="94"/>
+      <c r="N2" s="94"/>
+      <c r="O2" s="94"/>
+      <c r="P2" s="94"/>
+      <c r="Q2" s="94"/>
+      <c r="R2" s="94"/>
+      <c r="S2" s="94"/>
+      <c r="T2" s="94"/>
+      <c r="U2" s="94"/>
+      <c r="V2" s="94"/>
+      <c r="W2" s="94"/>
+    </row>
+    <row r="3" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
-      <c r="K3" s="92"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:25" s="3" customFormat="1" ht="18.75" customHeight="1">
+      <c r="K3" s="96"/>
+      <c r="L3" s="96"/>
+    </row>
+    <row r="4" spans="1:26" s="3" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
       <c r="B4" s="7">
         <v>2001</v>
       </c>
       <c r="C4" s="7">
         <v>2002</v>
       </c>
       <c r="D4" s="7">
         <v>2003</v>
       </c>
       <c r="E4" s="7">
         <v>2004</v>
       </c>
       <c r="F4" s="7">
         <v>2005</v>
       </c>
       <c r="G4" s="7">
         <v>2006</v>
       </c>
       <c r="H4" s="7">
         <v>2007</v>
       </c>
       <c r="I4" s="7">
         <v>2008</v>
       </c>
@@ -974,52 +1078,55 @@
       </c>
       <c r="R4" s="7">
         <v>2017</v>
       </c>
       <c r="S4" s="7">
         <v>2018</v>
       </c>
       <c r="T4" s="7">
         <v>2019</v>
       </c>
       <c r="U4" s="7">
         <v>2020</v>
       </c>
       <c r="V4" s="7">
         <v>2021</v>
       </c>
       <c r="W4" s="7">
         <v>2022</v>
       </c>
       <c r="X4" s="7">
         <v>2023</v>
       </c>
       <c r="Y4" s="7">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:25" s="17" customFormat="1" ht="15" customHeight="1">
+      <c r="Z4" s="86">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="8">
         <v>11</v>
       </c>
       <c r="C5" s="8">
         <v>12</v>
       </c>
       <c r="D5" s="9">
         <v>11</v>
       </c>
       <c r="E5" s="9">
         <v>11</v>
       </c>
       <c r="F5" s="10">
         <v>11</v>
       </c>
       <c r="G5" s="9">
         <v>11</v>
       </c>
       <c r="H5" s="11">
         <v>11</v>
       </c>
       <c r="I5" s="12">
@@ -1051,52 +1158,55 @@
       </c>
       <c r="R5" s="15">
         <v>16</v>
       </c>
       <c r="S5" s="16">
         <v>16</v>
       </c>
       <c r="T5" s="16">
         <v>17</v>
       </c>
       <c r="U5" s="16">
         <v>17</v>
       </c>
       <c r="V5" s="10">
         <v>17</v>
       </c>
       <c r="W5" s="10">
         <v>9</v>
       </c>
       <c r="X5" s="11">
         <v>9</v>
       </c>
       <c r="Y5" s="11">
         <v>9</v>
       </c>
-    </row>
-    <row r="6" spans="1:25" s="17" customFormat="1" ht="23.25" customHeight="1">
+      <c r="Z5" s="12">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" s="17" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="14">
         <v>262229</v>
       </c>
       <c r="C6" s="14">
         <v>263255</v>
       </c>
       <c r="D6" s="14">
         <v>271262</v>
       </c>
       <c r="E6" s="14">
         <v>270434</v>
       </c>
       <c r="F6" s="12">
         <v>276676</v>
       </c>
       <c r="G6" s="14">
         <v>280843</v>
       </c>
       <c r="H6" s="12">
         <v>289035</v>
       </c>
       <c r="I6" s="12">
@@ -1128,52 +1238,55 @@
       </c>
       <c r="R6" s="14">
         <v>340785</v>
       </c>
       <c r="S6" s="19">
         <v>347801</v>
       </c>
       <c r="T6" s="19">
         <v>365794</v>
       </c>
       <c r="U6" s="19">
         <v>369426</v>
       </c>
       <c r="V6" s="19">
         <v>374045</v>
       </c>
       <c r="W6" s="19">
         <v>251818</v>
       </c>
       <c r="X6" s="32">
         <v>253932</v>
       </c>
       <c r="Y6" s="83">
         <v>256345</v>
       </c>
-    </row>
-    <row r="7" spans="1:25" s="17" customFormat="1" ht="14.25" customHeight="1">
+      <c r="Z6" s="87">
+        <v>262400</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="14">
         <v>3367</v>
       </c>
       <c r="H7" s="12">
         <v>5307</v>
       </c>
       <c r="I7" s="12">
@@ -1205,52 +1318,55 @@
       </c>
       <c r="R7" s="12">
         <v>50515</v>
       </c>
       <c r="S7" s="19">
         <v>54825</v>
       </c>
       <c r="T7" s="19">
         <v>77014</v>
       </c>
       <c r="U7" s="19">
         <v>92231</v>
       </c>
       <c r="V7" s="19">
         <v>100666</v>
       </c>
       <c r="W7" s="19">
         <v>92338</v>
       </c>
       <c r="X7" s="32">
         <v>103619</v>
       </c>
       <c r="Y7" s="83">
         <v>112738</v>
       </c>
-    </row>
-    <row r="8" spans="1:25" s="17" customFormat="1" ht="27" customHeight="1">
+      <c r="Z7" s="87">
+        <v>122466</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" s="17" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="14">
         <v>28815</v>
       </c>
       <c r="C8" s="14">
         <v>27874</v>
       </c>
       <c r="D8" s="14">
         <v>32268</v>
       </c>
       <c r="E8" s="14">
         <v>34488</v>
       </c>
       <c r="F8" s="21">
         <v>36442</v>
       </c>
       <c r="G8" s="14">
         <v>40572</v>
       </c>
       <c r="H8" s="12">
         <v>35191</v>
       </c>
       <c r="I8" s="12">
@@ -1282,52 +1398,55 @@
       </c>
       <c r="R8" s="14">
         <v>60926</v>
       </c>
       <c r="S8" s="19">
         <v>73600</v>
       </c>
       <c r="T8" s="19">
         <v>122382</v>
       </c>
       <c r="U8" s="19">
         <v>74474</v>
       </c>
       <c r="V8" s="16">
         <v>62126</v>
       </c>
       <c r="W8" s="16">
         <v>48719</v>
       </c>
       <c r="X8" s="32">
         <v>60903</v>
       </c>
       <c r="Y8" s="83">
         <v>55979</v>
       </c>
-    </row>
-    <row r="9" spans="1:25" s="17" customFormat="1" ht="23.25" customHeight="1">
+      <c r="Z8" s="87">
+        <v>56394</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" s="17" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="14">
         <v>14735</v>
       </c>
       <c r="C9" s="14">
         <v>14426</v>
       </c>
       <c r="D9" s="14">
         <v>13362</v>
       </c>
       <c r="E9" s="14">
         <v>12804</v>
       </c>
       <c r="F9" s="21">
         <v>13020</v>
       </c>
       <c r="G9" s="14">
         <v>12419</v>
       </c>
       <c r="H9" s="12">
         <v>12640</v>
       </c>
       <c r="I9" s="12">
@@ -1359,52 +1478,55 @@
       </c>
       <c r="R9" s="12">
         <v>26752</v>
       </c>
       <c r="S9" s="19">
         <v>26570</v>
       </c>
       <c r="T9" s="19">
         <v>26223</v>
       </c>
       <c r="U9" s="19">
         <v>26158</v>
       </c>
       <c r="V9" s="16">
         <v>26123</v>
       </c>
       <c r="W9" s="16">
         <v>13840</v>
       </c>
       <c r="X9" s="32">
         <v>13868</v>
       </c>
       <c r="Y9" s="83">
         <v>13873</v>
       </c>
-    </row>
-    <row r="10" spans="1:25" s="25" customFormat="1" ht="25.5" customHeight="1">
+      <c r="Z9" s="87">
+        <v>16203</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" s="25" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="23" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="23" t="s">
         <v>0</v>
       </c>
       <c r="I10" s="23" t="s">
@@ -1436,52 +1558,55 @@
       </c>
       <c r="R10" s="23" t="s">
         <v>0</v>
       </c>
       <c r="S10" s="23" t="s">
         <v>0</v>
       </c>
       <c r="T10" s="23" t="s">
         <v>0</v>
       </c>
       <c r="U10" s="23" t="s">
         <v>0</v>
       </c>
       <c r="V10" s="23" t="s">
         <v>0</v>
       </c>
       <c r="W10" s="24">
         <v>81352</v>
       </c>
       <c r="X10" s="32">
         <v>82082</v>
       </c>
       <c r="Y10" s="83">
         <v>82791</v>
       </c>
-    </row>
-    <row r="11" spans="1:25" s="25" customFormat="1" ht="23.25" customHeight="1">
+      <c r="Z10" s="87">
+        <v>83463</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" s="25" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G11" s="23" t="s">
         <v>0</v>
       </c>
       <c r="H11" s="23" t="s">
         <v>0</v>
       </c>
       <c r="I11" s="23" t="s">
@@ -1513,52 +1638,55 @@
       </c>
       <c r="R11" s="23" t="s">
         <v>0</v>
       </c>
       <c r="S11" s="23" t="s">
         <v>0</v>
       </c>
       <c r="T11" s="23" t="s">
         <v>0</v>
       </c>
       <c r="U11" s="23" t="s">
         <v>0</v>
       </c>
       <c r="V11" s="23" t="s">
         <v>0</v>
       </c>
       <c r="W11" s="24">
         <v>3854</v>
       </c>
       <c r="X11" s="32">
         <v>2844</v>
       </c>
       <c r="Y11" s="83">
         <v>3122</v>
       </c>
-    </row>
-    <row r="12" spans="1:25" s="17" customFormat="1" ht="14.25" customHeight="1">
+      <c r="Z11" s="87">
+        <v>6727</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="26">
         <v>585.70000000000005</v>
       </c>
       <c r="C12" s="26">
         <v>594.29999999999995</v>
       </c>
       <c r="D12" s="26">
         <v>582</v>
       </c>
       <c r="E12" s="26">
         <v>617.20000000000005</v>
       </c>
       <c r="F12" s="26">
         <v>546.70000000000005</v>
       </c>
       <c r="G12" s="26">
         <v>578.79999999999995</v>
       </c>
       <c r="H12" s="27">
         <v>653.9</v>
       </c>
       <c r="I12" s="28">
@@ -1590,52 +1718,55 @@
       </c>
       <c r="R12" s="28">
         <v>875.7</v>
       </c>
       <c r="S12" s="30">
         <v>801</v>
       </c>
       <c r="T12" s="30">
         <v>813.3</v>
       </c>
       <c r="U12" s="30">
         <v>735.1</v>
       </c>
       <c r="V12" s="30">
         <v>728.1</v>
       </c>
       <c r="W12" s="30">
         <v>564.79999999999995</v>
       </c>
       <c r="X12" s="27">
         <v>575.09500000000003</v>
       </c>
       <c r="Y12" s="84">
         <v>591.70000000000005</v>
       </c>
-    </row>
-    <row r="13" spans="1:25" s="17" customFormat="1" ht="15" customHeight="1">
+      <c r="Z12" s="88">
+        <v>605.79999999999995</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="14">
         <v>11243</v>
       </c>
       <c r="C13" s="14">
         <v>10991</v>
       </c>
       <c r="D13" s="14">
         <v>14013</v>
       </c>
       <c r="E13" s="14">
         <v>14856</v>
       </c>
       <c r="F13" s="21">
         <v>14765</v>
       </c>
       <c r="G13" s="14">
         <v>12835</v>
       </c>
       <c r="H13" s="12">
         <v>12451</v>
       </c>
       <c r="I13" s="12">
@@ -1667,52 +1798,55 @@
       </c>
       <c r="R13" s="12">
         <v>19649</v>
       </c>
       <c r="S13" s="19">
         <v>20018</v>
       </c>
       <c r="T13" s="19">
         <v>21022</v>
       </c>
       <c r="U13" s="19">
         <v>8484</v>
       </c>
       <c r="V13" s="19">
         <v>13698</v>
       </c>
       <c r="W13" s="19">
         <v>7612</v>
       </c>
       <c r="X13" s="12">
         <v>7876</v>
       </c>
       <c r="Y13" s="83">
         <v>7973</v>
       </c>
-    </row>
-    <row r="14" spans="1:25" s="17" customFormat="1" ht="15" customHeight="1">
+      <c r="Z13" s="87">
+        <v>8015</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="14">
         <v>1126</v>
       </c>
       <c r="C14" s="14">
         <v>1040</v>
       </c>
       <c r="D14" s="14">
         <v>1120</v>
       </c>
       <c r="E14" s="14">
         <v>1531</v>
       </c>
       <c r="F14" s="21">
         <v>1413</v>
       </c>
       <c r="G14" s="14">
         <v>1537</v>
       </c>
       <c r="H14" s="12">
         <v>1665</v>
       </c>
       <c r="I14" s="12">
@@ -1744,52 +1878,55 @@
       </c>
       <c r="R14" s="12">
         <v>1804</v>
       </c>
       <c r="S14" s="19">
         <v>1827</v>
       </c>
       <c r="T14" s="19">
         <v>1843</v>
       </c>
       <c r="U14" s="19">
         <v>1411</v>
       </c>
       <c r="V14" s="16">
         <v>1483</v>
       </c>
       <c r="W14" s="16">
         <v>1246</v>
       </c>
       <c r="X14" s="12">
         <v>1287</v>
       </c>
       <c r="Y14" s="83">
         <v>1207</v>
       </c>
-    </row>
-    <row r="15" spans="1:25" s="17" customFormat="1" ht="25.5" customHeight="1">
+      <c r="Z14" s="87">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" s="17" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="46" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="46" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="46" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="46" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="13" t="s">
@@ -1821,52 +1958,55 @@
       </c>
       <c r="R15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="S15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="T15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="U15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V15" s="21">
         <v>138838</v>
       </c>
       <c r="W15" s="46">
         <v>106322</v>
       </c>
       <c r="X15" s="12">
         <v>121039</v>
       </c>
       <c r="Y15" s="83">
         <v>136360</v>
       </c>
-    </row>
-    <row r="16" spans="1:25" s="17" customFormat="1" ht="11.25">
+      <c r="Z15" s="87">
+        <v>145931</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="13" t="s">
@@ -1898,129 +2038,135 @@
       </c>
       <c r="R16" s="74">
         <v>704</v>
       </c>
       <c r="S16" s="19">
         <v>673</v>
       </c>
       <c r="T16" s="19">
         <v>772</v>
       </c>
       <c r="U16" s="19">
         <v>507</v>
       </c>
       <c r="V16" s="19">
         <v>664</v>
       </c>
       <c r="W16" s="19">
         <v>581</v>
       </c>
       <c r="X16" s="36">
         <v>636</v>
       </c>
       <c r="Y16" s="83">
         <v>542</v>
       </c>
-    </row>
-    <row r="17" spans="1:25" s="17" customFormat="1" ht="25.5" customHeight="1">
+      <c r="Z16" s="87">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" s="17" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B17" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="75" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="75" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="75" t="s">
         <v>0</v>
       </c>
       <c r="F17" s="75" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="75" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="75" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="76" t="s">
         <v>0</v>
       </c>
       <c r="J17" s="76" t="s">
         <v>0</v>
       </c>
       <c r="K17" s="77">
         <v>17942.5</v>
       </c>
       <c r="L17" s="78">
         <v>30021.4</v>
       </c>
       <c r="M17" s="78">
         <v>46029.5</v>
       </c>
       <c r="N17" s="78">
         <v>37698.800000000003</v>
       </c>
       <c r="O17" s="78">
         <v>56334.2</v>
       </c>
       <c r="P17" s="76" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="Q17" s="75" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="R17" s="79" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="S17" s="79" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="T17" s="79" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="U17" s="79" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="V17" s="79" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="W17" s="79" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="X17" s="75" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="Y17" s="75" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:25" s="17" customFormat="1" ht="23.25" customHeight="1">
+        <v>53</v>
+      </c>
+      <c r="Z17" s="89" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" s="17" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="31" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="31" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="31" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="31" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="31" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="31" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="31" t="s">
@@ -2050,54 +2196,57 @@
       <c r="Q18" s="31" t="s">
         <v>0</v>
       </c>
       <c r="R18" s="31" t="s">
         <v>0</v>
       </c>
       <c r="S18" s="21" t="s">
         <v>0</v>
       </c>
       <c r="T18" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U18" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V18" s="32">
         <v>2653</v>
       </c>
       <c r="W18" s="32">
         <v>450</v>
       </c>
       <c r="X18" s="11">
         <v>499</v>
       </c>
       <c r="Y18" s="85" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:25" s="17" customFormat="1" ht="24.75" customHeight="1">
+        <v>55</v>
+      </c>
+      <c r="Z18" s="87">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" s="17" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="31" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="31" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="31" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="31" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="31" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="31" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="31" t="s">
@@ -2127,54 +2276,57 @@
       <c r="Q19" s="31" t="s">
         <v>0</v>
       </c>
       <c r="R19" s="31" t="s">
         <v>0</v>
       </c>
       <c r="S19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="T19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V19" s="32">
         <v>1848130</v>
       </c>
       <c r="W19" s="32">
         <v>759844</v>
       </c>
       <c r="X19" s="12">
         <v>566890</v>
       </c>
       <c r="Y19" s="85" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:25" s="17" customFormat="1" ht="23.25" customHeight="1">
+        <v>55</v>
+      </c>
+      <c r="Z19" s="87">
+        <v>196870</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" s="17" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="31" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="31" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="31" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="31" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="31" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="31" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="31" t="s">
@@ -2206,52 +2358,55 @@
       </c>
       <c r="R20" s="31" t="s">
         <v>0</v>
       </c>
       <c r="S20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="T20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V20" s="21">
         <v>101</v>
       </c>
       <c r="W20" s="32">
         <v>187</v>
       </c>
       <c r="X20" s="11">
         <v>140</v>
       </c>
       <c r="Y20" s="83">
         <v>136</v>
       </c>
-    </row>
-    <row r="21" spans="1:25" s="17" customFormat="1" ht="24" customHeight="1">
+      <c r="Z20" s="87">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" s="17" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="31" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="31" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="31" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="31" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="31" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="31" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="31" t="s">
@@ -2283,52 +2438,55 @@
       </c>
       <c r="R21" s="31" t="s">
         <v>0</v>
       </c>
       <c r="S21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="T21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V21" s="21">
         <v>121</v>
       </c>
       <c r="W21" s="32">
         <v>103</v>
       </c>
       <c r="X21" s="11">
         <v>103</v>
       </c>
       <c r="Y21" s="11">
         <v>103</v>
       </c>
-    </row>
-    <row r="22" spans="1:25" s="17" customFormat="1" ht="33" customHeight="1">
+      <c r="Z21" s="12">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" s="17" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="31" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="31" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="31" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="31" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="31" t="s">
         <v>0</v>
       </c>
       <c r="H22" s="31" t="s">
         <v>0</v>
       </c>
       <c r="I22" s="31" t="s">
@@ -2360,115 +2518,119 @@
       </c>
       <c r="R22" s="31" t="s">
         <v>0</v>
       </c>
       <c r="S22" s="21" t="s">
         <v>0</v>
       </c>
       <c r="T22" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U22" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V22" s="21">
         <v>19</v>
       </c>
       <c r="W22" s="21">
         <v>3</v>
       </c>
       <c r="X22" s="11">
         <v>103</v>
       </c>
       <c r="Y22" s="11">
         <v>103</v>
       </c>
-    </row>
-    <row r="23" spans="1:25" s="3" customFormat="1" ht="11.25">
+      <c r="Z22" s="12">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="2"/>
       <c r="O23" s="33"/>
       <c r="P23" s="33"/>
       <c r="Q23" s="33"/>
       <c r="R23" s="33"/>
     </row>
-    <row r="24" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A24" s="93" t="s">
+    <row r="24" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="95" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="93"/>
-[...22 lines deleted...]
-    <row r="25" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="B24" s="95"/>
+      <c r="C24" s="95"/>
+      <c r="D24" s="95"/>
+      <c r="E24" s="95"/>
+      <c r="F24" s="95"/>
+      <c r="G24" s="95"/>
+      <c r="H24" s="95"/>
+      <c r="I24" s="95"/>
+      <c r="J24" s="95"/>
+      <c r="K24" s="95"/>
+      <c r="L24" s="95"/>
+      <c r="M24" s="95"/>
+      <c r="N24" s="95"/>
+      <c r="O24" s="95"/>
+      <c r="P24" s="95"/>
+      <c r="Q24" s="95"/>
+      <c r="R24" s="95"/>
+      <c r="S24" s="95"/>
+      <c r="T24" s="95"/>
+      <c r="U24" s="95"/>
+      <c r="V24" s="95"/>
+      <c r="W24" s="95"/>
+    </row>
+    <row r="25" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="73"/>
       <c r="B25" s="73"/>
       <c r="C25" s="73"/>
       <c r="D25" s="73"/>
       <c r="E25" s="73"/>
       <c r="F25" s="73"/>
       <c r="G25" s="73"/>
       <c r="H25" s="73"/>
       <c r="I25" s="73"/>
       <c r="J25" s="73"/>
       <c r="K25" s="73"/>
       <c r="L25" s="73"/>
       <c r="M25" s="73"/>
       <c r="N25" s="73"/>
       <c r="O25" s="73"/>
       <c r="P25" s="73"/>
       <c r="Q25" s="73"/>
       <c r="R25" s="73"/>
       <c r="S25" s="73"/>
       <c r="T25" s="73"/>
       <c r="U25" s="73"/>
       <c r="V25" s="73"/>
       <c r="W25" s="73"/>
       <c r="X25" s="73"/>
-      <c r="Y25" s="73" t="s">
+      <c r="Y25" s="93" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="26" spans="1:25" s="17" customFormat="1" ht="15" customHeight="1">
+      <c r="Z25" s="93"/>
+    </row>
+    <row r="26" spans="1:26" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="34"/>
       <c r="B26" s="7">
         <v>2001</v>
       </c>
       <c r="C26" s="7">
         <v>2002</v>
       </c>
       <c r="D26" s="7">
         <v>2003</v>
       </c>
       <c r="E26" s="7">
         <v>2004</v>
       </c>
       <c r="F26" s="7">
         <v>2005</v>
       </c>
       <c r="G26" s="7">
         <v>2006</v>
       </c>
       <c r="H26" s="7">
         <v>2007</v>
       </c>
       <c r="I26" s="7">
         <v>2008</v>
       </c>
@@ -2498,54 +2660,57 @@
       </c>
       <c r="R26" s="7">
         <v>2017</v>
       </c>
       <c r="S26" s="7">
         <v>2018</v>
       </c>
       <c r="T26" s="7">
         <v>2019</v>
       </c>
       <c r="U26" s="7">
         <v>2020</v>
       </c>
       <c r="V26" s="7">
         <v>2021</v>
       </c>
       <c r="W26" s="7">
         <v>2022</v>
       </c>
       <c r="X26" s="7">
         <v>2023</v>
       </c>
       <c r="Y26" s="7">
         <v>2024</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>53</v>
+      <c r="Z26" s="86">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" s="41" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="92" t="s">
+        <v>52</v>
       </c>
       <c r="B27" s="35">
         <v>11</v>
       </c>
       <c r="C27" s="35">
         <v>12</v>
       </c>
       <c r="D27" s="36">
         <v>11</v>
       </c>
       <c r="E27" s="36">
         <v>11</v>
       </c>
       <c r="F27" s="10">
         <v>11</v>
       </c>
       <c r="G27" s="36">
         <v>11</v>
       </c>
       <c r="H27" s="37">
         <v>11</v>
       </c>
       <c r="I27" s="38">
         <v>11</v>
       </c>
@@ -2575,54 +2740,57 @@
       </c>
       <c r="R27" s="40">
         <v>16</v>
       </c>
       <c r="S27" s="16">
         <v>16</v>
       </c>
       <c r="T27" s="16">
         <v>17</v>
       </c>
       <c r="U27" s="16">
         <v>17</v>
       </c>
       <c r="V27" s="10">
         <v>17</v>
       </c>
       <c r="W27" s="10">
         <v>9</v>
       </c>
       <c r="X27" s="36">
         <v>9</v>
       </c>
       <c r="Y27" s="83">
         <v>9</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>37</v>
+      <c r="Z27" s="87">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" s="41" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="90" t="s">
+        <v>57</v>
       </c>
       <c r="B28" s="42">
         <v>3</v>
       </c>
       <c r="C28" s="42">
         <v>3</v>
       </c>
       <c r="D28" s="42">
         <v>3</v>
       </c>
       <c r="E28" s="42">
         <v>3</v>
       </c>
       <c r="F28" s="42">
         <v>3</v>
       </c>
       <c r="G28" s="42">
         <v>3</v>
       </c>
       <c r="H28" s="42">
         <v>3</v>
       </c>
       <c r="I28" s="42">
         <v>3</v>
       </c>
@@ -2652,54 +2820,57 @@
       </c>
       <c r="R28" s="42">
         <v>3</v>
       </c>
       <c r="S28" s="42">
         <v>3</v>
       </c>
       <c r="T28" s="42">
         <v>3</v>
       </c>
       <c r="U28" s="42">
         <v>3</v>
       </c>
       <c r="V28" s="20">
         <v>3</v>
       </c>
       <c r="W28" s="10">
         <v>3</v>
       </c>
       <c r="X28" s="36">
         <v>3</v>
       </c>
       <c r="Y28" s="83">
         <v>3</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>38</v>
+      <c r="Z28" s="87">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" s="41" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="90" t="s">
+        <v>58</v>
       </c>
       <c r="B29" s="42">
         <v>1</v>
       </c>
       <c r="C29" s="42">
         <v>1</v>
       </c>
       <c r="D29" s="42">
         <v>1</v>
       </c>
       <c r="E29" s="42">
         <v>1</v>
       </c>
       <c r="F29" s="42">
         <v>1</v>
       </c>
       <c r="G29" s="42">
         <v>1</v>
       </c>
       <c r="H29" s="42">
         <v>1</v>
       </c>
       <c r="I29" s="42">
         <v>1</v>
       </c>
@@ -2729,54 +2900,57 @@
       </c>
       <c r="R29" s="42">
         <v>1</v>
       </c>
       <c r="S29" s="42">
         <v>1</v>
       </c>
       <c r="T29" s="42">
         <v>1</v>
       </c>
       <c r="U29" s="42">
         <v>1</v>
       </c>
       <c r="V29" s="20">
         <v>1</v>
       </c>
       <c r="W29" s="10">
         <v>1</v>
       </c>
       <c r="X29" s="36">
         <v>1</v>
       </c>
       <c r="Y29" s="36">
         <v>1</v>
       </c>
-    </row>
-    <row r="30" spans="1:25" s="41" customFormat="1" ht="15" customHeight="1">
+      <c r="Z29" s="85" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" s="41" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="6" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="B30" s="42">
         <v>4</v>
       </c>
       <c r="C30" s="42">
         <v>4</v>
       </c>
       <c r="D30" s="42">
         <v>4</v>
       </c>
       <c r="E30" s="42">
         <v>4</v>
       </c>
       <c r="F30" s="42">
         <v>4</v>
       </c>
       <c r="G30" s="42">
         <v>4</v>
       </c>
       <c r="H30" s="42">
         <v>4</v>
       </c>
       <c r="I30" s="42">
         <v>4</v>
       </c>
@@ -2806,54 +2980,57 @@
       </c>
       <c r="R30" s="42">
         <v>4</v>
       </c>
       <c r="S30" s="42">
         <v>4</v>
       </c>
       <c r="T30" s="42">
         <v>4</v>
       </c>
       <c r="U30" s="42">
         <v>4</v>
       </c>
       <c r="V30" s="20">
         <v>4</v>
       </c>
       <c r="W30" s="10" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="10" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>45</v>
+      <c r="Z30" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" s="41" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="91" t="s">
+        <v>60</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I31" s="10" t="s">
         <v>0</v>
       </c>
@@ -2883,52 +3060,55 @@
       </c>
       <c r="R31" s="42">
         <v>1</v>
       </c>
       <c r="S31" s="42">
         <v>1</v>
       </c>
       <c r="T31" s="42">
         <v>1</v>
       </c>
       <c r="U31" s="42">
         <v>1</v>
       </c>
       <c r="V31" s="20">
         <v>1</v>
       </c>
       <c r="W31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:25" s="41" customFormat="1" ht="15" customHeight="1">
+      <c r="Z31" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" s="41" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I32" s="10" t="s">
@@ -2960,52 +3140,55 @@
       </c>
       <c r="R32" s="42">
         <v>1</v>
       </c>
       <c r="S32" s="42">
         <v>1</v>
       </c>
       <c r="T32" s="42" t="s">
         <v>1</v>
       </c>
       <c r="U32" s="42">
         <v>1</v>
       </c>
       <c r="V32" s="20">
         <v>1</v>
       </c>
       <c r="W32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="X32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="Y32" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:25" s="41" customFormat="1" ht="15" customHeight="1">
+      <c r="Z32" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" s="41" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="37" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="42">
         <v>1</v>
       </c>
       <c r="C33" s="42">
         <v>1</v>
       </c>
       <c r="D33" s="42">
         <v>1</v>
       </c>
       <c r="E33" s="42">
         <v>1</v>
       </c>
       <c r="F33" s="42">
         <v>1</v>
       </c>
       <c r="G33" s="42">
         <v>1</v>
       </c>
       <c r="H33" s="42">
         <v>1</v>
       </c>
       <c r="I33" s="42">
@@ -3037,54 +3220,57 @@
       </c>
       <c r="R33" s="42">
         <v>1</v>
       </c>
       <c r="S33" s="42">
         <v>1</v>
       </c>
       <c r="T33" s="42">
         <v>1</v>
       </c>
       <c r="U33" s="42">
         <v>1</v>
       </c>
       <c r="V33" s="20">
         <v>1</v>
       </c>
       <c r="W33" s="10">
         <v>1</v>
       </c>
       <c r="X33" s="36">
         <v>1</v>
       </c>
       <c r="Y33" s="83">
         <v>1</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>40</v>
+      <c r="Z33" s="87">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" s="41" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="90" t="s">
+        <v>61</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I34" s="10" t="s">
         <v>0</v>
       </c>
@@ -3114,52 +3300,55 @@
       </c>
       <c r="R34" s="42">
         <v>1</v>
       </c>
       <c r="S34" s="42">
         <v>1</v>
       </c>
       <c r="T34" s="42" t="s">
         <v>1</v>
       </c>
       <c r="U34" s="42">
         <v>1</v>
       </c>
       <c r="V34" s="20">
         <v>1</v>
       </c>
       <c r="W34" s="10">
         <v>1</v>
       </c>
       <c r="X34" s="36">
         <v>1</v>
       </c>
       <c r="Y34" s="83">
         <v>1</v>
       </c>
-    </row>
-    <row r="35" spans="1:25" s="41" customFormat="1" ht="15" customHeight="1">
+      <c r="Z34" s="87">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" s="41" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="37" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="10" t="s">
@@ -3189,56 +3378,59 @@
       <c r="Q35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="R35" s="42">
         <v>1</v>
       </c>
       <c r="S35" s="42">
         <v>1</v>
       </c>
       <c r="T35" s="42">
         <v>2</v>
       </c>
       <c r="U35" s="42">
         <v>2</v>
       </c>
       <c r="V35" s="20">
         <v>2</v>
       </c>
       <c r="W35" s="10">
         <v>2</v>
       </c>
       <c r="X35" s="36">
         <v>2</v>
       </c>
       <c r="Y35" s="85" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-        <v>42</v>
+        <v>55</v>
+      </c>
+      <c r="Z35" s="87">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" s="41" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="90" t="s">
+        <v>62</v>
       </c>
       <c r="B36" s="42">
         <v>1</v>
       </c>
       <c r="C36" s="42">
         <v>1</v>
       </c>
       <c r="D36" s="42">
         <v>1</v>
       </c>
       <c r="E36" s="42">
         <v>1</v>
       </c>
       <c r="F36" s="42">
         <v>1</v>
       </c>
       <c r="G36" s="42">
         <v>1</v>
       </c>
       <c r="H36" s="42">
         <v>1</v>
       </c>
       <c r="I36" s="42">
         <v>1</v>
       </c>
@@ -3268,54 +3460,57 @@
       </c>
       <c r="R36" s="42">
         <v>1</v>
       </c>
       <c r="S36" s="42">
         <v>1</v>
       </c>
       <c r="T36" s="42">
         <v>1</v>
       </c>
       <c r="U36" s="42">
         <v>1</v>
       </c>
       <c r="V36" s="20">
         <v>1</v>
       </c>
       <c r="W36" s="10" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="10" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>57</v>
+      <c r="Z36" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" s="41" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="90" t="s">
+        <v>63</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="10" t="s">
         <v>0</v>
       </c>
@@ -3345,54 +3540,57 @@
       </c>
       <c r="R37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="S37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="T37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="U37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="V37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="W37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="X37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="36">
         <v>1</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>47</v>
+      <c r="Z37" s="39">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" s="41" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="91" t="s">
+        <v>64</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C38" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F38" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G38" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H38" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I38" s="10" t="s">
         <v>0</v>
       </c>
@@ -3422,54 +3620,57 @@
       </c>
       <c r="R38" s="42">
         <v>1</v>
       </c>
       <c r="S38" s="42">
         <v>1</v>
       </c>
       <c r="T38" s="42">
         <v>1</v>
       </c>
       <c r="U38" s="42">
         <v>1</v>
       </c>
       <c r="V38" s="20">
         <v>1</v>
       </c>
       <c r="W38" s="10" t="s">
         <v>0</v>
       </c>
       <c r="X38" s="10" t="s">
         <v>0</v>
       </c>
       <c r="Y38" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>43</v>
+      <c r="Z38" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" s="41" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="90" t="s">
+        <v>65</v>
       </c>
       <c r="B39" s="42">
         <v>1</v>
       </c>
       <c r="C39" s="42">
         <v>1</v>
       </c>
       <c r="D39" s="42">
         <v>1</v>
       </c>
       <c r="E39" s="42">
         <v>1</v>
       </c>
       <c r="F39" s="42">
         <v>1</v>
       </c>
       <c r="G39" s="42">
         <v>1</v>
       </c>
       <c r="H39" s="42">
         <v>1</v>
       </c>
       <c r="I39" s="42">
         <v>1</v>
       </c>
@@ -3499,104 +3700,108 @@
       </c>
       <c r="R39" s="42">
         <v>1</v>
       </c>
       <c r="S39" s="42">
         <v>1</v>
       </c>
       <c r="T39" s="42">
         <v>1</v>
       </c>
       <c r="U39" s="42">
         <v>1</v>
       </c>
       <c r="V39" s="20">
         <v>1</v>
       </c>
       <c r="W39" s="10">
         <v>1</v>
       </c>
       <c r="X39" s="36">
         <v>1</v>
       </c>
       <c r="Y39" s="36">
         <v>1</v>
       </c>
-    </row>
-    <row r="40" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z39" s="85" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="2"/>
     </row>
-    <row r="41" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A41" s="86" t="s">
+    <row r="41" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="94" t="s">
         <v>22</v>
       </c>
-      <c r="B41" s="86"/>
-[...15 lines deleted...]
-    <row r="42" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="B41" s="94"/>
+      <c r="C41" s="94"/>
+      <c r="D41" s="94"/>
+      <c r="E41" s="94"/>
+      <c r="F41" s="94"/>
+      <c r="G41" s="94"/>
+      <c r="H41" s="94"/>
+      <c r="I41" s="94"/>
+      <c r="J41" s="94"/>
+      <c r="K41" s="94"/>
+      <c r="L41" s="94"/>
+      <c r="M41" s="94"/>
+      <c r="N41" s="94"/>
+      <c r="O41" s="94"/>
+      <c r="P41" s="94"/>
+    </row>
+    <row r="42" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="73"/>
       <c r="B42" s="73"/>
       <c r="C42" s="73"/>
       <c r="D42" s="73"/>
       <c r="E42" s="73"/>
       <c r="F42" s="73"/>
       <c r="G42" s="73"/>
       <c r="H42" s="73"/>
       <c r="I42" s="73"/>
       <c r="J42" s="73"/>
       <c r="K42" s="73"/>
       <c r="L42" s="73"/>
       <c r="M42" s="73"/>
       <c r="N42" s="73"/>
       <c r="O42" s="73"/>
       <c r="P42" s="73"/>
       <c r="Q42" s="73"/>
       <c r="R42" s="73"/>
       <c r="S42" s="73"/>
       <c r="T42" s="73"/>
       <c r="U42" s="73"/>
       <c r="V42" s="73"/>
       <c r="W42" s="73"/>
       <c r="X42" s="73"/>
-      <c r="Y42" s="73" t="s">
+      <c r="Y42" s="93" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="43" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z42" s="93"/>
+    </row>
+    <row r="43" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="34"/>
       <c r="B43" s="7">
         <v>2001</v>
       </c>
       <c r="C43" s="7">
         <v>2002</v>
       </c>
       <c r="D43" s="7">
         <v>2003</v>
       </c>
       <c r="E43" s="7">
         <v>2004</v>
       </c>
       <c r="F43" s="7">
         <v>2005</v>
       </c>
       <c r="G43" s="7">
         <v>2006</v>
       </c>
       <c r="H43" s="7">
         <v>2007</v>
       </c>
       <c r="I43" s="7">
         <v>2008</v>
       </c>
@@ -3626,54 +3831,57 @@
       </c>
       <c r="R43" s="7">
         <v>2017</v>
       </c>
       <c r="S43" s="7">
         <v>2018</v>
       </c>
       <c r="T43" s="7">
         <v>2019</v>
       </c>
       <c r="U43" s="7">
         <v>2020</v>
       </c>
       <c r="V43" s="7">
         <v>2021</v>
       </c>
       <c r="W43" s="7">
         <v>2022</v>
       </c>
       <c r="X43" s="7">
         <v>2023</v>
       </c>
       <c r="Y43" s="7">
         <v>2024</v>
       </c>
-    </row>
-    <row r="44" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z43" s="86">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B44" s="39">
         <v>262229</v>
       </c>
       <c r="C44" s="39">
         <v>263255</v>
       </c>
       <c r="D44" s="39">
         <v>271262</v>
       </c>
       <c r="E44" s="39">
         <v>270434</v>
       </c>
       <c r="F44" s="38">
         <v>276676</v>
       </c>
       <c r="G44" s="39">
         <v>280843</v>
       </c>
       <c r="H44" s="38">
         <v>289035</v>
       </c>
       <c r="I44" s="38">
         <v>292440</v>
       </c>
@@ -3703,54 +3911,57 @@
       </c>
       <c r="R44" s="39">
         <v>340785</v>
       </c>
       <c r="S44" s="44">
         <v>347801</v>
       </c>
       <c r="T44" s="44">
         <v>365794</v>
       </c>
       <c r="U44" s="44">
         <v>369426</v>
       </c>
       <c r="V44" s="44">
         <v>374045</v>
       </c>
       <c r="W44" s="44">
         <v>251818</v>
       </c>
       <c r="X44" s="32">
         <v>253932</v>
       </c>
       <c r="Y44" s="83">
         <v>256345</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>37</v>
+      <c r="Z44" s="83">
+        <v>262400</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="92" t="s">
+        <v>52</v>
       </c>
       <c r="B45" s="45">
         <v>132981</v>
       </c>
       <c r="C45" s="45">
         <v>134112</v>
       </c>
       <c r="D45" s="45">
         <v>135734</v>
       </c>
       <c r="E45" s="45">
         <v>138972</v>
       </c>
       <c r="F45" s="45">
         <v>141415</v>
       </c>
       <c r="G45" s="45">
         <v>143323</v>
       </c>
       <c r="H45" s="45">
         <v>149151</v>
       </c>
       <c r="I45" s="45">
         <v>150836</v>
       </c>
@@ -3780,54 +3991,57 @@
       </c>
       <c r="R45" s="45">
         <v>170085</v>
       </c>
       <c r="S45" s="45">
         <v>173120</v>
       </c>
       <c r="T45" s="45">
         <v>188290</v>
       </c>
       <c r="U45" s="45">
         <v>190951</v>
       </c>
       <c r="V45" s="46">
         <v>194058</v>
       </c>
       <c r="W45" s="16">
         <v>196279</v>
       </c>
       <c r="X45" s="32">
         <v>197727</v>
       </c>
       <c r="Y45" s="83">
         <v>199385</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>38</v>
+      <c r="Z45" s="83">
+        <v>204492</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="90" t="s">
+        <v>57</v>
       </c>
       <c r="B46" s="45">
         <v>20470</v>
       </c>
       <c r="C46" s="45">
         <v>20627</v>
       </c>
       <c r="D46" s="45">
         <v>21033</v>
       </c>
       <c r="E46" s="45">
         <v>21186</v>
       </c>
       <c r="F46" s="45">
         <v>21489</v>
       </c>
       <c r="G46" s="45">
         <v>21692</v>
       </c>
       <c r="H46" s="45">
         <v>22003</v>
       </c>
       <c r="I46" s="45">
         <v>22334</v>
       </c>
@@ -3857,54 +4071,57 @@
       </c>
       <c r="R46" s="45">
         <v>24515</v>
       </c>
       <c r="S46" s="45">
         <v>24642</v>
       </c>
       <c r="T46" s="45">
         <v>24802</v>
       </c>
       <c r="U46" s="45">
         <v>24962</v>
       </c>
       <c r="V46" s="46">
         <v>25130</v>
       </c>
       <c r="W46" s="16">
         <v>25270</v>
       </c>
       <c r="X46" s="32">
         <v>25435</v>
       </c>
       <c r="Y46" s="83">
         <v>25585</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>44</v>
+      <c r="Z46" s="85" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="90" t="s">
+        <v>58</v>
       </c>
       <c r="B47" s="45">
         <v>91877</v>
       </c>
       <c r="C47" s="45">
         <v>92889</v>
       </c>
       <c r="D47" s="45">
         <v>98907</v>
       </c>
       <c r="E47" s="45">
         <v>94837</v>
       </c>
       <c r="F47" s="45">
         <v>96137</v>
       </c>
       <c r="G47" s="45">
         <v>97041</v>
       </c>
       <c r="H47" s="45">
         <v>98458</v>
       </c>
       <c r="I47" s="45">
         <v>99464</v>
       </c>
@@ -3934,54 +4151,57 @@
       </c>
       <c r="R47" s="45">
         <v>111704</v>
       </c>
       <c r="S47" s="45">
         <v>114552</v>
       </c>
       <c r="T47" s="45">
         <v>115070</v>
       </c>
       <c r="U47" s="45">
         <v>115684</v>
       </c>
       <c r="V47" s="46">
         <v>116427</v>
       </c>
       <c r="W47" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X47" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y47" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>45</v>
+      <c r="Z47" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="6" t="s">
+        <v>59</v>
       </c>
       <c r="B48" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F48" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G48" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H48" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I48" s="16" t="s">
         <v>0</v>
       </c>
@@ -4011,54 +4231,57 @@
       </c>
       <c r="R48" s="45">
         <v>1094</v>
       </c>
       <c r="S48" s="45">
         <v>1186</v>
       </c>
       <c r="T48" s="45">
         <v>1206</v>
       </c>
       <c r="U48" s="45">
         <v>1231</v>
       </c>
       <c r="V48" s="46">
         <v>1277</v>
       </c>
       <c r="W48" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X48" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y48" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>46</v>
+      <c r="Z48" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="91" t="s">
+        <v>60</v>
       </c>
       <c r="B49" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="45">
         <v>159</v>
       </c>
       <c r="D49" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G49" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H49" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I49" s="16" t="s">
         <v>0</v>
       </c>
@@ -4088,54 +4311,57 @@
       </c>
       <c r="R49" s="45">
         <v>823</v>
       </c>
       <c r="S49" s="45">
         <v>880</v>
       </c>
       <c r="T49" s="45" t="s">
         <v>1</v>
       </c>
       <c r="U49" s="45">
         <v>895</v>
       </c>
       <c r="V49" s="20">
         <v>903</v>
       </c>
       <c r="W49" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X49" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y49" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>39</v>
+      <c r="Z49" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="6" t="s">
+        <v>46</v>
       </c>
       <c r="B50" s="45">
         <v>3961</v>
       </c>
       <c r="C50" s="45">
         <v>3961</v>
       </c>
       <c r="D50" s="45">
         <v>3964</v>
       </c>
       <c r="E50" s="45">
         <v>3569</v>
       </c>
       <c r="F50" s="45">
         <v>3576</v>
       </c>
       <c r="G50" s="45">
         <v>9579</v>
       </c>
       <c r="H50" s="45">
         <v>3591</v>
       </c>
       <c r="I50" s="45">
         <v>3602</v>
       </c>
@@ -4165,54 +4391,57 @@
       </c>
       <c r="R50" s="45">
         <v>4286</v>
       </c>
       <c r="S50" s="45">
         <v>4294</v>
       </c>
       <c r="T50" s="45">
         <v>4301</v>
       </c>
       <c r="U50" s="45">
         <v>4308</v>
       </c>
       <c r="V50" s="46">
         <v>4315</v>
       </c>
       <c r="W50" s="16">
         <v>4334</v>
       </c>
       <c r="X50" s="32">
         <v>4336</v>
       </c>
       <c r="Y50" s="83">
         <v>4360</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>40</v>
+      <c r="Z50" s="83">
+        <v>4364</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="37" t="s">
+        <v>39</v>
       </c>
       <c r="B51" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H51" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I51" s="16" t="s">
         <v>0</v>
       </c>
@@ -4242,54 +4471,57 @@
       </c>
       <c r="R51" s="45">
         <v>2684</v>
       </c>
       <c r="S51" s="45">
         <v>2726</v>
       </c>
       <c r="T51" s="45" t="s">
         <v>1</v>
       </c>
       <c r="U51" s="45">
         <v>2761</v>
       </c>
       <c r="V51" s="46">
         <v>2777</v>
       </c>
       <c r="W51" s="16">
         <v>2803</v>
       </c>
       <c r="X51" s="32">
         <v>2829</v>
       </c>
       <c r="Y51" s="83">
         <v>2856</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>41</v>
+      <c r="Z51" s="83">
+        <v>2885</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="90" t="s">
+        <v>61</v>
       </c>
       <c r="B52" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D52" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E52" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F52" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G52" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H52" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I52" s="16" t="s">
         <v>0</v>
       </c>
@@ -4317,56 +4549,59 @@
       <c r="Q52" s="16" t="s">
         <v>0</v>
       </c>
       <c r="R52" s="45">
         <v>3007</v>
       </c>
       <c r="S52" s="45">
         <v>3159</v>
       </c>
       <c r="T52" s="45">
         <v>4577</v>
       </c>
       <c r="U52" s="45">
         <v>4224</v>
       </c>
       <c r="V52" s="46">
         <v>4311</v>
       </c>
       <c r="W52" s="16">
         <v>4517</v>
       </c>
       <c r="X52" s="32">
         <v>4665</v>
       </c>
       <c r="Y52" s="85" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-        <v>42</v>
+        <v>55</v>
+      </c>
+      <c r="Z52" s="83">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="37" t="s">
+        <v>41</v>
       </c>
       <c r="B53" s="45">
         <v>3582</v>
       </c>
       <c r="C53" s="45">
         <v>1966</v>
       </c>
       <c r="D53" s="45">
         <v>1966</v>
       </c>
       <c r="E53" s="45">
         <v>1966</v>
       </c>
       <c r="F53" s="45">
         <v>3589</v>
       </c>
       <c r="G53" s="45">
         <v>3720</v>
       </c>
       <c r="H53" s="45">
         <v>3729</v>
       </c>
       <c r="I53" s="45">
         <v>3735</v>
       </c>
@@ -4396,54 +4631,55 @@
       </c>
       <c r="R53" s="45">
         <v>5190</v>
       </c>
       <c r="S53" s="45">
         <v>5390</v>
       </c>
       <c r="T53" s="45">
         <v>5500</v>
       </c>
       <c r="U53" s="45">
         <v>5600</v>
       </c>
       <c r="V53" s="46">
         <v>5680</v>
       </c>
       <c r="W53" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X53" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y53" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>57</v>
+      <c r="Z53" s="21"/>
+    </row>
+    <row r="54" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="90" t="s">
+        <v>62</v>
       </c>
       <c r="B54" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G54" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H54" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I54" s="16" t="s">
         <v>0</v>
       </c>
@@ -4473,54 +4709,57 @@
       </c>
       <c r="R54" s="16" t="s">
         <v>0</v>
       </c>
       <c r="S54" s="16" t="s">
         <v>0</v>
       </c>
       <c r="T54" s="16" t="s">
         <v>0</v>
       </c>
       <c r="U54" s="16" t="s">
         <v>0</v>
       </c>
       <c r="V54" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W54" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X54" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y54" s="83">
         <v>3519</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>47</v>
+      <c r="Z54" s="83">
+        <v>3574</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="90" t="s">
+        <v>63</v>
       </c>
       <c r="B55" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G55" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H55" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I55" s="16" t="s">
         <v>0</v>
       </c>
@@ -4550,54 +4789,55 @@
       </c>
       <c r="R55" s="45">
         <v>640</v>
       </c>
       <c r="S55" s="45">
         <v>700</v>
       </c>
       <c r="T55" s="45">
         <v>884</v>
       </c>
       <c r="U55" s="45">
         <v>891</v>
       </c>
       <c r="V55" s="20">
         <v>896</v>
       </c>
       <c r="W55" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X55" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y55" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>43</v>
+      <c r="Z55" s="21"/>
+    </row>
+    <row r="56" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="91" t="s">
+        <v>64</v>
       </c>
       <c r="B56" s="45">
         <v>9358</v>
       </c>
       <c r="C56" s="45">
         <v>9541</v>
       </c>
       <c r="D56" s="45">
         <v>9658</v>
       </c>
       <c r="E56" s="45">
         <v>9904</v>
       </c>
       <c r="F56" s="45">
         <v>10470</v>
       </c>
       <c r="G56" s="45">
         <v>11488</v>
       </c>
       <c r="H56" s="45">
         <v>12103</v>
       </c>
       <c r="I56" s="45">
         <v>12469</v>
       </c>
@@ -4627,110 +4867,116 @@
       </c>
       <c r="R56" s="45">
         <v>16757</v>
       </c>
       <c r="S56" s="45">
         <v>17152</v>
       </c>
       <c r="T56" s="45">
         <v>17542</v>
       </c>
       <c r="U56" s="45">
         <v>17919</v>
       </c>
       <c r="V56" s="46">
         <v>18271</v>
       </c>
       <c r="W56" s="16">
         <v>18615</v>
       </c>
       <c r="X56" s="32">
         <v>18940</v>
       </c>
       <c r="Y56" s="83">
         <v>19265</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A58" s="86" t="s">
+      <c r="Z56" s="85" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="90" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="B58" s="86"/>
-[...22 lines deleted...]
-    <row r="59" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="B58" s="94"/>
+      <c r="C58" s="94"/>
+      <c r="D58" s="94"/>
+      <c r="E58" s="94"/>
+      <c r="F58" s="94"/>
+      <c r="G58" s="94"/>
+      <c r="H58" s="94"/>
+      <c r="I58" s="94"/>
+      <c r="J58" s="94"/>
+      <c r="K58" s="94"/>
+      <c r="L58" s="94"/>
+      <c r="M58" s="94"/>
+      <c r="N58" s="94"/>
+      <c r="O58" s="94"/>
+      <c r="P58" s="94"/>
+      <c r="Q58" s="94"/>
+      <c r="R58" s="94"/>
+      <c r="S58" s="94"/>
+      <c r="T58" s="94"/>
+      <c r="U58" s="94"/>
+      <c r="V58" s="94"/>
+      <c r="W58" s="94"/>
+    </row>
+    <row r="59" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="73"/>
       <c r="C59" s="73"/>
       <c r="D59" s="73"/>
       <c r="E59" s="73"/>
       <c r="F59" s="73"/>
       <c r="G59" s="73"/>
       <c r="H59" s="73"/>
       <c r="I59" s="73"/>
       <c r="J59" s="73"/>
       <c r="K59" s="73"/>
       <c r="L59" s="73"/>
       <c r="M59" s="73"/>
       <c r="N59" s="73"/>
       <c r="O59" s="73"/>
       <c r="P59" s="73"/>
       <c r="Q59" s="73"/>
       <c r="R59" s="73"/>
       <c r="S59" s="73"/>
       <c r="T59" s="73"/>
       <c r="U59" s="73"/>
       <c r="V59" s="73"/>
       <c r="W59" s="73"/>
       <c r="X59" s="73"/>
-      <c r="Y59" s="73" t="s">
+      <c r="Y59" s="93" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="60" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z59" s="93"/>
+    </row>
+    <row r="60" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="34"/>
       <c r="B60" s="7">
         <v>2001</v>
       </c>
       <c r="C60" s="7">
         <v>2002</v>
       </c>
       <c r="D60" s="7">
         <v>2003</v>
       </c>
       <c r="E60" s="7">
         <v>2004</v>
       </c>
       <c r="F60" s="7">
         <v>2005</v>
       </c>
       <c r="G60" s="7">
         <v>2006</v>
       </c>
       <c r="H60" s="7">
         <v>2007</v>
       </c>
       <c r="I60" s="7">
         <v>2008</v>
       </c>
@@ -4760,54 +5006,57 @@
       </c>
       <c r="R60" s="7">
         <v>2017</v>
       </c>
       <c r="S60" s="7">
         <v>2018</v>
       </c>
       <c r="T60" s="7">
         <v>2019</v>
       </c>
       <c r="U60" s="7">
         <v>2020</v>
       </c>
       <c r="V60" s="7">
         <v>2021</v>
       </c>
       <c r="W60" s="7">
         <v>2022</v>
       </c>
       <c r="X60" s="7">
         <v>2023</v>
       </c>
       <c r="Y60" s="7">
         <v>2024</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>53</v>
+      <c r="Z60" s="86">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="92" t="s">
+        <v>52</v>
       </c>
       <c r="B61" s="39">
         <v>28815</v>
       </c>
       <c r="C61" s="39">
         <v>27874</v>
       </c>
       <c r="D61" s="39">
         <v>32268</v>
       </c>
       <c r="E61" s="39">
         <v>34488</v>
       </c>
       <c r="F61" s="21">
         <v>36442</v>
       </c>
       <c r="G61" s="39">
         <v>40572</v>
       </c>
       <c r="H61" s="38">
         <v>35191</v>
       </c>
       <c r="I61" s="38">
         <v>31349</v>
       </c>
@@ -4837,54 +5086,57 @@
       </c>
       <c r="R61" s="39">
         <v>60926</v>
       </c>
       <c r="S61" s="44">
         <v>73600</v>
       </c>
       <c r="T61" s="44">
         <v>122382</v>
       </c>
       <c r="U61" s="44">
         <v>74474</v>
       </c>
       <c r="V61" s="16">
         <v>62126</v>
       </c>
       <c r="W61" s="16">
         <v>48719</v>
       </c>
       <c r="X61" s="32">
         <v>60903</v>
       </c>
       <c r="Y61" s="83">
         <v>55979</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>37</v>
+      <c r="Z61" s="83">
+        <v>56394</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="90" t="s">
+        <v>57</v>
       </c>
       <c r="B62" s="45">
         <v>14623</v>
       </c>
       <c r="C62" s="45">
         <v>12608</v>
       </c>
       <c r="D62" s="45">
         <v>15419</v>
       </c>
       <c r="E62" s="45">
         <v>19117</v>
       </c>
       <c r="F62" s="45">
         <v>19691</v>
       </c>
       <c r="G62" s="45">
         <v>20443</v>
       </c>
       <c r="H62" s="45">
         <v>16457</v>
       </c>
       <c r="I62" s="45">
         <v>14762</v>
       </c>
@@ -4914,54 +5166,57 @@
       </c>
       <c r="R62" s="45">
         <v>42572</v>
       </c>
       <c r="S62" s="45">
         <v>51436</v>
       </c>
       <c r="T62" s="45">
         <v>100874</v>
       </c>
       <c r="U62" s="45">
         <v>55506</v>
       </c>
       <c r="V62" s="46">
         <v>42149</v>
       </c>
       <c r="W62" s="16">
         <v>36302</v>
       </c>
       <c r="X62" s="32">
         <v>48133</v>
       </c>
       <c r="Y62" s="83">
         <v>43235</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>38</v>
+      <c r="Z62" s="83">
+        <v>43611</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="90" t="s">
+        <v>58</v>
       </c>
       <c r="B63" s="45">
         <v>1043</v>
       </c>
       <c r="C63" s="45">
         <v>1148</v>
       </c>
       <c r="D63" s="45">
         <v>460</v>
       </c>
       <c r="E63" s="45">
         <v>672</v>
       </c>
       <c r="F63" s="45">
         <v>494</v>
       </c>
       <c r="G63" s="45">
         <v>954</v>
       </c>
       <c r="H63" s="45">
         <v>2832</v>
       </c>
       <c r="I63" s="45">
         <v>2801</v>
       </c>
@@ -4991,54 +5246,57 @@
       </c>
       <c r="R63" s="45">
         <v>4140</v>
       </c>
       <c r="S63" s="45">
         <v>4180</v>
       </c>
       <c r="T63" s="45">
         <v>4180</v>
       </c>
       <c r="U63" s="45">
         <v>4180</v>
       </c>
       <c r="V63" s="46">
         <v>4200</v>
       </c>
       <c r="W63" s="16">
         <v>4200</v>
       </c>
       <c r="X63" s="32">
         <v>4200</v>
       </c>
       <c r="Y63" s="83">
         <v>4200</v>
       </c>
-    </row>
-    <row r="64" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z63" s="85" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="6" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="B64" s="45">
         <v>9275</v>
       </c>
       <c r="C64" s="45">
         <v>9263</v>
       </c>
       <c r="D64" s="45">
         <v>9983</v>
       </c>
       <c r="E64" s="45">
         <v>9896</v>
       </c>
       <c r="F64" s="45">
         <v>10021</v>
       </c>
       <c r="G64" s="45">
         <v>12446</v>
       </c>
       <c r="H64" s="45">
         <v>10055</v>
       </c>
       <c r="I64" s="45">
         <v>9338</v>
       </c>
@@ -5068,54 +5326,57 @@
       </c>
       <c r="R64" s="45">
         <v>6612</v>
       </c>
       <c r="S64" s="45">
         <v>8588</v>
       </c>
       <c r="T64" s="45">
         <v>7372</v>
       </c>
       <c r="U64" s="45">
         <v>5046</v>
       </c>
       <c r="V64" s="46">
         <v>5955</v>
       </c>
       <c r="W64" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X64" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y64" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>45</v>
+      <c r="Z64" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="91" t="s">
+        <v>60</v>
       </c>
       <c r="B65" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C65" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D65" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E65" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F65" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G65" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H65" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I65" s="16" t="s">
         <v>0</v>
       </c>
@@ -5145,52 +5406,55 @@
       </c>
       <c r="R65" s="45">
         <v>314</v>
       </c>
       <c r="S65" s="45">
         <v>367</v>
       </c>
       <c r="T65" s="45">
         <v>212</v>
       </c>
       <c r="U65" s="45">
         <v>217</v>
       </c>
       <c r="V65" s="20">
         <v>280</v>
       </c>
       <c r="W65" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X65" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y65" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="66" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z65" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B66" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C66" s="45">
         <v>147</v>
       </c>
       <c r="D66" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E66" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F66" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G66" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H66" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I66" s="16" t="s">
@@ -5222,53 +5486,56 @@
       </c>
       <c r="R66" s="45">
         <v>62</v>
       </c>
       <c r="S66" s="45">
         <v>57</v>
       </c>
       <c r="T66" s="45" t="s">
         <v>1</v>
       </c>
       <c r="U66" s="45">
         <v>97</v>
       </c>
       <c r="V66" s="20">
         <v>247</v>
       </c>
       <c r="W66" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X66" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y66" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="11" t="s">
+      <c r="Z66" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="37" t="s">
         <v>39</v>
       </c>
       <c r="B67" s="45">
         <v>1936</v>
       </c>
       <c r="C67" s="45">
         <v>1902</v>
       </c>
       <c r="D67" s="45">
         <v>2746</v>
       </c>
       <c r="E67" s="45">
         <v>2672</v>
       </c>
       <c r="F67" s="45">
         <v>2321</v>
       </c>
       <c r="G67" s="45">
         <v>2301</v>
       </c>
       <c r="H67" s="45">
         <v>2310</v>
       </c>
       <c r="I67" s="45">
         <v>2331</v>
@@ -5299,54 +5566,57 @@
       </c>
       <c r="R67" s="45">
         <v>2387</v>
       </c>
       <c r="S67" s="45">
         <v>2388</v>
       </c>
       <c r="T67" s="45">
         <v>2389</v>
       </c>
       <c r="U67" s="45">
         <v>2391</v>
       </c>
       <c r="V67" s="46">
         <v>2392</v>
       </c>
       <c r="W67" s="16">
         <v>2392</v>
       </c>
       <c r="X67" s="32">
         <v>2404</v>
       </c>
       <c r="Y67" s="83">
         <v>2405</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>40</v>
+      <c r="Z67" s="83">
+        <v>2406</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="90" t="s">
+        <v>61</v>
       </c>
       <c r="B68" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C68" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D68" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E68" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F68" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G68" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H68" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I68" s="16" t="s">
         <v>0</v>
       </c>
@@ -5374,53 +5644,56 @@
       </c>
       <c r="R68" s="45">
         <v>1300</v>
       </c>
       <c r="S68" s="45">
         <v>1240</v>
       </c>
       <c r="T68" s="45" t="s">
         <v>1</v>
       </c>
       <c r="U68" s="45">
         <v>1495</v>
       </c>
       <c r="V68" s="46">
         <v>1340</v>
       </c>
       <c r="W68" s="16">
         <v>1362</v>
       </c>
       <c r="X68" s="32">
         <v>1360</v>
       </c>
       <c r="Y68" s="83">
         <v>1365</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="11" t="s">
+      <c r="Z68" s="83">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="37" t="s">
         <v>41</v>
       </c>
       <c r="B69" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C69" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D69" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E69" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F69" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G69" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H69" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I69" s="16" t="s">
         <v>0</v>
@@ -5449,56 +5722,59 @@
       <c r="Q69" s="45">
         <v>500</v>
       </c>
       <c r="R69" s="45">
         <v>492</v>
       </c>
       <c r="S69" s="45">
         <v>1294</v>
       </c>
       <c r="T69" s="45">
         <v>1389</v>
       </c>
       <c r="U69" s="45">
         <v>1590</v>
       </c>
       <c r="V69" s="46">
         <v>1548</v>
       </c>
       <c r="W69" s="16">
         <v>1963</v>
       </c>
       <c r="X69" s="32">
         <v>2306</v>
       </c>
       <c r="Y69" s="85" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-        <v>42</v>
+        <v>55</v>
+      </c>
+      <c r="Z69" s="83">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="90" t="s">
+        <v>62</v>
       </c>
       <c r="B70" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C70" s="45">
         <v>110</v>
       </c>
       <c r="D70" s="45">
         <v>110</v>
       </c>
       <c r="E70" s="45">
         <v>120</v>
       </c>
       <c r="F70" s="45">
         <v>150</v>
       </c>
       <c r="G70" s="45">
         <v>160</v>
       </c>
       <c r="H70" s="45">
         <v>170</v>
       </c>
       <c r="I70" s="45">
         <v>200</v>
       </c>
@@ -5528,54 +5804,57 @@
       </c>
       <c r="R70" s="45">
         <v>300</v>
       </c>
       <c r="S70" s="45">
         <v>1300</v>
       </c>
       <c r="T70" s="45">
         <v>1300</v>
       </c>
       <c r="U70" s="45">
         <v>1300</v>
       </c>
       <c r="V70" s="46">
         <v>1300</v>
       </c>
       <c r="W70" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X70" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y70" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>57</v>
+      <c r="Z70" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="90" t="s">
+        <v>63</v>
       </c>
       <c r="B71" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C71" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D71" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E71" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F71" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G71" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H71" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I71" s="16" t="s">
         <v>0</v>
       </c>
@@ -5605,54 +5884,57 @@
       </c>
       <c r="R71" s="16" t="s">
         <v>0</v>
       </c>
       <c r="S71" s="16" t="s">
         <v>0</v>
       </c>
       <c r="T71" s="16" t="s">
         <v>0</v>
       </c>
       <c r="U71" s="16" t="s">
         <v>0</v>
       </c>
       <c r="V71" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W71" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X71" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y71" s="83">
         <v>1427</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>47</v>
+      <c r="Z71" s="83">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="91" t="s">
+        <v>64</v>
       </c>
       <c r="B72" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C72" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D72" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E72" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F72" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G72" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H72" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I72" s="16" t="s">
         <v>0</v>
       </c>
@@ -5682,54 +5964,57 @@
       </c>
       <c r="R72" s="45">
         <v>247</v>
       </c>
       <c r="S72" s="45">
         <v>200</v>
       </c>
       <c r="T72" s="45">
         <v>471</v>
       </c>
       <c r="U72" s="45">
         <v>102</v>
       </c>
       <c r="V72" s="20">
         <v>215</v>
       </c>
       <c r="W72" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X72" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y72" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>43</v>
+      <c r="Z72" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="90" t="s">
+        <v>65</v>
       </c>
       <c r="B73" s="45">
         <v>1938</v>
       </c>
       <c r="C73" s="45">
         <v>2696</v>
       </c>
       <c r="D73" s="45">
         <v>3550</v>
       </c>
       <c r="E73" s="45">
         <v>2011</v>
       </c>
       <c r="F73" s="45">
         <v>3765</v>
       </c>
       <c r="G73" s="45">
         <v>4268</v>
       </c>
       <c r="H73" s="45">
         <v>3367</v>
       </c>
       <c r="I73" s="45">
         <v>1917</v>
       </c>
@@ -5759,110 +6044,114 @@
       </c>
       <c r="R73" s="45">
         <v>2500</v>
       </c>
       <c r="S73" s="45">
         <v>2550</v>
       </c>
       <c r="T73" s="45">
         <v>2550</v>
       </c>
       <c r="U73" s="45">
         <v>2550</v>
       </c>
       <c r="V73" s="46">
         <v>2500</v>
       </c>
       <c r="W73" s="16">
         <v>2500</v>
       </c>
       <c r="X73" s="32">
         <v>2500</v>
       </c>
       <c r="Y73" s="83">
         <v>2500</v>
       </c>
-    </row>
-    <row r="74" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z73" s="85" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="2"/>
     </row>
-    <row r="75" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A75" s="86" t="s">
+    <row r="75" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="94" t="s">
         <v>23</v>
       </c>
-      <c r="B75" s="86"/>
-[...22 lines deleted...]
-    <row r="76" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="B75" s="94"/>
+      <c r="C75" s="94"/>
+      <c r="D75" s="94"/>
+      <c r="E75" s="94"/>
+      <c r="F75" s="94"/>
+      <c r="G75" s="94"/>
+      <c r="H75" s="94"/>
+      <c r="I75" s="94"/>
+      <c r="J75" s="94"/>
+      <c r="K75" s="94"/>
+      <c r="L75" s="94"/>
+      <c r="M75" s="94"/>
+      <c r="N75" s="94"/>
+      <c r="O75" s="94"/>
+      <c r="P75" s="94"/>
+      <c r="Q75" s="94"/>
+      <c r="R75" s="94"/>
+      <c r="S75" s="94"/>
+      <c r="T75" s="94"/>
+      <c r="U75" s="94"/>
+      <c r="V75" s="94"/>
+      <c r="W75" s="94"/>
+    </row>
+    <row r="76" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B76" s="73"/>
       <c r="C76" s="73"/>
       <c r="D76" s="73"/>
       <c r="E76" s="73"/>
       <c r="F76" s="73"/>
       <c r="G76" s="73"/>
       <c r="H76" s="73"/>
       <c r="I76" s="73"/>
       <c r="J76" s="73"/>
       <c r="K76" s="73"/>
       <c r="L76" s="73"/>
       <c r="M76" s="73"/>
       <c r="N76" s="73"/>
       <c r="O76" s="73"/>
       <c r="P76" s="73"/>
       <c r="Q76" s="73"/>
       <c r="R76" s="73"/>
       <c r="S76" s="73"/>
       <c r="T76" s="73"/>
       <c r="U76" s="73"/>
       <c r="V76" s="73"/>
       <c r="W76" s="73"/>
       <c r="X76" s="73"/>
-      <c r="Y76" s="73" t="s">
+      <c r="Y76" s="93" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="77" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z76" s="93"/>
+    </row>
+    <row r="77" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="34"/>
       <c r="B77" s="7">
         <v>2001</v>
       </c>
       <c r="C77" s="7">
         <v>2002</v>
       </c>
       <c r="D77" s="7">
         <v>2003</v>
       </c>
       <c r="E77" s="7">
         <v>2004</v>
       </c>
       <c r="F77" s="7">
         <v>2005</v>
       </c>
       <c r="G77" s="7">
         <v>2006</v>
       </c>
       <c r="H77" s="7">
         <v>2007</v>
       </c>
       <c r="I77" s="7">
         <v>2008</v>
       </c>
@@ -5892,54 +6181,57 @@
       </c>
       <c r="R77" s="7">
         <v>2017</v>
       </c>
       <c r="S77" s="7">
         <v>2018</v>
       </c>
       <c r="T77" s="7">
         <v>2019</v>
       </c>
       <c r="U77" s="7">
         <v>2020</v>
       </c>
       <c r="V77" s="7">
         <v>2021</v>
       </c>
       <c r="W77" s="7">
         <v>2022</v>
       </c>
       <c r="X77" s="7">
         <v>2023</v>
       </c>
       <c r="Y77" s="7">
         <v>2024</v>
       </c>
-    </row>
-    <row r="78" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z77" s="86">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B78" s="39">
         <v>14735</v>
       </c>
       <c r="C78" s="39">
         <v>14426</v>
       </c>
       <c r="D78" s="39">
         <v>13362</v>
       </c>
       <c r="E78" s="39">
         <v>12804</v>
       </c>
       <c r="F78" s="21">
         <v>13020</v>
       </c>
       <c r="G78" s="39">
         <v>12419</v>
       </c>
       <c r="H78" s="38">
         <v>12640</v>
       </c>
       <c r="I78" s="38">
         <v>14234</v>
       </c>
@@ -5969,54 +6261,57 @@
       </c>
       <c r="R78" s="38">
         <v>26752</v>
       </c>
       <c r="S78" s="44">
         <v>26570</v>
       </c>
       <c r="T78" s="44">
         <v>26223</v>
       </c>
       <c r="U78" s="44">
         <v>26158</v>
       </c>
       <c r="V78" s="16">
         <v>26123</v>
       </c>
       <c r="W78" s="16">
         <v>13840</v>
       </c>
       <c r="X78" s="32">
         <v>13868</v>
       </c>
       <c r="Y78" s="83">
         <v>13873</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>37</v>
+      <c r="Z78" s="87">
+        <v>16203</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="90" t="s">
+        <v>57</v>
       </c>
       <c r="B79" s="45">
         <v>12355</v>
       </c>
       <c r="C79" s="45">
         <v>12400</v>
       </c>
       <c r="D79" s="45">
         <v>12120</v>
       </c>
       <c r="E79" s="45">
         <v>11471</v>
       </c>
       <c r="F79" s="45">
         <v>11722</v>
       </c>
       <c r="G79" s="45">
         <v>11125</v>
       </c>
       <c r="H79" s="45">
         <v>11310</v>
       </c>
       <c r="I79" s="45">
         <v>12800</v>
       </c>
@@ -6046,54 +6341,57 @@
       </c>
       <c r="R79" s="45">
         <v>15451</v>
       </c>
       <c r="S79" s="45">
         <v>15692</v>
       </c>
       <c r="T79" s="45">
         <v>15273</v>
       </c>
       <c r="U79" s="45">
         <v>15297</v>
       </c>
       <c r="V79" s="46">
         <v>15290</v>
       </c>
       <c r="W79" s="16">
         <v>12930</v>
       </c>
       <c r="X79" s="32">
         <v>12942</v>
       </c>
       <c r="Y79" s="83">
         <v>12942</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>38</v>
+      <c r="Z79" s="87">
+        <v>15272</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="90" t="s">
+        <v>58</v>
       </c>
       <c r="B80" s="45">
         <v>200</v>
       </c>
       <c r="C80" s="45">
         <v>15</v>
       </c>
       <c r="D80" s="45">
         <v>12</v>
       </c>
       <c r="E80" s="45">
         <v>30</v>
       </c>
       <c r="F80" s="45">
         <v>27</v>
       </c>
       <c r="G80" s="45">
         <v>32</v>
       </c>
       <c r="H80" s="45">
         <v>36</v>
       </c>
       <c r="I80" s="45">
         <v>40</v>
       </c>
@@ -6123,54 +6421,57 @@
       </c>
       <c r="R80" s="45">
         <v>60</v>
       </c>
       <c r="S80" s="45">
         <v>60</v>
       </c>
       <c r="T80" s="45">
         <v>60</v>
       </c>
       <c r="U80" s="45">
         <v>50</v>
       </c>
       <c r="V80" s="20">
         <v>50</v>
       </c>
       <c r="W80" s="16">
         <v>50</v>
       </c>
       <c r="X80" s="32">
         <v>50</v>
       </c>
       <c r="Y80" s="83">
         <v>50</v>
       </c>
-    </row>
-    <row r="81" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z80" s="85" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="6" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="B81" s="45">
         <v>1304</v>
       </c>
       <c r="C81" s="45">
         <v>1170</v>
       </c>
       <c r="D81" s="45">
         <v>1124</v>
       </c>
       <c r="E81" s="45">
         <v>1180</v>
       </c>
       <c r="F81" s="45">
         <v>1093</v>
       </c>
       <c r="G81" s="45">
         <v>1098</v>
       </c>
       <c r="H81" s="45">
         <v>1096</v>
       </c>
       <c r="I81" s="45">
         <v>1133</v>
       </c>
@@ -6200,52 +6501,55 @@
       </c>
       <c r="R81" s="45">
         <v>10013</v>
       </c>
       <c r="S81" s="45">
         <v>9971</v>
       </c>
       <c r="T81" s="45">
         <v>9959</v>
       </c>
       <c r="U81" s="45">
         <v>9938</v>
       </c>
       <c r="V81" s="46">
         <v>9933</v>
       </c>
       <c r="W81" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X81" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y81" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="82" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z81" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B82" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C82" s="45">
         <v>16</v>
       </c>
       <c r="D82" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E82" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F82" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G82" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H82" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I82" s="16" t="s">
@@ -6277,53 +6581,56 @@
       </c>
       <c r="R82" s="45" t="s">
         <v>0</v>
       </c>
       <c r="S82" s="45">
         <v>27</v>
       </c>
       <c r="T82" s="45" t="s">
         <v>1</v>
       </c>
       <c r="U82" s="45">
         <v>28</v>
       </c>
       <c r="V82" s="20">
         <v>30</v>
       </c>
       <c r="W82" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X82" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y82" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A83" s="11" t="s">
+      <c r="Z82" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="37" t="s">
         <v>39</v>
       </c>
       <c r="B83" s="45">
         <v>10</v>
       </c>
       <c r="C83" s="45">
         <v>9</v>
       </c>
       <c r="D83" s="45">
         <v>6</v>
       </c>
       <c r="E83" s="45">
         <v>19</v>
       </c>
       <c r="F83" s="45">
         <v>23</v>
       </c>
       <c r="G83" s="45">
         <v>7</v>
       </c>
       <c r="H83" s="45">
         <v>7</v>
       </c>
       <c r="I83" s="45">
         <v>7</v>
@@ -6354,52 +6661,55 @@
       </c>
       <c r="R83" s="45">
         <v>10</v>
       </c>
       <c r="S83" s="45">
         <v>10</v>
       </c>
       <c r="T83" s="45">
         <v>10</v>
       </c>
       <c r="U83" s="45">
         <v>10</v>
       </c>
       <c r="V83" s="20">
         <v>10</v>
       </c>
       <c r="W83" s="16">
         <v>10</v>
       </c>
       <c r="X83" s="32">
         <v>10</v>
       </c>
       <c r="Y83" s="37">
         <v>10</v>
       </c>
-    </row>
-    <row r="84" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z83" s="38">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B84" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C84" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D84" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E84" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F84" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G84" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H84" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I84" s="16" t="s">
@@ -6426,57 +6736,60 @@
       <c r="P84" s="45">
         <v>15</v>
       </c>
       <c r="Q84" s="45">
         <v>15</v>
       </c>
       <c r="R84" s="45">
         <v>15</v>
       </c>
       <c r="S84" s="45" t="s">
         <v>0</v>
       </c>
       <c r="T84" s="45" t="s">
         <v>1</v>
       </c>
       <c r="U84" s="45">
         <v>10</v>
       </c>
       <c r="V84" s="20" t="s">
         <v>0</v>
       </c>
       <c r="W84" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X84" s="20" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="Y84" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="85" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z84" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B85" s="45">
         <v>16</v>
       </c>
       <c r="C85" s="45">
         <v>16</v>
       </c>
       <c r="D85" s="45">
         <v>16</v>
       </c>
       <c r="E85" s="45">
         <v>16</v>
       </c>
       <c r="F85" s="45">
         <v>20</v>
       </c>
       <c r="G85" s="45">
         <v>10</v>
       </c>
       <c r="H85" s="45">
         <v>9</v>
       </c>
       <c r="I85" s="45">
@@ -6508,83 +6821,89 @@
       </c>
       <c r="R85" s="45">
         <v>3</v>
       </c>
       <c r="S85" s="45">
         <v>10</v>
       </c>
       <c r="T85" s="45">
         <v>5</v>
       </c>
       <c r="U85" s="45">
         <v>5</v>
       </c>
       <c r="V85" s="20">
         <v>5</v>
       </c>
       <c r="W85" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X85" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y85" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="86" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z85" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="82" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B86" s="45"/>
       <c r="C86" s="45"/>
       <c r="D86" s="45"/>
       <c r="E86" s="45"/>
       <c r="F86" s="45"/>
       <c r="G86" s="45"/>
       <c r="H86" s="45"/>
       <c r="I86" s="45"/>
       <c r="J86" s="45"/>
       <c r="K86" s="45"/>
       <c r="L86" s="45"/>
       <c r="M86" s="45"/>
       <c r="N86" s="45"/>
       <c r="O86" s="45"/>
       <c r="P86" s="45"/>
       <c r="Q86" s="45"/>
       <c r="R86" s="45"/>
       <c r="S86" s="45"/>
       <c r="T86" s="45"/>
       <c r="U86" s="45"/>
       <c r="V86" s="20"/>
       <c r="W86" s="16"/>
       <c r="X86" s="16"/>
       <c r="Y86" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="87" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z86" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B87" s="45">
         <v>850</v>
       </c>
       <c r="C87" s="45">
         <v>800</v>
       </c>
       <c r="D87" s="45">
         <v>84</v>
       </c>
       <c r="E87" s="45">
         <v>88</v>
       </c>
       <c r="F87" s="45">
         <v>135</v>
       </c>
       <c r="G87" s="45">
         <v>147</v>
       </c>
       <c r="H87" s="45">
         <v>182</v>
       </c>
       <c r="I87" s="45">
@@ -6616,108 +6935,112 @@
       </c>
       <c r="R87" s="45">
         <v>1200</v>
       </c>
       <c r="S87" s="45">
         <v>800</v>
       </c>
       <c r="T87" s="45">
         <v>800</v>
       </c>
       <c r="U87" s="45">
         <v>820</v>
       </c>
       <c r="V87" s="20">
         <v>805</v>
       </c>
       <c r="W87" s="16">
         <v>850</v>
       </c>
       <c r="X87" s="32">
         <v>862</v>
       </c>
       <c r="Y87" s="37">
         <v>871</v>
       </c>
-    </row>
-    <row r="88" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z87" s="85" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="2"/>
       <c r="T88" s="80"/>
       <c r="U88" s="80"/>
       <c r="V88" s="80"/>
       <c r="W88" s="70"/>
       <c r="X88" s="70"/>
     </row>
-    <row r="89" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A89" s="86" t="s">
+    <row r="89" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="94" t="s">
         <v>24</v>
       </c>
-      <c r="B89" s="86"/>
-[...15 lines deleted...]
-    <row r="90" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="B89" s="94"/>
+      <c r="C89" s="94"/>
+      <c r="D89" s="94"/>
+      <c r="E89" s="94"/>
+      <c r="F89" s="94"/>
+      <c r="G89" s="94"/>
+      <c r="H89" s="94"/>
+      <c r="I89" s="94"/>
+      <c r="J89" s="94"/>
+      <c r="K89" s="94"/>
+      <c r="L89" s="94"/>
+      <c r="M89" s="94"/>
+      <c r="N89" s="94"/>
+      <c r="O89" s="94"/>
+      <c r="P89" s="94"/>
+    </row>
+    <row r="90" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B90" s="73"/>
       <c r="C90" s="73"/>
       <c r="D90" s="73"/>
       <c r="E90" s="73"/>
       <c r="F90" s="73"/>
       <c r="G90" s="73"/>
       <c r="H90" s="73"/>
       <c r="I90" s="73"/>
       <c r="J90" s="73"/>
       <c r="K90" s="73"/>
       <c r="L90" s="73"/>
       <c r="M90" s="73"/>
       <c r="N90" s="73"/>
       <c r="O90" s="73"/>
       <c r="P90" s="73"/>
       <c r="Q90" s="73"/>
       <c r="R90" s="73"/>
       <c r="S90" s="73"/>
       <c r="T90" s="73"/>
       <c r="U90" s="73"/>
       <c r="V90" s="73"/>
       <c r="W90" s="73"/>
-      <c r="X90" s="87" t="s">
+      <c r="X90" s="93" t="s">
         <v>13</v>
       </c>
-      <c r="Y90" s="87"/>
-[...1 lines deleted...]
-    <row r="91" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Y90" s="93"/>
+      <c r="Z90" s="93"/>
+    </row>
+    <row r="91" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="34"/>
       <c r="B91" s="7">
         <v>2001</v>
       </c>
       <c r="C91" s="7">
         <v>2002</v>
       </c>
       <c r="D91" s="7">
         <v>2003</v>
       </c>
       <c r="E91" s="7">
         <v>2004</v>
       </c>
       <c r="F91" s="7">
         <v>2005</v>
       </c>
       <c r="G91" s="7">
         <v>2006</v>
       </c>
       <c r="H91" s="7">
         <v>2007</v>
       </c>
       <c r="I91" s="7">
         <v>2008</v>
       </c>
@@ -6747,54 +7070,57 @@
       </c>
       <c r="R91" s="7">
         <v>2017</v>
       </c>
       <c r="S91" s="7">
         <v>2018</v>
       </c>
       <c r="T91" s="7">
         <v>2019</v>
       </c>
       <c r="U91" s="7">
         <v>2020</v>
       </c>
       <c r="V91" s="7">
         <v>2021</v>
       </c>
       <c r="W91" s="7">
         <v>2022</v>
       </c>
       <c r="X91" s="7">
         <v>2023</v>
       </c>
       <c r="Y91" s="7">
         <v>2024</v>
       </c>
-    </row>
-    <row r="92" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z91" s="86">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B92" s="47">
         <v>585.70000000000005</v>
       </c>
       <c r="C92" s="47">
         <v>594.29999999999995</v>
       </c>
       <c r="D92" s="47">
         <v>582</v>
       </c>
       <c r="E92" s="47">
         <v>617.20000000000005</v>
       </c>
       <c r="F92" s="47">
         <v>546.70000000000005</v>
       </c>
       <c r="G92" s="47">
         <v>578.79999999999995</v>
       </c>
       <c r="H92" s="48">
         <v>653.9</v>
       </c>
       <c r="I92" s="49">
         <v>539</v>
       </c>
@@ -6824,206 +7150,215 @@
       </c>
       <c r="R92" s="49">
         <v>875.7</v>
       </c>
       <c r="S92" s="50">
         <v>801</v>
       </c>
       <c r="T92" s="50">
         <v>813.3</v>
       </c>
       <c r="U92" s="50">
         <v>735.1</v>
       </c>
       <c r="V92" s="50">
         <v>728.1</v>
       </c>
       <c r="W92" s="50">
         <v>564.79999999999995</v>
       </c>
       <c r="X92" s="81">
         <v>575.09500000000003</v>
       </c>
       <c r="Y92" s="84">
         <v>591.70000000000005</v>
       </c>
-    </row>
-    <row r="93" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z92" s="84">
+        <v>605.79999999999995</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B93" s="51">
         <v>308.7</v>
       </c>
       <c r="C93" s="51">
         <v>326.8</v>
       </c>
       <c r="D93" s="51">
         <v>377.3</v>
       </c>
       <c r="E93" s="51">
         <v>378.1</v>
       </c>
       <c r="F93" s="51">
         <v>355</v>
       </c>
       <c r="G93" s="42">
         <v>351.3</v>
       </c>
       <c r="H93" s="42">
         <v>361.3</v>
       </c>
       <c r="I93" s="52" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="J93" s="42">
         <v>273.8</v>
       </c>
       <c r="K93" s="42">
         <v>356.2</v>
       </c>
       <c r="L93" s="42">
         <v>354.4</v>
       </c>
       <c r="M93" s="42">
         <v>368.7</v>
       </c>
       <c r="N93" s="53">
         <v>373.01799999999997</v>
       </c>
       <c r="O93" s="53">
         <v>428.596</v>
       </c>
       <c r="P93" s="53">
         <v>484.613</v>
       </c>
       <c r="Q93" s="51">
         <v>561.6</v>
       </c>
       <c r="R93" s="51">
         <v>593.6</v>
       </c>
       <c r="S93" s="51">
         <v>511</v>
       </c>
       <c r="T93" s="53">
         <v>511.6</v>
       </c>
       <c r="U93" s="51">
         <v>515</v>
       </c>
       <c r="V93" s="20">
         <v>519.20000000000005</v>
       </c>
       <c r="W93" s="54">
         <v>524.70000000000005</v>
       </c>
       <c r="X93" s="81">
         <v>533.029</v>
       </c>
       <c r="Y93" s="84">
         <v>546</v>
       </c>
-    </row>
-    <row r="94" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z93" s="84">
+        <v>557.79999999999995</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B94" s="51">
         <v>308.7</v>
       </c>
       <c r="C94" s="51">
         <v>326.8</v>
       </c>
       <c r="D94" s="51">
         <v>377.3</v>
       </c>
       <c r="E94" s="51">
         <v>378.1</v>
       </c>
       <c r="F94" s="51">
         <v>355</v>
       </c>
       <c r="G94" s="42">
         <v>351.3</v>
       </c>
       <c r="H94" s="42">
         <v>361.3</v>
       </c>
       <c r="I94" s="52" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="J94" s="42">
         <v>273.8</v>
       </c>
       <c r="K94" s="42">
         <v>356.2</v>
       </c>
       <c r="L94" s="42">
         <v>354.4</v>
       </c>
       <c r="M94" s="42">
         <v>368.7</v>
       </c>
       <c r="N94" s="53">
         <v>373.01799999999997</v>
       </c>
       <c r="O94" s="53">
         <v>428.596</v>
       </c>
       <c r="P94" s="53">
         <v>484.613</v>
       </c>
       <c r="Q94" s="51">
         <v>561.6</v>
       </c>
       <c r="R94" s="51">
         <v>6</v>
       </c>
       <c r="S94" s="51">
         <v>6</v>
       </c>
       <c r="T94" s="53">
         <v>6</v>
       </c>
       <c r="U94" s="51">
         <v>6</v>
       </c>
       <c r="V94" s="20">
         <v>6</v>
       </c>
       <c r="W94" s="54">
         <v>6</v>
       </c>
       <c r="X94" s="81">
         <v>6.12</v>
       </c>
       <c r="Y94" s="84">
         <v>6.3</v>
       </c>
-    </row>
-    <row r="95" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z94" s="85" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B95" s="54" t="s">
         <v>0</v>
       </c>
       <c r="C95" s="54" t="s">
         <v>0</v>
       </c>
       <c r="D95" s="54" t="s">
         <v>0</v>
       </c>
       <c r="E95" s="54" t="s">
         <v>0</v>
       </c>
       <c r="F95" s="54" t="s">
         <v>0</v>
       </c>
       <c r="G95" s="54" t="s">
         <v>0</v>
       </c>
       <c r="H95" s="54" t="s">
         <v>0</v>
       </c>
       <c r="I95" s="54" t="s">
@@ -7053,52 +7388,55 @@
       </c>
       <c r="R95" s="51">
         <v>219.2</v>
       </c>
       <c r="S95" s="51">
         <v>220.3</v>
       </c>
       <c r="T95" s="53">
         <v>226.2</v>
       </c>
       <c r="U95" s="51">
         <v>173.1</v>
       </c>
       <c r="V95" s="20">
         <v>155.9</v>
       </c>
       <c r="W95" s="54" t="s">
         <v>0</v>
       </c>
       <c r="X95" s="60" t="s">
         <v>0</v>
       </c>
       <c r="Y95" s="60" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="96" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z95" s="60" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B96" s="54" t="s">
         <v>0</v>
       </c>
       <c r="C96" s="54" t="s">
         <v>0</v>
       </c>
       <c r="D96" s="54" t="s">
         <v>0</v>
       </c>
       <c r="E96" s="54" t="s">
         <v>0</v>
       </c>
       <c r="F96" s="54" t="s">
         <v>0</v>
       </c>
       <c r="G96" s="54" t="s">
         <v>0</v>
       </c>
       <c r="H96" s="54" t="s">
         <v>0</v>
       </c>
       <c r="I96" s="54" t="s">
@@ -7113,69 +7451,72 @@
       <c r="L96" s="54" t="s">
         <v>0</v>
       </c>
       <c r="M96" s="54" t="s">
         <v>0</v>
       </c>
       <c r="N96" s="53">
         <v>2.1379999999999999</v>
       </c>
       <c r="O96" s="54" t="s">
         <v>0</v>
       </c>
       <c r="P96" s="54" t="s">
         <v>0</v>
       </c>
       <c r="Q96" s="54" t="s">
         <v>0</v>
       </c>
       <c r="R96" s="51">
         <v>9.9</v>
       </c>
       <c r="S96" s="51">
         <v>9.9</v>
       </c>
       <c r="T96" s="53" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="U96" s="51">
         <v>3.4</v>
       </c>
       <c r="V96" s="20">
         <v>3.4</v>
       </c>
       <c r="W96" s="54" t="s">
         <v>0</v>
       </c>
       <c r="X96" s="60" t="s">
         <v>0</v>
       </c>
       <c r="Y96" s="60" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="97" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z96" s="60" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B97" s="54" t="s">
         <v>0</v>
       </c>
       <c r="C97" s="51">
         <v>2</v>
       </c>
       <c r="D97" s="54" t="s">
         <v>0</v>
       </c>
       <c r="E97" s="54" t="s">
         <v>0</v>
       </c>
       <c r="F97" s="54" t="s">
         <v>0</v>
       </c>
       <c r="G97" s="54" t="s">
         <v>0</v>
       </c>
       <c r="H97" s="54" t="s">
         <v>0</v>
       </c>
       <c r="I97" s="54" t="s">
@@ -7207,129 +7548,135 @@
       </c>
       <c r="R97" s="51">
         <v>9.1999999999999993</v>
       </c>
       <c r="S97" s="51">
         <v>9.3000000000000007</v>
       </c>
       <c r="T97" s="53" t="s">
         <v>1</v>
       </c>
       <c r="U97" s="51">
         <v>2.2000000000000002</v>
       </c>
       <c r="V97" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="W97" s="54" t="s">
         <v>0</v>
       </c>
       <c r="X97" s="60" t="s">
         <v>0</v>
       </c>
       <c r="Y97" s="60" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="98" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z97" s="60" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B98" s="51">
         <v>2.2999999999999998</v>
       </c>
       <c r="C98" s="51">
         <v>4.3</v>
       </c>
       <c r="D98" s="51">
         <v>7.3</v>
       </c>
       <c r="E98" s="51">
         <v>7.5</v>
       </c>
       <c r="F98" s="51">
         <v>9.1999999999999993</v>
       </c>
       <c r="G98" s="42">
         <v>10.1</v>
       </c>
       <c r="H98" s="42">
         <v>10</v>
       </c>
       <c r="I98" s="52" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J98" s="42">
         <v>3.7</v>
       </c>
       <c r="K98" s="42">
         <v>1.3</v>
       </c>
       <c r="L98" s="42">
         <v>4.2</v>
       </c>
       <c r="M98" s="42">
         <v>5.2</v>
       </c>
       <c r="N98" s="53">
         <v>6.032</v>
       </c>
       <c r="O98" s="53">
         <v>7.0640000000000001</v>
       </c>
       <c r="P98" s="53">
         <v>8.0169999999999995</v>
       </c>
       <c r="Q98" s="51">
         <v>8.1</v>
       </c>
       <c r="R98" s="51">
         <v>8.1</v>
       </c>
       <c r="S98" s="51">
         <v>8.1999999999999993</v>
       </c>
       <c r="T98" s="53">
         <v>8.1999999999999993</v>
       </c>
       <c r="U98" s="51">
         <v>8.1999999999999993</v>
       </c>
       <c r="V98" s="20">
         <v>8.1999999999999993</v>
       </c>
       <c r="W98" s="54">
         <v>8.1999999999999993</v>
       </c>
       <c r="X98" s="81">
         <v>8.4760000000000009</v>
       </c>
       <c r="Y98" s="84">
         <v>8.9</v>
       </c>
-    </row>
-    <row r="99" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z98" s="84">
+        <v>9.1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B99" s="54" t="s">
         <v>0</v>
       </c>
       <c r="C99" s="54" t="s">
         <v>0</v>
       </c>
       <c r="D99" s="54" t="s">
         <v>0</v>
       </c>
       <c r="E99" s="54" t="s">
         <v>0</v>
       </c>
       <c r="F99" s="54" t="s">
         <v>0</v>
       </c>
       <c r="G99" s="54" t="s">
         <v>0</v>
       </c>
       <c r="H99" s="54" t="s">
         <v>0</v>
       </c>
       <c r="I99" s="54" t="s">
@@ -7361,53 +7708,56 @@
       </c>
       <c r="R99" s="51">
         <v>2.2000000000000002</v>
       </c>
       <c r="S99" s="51">
         <v>2.2999999999999998</v>
       </c>
       <c r="T99" s="53" t="s">
         <v>1</v>
       </c>
       <c r="U99" s="51">
         <v>2.5</v>
       </c>
       <c r="V99" s="20">
         <v>2.6</v>
       </c>
       <c r="W99" s="54">
         <v>2.6</v>
       </c>
       <c r="X99" s="81">
         <v>3.0819999999999999</v>
       </c>
       <c r="Y99" s="84">
         <v>3.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A100" s="11" t="s">
+      <c r="Z99" s="84">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="37" t="s">
         <v>41</v>
       </c>
       <c r="B100" s="54" t="s">
         <v>0</v>
       </c>
       <c r="C100" s="54" t="s">
         <v>0</v>
       </c>
       <c r="D100" s="54" t="s">
         <v>0</v>
       </c>
       <c r="E100" s="54" t="s">
         <v>0</v>
       </c>
       <c r="F100" s="54" t="s">
         <v>0</v>
       </c>
       <c r="G100" s="54" t="s">
         <v>0</v>
       </c>
       <c r="H100" s="54" t="s">
         <v>0</v>
       </c>
       <c r="I100" s="54" t="s">
         <v>0</v>
@@ -7436,133 +7786,139 @@
       <c r="Q100" s="51">
         <v>3.2</v>
       </c>
       <c r="R100" s="51">
         <v>3.2</v>
       </c>
       <c r="S100" s="51">
         <v>3.2</v>
       </c>
       <c r="T100" s="53">
         <v>14.6</v>
       </c>
       <c r="U100" s="51">
         <v>5.2</v>
       </c>
       <c r="V100" s="20">
         <v>10.9</v>
       </c>
       <c r="W100" s="54">
         <v>13.5</v>
       </c>
       <c r="X100" s="81">
         <v>14.494</v>
       </c>
       <c r="Y100" s="85" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-        <v>42</v>
+        <v>55</v>
+      </c>
+      <c r="Z100" s="84">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="90" t="s">
+        <v>62</v>
       </c>
       <c r="B101" s="51">
         <v>18</v>
       </c>
       <c r="C101" s="51">
         <v>4</v>
       </c>
       <c r="D101" s="51">
         <v>4</v>
       </c>
       <c r="E101" s="51">
         <v>5</v>
       </c>
       <c r="F101" s="51">
         <v>7</v>
       </c>
       <c r="G101" s="42">
         <v>6.2</v>
       </c>
       <c r="H101" s="42">
         <v>5.8</v>
       </c>
       <c r="I101" s="52" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="J101" s="42">
         <v>3.8</v>
       </c>
       <c r="K101" s="42">
         <v>2.5</v>
       </c>
       <c r="L101" s="42">
         <v>3.2</v>
       </c>
       <c r="M101" s="42">
         <v>7</v>
       </c>
       <c r="N101" s="46">
         <v>4.2</v>
       </c>
       <c r="O101" s="53">
         <v>4.8</v>
       </c>
       <c r="P101" s="53">
         <v>4.7850000000000001</v>
       </c>
       <c r="Q101" s="51">
         <v>3.6</v>
       </c>
       <c r="R101" s="51">
         <v>5.5</v>
       </c>
       <c r="S101" s="51">
         <v>5.5</v>
       </c>
       <c r="T101" s="53">
         <v>5.5</v>
       </c>
       <c r="U101" s="51">
         <v>5.5</v>
       </c>
       <c r="V101" s="20">
         <v>5.6</v>
       </c>
       <c r="W101" s="54" t="s">
         <v>0</v>
       </c>
       <c r="X101" s="60" t="s">
         <v>0</v>
       </c>
       <c r="Y101" s="60" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>57</v>
+      <c r="Z101" s="60" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="90" t="s">
+        <v>63</v>
       </c>
       <c r="B102" s="54" t="s">
         <v>0</v>
       </c>
       <c r="C102" s="54" t="s">
         <v>0</v>
       </c>
       <c r="D102" s="54" t="s">
         <v>0</v>
       </c>
       <c r="E102" s="54" t="s">
         <v>0</v>
       </c>
       <c r="F102" s="54" t="s">
         <v>0</v>
       </c>
       <c r="G102" s="54" t="s">
         <v>0</v>
       </c>
       <c r="H102" s="54" t="s">
         <v>0</v>
       </c>
       <c r="I102" s="54" t="s">
         <v>0</v>
       </c>
@@ -7592,54 +7948,57 @@
       </c>
       <c r="R102" s="54" t="s">
         <v>0</v>
       </c>
       <c r="S102" s="54" t="s">
         <v>0</v>
       </c>
       <c r="T102" s="54" t="s">
         <v>0</v>
       </c>
       <c r="U102" s="54" t="s">
         <v>0</v>
       </c>
       <c r="V102" s="54" t="s">
         <v>0</v>
       </c>
       <c r="W102" s="54" t="s">
         <v>0</v>
       </c>
       <c r="X102" s="54" t="s">
         <v>0</v>
       </c>
       <c r="Y102" s="84">
         <v>5.4</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>47</v>
+      <c r="Z102" s="84">
+        <v>5.7</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="91" t="s">
+        <v>64</v>
       </c>
       <c r="B103" s="54" t="s">
         <v>0</v>
       </c>
       <c r="C103" s="54" t="s">
         <v>0</v>
       </c>
       <c r="D103" s="54" t="s">
         <v>0</v>
       </c>
       <c r="E103" s="54" t="s">
         <v>0</v>
       </c>
       <c r="F103" s="54" t="s">
         <v>0</v>
       </c>
       <c r="G103" s="54" t="s">
         <v>0</v>
       </c>
       <c r="H103" s="54" t="s">
         <v>0</v>
       </c>
       <c r="I103" s="54" t="s">
         <v>0</v>
       </c>
@@ -7669,182 +8028,189 @@
       </c>
       <c r="R103" s="51">
         <v>9</v>
       </c>
       <c r="S103" s="51">
         <v>15.8</v>
       </c>
       <c r="T103" s="53">
         <v>10.5</v>
       </c>
       <c r="U103" s="51">
         <v>4.3</v>
       </c>
       <c r="V103" s="20">
         <v>4.3</v>
       </c>
       <c r="W103" s="54" t="s">
         <v>0</v>
       </c>
       <c r="X103" s="60" t="s">
         <v>0</v>
       </c>
       <c r="Y103" s="60" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="104" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z103" s="60" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B104" s="51">
         <v>5.9</v>
       </c>
       <c r="C104" s="51">
         <v>6.8</v>
       </c>
       <c r="D104" s="51">
         <v>7.2</v>
       </c>
       <c r="E104" s="51">
         <v>5.9</v>
       </c>
       <c r="F104" s="51">
         <v>7.8</v>
       </c>
       <c r="G104" s="42">
         <v>9.8000000000000007</v>
       </c>
       <c r="H104" s="42">
         <v>8.4</v>
       </c>
       <c r="I104" s="52" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J104" s="42">
         <v>8.6</v>
       </c>
       <c r="K104" s="42">
         <v>7.5</v>
       </c>
       <c r="L104" s="42">
         <v>9</v>
       </c>
       <c r="M104" s="42">
         <v>9.1</v>
       </c>
       <c r="N104" s="53">
         <v>9.2490000000000006</v>
       </c>
       <c r="O104" s="53">
         <v>8.9670000000000005</v>
       </c>
       <c r="P104" s="53">
         <v>9.6349999999999998</v>
       </c>
       <c r="Q104" s="51">
         <v>8.6</v>
       </c>
       <c r="R104" s="51">
         <v>9.6999999999999993</v>
       </c>
       <c r="S104" s="51">
         <v>9.6999999999999993</v>
       </c>
       <c r="T104" s="53">
         <v>9.6999999999999993</v>
       </c>
       <c r="U104" s="51">
         <v>9.6999999999999993</v>
       </c>
       <c r="V104" s="20">
         <v>9.6999999999999993</v>
       </c>
       <c r="W104" s="54">
         <v>9.8000000000000007</v>
       </c>
       <c r="X104" s="81">
         <v>9.8940000000000001</v>
       </c>
       <c r="Y104" s="84">
         <v>10.199999999999999</v>
       </c>
-    </row>
-    <row r="105" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z104" s="85" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="2"/>
     </row>
-    <row r="106" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A106" s="86" t="s">
+    <row r="106" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="94" t="s">
         <v>14</v>
       </c>
-      <c r="B106" s="86"/>
-[...17 lines deleted...]
-    <row r="107" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="B106" s="94"/>
+      <c r="C106" s="94"/>
+      <c r="D106" s="94"/>
+      <c r="E106" s="94"/>
+      <c r="F106" s="94"/>
+      <c r="G106" s="94"/>
+      <c r="H106" s="94"/>
+      <c r="I106" s="94"/>
+      <c r="J106" s="94"/>
+      <c r="K106" s="94"/>
+      <c r="L106" s="94"/>
+      <c r="M106" s="94"/>
+      <c r="N106" s="94"/>
+      <c r="O106" s="94"/>
+      <c r="P106" s="94"/>
+      <c r="Q106" s="94"/>
+      <c r="R106" s="94"/>
+    </row>
+    <row r="107" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B107" s="73"/>
       <c r="C107" s="73"/>
       <c r="D107" s="73"/>
       <c r="E107" s="73"/>
       <c r="F107" s="73"/>
       <c r="G107" s="73"/>
       <c r="H107" s="73"/>
       <c r="I107" s="73"/>
       <c r="J107" s="73"/>
       <c r="K107" s="73"/>
       <c r="L107" s="73"/>
       <c r="M107" s="73"/>
       <c r="N107" s="73"/>
       <c r="O107" s="73"/>
       <c r="P107" s="73"/>
       <c r="Q107" s="73"/>
       <c r="R107" s="73"/>
       <c r="S107" s="73"/>
       <c r="T107" s="73"/>
       <c r="U107" s="73"/>
       <c r="V107" s="73"/>
       <c r="W107" s="73"/>
       <c r="X107" s="73"/>
-      <c r="Y107" s="73" t="s">
+      <c r="Y107" s="93" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="108" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z107" s="93"/>
+    </row>
+    <row r="108" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="34"/>
       <c r="B108" s="7">
         <v>2001</v>
       </c>
       <c r="C108" s="7">
         <v>2002</v>
       </c>
       <c r="D108" s="7">
         <v>2003</v>
       </c>
       <c r="E108" s="7">
         <v>2004</v>
       </c>
       <c r="F108" s="7">
         <v>2005</v>
       </c>
       <c r="G108" s="7">
         <v>2006</v>
       </c>
       <c r="H108" s="7">
         <v>2007</v>
       </c>
       <c r="I108" s="7">
         <v>2008</v>
       </c>
@@ -7874,54 +8240,57 @@
       </c>
       <c r="R108" s="7">
         <v>2017</v>
       </c>
       <c r="S108" s="7">
         <v>2018</v>
       </c>
       <c r="T108" s="7">
         <v>2019</v>
       </c>
       <c r="U108" s="7">
         <v>2020</v>
       </c>
       <c r="V108" s="7">
         <v>2021</v>
       </c>
       <c r="W108" s="7">
         <v>2022</v>
       </c>
       <c r="X108" s="7">
         <v>2023</v>
       </c>
       <c r="Y108" s="7">
         <v>2024</v>
       </c>
-    </row>
-    <row r="109" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z108" s="86">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B109" s="39">
         <v>11243</v>
       </c>
       <c r="C109" s="39">
         <v>10991</v>
       </c>
       <c r="D109" s="39">
         <v>14013</v>
       </c>
       <c r="E109" s="39">
         <v>14856</v>
       </c>
       <c r="F109" s="21">
         <v>14765</v>
       </c>
       <c r="G109" s="39">
         <v>12835</v>
       </c>
       <c r="H109" s="38">
         <v>12451</v>
       </c>
       <c r="I109" s="38">
         <v>12274</v>
       </c>
@@ -7951,54 +8320,57 @@
       </c>
       <c r="R109" s="38">
         <v>19649</v>
       </c>
       <c r="S109" s="44">
         <v>20018</v>
       </c>
       <c r="T109" s="44">
         <v>21022</v>
       </c>
       <c r="U109" s="44">
         <v>8484</v>
       </c>
       <c r="V109" s="44">
         <v>13698</v>
       </c>
       <c r="W109" s="44">
         <v>7612</v>
       </c>
       <c r="X109" s="32">
         <v>7876</v>
       </c>
       <c r="Y109" s="83">
         <v>7973</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>37</v>
+      <c r="Z109" s="83">
+        <v>8015</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="90" t="s">
+        <v>57</v>
       </c>
       <c r="B110" s="55">
         <v>6306</v>
       </c>
       <c r="C110" s="42">
         <v>6416</v>
       </c>
       <c r="D110" s="42">
         <v>9096</v>
       </c>
       <c r="E110" s="42">
         <v>8807</v>
       </c>
       <c r="F110" s="42">
         <v>7239</v>
       </c>
       <c r="G110" s="42">
         <v>7122</v>
       </c>
       <c r="H110" s="42">
         <v>7168</v>
       </c>
       <c r="I110" s="42">
         <v>6625</v>
       </c>
@@ -8028,54 +8400,57 @@
       </c>
       <c r="R110" s="45">
         <v>12102</v>
       </c>
       <c r="S110" s="45">
         <v>11940</v>
       </c>
       <c r="T110" s="45">
         <v>11903</v>
       </c>
       <c r="U110" s="45">
         <v>4818</v>
       </c>
       <c r="V110" s="46">
         <v>6561</v>
       </c>
       <c r="W110" s="16">
         <v>6620</v>
       </c>
       <c r="X110" s="32">
         <v>6647</v>
       </c>
       <c r="Y110" s="83">
         <v>6648</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>38</v>
+      <c r="Z110" s="83">
+        <v>6654</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="90" t="s">
+        <v>58</v>
       </c>
       <c r="B111" s="55">
         <v>329</v>
       </c>
       <c r="C111" s="42">
         <v>205</v>
       </c>
       <c r="D111" s="42">
         <v>313</v>
       </c>
       <c r="E111" s="42">
         <v>363</v>
       </c>
       <c r="F111" s="42">
         <v>331</v>
       </c>
       <c r="G111" s="42">
         <v>286</v>
       </c>
       <c r="H111" s="42">
         <v>310</v>
       </c>
       <c r="I111" s="42">
         <v>310</v>
       </c>
@@ -8105,54 +8480,57 @@
       </c>
       <c r="R111" s="45">
         <v>188</v>
       </c>
       <c r="S111" s="45">
         <v>188</v>
       </c>
       <c r="T111" s="42">
         <v>188</v>
       </c>
       <c r="U111" s="45">
         <v>189</v>
       </c>
       <c r="V111" s="20">
         <v>190</v>
       </c>
       <c r="W111" s="16">
         <v>190</v>
       </c>
       <c r="X111" s="32">
         <v>195</v>
       </c>
       <c r="Y111" s="83">
         <v>195</v>
       </c>
-    </row>
-    <row r="112" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z111" s="85" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="6" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="B112" s="55">
         <v>4324</v>
       </c>
       <c r="C112" s="42">
         <v>4004</v>
       </c>
       <c r="D112" s="42">
         <v>4241</v>
       </c>
       <c r="E112" s="42">
         <v>5351</v>
       </c>
       <c r="F112" s="42">
         <v>6718</v>
       </c>
       <c r="G112" s="42">
         <v>4958</v>
       </c>
       <c r="H112" s="42">
         <v>4530</v>
       </c>
       <c r="I112" s="42">
         <v>4951</v>
       </c>
@@ -8182,54 +8560,57 @@
       </c>
       <c r="R112" s="45">
         <v>5433</v>
       </c>
       <c r="S112" s="45">
         <v>5709</v>
       </c>
       <c r="T112" s="42">
         <v>6711</v>
       </c>
       <c r="U112" s="45">
         <v>2042</v>
       </c>
       <c r="V112" s="46">
         <v>5339</v>
       </c>
       <c r="W112" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X112" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y112" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>45</v>
+      <c r="Z112" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="91" t="s">
+        <v>60</v>
       </c>
       <c r="B113" s="54" t="s">
         <v>0</v>
       </c>
       <c r="C113" s="54" t="s">
         <v>0</v>
       </c>
       <c r="D113" s="54" t="s">
         <v>0</v>
       </c>
       <c r="E113" s="54" t="s">
         <v>0</v>
       </c>
       <c r="F113" s="54" t="s">
         <v>0</v>
       </c>
       <c r="G113" s="54" t="s">
         <v>0</v>
       </c>
       <c r="H113" s="54" t="s">
         <v>0</v>
       </c>
       <c r="I113" s="54" t="s">
         <v>0</v>
       </c>
@@ -8259,52 +8640,55 @@
       </c>
       <c r="R113" s="45">
         <v>424</v>
       </c>
       <c r="S113" s="45">
         <v>575</v>
       </c>
       <c r="T113" s="42">
         <v>400</v>
       </c>
       <c r="U113" s="45">
         <v>70</v>
       </c>
       <c r="V113" s="20">
         <v>76</v>
       </c>
       <c r="W113" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X113" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y113" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="114" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z113" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B114" s="54" t="s">
         <v>0</v>
       </c>
       <c r="C114" s="42">
         <v>17</v>
       </c>
       <c r="D114" s="54" t="s">
         <v>0</v>
       </c>
       <c r="E114" s="54" t="s">
         <v>0</v>
       </c>
       <c r="F114" s="54" t="s">
         <v>0</v>
       </c>
       <c r="G114" s="54" t="s">
         <v>0</v>
       </c>
       <c r="H114" s="54" t="s">
         <v>0</v>
       </c>
       <c r="I114" s="54" t="s">
@@ -8336,53 +8720,56 @@
       </c>
       <c r="R114" s="45">
         <v>307</v>
       </c>
       <c r="S114" s="45">
         <v>416</v>
       </c>
       <c r="T114" s="42" t="s">
         <v>1</v>
       </c>
       <c r="U114" s="45">
         <v>45</v>
       </c>
       <c r="V114" s="20">
         <v>72</v>
       </c>
       <c r="W114" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X114" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y114" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A115" s="11" t="s">
+      <c r="Z114" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="37" t="s">
         <v>39</v>
       </c>
       <c r="B115" s="55">
         <v>114</v>
       </c>
       <c r="C115" s="42">
         <v>179</v>
       </c>
       <c r="D115" s="42">
         <v>193</v>
       </c>
       <c r="E115" s="42">
         <v>182</v>
       </c>
       <c r="F115" s="42">
         <v>217</v>
       </c>
       <c r="G115" s="42">
         <v>219</v>
       </c>
       <c r="H115" s="42">
         <v>222</v>
       </c>
       <c r="I115" s="42">
         <v>224</v>
@@ -8413,54 +8800,57 @@
       </c>
       <c r="R115" s="45">
         <v>263</v>
       </c>
       <c r="S115" s="45">
         <v>264</v>
       </c>
       <c r="T115" s="42">
         <v>265</v>
       </c>
       <c r="U115" s="45">
         <v>266</v>
       </c>
       <c r="V115" s="20">
         <v>267</v>
       </c>
       <c r="W115" s="16">
         <v>144</v>
       </c>
       <c r="X115" s="32">
         <v>145</v>
       </c>
       <c r="Y115" s="83">
         <v>145</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>40</v>
+      <c r="Z115" s="83">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="90" t="s">
+        <v>61</v>
       </c>
       <c r="B116" s="54" t="s">
         <v>0</v>
       </c>
       <c r="C116" s="54" t="s">
         <v>0</v>
       </c>
       <c r="D116" s="54" t="s">
         <v>0</v>
       </c>
       <c r="E116" s="54" t="s">
         <v>0</v>
       </c>
       <c r="F116" s="54" t="s">
         <v>0</v>
       </c>
       <c r="G116" s="54" t="s">
         <v>0</v>
       </c>
       <c r="H116" s="54" t="s">
         <v>0</v>
       </c>
       <c r="I116" s="54" t="s">
         <v>0</v>
       </c>
@@ -8490,53 +8880,56 @@
       </c>
       <c r="R116" s="45">
         <v>87</v>
       </c>
       <c r="S116" s="45">
         <v>91</v>
       </c>
       <c r="T116" s="42" t="s">
         <v>1</v>
       </c>
       <c r="U116" s="45">
         <v>90</v>
       </c>
       <c r="V116" s="20">
         <v>98</v>
       </c>
       <c r="W116" s="16">
         <v>92</v>
       </c>
       <c r="X116" s="32">
         <v>93</v>
       </c>
       <c r="Y116" s="83">
         <v>94</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A117" s="11" t="s">
+      <c r="Z116" s="83">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="37" t="s">
         <v>41</v>
       </c>
       <c r="B117" s="54" t="s">
         <v>0</v>
       </c>
       <c r="C117" s="54" t="s">
         <v>0</v>
       </c>
       <c r="D117" s="54" t="s">
         <v>0</v>
       </c>
       <c r="E117" s="54" t="s">
         <v>0</v>
       </c>
       <c r="F117" s="54" t="s">
         <v>0</v>
       </c>
       <c r="G117" s="54" t="s">
         <v>0</v>
       </c>
       <c r="H117" s="54" t="s">
         <v>0</v>
       </c>
       <c r="I117" s="54" t="s">
         <v>0</v>
@@ -8565,56 +8958,59 @@
       <c r="Q117" s="45">
         <v>75</v>
       </c>
       <c r="R117" s="45">
         <v>75</v>
       </c>
       <c r="S117" s="45">
         <v>77</v>
       </c>
       <c r="T117" s="42">
         <v>243</v>
       </c>
       <c r="U117" s="45">
         <v>200</v>
       </c>
       <c r="V117" s="20">
         <v>255</v>
       </c>
       <c r="W117" s="16">
         <v>426</v>
       </c>
       <c r="X117" s="32">
         <v>655</v>
       </c>
       <c r="Y117" s="85" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-        <v>42</v>
+        <v>55</v>
+      </c>
+      <c r="Z117" s="83">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="90" t="s">
+        <v>62</v>
       </c>
       <c r="B118" s="55">
         <v>30</v>
       </c>
       <c r="C118" s="42">
         <v>20</v>
       </c>
       <c r="D118" s="42">
         <v>30</v>
       </c>
       <c r="E118" s="42">
         <v>30</v>
       </c>
       <c r="F118" s="42">
         <v>45</v>
       </c>
       <c r="G118" s="42">
         <v>50</v>
       </c>
       <c r="H118" s="42">
         <v>55</v>
       </c>
       <c r="I118" s="42">
         <v>60</v>
       </c>
@@ -8644,54 +9040,57 @@
       </c>
       <c r="R118" s="45">
         <v>230</v>
       </c>
       <c r="S118" s="45">
         <v>231</v>
       </c>
       <c r="T118" s="42">
         <v>231</v>
       </c>
       <c r="U118" s="45">
         <v>240</v>
       </c>
       <c r="V118" s="20">
         <v>240</v>
       </c>
       <c r="W118" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X118" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y118" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>57</v>
+      <c r="Z118" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="90" t="s">
+        <v>63</v>
       </c>
       <c r="B119" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C119" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D119" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E119" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F119" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G119" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H119" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I119" s="16" t="s">
         <v>0</v>
       </c>
@@ -8721,54 +9120,57 @@
       </c>
       <c r="R119" s="16" t="s">
         <v>0</v>
       </c>
       <c r="S119" s="16" t="s">
         <v>0</v>
       </c>
       <c r="T119" s="16" t="s">
         <v>0</v>
       </c>
       <c r="U119" s="16" t="s">
         <v>0</v>
       </c>
       <c r="V119" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W119" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X119" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y119" s="83">
         <v>83</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>47</v>
+      <c r="Z119" s="83">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="91" t="s">
+        <v>64</v>
       </c>
       <c r="B120" s="54" t="s">
         <v>0</v>
       </c>
       <c r="C120" s="54" t="s">
         <v>0</v>
       </c>
       <c r="D120" s="54" t="s">
         <v>0</v>
       </c>
       <c r="E120" s="54" t="s">
         <v>0</v>
       </c>
       <c r="F120" s="54" t="s">
         <v>0</v>
       </c>
       <c r="G120" s="54" t="s">
         <v>0</v>
       </c>
       <c r="H120" s="54" t="s">
         <v>0</v>
       </c>
       <c r="I120" s="54" t="s">
         <v>0</v>
       </c>
@@ -8798,54 +9200,57 @@
       </c>
       <c r="R120" s="45">
         <v>400</v>
       </c>
       <c r="S120" s="45">
         <v>387</v>
       </c>
       <c r="T120" s="42">
         <v>400</v>
       </c>
       <c r="U120" s="45">
         <v>384</v>
       </c>
       <c r="V120" s="20">
         <v>460</v>
       </c>
       <c r="W120" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X120" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y120" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>43</v>
+      <c r="Z120" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="90" t="s">
+        <v>65</v>
       </c>
       <c r="B121" s="55">
         <v>140</v>
       </c>
       <c r="C121" s="42">
         <v>150</v>
       </c>
       <c r="D121" s="42">
         <v>140</v>
       </c>
       <c r="E121" s="42">
         <v>123</v>
       </c>
       <c r="F121" s="42">
         <v>215</v>
       </c>
       <c r="G121" s="42">
         <v>200</v>
       </c>
       <c r="H121" s="42">
         <v>166</v>
       </c>
       <c r="I121" s="42">
         <v>104</v>
       </c>
@@ -8875,105 +9280,109 @@
       </c>
       <c r="R121" s="45">
         <v>140</v>
       </c>
       <c r="S121" s="45">
         <v>140</v>
       </c>
       <c r="T121" s="42">
         <v>140</v>
       </c>
       <c r="U121" s="45">
         <v>140</v>
       </c>
       <c r="V121" s="20">
         <v>140</v>
       </c>
       <c r="W121" s="16">
         <v>140</v>
       </c>
       <c r="X121" s="32">
         <v>141</v>
       </c>
       <c r="Y121" s="83">
         <v>141</v>
       </c>
-    </row>
-    <row r="122" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z121" s="85" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="2"/>
     </row>
-    <row r="123" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A123" s="86" t="s">
+    <row r="123" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="94" t="s">
         <v>25</v>
       </c>
-      <c r="B123" s="86"/>
-[...17 lines deleted...]
-    <row r="124" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="B123" s="94"/>
+      <c r="C123" s="94"/>
+      <c r="D123" s="94"/>
+      <c r="E123" s="94"/>
+      <c r="F123" s="94"/>
+      <c r="G123" s="94"/>
+      <c r="H123" s="94"/>
+      <c r="I123" s="94"/>
+      <c r="J123" s="94"/>
+      <c r="K123" s="94"/>
+      <c r="L123" s="94"/>
+      <c r="M123" s="94"/>
+      <c r="N123" s="94"/>
+      <c r="O123" s="94"/>
+      <c r="P123" s="94"/>
+      <c r="Q123" s="94"/>
+      <c r="R123" s="94"/>
+    </row>
+    <row r="124" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B124" s="73"/>
       <c r="C124" s="73"/>
       <c r="D124" s="73"/>
       <c r="E124" s="73"/>
       <c r="F124" s="73"/>
       <c r="G124" s="73"/>
       <c r="H124" s="73"/>
       <c r="I124" s="73"/>
       <c r="J124" s="73"/>
       <c r="K124" s="73"/>
       <c r="L124" s="73"/>
       <c r="M124" s="73"/>
       <c r="N124" s="73"/>
       <c r="O124" s="73"/>
       <c r="P124" s="73"/>
       <c r="Q124" s="73"/>
       <c r="R124" s="73"/>
       <c r="S124" s="73"/>
       <c r="T124" s="73"/>
       <c r="U124" s="73"/>
       <c r="V124" s="73"/>
       <c r="W124" s="73"/>
       <c r="X124" s="73"/>
-      <c r="Y124" s="73" t="s">
+      <c r="Y124" s="97" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="125" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z124" s="97"/>
+    </row>
+    <row r="125" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="34"/>
       <c r="B125" s="7">
         <v>2001</v>
       </c>
       <c r="C125" s="7">
         <v>2002</v>
       </c>
       <c r="D125" s="7">
         <v>2003</v>
       </c>
       <c r="E125" s="7">
         <v>2004</v>
       </c>
       <c r="F125" s="7">
         <v>2005</v>
       </c>
       <c r="G125" s="7">
         <v>2006</v>
       </c>
       <c r="H125" s="7">
         <v>2007</v>
       </c>
       <c r="I125" s="7">
         <v>2008</v>
       </c>
@@ -9003,54 +9412,57 @@
       </c>
       <c r="R125" s="7">
         <v>2017</v>
       </c>
       <c r="S125" s="7">
         <v>2018</v>
       </c>
       <c r="T125" s="7">
         <v>2019</v>
       </c>
       <c r="U125" s="7">
         <v>2020</v>
       </c>
       <c r="V125" s="7">
         <v>2021</v>
       </c>
       <c r="W125" s="7">
         <v>2022</v>
       </c>
       <c r="X125" s="7">
         <v>2023</v>
       </c>
       <c r="Y125" s="7">
         <v>2024</v>
       </c>
-    </row>
-    <row r="126" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z125" s="86">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B126" s="39">
         <v>1126</v>
       </c>
       <c r="C126" s="39">
         <v>1040</v>
       </c>
       <c r="D126" s="39">
         <v>1120</v>
       </c>
       <c r="E126" s="39">
         <v>1531</v>
       </c>
       <c r="F126" s="21">
         <v>1413</v>
       </c>
       <c r="G126" s="39">
         <v>1537</v>
       </c>
       <c r="H126" s="38">
         <v>1665</v>
       </c>
       <c r="I126" s="38">
         <v>1570</v>
       </c>
@@ -9080,54 +9492,57 @@
       </c>
       <c r="R126" s="38">
         <v>1804</v>
       </c>
       <c r="S126" s="44">
         <v>1827</v>
       </c>
       <c r="T126" s="44">
         <v>1843</v>
       </c>
       <c r="U126" s="44">
         <v>1411</v>
       </c>
       <c r="V126" s="16">
         <v>1483</v>
       </c>
       <c r="W126" s="16">
         <v>1246</v>
       </c>
       <c r="X126" s="32">
         <v>1287</v>
       </c>
       <c r="Y126" s="83">
         <v>1207</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>37</v>
+      <c r="Z126" s="83">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="90" t="s">
+        <v>57</v>
       </c>
       <c r="B127" s="55">
         <v>544</v>
       </c>
       <c r="C127" s="42">
         <v>532</v>
       </c>
       <c r="D127" s="42">
         <v>696</v>
       </c>
       <c r="E127" s="42">
         <v>1086</v>
       </c>
       <c r="F127" s="42">
         <v>825</v>
       </c>
       <c r="G127" s="42">
         <v>850</v>
       </c>
       <c r="H127" s="42">
         <v>852</v>
       </c>
       <c r="I127" s="42">
         <v>981</v>
       </c>
@@ -9157,54 +9572,57 @@
       </c>
       <c r="R127" s="45">
         <v>1225</v>
       </c>
       <c r="S127" s="45">
         <v>1219</v>
       </c>
       <c r="T127" s="45">
         <v>1174</v>
       </c>
       <c r="U127" s="45">
         <v>860</v>
       </c>
       <c r="V127" s="20">
         <v>907</v>
       </c>
       <c r="W127" s="16">
         <v>845</v>
       </c>
       <c r="X127" s="32">
         <v>850</v>
       </c>
       <c r="Y127" s="83">
         <v>856</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>38</v>
+      <c r="Z127" s="83">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="90" t="s">
+        <v>58</v>
       </c>
       <c r="B128" s="55">
         <v>44</v>
       </c>
       <c r="C128" s="42">
         <v>55</v>
       </c>
       <c r="D128" s="42">
         <v>31</v>
       </c>
       <c r="E128" s="42">
         <v>44</v>
       </c>
       <c r="F128" s="42">
         <v>40</v>
       </c>
       <c r="G128" s="42">
         <v>135</v>
       </c>
       <c r="H128" s="42">
         <v>226</v>
       </c>
       <c r="I128" s="42">
         <v>220</v>
       </c>
@@ -9234,54 +9652,57 @@
       </c>
       <c r="R128" s="45">
         <v>89</v>
       </c>
       <c r="S128" s="45">
         <v>89</v>
       </c>
       <c r="T128" s="42">
         <v>89</v>
       </c>
       <c r="U128" s="45">
         <v>90</v>
       </c>
       <c r="V128" s="20">
         <v>90</v>
       </c>
       <c r="W128" s="16">
         <v>90</v>
       </c>
       <c r="X128" s="32">
         <v>95</v>
       </c>
       <c r="Y128" s="83">
         <v>95</v>
       </c>
-    </row>
-    <row r="129" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z128" s="85" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="6" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="B129" s="55">
         <v>466</v>
       </c>
       <c r="C129" s="42">
         <v>379</v>
       </c>
       <c r="D129" s="42">
         <v>321</v>
       </c>
       <c r="E129" s="42">
         <v>315</v>
       </c>
       <c r="F129" s="42">
         <v>414</v>
       </c>
       <c r="G129" s="42">
         <v>401</v>
       </c>
       <c r="H129" s="42">
         <v>434</v>
       </c>
       <c r="I129" s="42">
         <v>232</v>
       </c>
@@ -9311,54 +9732,57 @@
       </c>
       <c r="R129" s="45">
         <v>203</v>
       </c>
       <c r="S129" s="45">
         <v>229</v>
       </c>
       <c r="T129" s="42">
         <v>231</v>
       </c>
       <c r="U129" s="45">
         <v>151</v>
       </c>
       <c r="V129" s="20">
         <v>173</v>
       </c>
       <c r="W129" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X129" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y129" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>45</v>
+      <c r="Z129" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="91" t="s">
+        <v>60</v>
       </c>
       <c r="B130" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C130" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D130" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E130" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F130" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G130" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H130" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I130" s="16" t="s">
         <v>0</v>
       </c>
@@ -9388,52 +9812,55 @@
       </c>
       <c r="R130" s="45">
         <v>21</v>
       </c>
       <c r="S130" s="45">
         <v>20</v>
       </c>
       <c r="T130" s="42">
         <v>17</v>
       </c>
       <c r="U130" s="45">
         <v>19</v>
       </c>
       <c r="V130" s="20">
         <v>23</v>
       </c>
       <c r="W130" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X130" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y130" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="131" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z130" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B131" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C131" s="42">
         <v>5</v>
       </c>
       <c r="D131" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E131" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F131" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G131" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H131" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I131" s="16" t="s">
@@ -9465,53 +9892,56 @@
       </c>
       <c r="R131" s="45">
         <v>23</v>
       </c>
       <c r="S131" s="45">
         <v>19</v>
       </c>
       <c r="T131" s="42" t="s">
         <v>1</v>
       </c>
       <c r="U131" s="45">
         <v>23</v>
       </c>
       <c r="V131" s="20">
         <v>27</v>
       </c>
       <c r="W131" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X131" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y131" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A132" s="11" t="s">
+      <c r="Z131" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="37" t="s">
         <v>39</v>
       </c>
       <c r="B132" s="55">
         <v>17</v>
       </c>
       <c r="C132" s="42">
         <v>12</v>
       </c>
       <c r="D132" s="42">
         <v>19</v>
       </c>
       <c r="E132" s="42">
         <v>34</v>
       </c>
       <c r="F132" s="42">
         <v>53</v>
       </c>
       <c r="G132" s="42">
         <v>56</v>
       </c>
       <c r="H132" s="42">
         <v>58</v>
       </c>
       <c r="I132" s="42">
         <v>57</v>
@@ -9542,54 +9972,57 @@
       </c>
       <c r="R132" s="45">
         <v>36</v>
       </c>
       <c r="S132" s="45">
         <v>36</v>
       </c>
       <c r="T132" s="42">
         <v>36</v>
       </c>
       <c r="U132" s="45">
         <v>36</v>
       </c>
       <c r="V132" s="20">
         <v>36</v>
       </c>
       <c r="W132" s="16">
         <v>24</v>
       </c>
       <c r="X132" s="32">
         <v>26</v>
       </c>
       <c r="Y132" s="83">
         <v>26</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>40</v>
+      <c r="Z132" s="83">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="90" t="s">
+        <v>61</v>
       </c>
       <c r="B133" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C133" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D133" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E133" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F133" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G133" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H133" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I133" s="16" t="s">
         <v>0</v>
       </c>
@@ -9619,53 +10052,56 @@
       </c>
       <c r="R133" s="45">
         <v>42</v>
       </c>
       <c r="S133" s="45">
         <v>45</v>
       </c>
       <c r="T133" s="42" t="s">
         <v>1</v>
       </c>
       <c r="U133" s="45">
         <v>46</v>
       </c>
       <c r="V133" s="20">
         <v>48</v>
       </c>
       <c r="W133" s="16">
         <v>47</v>
       </c>
       <c r="X133" s="32">
         <v>48</v>
       </c>
       <c r="Y133" s="83">
         <v>48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A134" s="11" t="s">
+      <c r="Z133" s="83">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="37" t="s">
         <v>41</v>
       </c>
       <c r="B134" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C134" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D134" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E134" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F134" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G134" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H134" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I134" s="16" t="s">
         <v>0</v>
@@ -9694,56 +10130,59 @@
       <c r="Q134" s="45">
         <v>20</v>
       </c>
       <c r="R134" s="45">
         <v>24</v>
       </c>
       <c r="S134" s="45">
         <v>27</v>
       </c>
       <c r="T134" s="42">
         <v>85</v>
       </c>
       <c r="U134" s="45">
         <v>45</v>
       </c>
       <c r="V134" s="20">
         <v>41</v>
       </c>
       <c r="W134" s="16">
         <v>205</v>
       </c>
       <c r="X134" s="32">
         <v>232</v>
       </c>
       <c r="Y134" s="85" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-        <v>57</v>
+        <v>55</v>
+      </c>
+      <c r="Z134" s="83">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="90" t="s">
+        <v>62</v>
       </c>
       <c r="B135" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C135" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D135" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E135" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F135" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G135" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H135" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I135" s="16" t="s">
         <v>0</v>
       </c>
@@ -9773,54 +10212,57 @@
       </c>
       <c r="R135" s="16" t="s">
         <v>0</v>
       </c>
       <c r="S135" s="16" t="s">
         <v>0</v>
       </c>
       <c r="T135" s="16" t="s">
         <v>0</v>
       </c>
       <c r="U135" s="16" t="s">
         <v>0</v>
       </c>
       <c r="V135" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W135" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X135" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y135" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>42</v>
+      <c r="Z135" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="90" t="s">
+        <v>63</v>
       </c>
       <c r="B136" s="55">
         <v>25</v>
       </c>
       <c r="C136" s="42">
         <v>25</v>
       </c>
       <c r="D136" s="42">
         <v>25</v>
       </c>
       <c r="E136" s="42">
         <v>25</v>
       </c>
       <c r="F136" s="42">
         <v>40</v>
       </c>
       <c r="G136" s="42">
         <v>45</v>
       </c>
       <c r="H136" s="42">
         <v>50</v>
       </c>
       <c r="I136" s="42">
         <v>55</v>
       </c>
@@ -9850,54 +10292,57 @@
       </c>
       <c r="R136" s="45">
         <v>90</v>
       </c>
       <c r="S136" s="45">
         <v>91</v>
       </c>
       <c r="T136" s="42">
         <v>91</v>
       </c>
       <c r="U136" s="45">
         <v>92</v>
       </c>
       <c r="V136" s="20">
         <v>92</v>
       </c>
       <c r="W136" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X136" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y136" s="37">
         <v>34</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>47</v>
+      <c r="Z136" s="38">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="91" t="s">
+        <v>64</v>
       </c>
       <c r="B137" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C137" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D137" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E137" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F137" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G137" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H137" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I137" s="16" t="s">
         <v>0</v>
       </c>
@@ -9927,54 +10372,57 @@
       </c>
       <c r="R137" s="45">
         <v>16</v>
       </c>
       <c r="S137" s="45">
         <v>17</v>
       </c>
       <c r="T137" s="42">
         <v>18</v>
       </c>
       <c r="U137" s="45">
         <v>14</v>
       </c>
       <c r="V137" s="20">
         <v>16</v>
       </c>
       <c r="W137" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X137" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y137" s="31" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>43</v>
+      <c r="Z137" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="90" t="s">
+        <v>65</v>
       </c>
       <c r="B138" s="55">
         <v>30</v>
       </c>
       <c r="C138" s="42">
         <v>32</v>
       </c>
       <c r="D138" s="42">
         <v>28</v>
       </c>
       <c r="E138" s="42">
         <v>27</v>
       </c>
       <c r="F138" s="42">
         <v>41</v>
       </c>
       <c r="G138" s="42">
         <v>50</v>
       </c>
       <c r="H138" s="42">
         <v>45</v>
       </c>
       <c r="I138" s="42">
         <v>25</v>
       </c>
@@ -10004,1392 +10452,1550 @@
       </c>
       <c r="R138" s="45">
         <v>35</v>
       </c>
       <c r="S138" s="45">
         <v>35</v>
       </c>
       <c r="T138" s="42">
         <v>35</v>
       </c>
       <c r="U138" s="45">
         <v>35</v>
       </c>
       <c r="V138" s="20">
         <v>30</v>
       </c>
       <c r="W138" s="16">
         <v>35</v>
       </c>
       <c r="X138" s="32">
         <v>36</v>
       </c>
       <c r="Y138" s="37">
         <v>36</v>
       </c>
-    </row>
-    <row r="139" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Z138" s="85" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="2"/>
     </row>
-    <row r="140" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+    <row r="140" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="2"/>
     </row>
-    <row r="141" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A141" s="91" t="s">
+    <row r="141" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="102" t="s">
         <v>15</v>
       </c>
-      <c r="B141" s="91"/>
-[...4 lines deleted...]
-      <c r="G141" s="91"/>
+      <c r="B141" s="102"/>
+      <c r="C141" s="102"/>
+      <c r="D141" s="102"/>
+      <c r="E141" s="102"/>
+      <c r="F141" s="102"/>
+      <c r="G141" s="102"/>
       <c r="H141" s="56"/>
       <c r="I141" s="56"/>
       <c r="J141" s="56"/>
       <c r="K141" s="56"/>
       <c r="L141" s="56"/>
       <c r="M141" s="56"/>
       <c r="N141" s="56"/>
       <c r="O141" s="56"/>
     </row>
-    <row r="142" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A142" s="87" t="s">
+    <row r="142" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="97" t="s">
         <v>16</v>
       </c>
-      <c r="B142" s="87"/>
-[...4 lines deleted...]
-      <c r="G142" s="87"/>
+      <c r="B142" s="97"/>
+      <c r="C142" s="97"/>
+      <c r="D142" s="97"/>
+      <c r="E142" s="97"/>
+      <c r="F142" s="97"/>
+      <c r="G142" s="97"/>
       <c r="H142" s="57"/>
       <c r="I142" s="57"/>
       <c r="J142" s="57"/>
       <c r="K142" s="57"/>
       <c r="L142" s="57"/>
     </row>
-    <row r="143" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+    <row r="143" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="34"/>
       <c r="B143" s="58">
         <v>2010</v>
       </c>
       <c r="C143" s="58">
         <v>2011</v>
       </c>
       <c r="D143" s="58">
         <v>2012</v>
       </c>
       <c r="E143" s="58">
         <v>2013</v>
       </c>
       <c r="F143" s="58">
         <v>2014</v>
       </c>
       <c r="G143" s="58">
         <v>2015</v>
       </c>
       <c r="H143" s="59"/>
       <c r="I143" s="59"/>
       <c r="J143" s="59"/>
       <c r="K143" s="59"/>
       <c r="L143" s="59"/>
       <c r="M143" s="59"/>
       <c r="N143" s="59"/>
       <c r="O143" s="59"/>
     </row>
-    <row r="144" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
+    <row r="144" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B144" s="60">
         <v>17942.5</v>
       </c>
       <c r="C144" s="47">
         <v>30021.4</v>
       </c>
       <c r="D144" s="47">
         <v>46029.5</v>
       </c>
       <c r="E144" s="47">
         <v>37698.800000000003</v>
       </c>
       <c r="F144" s="47">
         <v>56334.2</v>
       </c>
       <c r="G144" s="60" t="s">
         <v>34</v>
       </c>
       <c r="H144" s="61"/>
       <c r="I144" s="61"/>
       <c r="J144" s="62"/>
       <c r="K144" s="63"/>
       <c r="L144" s="61"/>
       <c r="M144" s="61"/>
       <c r="N144" s="61"/>
       <c r="O144" s="61"/>
     </row>
-    <row r="145" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>37</v>
+    <row r="145" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="90" t="s">
+        <v>57</v>
       </c>
       <c r="B145" s="6">
         <v>14101.5</v>
       </c>
       <c r="C145" s="64">
         <v>23818</v>
       </c>
       <c r="D145" s="65">
         <v>41115</v>
       </c>
       <c r="E145" s="6">
         <v>29623</v>
       </c>
       <c r="F145" s="6">
         <v>50907</v>
       </c>
       <c r="G145" s="60" t="s">
         <v>34</v>
       </c>
       <c r="H145" s="61"/>
       <c r="I145" s="61"/>
       <c r="J145" s="62"/>
       <c r="K145" s="62"/>
       <c r="L145" s="61"/>
       <c r="M145" s="61"/>
       <c r="N145" s="61"/>
       <c r="O145" s="61"/>
     </row>
-    <row r="146" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>38</v>
+    <row r="146" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="90" t="s">
+        <v>58</v>
       </c>
       <c r="B146" s="64">
         <v>173</v>
       </c>
       <c r="C146" s="64">
         <v>1974.4</v>
       </c>
       <c r="D146" s="65">
         <v>301.2</v>
       </c>
       <c r="E146" s="6">
         <v>245.3</v>
       </c>
       <c r="F146" s="60" t="s">
         <v>34</v>
       </c>
       <c r="G146" s="60" t="s">
         <v>34</v>
       </c>
       <c r="H146" s="61"/>
       <c r="I146" s="62"/>
       <c r="J146" s="62"/>
       <c r="K146" s="62"/>
       <c r="L146" s="62"/>
       <c r="M146" s="62"/>
       <c r="N146" s="61"/>
       <c r="O146" s="61"/>
     </row>
-    <row r="147" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1">
+    <row r="147" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="6" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="B147" s="64">
         <v>3168</v>
       </c>
       <c r="C147" s="64">
         <v>3371</v>
       </c>
       <c r="D147" s="65">
         <v>3629.3</v>
       </c>
       <c r="E147" s="6">
         <v>6811</v>
       </c>
       <c r="F147" s="6">
         <v>3891</v>
       </c>
       <c r="G147" s="60" t="s">
         <v>34</v>
       </c>
       <c r="H147" s="61"/>
       <c r="I147" s="61"/>
       <c r="J147" s="62"/>
       <c r="K147" s="62"/>
       <c r="L147" s="61"/>
       <c r="M147" s="61"/>
       <c r="N147" s="61"/>
       <c r="O147" s="61"/>
     </row>
-    <row r="148" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A148" s="11" t="s">
+    <row r="148" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="37" t="s">
         <v>39</v>
       </c>
       <c r="B148" s="64">
         <v>221</v>
       </c>
       <c r="C148" s="64">
         <v>450</v>
       </c>
       <c r="D148" s="65">
         <v>568</v>
       </c>
       <c r="E148" s="6">
         <v>511</v>
       </c>
       <c r="F148" s="6">
         <v>551</v>
       </c>
       <c r="G148" s="60" t="s">
         <v>34</v>
       </c>
       <c r="H148" s="61"/>
       <c r="I148" s="61"/>
       <c r="J148" s="62"/>
       <c r="K148" s="62"/>
       <c r="L148" s="61"/>
       <c r="M148" s="61"/>
       <c r="N148" s="61"/>
       <c r="O148" s="61"/>
     </row>
-    <row r="149" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>40</v>
+    <row r="149" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="90" t="s">
+        <v>61</v>
       </c>
       <c r="B149" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C149" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D149" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E149" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F149" s="6">
         <v>50</v>
       </c>
       <c r="G149" s="60" t="s">
         <v>34</v>
       </c>
       <c r="H149" s="61"/>
       <c r="I149" s="61"/>
       <c r="J149" s="62"/>
       <c r="K149" s="62"/>
       <c r="L149" s="61"/>
       <c r="M149" s="61"/>
       <c r="N149" s="61"/>
       <c r="O149" s="61"/>
     </row>
-    <row r="150" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A150" s="11" t="s">
+    <row r="150" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="37" t="s">
         <v>41</v>
       </c>
       <c r="B150" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C150" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D150" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E150" s="6">
         <v>36</v>
       </c>
       <c r="F150" s="6">
         <v>30</v>
       </c>
       <c r="G150" s="60" t="s">
         <v>34</v>
       </c>
       <c r="H150" s="61"/>
       <c r="I150" s="61"/>
       <c r="J150" s="62"/>
       <c r="K150" s="62"/>
       <c r="L150" s="61"/>
       <c r="M150" s="61"/>
       <c r="N150" s="61"/>
       <c r="O150" s="61"/>
     </row>
-    <row r="151" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>42</v>
+    <row r="151" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="90" t="s">
+        <v>62</v>
       </c>
       <c r="B151" s="64">
         <v>101</v>
       </c>
       <c r="C151" s="64">
         <v>179</v>
       </c>
       <c r="D151" s="65">
         <v>180</v>
       </c>
       <c r="E151" s="6">
         <v>260</v>
       </c>
       <c r="F151" s="6">
         <v>265</v>
       </c>
       <c r="G151" s="60" t="s">
         <v>34</v>
       </c>
       <c r="H151" s="61"/>
       <c r="I151" s="61"/>
       <c r="J151" s="62"/>
       <c r="K151" s="62"/>
       <c r="L151" s="61"/>
       <c r="M151" s="61"/>
       <c r="N151" s="61"/>
       <c r="O151" s="61"/>
     </row>
-    <row r="152" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>43</v>
+    <row r="152" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="90" t="s">
+        <v>65</v>
       </c>
       <c r="B152" s="64">
         <v>178</v>
       </c>
       <c r="C152" s="64">
         <v>229</v>
       </c>
       <c r="D152" s="65">
         <v>236</v>
       </c>
       <c r="E152" s="6">
         <v>212.5</v>
       </c>
       <c r="F152" s="6">
         <v>231</v>
       </c>
       <c r="G152" s="60" t="s">
         <v>34</v>
       </c>
       <c r="H152" s="61"/>
       <c r="I152" s="61"/>
       <c r="J152" s="62"/>
       <c r="K152" s="62"/>
       <c r="L152" s="61"/>
       <c r="M152" s="61"/>
       <c r="N152" s="61"/>
       <c r="O152" s="61"/>
     </row>
-    <row r="153" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1">
+    <row r="153" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="66"/>
       <c r="B153" s="62"/>
       <c r="C153" s="62"/>
       <c r="D153" s="62"/>
       <c r="E153" s="62"/>
       <c r="F153" s="62"/>
       <c r="G153" s="62"/>
       <c r="H153" s="61"/>
       <c r="I153" s="61"/>
       <c r="J153" s="62"/>
       <c r="K153" s="62"/>
       <c r="L153" s="61"/>
       <c r="M153" s="61"/>
       <c r="N153" s="61"/>
       <c r="O153" s="61"/>
     </row>
-    <row r="154" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1">
+    <row r="154" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="66"/>
       <c r="B154" s="67"/>
       <c r="C154" s="67"/>
       <c r="D154" s="67"/>
       <c r="E154" s="67"/>
       <c r="F154" s="67"/>
       <c r="G154" s="67"/>
       <c r="H154" s="67"/>
       <c r="I154" s="67"/>
       <c r="J154" s="67"/>
       <c r="K154" s="67"/>
       <c r="L154" s="67"/>
       <c r="M154" s="67"/>
       <c r="N154" s="5"/>
       <c r="O154" s="5"/>
       <c r="P154" s="5"/>
     </row>
-    <row r="155" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A155" s="88" t="s">
+    <row r="155" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="99" t="s">
         <v>31</v>
       </c>
-      <c r="B155" s="88"/>
-[...5 lines deleted...]
-      <c r="H155" s="88"/>
+      <c r="B155" s="99"/>
+      <c r="C155" s="99"/>
+      <c r="D155" s="99"/>
+      <c r="E155" s="99"/>
+      <c r="F155" s="99"/>
+      <c r="G155" s="99"/>
+      <c r="H155" s="99"/>
       <c r="I155" s="68"/>
       <c r="J155" s="68"/>
       <c r="K155" s="68"/>
       <c r="L155" s="68"/>
       <c r="M155" s="68"/>
     </row>
-    <row r="156" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1">
+    <row r="156" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="2"/>
-      <c r="C156" s="89"/>
-[...1 lines deleted...]
-      <c r="E156" s="33" t="s">
+      <c r="C156" s="98"/>
+      <c r="D156" s="98"/>
+      <c r="E156" s="98" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="157" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="F156" s="98"/>
+    </row>
+    <row r="157" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="69"/>
       <c r="B157" s="7">
         <v>2021</v>
       </c>
       <c r="C157" s="7">
         <v>2022</v>
       </c>
       <c r="D157" s="7">
         <v>2023</v>
       </c>
       <c r="E157" s="7">
         <v>2024</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>53</v>
+      <c r="F157" s="7">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="158" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="92" t="s">
+        <v>52</v>
       </c>
       <c r="B158" s="32">
         <v>2653</v>
       </c>
       <c r="C158" s="32">
         <v>450</v>
       </c>
       <c r="D158" s="32">
         <v>499</v>
       </c>
       <c r="E158" s="83">
         <v>385</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>37</v>
+      <c r="F158" s="83">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="159" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="90" t="s">
+        <v>57</v>
       </c>
       <c r="B159" s="32">
         <v>1362</v>
       </c>
       <c r="C159" s="32">
         <v>47</v>
       </c>
       <c r="D159" s="32">
         <v>17</v>
       </c>
       <c r="E159" s="85" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>38</v>
+      <c r="F159" s="85" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="90" t="s">
+        <v>58</v>
       </c>
       <c r="B160" s="32">
         <v>302</v>
       </c>
       <c r="C160" s="32">
         <v>273</v>
       </c>
       <c r="D160" s="32">
         <v>275</v>
       </c>
       <c r="E160" s="83">
         <v>256</v>
       </c>
-    </row>
-    <row r="161" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="F160" s="85" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="161" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="6" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="B161" s="32">
         <v>508</v>
       </c>
       <c r="C161" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D161" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E161" s="32" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>45</v>
+      <c r="F161" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="162" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="91" t="s">
+        <v>60</v>
       </c>
       <c r="B162" s="32">
         <v>2</v>
       </c>
       <c r="C162" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D162" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E162" s="32" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="163" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="F162" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B163" s="32">
         <v>4</v>
       </c>
       <c r="C163" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D163" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E163" s="32" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>40</v>
+      <c r="F163" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="90" t="s">
+        <v>61</v>
       </c>
       <c r="B164" s="32">
         <v>69</v>
       </c>
       <c r="C164" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D164" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E164" s="32" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A165" s="11" t="s">
+      <c r="F164" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="37" t="s">
         <v>41</v>
       </c>
       <c r="B165" s="32">
         <v>370</v>
       </c>
       <c r="C165" s="32">
         <v>119</v>
       </c>
       <c r="D165" s="20" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E165" s="20" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-        <v>57</v>
+        <v>55</v>
+      </c>
+      <c r="F165" s="83">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="166" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="90" t="s">
+        <v>63</v>
       </c>
       <c r="B166" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C166" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D166" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E166" s="32" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>47</v>
+      <c r="F166" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="167" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="91" t="s">
+        <v>64</v>
       </c>
       <c r="B167" s="32">
         <v>2</v>
       </c>
       <c r="C167" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D167" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E167" s="85" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>43</v>
+      <c r="F167" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="90" t="s">
+        <v>65</v>
       </c>
       <c r="B168" s="32">
         <v>34</v>
       </c>
       <c r="C168" s="32">
         <v>11</v>
       </c>
       <c r="D168" s="11">
         <v>8</v>
       </c>
       <c r="E168" s="11">
         <v>8</v>
       </c>
-    </row>
-    <row r="169" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="F168" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="2"/>
     </row>
-    <row r="170" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A170" s="88" t="s">
+    <row r="170" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="99" t="s">
         <v>32</v>
       </c>
-      <c r="B170" s="88"/>
-[...5 lines deleted...]
-      <c r="H170" s="88"/>
+      <c r="B170" s="99"/>
+      <c r="C170" s="99"/>
+      <c r="D170" s="99"/>
+      <c r="E170" s="99"/>
+      <c r="F170" s="99"/>
+      <c r="G170" s="99"/>
+      <c r="H170" s="99"/>
       <c r="I170" s="68"/>
       <c r="J170" s="68"/>
       <c r="K170" s="68"/>
       <c r="L170" s="68"/>
       <c r="M170" s="68"/>
     </row>
-    <row r="171" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
+    <row r="171" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="2"/>
-      <c r="C171" s="89"/>
-[...1 lines deleted...]
-      <c r="E171" s="33" t="s">
+      <c r="C171" s="98"/>
+      <c r="D171" s="98"/>
+      <c r="E171" s="98" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="172" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="F171" s="98"/>
+    </row>
+    <row r="172" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="69"/>
       <c r="B172" s="7">
         <v>2021</v>
       </c>
       <c r="C172" s="7">
         <v>2022</v>
       </c>
       <c r="D172" s="7">
         <v>2023</v>
       </c>
       <c r="E172" s="7">
         <v>2024</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>53</v>
+      <c r="F172" s="7">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="173" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="92" t="s">
+        <v>52</v>
       </c>
       <c r="B173" s="32">
         <v>1848130</v>
       </c>
       <c r="C173" s="32">
         <v>759844</v>
       </c>
       <c r="D173" s="32">
         <v>566890</v>
       </c>
       <c r="E173" s="83">
         <v>719857</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>37</v>
+      <c r="F173" s="83">
+        <v>196870</v>
+      </c>
+    </row>
+    <row r="174" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="90" t="s">
+        <v>57</v>
       </c>
       <c r="B174" s="32">
         <v>212724</v>
       </c>
       <c r="C174" s="32">
         <v>31879</v>
       </c>
       <c r="D174" s="32">
         <v>56288</v>
       </c>
       <c r="E174" s="85" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>38</v>
+      <c r="F174" s="85" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="175" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="90" t="s">
+        <v>58</v>
       </c>
       <c r="B175" s="32">
         <v>502720</v>
       </c>
       <c r="C175" s="32">
         <v>719580</v>
       </c>
       <c r="D175" s="32">
         <v>501600</v>
       </c>
       <c r="E175" s="83">
         <v>547294</v>
       </c>
-    </row>
-    <row r="176" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="F175" s="85" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="176" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="6" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="B176" s="32">
         <v>1111281</v>
       </c>
       <c r="C176" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D176" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E176" s="32" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>45</v>
+      <c r="F176" s="85" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="177" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="91" t="s">
+        <v>60</v>
       </c>
       <c r="B177" s="32">
         <v>101</v>
       </c>
       <c r="C177" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D177" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E177" s="32" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="178" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="F177" s="85" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="178" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B178" s="32">
         <v>1070</v>
       </c>
       <c r="C178" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D178" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E178" s="32" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>40</v>
+      <c r="F178" s="85" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="179" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="90" t="s">
+        <v>61</v>
       </c>
       <c r="B179" s="32">
         <v>1151</v>
       </c>
       <c r="C179" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D179" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E179" s="32" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="180" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="F179" s="85" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="180" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B180" s="32">
         <v>16966</v>
       </c>
       <c r="C180" s="32">
         <v>7279</v>
       </c>
       <c r="D180" s="20" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E180" s="85" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-        <v>57</v>
+        <v>55</v>
+      </c>
+      <c r="F180" s="83">
+        <v>196870</v>
+      </c>
+    </row>
+    <row r="181" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="90" t="s">
+        <v>63</v>
       </c>
       <c r="B181" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C181" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D181" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E181" s="32" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>47</v>
+      <c r="F181" s="85" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="182" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="91" t="s">
+        <v>64</v>
       </c>
       <c r="B182" s="32">
         <v>287</v>
       </c>
       <c r="C182" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D182" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E182" s="32" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>43</v>
+      <c r="F182" s="85" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="183" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="90" t="s">
+        <v>65</v>
       </c>
       <c r="B183" s="32">
         <v>1830</v>
       </c>
       <c r="C183" s="32">
         <v>836</v>
       </c>
       <c r="D183" s="32">
         <v>574</v>
       </c>
       <c r="E183" s="11">
         <v>423</v>
       </c>
-    </row>
-    <row r="184" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="F183" s="85" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="184" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="2"/>
       <c r="B184" s="70"/>
       <c r="C184" s="70"/>
     </row>
-    <row r="185" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A185" s="88" t="s">
+    <row r="185" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="99" t="s">
         <v>33</v>
       </c>
-      <c r="B185" s="88"/>
-[...5 lines deleted...]
-      <c r="H185" s="88"/>
+      <c r="B185" s="99"/>
+      <c r="C185" s="99"/>
+      <c r="D185" s="99"/>
+      <c r="E185" s="99"/>
+      <c r="F185" s="99"/>
+      <c r="G185" s="99"/>
+      <c r="H185" s="99"/>
       <c r="I185" s="68"/>
       <c r="J185" s="68"/>
       <c r="K185" s="68"/>
       <c r="L185" s="68"/>
       <c r="M185" s="68"/>
     </row>
-    <row r="186" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
+    <row r="186" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="2"/>
-      <c r="C186" s="89"/>
-[...1 lines deleted...]
-      <c r="E186" s="33" t="s">
+      <c r="C186" s="98"/>
+      <c r="D186" s="98"/>
+      <c r="E186" s="98" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="187" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="F186" s="98"/>
+    </row>
+    <row r="187" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="69"/>
       <c r="B187" s="7">
         <v>2021</v>
       </c>
       <c r="C187" s="7">
         <v>2022</v>
       </c>
       <c r="D187" s="7">
         <v>2023</v>
       </c>
       <c r="E187" s="7">
         <v>2024</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>53</v>
+      <c r="F187" s="7">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="188" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="92" t="s">
+        <v>52</v>
       </c>
       <c r="B188" s="32">
         <v>101</v>
       </c>
       <c r="C188" s="32">
         <v>187</v>
       </c>
       <c r="D188" s="32">
         <v>140</v>
       </c>
       <c r="E188" s="11">
         <v>136</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>37</v>
+      <c r="F188" s="11">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="189" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="90" t="s">
+        <v>57</v>
       </c>
       <c r="B189" s="32">
         <v>40</v>
       </c>
       <c r="C189" s="32">
         <v>37</v>
       </c>
       <c r="D189" s="20" t="s">
         <v>0</v>
       </c>
       <c r="E189" s="11"/>
-    </row>
-[...2 lines deleted...]
-        <v>38</v>
+      <c r="F189" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="190" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="90" t="s">
+        <v>58</v>
       </c>
       <c r="B190" s="32">
         <v>17</v>
       </c>
       <c r="C190" s="32">
         <v>10</v>
       </c>
       <c r="D190" s="32">
         <v>10</v>
       </c>
       <c r="E190" s="11">
         <v>7</v>
       </c>
-    </row>
-    <row r="191" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="F190" s="85" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="191" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="6" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="B191" s="32">
         <v>17</v>
       </c>
       <c r="C191" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D191" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E191" s="32" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A192" s="11" t="s">
+      <c r="F191" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="192" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="90" t="s">
         <v>39</v>
       </c>
       <c r="B192" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C192" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D192" s="20" t="s">
         <v>0</v>
       </c>
       <c r="E192" s="32" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>40</v>
+      <c r="F192" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="193" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="90" t="s">
+        <v>61</v>
       </c>
       <c r="B193" s="32">
         <v>6</v>
       </c>
       <c r="C193" s="32">
         <v>6</v>
       </c>
       <c r="D193" s="20" t="s">
         <v>0</v>
       </c>
       <c r="E193" s="32" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A194" s="11" t="s">
+      <c r="F193" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="194" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="37" t="s">
         <v>41</v>
       </c>
       <c r="B194" s="20">
         <v>13</v>
       </c>
       <c r="C194" s="32">
         <v>130</v>
       </c>
       <c r="D194" s="20" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E194" s="20" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-        <v>57</v>
+        <v>55</v>
+      </c>
+      <c r="F194" s="11">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="195" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="90" t="s">
+        <v>63</v>
       </c>
       <c r="B195" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C195" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D195" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E195" s="32" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>43</v>
+      <c r="F195" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="196" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="90" t="s">
+        <v>65</v>
       </c>
       <c r="B196" s="32">
         <v>8</v>
       </c>
       <c r="C196" s="32">
         <v>4</v>
       </c>
       <c r="D196" s="20" t="s">
         <v>0</v>
       </c>
       <c r="E196" s="11">
         <v>8</v>
       </c>
-    </row>
-    <row r="197" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="F196" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="197" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="2"/>
       <c r="B197" s="70"/>
       <c r="C197" s="70"/>
     </row>
-    <row r="198" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A198" s="88" t="s">
+    <row r="198" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="99" t="s">
         <v>35</v>
       </c>
-      <c r="B198" s="88"/>
-[...12 lines deleted...]
-    <row r="199" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="B198" s="99"/>
+      <c r="C198" s="99"/>
+      <c r="D198" s="99"/>
+      <c r="E198" s="99"/>
+      <c r="F198" s="99"/>
+      <c r="G198" s="99"/>
+      <c r="H198" s="99"/>
+      <c r="I198" s="99"/>
+      <c r="J198" s="99"/>
+      <c r="K198" s="99"/>
+      <c r="L198" s="99"/>
+      <c r="M198" s="99"/>
+    </row>
+    <row r="199" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="2"/>
-      <c r="C199" s="89"/>
-[...1 lines deleted...]
-      <c r="E199" s="33" t="s">
+      <c r="C199" s="98"/>
+      <c r="D199" s="98"/>
+      <c r="E199" s="100" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="200" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="F199" s="100"/>
+    </row>
+    <row r="200" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="69"/>
       <c r="B200" s="7">
         <v>2021</v>
       </c>
       <c r="C200" s="7">
         <v>2022</v>
       </c>
       <c r="D200" s="7">
         <v>2023</v>
       </c>
       <c r="E200" s="7">
         <v>2024</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>53</v>
+      <c r="F200" s="7">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="201" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="92" t="s">
+        <v>52</v>
       </c>
       <c r="B201" s="32">
         <v>19</v>
       </c>
       <c r="C201" s="32">
         <v>3</v>
       </c>
       <c r="D201" s="32">
         <v>103</v>
       </c>
       <c r="E201" s="32">
         <v>103</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>37</v>
+      <c r="F201" s="11">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="202" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="90" t="s">
+        <v>57</v>
       </c>
       <c r="B202" s="20" t="s">
         <v>0</v>
       </c>
       <c r="C202" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D202" s="32">
         <v>97</v>
       </c>
       <c r="E202" s="32">
         <v>97</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>38</v>
+      <c r="F202" s="11">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="203" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A203" s="90" t="s">
+        <v>58</v>
       </c>
       <c r="B203" s="32">
         <v>1</v>
       </c>
       <c r="C203" s="32">
         <v>1</v>
       </c>
       <c r="D203" s="32">
         <v>1</v>
       </c>
       <c r="E203" s="32">
         <v>1</v>
       </c>
-    </row>
-    <row r="204" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="F203" s="85" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="204" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="6" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="B204" s="32">
         <v>12</v>
       </c>
       <c r="C204" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D204" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E204" s="32" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>45</v>
+      <c r="F204" s="11"/>
+    </row>
+    <row r="205" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="91" t="s">
+        <v>60</v>
       </c>
       <c r="B205" s="32">
         <v>2</v>
       </c>
       <c r="C205" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D205" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E205" s="32" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="206" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="F205" s="11"/>
+    </row>
+    <row r="206" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B206" s="32">
         <v>1</v>
       </c>
       <c r="C206" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D206" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E206" s="32" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A207" s="11" t="s">
+      <c r="F206" s="11"/>
+    </row>
+    <row r="207" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="90" t="s">
         <v>39</v>
       </c>
       <c r="B207" s="32">
         <v>1</v>
       </c>
       <c r="C207" s="32">
         <v>1</v>
       </c>
       <c r="D207" s="32">
         <v>1</v>
       </c>
       <c r="E207" s="32">
         <v>1</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>40</v>
+      <c r="F207" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="208" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="90" t="s">
+        <v>61</v>
       </c>
       <c r="B208" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C208" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D208" s="32">
         <v>1</v>
       </c>
       <c r="E208" s="32">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A209" s="11" t="s">
+      <c r="F208" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="37" t="s">
         <v>41</v>
       </c>
       <c r="B209" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C209" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D209" s="32">
         <v>2</v>
       </c>
       <c r="E209" s="20" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-        <v>57</v>
+        <v>55</v>
+      </c>
+      <c r="F209" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="90" t="s">
+        <v>63</v>
       </c>
       <c r="B210" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C210" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D210" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E210" s="20">
         <v>1</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>47</v>
+      <c r="F210" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="91" t="s">
+        <v>64</v>
       </c>
       <c r="B211" s="32">
         <v>1</v>
       </c>
       <c r="C211" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D211" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E211" s="32" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>43</v>
+      <c r="F211" s="11"/>
+    </row>
+    <row r="212" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A212" s="90" t="s">
+        <v>65</v>
       </c>
       <c r="B212" s="32">
         <v>1</v>
       </c>
       <c r="C212" s="32">
         <v>1</v>
       </c>
       <c r="D212" s="11">
         <v>1</v>
       </c>
       <c r="E212" s="11">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A213" s="90" t="s">
+      <c r="F212" s="85" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="2"/>
+      <c r="B213" s="70"/>
+      <c r="C213" s="70"/>
+    </row>
+    <row r="214" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A214" s="101" t="s">
         <v>2</v>
       </c>
-      <c r="B213" s="90"/>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" ht="15" customHeight="1"/>
+      <c r="B214" s="101"/>
+      <c r="C214" s="101"/>
+    </row>
+    <row r="215" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <mergeCells count="21">
+  <mergeCells count="31">
+    <mergeCell ref="A214:C214"/>
+    <mergeCell ref="C156:D156"/>
+    <mergeCell ref="C171:D171"/>
+    <mergeCell ref="X90:Z90"/>
+    <mergeCell ref="Y107:Z107"/>
+    <mergeCell ref="Y124:Z124"/>
+    <mergeCell ref="A170:H170"/>
+    <mergeCell ref="A106:R106"/>
+    <mergeCell ref="A123:R123"/>
+    <mergeCell ref="A141:G141"/>
+    <mergeCell ref="A155:H155"/>
+    <mergeCell ref="A89:P89"/>
+    <mergeCell ref="A142:G142"/>
+    <mergeCell ref="C199:D199"/>
+    <mergeCell ref="A198:M198"/>
+    <mergeCell ref="E156:F156"/>
+    <mergeCell ref="E199:F199"/>
+    <mergeCell ref="C186:D186"/>
+    <mergeCell ref="E171:F171"/>
+    <mergeCell ref="E186:F186"/>
+    <mergeCell ref="A185:H185"/>
+    <mergeCell ref="Y76:Z76"/>
     <mergeCell ref="A2:W2"/>
     <mergeCell ref="A24:W24"/>
     <mergeCell ref="A58:W58"/>
     <mergeCell ref="A75:W75"/>
-    <mergeCell ref="A213:C213"/>
-[...1 lines deleted...]
-    <mergeCell ref="A155:H155"/>
+    <mergeCell ref="Y25:Z25"/>
+    <mergeCell ref="Y42:Z42"/>
+    <mergeCell ref="Y59:Z59"/>
     <mergeCell ref="K3:L3"/>
     <mergeCell ref="A41:P41"/>
-    <mergeCell ref="A89:P89"/>
-[...10 lines deleted...]
-    <mergeCell ref="A142:G142"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BDAEFF2C658AB54C96F2E184FCC7DA9E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6563bceb5b4d1483ec895be71441b260">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -11398,85 +12004,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96F34981-72E4-48B8-9A1E-D4EA0F9D1EE6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E516C7F3-7553-40B2-A3D9-35C62234D1F3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{263E99B0-F5BD-4221-BA7E-C08DBB782F64}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E516C7F3-7553-40B2-A3D9-35C62234D1F3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96F34981-72E4-48B8-9A1E-D4EA0F9D1EE6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>D1L1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>