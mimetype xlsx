--- v0 (2026-04-29)
+++ v1 (2026-06-24)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="4215" yWindow="4860" windowWidth="21600" windowHeight="7560"/>
   </bookViews>
   <sheets>
     <sheet name="IPV car" sheetId="5" r:id="rId1"/>
     <sheet name="Volume car" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'IPV car'!$A$1:$M$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Volume car'!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>Indices of the physical volume of car maintenance and repair services</t>
   </si>
   <si>
     <t>January</t>
   </si>
@@ -304,57 +304,59 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -375,83 +377,88 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 3 2" xfId="5"/>
+    <cellStyle name="Обычный 3 3" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -724,135 +731,135 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G15" sqref="G15"/>
+      <selection activeCell="L16" sqref="L16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="9.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="24" t="s">
+      <c r="A1" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="25"/>
-[...10 lines deleted...]
-      <c r="M1" s="25"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="26"/>
+      <c r="K1" s="26"/>
+      <c r="L1" s="26"/>
+      <c r="M1" s="26"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M2" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="26" t="s">
+      <c r="A3" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="27"/>
-[...10 lines deleted...]
-      <c r="M3" s="28"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
+      <c r="G3" s="28"/>
+      <c r="H3" s="28"/>
+      <c r="I3" s="28"/>
+      <c r="J3" s="28"/>
+      <c r="K3" s="28"/>
+      <c r="L3" s="28"/>
+      <c r="M3" s="29"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="5">
         <v>2020</v>
       </c>
       <c r="B4" s="7">
         <v>262.7</v>
       </c>
       <c r="C4" s="7">
         <v>100.8</v>
       </c>
       <c r="D4" s="8">
         <v>98.9</v>
       </c>
       <c r="E4" s="8">
         <v>49.8</v>
       </c>
       <c r="F4" s="7">
         <v>140.69999999999999</v>
       </c>
       <c r="G4" s="7">
         <v>197.7</v>
       </c>
       <c r="H4" s="8">
         <v>94.8</v>
@@ -1069,76 +1076,80 @@
         <v>96.4</v>
       </c>
       <c r="K9" s="8">
         <v>100.9</v>
       </c>
       <c r="L9" s="8">
         <v>110.7</v>
       </c>
       <c r="M9" s="11">
         <v>115.3</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="5">
         <v>2026</v>
       </c>
       <c r="B10" s="7">
         <v>39.9</v>
       </c>
       <c r="C10" s="7">
         <v>93.5</v>
       </c>
       <c r="D10" s="7">
         <v>110.1</v>
       </c>
-      <c r="E10" s="19"/>
-      <c r="F10" s="8"/>
+      <c r="E10" s="19">
+        <v>97</v>
+      </c>
+      <c r="F10" s="8">
+        <v>95.5</v>
+      </c>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="11"/>
     </row>
     <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="29" t="s">
+      <c r="A11" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="30"/>
-[...10 lines deleted...]
-      <c r="M11" s="31"/>
+      <c r="B11" s="31"/>
+      <c r="C11" s="31"/>
+      <c r="D11" s="31"/>
+      <c r="E11" s="31"/>
+      <c r="F11" s="31"/>
+      <c r="G11" s="31"/>
+      <c r="H11" s="31"/>
+      <c r="I11" s="31"/>
+      <c r="J11" s="31"/>
+      <c r="K11" s="31"/>
+      <c r="L11" s="31"/>
+      <c r="M11" s="32"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="6">
         <v>2020</v>
       </c>
       <c r="B12" s="8">
         <v>100</v>
       </c>
       <c r="C12" s="8">
         <v>100.1</v>
       </c>
       <c r="D12" s="8">
         <v>97.4</v>
       </c>
       <c r="E12" s="8">
         <v>28.2</v>
       </c>
       <c r="F12" s="8">
         <v>42.3</v>
       </c>
       <c r="G12" s="8">
         <v>84.7</v>
       </c>
       <c r="H12" s="8">
         <v>75.7</v>
@@ -1355,76 +1366,80 @@
         <v>121.7</v>
       </c>
       <c r="K17" s="13">
         <v>119.6</v>
       </c>
       <c r="L17" s="13">
         <v>139.80000000000001</v>
       </c>
       <c r="M17" s="14">
         <v>141.19999999999999</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="6">
         <v>2026</v>
       </c>
       <c r="B18" s="7">
         <v>109.5</v>
       </c>
       <c r="C18" s="7">
         <v>116.8</v>
       </c>
       <c r="D18" s="7">
         <v>96.3</v>
       </c>
-      <c r="E18" s="19"/>
-      <c r="F18" s="13"/>
+      <c r="E18" s="19">
+        <v>97.1</v>
+      </c>
+      <c r="F18" s="13">
+        <v>91.5</v>
+      </c>
       <c r="G18" s="10"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="13"/>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="29" t="s">
+      <c r="A19" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="30"/>
-[...10 lines deleted...]
-      <c r="M19" s="31"/>
+      <c r="B19" s="31"/>
+      <c r="C19" s="31"/>
+      <c r="D19" s="31"/>
+      <c r="E19" s="31"/>
+      <c r="F19" s="31"/>
+      <c r="G19" s="31"/>
+      <c r="H19" s="31"/>
+      <c r="I19" s="31"/>
+      <c r="J19" s="31"/>
+      <c r="K19" s="31"/>
+      <c r="L19" s="31"/>
+      <c r="M19" s="32"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="5">
         <v>2020</v>
       </c>
       <c r="B20" s="8">
         <v>100</v>
       </c>
       <c r="C20" s="8">
         <v>100.1</v>
       </c>
       <c r="D20" s="8">
         <v>99.2</v>
       </c>
       <c r="E20" s="8">
         <v>73.099999999999994</v>
       </c>
       <c r="F20" s="8">
         <v>65.2</v>
       </c>
       <c r="G20" s="8">
         <v>69.099999999999994</v>
       </c>
       <c r="H20" s="8">
         <v>70.3</v>
@@ -1641,120 +1656,124 @@
         <v>108.1</v>
       </c>
       <c r="K25" s="21">
         <v>109.2</v>
       </c>
       <c r="L25" s="21">
         <v>112.5</v>
       </c>
       <c r="M25" s="21">
         <v>115.3</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="5">
         <v>2026</v>
       </c>
       <c r="B26" s="7">
         <v>109.5</v>
       </c>
       <c r="C26" s="21">
         <v>113.3</v>
       </c>
       <c r="D26" s="21">
         <v>106.3</v>
       </c>
-      <c r="E26" s="21"/>
-      <c r="F26" s="21"/>
+      <c r="E26" s="21">
+        <v>103.7</v>
+      </c>
+      <c r="F26" s="21">
+        <v>101</v>
+      </c>
       <c r="G26" s="21"/>
       <c r="H26" s="21"/>
       <c r="I26" s="22"/>
       <c r="J26" s="22"/>
       <c r="K26" s="22"/>
       <c r="L26" s="22"/>
       <c r="M26" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M11"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+      <selection activeCell="E7" sqref="E7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.85546875" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="24" t="s">
+      <c r="A1" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="25"/>
-[...10 lines deleted...]
-      <c r="M1" s="25"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="26"/>
+      <c r="K1" s="26"/>
+      <c r="L1" s="26"/>
+      <c r="M1" s="26"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="32" t="s">
+      <c r="A2" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="32"/>
-[...10 lines deleted...]
-      <c r="M2" s="32"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="15"/>
       <c r="B3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="4" t="s">
@@ -2051,52 +2070,56 @@
         <v>1608.5</v>
       </c>
       <c r="K10" s="18">
         <v>1623.8</v>
       </c>
       <c r="L10" s="18">
         <v>1797.8</v>
       </c>
       <c r="M10" s="18">
         <v>1900.3</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="16">
         <v>2026</v>
       </c>
       <c r="B11" s="23">
         <v>758.5</v>
       </c>
       <c r="C11" s="23">
         <v>708.9</v>
       </c>
       <c r="D11" s="23">
         <v>780.2</v>
       </c>
-      <c r="E11" s="22"/>
-      <c r="F11" s="22"/>
+      <c r="E11" s="24">
+        <v>832.1</v>
+      </c>
+      <c r="F11" s="24">
+        <v>794.9</v>
+      </c>
       <c r="G11" s="22"/>
       <c r="H11" s="22"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="22"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">