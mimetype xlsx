--- v1 (2026-06-24)
+++ v2 (2026-07-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4215" yWindow="4860" windowWidth="21600" windowHeight="7560"/>
+    <workbookView xWindow="4215" yWindow="4860" windowWidth="21600" windowHeight="7560" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="IPV car" sheetId="5" r:id="rId1"/>
     <sheet name="Volume car" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'IPV car'!$A$1:$M$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Volume car'!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>Indices of the physical volume of car maintenance and repair services</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
@@ -83,51 +83,51 @@
   <si>
     <t>as percent of previous month</t>
   </si>
   <si>
     <t>in percentage by corresponding month of the last year</t>
   </si>
   <si>
     <t>in percentage by corresponding period of the last year</t>
   </si>
   <si>
     <t>The volume of services rendered for the maintenance and repair of cars</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          mln. tenge</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -312,51 +312,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -406,50 +406,62 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 3 2" xfId="5"/>
     <cellStyle name="Обычный 3 3" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
@@ -730,1397 +742,1405 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="L16" sqref="L16"/>
+    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="9.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1">
       <c r="A1" s="25" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="26"/>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
       <c r="E1" s="26"/>
       <c r="F1" s="26"/>
       <c r="G1" s="26"/>
       <c r="H1" s="26"/>
       <c r="I1" s="26"/>
       <c r="J1" s="26"/>
       <c r="K1" s="26"/>
       <c r="L1" s="26"/>
       <c r="M1" s="26"/>
     </row>
-    <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" ht="26.25" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M2" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" ht="12.75" customHeight="1">
       <c r="A3" s="27" t="s">
         <v>13</v>
       </c>
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="28"/>
       <c r="E3" s="28"/>
       <c r="F3" s="28"/>
       <c r="G3" s="28"/>
       <c r="H3" s="28"/>
       <c r="I3" s="28"/>
       <c r="J3" s="28"/>
       <c r="K3" s="28"/>
       <c r="L3" s="28"/>
       <c r="M3" s="29"/>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" ht="12.95" customHeight="1">
       <c r="A4" s="5">
         <v>2020</v>
       </c>
       <c r="B4" s="7">
         <v>262.7</v>
       </c>
       <c r="C4" s="7">
         <v>100.8</v>
       </c>
       <c r="D4" s="8">
         <v>98.9</v>
       </c>
       <c r="E4" s="8">
         <v>49.8</v>
       </c>
       <c r="F4" s="7">
         <v>140.69999999999999</v>
       </c>
       <c r="G4" s="7">
         <v>197.7</v>
       </c>
       <c r="H4" s="8">
         <v>94.8</v>
       </c>
       <c r="I4" s="8">
         <v>63.8</v>
       </c>
       <c r="J4" s="8">
         <v>110.8</v>
       </c>
       <c r="K4" s="8">
         <v>91.7</v>
       </c>
       <c r="L4" s="8">
         <v>97.5</v>
       </c>
       <c r="M4" s="8">
         <v>102.7</v>
       </c>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" ht="12.95" customHeight="1">
       <c r="A5" s="5">
         <v>2021</v>
       </c>
       <c r="B5" s="7">
         <v>113.3</v>
       </c>
       <c r="C5" s="7">
         <v>129</v>
       </c>
       <c r="D5" s="7">
         <v>95.7</v>
       </c>
       <c r="E5" s="7">
         <v>62.2</v>
       </c>
       <c r="F5" s="7">
         <v>93.6</v>
       </c>
       <c r="G5" s="7">
         <v>202.5</v>
       </c>
       <c r="H5" s="7">
         <v>102.6</v>
       </c>
       <c r="I5" s="7">
         <v>102.2</v>
       </c>
       <c r="J5" s="7">
         <v>104</v>
       </c>
       <c r="K5" s="7">
         <v>99.8</v>
       </c>
       <c r="L5" s="7">
         <v>101.9</v>
       </c>
       <c r="M5" s="7">
         <v>98.7</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" ht="12.95" customHeight="1">
       <c r="A6" s="5">
         <v>2022</v>
       </c>
       <c r="B6" s="7">
         <v>49.7</v>
       </c>
       <c r="C6" s="8">
         <v>205.1</v>
       </c>
       <c r="D6" s="9">
         <v>76.2</v>
       </c>
       <c r="E6" s="7">
         <v>100.9</v>
       </c>
       <c r="F6" s="7">
         <v>99.1</v>
       </c>
       <c r="G6" s="7">
         <v>169.6</v>
       </c>
       <c r="H6" s="7">
         <v>96.6</v>
       </c>
       <c r="I6" s="7">
         <v>105.5</v>
       </c>
       <c r="J6" s="7">
         <v>102.6</v>
       </c>
       <c r="K6" s="7">
         <v>103.5</v>
       </c>
       <c r="L6" s="7">
         <v>102.3</v>
       </c>
       <c r="M6" s="7">
         <v>99.9</v>
       </c>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" ht="12.95" customHeight="1">
       <c r="A7" s="5">
         <v>2023</v>
       </c>
       <c r="B7" s="7">
         <v>43.7</v>
       </c>
       <c r="C7" s="7">
         <v>182.1</v>
       </c>
       <c r="D7" s="7">
         <v>109.8</v>
       </c>
       <c r="E7" s="7">
         <v>75.099999999999994</v>
       </c>
       <c r="F7" s="8">
         <v>100.9</v>
       </c>
       <c r="G7" s="10">
         <v>104.3</v>
       </c>
       <c r="H7" s="10">
         <v>193.7</v>
       </c>
       <c r="I7" s="10">
         <v>49.6</v>
       </c>
       <c r="J7" s="8">
         <v>109</v>
       </c>
       <c r="K7" s="8">
         <v>99</v>
       </c>
       <c r="L7" s="8">
         <v>99.7</v>
       </c>
       <c r="M7" s="11">
         <v>130.4</v>
       </c>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" ht="12.95" customHeight="1">
       <c r="A8" s="5">
         <v>2024</v>
       </c>
       <c r="B8" s="7">
         <v>59.8</v>
       </c>
       <c r="C8" s="7">
         <v>118.4</v>
       </c>
       <c r="D8" s="7">
         <v>88.7</v>
       </c>
       <c r="E8" s="7">
         <v>113.9</v>
       </c>
       <c r="F8" s="8">
         <v>97.1</v>
       </c>
       <c r="G8" s="10">
         <v>150.4</v>
       </c>
       <c r="H8" s="10">
         <v>145.6</v>
       </c>
       <c r="I8" s="10">
         <v>71.400000000000006</v>
       </c>
       <c r="J8" s="8">
         <v>111.2</v>
       </c>
       <c r="K8" s="8">
         <v>102.7</v>
       </c>
       <c r="L8" s="8">
         <v>94.7</v>
       </c>
       <c r="M8" s="11">
         <v>104.6</v>
       </c>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" ht="12.95" customHeight="1">
       <c r="A9" s="5">
         <v>2025</v>
       </c>
       <c r="B9" s="7">
         <v>51.5</v>
       </c>
       <c r="C9" s="7">
         <v>87.6</v>
       </c>
       <c r="D9" s="7">
         <v>133.4</v>
       </c>
       <c r="E9" s="19">
         <v>96.3</v>
       </c>
       <c r="F9" s="8">
         <v>101.4</v>
       </c>
       <c r="G9" s="10">
         <v>139</v>
       </c>
       <c r="H9" s="10">
         <v>149.80000000000001</v>
       </c>
       <c r="I9" s="10">
         <v>101.4</v>
       </c>
       <c r="J9" s="8">
         <v>96.4</v>
       </c>
       <c r="K9" s="8">
         <v>100.9</v>
       </c>
       <c r="L9" s="8">
         <v>110.7</v>
       </c>
       <c r="M9" s="11">
         <v>115.3</v>
       </c>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" ht="12.95" customHeight="1">
       <c r="A10" s="5">
         <v>2026</v>
       </c>
       <c r="B10" s="7">
         <v>39.9</v>
       </c>
       <c r="C10" s="7">
         <v>93.5</v>
       </c>
       <c r="D10" s="7">
         <v>110.1</v>
       </c>
       <c r="E10" s="19">
         <v>97</v>
       </c>
       <c r="F10" s="8">
         <v>95.5</v>
       </c>
-      <c r="G10" s="10"/>
+      <c r="G10" s="34">
+        <v>146.9</v>
+      </c>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="11"/>
     </row>
-    <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" ht="12.75" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="31"/>
       <c r="C11" s="31"/>
       <c r="D11" s="31"/>
       <c r="E11" s="31"/>
       <c r="F11" s="31"/>
       <c r="G11" s="31"/>
       <c r="H11" s="31"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31"/>
       <c r="L11" s="31"/>
       <c r="M11" s="32"/>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" ht="12.95" customHeight="1">
       <c r="A12" s="6">
         <v>2020</v>
       </c>
       <c r="B12" s="8">
         <v>100</v>
       </c>
       <c r="C12" s="8">
         <v>100.1</v>
       </c>
       <c r="D12" s="8">
         <v>97.4</v>
       </c>
       <c r="E12" s="8">
         <v>28.2</v>
       </c>
       <c r="F12" s="8">
         <v>42.3</v>
       </c>
       <c r="G12" s="8">
         <v>84.7</v>
       </c>
       <c r="H12" s="8">
         <v>75.7</v>
       </c>
       <c r="I12" s="8">
         <v>324.8</v>
       </c>
       <c r="J12" s="8">
         <v>298.8</v>
       </c>
       <c r="K12" s="8">
         <v>237.7</v>
       </c>
       <c r="L12" s="8">
         <v>196.3</v>
       </c>
       <c r="M12" s="8">
         <v>223.5</v>
       </c>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" ht="12.95" customHeight="1">
       <c r="A13" s="6">
         <v>2021</v>
       </c>
       <c r="B13" s="7">
         <v>96.4</v>
       </c>
       <c r="C13" s="7">
         <v>123.4</v>
       </c>
       <c r="D13" s="7">
         <v>119.4</v>
       </c>
       <c r="E13" s="7">
         <v>148.9</v>
       </c>
       <c r="F13" s="7">
         <v>99.1</v>
       </c>
       <c r="G13" s="7">
         <v>101.5</v>
       </c>
       <c r="H13" s="7">
         <v>109.7</v>
       </c>
       <c r="I13" s="7">
         <v>175.6</v>
       </c>
       <c r="J13" s="7">
         <v>164.9</v>
       </c>
       <c r="K13" s="7">
         <v>179.4</v>
       </c>
       <c r="L13" s="12">
         <v>187.7</v>
       </c>
       <c r="M13" s="7">
         <v>180.3</v>
       </c>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" ht="12.95" customHeight="1">
       <c r="A14" s="6">
         <v>2022</v>
       </c>
       <c r="B14" s="7">
         <v>79.099999999999994</v>
       </c>
       <c r="C14" s="13">
         <v>125.8</v>
       </c>
       <c r="D14" s="13">
         <v>100.1</v>
       </c>
       <c r="E14" s="12">
         <v>162.30000000000001</v>
       </c>
       <c r="F14" s="12">
         <v>171.9</v>
       </c>
       <c r="G14" s="12">
         <v>143.9</v>
       </c>
       <c r="H14" s="12">
         <v>135.69999999999999</v>
       </c>
       <c r="I14" s="12">
         <v>140.1</v>
       </c>
       <c r="J14" s="12">
         <v>138.30000000000001</v>
       </c>
       <c r="K14" s="12">
         <v>143.4</v>
       </c>
       <c r="L14" s="12">
         <v>143.9</v>
       </c>
       <c r="M14" s="12">
         <v>145.5</v>
       </c>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" ht="12.95" customHeight="1">
       <c r="A15" s="6">
         <v>2023</v>
       </c>
       <c r="B15" s="7">
         <v>128.1</v>
       </c>
       <c r="C15" s="7">
         <v>113.8</v>
       </c>
       <c r="D15" s="7">
         <v>164</v>
       </c>
       <c r="E15" s="7">
         <v>122.3</v>
       </c>
       <c r="F15" s="13">
         <v>124.5</v>
       </c>
       <c r="G15" s="10">
         <v>76.5</v>
       </c>
       <c r="H15" s="10">
         <v>153.4</v>
       </c>
       <c r="I15" s="10">
         <v>72</v>
       </c>
       <c r="J15" s="13">
         <v>76.5</v>
       </c>
       <c r="K15" s="13">
         <v>73.2</v>
       </c>
       <c r="L15" s="13">
         <v>71.3</v>
       </c>
       <c r="M15" s="14">
         <v>93.1</v>
       </c>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="12.95" customHeight="1">
       <c r="A16" s="6">
         <v>2024</v>
       </c>
       <c r="B16" s="7">
         <v>127.3</v>
       </c>
       <c r="C16" s="7">
         <v>82.8</v>
       </c>
       <c r="D16" s="7">
         <v>66.900000000000006</v>
       </c>
       <c r="E16" s="7">
         <v>101.4</v>
       </c>
       <c r="F16" s="13">
         <v>97.6</v>
       </c>
       <c r="G16" s="10">
         <v>140.80000000000001</v>
       </c>
       <c r="H16" s="10">
         <v>105.8</v>
       </c>
       <c r="I16" s="10">
         <v>152.4</v>
       </c>
       <c r="J16" s="13">
         <v>155.5</v>
       </c>
       <c r="K16" s="13">
         <v>161.30000000000001</v>
       </c>
       <c r="L16" s="13">
         <v>153.30000000000001</v>
       </c>
       <c r="M16" s="14">
         <v>123.1</v>
       </c>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="12.95" customHeight="1">
       <c r="A17" s="6">
         <v>2025</v>
       </c>
       <c r="B17" s="7">
         <v>106</v>
       </c>
       <c r="C17" s="7">
         <v>78.400000000000006</v>
       </c>
       <c r="D17" s="7">
         <v>117.9</v>
       </c>
       <c r="E17" s="19">
         <v>99.6</v>
       </c>
       <c r="F17" s="13">
         <v>104</v>
       </c>
       <c r="G17" s="10">
         <v>96.1</v>
       </c>
       <c r="H17" s="10">
         <v>98.9</v>
       </c>
       <c r="I17" s="10">
         <v>140.30000000000001</v>
       </c>
       <c r="J17" s="13">
         <v>121.7</v>
       </c>
       <c r="K17" s="13">
         <v>119.6</v>
       </c>
       <c r="L17" s="13">
         <v>139.80000000000001</v>
       </c>
       <c r="M17" s="14">
         <v>141.19999999999999</v>
       </c>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="12.95" customHeight="1">
       <c r="A18" s="6">
         <v>2026</v>
       </c>
       <c r="B18" s="7">
         <v>109.5</v>
       </c>
       <c r="C18" s="7">
         <v>116.8</v>
       </c>
       <c r="D18" s="7">
         <v>96.3</v>
       </c>
       <c r="E18" s="19">
         <v>97.1</v>
       </c>
       <c r="F18" s="13">
         <v>91.5</v>
       </c>
-      <c r="G18" s="10"/>
+      <c r="G18" s="35">
+        <v>96.7</v>
+      </c>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="13"/>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
       <c r="M18" s="14"/>
     </row>
-    <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="12.75" customHeight="1">
       <c r="A19" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="31"/>
       <c r="C19" s="31"/>
       <c r="D19" s="31"/>
       <c r="E19" s="31"/>
       <c r="F19" s="31"/>
       <c r="G19" s="31"/>
       <c r="H19" s="31"/>
       <c r="I19" s="31"/>
       <c r="J19" s="31"/>
       <c r="K19" s="31"/>
       <c r="L19" s="31"/>
       <c r="M19" s="32"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="12.95" customHeight="1">
       <c r="A20" s="5">
         <v>2020</v>
       </c>
       <c r="B20" s="8">
         <v>100</v>
       </c>
       <c r="C20" s="8">
         <v>100.1</v>
       </c>
       <c r="D20" s="8">
         <v>99.2</v>
       </c>
       <c r="E20" s="8">
         <v>73.099999999999994</v>
       </c>
       <c r="F20" s="8">
         <v>65.2</v>
       </c>
       <c r="G20" s="8">
         <v>69.099999999999994</v>
       </c>
       <c r="H20" s="8">
         <v>70.3</v>
       </c>
       <c r="I20" s="8">
         <v>76.8</v>
       </c>
       <c r="J20" s="8">
         <v>83.4</v>
       </c>
       <c r="K20" s="8">
         <v>88.6</v>
       </c>
       <c r="L20" s="8">
         <v>92.7</v>
       </c>
       <c r="M20" s="8">
         <v>97</v>
       </c>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="12.95" customHeight="1">
       <c r="A21" s="5">
         <v>2021</v>
       </c>
       <c r="B21" s="7">
         <v>96.4</v>
       </c>
       <c r="C21" s="7">
         <v>109.9</v>
       </c>
       <c r="D21" s="7">
         <v>113.1</v>
       </c>
       <c r="E21" s="7">
         <v>118.1</v>
       </c>
       <c r="F21" s="7">
         <v>115</v>
       </c>
       <c r="G21" s="7">
         <v>111.6</v>
       </c>
       <c r="H21" s="7">
         <v>111.3</v>
       </c>
       <c r="I21" s="7">
         <v>118.2</v>
       </c>
       <c r="J21" s="7">
         <v>123.2</v>
       </c>
       <c r="K21" s="7">
         <v>128.19999999999999</v>
       </c>
       <c r="L21" s="7">
         <v>133</v>
       </c>
       <c r="M21" s="7">
         <v>136.6</v>
       </c>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13" ht="12.95" customHeight="1">
       <c r="A22" s="5">
         <v>2022</v>
       </c>
       <c r="B22" s="7">
         <v>79.099999999999994</v>
       </c>
       <c r="C22" s="10">
         <v>105.4</v>
       </c>
       <c r="D22" s="10">
         <v>103.5</v>
       </c>
       <c r="E22" s="7">
         <v>114</v>
       </c>
       <c r="F22" s="7">
         <v>122.4</v>
       </c>
       <c r="G22" s="7">
         <v>127.3</v>
       </c>
       <c r="H22" s="7">
         <v>128.9</v>
       </c>
       <c r="I22" s="7">
         <v>130.69999999999999</v>
       </c>
       <c r="J22" s="7">
         <v>131.80000000000001</v>
       </c>
       <c r="K22" s="7">
         <v>133.30000000000001</v>
       </c>
       <c r="L22" s="7">
         <v>134.5</v>
       </c>
       <c r="M22" s="7">
         <v>135.6</v>
       </c>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13" ht="12.95" customHeight="1">
       <c r="A23" s="5">
         <v>2023</v>
       </c>
       <c r="B23" s="7">
         <v>128.1</v>
       </c>
       <c r="C23" s="7">
         <v>118.5</v>
       </c>
       <c r="D23" s="7">
         <v>133.9</v>
       </c>
       <c r="E23" s="7">
         <v>130.9</v>
       </c>
       <c r="F23" s="10">
         <v>129.69999999999999</v>
       </c>
       <c r="G23" s="10">
         <v>116.1</v>
       </c>
       <c r="H23" s="10">
         <v>123.5</v>
       </c>
       <c r="I23" s="10">
         <v>114.6</v>
       </c>
       <c r="J23" s="10">
         <v>108.9</v>
       </c>
       <c r="K23" s="10">
         <v>104.1</v>
       </c>
       <c r="L23" s="10">
         <v>100.1</v>
       </c>
       <c r="M23" s="7">
         <v>99.5</v>
       </c>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13" ht="12.95" customHeight="1">
       <c r="A24" s="5">
         <v>2024</v>
       </c>
       <c r="B24" s="7">
         <v>127.3</v>
       </c>
       <c r="C24" s="7">
         <v>98.5</v>
       </c>
       <c r="D24" s="7">
         <v>85.4</v>
       </c>
       <c r="E24" s="7">
         <v>89.2</v>
       </c>
       <c r="F24" s="10">
         <v>90.9</v>
       </c>
       <c r="G24" s="10">
         <v>99.3</v>
       </c>
       <c r="H24" s="10">
         <v>100.8</v>
       </c>
       <c r="I24" s="10">
         <v>107.1</v>
       </c>
       <c r="J24" s="10">
         <v>113.1</v>
       </c>
       <c r="K24" s="10">
         <v>118.2</v>
       </c>
       <c r="L24" s="10">
         <v>121.5</v>
       </c>
       <c r="M24" s="7">
         <v>121.8</v>
       </c>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13" ht="12.95" customHeight="1">
       <c r="A25" s="5">
         <v>2025</v>
       </c>
       <c r="B25" s="21">
         <v>106</v>
       </c>
       <c r="C25" s="21">
         <v>90.7</v>
       </c>
       <c r="D25" s="21">
         <v>100</v>
       </c>
       <c r="E25" s="20">
         <v>100</v>
       </c>
       <c r="F25" s="21">
         <v>100.9</v>
       </c>
       <c r="G25" s="21">
         <v>100.1</v>
       </c>
       <c r="H25" s="21">
         <v>100.1</v>
       </c>
       <c r="I25" s="21">
         <v>106.2</v>
       </c>
       <c r="J25" s="21">
         <v>108.1</v>
       </c>
       <c r="K25" s="21">
         <v>109.2</v>
       </c>
       <c r="L25" s="21">
         <v>112.5</v>
       </c>
       <c r="M25" s="21">
         <v>115.3</v>
       </c>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13" ht="12.95" customHeight="1">
       <c r="A26" s="5">
         <v>2026</v>
       </c>
       <c r="B26" s="7">
         <v>109.5</v>
       </c>
       <c r="C26" s="21">
         <v>113.3</v>
       </c>
       <c r="D26" s="21">
         <v>106.3</v>
       </c>
       <c r="E26" s="21">
         <v>103.7</v>
       </c>
       <c r="F26" s="21">
         <v>101</v>
       </c>
-      <c r="G26" s="21"/>
+      <c r="G26" s="36">
+        <v>100</v>
+      </c>
       <c r="H26" s="21"/>
       <c r="I26" s="22"/>
       <c r="J26" s="22"/>
       <c r="K26" s="22"/>
       <c r="L26" s="22"/>
       <c r="M26" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M11"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E7" sqref="E7"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="F8" sqref="F8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8.85546875" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="25" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="26"/>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
       <c r="E1" s="26"/>
       <c r="F1" s="26"/>
       <c r="G1" s="26"/>
       <c r="H1" s="26"/>
       <c r="I1" s="26"/>
       <c r="J1" s="26"/>
       <c r="K1" s="26"/>
       <c r="L1" s="26"/>
       <c r="M1" s="26"/>
     </row>
-    <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="33" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
       <c r="K2" s="33"/>
       <c r="L2" s="33"/>
       <c r="M2" s="33"/>
     </row>
-    <row r="3" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="15"/>
       <c r="B3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" ht="12.95" customHeight="1">
       <c r="A4" s="16">
         <v>2019</v>
       </c>
       <c r="B4" s="17">
         <v>310.5</v>
       </c>
       <c r="C4" s="17">
         <v>312.5</v>
       </c>
       <c r="D4" s="17">
         <v>317.7</v>
       </c>
       <c r="E4" s="17">
         <v>546.20000000000005</v>
       </c>
       <c r="F4" s="17">
         <v>513.29999999999995</v>
       </c>
       <c r="G4" s="17">
         <v>506.4</v>
       </c>
       <c r="H4" s="17">
         <v>537.5</v>
       </c>
       <c r="I4" s="17">
         <v>80</v>
       </c>
       <c r="J4" s="17">
         <v>96.3</v>
       </c>
       <c r="K4" s="17">
         <v>111</v>
       </c>
       <c r="L4" s="17">
         <v>131</v>
       </c>
       <c r="M4" s="17">
         <v>118.2</v>
       </c>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" ht="12.95" customHeight="1">
       <c r="A5" s="16">
         <v>2020</v>
       </c>
       <c r="B5" s="17">
         <v>310.5</v>
       </c>
       <c r="C5" s="17">
         <v>312.8</v>
       </c>
       <c r="D5" s="17">
         <v>309.5</v>
       </c>
       <c r="E5" s="17">
         <v>154.19999999999999</v>
       </c>
       <c r="F5" s="17">
         <v>216.9</v>
       </c>
       <c r="G5" s="17">
         <v>428.8</v>
       </c>
       <c r="H5" s="17">
         <v>406.8</v>
       </c>
       <c r="I5" s="17">
         <v>259.7</v>
       </c>
       <c r="J5" s="17">
         <v>287.7</v>
       </c>
       <c r="K5" s="17">
         <v>263.8</v>
       </c>
       <c r="L5" s="17">
         <v>257.10000000000002</v>
       </c>
       <c r="M5" s="17">
         <v>264.2</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" ht="12.95" customHeight="1">
       <c r="A6" s="16">
         <v>2021</v>
       </c>
       <c r="B6" s="17">
         <v>299.2</v>
       </c>
       <c r="C6" s="17">
         <v>385.9</v>
       </c>
       <c r="D6" s="17">
         <v>369.5</v>
       </c>
       <c r="E6" s="17">
         <v>229.7</v>
       </c>
       <c r="F6" s="17">
         <v>214.9</v>
       </c>
       <c r="G6" s="17">
         <v>435.3</v>
       </c>
       <c r="H6" s="17">
         <v>446.4</v>
       </c>
       <c r="I6" s="17">
         <v>456</v>
       </c>
       <c r="J6" s="17">
         <v>474.2</v>
       </c>
       <c r="K6" s="17">
         <v>473.3</v>
       </c>
       <c r="L6" s="17">
         <v>482.5</v>
       </c>
       <c r="M6" s="17">
         <v>485.3</v>
       </c>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" ht="12.95" customHeight="1">
       <c r="A7" s="16">
         <v>2022</v>
       </c>
       <c r="B7" s="17">
         <v>241.1</v>
       </c>
       <c r="C7" s="17">
         <v>494.5</v>
       </c>
       <c r="D7" s="17">
         <v>376.7</v>
       </c>
       <c r="E7" s="17">
         <v>380</v>
       </c>
       <c r="F7" s="17">
         <v>377.9</v>
       </c>
       <c r="G7" s="17">
         <v>641</v>
       </c>
       <c r="H7" s="17">
         <v>619.5</v>
       </c>
       <c r="I7" s="17">
         <v>653.79999999999995</v>
       </c>
       <c r="J7" s="17">
         <v>671</v>
       </c>
       <c r="K7" s="17">
         <v>694.2</v>
       </c>
       <c r="L7" s="17">
         <v>710.2</v>
       </c>
       <c r="M7" s="17">
         <v>710.6</v>
       </c>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" ht="12.95" customHeight="1">
       <c r="A8" s="16">
         <v>2023</v>
       </c>
       <c r="B8" s="18">
         <v>310.8</v>
       </c>
       <c r="C8" s="18">
         <v>566.1</v>
       </c>
       <c r="D8" s="18">
         <v>621.6</v>
       </c>
       <c r="E8" s="18">
         <v>474.5</v>
       </c>
       <c r="F8" s="18">
         <v>478.8</v>
       </c>
       <c r="G8" s="18">
         <v>499.2</v>
       </c>
       <c r="H8" s="18">
         <v>967.2</v>
       </c>
       <c r="I8" s="18">
         <v>479.4</v>
       </c>
       <c r="J8" s="18">
         <v>522.29999999999995</v>
       </c>
       <c r="K8" s="18">
         <v>517.20000000000005</v>
       </c>
       <c r="L8" s="18">
         <v>515.6</v>
       </c>
       <c r="M8" s="18">
         <v>726.1</v>
       </c>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" ht="12.95" customHeight="1">
       <c r="A9" s="16">
         <v>2024</v>
       </c>
       <c r="B9" s="18">
         <v>433.9</v>
       </c>
       <c r="C9" s="18">
         <v>513.9</v>
       </c>
       <c r="D9" s="18">
         <v>456.1</v>
       </c>
       <c r="E9" s="18">
         <v>519.5</v>
       </c>
       <c r="F9" s="18">
         <v>504.6</v>
       </c>
       <c r="G9" s="18">
         <v>759.1</v>
       </c>
       <c r="H9" s="18">
         <v>1105.2</v>
       </c>
       <c r="I9" s="18">
         <v>975.7</v>
       </c>
       <c r="J9" s="18">
         <v>1084.5</v>
       </c>
       <c r="K9" s="18">
         <v>1114.0999999999999</v>
       </c>
       <c r="L9" s="18">
         <v>1055.3</v>
       </c>
       <c r="M9" s="18">
         <v>1104.3</v>
       </c>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" ht="12.95" customHeight="1">
       <c r="A10" s="16">
         <v>2025</v>
       </c>
       <c r="B10" s="18">
         <v>568.5</v>
       </c>
       <c r="C10" s="18">
         <v>563.4</v>
       </c>
       <c r="D10" s="18">
         <v>774.7</v>
       </c>
       <c r="E10" s="18">
         <v>745.7</v>
       </c>
       <c r="F10" s="18">
         <v>763.8</v>
       </c>
       <c r="G10" s="18">
         <v>1061.5</v>
       </c>
       <c r="H10" s="18">
         <v>1589.8</v>
       </c>
       <c r="I10" s="18">
         <v>1668.6</v>
       </c>
       <c r="J10" s="18">
         <v>1608.5</v>
       </c>
       <c r="K10" s="18">
         <v>1623.8</v>
       </c>
       <c r="L10" s="18">
         <v>1797.8</v>
       </c>
       <c r="M10" s="18">
         <v>1900.3</v>
       </c>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" ht="12.95" customHeight="1">
       <c r="A11" s="16">
         <v>2026</v>
       </c>
       <c r="B11" s="23">
         <v>758.5</v>
       </c>
       <c r="C11" s="23">
         <v>708.9</v>
       </c>
       <c r="D11" s="23">
         <v>780.2</v>
       </c>
       <c r="E11" s="24">
         <v>832.1</v>
       </c>
       <c r="F11" s="24">
         <v>794.9</v>
       </c>
-      <c r="G11" s="22"/>
+      <c r="G11" s="37">
+        <v>1167.8420000000001</v>
+      </c>
       <c r="H11" s="22"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="22"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>