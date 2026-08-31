--- v2 (2026-07-21)
+++ v3 (2026-08-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4215" yWindow="4860" windowWidth="21600" windowHeight="7560" activeTab="1"/>
+    <workbookView xWindow="4215" yWindow="4860" windowWidth="21600" windowHeight="7560"/>
   </bookViews>
   <sheets>
     <sheet name="IPV car" sheetId="5" r:id="rId1"/>
     <sheet name="Volume car" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'IPV car'!$A$1:$M$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Volume car'!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>Indices of the physical volume of car maintenance and repair services</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
@@ -83,51 +83,51 @@
   <si>
     <t>as percent of previous month</t>
   </si>
   <si>
     <t>in percentage by corresponding month of the last year</t>
   </si>
   <si>
     <t>in percentage by corresponding period of the last year</t>
   </si>
   <si>
     <t>The volume of services rendered for the maintenance and repair of cars</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          mln. tenge</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -312,51 +312,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -406,62 +406,50 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 3 2" xfId="5"/>
     <cellStyle name="Обычный 3 3" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
@@ -742,1406 +730,1414 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="K13" sqref="K13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="9.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1">
+    <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="25" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="26"/>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
       <c r="E1" s="26"/>
       <c r="F1" s="26"/>
       <c r="G1" s="26"/>
       <c r="H1" s="26"/>
       <c r="I1" s="26"/>
       <c r="J1" s="26"/>
       <c r="K1" s="26"/>
       <c r="L1" s="26"/>
       <c r="M1" s="26"/>
     </row>
-    <row r="2" spans="1:13" ht="26.25" thickBot="1">
+    <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M2" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="12.75" customHeight="1">
+    <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="27" t="s">
         <v>13</v>
       </c>
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="28"/>
       <c r="E3" s="28"/>
       <c r="F3" s="28"/>
       <c r="G3" s="28"/>
       <c r="H3" s="28"/>
       <c r="I3" s="28"/>
       <c r="J3" s="28"/>
       <c r="K3" s="28"/>
       <c r="L3" s="28"/>
       <c r="M3" s="29"/>
     </row>
-    <row r="4" spans="1:13" ht="12.95" customHeight="1">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="5">
         <v>2020</v>
       </c>
       <c r="B4" s="7">
         <v>262.7</v>
       </c>
       <c r="C4" s="7">
         <v>100.8</v>
       </c>
       <c r="D4" s="8">
         <v>98.9</v>
       </c>
       <c r="E4" s="8">
         <v>49.8</v>
       </c>
       <c r="F4" s="7">
         <v>140.69999999999999</v>
       </c>
       <c r="G4" s="7">
         <v>197.7</v>
       </c>
       <c r="H4" s="8">
         <v>94.8</v>
       </c>
       <c r="I4" s="8">
         <v>63.8</v>
       </c>
       <c r="J4" s="8">
         <v>110.8</v>
       </c>
       <c r="K4" s="8">
         <v>91.7</v>
       </c>
       <c r="L4" s="8">
         <v>97.5</v>
       </c>
       <c r="M4" s="8">
         <v>102.7</v>
       </c>
     </row>
-    <row r="5" spans="1:13" ht="12.95" customHeight="1">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="5">
         <v>2021</v>
       </c>
       <c r="B5" s="7">
         <v>113.3</v>
       </c>
       <c r="C5" s="7">
         <v>129</v>
       </c>
       <c r="D5" s="7">
         <v>95.7</v>
       </c>
       <c r="E5" s="7">
         <v>62.2</v>
       </c>
       <c r="F5" s="7">
         <v>93.6</v>
       </c>
       <c r="G5" s="7">
         <v>202.5</v>
       </c>
       <c r="H5" s="7">
         <v>102.6</v>
       </c>
       <c r="I5" s="7">
         <v>102.2</v>
       </c>
       <c r="J5" s="7">
         <v>104</v>
       </c>
       <c r="K5" s="7">
         <v>99.8</v>
       </c>
       <c r="L5" s="7">
         <v>101.9</v>
       </c>
       <c r="M5" s="7">
         <v>98.7</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="12.95" customHeight="1">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="5">
         <v>2022</v>
       </c>
       <c r="B6" s="7">
         <v>49.7</v>
       </c>
       <c r="C6" s="8">
         <v>205.1</v>
       </c>
       <c r="D6" s="9">
         <v>76.2</v>
       </c>
       <c r="E6" s="7">
         <v>100.9</v>
       </c>
       <c r="F6" s="7">
         <v>99.1</v>
       </c>
       <c r="G6" s="7">
         <v>169.6</v>
       </c>
       <c r="H6" s="7">
         <v>96.6</v>
       </c>
       <c r="I6" s="7">
         <v>105.5</v>
       </c>
       <c r="J6" s="7">
         <v>102.6</v>
       </c>
       <c r="K6" s="7">
         <v>103.5</v>
       </c>
       <c r="L6" s="7">
         <v>102.3</v>
       </c>
       <c r="M6" s="7">
         <v>99.9</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="12.95" customHeight="1">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="5">
         <v>2023</v>
       </c>
       <c r="B7" s="7">
         <v>43.7</v>
       </c>
       <c r="C7" s="7">
         <v>182.1</v>
       </c>
       <c r="D7" s="7">
         <v>109.8</v>
       </c>
       <c r="E7" s="7">
         <v>75.099999999999994</v>
       </c>
       <c r="F7" s="8">
         <v>100.9</v>
       </c>
       <c r="G7" s="10">
         <v>104.3</v>
       </c>
       <c r="H7" s="10">
         <v>193.7</v>
       </c>
       <c r="I7" s="10">
         <v>49.6</v>
       </c>
       <c r="J7" s="8">
         <v>109</v>
       </c>
       <c r="K7" s="8">
         <v>99</v>
       </c>
       <c r="L7" s="8">
         <v>99.7</v>
       </c>
       <c r="M7" s="11">
         <v>130.4</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="12.95" customHeight="1">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="5">
         <v>2024</v>
       </c>
       <c r="B8" s="7">
         <v>59.8</v>
       </c>
       <c r="C8" s="7">
         <v>118.4</v>
       </c>
       <c r="D8" s="7">
         <v>88.7</v>
       </c>
       <c r="E8" s="7">
         <v>113.9</v>
       </c>
       <c r="F8" s="8">
         <v>97.1</v>
       </c>
       <c r="G8" s="10">
         <v>150.4</v>
       </c>
       <c r="H8" s="10">
         <v>145.6</v>
       </c>
       <c r="I8" s="10">
         <v>71.400000000000006</v>
       </c>
       <c r="J8" s="8">
         <v>111.2</v>
       </c>
       <c r="K8" s="8">
         <v>102.7</v>
       </c>
       <c r="L8" s="8">
         <v>94.7</v>
       </c>
       <c r="M8" s="11">
         <v>104.6</v>
       </c>
     </row>
-    <row r="9" spans="1:13" ht="12.95" customHeight="1">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="5">
         <v>2025</v>
       </c>
       <c r="B9" s="7">
         <v>51.5</v>
       </c>
       <c r="C9" s="7">
         <v>87.6</v>
       </c>
       <c r="D9" s="7">
         <v>133.4</v>
       </c>
       <c r="E9" s="19">
         <v>96.3</v>
       </c>
       <c r="F9" s="8">
         <v>101.4</v>
       </c>
       <c r="G9" s="10">
         <v>139</v>
       </c>
       <c r="H9" s="10">
         <v>149.80000000000001</v>
       </c>
       <c r="I9" s="10">
         <v>101.4</v>
       </c>
       <c r="J9" s="8">
         <v>96.4</v>
       </c>
       <c r="K9" s="8">
         <v>100.9</v>
       </c>
       <c r="L9" s="8">
         <v>110.7</v>
       </c>
       <c r="M9" s="11">
         <v>115.3</v>
       </c>
     </row>
-    <row r="10" spans="1:13" ht="12.95" customHeight="1">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="5">
         <v>2026</v>
       </c>
       <c r="B10" s="7">
         <v>39.9</v>
       </c>
       <c r="C10" s="7">
         <v>93.5</v>
       </c>
       <c r="D10" s="7">
         <v>110.1</v>
       </c>
       <c r="E10" s="19">
         <v>97</v>
       </c>
       <c r="F10" s="8">
         <v>95.5</v>
       </c>
-      <c r="G10" s="34">
+      <c r="G10" s="20">
         <v>146.9</v>
       </c>
-      <c r="H10" s="10"/>
+      <c r="H10" s="19">
+        <v>154.30000000000001</v>
+      </c>
       <c r="I10" s="10"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="11"/>
     </row>
-    <row r="11" spans="1:13" ht="12.75" customHeight="1">
+    <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="30" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="31"/>
       <c r="C11" s="31"/>
       <c r="D11" s="31"/>
       <c r="E11" s="31"/>
       <c r="F11" s="31"/>
       <c r="G11" s="31"/>
       <c r="H11" s="31"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31"/>
       <c r="L11" s="31"/>
       <c r="M11" s="32"/>
     </row>
-    <row r="12" spans="1:13" ht="12.95" customHeight="1">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="6">
         <v>2020</v>
       </c>
       <c r="B12" s="8">
         <v>100</v>
       </c>
       <c r="C12" s="8">
         <v>100.1</v>
       </c>
       <c r="D12" s="8">
         <v>97.4</v>
       </c>
       <c r="E12" s="8">
         <v>28.2</v>
       </c>
       <c r="F12" s="8">
         <v>42.3</v>
       </c>
       <c r="G12" s="8">
         <v>84.7</v>
       </c>
       <c r="H12" s="8">
         <v>75.7</v>
       </c>
       <c r="I12" s="8">
         <v>324.8</v>
       </c>
       <c r="J12" s="8">
         <v>298.8</v>
       </c>
       <c r="K12" s="8">
         <v>237.7</v>
       </c>
       <c r="L12" s="8">
         <v>196.3</v>
       </c>
       <c r="M12" s="8">
         <v>223.5</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="12.95" customHeight="1">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="6">
         <v>2021</v>
       </c>
       <c r="B13" s="7">
         <v>96.4</v>
       </c>
       <c r="C13" s="7">
         <v>123.4</v>
       </c>
       <c r="D13" s="7">
         <v>119.4</v>
       </c>
       <c r="E13" s="7">
         <v>148.9</v>
       </c>
       <c r="F13" s="7">
         <v>99.1</v>
       </c>
       <c r="G13" s="7">
         <v>101.5</v>
       </c>
       <c r="H13" s="7">
         <v>109.7</v>
       </c>
       <c r="I13" s="7">
         <v>175.6</v>
       </c>
       <c r="J13" s="7">
         <v>164.9</v>
       </c>
       <c r="K13" s="7">
         <v>179.4</v>
       </c>
       <c r="L13" s="12">
         <v>187.7</v>
       </c>
       <c r="M13" s="7">
         <v>180.3</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="12.95" customHeight="1">
+    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A14" s="6">
         <v>2022</v>
       </c>
       <c r="B14" s="7">
         <v>79.099999999999994</v>
       </c>
       <c r="C14" s="13">
         <v>125.8</v>
       </c>
       <c r="D14" s="13">
         <v>100.1</v>
       </c>
       <c r="E14" s="12">
         <v>162.30000000000001</v>
       </c>
       <c r="F14" s="12">
         <v>171.9</v>
       </c>
       <c r="G14" s="12">
         <v>143.9</v>
       </c>
       <c r="H14" s="12">
         <v>135.69999999999999</v>
       </c>
       <c r="I14" s="12">
         <v>140.1</v>
       </c>
       <c r="J14" s="12">
         <v>138.30000000000001</v>
       </c>
       <c r="K14" s="12">
         <v>143.4</v>
       </c>
       <c r="L14" s="12">
         <v>143.9</v>
       </c>
       <c r="M14" s="12">
         <v>145.5</v>
       </c>
     </row>
-    <row r="15" spans="1:13" ht="12.95" customHeight="1">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" s="6">
         <v>2023</v>
       </c>
       <c r="B15" s="7">
         <v>128.1</v>
       </c>
       <c r="C15" s="7">
         <v>113.8</v>
       </c>
       <c r="D15" s="7">
         <v>164</v>
       </c>
       <c r="E15" s="7">
         <v>122.3</v>
       </c>
       <c r="F15" s="13">
         <v>124.5</v>
       </c>
       <c r="G15" s="10">
         <v>76.5</v>
       </c>
       <c r="H15" s="10">
         <v>153.4</v>
       </c>
       <c r="I15" s="10">
         <v>72</v>
       </c>
       <c r="J15" s="13">
         <v>76.5</v>
       </c>
       <c r="K15" s="13">
         <v>73.2</v>
       </c>
       <c r="L15" s="13">
         <v>71.3</v>
       </c>
       <c r="M15" s="14">
         <v>93.1</v>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="12.95" customHeight="1">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="6">
         <v>2024</v>
       </c>
       <c r="B16" s="7">
         <v>127.3</v>
       </c>
       <c r="C16" s="7">
         <v>82.8</v>
       </c>
       <c r="D16" s="7">
         <v>66.900000000000006</v>
       </c>
       <c r="E16" s="7">
         <v>101.4</v>
       </c>
       <c r="F16" s="13">
         <v>97.6</v>
       </c>
       <c r="G16" s="10">
         <v>140.80000000000001</v>
       </c>
       <c r="H16" s="10">
         <v>105.8</v>
       </c>
       <c r="I16" s="10">
         <v>152.4</v>
       </c>
       <c r="J16" s="13">
         <v>155.5</v>
       </c>
       <c r="K16" s="13">
         <v>161.30000000000001</v>
       </c>
       <c r="L16" s="13">
         <v>153.30000000000001</v>
       </c>
       <c r="M16" s="14">
         <v>123.1</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="12.95" customHeight="1">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="6">
         <v>2025</v>
       </c>
       <c r="B17" s="7">
         <v>106</v>
       </c>
       <c r="C17" s="7">
         <v>78.400000000000006</v>
       </c>
       <c r="D17" s="7">
         <v>117.9</v>
       </c>
       <c r="E17" s="19">
         <v>99.6</v>
       </c>
       <c r="F17" s="13">
         <v>104</v>
       </c>
       <c r="G17" s="10">
         <v>96.1</v>
       </c>
       <c r="H17" s="10">
         <v>98.9</v>
       </c>
       <c r="I17" s="10">
         <v>140.30000000000001</v>
       </c>
       <c r="J17" s="13">
         <v>121.7</v>
       </c>
       <c r="K17" s="13">
         <v>119.6</v>
       </c>
       <c r="L17" s="13">
         <v>139.80000000000001</v>
       </c>
       <c r="M17" s="14">
         <v>141.19999999999999</v>
       </c>
     </row>
-    <row r="18" spans="1:13" ht="12.95" customHeight="1">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="6">
         <v>2026</v>
       </c>
       <c r="B18" s="7">
         <v>109.5</v>
       </c>
       <c r="C18" s="7">
         <v>116.8</v>
       </c>
       <c r="D18" s="7">
         <v>96.3</v>
       </c>
       <c r="E18" s="19">
         <v>97.1</v>
       </c>
       <c r="F18" s="13">
         <v>91.5</v>
       </c>
-      <c r="G18" s="35">
+      <c r="G18" s="20">
         <v>96.7</v>
       </c>
-      <c r="H18" s="10"/>
+      <c r="H18" s="19">
+        <v>99.6</v>
+      </c>
       <c r="I18" s="10"/>
       <c r="J18" s="13"/>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
       <c r="M18" s="14"/>
     </row>
-    <row r="19" spans="1:13" ht="12.75" customHeight="1">
+    <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="31"/>
       <c r="C19" s="31"/>
       <c r="D19" s="31"/>
       <c r="E19" s="31"/>
       <c r="F19" s="31"/>
       <c r="G19" s="31"/>
       <c r="H19" s="31"/>
       <c r="I19" s="31"/>
       <c r="J19" s="31"/>
       <c r="K19" s="31"/>
       <c r="L19" s="31"/>
       <c r="M19" s="32"/>
     </row>
-    <row r="20" spans="1:13" ht="12.95" customHeight="1">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="5">
         <v>2020</v>
       </c>
       <c r="B20" s="8">
         <v>100</v>
       </c>
       <c r="C20" s="8">
         <v>100.1</v>
       </c>
       <c r="D20" s="8">
         <v>99.2</v>
       </c>
       <c r="E20" s="8">
         <v>73.099999999999994</v>
       </c>
       <c r="F20" s="8">
         <v>65.2</v>
       </c>
       <c r="G20" s="8">
         <v>69.099999999999994</v>
       </c>
       <c r="H20" s="8">
         <v>70.3</v>
       </c>
       <c r="I20" s="8">
         <v>76.8</v>
       </c>
       <c r="J20" s="8">
         <v>83.4</v>
       </c>
       <c r="K20" s="8">
         <v>88.6</v>
       </c>
       <c r="L20" s="8">
         <v>92.7</v>
       </c>
       <c r="M20" s="8">
         <v>97</v>
       </c>
     </row>
-    <row r="21" spans="1:13" ht="12.95" customHeight="1">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="5">
         <v>2021</v>
       </c>
       <c r="B21" s="7">
         <v>96.4</v>
       </c>
       <c r="C21" s="7">
         <v>109.9</v>
       </c>
       <c r="D21" s="7">
         <v>113.1</v>
       </c>
       <c r="E21" s="7">
         <v>118.1</v>
       </c>
       <c r="F21" s="7">
         <v>115</v>
       </c>
       <c r="G21" s="7">
         <v>111.6</v>
       </c>
       <c r="H21" s="7">
         <v>111.3</v>
       </c>
       <c r="I21" s="7">
         <v>118.2</v>
       </c>
       <c r="J21" s="7">
         <v>123.2</v>
       </c>
       <c r="K21" s="7">
         <v>128.19999999999999</v>
       </c>
       <c r="L21" s="7">
         <v>133</v>
       </c>
       <c r="M21" s="7">
         <v>136.6</v>
       </c>
     </row>
-    <row r="22" spans="1:13" ht="12.95" customHeight="1">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="5">
         <v>2022</v>
       </c>
       <c r="B22" s="7">
         <v>79.099999999999994</v>
       </c>
       <c r="C22" s="10">
         <v>105.4</v>
       </c>
       <c r="D22" s="10">
         <v>103.5</v>
       </c>
       <c r="E22" s="7">
         <v>114</v>
       </c>
       <c r="F22" s="7">
         <v>122.4</v>
       </c>
       <c r="G22" s="7">
         <v>127.3</v>
       </c>
       <c r="H22" s="7">
         <v>128.9</v>
       </c>
       <c r="I22" s="7">
         <v>130.69999999999999</v>
       </c>
       <c r="J22" s="7">
         <v>131.80000000000001</v>
       </c>
       <c r="K22" s="7">
         <v>133.30000000000001</v>
       </c>
       <c r="L22" s="7">
         <v>134.5</v>
       </c>
       <c r="M22" s="7">
         <v>135.6</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="12.95" customHeight="1">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="5">
         <v>2023</v>
       </c>
       <c r="B23" s="7">
         <v>128.1</v>
       </c>
       <c r="C23" s="7">
         <v>118.5</v>
       </c>
       <c r="D23" s="7">
         <v>133.9</v>
       </c>
       <c r="E23" s="7">
         <v>130.9</v>
       </c>
       <c r="F23" s="10">
         <v>129.69999999999999</v>
       </c>
       <c r="G23" s="10">
         <v>116.1</v>
       </c>
       <c r="H23" s="10">
         <v>123.5</v>
       </c>
       <c r="I23" s="10">
         <v>114.6</v>
       </c>
       <c r="J23" s="10">
         <v>108.9</v>
       </c>
       <c r="K23" s="10">
         <v>104.1</v>
       </c>
       <c r="L23" s="10">
         <v>100.1</v>
       </c>
       <c r="M23" s="7">
         <v>99.5</v>
       </c>
     </row>
-    <row r="24" spans="1:13" ht="12.95" customHeight="1">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="5">
         <v>2024</v>
       </c>
       <c r="B24" s="7">
         <v>127.3</v>
       </c>
       <c r="C24" s="7">
         <v>98.5</v>
       </c>
       <c r="D24" s="7">
         <v>85.4</v>
       </c>
       <c r="E24" s="7">
         <v>89.2</v>
       </c>
       <c r="F24" s="10">
         <v>90.9</v>
       </c>
       <c r="G24" s="10">
         <v>99.3</v>
       </c>
       <c r="H24" s="10">
         <v>100.8</v>
       </c>
       <c r="I24" s="10">
         <v>107.1</v>
       </c>
       <c r="J24" s="10">
         <v>113.1</v>
       </c>
       <c r="K24" s="10">
         <v>118.2</v>
       </c>
       <c r="L24" s="10">
         <v>121.5</v>
       </c>
       <c r="M24" s="7">
         <v>121.8</v>
       </c>
     </row>
-    <row r="25" spans="1:13" ht="12.95" customHeight="1">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A25" s="5">
         <v>2025</v>
       </c>
       <c r="B25" s="21">
         <v>106</v>
       </c>
       <c r="C25" s="21">
         <v>90.7</v>
       </c>
       <c r="D25" s="21">
         <v>100</v>
       </c>
       <c r="E25" s="20">
         <v>100</v>
       </c>
       <c r="F25" s="21">
         <v>100.9</v>
       </c>
-      <c r="G25" s="21">
+      <c r="G25" s="7">
         <v>100.1</v>
       </c>
       <c r="H25" s="21">
         <v>100.1</v>
       </c>
       <c r="I25" s="21">
         <v>106.2</v>
       </c>
       <c r="J25" s="21">
         <v>108.1</v>
       </c>
       <c r="K25" s="21">
         <v>109.2</v>
       </c>
       <c r="L25" s="21">
         <v>112.5</v>
       </c>
       <c r="M25" s="21">
         <v>115.3</v>
       </c>
     </row>
-    <row r="26" spans="1:13" ht="12.95" customHeight="1">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="5">
         <v>2026</v>
       </c>
       <c r="B26" s="7">
         <v>109.5</v>
       </c>
       <c r="C26" s="21">
         <v>113.3</v>
       </c>
       <c r="D26" s="21">
         <v>106.3</v>
       </c>
       <c r="E26" s="21">
         <v>103.7</v>
       </c>
       <c r="F26" s="21">
         <v>101</v>
       </c>
-      <c r="G26" s="36">
+      <c r="G26" s="19">
         <v>100</v>
       </c>
-      <c r="H26" s="21"/>
+      <c r="H26" s="19">
+        <v>100</v>
+      </c>
       <c r="I26" s="22"/>
       <c r="J26" s="22"/>
       <c r="K26" s="22"/>
       <c r="L26" s="22"/>
       <c r="M26" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M11"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F8" sqref="F8"/>
+    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.85546875" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="25" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="26"/>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
       <c r="E1" s="26"/>
       <c r="F1" s="26"/>
       <c r="G1" s="26"/>
       <c r="H1" s="26"/>
       <c r="I1" s="26"/>
       <c r="J1" s="26"/>
       <c r="K1" s="26"/>
       <c r="L1" s="26"/>
       <c r="M1" s="26"/>
     </row>
-    <row r="2" spans="1:13" ht="13.5" thickBot="1">
+    <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="33" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
       <c r="K2" s="33"/>
       <c r="L2" s="33"/>
       <c r="M2" s="33"/>
     </row>
-    <row r="3" spans="1:13" ht="13.5" thickBot="1">
+    <row r="3" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="15"/>
       <c r="B3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="12.95" customHeight="1">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="16">
         <v>2019</v>
       </c>
       <c r="B4" s="17">
         <v>310.5</v>
       </c>
       <c r="C4" s="17">
         <v>312.5</v>
       </c>
       <c r="D4" s="17">
         <v>317.7</v>
       </c>
       <c r="E4" s="17">
         <v>546.20000000000005</v>
       </c>
       <c r="F4" s="17">
         <v>513.29999999999995</v>
       </c>
       <c r="G4" s="17">
         <v>506.4</v>
       </c>
       <c r="H4" s="17">
         <v>537.5</v>
       </c>
       <c r="I4" s="17">
         <v>80</v>
       </c>
       <c r="J4" s="17">
         <v>96.3</v>
       </c>
       <c r="K4" s="17">
         <v>111</v>
       </c>
       <c r="L4" s="17">
         <v>131</v>
       </c>
       <c r="M4" s="17">
         <v>118.2</v>
       </c>
     </row>
-    <row r="5" spans="1:13" ht="12.95" customHeight="1">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="16">
         <v>2020</v>
       </c>
       <c r="B5" s="17">
         <v>310.5</v>
       </c>
       <c r="C5" s="17">
         <v>312.8</v>
       </c>
       <c r="D5" s="17">
         <v>309.5</v>
       </c>
       <c r="E5" s="17">
         <v>154.19999999999999</v>
       </c>
       <c r="F5" s="17">
         <v>216.9</v>
       </c>
       <c r="G5" s="17">
         <v>428.8</v>
       </c>
       <c r="H5" s="17">
         <v>406.8</v>
       </c>
       <c r="I5" s="17">
         <v>259.7</v>
       </c>
       <c r="J5" s="17">
         <v>287.7</v>
       </c>
       <c r="K5" s="17">
         <v>263.8</v>
       </c>
       <c r="L5" s="17">
         <v>257.10000000000002</v>
       </c>
       <c r="M5" s="17">
         <v>264.2</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="12.95" customHeight="1">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="16">
         <v>2021</v>
       </c>
       <c r="B6" s="17">
         <v>299.2</v>
       </c>
       <c r="C6" s="17">
         <v>385.9</v>
       </c>
       <c r="D6" s="17">
         <v>369.5</v>
       </c>
       <c r="E6" s="17">
         <v>229.7</v>
       </c>
       <c r="F6" s="17">
         <v>214.9</v>
       </c>
       <c r="G6" s="17">
         <v>435.3</v>
       </c>
       <c r="H6" s="17">
         <v>446.4</v>
       </c>
       <c r="I6" s="17">
         <v>456</v>
       </c>
       <c r="J6" s="17">
         <v>474.2</v>
       </c>
       <c r="K6" s="17">
         <v>473.3</v>
       </c>
       <c r="L6" s="17">
         <v>482.5</v>
       </c>
       <c r="M6" s="17">
         <v>485.3</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="12.95" customHeight="1">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="16">
         <v>2022</v>
       </c>
       <c r="B7" s="17">
         <v>241.1</v>
       </c>
       <c r="C7" s="17">
         <v>494.5</v>
       </c>
       <c r="D7" s="17">
         <v>376.7</v>
       </c>
       <c r="E7" s="17">
         <v>380</v>
       </c>
       <c r="F7" s="17">
         <v>377.9</v>
       </c>
       <c r="G7" s="17">
         <v>641</v>
       </c>
       <c r="H7" s="17">
         <v>619.5</v>
       </c>
       <c r="I7" s="17">
         <v>653.79999999999995</v>
       </c>
       <c r="J7" s="17">
         <v>671</v>
       </c>
       <c r="K7" s="17">
         <v>694.2</v>
       </c>
       <c r="L7" s="17">
         <v>710.2</v>
       </c>
       <c r="M7" s="17">
         <v>710.6</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="12.95" customHeight="1">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="16">
         <v>2023</v>
       </c>
       <c r="B8" s="18">
         <v>310.8</v>
       </c>
       <c r="C8" s="18">
         <v>566.1</v>
       </c>
       <c r="D8" s="18">
         <v>621.6</v>
       </c>
       <c r="E8" s="18">
         <v>474.5</v>
       </c>
       <c r="F8" s="18">
         <v>478.8</v>
       </c>
       <c r="G8" s="18">
         <v>499.2</v>
       </c>
       <c r="H8" s="18">
         <v>967.2</v>
       </c>
       <c r="I8" s="18">
         <v>479.4</v>
       </c>
       <c r="J8" s="18">
         <v>522.29999999999995</v>
       </c>
       <c r="K8" s="18">
         <v>517.20000000000005</v>
       </c>
       <c r="L8" s="18">
         <v>515.6</v>
       </c>
       <c r="M8" s="18">
         <v>726.1</v>
       </c>
     </row>
-    <row r="9" spans="1:13" ht="12.95" customHeight="1">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="16">
         <v>2024</v>
       </c>
       <c r="B9" s="18">
         <v>433.9</v>
       </c>
       <c r="C9" s="18">
         <v>513.9</v>
       </c>
       <c r="D9" s="18">
         <v>456.1</v>
       </c>
       <c r="E9" s="18">
         <v>519.5</v>
       </c>
       <c r="F9" s="18">
         <v>504.6</v>
       </c>
       <c r="G9" s="18">
         <v>759.1</v>
       </c>
       <c r="H9" s="18">
         <v>1105.2</v>
       </c>
       <c r="I9" s="18">
         <v>975.7</v>
       </c>
       <c r="J9" s="18">
         <v>1084.5</v>
       </c>
       <c r="K9" s="18">
         <v>1114.0999999999999</v>
       </c>
       <c r="L9" s="18">
         <v>1055.3</v>
       </c>
       <c r="M9" s="18">
         <v>1104.3</v>
       </c>
     </row>
-    <row r="10" spans="1:13" ht="12.95" customHeight="1">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="16">
         <v>2025</v>
       </c>
       <c r="B10" s="18">
         <v>568.5</v>
       </c>
       <c r="C10" s="18">
         <v>563.4</v>
       </c>
       <c r="D10" s="18">
         <v>774.7</v>
       </c>
       <c r="E10" s="18">
         <v>745.7</v>
       </c>
       <c r="F10" s="18">
         <v>763.8</v>
       </c>
       <c r="G10" s="18">
         <v>1061.5</v>
       </c>
       <c r="H10" s="18">
         <v>1589.8</v>
       </c>
       <c r="I10" s="18">
         <v>1668.6</v>
       </c>
       <c r="J10" s="18">
         <v>1608.5</v>
       </c>
       <c r="K10" s="18">
         <v>1623.8</v>
       </c>
       <c r="L10" s="18">
         <v>1797.8</v>
       </c>
       <c r="M10" s="18">
         <v>1900.3</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="12.95" customHeight="1">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="16">
         <v>2026</v>
       </c>
       <c r="B11" s="23">
         <v>758.5</v>
       </c>
       <c r="C11" s="23">
         <v>708.9</v>
       </c>
       <c r="D11" s="23">
         <v>780.2</v>
       </c>
       <c r="E11" s="24">
         <v>832.1</v>
       </c>
       <c r="F11" s="24">
         <v>794.9</v>
       </c>
-      <c r="G11" s="37">
+      <c r="G11" s="24">
         <v>1167.8420000000001</v>
       </c>
-      <c r="H11" s="22"/>
+      <c r="H11" s="24">
+        <v>1801.4659999999999</v>
+      </c>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="22"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>