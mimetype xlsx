--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4215" yWindow="4860" windowWidth="21600" windowHeight="7560"/>
+    <workbookView xWindow="4215" yWindow="4860" windowWidth="21600" windowHeight="7560" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="IPV car" sheetId="5" r:id="rId1"/>
     <sheet name="Volume car" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'IPV car'!$A$1:$M$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Volume car'!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>Indices of the physical volume of car maintenance and repair services</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
@@ -304,57 +304,59 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -402,56 +404,61 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 3 2" xfId="5"/>
+    <cellStyle name="Обычный 3 3" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -723,52 +730,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G15" sqref="G15"/>
+    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="J14" sqref="J14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="9.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="25"/>
       <c r="C1" s="25"/>
       <c r="D1" s="25"/>
       <c r="E1" s="25"/>
       <c r="F1" s="25"/>
       <c r="G1" s="25"/>
       <c r="H1" s="25"/>
       <c r="I1" s="25"/>
       <c r="J1" s="25"/>
@@ -1069,51 +1076,53 @@
         <v>96.4</v>
       </c>
       <c r="K9" s="8">
         <v>100.9</v>
       </c>
       <c r="L9" s="8">
         <v>110.7</v>
       </c>
       <c r="M9" s="11">
         <v>115.3</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="5">
         <v>2026</v>
       </c>
       <c r="B10" s="7">
         <v>39.9</v>
       </c>
       <c r="C10" s="7">
         <v>93.5</v>
       </c>
       <c r="D10" s="7">
         <v>110.1</v>
       </c>
-      <c r="E10" s="19"/>
+      <c r="E10" s="19">
+        <v>97</v>
+      </c>
       <c r="F10" s="8"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="11"/>
     </row>
     <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="30"/>
       <c r="C11" s="30"/>
       <c r="D11" s="30"/>
       <c r="E11" s="30"/>
       <c r="F11" s="30"/>
       <c r="G11" s="30"/>
       <c r="H11" s="30"/>
       <c r="I11" s="30"/>
       <c r="J11" s="30"/>
       <c r="K11" s="30"/>
       <c r="L11" s="30"/>
       <c r="M11" s="31"/>
@@ -1355,51 +1364,53 @@
         <v>121.7</v>
       </c>
       <c r="K17" s="13">
         <v>119.6</v>
       </c>
       <c r="L17" s="13">
         <v>139.80000000000001</v>
       </c>
       <c r="M17" s="14">
         <v>141.19999999999999</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="6">
         <v>2026</v>
       </c>
       <c r="B18" s="7">
         <v>109.5</v>
       </c>
       <c r="C18" s="7">
         <v>116.8</v>
       </c>
       <c r="D18" s="7">
         <v>96.3</v>
       </c>
-      <c r="E18" s="19"/>
+      <c r="E18" s="19">
+        <v>97.1</v>
+      </c>
       <c r="F18" s="13"/>
       <c r="G18" s="10"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="13"/>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="30"/>
       <c r="C19" s="30"/>
       <c r="D19" s="30"/>
       <c r="E19" s="30"/>
       <c r="F19" s="30"/>
       <c r="G19" s="30"/>
       <c r="H19" s="30"/>
       <c r="I19" s="30"/>
       <c r="J19" s="30"/>
       <c r="K19" s="30"/>
       <c r="L19" s="30"/>
       <c r="M19" s="31"/>
@@ -1641,78 +1652,80 @@
         <v>108.1</v>
       </c>
       <c r="K25" s="21">
         <v>109.2</v>
       </c>
       <c r="L25" s="21">
         <v>112.5</v>
       </c>
       <c r="M25" s="21">
         <v>115.3</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="5">
         <v>2026</v>
       </c>
       <c r="B26" s="7">
         <v>109.5</v>
       </c>
       <c r="C26" s="21">
         <v>113.3</v>
       </c>
       <c r="D26" s="21">
         <v>106.3</v>
       </c>
-      <c r="E26" s="21"/>
+      <c r="E26" s="21">
+        <v>103.7</v>
+      </c>
       <c r="F26" s="21"/>
       <c r="G26" s="21"/>
       <c r="H26" s="21"/>
       <c r="I26" s="22"/>
       <c r="J26" s="22"/>
       <c r="K26" s="22"/>
       <c r="L26" s="22"/>
       <c r="M26" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M11"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.85546875" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="25"/>
       <c r="C1" s="25"/>
       <c r="D1" s="25"/>
       <c r="E1" s="25"/>
       <c r="F1" s="25"/>
       <c r="G1" s="25"/>
       <c r="H1" s="25"/>
       <c r="I1" s="25"/>
       <c r="J1" s="25"/>
       <c r="K1" s="25"/>
       <c r="L1" s="25"/>
       <c r="M1" s="25"/>
@@ -2051,51 +2064,53 @@
         <v>1608.5</v>
       </c>
       <c r="K10" s="18">
         <v>1623.8</v>
       </c>
       <c r="L10" s="18">
         <v>1797.8</v>
       </c>
       <c r="M10" s="18">
         <v>1900.3</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="16">
         <v>2026</v>
       </c>
       <c r="B11" s="23">
         <v>758.5</v>
       </c>
       <c r="C11" s="23">
         <v>708.9</v>
       </c>
       <c r="D11" s="23">
         <v>780.2</v>
       </c>
-      <c r="E11" s="22"/>
+      <c r="E11" s="33">
+        <v>832.1</v>
+      </c>
       <c r="F11" s="22"/>
       <c r="G11" s="22"/>
       <c r="H11" s="22"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="22"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>