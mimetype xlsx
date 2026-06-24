--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4215" yWindow="4860" windowWidth="21600" windowHeight="7560" activeTab="1"/>
+    <workbookView xWindow="4215" yWindow="4860" windowWidth="21600" windowHeight="7560"/>
   </bookViews>
   <sheets>
     <sheet name="IPV car" sheetId="5" r:id="rId1"/>
     <sheet name="Volume car" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'IPV car'!$A$1:$M$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Volume car'!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>Indices of the physical volume of car maintenance and repair services</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
@@ -377,79 +377,79 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 3 2" xfId="5"/>
     <cellStyle name="Обычный 3 3" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
@@ -730,136 +730,136 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J14" sqref="J14"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="L16" sqref="L16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="9.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="24" t="s">
+      <c r="A1" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="25"/>
-[...10 lines deleted...]
-      <c r="M1" s="25"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="26"/>
+      <c r="K1" s="26"/>
+      <c r="L1" s="26"/>
+      <c r="M1" s="26"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M2" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="26" t="s">
+      <c r="A3" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="27"/>
-[...10 lines deleted...]
-      <c r="M3" s="28"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
+      <c r="G3" s="28"/>
+      <c r="H3" s="28"/>
+      <c r="I3" s="28"/>
+      <c r="J3" s="28"/>
+      <c r="K3" s="28"/>
+      <c r="L3" s="28"/>
+      <c r="M3" s="29"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="5">
         <v>2020</v>
       </c>
       <c r="B4" s="7">
         <v>262.7</v>
       </c>
       <c r="C4" s="7">
         <v>100.8</v>
       </c>
       <c r="D4" s="8">
         <v>98.9</v>
       </c>
       <c r="E4" s="8">
         <v>49.8</v>
       </c>
       <c r="F4" s="7">
         <v>140.69999999999999</v>
       </c>
       <c r="G4" s="7">
         <v>197.7</v>
       </c>
       <c r="H4" s="8">
         <v>94.8</v>
@@ -1079,75 +1079,77 @@
         <v>100.9</v>
       </c>
       <c r="L9" s="8">
         <v>110.7</v>
       </c>
       <c r="M9" s="11">
         <v>115.3</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="5">
         <v>2026</v>
       </c>
       <c r="B10" s="7">
         <v>39.9</v>
       </c>
       <c r="C10" s="7">
         <v>93.5</v>
       </c>
       <c r="D10" s="7">
         <v>110.1</v>
       </c>
       <c r="E10" s="19">
         <v>97</v>
       </c>
-      <c r="F10" s="8"/>
+      <c r="F10" s="8">
+        <v>95.5</v>
+      </c>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="11"/>
     </row>
     <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="29" t="s">
+      <c r="A11" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="30"/>
-[...10 lines deleted...]
-      <c r="M11" s="31"/>
+      <c r="B11" s="31"/>
+      <c r="C11" s="31"/>
+      <c r="D11" s="31"/>
+      <c r="E11" s="31"/>
+      <c r="F11" s="31"/>
+      <c r="G11" s="31"/>
+      <c r="H11" s="31"/>
+      <c r="I11" s="31"/>
+      <c r="J11" s="31"/>
+      <c r="K11" s="31"/>
+      <c r="L11" s="31"/>
+      <c r="M11" s="32"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="6">
         <v>2020</v>
       </c>
       <c r="B12" s="8">
         <v>100</v>
       </c>
       <c r="C12" s="8">
         <v>100.1</v>
       </c>
       <c r="D12" s="8">
         <v>97.4</v>
       </c>
       <c r="E12" s="8">
         <v>28.2</v>
       </c>
       <c r="F12" s="8">
         <v>42.3</v>
       </c>
       <c r="G12" s="8">
         <v>84.7</v>
       </c>
       <c r="H12" s="8">
         <v>75.7</v>
@@ -1367,75 +1369,77 @@
         <v>119.6</v>
       </c>
       <c r="L17" s="13">
         <v>139.80000000000001</v>
       </c>
       <c r="M17" s="14">
         <v>141.19999999999999</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="6">
         <v>2026</v>
       </c>
       <c r="B18" s="7">
         <v>109.5</v>
       </c>
       <c r="C18" s="7">
         <v>116.8</v>
       </c>
       <c r="D18" s="7">
         <v>96.3</v>
       </c>
       <c r="E18" s="19">
         <v>97.1</v>
       </c>
-      <c r="F18" s="13"/>
+      <c r="F18" s="13">
+        <v>91.5</v>
+      </c>
       <c r="G18" s="10"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="13"/>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="29" t="s">
+      <c r="A19" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="30"/>
-[...10 lines deleted...]
-      <c r="M19" s="31"/>
+      <c r="B19" s="31"/>
+      <c r="C19" s="31"/>
+      <c r="D19" s="31"/>
+      <c r="E19" s="31"/>
+      <c r="F19" s="31"/>
+      <c r="G19" s="31"/>
+      <c r="H19" s="31"/>
+      <c r="I19" s="31"/>
+      <c r="J19" s="31"/>
+      <c r="K19" s="31"/>
+      <c r="L19" s="31"/>
+      <c r="M19" s="32"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="5">
         <v>2020</v>
       </c>
       <c r="B20" s="8">
         <v>100</v>
       </c>
       <c r="C20" s="8">
         <v>100.1</v>
       </c>
       <c r="D20" s="8">
         <v>99.2</v>
       </c>
       <c r="E20" s="8">
         <v>73.099999999999994</v>
       </c>
       <c r="F20" s="8">
         <v>65.2</v>
       </c>
       <c r="G20" s="8">
         <v>69.099999999999994</v>
       </c>
       <c r="H20" s="8">
         <v>70.3</v>
@@ -1655,119 +1659,121 @@
         <v>109.2</v>
       </c>
       <c r="L25" s="21">
         <v>112.5</v>
       </c>
       <c r="M25" s="21">
         <v>115.3</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="5">
         <v>2026</v>
       </c>
       <c r="B26" s="7">
         <v>109.5</v>
       </c>
       <c r="C26" s="21">
         <v>113.3</v>
       </c>
       <c r="D26" s="21">
         <v>106.3</v>
       </c>
       <c r="E26" s="21">
         <v>103.7</v>
       </c>
-      <c r="F26" s="21"/>
+      <c r="F26" s="21">
+        <v>101</v>
+      </c>
       <c r="G26" s="21"/>
       <c r="H26" s="21"/>
       <c r="I26" s="22"/>
       <c r="J26" s="22"/>
       <c r="K26" s="22"/>
       <c r="L26" s="22"/>
       <c r="M26" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M11"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H8" sqref="H8"/>
+    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="E7" sqref="E7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.85546875" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="24" t="s">
+      <c r="A1" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="25"/>
-[...10 lines deleted...]
-      <c r="M1" s="25"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="26"/>
+      <c r="K1" s="26"/>
+      <c r="L1" s="26"/>
+      <c r="M1" s="26"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="32" t="s">
+      <c r="A2" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="32"/>
-[...10 lines deleted...]
-      <c r="M2" s="32"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="15"/>
       <c r="B3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="4" t="s">
@@ -2064,54 +2070,56 @@
         <v>1608.5</v>
       </c>
       <c r="K10" s="18">
         <v>1623.8</v>
       </c>
       <c r="L10" s="18">
         <v>1797.8</v>
       </c>
       <c r="M10" s="18">
         <v>1900.3</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="16">
         <v>2026</v>
       </c>
       <c r="B11" s="23">
         <v>758.5</v>
       </c>
       <c r="C11" s="23">
         <v>708.9</v>
       </c>
       <c r="D11" s="23">
         <v>780.2</v>
       </c>
-      <c r="E11" s="33">
+      <c r="E11" s="24">
         <v>832.1</v>
       </c>
-      <c r="F11" s="22"/>
+      <c r="F11" s="24">
+        <v>794.9</v>
+      </c>
       <c r="G11" s="22"/>
       <c r="H11" s="22"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="22"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">