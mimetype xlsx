--- v4 (2026-08-31)
+++ v5 (2026-09-20)
@@ -1,68 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4215" yWindow="4860" windowWidth="21600" windowHeight="7560"/>
+    <workbookView xWindow="4215" yWindow="4860" windowWidth="21600" windowHeight="7560" activeTab="3"/>
   </bookViews>
   <sheets>
-    <sheet name="IPV car" sheetId="5" r:id="rId1"/>
-    <sheet name="Volume car" sheetId="4" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="5" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="7" r:id="rId2"/>
+    <sheet name="IPV car" sheetId="6" r:id="rId3"/>
+    <sheet name="Volume car" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'IPV car'!$A$1:$M$26</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Volume car'!$A$1:$M$11</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Metadata!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'Volume car'!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="61">
   <si>
     <t>Indices of the physical volume of car maintenance and repair services</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -72,62 +76,225 @@
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>as percent of previous month</t>
   </si>
   <si>
     <t>in percentage by corresponding month of the last year</t>
   </si>
   <si>
     <t>in percentage by corresponding period of the last year</t>
   </si>
   <si>
     <t>The volume of services rendered for the maintenance and repair of cars</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          mln. tenge</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>since 2020 January</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>To calculate the index of the physical volume of sales of goods (services), the turnover of the reporting and base periods is compared in prices of the same period, adopted as the base period (in constant prices)</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar </t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Indices of the physical volume of car maintenance and repair services. Scope of provision of vehicle maintenance and repair services</t>
+  </si>
+  <si>
+    <t>percentage, million tenge</t>
+  </si>
+  <si>
+    <t>In physical terms, the index of sales volume of goods and services is calculated by deflating the current value of sales volume using appropriate price indices. The corresponding price index is used as a deflator of the sales volume. The volume of services for vehicle maintenance and repair reflects the value of the work (services) provided to the population by enterprises and individual entrepreneurs engaged in this type of activity.</t>
+  </si>
+  <si>
+    <t>calculated, Aggregation</t>
+  </si>
+  <si>
+    <t>(2-trade, period-monthly) "On volume of service and goods in the Batys Kazakhstan region)</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/zko/spreadsheets/?industry=28254&amp;year=&amp;name=85285&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>Division of statistics of services and trade</t>
+  </si>
+  <si>
+    <t>Сапиева Данара</t>
+  </si>
+  <si>
+    <t>+7 7112 500577</t>
+  </si>
+  <si>
+    <t>d.sapieva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>171302,171301</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="3">
+  <numFmts count="15">
+    <numFmt numFmtId="5" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="7" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="42" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="41" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="mmmm\ d\,\ yyyy"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
+    <numFmt numFmtId="171" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
+    <numFmt numFmtId="172" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="38">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -136,60 +303,350 @@
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Academy"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Academy"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="NTHarmonica"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="39"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="39"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="19"/>
+      <color indexed="48"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="40"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="50"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="lightUp">
+        <fgColor indexed="48"/>
+        <bgColor indexed="41"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="41"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="54"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="40"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="41"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="15"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="13">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -303,60 +760,309 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="48"/>
+      </left>
+      <right style="thin">
+        <color indexed="48"/>
+      </right>
+      <top style="thin">
+        <color indexed="48"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="48"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="41"/>
+      </left>
+      <right style="thin">
+        <color indexed="48"/>
+      </right>
+      <top style="medium">
+        <color indexed="41"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="48"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="105">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="7" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="5" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="22" fillId="7" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="2" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="3" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="10" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="5" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="6" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="11" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="12" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="13" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="4" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="22" fillId="14" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="17" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="26" fillId="15" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="26" fillId="9" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="20" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="27" fillId="20" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="20" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="15" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="27" fillId="15" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="17" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="29" fillId="15" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -380,101 +1086,259 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="6"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="84" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="81" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="81" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="34" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="84" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="84" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="84" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="84" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="84" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="103" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="81" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="104" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="104" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="105">
+    <cellStyle name="Comma" xfId="7"/>
+    <cellStyle name="Comma [0]_Book2" xfId="8"/>
+    <cellStyle name="Comma_Book2" xfId="9"/>
+    <cellStyle name="Comma0" xfId="10"/>
+    <cellStyle name="Currency" xfId="11"/>
+    <cellStyle name="Currency [0]_Book2" xfId="12"/>
+    <cellStyle name="Currency_Book2" xfId="13"/>
+    <cellStyle name="Currency0" xfId="14"/>
+    <cellStyle name="Date" xfId="15"/>
+    <cellStyle name="Fixed" xfId="16"/>
+    <cellStyle name="Heading 1" xfId="17"/>
+    <cellStyle name="Heading 2" xfId="18"/>
+    <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="19"/>
+    <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="20"/>
+    <cellStyle name="normal" xfId="21"/>
+    <cellStyle name="Ouny?e [0]_Eeno1" xfId="22"/>
+    <cellStyle name="Ouny?e_Eeno1" xfId="23"/>
+    <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="24"/>
+    <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="25"/>
+    <cellStyle name="Percent" xfId="26"/>
+    <cellStyle name="S10" xfId="27"/>
+    <cellStyle name="S12" xfId="28"/>
+    <cellStyle name="S13" xfId="29"/>
+    <cellStyle name="S14" xfId="30"/>
+    <cellStyle name="S15" xfId="31"/>
+    <cellStyle name="S16" xfId="32"/>
+    <cellStyle name="S2" xfId="33"/>
+    <cellStyle name="S3_mis_НПС(объем)" xfId="34"/>
+    <cellStyle name="S4 3 2" xfId="35"/>
+    <cellStyle name="S4_mis_НПС(объем)" xfId="36"/>
+    <cellStyle name="S5_mis_НПС(объем)" xfId="37"/>
+    <cellStyle name="S6" xfId="38"/>
+    <cellStyle name="S7" xfId="39"/>
+    <cellStyle name="S8_mis_НПС(объем)" xfId="40"/>
+    <cellStyle name="S9_mis_НПС(объем)" xfId="41"/>
+    <cellStyle name="SAPBEXaggData" xfId="42"/>
+    <cellStyle name="SAPBEXaggDataEmph" xfId="43"/>
+    <cellStyle name="SAPBEXaggItem" xfId="44"/>
+    <cellStyle name="SAPBEXaggItemX" xfId="45"/>
+    <cellStyle name="SAPBEXchaText" xfId="46"/>
+    <cellStyle name="SAPBEXexcBad7" xfId="47"/>
+    <cellStyle name="SAPBEXexcBad8" xfId="48"/>
+    <cellStyle name="SAPBEXexcBad9" xfId="49"/>
+    <cellStyle name="SAPBEXexcCritical4" xfId="50"/>
+    <cellStyle name="SAPBEXexcCritical5" xfId="51"/>
+    <cellStyle name="SAPBEXexcCritical6" xfId="52"/>
+    <cellStyle name="SAPBEXexcGood1" xfId="53"/>
+    <cellStyle name="SAPBEXexcGood2" xfId="54"/>
+    <cellStyle name="SAPBEXexcGood3" xfId="55"/>
+    <cellStyle name="SAPBEXfilterDrill" xfId="56"/>
+    <cellStyle name="SAPBEXfilterItem" xfId="57"/>
+    <cellStyle name="SAPBEXfilterText" xfId="58"/>
+    <cellStyle name="SAPBEXformats" xfId="59"/>
+    <cellStyle name="SAPBEXheaderItem" xfId="60"/>
+    <cellStyle name="SAPBEXheaderText" xfId="61"/>
+    <cellStyle name="SAPBEXHLevel0" xfId="62"/>
+    <cellStyle name="SAPBEXHLevel0X" xfId="63"/>
+    <cellStyle name="SAPBEXHLevel1" xfId="64"/>
+    <cellStyle name="SAPBEXHLevel1X" xfId="65"/>
+    <cellStyle name="SAPBEXHLevel2" xfId="66"/>
+    <cellStyle name="SAPBEXHLevel2X" xfId="67"/>
+    <cellStyle name="SAPBEXHLevel3" xfId="68"/>
+    <cellStyle name="SAPBEXHLevel3X" xfId="69"/>
+    <cellStyle name="SAPBEXresData" xfId="70"/>
+    <cellStyle name="SAPBEXresDataEmph" xfId="71"/>
+    <cellStyle name="SAPBEXresItem" xfId="72"/>
+    <cellStyle name="SAPBEXresItemX" xfId="73"/>
+    <cellStyle name="SAPBEXstdData" xfId="74"/>
+    <cellStyle name="SAPBEXstdDataEmph" xfId="75"/>
+    <cellStyle name="SAPBEXstdItem" xfId="76"/>
+    <cellStyle name="SAPBEXstdItemX" xfId="77"/>
+    <cellStyle name="SAPBEXtitle" xfId="78"/>
+    <cellStyle name="SAPBEXundefined" xfId="79"/>
+    <cellStyle name="Total" xfId="80"/>
+    <cellStyle name="Гиперссылка" xfId="81" builtinId="8"/>
+    <cellStyle name="Денежный 2" xfId="82"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="103"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2 2" xfId="84"/>
+    <cellStyle name="Обычный 2 3" xfId="85"/>
+    <cellStyle name="Обычный 2 3 2" xfId="104"/>
+    <cellStyle name="Обычный 2 4" xfId="86"/>
+    <cellStyle name="Обычный 2 5" xfId="87"/>
+    <cellStyle name="Обычный 2 6" xfId="88"/>
+    <cellStyle name="Обычный 2 7" xfId="89"/>
+    <cellStyle name="Обычный 2 8" xfId="83"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 3 2" xfId="5"/>
+    <cellStyle name="Обычный 3 2 2" xfId="90"/>
     <cellStyle name="Обычный 3 3" xfId="4"/>
+    <cellStyle name="Обычный 3 3 2" xfId="91"/>
+    <cellStyle name="Обычный 4" xfId="92"/>
+    <cellStyle name="Обычный 5" xfId="93"/>
+    <cellStyle name="Обычный 6" xfId="94"/>
+    <cellStyle name="Обычный 7" xfId="95"/>
+    <cellStyle name="Обычный 8" xfId="96"/>
+    <cellStyle name="Обычный 9" xfId="6"/>
+    <cellStyle name="Процентный 2" xfId="97"/>
+    <cellStyle name="Процентный 2 2" xfId="98"/>
+    <cellStyle name="Процентный 2 3" xfId="99"/>
+    <cellStyle name="Процентный 3" xfId="100"/>
+    <cellStyle name="Тысячи_Sheet1" xfId="101"/>
+    <cellStyle name="Финансовый 2" xfId="102"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -719,1460 +1583,1943 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/zko/spreadsheets/?industry=28254&amp;year=&amp;name=85285&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:D29"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="64.140625" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="15.75">
+      <c r="A1" s="47"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="46" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+    </row>
+    <row r="3" spans="1:4" ht="25.5">
+      <c r="A3" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="C3" s="25"/>
+      <c r="D3" s="25"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+    </row>
+    <row r="5" spans="1:4" ht="25.5">
+      <c r="A5" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="C5" s="25"/>
+      <c r="D5" s="25"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" s="25"/>
+      <c r="D6" s="25"/>
+    </row>
+    <row r="7" spans="1:4" ht="78.75" customHeight="1">
+      <c r="A7" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="29" t="s">
+        <v>52</v>
+      </c>
+      <c r="C7" s="25"/>
+      <c r="D7" s="25"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="31" t="s">
+        <v>53</v>
+      </c>
+      <c r="C8" s="25"/>
+      <c r="D8" s="25"/>
+    </row>
+    <row r="9" spans="1:4" ht="42.75" customHeight="1">
+      <c r="A9" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="25"/>
+      <c r="D9" s="25"/>
+    </row>
+    <row r="10" spans="1:4" ht="27.75" customHeight="1">
+      <c r="A10" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="C10" s="25"/>
+      <c r="D10" s="25"/>
+    </row>
+    <row r="11" spans="1:4" ht="15">
+      <c r="A11" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="34"/>
+      <c r="C11" s="25"/>
+      <c r="D11" s="25"/>
+    </row>
+    <row r="12" spans="1:4" ht="15.75" customHeight="1">
+      <c r="A12" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="43" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="25"/>
+      <c r="D12" s="25"/>
+    </row>
+    <row r="13" spans="1:4" ht="25.5">
+      <c r="A13" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="43" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="25"/>
+      <c r="D13" s="25"/>
+    </row>
+    <row r="14" spans="1:4" ht="25.5">
+      <c r="A14" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" s="25"/>
+      <c r="D14" s="25"/>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="25"/>
+      <c r="D15" s="25"/>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="36">
+        <v>46246</v>
+      </c>
+      <c r="C16" s="25"/>
+      <c r="D16" s="25"/>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="36">
+        <v>46279</v>
+      </c>
+      <c r="C17" s="25"/>
+      <c r="D17" s="25"/>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="44" t="s">
+        <v>56</v>
+      </c>
+      <c r="C18" s="25"/>
+      <c r="D18" s="25"/>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="44" t="s">
+        <v>57</v>
+      </c>
+      <c r="C19" s="25"/>
+      <c r="D19" s="25"/>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="45" t="s">
+        <v>58</v>
+      </c>
+      <c r="C20" s="25"/>
+      <c r="D20" s="25"/>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="26"/>
+      <c r="B22" s="26"/>
+      <c r="C22" s="25"/>
+      <c r="D22" s="25"/>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="26"/>
+      <c r="B23" s="26"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="25"/>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="26"/>
+      <c r="B24" s="26"/>
+      <c r="C24" s="25"/>
+      <c r="D24" s="25"/>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="26"/>
+      <c r="B25" s="26"/>
+      <c r="C25" s="25"/>
+      <c r="D25" s="25"/>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="26"/>
+      <c r="B26" s="26"/>
+      <c r="C26" s="25"/>
+      <c r="D26" s="25"/>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="26"/>
+      <c r="B27" s="26"/>
+      <c r="C27" s="25"/>
+      <c r="D27" s="25"/>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="26"/>
+      <c r="B28" s="26"/>
+      <c r="C28" s="25"/>
+      <c r="D28" s="25"/>
+    </row>
+    <row r="29" spans="1:4" ht="15">
+      <c r="A29" s="27"/>
+      <c r="B29" s="27"/>
+      <c r="C29" s="25"/>
+      <c r="D29" s="25"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B19" sqref="B19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="1"/>
+    <col min="2" max="2" width="124.7109375" customWidth="1"/>
+    <col min="257" max="257" width="5" customWidth="1"/>
+    <col min="258" max="258" width="124.7109375" customWidth="1"/>
+    <col min="513" max="513" width="5" customWidth="1"/>
+    <col min="514" max="514" width="124.7109375" customWidth="1"/>
+    <col min="769" max="769" width="5" customWidth="1"/>
+    <col min="770" max="770" width="124.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="5" customWidth="1"/>
+    <col min="1026" max="1026" width="124.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="5" customWidth="1"/>
+    <col min="1282" max="1282" width="124.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="5" customWidth="1"/>
+    <col min="1538" max="1538" width="124.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="5" customWidth="1"/>
+    <col min="1794" max="1794" width="124.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="5" customWidth="1"/>
+    <col min="2050" max="2050" width="124.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="5" customWidth="1"/>
+    <col min="2306" max="2306" width="124.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="5" customWidth="1"/>
+    <col min="2562" max="2562" width="124.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="5" customWidth="1"/>
+    <col min="2818" max="2818" width="124.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="5" customWidth="1"/>
+    <col min="3074" max="3074" width="124.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="5" customWidth="1"/>
+    <col min="3330" max="3330" width="124.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="5" customWidth="1"/>
+    <col min="3586" max="3586" width="124.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="5" customWidth="1"/>
+    <col min="3842" max="3842" width="124.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="5" customWidth="1"/>
+    <col min="4098" max="4098" width="124.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="5" customWidth="1"/>
+    <col min="4354" max="4354" width="124.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="5" customWidth="1"/>
+    <col min="4610" max="4610" width="124.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="5" customWidth="1"/>
+    <col min="4866" max="4866" width="124.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="5" customWidth="1"/>
+    <col min="5122" max="5122" width="124.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="5" customWidth="1"/>
+    <col min="5378" max="5378" width="124.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="5" customWidth="1"/>
+    <col min="5634" max="5634" width="124.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="5" customWidth="1"/>
+    <col min="5890" max="5890" width="124.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="5" customWidth="1"/>
+    <col min="6146" max="6146" width="124.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="5" customWidth="1"/>
+    <col min="6402" max="6402" width="124.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="5" customWidth="1"/>
+    <col min="6658" max="6658" width="124.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="5" customWidth="1"/>
+    <col min="6914" max="6914" width="124.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="5" customWidth="1"/>
+    <col min="7170" max="7170" width="124.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="5" customWidth="1"/>
+    <col min="7426" max="7426" width="124.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="5" customWidth="1"/>
+    <col min="7682" max="7682" width="124.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="5" customWidth="1"/>
+    <col min="7938" max="7938" width="124.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="5" customWidth="1"/>
+    <col min="8194" max="8194" width="124.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="5" customWidth="1"/>
+    <col min="8450" max="8450" width="124.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="5" customWidth="1"/>
+    <col min="8706" max="8706" width="124.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="5" customWidth="1"/>
+    <col min="8962" max="8962" width="124.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="5" customWidth="1"/>
+    <col min="9218" max="9218" width="124.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="5" customWidth="1"/>
+    <col min="9474" max="9474" width="124.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="5" customWidth="1"/>
+    <col min="9730" max="9730" width="124.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="5" customWidth="1"/>
+    <col min="9986" max="9986" width="124.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="5" customWidth="1"/>
+    <col min="10242" max="10242" width="124.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="5" customWidth="1"/>
+    <col min="10498" max="10498" width="124.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="5" customWidth="1"/>
+    <col min="10754" max="10754" width="124.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="5" customWidth="1"/>
+    <col min="11010" max="11010" width="124.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="5" customWidth="1"/>
+    <col min="11266" max="11266" width="124.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="5" customWidth="1"/>
+    <col min="11522" max="11522" width="124.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="5" customWidth="1"/>
+    <col min="11778" max="11778" width="124.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="5" customWidth="1"/>
+    <col min="12034" max="12034" width="124.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="5" customWidth="1"/>
+    <col min="12290" max="12290" width="124.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="5" customWidth="1"/>
+    <col min="12546" max="12546" width="124.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="5" customWidth="1"/>
+    <col min="12802" max="12802" width="124.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="5" customWidth="1"/>
+    <col min="13058" max="13058" width="124.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="5" customWidth="1"/>
+    <col min="13314" max="13314" width="124.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="5" customWidth="1"/>
+    <col min="13570" max="13570" width="124.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="5" customWidth="1"/>
+    <col min="13826" max="13826" width="124.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="5" customWidth="1"/>
+    <col min="14082" max="14082" width="124.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="5" customWidth="1"/>
+    <col min="14338" max="14338" width="124.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="5" customWidth="1"/>
+    <col min="14594" max="14594" width="124.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="5" customWidth="1"/>
+    <col min="14850" max="14850" width="124.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="5" customWidth="1"/>
+    <col min="15106" max="15106" width="124.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="5" customWidth="1"/>
+    <col min="15362" max="15362" width="124.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="5" customWidth="1"/>
+    <col min="15618" max="15618" width="124.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="5" customWidth="1"/>
+    <col min="15874" max="15874" width="124.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="5" customWidth="1"/>
+    <col min="16130" max="16130" width="124.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="37"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="38" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="38" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="38" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="38" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="38" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="39"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="38"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="38"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="40"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="41" t="s">
+        <v>49</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="K13" sqref="K13"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I25" sqref="I25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="9.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="25" t="s">
+    <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="26"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+    </row>
+    <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M2" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="27" t="s">
+    <row r="3" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A3" s="50" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="28"/>
-[...12 lines deleted...]
-    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B3" s="51"/>
+      <c r="C3" s="51"/>
+      <c r="D3" s="51"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="51"/>
+      <c r="G3" s="51"/>
+      <c r="H3" s="51"/>
+      <c r="I3" s="51"/>
+      <c r="J3" s="51"/>
+      <c r="K3" s="51"/>
+      <c r="L3" s="51"/>
+      <c r="M3" s="52"/>
+    </row>
+    <row r="4" spans="1:13">
       <c r="A4" s="5">
         <v>2020</v>
       </c>
       <c r="B4" s="7">
         <v>262.7</v>
       </c>
       <c r="C4" s="7">
         <v>100.8</v>
       </c>
       <c r="D4" s="8">
         <v>98.9</v>
       </c>
       <c r="E4" s="8">
         <v>49.8</v>
       </c>
       <c r="F4" s="7">
         <v>140.69999999999999</v>
       </c>
       <c r="G4" s="7">
         <v>197.7</v>
       </c>
       <c r="H4" s="8">
         <v>94.8</v>
       </c>
       <c r="I4" s="8">
         <v>63.8</v>
       </c>
       <c r="J4" s="8">
         <v>110.8</v>
       </c>
       <c r="K4" s="8">
         <v>91.7</v>
       </c>
       <c r="L4" s="8">
         <v>97.5</v>
       </c>
       <c r="M4" s="8">
         <v>102.7</v>
       </c>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13">
       <c r="A5" s="5">
         <v>2021</v>
       </c>
       <c r="B5" s="7">
         <v>113.3</v>
       </c>
       <c r="C5" s="7">
         <v>129</v>
       </c>
       <c r="D5" s="7">
         <v>95.7</v>
       </c>
       <c r="E5" s="7">
         <v>62.2</v>
       </c>
       <c r="F5" s="7">
         <v>93.6</v>
       </c>
       <c r="G5" s="7">
         <v>202.5</v>
       </c>
       <c r="H5" s="7">
         <v>102.6</v>
       </c>
       <c r="I5" s="7">
         <v>102.2</v>
       </c>
       <c r="J5" s="7">
         <v>104</v>
       </c>
       <c r="K5" s="7">
         <v>99.8</v>
       </c>
       <c r="L5" s="7">
         <v>101.9</v>
       </c>
       <c r="M5" s="7">
         <v>98.7</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13">
       <c r="A6" s="5">
         <v>2022</v>
       </c>
       <c r="B6" s="7">
         <v>49.7</v>
       </c>
       <c r="C6" s="8">
         <v>205.1</v>
       </c>
       <c r="D6" s="9">
         <v>76.2</v>
       </c>
       <c r="E6" s="7">
         <v>100.9</v>
       </c>
       <c r="F6" s="7">
         <v>99.1</v>
       </c>
       <c r="G6" s="7">
         <v>169.6</v>
       </c>
       <c r="H6" s="7">
         <v>96.6</v>
       </c>
       <c r="I6" s="7">
         <v>105.5</v>
       </c>
       <c r="J6" s="7">
         <v>102.6</v>
       </c>
       <c r="K6" s="7">
         <v>103.5</v>
       </c>
       <c r="L6" s="7">
         <v>102.3</v>
       </c>
       <c r="M6" s="7">
         <v>99.9</v>
       </c>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13">
       <c r="A7" s="5">
         <v>2023</v>
       </c>
       <c r="B7" s="7">
         <v>43.7</v>
       </c>
       <c r="C7" s="7">
         <v>182.1</v>
       </c>
       <c r="D7" s="7">
         <v>109.8</v>
       </c>
       <c r="E7" s="7">
         <v>75.099999999999994</v>
       </c>
       <c r="F7" s="8">
         <v>100.9</v>
       </c>
       <c r="G7" s="10">
         <v>104.3</v>
       </c>
       <c r="H7" s="10">
         <v>193.7</v>
       </c>
       <c r="I7" s="10">
         <v>49.6</v>
       </c>
       <c r="J7" s="8">
         <v>109</v>
       </c>
       <c r="K7" s="8">
         <v>99</v>
       </c>
       <c r="L7" s="8">
         <v>99.7</v>
       </c>
       <c r="M7" s="11">
         <v>130.4</v>
       </c>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13">
       <c r="A8" s="5">
         <v>2024</v>
       </c>
       <c r="B8" s="7">
         <v>59.8</v>
       </c>
       <c r="C8" s="7">
         <v>118.4</v>
       </c>
       <c r="D8" s="7">
         <v>88.7</v>
       </c>
       <c r="E8" s="7">
         <v>113.9</v>
       </c>
       <c r="F8" s="8">
         <v>97.1</v>
       </c>
       <c r="G8" s="10">
         <v>150.4</v>
       </c>
       <c r="H8" s="10">
         <v>145.6</v>
       </c>
       <c r="I8" s="10">
         <v>71.400000000000006</v>
       </c>
       <c r="J8" s="8">
         <v>111.2</v>
       </c>
       <c r="K8" s="8">
         <v>102.7</v>
       </c>
       <c r="L8" s="8">
         <v>94.7</v>
       </c>
       <c r="M8" s="11">
         <v>104.6</v>
       </c>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13">
       <c r="A9" s="5">
         <v>2025</v>
       </c>
       <c r="B9" s="7">
         <v>51.5</v>
       </c>
       <c r="C9" s="7">
         <v>87.6</v>
       </c>
       <c r="D9" s="7">
         <v>133.4</v>
       </c>
       <c r="E9" s="19">
         <v>96.3</v>
       </c>
       <c r="F9" s="8">
         <v>101.4</v>
       </c>
       <c r="G9" s="10">
         <v>139</v>
       </c>
       <c r="H9" s="10">
         <v>149.80000000000001</v>
       </c>
       <c r="I9" s="10">
         <v>101.4</v>
       </c>
       <c r="J9" s="8">
         <v>96.4</v>
       </c>
       <c r="K9" s="8">
         <v>100.9</v>
       </c>
       <c r="L9" s="8">
         <v>110.7</v>
       </c>
       <c r="M9" s="11">
         <v>115.3</v>
       </c>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13">
       <c r="A10" s="5">
         <v>2026</v>
       </c>
       <c r="B10" s="7">
         <v>39.9</v>
       </c>
       <c r="C10" s="7">
         <v>93.5</v>
       </c>
       <c r="D10" s="7">
         <v>110.1</v>
       </c>
       <c r="E10" s="19">
         <v>97</v>
       </c>
       <c r="F10" s="8">
         <v>95.5</v>
       </c>
       <c r="G10" s="20">
         <v>146.9</v>
       </c>
       <c r="H10" s="19">
         <v>154.30000000000001</v>
       </c>
-      <c r="I10" s="10"/>
+      <c r="I10" s="10">
+        <v>102.9</v>
+      </c>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="11"/>
     </row>
-    <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="30" t="s">
+    <row r="11" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A11" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="31"/>
-[...12 lines deleted...]
-    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B11" s="54"/>
+      <c r="C11" s="54"/>
+      <c r="D11" s="54"/>
+      <c r="E11" s="54"/>
+      <c r="F11" s="54"/>
+      <c r="G11" s="54"/>
+      <c r="H11" s="54"/>
+      <c r="I11" s="54"/>
+      <c r="J11" s="54"/>
+      <c r="K11" s="54"/>
+      <c r="L11" s="54"/>
+      <c r="M11" s="55"/>
+    </row>
+    <row r="12" spans="1:13">
       <c r="A12" s="6">
         <v>2020</v>
       </c>
       <c r="B12" s="8">
         <v>100</v>
       </c>
       <c r="C12" s="8">
         <v>100.1</v>
       </c>
       <c r="D12" s="8">
         <v>97.4</v>
       </c>
       <c r="E12" s="8">
         <v>28.2</v>
       </c>
       <c r="F12" s="8">
         <v>42.3</v>
       </c>
       <c r="G12" s="8">
         <v>84.7</v>
       </c>
       <c r="H12" s="8">
         <v>75.7</v>
       </c>
       <c r="I12" s="8">
         <v>324.8</v>
       </c>
       <c r="J12" s="8">
         <v>298.8</v>
       </c>
       <c r="K12" s="8">
         <v>237.7</v>
       </c>
       <c r="L12" s="8">
         <v>196.3</v>
       </c>
       <c r="M12" s="8">
         <v>223.5</v>
       </c>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13">
       <c r="A13" s="6">
         <v>2021</v>
       </c>
       <c r="B13" s="7">
         <v>96.4</v>
       </c>
       <c r="C13" s="7">
         <v>123.4</v>
       </c>
       <c r="D13" s="7">
         <v>119.4</v>
       </c>
       <c r="E13" s="7">
         <v>148.9</v>
       </c>
       <c r="F13" s="7">
         <v>99.1</v>
       </c>
       <c r="G13" s="7">
         <v>101.5</v>
       </c>
       <c r="H13" s="7">
         <v>109.7</v>
       </c>
       <c r="I13" s="7">
         <v>175.6</v>
       </c>
       <c r="J13" s="7">
         <v>164.9</v>
       </c>
       <c r="K13" s="7">
         <v>179.4</v>
       </c>
       <c r="L13" s="12">
         <v>187.7</v>
       </c>
       <c r="M13" s="7">
         <v>180.3</v>
       </c>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13">
       <c r="A14" s="6">
         <v>2022</v>
       </c>
       <c r="B14" s="7">
         <v>79.099999999999994</v>
       </c>
       <c r="C14" s="13">
         <v>125.8</v>
       </c>
       <c r="D14" s="13">
         <v>100.1</v>
       </c>
       <c r="E14" s="12">
         <v>162.30000000000001</v>
       </c>
       <c r="F14" s="12">
         <v>171.9</v>
       </c>
       <c r="G14" s="12">
         <v>143.9</v>
       </c>
       <c r="H14" s="12">
         <v>135.69999999999999</v>
       </c>
       <c r="I14" s="12">
         <v>140.1</v>
       </c>
       <c r="J14" s="12">
         <v>138.30000000000001</v>
       </c>
       <c r="K14" s="12">
         <v>143.4</v>
       </c>
       <c r="L14" s="12">
         <v>143.9</v>
       </c>
       <c r="M14" s="12">
         <v>145.5</v>
       </c>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13">
       <c r="A15" s="6">
         <v>2023</v>
       </c>
       <c r="B15" s="7">
         <v>128.1</v>
       </c>
       <c r="C15" s="7">
         <v>113.8</v>
       </c>
       <c r="D15" s="7">
         <v>164</v>
       </c>
       <c r="E15" s="7">
         <v>122.3</v>
       </c>
       <c r="F15" s="13">
         <v>124.5</v>
       </c>
       <c r="G15" s="10">
         <v>76.5</v>
       </c>
       <c r="H15" s="10">
         <v>153.4</v>
       </c>
       <c r="I15" s="10">
         <v>72</v>
       </c>
       <c r="J15" s="13">
         <v>76.5</v>
       </c>
       <c r="K15" s="13">
         <v>73.2</v>
       </c>
       <c r="L15" s="13">
         <v>71.3</v>
       </c>
       <c r="M15" s="14">
         <v>93.1</v>
       </c>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13">
       <c r="A16" s="6">
         <v>2024</v>
       </c>
       <c r="B16" s="7">
         <v>127.3</v>
       </c>
       <c r="C16" s="7">
         <v>82.8</v>
       </c>
       <c r="D16" s="7">
         <v>66.900000000000006</v>
       </c>
       <c r="E16" s="7">
         <v>101.4</v>
       </c>
       <c r="F16" s="13">
         <v>97.6</v>
       </c>
       <c r="G16" s="10">
         <v>140.80000000000001</v>
       </c>
       <c r="H16" s="10">
         <v>105.8</v>
       </c>
       <c r="I16" s="10">
         <v>152.4</v>
       </c>
       <c r="J16" s="13">
         <v>155.5</v>
       </c>
       <c r="K16" s="13">
         <v>161.30000000000001</v>
       </c>
       <c r="L16" s="13">
         <v>153.30000000000001</v>
       </c>
       <c r="M16" s="14">
         <v>123.1</v>
       </c>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="6">
         <v>2025</v>
       </c>
       <c r="B17" s="7">
         <v>106</v>
       </c>
       <c r="C17" s="7">
         <v>78.400000000000006</v>
       </c>
       <c r="D17" s="7">
         <v>117.9</v>
       </c>
       <c r="E17" s="19">
         <v>99.6</v>
       </c>
       <c r="F17" s="13">
         <v>104</v>
       </c>
       <c r="G17" s="10">
         <v>96.1</v>
       </c>
       <c r="H17" s="10">
         <v>98.9</v>
       </c>
       <c r="I17" s="10">
         <v>140.30000000000001</v>
       </c>
       <c r="J17" s="13">
         <v>121.7</v>
       </c>
       <c r="K17" s="13">
         <v>119.6</v>
       </c>
       <c r="L17" s="13">
         <v>139.80000000000001</v>
       </c>
       <c r="M17" s="14">
         <v>141.19999999999999</v>
       </c>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="6">
         <v>2026</v>
       </c>
       <c r="B18" s="7">
         <v>109.5</v>
       </c>
       <c r="C18" s="7">
         <v>116.8</v>
       </c>
       <c r="D18" s="7">
         <v>96.3</v>
       </c>
       <c r="E18" s="19">
         <v>97.1</v>
       </c>
       <c r="F18" s="13">
         <v>91.5</v>
       </c>
       <c r="G18" s="20">
         <v>96.7</v>
       </c>
       <c r="H18" s="19">
         <v>99.6</v>
       </c>
-      <c r="I18" s="10"/>
+      <c r="I18" s="10">
+        <v>101.1</v>
+      </c>
       <c r="J18" s="13"/>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
       <c r="M18" s="14"/>
     </row>
-    <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="30" t="s">
+    <row r="19" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A19" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="31"/>
-[...12 lines deleted...]
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B19" s="54"/>
+      <c r="C19" s="54"/>
+      <c r="D19" s="54"/>
+      <c r="E19" s="54"/>
+      <c r="F19" s="54"/>
+      <c r="G19" s="54"/>
+      <c r="H19" s="54"/>
+      <c r="I19" s="54"/>
+      <c r="J19" s="54"/>
+      <c r="K19" s="54"/>
+      <c r="L19" s="54"/>
+      <c r="M19" s="55"/>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20" s="5">
         <v>2020</v>
       </c>
       <c r="B20" s="8">
         <v>100</v>
       </c>
       <c r="C20" s="8">
         <v>100.1</v>
       </c>
       <c r="D20" s="8">
         <v>99.2</v>
       </c>
       <c r="E20" s="8">
         <v>73.099999999999994</v>
       </c>
       <c r="F20" s="8">
         <v>65.2</v>
       </c>
       <c r="G20" s="8">
         <v>69.099999999999994</v>
       </c>
       <c r="H20" s="8">
         <v>70.3</v>
       </c>
       <c r="I20" s="8">
         <v>76.8</v>
       </c>
       <c r="J20" s="8">
         <v>83.4</v>
       </c>
       <c r="K20" s="8">
         <v>88.6</v>
       </c>
       <c r="L20" s="8">
         <v>92.7</v>
       </c>
       <c r="M20" s="8">
         <v>97</v>
       </c>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13">
       <c r="A21" s="5">
         <v>2021</v>
       </c>
       <c r="B21" s="7">
         <v>96.4</v>
       </c>
       <c r="C21" s="7">
         <v>109.9</v>
       </c>
       <c r="D21" s="7">
         <v>113.1</v>
       </c>
       <c r="E21" s="7">
         <v>118.1</v>
       </c>
       <c r="F21" s="7">
         <v>115</v>
       </c>
       <c r="G21" s="7">
         <v>111.6</v>
       </c>
       <c r="H21" s="7">
         <v>111.3</v>
       </c>
       <c r="I21" s="7">
         <v>118.2</v>
       </c>
       <c r="J21" s="7">
         <v>123.2</v>
       </c>
       <c r="K21" s="7">
         <v>128.19999999999999</v>
       </c>
       <c r="L21" s="7">
         <v>133</v>
       </c>
       <c r="M21" s="7">
         <v>136.6</v>
       </c>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="5">
         <v>2022</v>
       </c>
       <c r="B22" s="7">
         <v>79.099999999999994</v>
       </c>
       <c r="C22" s="10">
         <v>105.4</v>
       </c>
       <c r="D22" s="10">
         <v>103.5</v>
       </c>
       <c r="E22" s="7">
         <v>114</v>
       </c>
       <c r="F22" s="7">
         <v>122.4</v>
       </c>
       <c r="G22" s="7">
         <v>127.3</v>
       </c>
       <c r="H22" s="7">
         <v>128.9</v>
       </c>
       <c r="I22" s="7">
         <v>130.69999999999999</v>
       </c>
       <c r="J22" s="7">
         <v>131.80000000000001</v>
       </c>
       <c r="K22" s="7">
         <v>133.30000000000001</v>
       </c>
       <c r="L22" s="7">
         <v>134.5</v>
       </c>
       <c r="M22" s="7">
         <v>135.6</v>
       </c>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="A23" s="5">
         <v>2023</v>
       </c>
       <c r="B23" s="7">
         <v>128.1</v>
       </c>
       <c r="C23" s="7">
         <v>118.5</v>
       </c>
       <c r="D23" s="7">
         <v>133.9</v>
       </c>
       <c r="E23" s="7">
         <v>130.9</v>
       </c>
       <c r="F23" s="10">
         <v>129.69999999999999</v>
       </c>
       <c r="G23" s="10">
         <v>116.1</v>
       </c>
       <c r="H23" s="10">
         <v>123.5</v>
       </c>
       <c r="I23" s="10">
         <v>114.6</v>
       </c>
       <c r="J23" s="10">
         <v>108.9</v>
       </c>
       <c r="K23" s="10">
         <v>104.1</v>
       </c>
       <c r="L23" s="10">
         <v>100.1</v>
       </c>
       <c r="M23" s="7">
         <v>99.5</v>
       </c>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="A24" s="5">
         <v>2024</v>
       </c>
       <c r="B24" s="7">
         <v>127.3</v>
       </c>
       <c r="C24" s="7">
         <v>98.5</v>
       </c>
       <c r="D24" s="7">
         <v>85.4</v>
       </c>
       <c r="E24" s="7">
         <v>89.2</v>
       </c>
       <c r="F24" s="10">
         <v>90.9</v>
       </c>
       <c r="G24" s="10">
         <v>99.3</v>
       </c>
       <c r="H24" s="10">
         <v>100.8</v>
       </c>
       <c r="I24" s="10">
         <v>107.1</v>
       </c>
       <c r="J24" s="10">
         <v>113.1</v>
       </c>
       <c r="K24" s="10">
         <v>118.2</v>
       </c>
       <c r="L24" s="10">
         <v>121.5</v>
       </c>
       <c r="M24" s="7">
         <v>121.8</v>
       </c>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="A25" s="5">
         <v>2025</v>
       </c>
       <c r="B25" s="21">
         <v>106</v>
       </c>
       <c r="C25" s="21">
         <v>90.7</v>
       </c>
       <c r="D25" s="21">
         <v>100</v>
       </c>
       <c r="E25" s="20">
         <v>100</v>
       </c>
       <c r="F25" s="21">
         <v>100.9</v>
       </c>
       <c r="G25" s="7">
         <v>100.1</v>
       </c>
       <c r="H25" s="21">
         <v>100.1</v>
       </c>
       <c r="I25" s="21">
         <v>106.2</v>
       </c>
       <c r="J25" s="21">
         <v>108.1</v>
       </c>
       <c r="K25" s="21">
         <v>109.2</v>
       </c>
       <c r="L25" s="21">
         <v>112.5</v>
       </c>
       <c r="M25" s="21">
         <v>115.3</v>
       </c>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="A26" s="5">
         <v>2026</v>
       </c>
       <c r="B26" s="7">
         <v>109.5</v>
       </c>
-      <c r="C26" s="21">
+      <c r="C26" s="7">
         <v>113.3</v>
       </c>
-      <c r="D26" s="21">
+      <c r="D26" s="7">
         <v>106.3</v>
       </c>
-      <c r="E26" s="21">
+      <c r="E26" s="7">
         <v>103.7</v>
       </c>
-      <c r="F26" s="21">
+      <c r="F26" s="7">
         <v>101</v>
       </c>
       <c r="G26" s="19">
         <v>100</v>
       </c>
       <c r="H26" s="19">
         <v>100</v>
       </c>
-      <c r="I26" s="22"/>
+      <c r="I26" s="19">
+        <v>100</v>
+      </c>
       <c r="J26" s="22"/>
       <c r="K26" s="22"/>
       <c r="L26" s="22"/>
       <c r="M26" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M11"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H11" sqref="H11"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I16" sqref="I16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8.85546875" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="25" t="s">
+    <row r="1" spans="1:13">
+      <c r="A1" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="26"/>
-[...13 lines deleted...]
-      <c r="A2" s="33" t="s">
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+    </row>
+    <row r="2" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A2" s="56" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="33"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+    </row>
+    <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="15"/>
       <c r="B3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13">
       <c r="A4" s="16">
         <v>2019</v>
       </c>
       <c r="B4" s="17">
         <v>310.5</v>
       </c>
       <c r="C4" s="17">
         <v>312.5</v>
       </c>
       <c r="D4" s="17">
         <v>317.7</v>
       </c>
       <c r="E4" s="17">
         <v>546.20000000000005</v>
       </c>
       <c r="F4" s="17">
         <v>513.29999999999995</v>
       </c>
       <c r="G4" s="17">
         <v>506.4</v>
       </c>
       <c r="H4" s="17">
         <v>537.5</v>
       </c>
       <c r="I4" s="17">
         <v>80</v>
       </c>
       <c r="J4" s="17">
         <v>96.3</v>
       </c>
       <c r="K4" s="17">
         <v>111</v>
       </c>
       <c r="L4" s="17">
         <v>131</v>
       </c>
       <c r="M4" s="17">
         <v>118.2</v>
       </c>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13">
       <c r="A5" s="16">
         <v>2020</v>
       </c>
       <c r="B5" s="17">
         <v>310.5</v>
       </c>
       <c r="C5" s="17">
         <v>312.8</v>
       </c>
       <c r="D5" s="17">
         <v>309.5</v>
       </c>
       <c r="E5" s="17">
         <v>154.19999999999999</v>
       </c>
       <c r="F5" s="17">
         <v>216.9</v>
       </c>
       <c r="G5" s="17">
         <v>428.8</v>
       </c>
       <c r="H5" s="17">
         <v>406.8</v>
       </c>
       <c r="I5" s="17">
         <v>259.7</v>
       </c>
       <c r="J5" s="17">
         <v>287.7</v>
       </c>
       <c r="K5" s="17">
         <v>263.8</v>
       </c>
       <c r="L5" s="17">
         <v>257.10000000000002</v>
       </c>
       <c r="M5" s="17">
         <v>264.2</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13">
       <c r="A6" s="16">
         <v>2021</v>
       </c>
       <c r="B6" s="17">
         <v>299.2</v>
       </c>
       <c r="C6" s="17">
         <v>385.9</v>
       </c>
       <c r="D6" s="17">
         <v>369.5</v>
       </c>
       <c r="E6" s="17">
         <v>229.7</v>
       </c>
       <c r="F6" s="17">
         <v>214.9</v>
       </c>
       <c r="G6" s="17">
         <v>435.3</v>
       </c>
       <c r="H6" s="17">
         <v>446.4</v>
       </c>
       <c r="I6" s="17">
         <v>456</v>
       </c>
       <c r="J6" s="17">
         <v>474.2</v>
       </c>
       <c r="K6" s="17">
         <v>473.3</v>
       </c>
       <c r="L6" s="17">
         <v>482.5</v>
       </c>
       <c r="M6" s="17">
         <v>485.3</v>
       </c>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13">
       <c r="A7" s="16">
         <v>2022</v>
       </c>
       <c r="B7" s="17">
         <v>241.1</v>
       </c>
       <c r="C7" s="17">
         <v>494.5</v>
       </c>
       <c r="D7" s="17">
         <v>376.7</v>
       </c>
       <c r="E7" s="17">
         <v>380</v>
       </c>
       <c r="F7" s="17">
         <v>377.9</v>
       </c>
       <c r="G7" s="17">
         <v>641</v>
       </c>
       <c r="H7" s="17">
         <v>619.5</v>
       </c>
       <c r="I7" s="17">
         <v>653.79999999999995</v>
       </c>
       <c r="J7" s="17">
         <v>671</v>
       </c>
       <c r="K7" s="17">
         <v>694.2</v>
       </c>
       <c r="L7" s="17">
         <v>710.2</v>
       </c>
       <c r="M7" s="17">
         <v>710.6</v>
       </c>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13">
       <c r="A8" s="16">
         <v>2023</v>
       </c>
       <c r="B8" s="18">
         <v>310.8</v>
       </c>
       <c r="C8" s="18">
         <v>566.1</v>
       </c>
       <c r="D8" s="18">
         <v>621.6</v>
       </c>
       <c r="E8" s="18">
         <v>474.5</v>
       </c>
       <c r="F8" s="18">
         <v>478.8</v>
       </c>
       <c r="G8" s="18">
         <v>499.2</v>
       </c>
       <c r="H8" s="18">
         <v>967.2</v>
       </c>
       <c r="I8" s="18">
         <v>479.4</v>
       </c>
       <c r="J8" s="18">
         <v>522.29999999999995</v>
       </c>
       <c r="K8" s="18">
         <v>517.20000000000005</v>
       </c>
       <c r="L8" s="18">
         <v>515.6</v>
       </c>
       <c r="M8" s="18">
         <v>726.1</v>
       </c>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13">
       <c r="A9" s="16">
         <v>2024</v>
       </c>
       <c r="B9" s="18">
         <v>433.9</v>
       </c>
       <c r="C9" s="18">
         <v>513.9</v>
       </c>
       <c r="D9" s="18">
         <v>456.1</v>
       </c>
       <c r="E9" s="18">
         <v>519.5</v>
       </c>
       <c r="F9" s="18">
         <v>504.6</v>
       </c>
       <c r="G9" s="18">
         <v>759.1</v>
       </c>
       <c r="H9" s="18">
         <v>1105.2</v>
       </c>
       <c r="I9" s="18">
         <v>975.7</v>
       </c>
       <c r="J9" s="18">
         <v>1084.5</v>
       </c>
       <c r="K9" s="18">
         <v>1114.0999999999999</v>
       </c>
       <c r="L9" s="18">
         <v>1055.3</v>
       </c>
       <c r="M9" s="18">
         <v>1104.3</v>
       </c>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13">
       <c r="A10" s="16">
         <v>2025</v>
       </c>
       <c r="B10" s="18">
         <v>568.5</v>
       </c>
       <c r="C10" s="18">
         <v>563.4</v>
       </c>
       <c r="D10" s="18">
         <v>774.7</v>
       </c>
       <c r="E10" s="18">
         <v>745.7</v>
       </c>
       <c r="F10" s="18">
         <v>763.8</v>
       </c>
       <c r="G10" s="18">
         <v>1061.5</v>
       </c>
       <c r="H10" s="18">
         <v>1589.8</v>
       </c>
       <c r="I10" s="18">
         <v>1668.6</v>
       </c>
       <c r="J10" s="18">
         <v>1608.5</v>
       </c>
       <c r="K10" s="18">
         <v>1623.8</v>
       </c>
       <c r="L10" s="18">
         <v>1797.8</v>
       </c>
       <c r="M10" s="18">
         <v>1900.3</v>
       </c>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13">
       <c r="A11" s="16">
         <v>2026</v>
       </c>
       <c r="B11" s="23">
         <v>758.5</v>
       </c>
       <c r="C11" s="23">
         <v>708.9</v>
       </c>
       <c r="D11" s="23">
         <v>780.2</v>
       </c>
       <c r="E11" s="24">
         <v>832.1</v>
       </c>
       <c r="F11" s="24">
         <v>794.9</v>
       </c>
       <c r="G11" s="24">
         <v>1167.8420000000001</v>
       </c>
       <c r="H11" s="24">
         <v>1801.4659999999999</v>
       </c>
-      <c r="I11" s="22"/>
+      <c r="I11" s="24">
+        <v>1853.8879999999999</v>
+      </c>
       <c r="J11" s="22"/>
       <c r="K11" s="22"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>IPV car</vt:lpstr>
       <vt:lpstr>Volume car</vt:lpstr>
-      <vt:lpstr>'IPV car'!Область_печати</vt:lpstr>
       <vt:lpstr>'Volume car'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>