--- v5 (2026-09-20)
+++ v6 (2026-10-30)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4215" yWindow="4860" windowWidth="21600" windowHeight="7560" activeTab="3"/>
+    <workbookView xWindow="4215" yWindow="4860" windowWidth="21600" windowHeight="7560"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="5" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name="IPV car" sheetId="6" r:id="rId3"/>
     <sheet name="Volume car" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Metadata!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Volume car'!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="61">
   <si>
     <t>Indices of the physical volume of car maintenance and repair services</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
@@ -1594,52 +1594,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/zko/spreadsheets/?industry=28254&amp;year=&amp;name=85285&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D29"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="E14" sqref="E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="64.140625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75">
       <c r="A1" s="47"/>
       <c r="B1" s="47"/>
       <c r="C1" s="25"/>
       <c r="D1" s="25"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="46" t="s">
         <v>60</v>
       </c>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
     </row>
@@ -1754,61 +1754,61 @@
     <row r="14" spans="1:4" ht="25.5">
       <c r="A14" s="28" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="25"/>
       <c r="D14" s="25"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="28" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="25"/>
       <c r="D15" s="25"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="28" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="36">
-        <v>46246</v>
+        <v>46307</v>
       </c>
       <c r="C16" s="25"/>
       <c r="D16" s="25"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="28" t="s">
         <v>38</v>
       </c>
       <c r="B17" s="36">
-        <v>46279</v>
+        <v>46338</v>
       </c>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="28" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="44" t="s">
         <v>56</v>
       </c>
       <c r="C18" s="25"/>
       <c r="D18" s="25"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="44" t="s">
         <v>57</v>
       </c>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
     </row>
     <row r="20" spans="1:4">
@@ -2070,51 +2070,51 @@
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="38"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="38"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="40"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="41" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I25" sqref="I25"/>
+      <selection activeCell="J26" sqref="J26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="9.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1">
       <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
@@ -2430,51 +2430,53 @@
       </c>
       <c r="B10" s="7">
         <v>39.9</v>
       </c>
       <c r="C10" s="7">
         <v>93.5</v>
       </c>
       <c r="D10" s="7">
         <v>110.1</v>
       </c>
       <c r="E10" s="19">
         <v>97</v>
       </c>
       <c r="F10" s="8">
         <v>95.5</v>
       </c>
       <c r="G10" s="20">
         <v>146.9</v>
       </c>
       <c r="H10" s="19">
         <v>154.30000000000001</v>
       </c>
       <c r="I10" s="10">
         <v>102.9</v>
       </c>
-      <c r="J10" s="8"/>
+      <c r="J10" s="8">
+        <v>97</v>
+      </c>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="11"/>
     </row>
     <row r="11" spans="1:13" ht="12.75" customHeight="1">
       <c r="A11" s="53" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="54"/>
       <c r="C11" s="54"/>
       <c r="D11" s="54"/>
       <c r="E11" s="54"/>
       <c r="F11" s="54"/>
       <c r="G11" s="54"/>
       <c r="H11" s="54"/>
       <c r="I11" s="54"/>
       <c r="J11" s="54"/>
       <c r="K11" s="54"/>
       <c r="L11" s="54"/>
       <c r="M11" s="55"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="6">
         <v>2020</v>
       </c>
@@ -2726,51 +2728,53 @@
       </c>
       <c r="B18" s="7">
         <v>109.5</v>
       </c>
       <c r="C18" s="7">
         <v>116.8</v>
       </c>
       <c r="D18" s="7">
         <v>96.3</v>
       </c>
       <c r="E18" s="19">
         <v>97.1</v>
       </c>
       <c r="F18" s="13">
         <v>91.5</v>
       </c>
       <c r="G18" s="20">
         <v>96.7</v>
       </c>
       <c r="H18" s="19">
         <v>99.6</v>
       </c>
       <c r="I18" s="10">
         <v>101.1</v>
       </c>
-      <c r="J18" s="13"/>
+      <c r="J18" s="13">
+        <v>101.7</v>
+      </c>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1">
       <c r="A19" s="53" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="54"/>
       <c r="C19" s="54"/>
       <c r="D19" s="54"/>
       <c r="E19" s="54"/>
       <c r="F19" s="54"/>
       <c r="G19" s="54"/>
       <c r="H19" s="54"/>
       <c r="I19" s="54"/>
       <c r="J19" s="54"/>
       <c r="K19" s="54"/>
       <c r="L19" s="54"/>
       <c r="M19" s="55"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="5">
         <v>2020</v>
       </c>
@@ -3022,72 +3026,74 @@
       </c>
       <c r="B26" s="7">
         <v>109.5</v>
       </c>
       <c r="C26" s="7">
         <v>113.3</v>
       </c>
       <c r="D26" s="7">
         <v>106.3</v>
       </c>
       <c r="E26" s="7">
         <v>103.7</v>
       </c>
       <c r="F26" s="7">
         <v>101</v>
       </c>
       <c r="G26" s="19">
         <v>100</v>
       </c>
       <c r="H26" s="19">
         <v>100</v>
       </c>
       <c r="I26" s="19">
         <v>100</v>
       </c>
-      <c r="J26" s="22"/>
+      <c r="J26" s="19">
+        <v>100.2</v>
+      </c>
       <c r="K26" s="22"/>
       <c r="L26" s="22"/>
       <c r="M26" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M11"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I16" sqref="I16"/>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I18" sqref="I18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8.85546875" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="48" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
       <c r="K1" s="49"/>
       <c r="L1" s="49"/>
       <c r="M1" s="49"/>
@@ -3441,51 +3447,53 @@
       </c>
       <c r="B11" s="23">
         <v>758.5</v>
       </c>
       <c r="C11" s="23">
         <v>708.9</v>
       </c>
       <c r="D11" s="23">
         <v>780.2</v>
       </c>
       <c r="E11" s="24">
         <v>832.1</v>
       </c>
       <c r="F11" s="24">
         <v>794.9</v>
       </c>
       <c r="G11" s="24">
         <v>1167.8420000000001</v>
       </c>
       <c r="H11" s="24">
         <v>1801.4659999999999</v>
       </c>
       <c r="I11" s="24">
         <v>1853.8879999999999</v>
       </c>
-      <c r="J11" s="22"/>
+      <c r="J11" s="24">
+        <v>1798.3</v>
+      </c>
       <c r="K11" s="22"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>