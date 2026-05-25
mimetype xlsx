--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -618,51 +618,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -711,93 +711,94 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -1079,132 +1080,132 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H23" sqref="H23"/>
+      <selection activeCell="I14" sqref="I14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="4"/>
     <col min="10" max="10" width="10.28515625" style="4" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="39"/>
-[...10 lines deleted...]
-      <c r="M1" s="39"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
     </row>
     <row r="2" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="21"/>
       <c r="B2" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="22" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="23" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="22" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="23" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="22" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="23" t="s">
         <v>8</v>
       </c>
       <c r="J2" s="22" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="23" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="22" t="s">
         <v>11</v>
       </c>
       <c r="M2" s="23" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="40" t="s">
+      <c r="A3" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="41"/>
-[...10 lines deleted...]
-      <c r="M3" s="42"/>
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="43"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="24">
         <v>2020</v>
       </c>
       <c r="B4" s="6">
         <v>147.4</v>
       </c>
       <c r="C4" s="6">
         <v>124.1</v>
       </c>
       <c r="D4" s="6">
         <v>86.6</v>
       </c>
       <c r="E4" s="6">
         <v>80.599999999999994</v>
       </c>
       <c r="F4" s="6">
         <v>79.099999999999994</v>
       </c>
       <c r="G4" s="6">
         <v>151.80000000000001</v>
       </c>
       <c r="H4" s="6">
         <v>74.7</v>
@@ -1421,76 +1422,78 @@
         <v>101.1</v>
       </c>
       <c r="K9" s="35">
         <v>96.3</v>
       </c>
       <c r="L9" s="35">
         <v>115.1</v>
       </c>
       <c r="M9" s="35">
         <v>94</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="24">
         <v>2026</v>
       </c>
       <c r="B10" s="6">
         <v>85</v>
       </c>
       <c r="C10" s="6">
         <v>91.8</v>
       </c>
       <c r="D10" s="6">
         <v>96.7</v>
       </c>
-      <c r="E10" s="36"/>
+      <c r="E10" s="36">
+        <v>104.4</v>
+      </c>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
     </row>
     <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="43" t="s">
+      <c r="A11" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="44"/>
-[...10 lines deleted...]
-      <c r="M11" s="45"/>
+      <c r="B11" s="45"/>
+      <c r="C11" s="45"/>
+      <c r="D11" s="45"/>
+      <c r="E11" s="45"/>
+      <c r="F11" s="45"/>
+      <c r="G11" s="45"/>
+      <c r="H11" s="45"/>
+      <c r="I11" s="45"/>
+      <c r="J11" s="45"/>
+      <c r="K11" s="45"/>
+      <c r="L11" s="45"/>
+      <c r="M11" s="46"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="25">
         <v>2020</v>
       </c>
       <c r="B12" s="6">
         <v>94.7</v>
       </c>
       <c r="C12" s="6">
         <v>95.6</v>
       </c>
       <c r="D12" s="6">
         <v>91.1</v>
       </c>
       <c r="E12" s="6">
         <v>67</v>
       </c>
       <c r="F12" s="6">
         <v>49.1</v>
       </c>
       <c r="G12" s="6">
         <v>75.8</v>
       </c>
       <c r="H12" s="6">
         <v>57.2</v>
@@ -1707,76 +1710,78 @@
         <v>75.3</v>
       </c>
       <c r="K17" s="35">
         <v>68.3</v>
       </c>
       <c r="L17" s="35">
         <v>74.599999999999994</v>
       </c>
       <c r="M17" s="35">
         <v>58.4</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="25">
         <v>2026</v>
       </c>
       <c r="B18" s="6">
         <v>84</v>
       </c>
       <c r="C18" s="6">
         <v>90.4</v>
       </c>
       <c r="D18" s="6">
         <v>87.3</v>
       </c>
-      <c r="E18" s="36"/>
+      <c r="E18" s="36">
+        <v>90.3</v>
+      </c>
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="43" t="s">
+      <c r="A19" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="44"/>
-[...10 lines deleted...]
-      <c r="M19" s="45"/>
+      <c r="B19" s="45"/>
+      <c r="C19" s="45"/>
+      <c r="D19" s="45"/>
+      <c r="E19" s="45"/>
+      <c r="F19" s="45"/>
+      <c r="G19" s="45"/>
+      <c r="H19" s="45"/>
+      <c r="I19" s="45"/>
+      <c r="J19" s="45"/>
+      <c r="K19" s="45"/>
+      <c r="L19" s="45"/>
+      <c r="M19" s="46"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="24">
         <v>2020</v>
       </c>
       <c r="B20" s="6">
         <v>94.7</v>
       </c>
       <c r="C20" s="6">
         <v>95.2</v>
       </c>
       <c r="D20" s="6">
         <v>93.8</v>
       </c>
       <c r="E20" s="6">
         <v>86.6</v>
       </c>
       <c r="F20" s="6">
         <v>78.2</v>
       </c>
       <c r="G20" s="6">
         <v>77.8</v>
       </c>
       <c r="H20" s="6">
         <v>74.7</v>
@@ -1993,121 +1998,123 @@
         <v>86</v>
       </c>
       <c r="K25" s="35">
         <v>83.7</v>
       </c>
       <c r="L25" s="37">
         <v>82.7</v>
       </c>
       <c r="M25" s="37">
         <v>79.599999999999994</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="24">
         <v>2026</v>
       </c>
       <c r="B26" s="6">
         <v>84</v>
       </c>
       <c r="C26" s="26">
         <v>87.2</v>
       </c>
       <c r="D26" s="26">
         <v>87.3</v>
       </c>
-      <c r="E26" s="26"/>
+      <c r="E26" s="53">
+        <v>88</v>
+      </c>
       <c r="F26" s="26"/>
       <c r="G26" s="26"/>
       <c r="H26" s="26"/>
       <c r="I26" s="26"/>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y11"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F6" sqref="F6"/>
+      <selection activeCell="F8" sqref="F8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="4" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="4"/>
     <col min="10" max="10" width="10.28515625" style="4" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="39"/>
-[...10 lines deleted...]
-      <c r="M1" s="39"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
     </row>
     <row r="2" spans="1:25" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="46" t="s">
+      <c r="A2" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="46"/>
-[...10 lines deleted...]
-      <c r="M2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
     </row>
     <row r="3" spans="1:25" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="27"/>
       <c r="B3" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="22" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="23" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="22" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="23" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="22" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="23" t="s">
@@ -2440,190 +2447,192 @@
         <v>4461.3999999999996</v>
       </c>
       <c r="K10" s="3">
         <v>4487.1000000000004</v>
       </c>
       <c r="L10" s="3">
         <v>5164.3999999999996</v>
       </c>
       <c r="M10" s="3">
         <v>4854.8</v>
       </c>
     </row>
     <row r="11" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A11" s="30">
         <v>2026</v>
       </c>
       <c r="B11" s="3">
         <v>4286</v>
       </c>
       <c r="C11" s="3">
         <v>3935</v>
       </c>
       <c r="D11" s="3">
         <v>3922</v>
       </c>
-      <c r="E11" s="26"/>
+      <c r="E11" s="3">
+        <v>4095.1</v>
+      </c>
       <c r="F11" s="26"/>
       <c r="G11" s="26"/>
       <c r="H11" s="26"/>
       <c r="I11" s="26"/>
       <c r="J11" s="26"/>
       <c r="K11" s="26"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y47"/>
   <sheetViews>
     <sheetView topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="G32" sqref="G32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="7" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="7" customWidth="1"/>
     <col min="3" max="3" width="8" style="7" customWidth="1"/>
     <col min="4" max="4" width="12" style="7" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="7" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="7" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="7" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="7" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="7" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="7" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="7" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="7" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="7" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="7" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="7" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="7" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="7" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="7" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="7" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="7" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="7" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="7" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="51"/>
-[...22 lines deleted...]
-      <c r="Y1" s="51"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
+      <c r="N1" s="52"/>
+      <c r="O1" s="52"/>
+      <c r="P1" s="52"/>
+      <c r="Q1" s="52"/>
+      <c r="R1" s="52"/>
+      <c r="S1" s="52"/>
+      <c r="T1" s="52"/>
+      <c r="U1" s="52"/>
+      <c r="V1" s="52"/>
+      <c r="W1" s="52"/>
+      <c r="X1" s="52"/>
+      <c r="Y1" s="52"/>
     </row>
     <row r="4" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="49"/>
-      <c r="B4" s="47" t="s">
+      <c r="A4" s="50"/>
+      <c r="B4" s="48" t="s">
         <v>21</v>
       </c>
-      <c r="C4" s="47"/>
-      <c r="D4" s="47" t="s">
+      <c r="C4" s="48"/>
+      <c r="D4" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="E4" s="47"/>
-      <c r="F4" s="47" t="s">
+      <c r="E4" s="48"/>
+      <c r="F4" s="48" t="s">
         <v>23</v>
       </c>
-      <c r="G4" s="47"/>
-      <c r="H4" s="47" t="s">
+      <c r="G4" s="48"/>
+      <c r="H4" s="48" t="s">
         <v>24</v>
       </c>
-      <c r="I4" s="47"/>
-      <c r="J4" s="47" t="s">
+      <c r="I4" s="48"/>
+      <c r="J4" s="48" t="s">
         <v>25</v>
       </c>
-      <c r="K4" s="47"/>
-      <c r="L4" s="47" t="s">
+      <c r="K4" s="48"/>
+      <c r="L4" s="48" t="s">
         <v>26</v>
       </c>
-      <c r="M4" s="47"/>
-      <c r="N4" s="47" t="s">
+      <c r="M4" s="48"/>
+      <c r="N4" s="48" t="s">
         <v>27</v>
       </c>
-      <c r="O4" s="47"/>
-      <c r="P4" s="47" t="s">
+      <c r="O4" s="48"/>
+      <c r="P4" s="48" t="s">
         <v>28</v>
       </c>
-      <c r="Q4" s="47"/>
-      <c r="R4" s="47" t="s">
+      <c r="Q4" s="48"/>
+      <c r="R4" s="48" t="s">
         <v>29</v>
       </c>
-      <c r="S4" s="47"/>
-      <c r="T4" s="47" t="s">
+      <c r="S4" s="48"/>
+      <c r="T4" s="48" t="s">
         <v>30</v>
       </c>
-      <c r="U4" s="47"/>
-      <c r="V4" s="47" t="s">
+      <c r="U4" s="48"/>
+      <c r="V4" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="W4" s="47"/>
-      <c r="X4" s="47" t="s">
+      <c r="W4" s="48"/>
+      <c r="X4" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="Y4" s="48"/>
+      <c r="Y4" s="49"/>
     </row>
     <row r="5" spans="1:25" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="50"/>
+      <c r="A5" s="51"/>
       <c r="B5" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>34</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>34</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -2731,102 +2740,102 @@
         <v>13534.555</v>
       </c>
       <c r="S6" s="11">
         <v>74.7</v>
       </c>
       <c r="T6" s="11">
         <v>14538.5</v>
       </c>
       <c r="U6" s="11">
         <v>73.3</v>
       </c>
       <c r="V6" s="11">
         <v>15596.806</v>
       </c>
       <c r="W6" s="2">
         <v>73.900000000000006</v>
       </c>
       <c r="X6" s="1">
         <v>16839.887999999999</v>
       </c>
       <c r="Y6" s="2">
         <v>75.5</v>
       </c>
     </row>
     <row r="10" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="49"/>
-      <c r="B10" s="47" t="s">
+      <c r="A10" s="50"/>
+      <c r="B10" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="C10" s="47"/>
-      <c r="D10" s="47" t="s">
+      <c r="C10" s="48"/>
+      <c r="D10" s="48" t="s">
         <v>36</v>
       </c>
-      <c r="E10" s="47"/>
-      <c r="F10" s="47" t="s">
+      <c r="E10" s="48"/>
+      <c r="F10" s="48" t="s">
         <v>37</v>
       </c>
-      <c r="G10" s="47"/>
-      <c r="H10" s="47" t="s">
+      <c r="G10" s="48"/>
+      <c r="H10" s="48" t="s">
         <v>38</v>
       </c>
-      <c r="I10" s="47"/>
-      <c r="J10" s="47" t="s">
+      <c r="I10" s="48"/>
+      <c r="J10" s="48" t="s">
         <v>39</v>
       </c>
-      <c r="K10" s="47"/>
-      <c r="L10" s="47" t="s">
+      <c r="K10" s="48"/>
+      <c r="L10" s="48" t="s">
         <v>40</v>
       </c>
-      <c r="M10" s="47"/>
-      <c r="N10" s="47" t="s">
+      <c r="M10" s="48"/>
+      <c r="N10" s="48" t="s">
         <v>41</v>
       </c>
-      <c r="O10" s="47"/>
-      <c r="P10" s="47" t="s">
+      <c r="O10" s="48"/>
+      <c r="P10" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="Q10" s="47"/>
-      <c r="R10" s="47" t="s">
+      <c r="Q10" s="48"/>
+      <c r="R10" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="S10" s="47"/>
-      <c r="T10" s="47" t="s">
+      <c r="S10" s="48"/>
+      <c r="T10" s="48" t="s">
         <v>44</v>
       </c>
-      <c r="U10" s="47"/>
-      <c r="V10" s="47" t="s">
+      <c r="U10" s="48"/>
+      <c r="V10" s="48" t="s">
         <v>45</v>
       </c>
-      <c r="W10" s="47"/>
-      <c r="X10" s="47" t="s">
+      <c r="W10" s="48"/>
+      <c r="X10" s="48" t="s">
         <v>46</v>
       </c>
-      <c r="Y10" s="48"/>
+      <c r="Y10" s="49"/>
     </row>
     <row r="11" spans="1:25" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="50"/>
+      <c r="A11" s="51"/>
       <c r="B11" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>34</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>33</v>
       </c>
       <c r="G11" s="8" t="s">
         <v>34</v>
       </c>
       <c r="H11" s="8" t="s">
         <v>33</v>
       </c>
       <c r="I11" s="8" t="s">
         <v>34</v>
       </c>
       <c r="J11" s="8" t="s">
@@ -2947,102 +2956,102 @@
       </c>
       <c r="W12" s="1">
         <v>105.7</v>
       </c>
       <c r="X12" s="1">
         <v>18817.686000000002</v>
       </c>
       <c r="Y12" s="1">
         <v>107.6</v>
       </c>
     </row>
     <row r="13" spans="1:25" x14ac:dyDescent="0.2">
       <c r="Y13" s="13"/>
     </row>
     <row r="15" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V15" s="13"/>
       <c r="W15" s="13"/>
       <c r="X15" s="13"/>
     </row>
     <row r="16" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V16" s="13"/>
       <c r="W16" s="13"/>
       <c r="X16" s="13"/>
     </row>
     <row r="17" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="49"/>
-      <c r="B17" s="47" t="s">
+      <c r="A17" s="50"/>
+      <c r="B17" s="48" t="s">
         <v>47</v>
       </c>
-      <c r="C17" s="47"/>
-      <c r="D17" s="47" t="s">
+      <c r="C17" s="48"/>
+      <c r="D17" s="48" t="s">
         <v>48</v>
       </c>
-      <c r="E17" s="47"/>
-      <c r="F17" s="47" t="s">
+      <c r="E17" s="48"/>
+      <c r="F17" s="48" t="s">
         <v>49</v>
       </c>
-      <c r="G17" s="47"/>
-      <c r="H17" s="47" t="s">
+      <c r="G17" s="48"/>
+      <c r="H17" s="48" t="s">
         <v>50</v>
       </c>
-      <c r="I17" s="47"/>
-      <c r="J17" s="47" t="s">
+      <c r="I17" s="48"/>
+      <c r="J17" s="48" t="s">
         <v>51</v>
       </c>
-      <c r="K17" s="47"/>
-      <c r="L17" s="47" t="s">
+      <c r="K17" s="48"/>
+      <c r="L17" s="48" t="s">
         <v>52</v>
       </c>
-      <c r="M17" s="47"/>
-      <c r="N17" s="47" t="s">
+      <c r="M17" s="48"/>
+      <c r="N17" s="48" t="s">
         <v>53</v>
       </c>
-      <c r="O17" s="47"/>
-      <c r="P17" s="47" t="s">
+      <c r="O17" s="48"/>
+      <c r="P17" s="48" t="s">
         <v>54</v>
       </c>
-      <c r="Q17" s="47"/>
-      <c r="R17" s="47" t="s">
+      <c r="Q17" s="48"/>
+      <c r="R17" s="48" t="s">
         <v>55</v>
       </c>
-      <c r="S17" s="47"/>
-      <c r="T17" s="47" t="s">
+      <c r="S17" s="48"/>
+      <c r="T17" s="48" t="s">
         <v>56</v>
       </c>
-      <c r="U17" s="48"/>
-      <c r="V17" s="47" t="s">
+      <c r="U17" s="49"/>
+      <c r="V17" s="48" t="s">
         <v>57</v>
       </c>
-      <c r="W17" s="48"/>
-      <c r="X17" s="47" t="s">
+      <c r="W17" s="49"/>
+      <c r="X17" s="48" t="s">
         <v>58</v>
       </c>
-      <c r="Y17" s="48"/>
+      <c r="Y17" s="49"/>
     </row>
     <row r="18" spans="1:25" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="50"/>
+      <c r="A18" s="51"/>
       <c r="B18" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>33</v>
       </c>
       <c r="G18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>33</v>
       </c>
       <c r="I18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="J18" s="8" t="s">
@@ -3151,102 +3160,102 @@
       </c>
       <c r="S19" s="15">
         <v>114.2</v>
       </c>
       <c r="T19" s="14">
         <v>20089.631000000001</v>
       </c>
       <c r="U19" s="15">
         <v>117.9</v>
       </c>
       <c r="V19" s="14">
         <v>22474.973000000002</v>
       </c>
       <c r="W19" s="15">
         <v>118.8</v>
       </c>
       <c r="X19" s="14">
         <v>24666.738000000001</v>
       </c>
       <c r="Y19" s="15">
         <v>117.9</v>
       </c>
     </row>
     <row r="20" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="24" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="49"/>
-      <c r="B24" s="47" t="s">
+      <c r="A24" s="50"/>
+      <c r="B24" s="48" t="s">
         <v>59</v>
       </c>
-      <c r="C24" s="48"/>
-      <c r="D24" s="47" t="s">
+      <c r="C24" s="49"/>
+      <c r="D24" s="48" t="s">
         <v>60</v>
       </c>
-      <c r="E24" s="47"/>
-      <c r="F24" s="47" t="s">
+      <c r="E24" s="48"/>
+      <c r="F24" s="48" t="s">
         <v>61</v>
       </c>
-      <c r="G24" s="47"/>
-      <c r="H24" s="47" t="s">
+      <c r="G24" s="48"/>
+      <c r="H24" s="48" t="s">
         <v>50</v>
       </c>
-      <c r="I24" s="47"/>
-      <c r="J24" s="47" t="s">
+      <c r="I24" s="48"/>
+      <c r="J24" s="48" t="s">
         <v>62</v>
       </c>
-      <c r="K24" s="47"/>
-      <c r="L24" s="47" t="s">
+      <c r="K24" s="48"/>
+      <c r="L24" s="48" t="s">
         <v>63</v>
       </c>
-      <c r="M24" s="47"/>
-      <c r="N24" s="47" t="s">
+      <c r="M24" s="48"/>
+      <c r="N24" s="48" t="s">
         <v>64</v>
       </c>
-      <c r="O24" s="48"/>
-      <c r="P24" s="47" t="s">
+      <c r="O24" s="49"/>
+      <c r="P24" s="48" t="s">
         <v>65</v>
       </c>
-      <c r="Q24" s="48"/>
-      <c r="R24" s="47" t="s">
+      <c r="Q24" s="49"/>
+      <c r="R24" s="48" t="s">
         <v>66</v>
       </c>
-      <c r="S24" s="48"/>
-      <c r="T24" s="47" t="s">
+      <c r="S24" s="49"/>
+      <c r="T24" s="48" t="s">
         <v>67</v>
       </c>
-      <c r="U24" s="48"/>
-      <c r="V24" s="47" t="s">
+      <c r="U24" s="49"/>
+      <c r="V24" s="48" t="s">
         <v>68</v>
       </c>
-      <c r="W24" s="48"/>
-      <c r="X24" s="47" t="s">
+      <c r="W24" s="49"/>
+      <c r="X24" s="48" t="s">
         <v>69</v>
       </c>
-      <c r="Y24" s="48"/>
+      <c r="Y24" s="49"/>
     </row>
     <row r="25" spans="1:25" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="50"/>
+      <c r="A25" s="51"/>
       <c r="B25" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>34</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>33</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>34</v>
       </c>
       <c r="H25" s="8" t="s">
         <v>33</v>
       </c>
       <c r="I25" s="8" t="s">
         <v>34</v>
       </c>
       <c r="J25" s="8" t="s">
@@ -3435,102 +3444,102 @@
       <c r="C29" s="18"/>
       <c r="D29" s="17"/>
       <c r="E29" s="18"/>
       <c r="F29" s="17"/>
       <c r="G29" s="18"/>
       <c r="H29" s="17"/>
       <c r="I29" s="18"/>
       <c r="J29" s="17"/>
       <c r="K29" s="18"/>
       <c r="L29" s="17"/>
       <c r="M29" s="18"/>
       <c r="N29" s="17"/>
       <c r="O29" s="18"/>
       <c r="P29" s="17"/>
       <c r="Q29" s="18"/>
       <c r="R29" s="17"/>
       <c r="S29" s="18"/>
       <c r="T29" s="17"/>
       <c r="U29" s="18"/>
       <c r="V29" s="17"/>
       <c r="W29" s="18"/>
       <c r="X29" s="17"/>
       <c r="Y29" s="18"/>
     </row>
     <row r="31" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="49"/>
-      <c r="B31" s="47" t="s">
+      <c r="A31" s="50"/>
+      <c r="B31" s="48" t="s">
         <v>70</v>
       </c>
-      <c r="C31" s="48"/>
-      <c r="D31" s="47" t="s">
+      <c r="C31" s="49"/>
+      <c r="D31" s="48" t="s">
         <v>71</v>
       </c>
-      <c r="E31" s="48"/>
-      <c r="F31" s="47" t="s">
+      <c r="E31" s="49"/>
+      <c r="F31" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="G31" s="48"/>
-      <c r="H31" s="47" t="s">
+      <c r="G31" s="49"/>
+      <c r="H31" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="I31" s="48"/>
-      <c r="J31" s="47" t="s">
+      <c r="I31" s="49"/>
+      <c r="J31" s="48" t="s">
         <v>75</v>
       </c>
-      <c r="K31" s="48"/>
-      <c r="L31" s="47" t="s">
+      <c r="K31" s="49"/>
+      <c r="L31" s="48" t="s">
         <v>76</v>
       </c>
-      <c r="M31" s="48"/>
-      <c r="N31" s="47" t="s">
+      <c r="M31" s="49"/>
+      <c r="N31" s="48" t="s">
         <v>77</v>
       </c>
-      <c r="O31" s="48"/>
-      <c r="P31" s="47" t="s">
+      <c r="O31" s="49"/>
+      <c r="P31" s="48" t="s">
         <v>78</v>
       </c>
-      <c r="Q31" s="48"/>
-      <c r="R31" s="47" t="s">
+      <c r="Q31" s="49"/>
+      <c r="R31" s="48" t="s">
         <v>79</v>
       </c>
-      <c r="S31" s="48"/>
-      <c r="T31" s="47" t="s">
+      <c r="S31" s="49"/>
+      <c r="T31" s="48" t="s">
         <v>91</v>
       </c>
-      <c r="U31" s="48"/>
-      <c r="V31" s="47" t="s">
+      <c r="U31" s="49"/>
+      <c r="V31" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="W31" s="48"/>
-      <c r="X31" s="47" t="s">
+      <c r="W31" s="49"/>
+      <c r="X31" s="48" t="s">
         <v>81</v>
       </c>
-      <c r="Y31" s="48"/>
+      <c r="Y31" s="49"/>
     </row>
     <row r="32" spans="1:25" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="50"/>
+      <c r="A32" s="51"/>
       <c r="B32" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>34</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>33</v>
       </c>
       <c r="G32" s="9" t="s">
         <v>34</v>
       </c>
       <c r="H32" s="8" t="s">
         <v>33</v>
       </c>
       <c r="I32" s="9" t="s">
         <v>34</v>
       </c>
       <c r="J32" s="8" t="s">
@@ -3643,102 +3652,102 @@
       <c r="T33" s="11">
         <v>43951.8</v>
       </c>
       <c r="U33" s="7">
         <v>172.1</v>
       </c>
       <c r="V33" s="11">
         <v>49924.9</v>
       </c>
       <c r="W33" s="7">
         <v>169.4</v>
       </c>
       <c r="X33" s="11">
         <v>57091.6</v>
       </c>
       <c r="Y33" s="7">
         <v>169.5</v>
       </c>
     </row>
     <row r="34" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A34" s="16"/>
       <c r="B34" s="17"/>
       <c r="C34" s="18"/>
     </row>
     <row r="37" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A37" s="49"/>
-      <c r="B37" s="47" t="s">
+      <c r="A37" s="50"/>
+      <c r="B37" s="48" t="s">
         <v>82</v>
       </c>
-      <c r="C37" s="48"/>
-      <c r="D37" s="47" t="s">
+      <c r="C37" s="49"/>
+      <c r="D37" s="48" t="s">
         <v>83</v>
       </c>
-      <c r="E37" s="48"/>
-      <c r="F37" s="47" t="s">
+      <c r="E37" s="49"/>
+      <c r="F37" s="48" t="s">
         <v>84</v>
       </c>
-      <c r="G37" s="48"/>
-      <c r="H37" s="47" t="s">
+      <c r="G37" s="49"/>
+      <c r="H37" s="48" t="s">
         <v>85</v>
       </c>
-      <c r="I37" s="48"/>
-      <c r="J37" s="47" t="s">
+      <c r="I37" s="49"/>
+      <c r="J37" s="48" t="s">
         <v>86</v>
       </c>
-      <c r="K37" s="48"/>
-      <c r="L37" s="47" t="s">
+      <c r="K37" s="49"/>
+      <c r="L37" s="48" t="s">
         <v>87</v>
       </c>
-      <c r="M37" s="48"/>
-      <c r="N37" s="47" t="s">
+      <c r="M37" s="49"/>
+      <c r="N37" s="48" t="s">
         <v>88</v>
       </c>
-      <c r="O37" s="48"/>
-      <c r="P37" s="47" t="s">
+      <c r="O37" s="49"/>
+      <c r="P37" s="48" t="s">
         <v>89</v>
       </c>
-      <c r="Q37" s="48"/>
-      <c r="R37" s="47" t="s">
+      <c r="Q37" s="49"/>
+      <c r="R37" s="48" t="s">
         <v>90</v>
       </c>
-      <c r="S37" s="48"/>
-      <c r="T37" s="47" t="s">
+      <c r="S37" s="49"/>
+      <c r="T37" s="48" t="s">
         <v>92</v>
       </c>
-      <c r="U37" s="48"/>
-      <c r="V37" s="47" t="s">
+      <c r="U37" s="49"/>
+      <c r="V37" s="48" t="s">
         <v>93</v>
       </c>
-      <c r="W37" s="48"/>
-      <c r="X37" s="47" t="s">
+      <c r="W37" s="49"/>
+      <c r="X37" s="48" t="s">
         <v>94</v>
       </c>
-      <c r="Y37" s="48"/>
+      <c r="Y37" s="49"/>
     </row>
     <row r="38" spans="1:25" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="50"/>
+      <c r="A38" s="51"/>
       <c r="B38" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>34</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F38" s="8" t="s">
         <v>33</v>
       </c>
       <c r="G38" s="9" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="8" t="s">
         <v>33</v>
       </c>
       <c r="I38" s="9" t="s">
         <v>34</v>
       </c>
       <c r="J38" s="8" t="s">
@@ -3846,102 +3855,102 @@
         <v>37861.1</v>
       </c>
       <c r="S39" s="32">
         <v>86</v>
       </c>
       <c r="T39" s="11">
         <v>42348.2</v>
       </c>
       <c r="U39" s="11">
         <v>83.7</v>
       </c>
       <c r="V39" s="11">
         <v>47512.6</v>
       </c>
       <c r="W39" s="7">
         <v>82.7</v>
       </c>
       <c r="X39" s="11">
         <v>52367.4</v>
       </c>
       <c r="Y39" s="7">
         <v>79.599999999999994</v>
       </c>
     </row>
     <row r="42" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A42" s="49"/>
-      <c r="B42" s="47" t="s">
+      <c r="A42" s="50"/>
+      <c r="B42" s="48" t="s">
         <v>95</v>
       </c>
-      <c r="C42" s="48"/>
-      <c r="D42" s="47" t="s">
+      <c r="C42" s="49"/>
+      <c r="D42" s="48" t="s">
         <v>96</v>
       </c>
-      <c r="E42" s="48"/>
-      <c r="F42" s="47" t="s">
+      <c r="E42" s="49"/>
+      <c r="F42" s="48" t="s">
         <v>97</v>
       </c>
-      <c r="G42" s="48"/>
-      <c r="H42" s="47" t="s">
+      <c r="G42" s="49"/>
+      <c r="H42" s="48" t="s">
         <v>98</v>
       </c>
-      <c r="I42" s="48"/>
-      <c r="J42" s="47" t="s">
+      <c r="I42" s="49"/>
+      <c r="J42" s="48" t="s">
         <v>99</v>
       </c>
-      <c r="K42" s="48"/>
-      <c r="L42" s="47" t="s">
+      <c r="K42" s="49"/>
+      <c r="L42" s="48" t="s">
         <v>100</v>
       </c>
-      <c r="M42" s="48"/>
-      <c r="N42" s="47" t="s">
+      <c r="M42" s="49"/>
+      <c r="N42" s="48" t="s">
         <v>101</v>
       </c>
-      <c r="O42" s="48"/>
-      <c r="P42" s="47" t="s">
+      <c r="O42" s="49"/>
+      <c r="P42" s="48" t="s">
         <v>102</v>
       </c>
-      <c r="Q42" s="48"/>
-      <c r="R42" s="47" t="s">
+      <c r="Q42" s="49"/>
+      <c r="R42" s="48" t="s">
         <v>103</v>
       </c>
-      <c r="S42" s="48"/>
-      <c r="T42" s="47" t="s">
+      <c r="S42" s="49"/>
+      <c r="T42" s="48" t="s">
         <v>104</v>
       </c>
-      <c r="U42" s="48"/>
-      <c r="V42" s="47" t="s">
+      <c r="U42" s="49"/>
+      <c r="V42" s="48" t="s">
         <v>105</v>
       </c>
-      <c r="W42" s="48"/>
-      <c r="X42" s="47" t="s">
+      <c r="W42" s="49"/>
+      <c r="X42" s="48" t="s">
         <v>106</v>
       </c>
-      <c r="Y42" s="48"/>
+      <c r="Y42" s="49"/>
     </row>
     <row r="43" spans="1:25" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A43" s="50"/>
+      <c r="A43" s="51"/>
       <c r="B43" s="33" t="s">
         <v>33</v>
       </c>
       <c r="C43" s="34" t="s">
         <v>34</v>
       </c>
       <c r="D43" s="33" t="s">
         <v>33</v>
       </c>
       <c r="E43" s="34" t="s">
         <v>34</v>
       </c>
       <c r="F43" s="33" t="s">
         <v>33</v>
       </c>
       <c r="G43" s="34" t="s">
         <v>34</v>
       </c>
       <c r="H43" s="33" t="s">
         <v>33</v>
       </c>
       <c r="I43" s="34" t="s">
         <v>34</v>
       </c>
       <c r="J43" s="33" t="s">
@@ -3981,162 +3990,168 @@
         <v>34</v>
       </c>
       <c r="V43" s="33" t="s">
         <v>33</v>
       </c>
       <c r="W43" s="34" t="s">
         <v>34</v>
       </c>
       <c r="X43" s="33" t="s">
         <v>33</v>
       </c>
       <c r="Y43" s="34" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="44" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A44" s="10" t="s">
         <v>72</v>
       </c>
       <c r="B44" s="14">
         <v>4286.6000000000004</v>
       </c>
       <c r="C44" s="32">
         <v>84</v>
       </c>
-      <c r="D44" s="52">
+      <c r="D44" s="38">
         <v>8221.6</v>
       </c>
       <c r="E44" s="7">
         <v>87.2</v>
       </c>
       <c r="F44" s="11">
         <v>12143.6</v>
       </c>
       <c r="G44" s="7">
         <v>87.3</v>
+      </c>
+      <c r="H44" s="11">
+        <v>16238.7</v>
+      </c>
+      <c r="I44" s="11">
+        <v>88</v>
       </c>
     </row>
     <row r="47" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A47" s="20" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
-    <mergeCell ref="T42:U42"/>
-[...43 lines deleted...]
-    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="N31:O31"/>
+    <mergeCell ref="P31:Q31"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="T31:U31"/>
+    <mergeCell ref="V31:W31"/>
+    <mergeCell ref="X31:Y31"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="L31:M31"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="T17:U17"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="T10:U10"/>
     <mergeCell ref="X17:Y17"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="X10:Y10"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="F17:G17"/>
     <mergeCell ref="H17:I17"/>
     <mergeCell ref="J17:K17"/>
     <mergeCell ref="L17:M17"/>
     <mergeCell ref="N17:O17"/>
     <mergeCell ref="P17:Q17"/>
     <mergeCell ref="L10:M10"/>
     <mergeCell ref="N10:O10"/>
     <mergeCell ref="P10:Q10"/>
     <mergeCell ref="R10:S10"/>
-    <mergeCell ref="V10:W10"/>
-[...29 lines deleted...]
-    <mergeCell ref="X31:Y31"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="T37:U37"/>
+    <mergeCell ref="V37:W37"/>
+    <mergeCell ref="X37:Y37"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="L37:M37"/>
+    <mergeCell ref="N37:O37"/>
+    <mergeCell ref="P37:Q37"/>
+    <mergeCell ref="R37:S37"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="T42:U42"/>
+    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="X42:Y42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="N42:O42"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="R42:S42"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>