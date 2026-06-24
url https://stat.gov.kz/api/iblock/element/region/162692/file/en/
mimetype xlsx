--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -712,93 +712,93 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -1080,132 +1080,132 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I14" sqref="I14"/>
+      <selection activeCell="F15" sqref="F15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="4"/>
     <col min="10" max="10" width="10.28515625" style="4" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="40"/>
-[...10 lines deleted...]
-      <c r="M1" s="40"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
     </row>
     <row r="2" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="21"/>
       <c r="B2" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="22" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="23" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="22" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="23" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="22" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="23" t="s">
         <v>8</v>
       </c>
       <c r="J2" s="22" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="23" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="22" t="s">
         <v>11</v>
       </c>
       <c r="M2" s="23" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="41" t="s">
+      <c r="A3" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="42"/>
-[...10 lines deleted...]
-      <c r="M3" s="43"/>
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="44"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="24">
         <v>2020</v>
       </c>
       <c r="B4" s="6">
         <v>147.4</v>
       </c>
       <c r="C4" s="6">
         <v>124.1</v>
       </c>
       <c r="D4" s="6">
         <v>86.6</v>
       </c>
       <c r="E4" s="6">
         <v>80.599999999999994</v>
       </c>
       <c r="F4" s="6">
         <v>79.099999999999994</v>
       </c>
       <c r="G4" s="6">
         <v>151.80000000000001</v>
       </c>
       <c r="H4" s="6">
         <v>74.7</v>
@@ -1425,75 +1425,77 @@
         <v>96.3</v>
       </c>
       <c r="L9" s="35">
         <v>115.1</v>
       </c>
       <c r="M9" s="35">
         <v>94</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="24">
         <v>2026</v>
       </c>
       <c r="B10" s="6">
         <v>85</v>
       </c>
       <c r="C10" s="6">
         <v>91.8</v>
       </c>
       <c r="D10" s="6">
         <v>96.7</v>
       </c>
       <c r="E10" s="36">
         <v>104.4</v>
       </c>
-      <c r="F10" s="6"/>
+      <c r="F10" s="6">
+        <v>103.8</v>
+      </c>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
     </row>
     <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="44" t="s">
+      <c r="A11" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="45"/>
-[...10 lines deleted...]
-      <c r="M11" s="46"/>
+      <c r="B11" s="46"/>
+      <c r="C11" s="46"/>
+      <c r="D11" s="46"/>
+      <c r="E11" s="46"/>
+      <c r="F11" s="46"/>
+      <c r="G11" s="46"/>
+      <c r="H11" s="46"/>
+      <c r="I11" s="46"/>
+      <c r="J11" s="46"/>
+      <c r="K11" s="46"/>
+      <c r="L11" s="46"/>
+      <c r="M11" s="47"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="25">
         <v>2020</v>
       </c>
       <c r="B12" s="6">
         <v>94.7</v>
       </c>
       <c r="C12" s="6">
         <v>95.6</v>
       </c>
       <c r="D12" s="6">
         <v>91.1</v>
       </c>
       <c r="E12" s="6">
         <v>67</v>
       </c>
       <c r="F12" s="6">
         <v>49.1</v>
       </c>
       <c r="G12" s="6">
         <v>75.8</v>
       </c>
       <c r="H12" s="6">
         <v>57.2</v>
@@ -1713,75 +1715,77 @@
         <v>68.3</v>
       </c>
       <c r="L17" s="35">
         <v>74.599999999999994</v>
       </c>
       <c r="M17" s="35">
         <v>58.4</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="25">
         <v>2026</v>
       </c>
       <c r="B18" s="6">
         <v>84</v>
       </c>
       <c r="C18" s="6">
         <v>90.4</v>
       </c>
       <c r="D18" s="6">
         <v>87.3</v>
       </c>
       <c r="E18" s="36">
         <v>90.3</v>
       </c>
-      <c r="F18" s="6"/>
+      <c r="F18" s="6">
+        <v>89.3</v>
+      </c>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="44" t="s">
+      <c r="A19" s="45" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="45"/>
-[...10 lines deleted...]
-      <c r="M19" s="46"/>
+      <c r="B19" s="46"/>
+      <c r="C19" s="46"/>
+      <c r="D19" s="46"/>
+      <c r="E19" s="46"/>
+      <c r="F19" s="46"/>
+      <c r="G19" s="46"/>
+      <c r="H19" s="46"/>
+      <c r="I19" s="46"/>
+      <c r="J19" s="46"/>
+      <c r="K19" s="46"/>
+      <c r="L19" s="46"/>
+      <c r="M19" s="47"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="24">
         <v>2020</v>
       </c>
       <c r="B20" s="6">
         <v>94.7</v>
       </c>
       <c r="C20" s="6">
         <v>95.2</v>
       </c>
       <c r="D20" s="6">
         <v>93.8</v>
       </c>
       <c r="E20" s="6">
         <v>86.6</v>
       </c>
       <c r="F20" s="6">
         <v>78.2</v>
       </c>
       <c r="G20" s="6">
         <v>77.8</v>
       </c>
       <c r="H20" s="6">
         <v>74.7</v>
@@ -1998,123 +2002,125 @@
         <v>86</v>
       </c>
       <c r="K25" s="35">
         <v>83.7</v>
       </c>
       <c r="L25" s="37">
         <v>82.7</v>
       </c>
       <c r="M25" s="37">
         <v>79.599999999999994</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="24">
         <v>2026</v>
       </c>
       <c r="B26" s="6">
         <v>84</v>
       </c>
       <c r="C26" s="26">
         <v>87.2</v>
       </c>
       <c r="D26" s="26">
         <v>87.3</v>
       </c>
-      <c r="E26" s="53">
+      <c r="E26" s="39">
         <v>88</v>
       </c>
-      <c r="F26" s="26"/>
+      <c r="F26" s="26">
+        <v>88.3</v>
+      </c>
       <c r="G26" s="26"/>
       <c r="H26" s="26"/>
       <c r="I26" s="26"/>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y11"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F8" sqref="F8"/>
+      <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="4" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="4"/>
     <col min="10" max="10" width="10.28515625" style="4" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="40"/>
-[...10 lines deleted...]
-      <c r="M1" s="40"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
     </row>
     <row r="2" spans="1:25" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="48" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="47"/>
-[...10 lines deleted...]
-      <c r="M2" s="47"/>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
     </row>
     <row r="3" spans="1:25" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="27"/>
       <c r="B3" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="22" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="23" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="22" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="23" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="22" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="23" t="s">
@@ -2450,189 +2456,191 @@
         <v>4487.1000000000004</v>
       </c>
       <c r="L10" s="3">
         <v>5164.3999999999996</v>
       </c>
       <c r="M10" s="3">
         <v>4854.8</v>
       </c>
     </row>
     <row r="11" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A11" s="30">
         <v>2026</v>
       </c>
       <c r="B11" s="3">
         <v>4286</v>
       </c>
       <c r="C11" s="3">
         <v>3935</v>
       </c>
       <c r="D11" s="3">
         <v>3922</v>
       </c>
       <c r="E11" s="3">
         <v>4095.1</v>
       </c>
-      <c r="F11" s="26"/>
+      <c r="F11" s="3">
+        <v>4248.7</v>
+      </c>
       <c r="G11" s="26"/>
       <c r="H11" s="26"/>
       <c r="I11" s="26"/>
       <c r="J11" s="26"/>
       <c r="K11" s="26"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y47"/>
   <sheetViews>
     <sheetView topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="G32" sqref="G32"/>
+      <selection activeCell="G27" sqref="G27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="7" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="7" customWidth="1"/>
     <col min="3" max="3" width="8" style="7" customWidth="1"/>
     <col min="4" max="4" width="12" style="7" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="7" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="7" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="7" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="7" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="7" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="7" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="7" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="7" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="7" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="7" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="7" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="7" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="7" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="7" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="7" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="7" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="7" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="7" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="52"/>
-[...22 lines deleted...]
-      <c r="Y1" s="52"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
+      <c r="S1" s="53"/>
+      <c r="T1" s="53"/>
+      <c r="U1" s="53"/>
+      <c r="V1" s="53"/>
+      <c r="W1" s="53"/>
+      <c r="X1" s="53"/>
+      <c r="Y1" s="53"/>
     </row>
     <row r="4" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="50"/>
-      <c r="B4" s="48" t="s">
+      <c r="A4" s="51"/>
+      <c r="B4" s="49" t="s">
         <v>21</v>
       </c>
-      <c r="C4" s="48"/>
-      <c r="D4" s="48" t="s">
+      <c r="C4" s="49"/>
+      <c r="D4" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="E4" s="48"/>
-      <c r="F4" s="48" t="s">
+      <c r="E4" s="49"/>
+      <c r="F4" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="G4" s="48"/>
-      <c r="H4" s="48" t="s">
+      <c r="G4" s="49"/>
+      <c r="H4" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="I4" s="48"/>
-      <c r="J4" s="48" t="s">
+      <c r="I4" s="49"/>
+      <c r="J4" s="49" t="s">
         <v>25</v>
       </c>
-      <c r="K4" s="48"/>
-      <c r="L4" s="48" t="s">
+      <c r="K4" s="49"/>
+      <c r="L4" s="49" t="s">
         <v>26</v>
       </c>
-      <c r="M4" s="48"/>
-      <c r="N4" s="48" t="s">
+      <c r="M4" s="49"/>
+      <c r="N4" s="49" t="s">
         <v>27</v>
       </c>
-      <c r="O4" s="48"/>
-      <c r="P4" s="48" t="s">
+      <c r="O4" s="49"/>
+      <c r="P4" s="49" t="s">
         <v>28</v>
       </c>
-      <c r="Q4" s="48"/>
-      <c r="R4" s="48" t="s">
+      <c r="Q4" s="49"/>
+      <c r="R4" s="49" t="s">
         <v>29</v>
       </c>
-      <c r="S4" s="48"/>
-      <c r="T4" s="48" t="s">
+      <c r="S4" s="49"/>
+      <c r="T4" s="49" t="s">
         <v>30</v>
       </c>
-      <c r="U4" s="48"/>
-      <c r="V4" s="48" t="s">
+      <c r="U4" s="49"/>
+      <c r="V4" s="49" t="s">
         <v>31</v>
       </c>
-      <c r="W4" s="48"/>
-      <c r="X4" s="48" t="s">
+      <c r="W4" s="49"/>
+      <c r="X4" s="49" t="s">
         <v>32</v>
       </c>
-      <c r="Y4" s="49"/>
+      <c r="Y4" s="50"/>
     </row>
     <row r="5" spans="1:25" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="51"/>
+      <c r="A5" s="52"/>
       <c r="B5" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>34</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>34</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -2740,102 +2748,102 @@
         <v>13534.555</v>
       </c>
       <c r="S6" s="11">
         <v>74.7</v>
       </c>
       <c r="T6" s="11">
         <v>14538.5</v>
       </c>
       <c r="U6" s="11">
         <v>73.3</v>
       </c>
       <c r="V6" s="11">
         <v>15596.806</v>
       </c>
       <c r="W6" s="2">
         <v>73.900000000000006</v>
       </c>
       <c r="X6" s="1">
         <v>16839.887999999999</v>
       </c>
       <c r="Y6" s="2">
         <v>75.5</v>
       </c>
     </row>
     <row r="10" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="50"/>
-      <c r="B10" s="48" t="s">
+      <c r="A10" s="51"/>
+      <c r="B10" s="49" t="s">
         <v>35</v>
       </c>
-      <c r="C10" s="48"/>
-      <c r="D10" s="48" t="s">
+      <c r="C10" s="49"/>
+      <c r="D10" s="49" t="s">
         <v>36</v>
       </c>
-      <c r="E10" s="48"/>
-      <c r="F10" s="48" t="s">
+      <c r="E10" s="49"/>
+      <c r="F10" s="49" t="s">
         <v>37</v>
       </c>
-      <c r="G10" s="48"/>
-      <c r="H10" s="48" t="s">
+      <c r="G10" s="49"/>
+      <c r="H10" s="49" t="s">
         <v>38</v>
       </c>
-      <c r="I10" s="48"/>
-      <c r="J10" s="48" t="s">
+      <c r="I10" s="49"/>
+      <c r="J10" s="49" t="s">
         <v>39</v>
       </c>
-      <c r="K10" s="48"/>
-      <c r="L10" s="48" t="s">
+      <c r="K10" s="49"/>
+      <c r="L10" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="M10" s="48"/>
-      <c r="N10" s="48" t="s">
+      <c r="M10" s="49"/>
+      <c r="N10" s="49" t="s">
         <v>41</v>
       </c>
-      <c r="O10" s="48"/>
-      <c r="P10" s="48" t="s">
+      <c r="O10" s="49"/>
+      <c r="P10" s="49" t="s">
         <v>42</v>
       </c>
-      <c r="Q10" s="48"/>
-      <c r="R10" s="48" t="s">
+      <c r="Q10" s="49"/>
+      <c r="R10" s="49" t="s">
         <v>43</v>
       </c>
-      <c r="S10" s="48"/>
-      <c r="T10" s="48" t="s">
+      <c r="S10" s="49"/>
+      <c r="T10" s="49" t="s">
         <v>44</v>
       </c>
-      <c r="U10" s="48"/>
-      <c r="V10" s="48" t="s">
+      <c r="U10" s="49"/>
+      <c r="V10" s="49" t="s">
         <v>45</v>
       </c>
-      <c r="W10" s="48"/>
-      <c r="X10" s="48" t="s">
+      <c r="W10" s="49"/>
+      <c r="X10" s="49" t="s">
         <v>46</v>
       </c>
-      <c r="Y10" s="49"/>
+      <c r="Y10" s="50"/>
     </row>
     <row r="11" spans="1:25" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="51"/>
+      <c r="A11" s="52"/>
       <c r="B11" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>34</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>33</v>
       </c>
       <c r="G11" s="8" t="s">
         <v>34</v>
       </c>
       <c r="H11" s="8" t="s">
         <v>33</v>
       </c>
       <c r="I11" s="8" t="s">
         <v>34</v>
       </c>
       <c r="J11" s="8" t="s">
@@ -2956,102 +2964,102 @@
       </c>
       <c r="W12" s="1">
         <v>105.7</v>
       </c>
       <c r="X12" s="1">
         <v>18817.686000000002</v>
       </c>
       <c r="Y12" s="1">
         <v>107.6</v>
       </c>
     </row>
     <row r="13" spans="1:25" x14ac:dyDescent="0.2">
       <c r="Y13" s="13"/>
     </row>
     <row r="15" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V15" s="13"/>
       <c r="W15" s="13"/>
       <c r="X15" s="13"/>
     </row>
     <row r="16" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V16" s="13"/>
       <c r="W16" s="13"/>
       <c r="X16" s="13"/>
     </row>
     <row r="17" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="50"/>
-      <c r="B17" s="48" t="s">
+      <c r="A17" s="51"/>
+      <c r="B17" s="49" t="s">
         <v>47</v>
       </c>
-      <c r="C17" s="48"/>
-      <c r="D17" s="48" t="s">
+      <c r="C17" s="49"/>
+      <c r="D17" s="49" t="s">
         <v>48</v>
       </c>
-      <c r="E17" s="48"/>
-      <c r="F17" s="48" t="s">
+      <c r="E17" s="49"/>
+      <c r="F17" s="49" t="s">
         <v>49</v>
       </c>
-      <c r="G17" s="48"/>
-      <c r="H17" s="48" t="s">
+      <c r="G17" s="49"/>
+      <c r="H17" s="49" t="s">
         <v>50</v>
       </c>
-      <c r="I17" s="48"/>
-      <c r="J17" s="48" t="s">
+      <c r="I17" s="49"/>
+      <c r="J17" s="49" t="s">
         <v>51</v>
       </c>
-      <c r="K17" s="48"/>
-      <c r="L17" s="48" t="s">
+      <c r="K17" s="49"/>
+      <c r="L17" s="49" t="s">
         <v>52</v>
       </c>
-      <c r="M17" s="48"/>
-      <c r="N17" s="48" t="s">
+      <c r="M17" s="49"/>
+      <c r="N17" s="49" t="s">
         <v>53</v>
       </c>
-      <c r="O17" s="48"/>
-      <c r="P17" s="48" t="s">
+      <c r="O17" s="49"/>
+      <c r="P17" s="49" t="s">
         <v>54</v>
       </c>
-      <c r="Q17" s="48"/>
-      <c r="R17" s="48" t="s">
+      <c r="Q17" s="49"/>
+      <c r="R17" s="49" t="s">
         <v>55</v>
       </c>
-      <c r="S17" s="48"/>
-      <c r="T17" s="48" t="s">
+      <c r="S17" s="49"/>
+      <c r="T17" s="49" t="s">
         <v>56</v>
       </c>
-      <c r="U17" s="49"/>
-      <c r="V17" s="48" t="s">
+      <c r="U17" s="50"/>
+      <c r="V17" s="49" t="s">
         <v>57</v>
       </c>
-      <c r="W17" s="49"/>
-      <c r="X17" s="48" t="s">
+      <c r="W17" s="50"/>
+      <c r="X17" s="49" t="s">
         <v>58</v>
       </c>
-      <c r="Y17" s="49"/>
+      <c r="Y17" s="50"/>
     </row>
     <row r="18" spans="1:25" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="51"/>
+      <c r="A18" s="52"/>
       <c r="B18" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>33</v>
       </c>
       <c r="G18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>33</v>
       </c>
       <c r="I18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="J18" s="8" t="s">
@@ -3160,102 +3168,102 @@
       </c>
       <c r="S19" s="15">
         <v>114.2</v>
       </c>
       <c r="T19" s="14">
         <v>20089.631000000001</v>
       </c>
       <c r="U19" s="15">
         <v>117.9</v>
       </c>
       <c r="V19" s="14">
         <v>22474.973000000002</v>
       </c>
       <c r="W19" s="15">
         <v>118.8</v>
       </c>
       <c r="X19" s="14">
         <v>24666.738000000001</v>
       </c>
       <c r="Y19" s="15">
         <v>117.9</v>
       </c>
     </row>
     <row r="20" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="24" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="50"/>
-      <c r="B24" s="48" t="s">
+      <c r="A24" s="51"/>
+      <c r="B24" s="49" t="s">
         <v>59</v>
       </c>
-      <c r="C24" s="49"/>
-      <c r="D24" s="48" t="s">
+      <c r="C24" s="50"/>
+      <c r="D24" s="49" t="s">
         <v>60</v>
       </c>
-      <c r="E24" s="48"/>
-      <c r="F24" s="48" t="s">
+      <c r="E24" s="49"/>
+      <c r="F24" s="49" t="s">
         <v>61</v>
       </c>
-      <c r="G24" s="48"/>
-      <c r="H24" s="48" t="s">
+      <c r="G24" s="49"/>
+      <c r="H24" s="49" t="s">
         <v>50</v>
       </c>
-      <c r="I24" s="48"/>
-      <c r="J24" s="48" t="s">
+      <c r="I24" s="49"/>
+      <c r="J24" s="49" t="s">
         <v>62</v>
       </c>
-      <c r="K24" s="48"/>
-      <c r="L24" s="48" t="s">
+      <c r="K24" s="49"/>
+      <c r="L24" s="49" t="s">
         <v>63</v>
       </c>
-      <c r="M24" s="48"/>
-      <c r="N24" s="48" t="s">
+      <c r="M24" s="49"/>
+      <c r="N24" s="49" t="s">
         <v>64</v>
       </c>
-      <c r="O24" s="49"/>
-      <c r="P24" s="48" t="s">
+      <c r="O24" s="50"/>
+      <c r="P24" s="49" t="s">
         <v>65</v>
       </c>
-      <c r="Q24" s="49"/>
-      <c r="R24" s="48" t="s">
+      <c r="Q24" s="50"/>
+      <c r="R24" s="49" t="s">
         <v>66</v>
       </c>
-      <c r="S24" s="49"/>
-      <c r="T24" s="48" t="s">
+      <c r="S24" s="50"/>
+      <c r="T24" s="49" t="s">
         <v>67</v>
       </c>
-      <c r="U24" s="49"/>
-      <c r="V24" s="48" t="s">
+      <c r="U24" s="50"/>
+      <c r="V24" s="49" t="s">
         <v>68</v>
       </c>
-      <c r="W24" s="49"/>
-      <c r="X24" s="48" t="s">
+      <c r="W24" s="50"/>
+      <c r="X24" s="49" t="s">
         <v>69</v>
       </c>
-      <c r="Y24" s="49"/>
+      <c r="Y24" s="50"/>
     </row>
     <row r="25" spans="1:25" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="51"/>
+      <c r="A25" s="52"/>
       <c r="B25" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>34</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>33</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>34</v>
       </c>
       <c r="H25" s="8" t="s">
         <v>33</v>
       </c>
       <c r="I25" s="8" t="s">
         <v>34</v>
       </c>
       <c r="J25" s="8" t="s">
@@ -3444,102 +3452,102 @@
       <c r="C29" s="18"/>
       <c r="D29" s="17"/>
       <c r="E29" s="18"/>
       <c r="F29" s="17"/>
       <c r="G29" s="18"/>
       <c r="H29" s="17"/>
       <c r="I29" s="18"/>
       <c r="J29" s="17"/>
       <c r="K29" s="18"/>
       <c r="L29" s="17"/>
       <c r="M29" s="18"/>
       <c r="N29" s="17"/>
       <c r="O29" s="18"/>
       <c r="P29" s="17"/>
       <c r="Q29" s="18"/>
       <c r="R29" s="17"/>
       <c r="S29" s="18"/>
       <c r="T29" s="17"/>
       <c r="U29" s="18"/>
       <c r="V29" s="17"/>
       <c r="W29" s="18"/>
       <c r="X29" s="17"/>
       <c r="Y29" s="18"/>
     </row>
     <row r="31" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="50"/>
-      <c r="B31" s="48" t="s">
+      <c r="A31" s="51"/>
+      <c r="B31" s="49" t="s">
         <v>70</v>
       </c>
-      <c r="C31" s="49"/>
-      <c r="D31" s="48" t="s">
+      <c r="C31" s="50"/>
+      <c r="D31" s="49" t="s">
         <v>71</v>
       </c>
-      <c r="E31" s="49"/>
-      <c r="F31" s="48" t="s">
+      <c r="E31" s="50"/>
+      <c r="F31" s="49" t="s">
         <v>73</v>
       </c>
-      <c r="G31" s="49"/>
-      <c r="H31" s="48" t="s">
+      <c r="G31" s="50"/>
+      <c r="H31" s="49" t="s">
         <v>74</v>
       </c>
-      <c r="I31" s="49"/>
-      <c r="J31" s="48" t="s">
+      <c r="I31" s="50"/>
+      <c r="J31" s="49" t="s">
         <v>75</v>
       </c>
-      <c r="K31" s="49"/>
-      <c r="L31" s="48" t="s">
+      <c r="K31" s="50"/>
+      <c r="L31" s="49" t="s">
         <v>76</v>
       </c>
-      <c r="M31" s="49"/>
-      <c r="N31" s="48" t="s">
+      <c r="M31" s="50"/>
+      <c r="N31" s="49" t="s">
         <v>77</v>
       </c>
-      <c r="O31" s="49"/>
-      <c r="P31" s="48" t="s">
+      <c r="O31" s="50"/>
+      <c r="P31" s="49" t="s">
         <v>78</v>
       </c>
-      <c r="Q31" s="49"/>
-      <c r="R31" s="48" t="s">
+      <c r="Q31" s="50"/>
+      <c r="R31" s="49" t="s">
         <v>79</v>
       </c>
-      <c r="S31" s="49"/>
-      <c r="T31" s="48" t="s">
+      <c r="S31" s="50"/>
+      <c r="T31" s="49" t="s">
         <v>91</v>
       </c>
-      <c r="U31" s="49"/>
-      <c r="V31" s="48" t="s">
+      <c r="U31" s="50"/>
+      <c r="V31" s="49" t="s">
         <v>80</v>
       </c>
-      <c r="W31" s="49"/>
-      <c r="X31" s="48" t="s">
+      <c r="W31" s="50"/>
+      <c r="X31" s="49" t="s">
         <v>81</v>
       </c>
-      <c r="Y31" s="49"/>
+      <c r="Y31" s="50"/>
     </row>
     <row r="32" spans="1:25" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="51"/>
+      <c r="A32" s="52"/>
       <c r="B32" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>34</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>33</v>
       </c>
       <c r="G32" s="9" t="s">
         <v>34</v>
       </c>
       <c r="H32" s="8" t="s">
         <v>33</v>
       </c>
       <c r="I32" s="9" t="s">
         <v>34</v>
       </c>
       <c r="J32" s="8" t="s">
@@ -3652,102 +3660,102 @@
       <c r="T33" s="11">
         <v>43951.8</v>
       </c>
       <c r="U33" s="7">
         <v>172.1</v>
       </c>
       <c r="V33" s="11">
         <v>49924.9</v>
       </c>
       <c r="W33" s="7">
         <v>169.4</v>
       </c>
       <c r="X33" s="11">
         <v>57091.6</v>
       </c>
       <c r="Y33" s="7">
         <v>169.5</v>
       </c>
     </row>
     <row r="34" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A34" s="16"/>
       <c r="B34" s="17"/>
       <c r="C34" s="18"/>
     </row>
     <row r="37" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A37" s="50"/>
-      <c r="B37" s="48" t="s">
+      <c r="A37" s="51"/>
+      <c r="B37" s="49" t="s">
         <v>82</v>
       </c>
-      <c r="C37" s="49"/>
-      <c r="D37" s="48" t="s">
+      <c r="C37" s="50"/>
+      <c r="D37" s="49" t="s">
         <v>83</v>
       </c>
-      <c r="E37" s="49"/>
-      <c r="F37" s="48" t="s">
+      <c r="E37" s="50"/>
+      <c r="F37" s="49" t="s">
         <v>84</v>
       </c>
-      <c r="G37" s="49"/>
-      <c r="H37" s="48" t="s">
+      <c r="G37" s="50"/>
+      <c r="H37" s="49" t="s">
         <v>85</v>
       </c>
-      <c r="I37" s="49"/>
-      <c r="J37" s="48" t="s">
+      <c r="I37" s="50"/>
+      <c r="J37" s="49" t="s">
         <v>86</v>
       </c>
-      <c r="K37" s="49"/>
-      <c r="L37" s="48" t="s">
+      <c r="K37" s="50"/>
+      <c r="L37" s="49" t="s">
         <v>87</v>
       </c>
-      <c r="M37" s="49"/>
-      <c r="N37" s="48" t="s">
+      <c r="M37" s="50"/>
+      <c r="N37" s="49" t="s">
         <v>88</v>
       </c>
-      <c r="O37" s="49"/>
-      <c r="P37" s="48" t="s">
+      <c r="O37" s="50"/>
+      <c r="P37" s="49" t="s">
         <v>89</v>
       </c>
-      <c r="Q37" s="49"/>
-      <c r="R37" s="48" t="s">
+      <c r="Q37" s="50"/>
+      <c r="R37" s="49" t="s">
         <v>90</v>
       </c>
-      <c r="S37" s="49"/>
-      <c r="T37" s="48" t="s">
+      <c r="S37" s="50"/>
+      <c r="T37" s="49" t="s">
         <v>92</v>
       </c>
-      <c r="U37" s="49"/>
-      <c r="V37" s="48" t="s">
+      <c r="U37" s="50"/>
+      <c r="V37" s="49" t="s">
         <v>93</v>
       </c>
-      <c r="W37" s="49"/>
-      <c r="X37" s="48" t="s">
+      <c r="W37" s="50"/>
+      <c r="X37" s="49" t="s">
         <v>94</v>
       </c>
-      <c r="Y37" s="49"/>
+      <c r="Y37" s="50"/>
     </row>
     <row r="38" spans="1:25" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="51"/>
+      <c r="A38" s="52"/>
       <c r="B38" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>34</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F38" s="8" t="s">
         <v>33</v>
       </c>
       <c r="G38" s="9" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="8" t="s">
         <v>33</v>
       </c>
       <c r="I38" s="9" t="s">
         <v>34</v>
       </c>
       <c r="J38" s="8" t="s">
@@ -3855,102 +3863,102 @@
         <v>37861.1</v>
       </c>
       <c r="S39" s="32">
         <v>86</v>
       </c>
       <c r="T39" s="11">
         <v>42348.2</v>
       </c>
       <c r="U39" s="11">
         <v>83.7</v>
       </c>
       <c r="V39" s="11">
         <v>47512.6</v>
       </c>
       <c r="W39" s="7">
         <v>82.7</v>
       </c>
       <c r="X39" s="11">
         <v>52367.4</v>
       </c>
       <c r="Y39" s="7">
         <v>79.599999999999994</v>
       </c>
     </row>
     <row r="42" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A42" s="50"/>
-      <c r="B42" s="48" t="s">
+      <c r="A42" s="51"/>
+      <c r="B42" s="49" t="s">
         <v>95</v>
       </c>
-      <c r="C42" s="49"/>
-      <c r="D42" s="48" t="s">
+      <c r="C42" s="50"/>
+      <c r="D42" s="49" t="s">
         <v>96</v>
       </c>
-      <c r="E42" s="49"/>
-      <c r="F42" s="48" t="s">
+      <c r="E42" s="50"/>
+      <c r="F42" s="49" t="s">
         <v>97</v>
       </c>
-      <c r="G42" s="49"/>
-      <c r="H42" s="48" t="s">
+      <c r="G42" s="50"/>
+      <c r="H42" s="49" t="s">
         <v>98</v>
       </c>
-      <c r="I42" s="49"/>
-      <c r="J42" s="48" t="s">
+      <c r="I42" s="50"/>
+      <c r="J42" s="49" t="s">
         <v>99</v>
       </c>
-      <c r="K42" s="49"/>
-      <c r="L42" s="48" t="s">
+      <c r="K42" s="50"/>
+      <c r="L42" s="49" t="s">
         <v>100</v>
       </c>
-      <c r="M42" s="49"/>
-      <c r="N42" s="48" t="s">
+      <c r="M42" s="50"/>
+      <c r="N42" s="49" t="s">
         <v>101</v>
       </c>
-      <c r="O42" s="49"/>
-      <c r="P42" s="48" t="s">
+      <c r="O42" s="50"/>
+      <c r="P42" s="49" t="s">
         <v>102</v>
       </c>
-      <c r="Q42" s="49"/>
-      <c r="R42" s="48" t="s">
+      <c r="Q42" s="50"/>
+      <c r="R42" s="49" t="s">
         <v>103</v>
       </c>
-      <c r="S42" s="49"/>
-      <c r="T42" s="48" t="s">
+      <c r="S42" s="50"/>
+      <c r="T42" s="49" t="s">
         <v>104</v>
       </c>
-      <c r="U42" s="49"/>
-      <c r="V42" s="48" t="s">
+      <c r="U42" s="50"/>
+      <c r="V42" s="49" t="s">
         <v>105</v>
       </c>
-      <c r="W42" s="49"/>
-      <c r="X42" s="48" t="s">
+      <c r="W42" s="50"/>
+      <c r="X42" s="49" t="s">
         <v>106</v>
       </c>
-      <c r="Y42" s="49"/>
+      <c r="Y42" s="50"/>
     </row>
     <row r="43" spans="1:25" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A43" s="51"/>
+      <c r="A43" s="52"/>
       <c r="B43" s="33" t="s">
         <v>33</v>
       </c>
       <c r="C43" s="34" t="s">
         <v>34</v>
       </c>
       <c r="D43" s="33" t="s">
         <v>33</v>
       </c>
       <c r="E43" s="34" t="s">
         <v>34</v>
       </c>
       <c r="F43" s="33" t="s">
         <v>33</v>
       </c>
       <c r="G43" s="34" t="s">
         <v>34</v>
       </c>
       <c r="H43" s="33" t="s">
         <v>33</v>
       </c>
       <c r="I43" s="34" t="s">
         <v>34</v>
       </c>
       <c r="J43" s="33" t="s">
@@ -4008,150 +4016,156 @@
       </c>
       <c r="B44" s="14">
         <v>4286.6000000000004</v>
       </c>
       <c r="C44" s="32">
         <v>84</v>
       </c>
       <c r="D44" s="38">
         <v>8221.6</v>
       </c>
       <c r="E44" s="7">
         <v>87.2</v>
       </c>
       <c r="F44" s="11">
         <v>12143.6</v>
       </c>
       <c r="G44" s="7">
         <v>87.3</v>
       </c>
       <c r="H44" s="11">
         <v>16238.7</v>
       </c>
       <c r="I44" s="11">
         <v>88</v>
       </c>
+      <c r="J44" s="11">
+        <v>20487.400000000001</v>
+      </c>
+      <c r="K44" s="11">
+        <v>88.3</v>
+      </c>
     </row>
     <row r="47" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A47" s="20" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
-    <mergeCell ref="X24:Y24"/>
-[...8 lines deleted...]
-    <mergeCell ref="X31:Y31"/>
+    <mergeCell ref="T42:U42"/>
+    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="X42:Y42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="N42:O42"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="R42:S42"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="T37:U37"/>
+    <mergeCell ref="V37:W37"/>
+    <mergeCell ref="X37:Y37"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="L37:M37"/>
+    <mergeCell ref="N37:O37"/>
+    <mergeCell ref="P37:Q37"/>
+    <mergeCell ref="R37:S37"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="X17:Y17"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="N17:O17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="T17:U17"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="T10:U10"/>
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="L24:M24"/>
     <mergeCell ref="N24:O24"/>
     <mergeCell ref="P24:Q24"/>
     <mergeCell ref="D31:E31"/>
     <mergeCell ref="A24:A25"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="F24:G24"/>
     <mergeCell ref="H24:I24"/>
     <mergeCell ref="L31:M31"/>
     <mergeCell ref="J31:K31"/>
     <mergeCell ref="H31:I31"/>
     <mergeCell ref="F31:G31"/>
     <mergeCell ref="J24:K24"/>
-    <mergeCell ref="V10:W10"/>
-[...64 lines deleted...]
-    <mergeCell ref="R42:S42"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="N31:O31"/>
+    <mergeCell ref="P31:Q31"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="T31:U31"/>
+    <mergeCell ref="V31:W31"/>
+    <mergeCell ref="X31:Y31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>