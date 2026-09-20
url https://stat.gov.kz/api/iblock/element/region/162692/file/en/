--- v4 (2026-08-31)
+++ v5 (2026-09-20)
@@ -1,69 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="5610" windowWidth="28830" windowHeight="7155" tabRatio="651"/>
+    <workbookView xWindow="0" yWindow="5610" windowWidth="28830" windowHeight="7155" tabRatio="651" firstSheet="1" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="IPV provision food" sheetId="5" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Volume and IFI " sheetId="6" r:id="rId3"/>
+    <sheet name="Metadata" sheetId="5" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="8" r:id="rId2"/>
+    <sheet name="IPV provision food" sheetId="7" r:id="rId3"/>
+    <sheet name="Volume provision food " sheetId="4" r:id="rId4"/>
+    <sheet name="Volume and IFI " sheetId="6" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'IPV provision food'!$A$1:$M$26</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Volume provision food '!$A$1:$M$11</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Metadata!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'Volume provision food '!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="336" uniqueCount="150">
   <si>
     <t>Indices of the physical volume of services for the provision of food and beverages</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -340,63 +344,215 @@
     <t>January-April 2026</t>
   </si>
   <si>
     <t>January-May 2026</t>
   </si>
   <si>
     <t>January-June 2026</t>
   </si>
   <si>
     <t>January-July 2026</t>
   </si>
   <si>
     <t>January-August 2026</t>
   </si>
   <si>
     <t>January-September 2026</t>
   </si>
   <si>
     <t>January-October 2026</t>
   </si>
   <si>
     <t>January-November 2026</t>
   </si>
   <si>
     <t>January-December 2026</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>since 2020 January</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar </t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/zko/spreadsheets/?industry=28254&amp;year=&amp;name=85285&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>Division of statistics of services and trade</t>
+  </si>
+  <si>
+    <t>Сапиева Данара</t>
+  </si>
+  <si>
+    <t>+7 7112 500577</t>
+  </si>
+  <si>
+    <t>d.sapieva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>percentage, million tenge</t>
+  </si>
+  <si>
+    <t>Indices of the physical volume of services for the provision of food and beverages. The volume of services rendered for the provision and provision of food and beverages</t>
+  </si>
+  <si>
+    <t>The value turnover index in current prices reflects the change in turnover volumes due to changes in prices and the quantity of goods sold. The volume of sales of services for the provision and provision of food and beverages represents the proceeds from the sale of own culinary products (dishes, culinary products, semi-finished products) and purchased goods without culinary processing (flour, confectionery and bakery products, fruits, alcoholic and non-alcoholic beverages and other goods) to the population for consumption at the places of sale (in most cases cases), organizations and individual entrepreneurs for catering to various segments of the population.</t>
+  </si>
+  <si>
+    <t>Calculated, Aggregation</t>
+  </si>
+  <si>
+    <t>The physical volume turnover index shows how turnover changes as a result of changes in its physical volume only, excluding the impact of price changes. For public catering enterprises, the volume of services rendered is equal to its turnover, including the supply of ready-made food. The drinks and products sold are material costs and are included in the volume of products produced.
+To calculate the physical volume index of goods (services) sold, the turnovers of the reporting and base periods are compared in the prices of the same period, taken as the base period (in constant prices).</t>
+  </si>
+  <si>
+    <t>(2-trade, period-monthly) "On volume of service and goods in the Batys Kazakhstan region)</t>
+  </si>
+  <si>
+    <t>171506, 171501</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -414,50 +570,129 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -618,56 +853,69 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -724,113 +972,177 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="10">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="7"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="9"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 3 2" xfId="8"/>
     <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 3 2" xfId="6"/>
+    <cellStyle name="Обычный 4" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1075,148 +1387,623 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/zko/spreadsheets/?industry=28254&amp;year=&amp;name=85285&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:D29"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="C7" sqref="C7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="44.42578125" style="61" customWidth="1"/>
+    <col min="2" max="2" width="70.140625" style="61" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="61"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A1" s="64"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A2" s="57" t="s">
+        <v>107</v>
+      </c>
+      <c r="B2" s="43" t="s">
+        <v>147</v>
+      </c>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+    </row>
+    <row r="3" spans="1:4" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A3" s="57" t="s">
+        <v>108</v>
+      </c>
+      <c r="B3" s="46" t="s">
+        <v>142</v>
+      </c>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A4" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="B4" s="44" t="s">
+        <v>141</v>
+      </c>
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+    </row>
+    <row r="5" spans="1:4" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="57" t="s">
+        <v>148</v>
+      </c>
+      <c r="B5" s="46" t="s">
+        <v>142</v>
+      </c>
+      <c r="C5" s="56"/>
+      <c r="D5" s="56"/>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A6" s="57" t="s">
+        <v>110</v>
+      </c>
+      <c r="B6" s="43" t="s">
+        <v>111</v>
+      </c>
+      <c r="C6" s="56"/>
+      <c r="D6" s="56"/>
+    </row>
+    <row r="7" spans="1:4" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="57" t="s">
+        <v>112</v>
+      </c>
+      <c r="B7" s="45" t="s">
+        <v>143</v>
+      </c>
+      <c r="C7" s="56"/>
+      <c r="D7" s="56"/>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A8" s="57" t="s">
+        <v>113</v>
+      </c>
+      <c r="B8" s="44" t="s">
+        <v>144</v>
+      </c>
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+    </row>
+    <row r="9" spans="1:4" ht="66.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="57" t="s">
+        <v>114</v>
+      </c>
+      <c r="B9" s="45" t="s">
+        <v>145</v>
+      </c>
+      <c r="C9" s="56"/>
+      <c r="D9" s="56"/>
+    </row>
+    <row r="10" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="57" t="s">
+        <v>115</v>
+      </c>
+      <c r="B10" s="55" t="s">
+        <v>146</v>
+      </c>
+      <c r="C10" s="56"/>
+      <c r="D10" s="56"/>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A11" s="57" t="s">
+        <v>149</v>
+      </c>
+      <c r="B11" s="62"/>
+      <c r="C11" s="56"/>
+      <c r="D11" s="56"/>
+    </row>
+    <row r="12" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="57" t="s">
+        <v>116</v>
+      </c>
+      <c r="B12" s="58" t="s">
+        <v>117</v>
+      </c>
+      <c r="C12" s="56"/>
+      <c r="D12" s="56"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A13" s="57" t="s">
+        <v>118</v>
+      </c>
+      <c r="B13" s="58" t="s">
+        <v>119</v>
+      </c>
+      <c r="C13" s="56"/>
+      <c r="D13" s="56"/>
+    </row>
+    <row r="14" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="57" t="s">
+        <v>120</v>
+      </c>
+      <c r="B14" s="58" t="s">
+        <v>129</v>
+      </c>
+      <c r="C14" s="56"/>
+      <c r="D14" s="56"/>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A15" s="57" t="s">
+        <v>121</v>
+      </c>
+      <c r="B15" s="59" t="s">
+        <v>122</v>
+      </c>
+      <c r="C15" s="56"/>
+      <c r="D15" s="56"/>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A16" s="57" t="s">
+        <v>123</v>
+      </c>
+      <c r="B16" s="54">
+        <v>46246</v>
+      </c>
+      <c r="C16" s="56"/>
+      <c r="D16" s="56"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A17" s="57" t="s">
+        <v>124</v>
+      </c>
+      <c r="B17" s="54">
+        <v>46279</v>
+      </c>
+      <c r="C17" s="56"/>
+      <c r="D17" s="56"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A18" s="57" t="s">
+        <v>125</v>
+      </c>
+      <c r="B18" s="47" t="s">
+        <v>130</v>
+      </c>
+      <c r="C18" s="56"/>
+      <c r="D18" s="56"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A19" s="57" t="s">
+        <v>126</v>
+      </c>
+      <c r="B19" s="47" t="s">
+        <v>131</v>
+      </c>
+      <c r="C19" s="56"/>
+      <c r="D19" s="56"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A20" s="57" t="s">
+        <v>127</v>
+      </c>
+      <c r="B20" s="48" t="s">
+        <v>132</v>
+      </c>
+      <c r="C20" s="56"/>
+      <c r="D20" s="56"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A21" s="57" t="s">
+        <v>128</v>
+      </c>
+      <c r="B21" s="60" t="s">
+        <v>133</v>
+      </c>
+      <c r="C21" s="56"/>
+      <c r="D21" s="56"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A22" s="42"/>
+      <c r="B22" s="42"/>
+      <c r="C22" s="56"/>
+      <c r="D22" s="56"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A23" s="42"/>
+      <c r="B23" s="42"/>
+      <c r="C23" s="56"/>
+      <c r="D23" s="56"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A24" s="42"/>
+      <c r="B24" s="42"/>
+      <c r="C24" s="56"/>
+      <c r="D24" s="56"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A25" s="42"/>
+      <c r="B25" s="42"/>
+      <c r="C25" s="56"/>
+      <c r="D25" s="56"/>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A26" s="42"/>
+      <c r="B26" s="42"/>
+      <c r="C26" s="56"/>
+      <c r="D26" s="56"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A27" s="42"/>
+      <c r="B27" s="42"/>
+      <c r="C27" s="56"/>
+      <c r="D27" s="56"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A28" s="42"/>
+      <c r="B28" s="42"/>
+      <c r="C28" s="56"/>
+      <c r="D28" s="56"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A29" s="63"/>
+      <c r="B29" s="63"/>
+      <c r="C29" s="56"/>
+      <c r="D29" s="56"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B11" sqref="B11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="1"/>
+    <col min="2" max="2" width="124.7109375" customWidth="1"/>
+    <col min="257" max="257" width="5" customWidth="1"/>
+    <col min="258" max="258" width="124.7109375" customWidth="1"/>
+    <col min="513" max="513" width="5" customWidth="1"/>
+    <col min="514" max="514" width="124.7109375" customWidth="1"/>
+    <col min="769" max="769" width="5" customWidth="1"/>
+    <col min="770" max="770" width="124.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="5" customWidth="1"/>
+    <col min="1026" max="1026" width="124.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="5" customWidth="1"/>
+    <col min="1282" max="1282" width="124.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="5" customWidth="1"/>
+    <col min="1538" max="1538" width="124.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="5" customWidth="1"/>
+    <col min="1794" max="1794" width="124.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="5" customWidth="1"/>
+    <col min="2050" max="2050" width="124.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="5" customWidth="1"/>
+    <col min="2306" max="2306" width="124.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="5" customWidth="1"/>
+    <col min="2562" max="2562" width="124.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="5" customWidth="1"/>
+    <col min="2818" max="2818" width="124.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="5" customWidth="1"/>
+    <col min="3074" max="3074" width="124.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="5" customWidth="1"/>
+    <col min="3330" max="3330" width="124.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="5" customWidth="1"/>
+    <col min="3586" max="3586" width="124.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="5" customWidth="1"/>
+    <col min="3842" max="3842" width="124.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="5" customWidth="1"/>
+    <col min="4098" max="4098" width="124.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="5" customWidth="1"/>
+    <col min="4354" max="4354" width="124.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="5" customWidth="1"/>
+    <col min="4610" max="4610" width="124.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="5" customWidth="1"/>
+    <col min="4866" max="4866" width="124.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="5" customWidth="1"/>
+    <col min="5122" max="5122" width="124.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="5" customWidth="1"/>
+    <col min="5378" max="5378" width="124.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="5" customWidth="1"/>
+    <col min="5634" max="5634" width="124.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="5" customWidth="1"/>
+    <col min="5890" max="5890" width="124.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="5" customWidth="1"/>
+    <col min="6146" max="6146" width="124.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="5" customWidth="1"/>
+    <col min="6402" max="6402" width="124.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="5" customWidth="1"/>
+    <col min="6658" max="6658" width="124.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="5" customWidth="1"/>
+    <col min="6914" max="6914" width="124.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="5" customWidth="1"/>
+    <col min="7170" max="7170" width="124.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="5" customWidth="1"/>
+    <col min="7426" max="7426" width="124.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="5" customWidth="1"/>
+    <col min="7682" max="7682" width="124.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="5" customWidth="1"/>
+    <col min="7938" max="7938" width="124.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="5" customWidth="1"/>
+    <col min="8194" max="8194" width="124.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="5" customWidth="1"/>
+    <col min="8450" max="8450" width="124.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="5" customWidth="1"/>
+    <col min="8706" max="8706" width="124.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="5" customWidth="1"/>
+    <col min="8962" max="8962" width="124.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="5" customWidth="1"/>
+    <col min="9218" max="9218" width="124.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="5" customWidth="1"/>
+    <col min="9474" max="9474" width="124.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="5" customWidth="1"/>
+    <col min="9730" max="9730" width="124.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="5" customWidth="1"/>
+    <col min="9986" max="9986" width="124.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="5" customWidth="1"/>
+    <col min="10242" max="10242" width="124.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="5" customWidth="1"/>
+    <col min="10498" max="10498" width="124.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="5" customWidth="1"/>
+    <col min="10754" max="10754" width="124.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="5" customWidth="1"/>
+    <col min="11010" max="11010" width="124.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="5" customWidth="1"/>
+    <col min="11266" max="11266" width="124.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="5" customWidth="1"/>
+    <col min="11522" max="11522" width="124.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="5" customWidth="1"/>
+    <col min="11778" max="11778" width="124.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="5" customWidth="1"/>
+    <col min="12034" max="12034" width="124.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="5" customWidth="1"/>
+    <col min="12290" max="12290" width="124.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="5" customWidth="1"/>
+    <col min="12546" max="12546" width="124.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="5" customWidth="1"/>
+    <col min="12802" max="12802" width="124.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="5" customWidth="1"/>
+    <col min="13058" max="13058" width="124.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="5" customWidth="1"/>
+    <col min="13314" max="13314" width="124.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="5" customWidth="1"/>
+    <col min="13570" max="13570" width="124.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="5" customWidth="1"/>
+    <col min="13826" max="13826" width="124.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="5" customWidth="1"/>
+    <col min="14082" max="14082" width="124.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="5" customWidth="1"/>
+    <col min="14338" max="14338" width="124.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="5" customWidth="1"/>
+    <col min="14594" max="14594" width="124.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="5" customWidth="1"/>
+    <col min="14850" max="14850" width="124.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="5" customWidth="1"/>
+    <col min="15106" max="15106" width="124.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="5" customWidth="1"/>
+    <col min="15362" max="15362" width="124.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="5" customWidth="1"/>
+    <col min="15618" max="15618" width="124.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="5" customWidth="1"/>
+    <col min="15874" max="15874" width="124.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="5" customWidth="1"/>
+    <col min="16130" max="16130" width="124.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B2" s="49"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B6" s="50" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B7" s="50" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B8" s="50" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B9" s="50" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B10" s="50" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B11" s="50" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B12" s="51"/>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B13" s="50"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B14" s="50"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B18" s="52"/>
+    </row>
+    <row r="20" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B20" s="53" t="s">
+        <v>140</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="K9" sqref="K9"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J9" sqref="J9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="4"/>
     <col min="10" max="10" width="10.28515625" style="4" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="43"/>
-[...10 lines deleted...]
-      <c r="M1" s="43"/>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
     </row>
     <row r="2" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="21"/>
       <c r="B2" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="22" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="23" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="22" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="23" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="22" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="23" t="s">
         <v>8</v>
       </c>
       <c r="J2" s="22" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="23" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="22" t="s">
         <v>11</v>
       </c>
       <c r="M2" s="23" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="44" t="s">
+      <c r="A3" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="45"/>
-[...10 lines deleted...]
-      <c r="M3" s="46"/>
+      <c r="B3" s="68"/>
+      <c r="C3" s="68"/>
+      <c r="D3" s="68"/>
+      <c r="E3" s="68"/>
+      <c r="F3" s="68"/>
+      <c r="G3" s="68"/>
+      <c r="H3" s="68"/>
+      <c r="I3" s="68"/>
+      <c r="J3" s="68"/>
+      <c r="K3" s="68"/>
+      <c r="L3" s="68"/>
+      <c r="M3" s="69"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="24">
         <v>2020</v>
       </c>
       <c r="B4" s="6">
         <v>147.4</v>
       </c>
       <c r="C4" s="6">
         <v>124.1</v>
       </c>
       <c r="D4" s="6">
         <v>86.6</v>
       </c>
       <c r="E4" s="6">
         <v>80.599999999999994</v>
       </c>
       <c r="F4" s="6">
         <v>79.099999999999994</v>
       </c>
       <c r="G4" s="6">
         <v>151.80000000000001</v>
       </c>
       <c r="H4" s="6">
         <v>74.7</v>
@@ -1445,72 +2232,74 @@
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="24">
         <v>2026</v>
       </c>
       <c r="B10" s="6">
         <v>85</v>
       </c>
       <c r="C10" s="6">
         <v>91.8</v>
       </c>
       <c r="D10" s="6">
         <v>96.7</v>
       </c>
       <c r="E10" s="36">
         <v>104.4</v>
       </c>
       <c r="F10" s="6">
         <v>103.8</v>
       </c>
       <c r="G10" s="40">
         <v>169.3</v>
       </c>
       <c r="H10" s="40">
         <v>79.3</v>
       </c>
-      <c r="I10" s="6"/>
+      <c r="I10" s="6">
+        <v>103.7</v>
+      </c>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
     </row>
     <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="47" t="s">
+      <c r="A11" s="70" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="48"/>
-[...10 lines deleted...]
-      <c r="M11" s="49"/>
+      <c r="B11" s="71"/>
+      <c r="C11" s="71"/>
+      <c r="D11" s="71"/>
+      <c r="E11" s="71"/>
+      <c r="F11" s="71"/>
+      <c r="G11" s="71"/>
+      <c r="H11" s="71"/>
+      <c r="I11" s="71"/>
+      <c r="J11" s="71"/>
+      <c r="K11" s="71"/>
+      <c r="L11" s="71"/>
+      <c r="M11" s="72"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="25">
         <v>2020</v>
       </c>
       <c r="B12" s="6">
         <v>94.7</v>
       </c>
       <c r="C12" s="6">
         <v>95.6</v>
       </c>
       <c r="D12" s="6">
         <v>91.1</v>
       </c>
       <c r="E12" s="6">
         <v>67</v>
       </c>
       <c r="F12" s="6">
         <v>49.1</v>
       </c>
       <c r="G12" s="6">
         <v>75.8</v>
       </c>
       <c r="H12" s="6">
         <v>57.2</v>
@@ -1739,72 +2528,74 @@
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="25">
         <v>2026</v>
       </c>
       <c r="B18" s="6">
         <v>84</v>
       </c>
       <c r="C18" s="6">
         <v>90.4</v>
       </c>
       <c r="D18" s="6">
         <v>87.3</v>
       </c>
       <c r="E18" s="36">
         <v>90.3</v>
       </c>
       <c r="F18" s="6">
         <v>89.3</v>
       </c>
       <c r="G18" s="40">
         <v>148.4</v>
       </c>
       <c r="H18" s="40">
         <v>113.6</v>
       </c>
-      <c r="I18" s="6"/>
+      <c r="I18" s="6">
+        <v>119.9</v>
+      </c>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="47" t="s">
+      <c r="A19" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="48"/>
-[...10 lines deleted...]
-      <c r="M19" s="49"/>
+      <c r="B19" s="71"/>
+      <c r="C19" s="71"/>
+      <c r="D19" s="71"/>
+      <c r="E19" s="71"/>
+      <c r="F19" s="71"/>
+      <c r="G19" s="71"/>
+      <c r="H19" s="71"/>
+      <c r="I19" s="71"/>
+      <c r="J19" s="71"/>
+      <c r="K19" s="71"/>
+      <c r="L19" s="71"/>
+      <c r="M19" s="72"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="24">
         <v>2020</v>
       </c>
       <c r="B20" s="6">
         <v>94.7</v>
       </c>
       <c r="C20" s="6">
         <v>95.2</v>
       </c>
       <c r="D20" s="6">
         <v>93.8</v>
       </c>
       <c r="E20" s="6">
         <v>86.6</v>
       </c>
       <c r="F20" s="6">
         <v>78.2</v>
       </c>
       <c r="G20" s="6">
         <v>77.8</v>
       </c>
       <c r="H20" s="6">
         <v>74.7</v>
@@ -2033,117 +2824,118 @@
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="24">
         <v>2026</v>
       </c>
       <c r="B26" s="6">
         <v>84</v>
       </c>
       <c r="C26" s="26">
         <v>87.2</v>
       </c>
       <c r="D26" s="26">
         <v>87.3</v>
       </c>
       <c r="E26" s="39">
         <v>88</v>
       </c>
       <c r="F26" s="26">
         <v>88.3</v>
       </c>
       <c r="G26" s="40">
         <v>98.7</v>
       </c>
       <c r="H26" s="40">
         <v>101</v>
       </c>
-      <c r="I26" s="26"/>
+      <c r="I26" s="26">
+        <v>103.4</v>
+      </c>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y11"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H11" sqref="H11"/>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="J23" sqref="J23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="4" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="4"/>
     <col min="10" max="10" width="10.28515625" style="4" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="66" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="43"/>
-[...10 lines deleted...]
-      <c r="M1" s="43"/>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
     </row>
     <row r="2" spans="1:25" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="50" t="s">
+      <c r="A2" s="73" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="50"/>
-[...10 lines deleted...]
-      <c r="M2" s="50"/>
+      <c r="B2" s="73"/>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="73"/>
+      <c r="H2" s="73"/>
+      <c r="I2" s="73"/>
+      <c r="J2" s="73"/>
+      <c r="K2" s="73"/>
+      <c r="L2" s="73"/>
+      <c r="M2" s="73"/>
     </row>
     <row r="3" spans="1:25" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="27"/>
       <c r="B3" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="22" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="23" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="22" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="23" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="22" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="23" t="s">
@@ -2488,186 +3280,188 @@
     <row r="11" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A11" s="30">
         <v>2026</v>
       </c>
       <c r="B11" s="3">
         <v>4286</v>
       </c>
       <c r="C11" s="3">
         <v>3935</v>
       </c>
       <c r="D11" s="3">
         <v>3922</v>
       </c>
       <c r="E11" s="3">
         <v>4095.1</v>
       </c>
       <c r="F11" s="3">
         <v>4248.7</v>
       </c>
       <c r="G11" s="3">
         <v>7193.1120000000001</v>
       </c>
       <c r="H11" s="3">
         <v>5774.174</v>
       </c>
-      <c r="I11" s="26"/>
+      <c r="I11" s="3">
+        <v>5988.7150000000001</v>
+      </c>
       <c r="J11" s="26"/>
       <c r="K11" s="26"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y47"/>
   <sheetViews>
     <sheetView topLeftCell="G13" workbookViewId="0">
-      <selection activeCell="M43" sqref="M43"/>
+      <selection activeCell="N37" sqref="N37:O37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="7" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="7" customWidth="1"/>
     <col min="3" max="3" width="8" style="7" customWidth="1"/>
     <col min="4" max="4" width="12" style="7" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="7" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="7" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="7" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="7" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="7" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="7" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="7" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="7" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="7" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="7" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="7" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="7" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="7" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="7" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="7" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="7" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="7" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="7" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="55"/>
-[...22 lines deleted...]
-      <c r="Y1" s="55"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
+      <c r="N1" s="78"/>
+      <c r="O1" s="78"/>
+      <c r="P1" s="78"/>
+      <c r="Q1" s="78"/>
+      <c r="R1" s="78"/>
+      <c r="S1" s="78"/>
+      <c r="T1" s="78"/>
+      <c r="U1" s="78"/>
+      <c r="V1" s="78"/>
+      <c r="W1" s="78"/>
+      <c r="X1" s="78"/>
+      <c r="Y1" s="78"/>
     </row>
     <row r="4" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="53"/>
-      <c r="B4" s="51" t="s">
+      <c r="A4" s="76"/>
+      <c r="B4" s="74" t="s">
         <v>21</v>
       </c>
-      <c r="C4" s="51"/>
-      <c r="D4" s="51" t="s">
+      <c r="C4" s="74"/>
+      <c r="D4" s="74" t="s">
         <v>22</v>
       </c>
-      <c r="E4" s="51"/>
-      <c r="F4" s="51" t="s">
+      <c r="E4" s="74"/>
+      <c r="F4" s="74" t="s">
         <v>23</v>
       </c>
-      <c r="G4" s="51"/>
-      <c r="H4" s="51" t="s">
+      <c r="G4" s="74"/>
+      <c r="H4" s="74" t="s">
         <v>24</v>
       </c>
-      <c r="I4" s="51"/>
-      <c r="J4" s="51" t="s">
+      <c r="I4" s="74"/>
+      <c r="J4" s="74" t="s">
         <v>25</v>
       </c>
-      <c r="K4" s="51"/>
-      <c r="L4" s="51" t="s">
+      <c r="K4" s="74"/>
+      <c r="L4" s="74" t="s">
         <v>26</v>
       </c>
-      <c r="M4" s="51"/>
-      <c r="N4" s="51" t="s">
+      <c r="M4" s="74"/>
+      <c r="N4" s="74" t="s">
         <v>27</v>
       </c>
-      <c r="O4" s="51"/>
-      <c r="P4" s="51" t="s">
+      <c r="O4" s="74"/>
+      <c r="P4" s="74" t="s">
         <v>28</v>
       </c>
-      <c r="Q4" s="51"/>
-      <c r="R4" s="51" t="s">
+      <c r="Q4" s="74"/>
+      <c r="R4" s="74" t="s">
         <v>29</v>
       </c>
-      <c r="S4" s="51"/>
-      <c r="T4" s="51" t="s">
+      <c r="S4" s="74"/>
+      <c r="T4" s="74" t="s">
         <v>30</v>
       </c>
-      <c r="U4" s="51"/>
-      <c r="V4" s="51" t="s">
+      <c r="U4" s="74"/>
+      <c r="V4" s="74" t="s">
         <v>31</v>
       </c>
-      <c r="W4" s="51"/>
-      <c r="X4" s="51" t="s">
+      <c r="W4" s="74"/>
+      <c r="X4" s="74" t="s">
         <v>32</v>
       </c>
-      <c r="Y4" s="52"/>
+      <c r="Y4" s="75"/>
     </row>
     <row r="5" spans="1:25" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="54"/>
+      <c r="A5" s="77"/>
       <c r="B5" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>34</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>34</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -2775,102 +3569,102 @@
         <v>13534.555</v>
       </c>
       <c r="S6" s="11">
         <v>74.7</v>
       </c>
       <c r="T6" s="11">
         <v>14538.5</v>
       </c>
       <c r="U6" s="11">
         <v>73.3</v>
       </c>
       <c r="V6" s="11">
         <v>15596.806</v>
       </c>
       <c r="W6" s="2">
         <v>73.900000000000006</v>
       </c>
       <c r="X6" s="1">
         <v>16839.887999999999</v>
       </c>
       <c r="Y6" s="2">
         <v>75.5</v>
       </c>
     </row>
     <row r="10" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="53"/>
-      <c r="B10" s="51" t="s">
+      <c r="A10" s="76"/>
+      <c r="B10" s="74" t="s">
         <v>35</v>
       </c>
-      <c r="C10" s="51"/>
-      <c r="D10" s="51" t="s">
+      <c r="C10" s="74"/>
+      <c r="D10" s="74" t="s">
         <v>36</v>
       </c>
-      <c r="E10" s="51"/>
-      <c r="F10" s="51" t="s">
+      <c r="E10" s="74"/>
+      <c r="F10" s="74" t="s">
         <v>37</v>
       </c>
-      <c r="G10" s="51"/>
-      <c r="H10" s="51" t="s">
+      <c r="G10" s="74"/>
+      <c r="H10" s="74" t="s">
         <v>38</v>
       </c>
-      <c r="I10" s="51"/>
-      <c r="J10" s="51" t="s">
+      <c r="I10" s="74"/>
+      <c r="J10" s="74" t="s">
         <v>39</v>
       </c>
-      <c r="K10" s="51"/>
-      <c r="L10" s="51" t="s">
+      <c r="K10" s="74"/>
+      <c r="L10" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="M10" s="51"/>
-      <c r="N10" s="51" t="s">
+      <c r="M10" s="74"/>
+      <c r="N10" s="74" t="s">
         <v>41</v>
       </c>
-      <c r="O10" s="51"/>
-      <c r="P10" s="51" t="s">
+      <c r="O10" s="74"/>
+      <c r="P10" s="74" t="s">
         <v>42</v>
       </c>
-      <c r="Q10" s="51"/>
-      <c r="R10" s="51" t="s">
+      <c r="Q10" s="74"/>
+      <c r="R10" s="74" t="s">
         <v>43</v>
       </c>
-      <c r="S10" s="51"/>
-      <c r="T10" s="51" t="s">
+      <c r="S10" s="74"/>
+      <c r="T10" s="74" t="s">
         <v>44</v>
       </c>
-      <c r="U10" s="51"/>
-      <c r="V10" s="51" t="s">
+      <c r="U10" s="74"/>
+      <c r="V10" s="74" t="s">
         <v>45</v>
       </c>
-      <c r="W10" s="51"/>
-      <c r="X10" s="51" t="s">
+      <c r="W10" s="74"/>
+      <c r="X10" s="74" t="s">
         <v>46</v>
       </c>
-      <c r="Y10" s="52"/>
+      <c r="Y10" s="75"/>
     </row>
     <row r="11" spans="1:25" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="54"/>
+      <c r="A11" s="77"/>
       <c r="B11" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>34</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>33</v>
       </c>
       <c r="G11" s="8" t="s">
         <v>34</v>
       </c>
       <c r="H11" s="8" t="s">
         <v>33</v>
       </c>
       <c r="I11" s="8" t="s">
         <v>34</v>
       </c>
       <c r="J11" s="8" t="s">
@@ -2991,102 +3785,102 @@
       </c>
       <c r="W12" s="1">
         <v>105.7</v>
       </c>
       <c r="X12" s="1">
         <v>18817.686000000002</v>
       </c>
       <c r="Y12" s="1">
         <v>107.6</v>
       </c>
     </row>
     <row r="13" spans="1:25" x14ac:dyDescent="0.2">
       <c r="Y13" s="13"/>
     </row>
     <row r="15" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V15" s="13"/>
       <c r="W15" s="13"/>
       <c r="X15" s="13"/>
     </row>
     <row r="16" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V16" s="13"/>
       <c r="W16" s="13"/>
       <c r="X16" s="13"/>
     </row>
     <row r="17" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="53"/>
-      <c r="B17" s="51" t="s">
+      <c r="A17" s="76"/>
+      <c r="B17" s="74" t="s">
         <v>47</v>
       </c>
-      <c r="C17" s="51"/>
-      <c r="D17" s="51" t="s">
+      <c r="C17" s="74"/>
+      <c r="D17" s="74" t="s">
         <v>48</v>
       </c>
-      <c r="E17" s="51"/>
-      <c r="F17" s="51" t="s">
+      <c r="E17" s="74"/>
+      <c r="F17" s="74" t="s">
         <v>49</v>
       </c>
-      <c r="G17" s="51"/>
-      <c r="H17" s="51" t="s">
+      <c r="G17" s="74"/>
+      <c r="H17" s="74" t="s">
         <v>50</v>
       </c>
-      <c r="I17" s="51"/>
-      <c r="J17" s="51" t="s">
+      <c r="I17" s="74"/>
+      <c r="J17" s="74" t="s">
         <v>51</v>
       </c>
-      <c r="K17" s="51"/>
-      <c r="L17" s="51" t="s">
+      <c r="K17" s="74"/>
+      <c r="L17" s="74" t="s">
         <v>52</v>
       </c>
-      <c r="M17" s="51"/>
-      <c r="N17" s="51" t="s">
+      <c r="M17" s="74"/>
+      <c r="N17" s="74" t="s">
         <v>53</v>
       </c>
-      <c r="O17" s="51"/>
-      <c r="P17" s="51" t="s">
+      <c r="O17" s="74"/>
+      <c r="P17" s="74" t="s">
         <v>54</v>
       </c>
-      <c r="Q17" s="51"/>
-      <c r="R17" s="51" t="s">
+      <c r="Q17" s="74"/>
+      <c r="R17" s="74" t="s">
         <v>55</v>
       </c>
-      <c r="S17" s="51"/>
-      <c r="T17" s="51" t="s">
+      <c r="S17" s="74"/>
+      <c r="T17" s="74" t="s">
         <v>56</v>
       </c>
-      <c r="U17" s="52"/>
-      <c r="V17" s="51" t="s">
+      <c r="U17" s="75"/>
+      <c r="V17" s="74" t="s">
         <v>57</v>
       </c>
-      <c r="W17" s="52"/>
-      <c r="X17" s="51" t="s">
+      <c r="W17" s="75"/>
+      <c r="X17" s="74" t="s">
         <v>58</v>
       </c>
-      <c r="Y17" s="52"/>
+      <c r="Y17" s="75"/>
     </row>
     <row r="18" spans="1:25" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="54"/>
+      <c r="A18" s="77"/>
       <c r="B18" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>33</v>
       </c>
       <c r="G18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>33</v>
       </c>
       <c r="I18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="J18" s="8" t="s">
@@ -3195,102 +3989,102 @@
       </c>
       <c r="S19" s="15">
         <v>114.2</v>
       </c>
       <c r="T19" s="14">
         <v>20089.631000000001</v>
       </c>
       <c r="U19" s="15">
         <v>117.9</v>
       </c>
       <c r="V19" s="14">
         <v>22474.973000000002</v>
       </c>
       <c r="W19" s="15">
         <v>118.8</v>
       </c>
       <c r="X19" s="14">
         <v>24666.738000000001</v>
       </c>
       <c r="Y19" s="15">
         <v>117.9</v>
       </c>
     </row>
     <row r="20" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="24" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="53"/>
-      <c r="B24" s="51" t="s">
+      <c r="A24" s="76"/>
+      <c r="B24" s="74" t="s">
         <v>59</v>
       </c>
-      <c r="C24" s="52"/>
-      <c r="D24" s="51" t="s">
+      <c r="C24" s="75"/>
+      <c r="D24" s="74" t="s">
         <v>60</v>
       </c>
-      <c r="E24" s="51"/>
-      <c r="F24" s="51" t="s">
+      <c r="E24" s="74"/>
+      <c r="F24" s="74" t="s">
         <v>61</v>
       </c>
-      <c r="G24" s="51"/>
-      <c r="H24" s="51" t="s">
+      <c r="G24" s="74"/>
+      <c r="H24" s="74" t="s">
         <v>50</v>
       </c>
-      <c r="I24" s="51"/>
-      <c r="J24" s="51" t="s">
+      <c r="I24" s="74"/>
+      <c r="J24" s="74" t="s">
         <v>62</v>
       </c>
-      <c r="K24" s="51"/>
-      <c r="L24" s="51" t="s">
+      <c r="K24" s="74"/>
+      <c r="L24" s="74" t="s">
         <v>63</v>
       </c>
-      <c r="M24" s="51"/>
-      <c r="N24" s="51" t="s">
+      <c r="M24" s="74"/>
+      <c r="N24" s="74" t="s">
         <v>64</v>
       </c>
-      <c r="O24" s="52"/>
-      <c r="P24" s="51" t="s">
+      <c r="O24" s="75"/>
+      <c r="P24" s="74" t="s">
         <v>65</v>
       </c>
-      <c r="Q24" s="52"/>
-      <c r="R24" s="51" t="s">
+      <c r="Q24" s="75"/>
+      <c r="R24" s="74" t="s">
         <v>66</v>
       </c>
-      <c r="S24" s="52"/>
-      <c r="T24" s="51" t="s">
+      <c r="S24" s="75"/>
+      <c r="T24" s="74" t="s">
         <v>67</v>
       </c>
-      <c r="U24" s="52"/>
-      <c r="V24" s="51" t="s">
+      <c r="U24" s="75"/>
+      <c r="V24" s="74" t="s">
         <v>68</v>
       </c>
-      <c r="W24" s="52"/>
-      <c r="X24" s="51" t="s">
+      <c r="W24" s="75"/>
+      <c r="X24" s="74" t="s">
         <v>69</v>
       </c>
-      <c r="Y24" s="52"/>
+      <c r="Y24" s="75"/>
     </row>
     <row r="25" spans="1:25" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="54"/>
+      <c r="A25" s="77"/>
       <c r="B25" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>34</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>33</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>34</v>
       </c>
       <c r="H25" s="8" t="s">
         <v>33</v>
       </c>
       <c r="I25" s="8" t="s">
         <v>34</v>
       </c>
       <c r="J25" s="8" t="s">
@@ -3479,102 +4273,102 @@
       <c r="C29" s="18"/>
       <c r="D29" s="17"/>
       <c r="E29" s="18"/>
       <c r="F29" s="17"/>
       <c r="G29" s="18"/>
       <c r="H29" s="17"/>
       <c r="I29" s="18"/>
       <c r="J29" s="17"/>
       <c r="K29" s="18"/>
       <c r="L29" s="17"/>
       <c r="M29" s="18"/>
       <c r="N29" s="17"/>
       <c r="O29" s="18"/>
       <c r="P29" s="17"/>
       <c r="Q29" s="18"/>
       <c r="R29" s="17"/>
       <c r="S29" s="18"/>
       <c r="T29" s="17"/>
       <c r="U29" s="18"/>
       <c r="V29" s="17"/>
       <c r="W29" s="18"/>
       <c r="X29" s="17"/>
       <c r="Y29" s="18"/>
     </row>
     <row r="31" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="53"/>
-      <c r="B31" s="51" t="s">
+      <c r="A31" s="76"/>
+      <c r="B31" s="74" t="s">
         <v>70</v>
       </c>
-      <c r="C31" s="52"/>
-      <c r="D31" s="51" t="s">
+      <c r="C31" s="75"/>
+      <c r="D31" s="74" t="s">
         <v>71</v>
       </c>
-      <c r="E31" s="52"/>
-      <c r="F31" s="51" t="s">
+      <c r="E31" s="75"/>
+      <c r="F31" s="74" t="s">
         <v>73</v>
       </c>
-      <c r="G31" s="52"/>
-      <c r="H31" s="51" t="s">
+      <c r="G31" s="75"/>
+      <c r="H31" s="74" t="s">
         <v>74</v>
       </c>
-      <c r="I31" s="52"/>
-      <c r="J31" s="51" t="s">
+      <c r="I31" s="75"/>
+      <c r="J31" s="74" t="s">
         <v>75</v>
       </c>
-      <c r="K31" s="52"/>
-      <c r="L31" s="51" t="s">
+      <c r="K31" s="75"/>
+      <c r="L31" s="74" t="s">
         <v>76</v>
       </c>
-      <c r="M31" s="52"/>
-      <c r="N31" s="51" t="s">
+      <c r="M31" s="75"/>
+      <c r="N31" s="74" t="s">
         <v>77</v>
       </c>
-      <c r="O31" s="52"/>
-      <c r="P31" s="51" t="s">
+      <c r="O31" s="75"/>
+      <c r="P31" s="74" t="s">
         <v>78</v>
       </c>
-      <c r="Q31" s="52"/>
-      <c r="R31" s="51" t="s">
+      <c r="Q31" s="75"/>
+      <c r="R31" s="74" t="s">
         <v>79</v>
       </c>
-      <c r="S31" s="52"/>
-      <c r="T31" s="51" t="s">
+      <c r="S31" s="75"/>
+      <c r="T31" s="74" t="s">
         <v>91</v>
       </c>
-      <c r="U31" s="52"/>
-      <c r="V31" s="51" t="s">
+      <c r="U31" s="75"/>
+      <c r="V31" s="74" t="s">
         <v>80</v>
       </c>
-      <c r="W31" s="52"/>
-      <c r="X31" s="51" t="s">
+      <c r="W31" s="75"/>
+      <c r="X31" s="74" t="s">
         <v>81</v>
       </c>
-      <c r="Y31" s="52"/>
+      <c r="Y31" s="75"/>
     </row>
     <row r="32" spans="1:25" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="54"/>
+      <c r="A32" s="77"/>
       <c r="B32" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>34</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>33</v>
       </c>
       <c r="G32" s="9" t="s">
         <v>34</v>
       </c>
       <c r="H32" s="8" t="s">
         <v>33</v>
       </c>
       <c r="I32" s="9" t="s">
         <v>34</v>
       </c>
       <c r="J32" s="8" t="s">
@@ -3687,102 +4481,102 @@
       <c r="T33" s="11">
         <v>43951.8</v>
       </c>
       <c r="U33" s="7">
         <v>172.1</v>
       </c>
       <c r="V33" s="11">
         <v>49924.9</v>
       </c>
       <c r="W33" s="7">
         <v>169.4</v>
       </c>
       <c r="X33" s="11">
         <v>57091.6</v>
       </c>
       <c r="Y33" s="7">
         <v>169.5</v>
       </c>
     </row>
     <row r="34" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A34" s="16"/>
       <c r="B34" s="17"/>
       <c r="C34" s="18"/>
     </row>
     <row r="37" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A37" s="53"/>
-      <c r="B37" s="51" t="s">
+      <c r="A37" s="76"/>
+      <c r="B37" s="74" t="s">
         <v>82</v>
       </c>
-      <c r="C37" s="52"/>
-      <c r="D37" s="51" t="s">
+      <c r="C37" s="75"/>
+      <c r="D37" s="74" t="s">
         <v>83</v>
       </c>
-      <c r="E37" s="52"/>
-      <c r="F37" s="51" t="s">
+      <c r="E37" s="75"/>
+      <c r="F37" s="74" t="s">
         <v>84</v>
       </c>
-      <c r="G37" s="52"/>
-      <c r="H37" s="51" t="s">
+      <c r="G37" s="75"/>
+      <c r="H37" s="74" t="s">
         <v>85</v>
       </c>
-      <c r="I37" s="52"/>
-      <c r="J37" s="51" t="s">
+      <c r="I37" s="75"/>
+      <c r="J37" s="74" t="s">
         <v>86</v>
       </c>
-      <c r="K37" s="52"/>
-      <c r="L37" s="51" t="s">
+      <c r="K37" s="75"/>
+      <c r="L37" s="74" t="s">
         <v>87</v>
       </c>
-      <c r="M37" s="52"/>
-      <c r="N37" s="51" t="s">
+      <c r="M37" s="75"/>
+      <c r="N37" s="74" t="s">
         <v>88</v>
       </c>
-      <c r="O37" s="52"/>
-      <c r="P37" s="51" t="s">
+      <c r="O37" s="75"/>
+      <c r="P37" s="74" t="s">
         <v>89</v>
       </c>
-      <c r="Q37" s="52"/>
-      <c r="R37" s="51" t="s">
+      <c r="Q37" s="75"/>
+      <c r="R37" s="74" t="s">
         <v>90</v>
       </c>
-      <c r="S37" s="52"/>
-      <c r="T37" s="51" t="s">
+      <c r="S37" s="75"/>
+      <c r="T37" s="74" t="s">
         <v>92</v>
       </c>
-      <c r="U37" s="52"/>
-      <c r="V37" s="51" t="s">
+      <c r="U37" s="75"/>
+      <c r="V37" s="74" t="s">
         <v>93</v>
       </c>
-      <c r="W37" s="52"/>
-      <c r="X37" s="51" t="s">
+      <c r="W37" s="75"/>
+      <c r="X37" s="74" t="s">
         <v>94</v>
       </c>
-      <c r="Y37" s="52"/>
+      <c r="Y37" s="75"/>
     </row>
     <row r="38" spans="1:25" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="54"/>
+      <c r="A38" s="77"/>
       <c r="B38" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>34</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F38" s="8" t="s">
         <v>33</v>
       </c>
       <c r="G38" s="9" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="8" t="s">
         <v>33</v>
       </c>
       <c r="I38" s="9" t="s">
         <v>34</v>
       </c>
       <c r="J38" s="8" t="s">
@@ -3890,102 +4684,102 @@
         <v>37861.1</v>
       </c>
       <c r="S39" s="32">
         <v>86</v>
       </c>
       <c r="T39" s="11">
         <v>42348.2</v>
       </c>
       <c r="U39" s="11">
         <v>83.7</v>
       </c>
       <c r="V39" s="11">
         <v>47512.6</v>
       </c>
       <c r="W39" s="7">
         <v>82.7</v>
       </c>
       <c r="X39" s="11">
         <v>52367.4</v>
       </c>
       <c r="Y39" s="7">
         <v>79.599999999999994</v>
       </c>
     </row>
     <row r="42" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A42" s="53"/>
-      <c r="B42" s="51" t="s">
+      <c r="A42" s="76"/>
+      <c r="B42" s="74" t="s">
         <v>95</v>
       </c>
-      <c r="C42" s="52"/>
-      <c r="D42" s="51" t="s">
+      <c r="C42" s="75"/>
+      <c r="D42" s="74" t="s">
         <v>96</v>
       </c>
-      <c r="E42" s="52"/>
-      <c r="F42" s="51" t="s">
+      <c r="E42" s="75"/>
+      <c r="F42" s="74" t="s">
         <v>97</v>
       </c>
-      <c r="G42" s="52"/>
-      <c r="H42" s="51" t="s">
+      <c r="G42" s="75"/>
+      <c r="H42" s="74" t="s">
         <v>98</v>
       </c>
-      <c r="I42" s="52"/>
-      <c r="J42" s="51" t="s">
+      <c r="I42" s="75"/>
+      <c r="J42" s="74" t="s">
         <v>99</v>
       </c>
-      <c r="K42" s="52"/>
-      <c r="L42" s="51" t="s">
+      <c r="K42" s="75"/>
+      <c r="L42" s="74" t="s">
         <v>100</v>
       </c>
-      <c r="M42" s="52"/>
-      <c r="N42" s="51" t="s">
+      <c r="M42" s="75"/>
+      <c r="N42" s="74" t="s">
         <v>101</v>
       </c>
-      <c r="O42" s="52"/>
-      <c r="P42" s="51" t="s">
+      <c r="O42" s="75"/>
+      <c r="P42" s="74" t="s">
         <v>102</v>
       </c>
-      <c r="Q42" s="52"/>
-      <c r="R42" s="51" t="s">
+      <c r="Q42" s="75"/>
+      <c r="R42" s="74" t="s">
         <v>103</v>
       </c>
-      <c r="S42" s="52"/>
-      <c r="T42" s="51" t="s">
+      <c r="S42" s="75"/>
+      <c r="T42" s="74" t="s">
         <v>104</v>
       </c>
-      <c r="U42" s="52"/>
-      <c r="V42" s="51" t="s">
+      <c r="U42" s="75"/>
+      <c r="V42" s="74" t="s">
         <v>105</v>
       </c>
-      <c r="W42" s="52"/>
-      <c r="X42" s="51" t="s">
+      <c r="W42" s="75"/>
+      <c r="X42" s="74" t="s">
         <v>106</v>
       </c>
-      <c r="Y42" s="52"/>
+      <c r="Y42" s="75"/>
     </row>
     <row r="43" spans="1:25" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A43" s="54"/>
+      <c r="A43" s="77"/>
       <c r="B43" s="33" t="s">
         <v>33</v>
       </c>
       <c r="C43" s="34" t="s">
         <v>34</v>
       </c>
       <c r="D43" s="33" t="s">
         <v>33</v>
       </c>
       <c r="E43" s="34" t="s">
         <v>34</v>
       </c>
       <c r="F43" s="33" t="s">
         <v>33</v>
       </c>
       <c r="G43" s="34" t="s">
         <v>34</v>
       </c>
       <c r="H43" s="33" t="s">
         <v>33</v>
       </c>
       <c r="I43" s="34" t="s">
         <v>34</v>
       </c>
       <c r="J43" s="33" t="s">
@@ -4061,177 +4855,184 @@
       </c>
       <c r="H44" s="11">
         <v>16238.7</v>
       </c>
       <c r="I44" s="11">
         <v>88</v>
       </c>
       <c r="J44" s="11">
         <v>20487.400000000001</v>
       </c>
       <c r="K44" s="11">
         <v>88.3</v>
       </c>
       <c r="L44" s="11">
         <v>27680.517</v>
       </c>
       <c r="M44" s="41">
         <v>98.7</v>
       </c>
       <c r="N44" s="11">
         <v>33454.690999999999</v>
       </c>
       <c r="O44" s="41">
         <v>101</v>
       </c>
+      <c r="P44" s="11">
+        <v>39443.406000000003</v>
+      </c>
+      <c r="Q44" s="7">
+        <v>103.4</v>
+      </c>
     </row>
     <row r="47" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A47" s="20" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
-    <mergeCell ref="T42:U42"/>
-[...43 lines deleted...]
-    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="N31:O31"/>
+    <mergeCell ref="P31:Q31"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="T31:U31"/>
+    <mergeCell ref="V31:W31"/>
+    <mergeCell ref="X31:Y31"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="L31:M31"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="T17:U17"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="T10:U10"/>
     <mergeCell ref="X17:Y17"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="X10:Y10"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="F17:G17"/>
     <mergeCell ref="H17:I17"/>
     <mergeCell ref="J17:K17"/>
     <mergeCell ref="L17:M17"/>
     <mergeCell ref="N17:O17"/>
     <mergeCell ref="P17:Q17"/>
     <mergeCell ref="L10:M10"/>
     <mergeCell ref="N10:O10"/>
     <mergeCell ref="P10:Q10"/>
     <mergeCell ref="R10:S10"/>
-    <mergeCell ref="V10:W10"/>
-[...29 lines deleted...]
-    <mergeCell ref="X31:Y31"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="T37:U37"/>
+    <mergeCell ref="V37:W37"/>
+    <mergeCell ref="X37:Y37"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="L37:M37"/>
+    <mergeCell ref="N37:O37"/>
+    <mergeCell ref="P37:Q37"/>
+    <mergeCell ref="R37:S37"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="T42:U42"/>
+    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="X42:Y42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="N42:O42"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="R42:S42"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>IPV provision food</vt:lpstr>
       <vt:lpstr>Volume provision food </vt:lpstr>
       <vt:lpstr>Volume and IFI </vt:lpstr>
-      <vt:lpstr>'IPV provision food'!Область_печати</vt:lpstr>
       <vt:lpstr>'Volume provision food '!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>