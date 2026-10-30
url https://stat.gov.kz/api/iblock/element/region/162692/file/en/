--- v5 (2026-09-20)
+++ v6 (2026-10-30)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="5610" windowWidth="28830" windowHeight="7155" tabRatio="651" firstSheet="1" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="5610" windowWidth="28830" windowHeight="7155" tabRatio="651"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="5" r:id="rId1"/>
     <sheet name="Conventions" sheetId="8" r:id="rId2"/>
     <sheet name="IPV provision food" sheetId="7" r:id="rId3"/>
     <sheet name="Volume provision food " sheetId="4" r:id="rId4"/>
     <sheet name="Volume and IFI " sheetId="6" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Metadata!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Volume provision food '!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="336" uniqueCount="150">
   <si>
     <t>Indices of the physical volume of services for the provision of food and beverages</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
@@ -1402,52 +1402,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/zko/spreadsheets/?industry=28254&amp;year=&amp;name=85285&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D29"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C7" sqref="C7"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.42578125" style="61" customWidth="1"/>
     <col min="2" max="2" width="70.140625" style="61" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="61"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A1" s="64"/>
       <c r="B1" s="64"/>
       <c r="C1" s="56"/>
       <c r="D1" s="56"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2" s="57" t="s">
         <v>107</v>
       </c>
       <c r="B2" s="43" t="s">
         <v>147</v>
       </c>
       <c r="C2" s="56"/>
       <c r="D2" s="56"/>
     </row>
@@ -1562,61 +1562,61 @@
     <row r="14" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="57" t="s">
         <v>120</v>
       </c>
       <c r="B14" s="58" t="s">
         <v>129</v>
       </c>
       <c r="C14" s="56"/>
       <c r="D14" s="56"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A15" s="57" t="s">
         <v>121</v>
       </c>
       <c r="B15" s="59" t="s">
         <v>122</v>
       </c>
       <c r="C15" s="56"/>
       <c r="D15" s="56"/>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A16" s="57" t="s">
         <v>123</v>
       </c>
       <c r="B16" s="54">
-        <v>46246</v>
+        <v>46307</v>
       </c>
       <c r="C16" s="56"/>
       <c r="D16" s="56"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A17" s="57" t="s">
         <v>124</v>
       </c>
       <c r="B17" s="54">
-        <v>46279</v>
+        <v>46338</v>
       </c>
       <c r="C17" s="56"/>
       <c r="D17" s="56"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" s="57" t="s">
         <v>125</v>
       </c>
       <c r="B18" s="47" t="s">
         <v>130</v>
       </c>
       <c r="C18" s="56"/>
       <c r="D18" s="56"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A19" s="57" t="s">
         <v>126</v>
       </c>
       <c r="B19" s="47" t="s">
         <v>131</v>
       </c>
       <c r="C19" s="56"/>
       <c r="D19" s="56"/>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
@@ -1877,52 +1877,52 @@
       <c r="B12" s="51"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B13" s="50"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B14" s="50"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B18" s="52"/>
     </row>
     <row r="20" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B20" s="53" t="s">
         <v>140</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J9" sqref="J9"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H14" sqref="H14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="4"/>
     <col min="10" max="10" width="10.28515625" style="4" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="65" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="66"/>
       <c r="C1" s="66"/>
       <c r="D1" s="66"/>
       <c r="E1" s="66"/>
       <c r="F1" s="66"/>
       <c r="G1" s="66"/>
       <c r="H1" s="66"/>
       <c r="I1" s="66"/>
       <c r="J1" s="66"/>
       <c r="K1" s="66"/>
       <c r="L1" s="66"/>
       <c r="M1" s="66"/>
@@ -2235,51 +2235,53 @@
       </c>
       <c r="B10" s="6">
         <v>85</v>
       </c>
       <c r="C10" s="6">
         <v>91.8</v>
       </c>
       <c r="D10" s="6">
         <v>96.7</v>
       </c>
       <c r="E10" s="36">
         <v>104.4</v>
       </c>
       <c r="F10" s="6">
         <v>103.8</v>
       </c>
       <c r="G10" s="40">
         <v>169.3</v>
       </c>
       <c r="H10" s="40">
         <v>79.3</v>
       </c>
       <c r="I10" s="6">
         <v>103.7</v>
       </c>
-      <c r="J10" s="6"/>
+      <c r="J10" s="6">
+        <v>97.6</v>
+      </c>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
     </row>
     <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="70" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="71"/>
       <c r="C11" s="71"/>
       <c r="D11" s="71"/>
       <c r="E11" s="71"/>
       <c r="F11" s="71"/>
       <c r="G11" s="71"/>
       <c r="H11" s="71"/>
       <c r="I11" s="71"/>
       <c r="J11" s="71"/>
       <c r="K11" s="71"/>
       <c r="L11" s="71"/>
       <c r="M11" s="72"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="25">
         <v>2020</v>
       </c>
@@ -2531,51 +2533,53 @@
       </c>
       <c r="B18" s="6">
         <v>84</v>
       </c>
       <c r="C18" s="6">
         <v>90.4</v>
       </c>
       <c r="D18" s="6">
         <v>87.3</v>
       </c>
       <c r="E18" s="36">
         <v>90.3</v>
       </c>
       <c r="F18" s="6">
         <v>89.3</v>
       </c>
       <c r="G18" s="40">
         <v>148.4</v>
       </c>
       <c r="H18" s="40">
         <v>113.6</v>
       </c>
       <c r="I18" s="6">
         <v>119.9</v>
       </c>
-      <c r="J18" s="6"/>
+      <c r="J18" s="6">
+        <v>115.7</v>
+      </c>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="70" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="71"/>
       <c r="C19" s="71"/>
       <c r="D19" s="71"/>
       <c r="E19" s="71"/>
       <c r="F19" s="71"/>
       <c r="G19" s="71"/>
       <c r="H19" s="71"/>
       <c r="I19" s="71"/>
       <c r="J19" s="71"/>
       <c r="K19" s="71"/>
       <c r="L19" s="71"/>
       <c r="M19" s="72"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="24">
         <v>2020</v>
       </c>
@@ -2827,72 +2831,74 @@
       </c>
       <c r="B26" s="6">
         <v>84</v>
       </c>
       <c r="C26" s="26">
         <v>87.2</v>
       </c>
       <c r="D26" s="26">
         <v>87.3</v>
       </c>
       <c r="E26" s="39">
         <v>88</v>
       </c>
       <c r="F26" s="26">
         <v>88.3</v>
       </c>
       <c r="G26" s="40">
         <v>98.7</v>
       </c>
       <c r="H26" s="40">
         <v>101</v>
       </c>
       <c r="I26" s="26">
         <v>103.4</v>
       </c>
-      <c r="J26" s="26"/>
+      <c r="J26" s="26">
+        <v>104.9</v>
+      </c>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y11"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J23" sqref="J23"/>
+      <selection activeCell="J22" sqref="J22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="4" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="4"/>
     <col min="10" max="10" width="10.28515625" style="4" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A1" s="66" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="66"/>
       <c r="C1" s="66"/>
       <c r="D1" s="66"/>
       <c r="E1" s="66"/>
       <c r="F1" s="66"/>
       <c r="G1" s="66"/>
       <c r="H1" s="66"/>
       <c r="I1" s="66"/>
       <c r="J1" s="66"/>
       <c r="K1" s="66"/>
       <c r="L1" s="66"/>
@@ -3283,71 +3289,73 @@
       </c>
       <c r="B11" s="3">
         <v>4286</v>
       </c>
       <c r="C11" s="3">
         <v>3935</v>
       </c>
       <c r="D11" s="3">
         <v>3922</v>
       </c>
       <c r="E11" s="3">
         <v>4095.1</v>
       </c>
       <c r="F11" s="3">
         <v>4248.7</v>
       </c>
       <c r="G11" s="3">
         <v>7193.1120000000001</v>
       </c>
       <c r="H11" s="3">
         <v>5774.174</v>
       </c>
       <c r="I11" s="3">
         <v>5988.7150000000001</v>
       </c>
-      <c r="J11" s="26"/>
+      <c r="J11" s="3">
+        <v>5879.7</v>
+      </c>
       <c r="K11" s="26"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y47"/>
   <sheetViews>
-    <sheetView topLeftCell="G13" workbookViewId="0">
-      <selection activeCell="N37" sqref="N37:O37"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="T32" sqref="T32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="7" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="7" customWidth="1"/>
     <col min="3" max="3" width="8" style="7" customWidth="1"/>
     <col min="4" max="4" width="12" style="7" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="7" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="7" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="7" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="7" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="7" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="7" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="7" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="7" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="7" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="7" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="7" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="7" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="7" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="7" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="7" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="7" customWidth="1"/>
@@ -4860,50 +4868,56 @@
         <v>88</v>
       </c>
       <c r="J44" s="11">
         <v>20487.400000000001</v>
       </c>
       <c r="K44" s="11">
         <v>88.3</v>
       </c>
       <c r="L44" s="11">
         <v>27680.517</v>
       </c>
       <c r="M44" s="41">
         <v>98.7</v>
       </c>
       <c r="N44" s="11">
         <v>33454.690999999999</v>
       </c>
       <c r="O44" s="41">
         <v>101</v>
       </c>
       <c r="P44" s="11">
         <v>39443.406000000003</v>
       </c>
       <c r="Q44" s="7">
         <v>103.4</v>
+      </c>
+      <c r="R44" s="11">
+        <v>45323.1</v>
+      </c>
+      <c r="S44" s="7">
+        <v>104.9</v>
       </c>
     </row>
     <row r="47" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A47" s="20" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
     <mergeCell ref="X24:Y24"/>
     <mergeCell ref="R24:S24"/>
     <mergeCell ref="T24:U24"/>
     <mergeCell ref="V24:W24"/>
     <mergeCell ref="N31:O31"/>
     <mergeCell ref="P31:Q31"/>
     <mergeCell ref="R31:S31"/>
     <mergeCell ref="T31:U31"/>
     <mergeCell ref="V31:W31"/>
     <mergeCell ref="X31:Y31"/>
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="L24:M24"/>
     <mergeCell ref="N24:O24"/>
     <mergeCell ref="P24:Q24"/>
     <mergeCell ref="D31:E31"/>