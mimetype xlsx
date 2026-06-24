--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -894,52 +894,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P67"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A49" zoomScale="145" zoomScaleSheetLayoutView="145" workbookViewId="0">
-      <selection activeCell="C63" sqref="C63"/>
+    <sheetView tabSelected="1" topLeftCell="A43" zoomScale="145" zoomScaleSheetLayoutView="145" workbookViewId="0">
+      <selection activeCell="E64" sqref="E64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="24.88671875" style="12" customWidth="1"/>
     <col min="2" max="13" width="11.109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="12.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="23.25" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
       <c r="F1" s="47"/>
       <c r="G1" s="47"/>
       <c r="H1" s="47"/>
       <c r="I1" s="47"/>
       <c r="J1" s="47"/>
       <c r="K1" s="48"/>
       <c r="L1" s="48"/>
@@ -2972,349 +2972,377 @@
       <c r="J48" s="26">
         <v>29251</v>
       </c>
       <c r="K48" s="26">
         <v>30699</v>
       </c>
       <c r="L48" s="41">
         <v>34466</v>
       </c>
       <c r="M48" s="41">
         <v>37900</v>
       </c>
       <c r="N48" s="41">
         <v>46567</v>
       </c>
     </row>
     <row r="49" spans="1:16" ht="15" customHeight="1" thickBot="1"/>
     <row r="50" spans="1:16" ht="15" customHeight="1" thickBot="1">
       <c r="A50" s="28"/>
       <c r="B50" s="29">
         <v>2023</v>
       </c>
       <c r="C50" s="29">
         <v>2024</v>
       </c>
-      <c r="D50" s="29"/>
+      <c r="D50" s="29">
+        <v>2025</v>
+      </c>
       <c r="E50" s="29"/>
       <c r="F50" s="29"/>
       <c r="G50" s="29"/>
       <c r="H50" s="29"/>
       <c r="I50" s="29"/>
       <c r="J50" s="29"/>
       <c r="K50" s="29"/>
       <c r="L50" s="29"/>
       <c r="M50" s="29"/>
       <c r="N50" s="29"/>
     </row>
     <row r="51" spans="1:16" ht="15" customHeight="1">
       <c r="A51" s="30" t="s">
         <v>4</v>
       </c>
       <c r="B51" s="43">
         <v>50894</v>
       </c>
       <c r="C51" s="32">
         <v>53792</v>
       </c>
-      <c r="D51" s="32"/>
+      <c r="D51" s="32">
+        <v>60944</v>
+      </c>
       <c r="E51" s="33"/>
       <c r="F51" s="31"/>
       <c r="G51" s="32"/>
       <c r="H51" s="32"/>
       <c r="I51" s="34"/>
       <c r="J51" s="25"/>
       <c r="K51" s="25"/>
       <c r="L51" s="25"/>
       <c r="M51" s="25"/>
       <c r="N51" s="25"/>
       <c r="O51" s="16"/>
       <c r="P51" s="15"/>
     </row>
     <row r="52" spans="1:16" ht="15" customHeight="1">
       <c r="A52" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B52" s="44">
         <v>48818</v>
       </c>
       <c r="C52" s="35">
         <v>52008</v>
       </c>
-      <c r="D52" s="35"/>
+      <c r="D52" s="35">
+        <v>58695</v>
+      </c>
       <c r="E52" s="35"/>
       <c r="F52" s="35"/>
       <c r="G52" s="35"/>
       <c r="H52" s="35"/>
       <c r="I52" s="36"/>
       <c r="J52" s="26"/>
       <c r="K52" s="26"/>
       <c r="L52" s="37"/>
       <c r="M52" s="37"/>
       <c r="N52" s="37"/>
       <c r="O52" s="17"/>
       <c r="P52" s="15"/>
     </row>
     <row r="53" spans="1:16" ht="16.8" customHeight="1">
       <c r="A53" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B53" s="41">
         <v>52889</v>
       </c>
       <c r="C53" s="35">
         <v>55576</v>
       </c>
-      <c r="D53" s="35"/>
+      <c r="D53" s="35">
+        <v>55576</v>
+      </c>
       <c r="E53" s="35"/>
       <c r="F53" s="35"/>
       <c r="G53" s="35"/>
       <c r="H53" s="35"/>
       <c r="I53" s="36"/>
       <c r="J53" s="26"/>
       <c r="K53" s="26"/>
       <c r="L53" s="37"/>
       <c r="M53" s="37"/>
       <c r="N53" s="37"/>
       <c r="O53" s="17"/>
       <c r="P53" s="15"/>
     </row>
     <row r="54" spans="1:16" ht="15" customHeight="1">
       <c r="A54" s="27" t="s">
         <v>6</v>
       </c>
       <c r="B54" s="41">
         <v>54871</v>
       </c>
       <c r="C54" s="35">
         <v>58321</v>
       </c>
-      <c r="D54" s="35"/>
+      <c r="D54" s="35">
+        <v>65916</v>
+      </c>
       <c r="E54" s="35"/>
       <c r="F54" s="35"/>
       <c r="G54" s="35"/>
       <c r="H54" s="35"/>
       <c r="I54" s="36"/>
       <c r="J54" s="26"/>
       <c r="K54" s="26"/>
       <c r="L54" s="37"/>
       <c r="M54" s="37"/>
       <c r="N54" s="37"/>
       <c r="O54" s="17"/>
       <c r="P54" s="15"/>
     </row>
     <row r="55" spans="1:16" ht="15" customHeight="1">
       <c r="A55" s="27" t="s">
         <v>7</v>
       </c>
       <c r="B55" s="41">
         <v>53035</v>
       </c>
       <c r="C55" s="35">
         <v>55055</v>
       </c>
-      <c r="D55" s="35"/>
+      <c r="D55" s="35">
+        <v>61835</v>
+      </c>
       <c r="E55" s="35"/>
       <c r="F55" s="35"/>
       <c r="G55" s="35"/>
       <c r="H55" s="35"/>
       <c r="I55" s="36"/>
       <c r="J55" s="26"/>
       <c r="K55" s="26"/>
       <c r="L55" s="37"/>
       <c r="M55" s="37"/>
       <c r="N55" s="37"/>
       <c r="O55" s="17"/>
       <c r="P55" s="15"/>
     </row>
     <row r="56" spans="1:16" ht="15" customHeight="1">
       <c r="A56" s="27" t="s">
         <v>8</v>
       </c>
       <c r="B56" s="41">
         <v>52265</v>
       </c>
       <c r="C56" s="35">
         <v>56184</v>
       </c>
-      <c r="D56" s="35"/>
+      <c r="D56" s="35">
+        <v>63945</v>
+      </c>
       <c r="E56" s="35"/>
       <c r="F56" s="35"/>
       <c r="G56" s="35"/>
       <c r="H56" s="35"/>
       <c r="I56" s="36"/>
       <c r="J56" s="26"/>
       <c r="K56" s="26"/>
       <c r="L56" s="37"/>
       <c r="M56" s="37"/>
       <c r="N56" s="37"/>
       <c r="O56" s="17"/>
       <c r="P56" s="15"/>
     </row>
     <row r="57" spans="1:16" ht="15" customHeight="1">
       <c r="A57" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B57" s="41">
         <v>52518</v>
       </c>
       <c r="C57" s="35">
         <v>54986</v>
       </c>
-      <c r="D57" s="35"/>
+      <c r="D57" s="35">
+        <v>63562</v>
+      </c>
       <c r="E57" s="35"/>
       <c r="F57" s="35"/>
       <c r="G57" s="35"/>
       <c r="H57" s="35"/>
       <c r="I57" s="36"/>
       <c r="J57" s="26"/>
       <c r="K57" s="26"/>
       <c r="L57" s="37"/>
       <c r="M57" s="37"/>
       <c r="N57" s="37"/>
     </row>
     <row r="58" spans="1:16" ht="15" customHeight="1">
       <c r="A58" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="41">
         <v>52959</v>
       </c>
       <c r="C58" s="35">
         <v>56166</v>
       </c>
-      <c r="D58" s="35"/>
+      <c r="D58" s="35">
+        <v>64367</v>
+      </c>
       <c r="E58" s="35"/>
       <c r="F58" s="35"/>
       <c r="G58" s="35"/>
       <c r="H58" s="35"/>
       <c r="I58" s="36"/>
       <c r="J58" s="26"/>
       <c r="K58" s="26"/>
       <c r="L58" s="37"/>
       <c r="M58" s="37"/>
       <c r="N58" s="37"/>
     </row>
     <row r="59" spans="1:16" ht="15" customHeight="1">
       <c r="A59" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B59" s="41">
         <v>52385</v>
       </c>
       <c r="C59" s="35">
         <v>54051</v>
       </c>
-      <c r="D59" s="35"/>
+      <c r="D59" s="35">
+        <v>64519</v>
+      </c>
       <c r="E59" s="35"/>
       <c r="F59" s="35"/>
       <c r="G59" s="35"/>
       <c r="H59" s="35"/>
       <c r="I59" s="36"/>
       <c r="J59" s="26"/>
       <c r="K59" s="26"/>
       <c r="L59" s="37"/>
       <c r="M59" s="37"/>
       <c r="N59" s="37"/>
     </row>
     <row r="60" spans="1:16" ht="15" customHeight="1">
       <c r="A60" s="27" t="s">
         <v>12</v>
       </c>
       <c r="B60" s="41">
         <v>53680</v>
       </c>
       <c r="C60" s="35">
         <v>56380</v>
       </c>
-      <c r="D60" s="35"/>
+      <c r="D60" s="35">
+        <v>62422</v>
+      </c>
       <c r="E60" s="35"/>
       <c r="F60" s="35"/>
       <c r="G60" s="35"/>
       <c r="H60" s="35"/>
       <c r="I60" s="36"/>
       <c r="J60" s="26"/>
       <c r="K60" s="26"/>
       <c r="L60" s="37"/>
       <c r="M60" s="37"/>
       <c r="N60" s="37"/>
     </row>
     <row r="61" spans="1:16" ht="15" customHeight="1">
       <c r="A61" s="39" t="s">
         <v>26</v>
       </c>
       <c r="B61" s="41">
         <v>51684</v>
       </c>
       <c r="C61" s="25">
         <v>54383</v>
       </c>
-      <c r="D61" s="25"/>
+      <c r="D61" s="25">
+        <v>60318</v>
+      </c>
       <c r="E61" s="25"/>
       <c r="F61" s="25"/>
       <c r="G61" s="25"/>
       <c r="H61" s="25"/>
       <c r="I61" s="40"/>
       <c r="J61" s="38"/>
       <c r="K61" s="38"/>
       <c r="L61" s="38"/>
       <c r="M61" s="38"/>
       <c r="N61" s="37"/>
     </row>
     <row r="62" spans="1:16" ht="15" customHeight="1">
       <c r="A62" s="27" t="s">
         <v>13</v>
       </c>
       <c r="B62" s="41">
         <v>52337</v>
       </c>
       <c r="C62" s="35">
         <v>55206</v>
       </c>
-      <c r="D62" s="35"/>
+      <c r="D62" s="35">
+        <v>62484</v>
+      </c>
       <c r="E62" s="35"/>
       <c r="F62" s="35"/>
       <c r="G62" s="35"/>
       <c r="H62" s="35"/>
       <c r="I62" s="36"/>
       <c r="J62" s="26"/>
       <c r="K62" s="26"/>
       <c r="L62" s="37"/>
       <c r="M62" s="37"/>
       <c r="N62" s="37"/>
     </row>
     <row r="63" spans="1:16" ht="15" customHeight="1">
       <c r="A63" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B63" s="41">
         <v>51704</v>
       </c>
       <c r="C63" s="35">
         <v>54114</v>
       </c>
-      <c r="D63" s="35"/>
+      <c r="D63" s="35">
+        <v>64278</v>
+      </c>
       <c r="E63" s="35"/>
       <c r="F63" s="35"/>
       <c r="G63" s="35"/>
       <c r="H63" s="35"/>
       <c r="I63" s="36"/>
       <c r="J63" s="26"/>
       <c r="K63" s="26"/>
       <c r="L63" s="37"/>
       <c r="M63" s="37"/>
       <c r="N63" s="37"/>
     </row>
     <row r="64" spans="1:16" ht="15" customHeight="1">
       <c r="A64" s="6"/>
       <c r="B64" s="13"/>
       <c r="C64" s="13"/>
       <c r="D64" s="13"/>
       <c r="E64" s="13"/>
       <c r="F64" s="13"/>
       <c r="G64" s="13"/>
       <c r="H64" s="13"/>
       <c r="I64" s="13"/>
       <c r="J64" s="13"/>
       <c r="K64" s="13"/>
       <c r="L64" s="13"/>
     </row>