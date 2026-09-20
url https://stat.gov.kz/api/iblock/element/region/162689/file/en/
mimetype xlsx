--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,161 +1,383 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Sapieva\Desktop\Динамические ряды 2024торг\торг динамика месяц\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="6270" yWindow="4575" windowWidth="19485" windowHeight="7215"/>
+    <workbookView xWindow="6270" yWindow="4575" windowWidth="19485" windowHeight="7215" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="ifi" sheetId="5" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="5" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="6" r:id="rId2"/>
+    <sheet name="Indicator" sheetId="7" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ifi!$A$1:$M$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Metadata!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="56">
   <si>
     <t>Volume index  (by field of Trade)</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>in % to previous month</t>
   </si>
   <si>
     <t>in % to corresponding period of pervious year</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>million tenge</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>The volume index of turnover shows how turnover changes as a result of changes in its physical volume, excluding the impact of price changes.</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Calculation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>To calculate the volume index of goods (services) turnover, the turnovers of the reporting and base periods are compared at the prices of the same period, taken as the base period (in constant prices).</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>Statistical forms: "Report on the sale of goods and services" (index – 2-trade, frequency – monthly), "Report on the sale of goods and services" (index – 1-VT, frequency – annual).</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar </t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/zko/spreadsheets/?industry=28254&amp;year=&amp;name=85285&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>Division of statistics of services and trade</t>
+  </si>
+  <si>
+    <t>Сапиева Данара</t>
+  </si>
+  <si>
+    <t>+7 7112 500577</t>
+  </si>
+  <si>
+    <t>d.sapieva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>since 2020 January</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
@@ -263,132 +485,193 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2 2" xfId="6"/>
+    <cellStyle name="Обычный 2 3 2" xfId="5"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -633,139 +916,615 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/zko/spreadsheets/?industry=28254&amp;year=&amp;name=85285&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:D29"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="42.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="60.42578125" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A1" s="33"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="15"/>
+      <c r="D1" s="15"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A2" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2" s="19">
+        <v>171402</v>
+      </c>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A3" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="15"/>
+      <c r="D3" s="15"/>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A4" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="15"/>
+      <c r="D4" s="15"/>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A5" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="15"/>
+      <c r="D5" s="15"/>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A6" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="C6" s="15"/>
+      <c r="D6" s="15"/>
+    </row>
+    <row r="7" spans="1:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" s="15"/>
+      <c r="D7" s="15"/>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A8" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" s="15"/>
+      <c r="D8" s="15"/>
+    </row>
+    <row r="9" spans="1:4" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="15"/>
+      <c r="D9" s="15"/>
+    </row>
+    <row r="10" spans="1:4" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="15"/>
+      <c r="D10" s="15"/>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A11" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="21"/>
+      <c r="C11" s="15"/>
+      <c r="D11" s="15"/>
+    </row>
+    <row r="12" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="15"/>
+      <c r="D12" s="15"/>
+    </row>
+    <row r="13" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A13" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="15"/>
+      <c r="D13" s="15"/>
+    </row>
+    <row r="14" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="C14" s="15"/>
+      <c r="D14" s="15"/>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A15" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="15"/>
+      <c r="D15" s="15"/>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A16" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="23">
+        <v>46246</v>
+      </c>
+      <c r="C16" s="15"/>
+      <c r="D16" s="15"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A17" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="23">
+        <v>46279</v>
+      </c>
+      <c r="C17" s="15"/>
+      <c r="D17" s="15"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A18" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" s="15"/>
+      <c r="D18" s="15"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A19" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" s="15"/>
+      <c r="D19" s="15"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A20" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="15"/>
+      <c r="D20" s="15"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A21" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" s="15"/>
+      <c r="D21" s="15"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A22" s="16"/>
+      <c r="B22" s="16"/>
+      <c r="C22" s="15"/>
+      <c r="D22" s="15"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A23" s="16"/>
+      <c r="B23" s="16"/>
+      <c r="C23" s="15"/>
+      <c r="D23" s="15"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A24" s="16"/>
+      <c r="B24" s="16"/>
+      <c r="C24" s="15"/>
+      <c r="D24" s="15"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A25" s="16"/>
+      <c r="B25" s="16"/>
+      <c r="C25" s="15"/>
+      <c r="D25" s="15"/>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A26" s="16"/>
+      <c r="B26" s="16"/>
+      <c r="C26" s="15"/>
+      <c r="D26" s="15"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A27" s="16"/>
+      <c r="B27" s="16"/>
+      <c r="C27" s="15"/>
+      <c r="D27" s="15"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A28" s="16"/>
+      <c r="B28" s="16"/>
+      <c r="C28" s="15"/>
+      <c r="D28" s="15"/>
+    </row>
+    <row r="29" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A29" s="17"/>
+      <c r="B29" s="17"/>
+      <c r="C29" s="15"/>
+      <c r="D29" s="15"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId3"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="1"/>
+    <col min="2" max="2" width="124.7109375" customWidth="1"/>
+    <col min="257" max="257" width="5" customWidth="1"/>
+    <col min="258" max="258" width="124.7109375" customWidth="1"/>
+    <col min="513" max="513" width="5" customWidth="1"/>
+    <col min="514" max="514" width="124.7109375" customWidth="1"/>
+    <col min="769" max="769" width="5" customWidth="1"/>
+    <col min="770" max="770" width="124.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="5" customWidth="1"/>
+    <col min="1026" max="1026" width="124.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="5" customWidth="1"/>
+    <col min="1282" max="1282" width="124.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="5" customWidth="1"/>
+    <col min="1538" max="1538" width="124.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="5" customWidth="1"/>
+    <col min="1794" max="1794" width="124.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="5" customWidth="1"/>
+    <col min="2050" max="2050" width="124.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="5" customWidth="1"/>
+    <col min="2306" max="2306" width="124.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="5" customWidth="1"/>
+    <col min="2562" max="2562" width="124.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="5" customWidth="1"/>
+    <col min="2818" max="2818" width="124.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="5" customWidth="1"/>
+    <col min="3074" max="3074" width="124.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="5" customWidth="1"/>
+    <col min="3330" max="3330" width="124.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="5" customWidth="1"/>
+    <col min="3586" max="3586" width="124.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="5" customWidth="1"/>
+    <col min="3842" max="3842" width="124.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="5" customWidth="1"/>
+    <col min="4098" max="4098" width="124.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="5" customWidth="1"/>
+    <col min="4354" max="4354" width="124.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="5" customWidth="1"/>
+    <col min="4610" max="4610" width="124.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="5" customWidth="1"/>
+    <col min="4866" max="4866" width="124.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="5" customWidth="1"/>
+    <col min="5122" max="5122" width="124.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="5" customWidth="1"/>
+    <col min="5378" max="5378" width="124.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="5" customWidth="1"/>
+    <col min="5634" max="5634" width="124.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="5" customWidth="1"/>
+    <col min="5890" max="5890" width="124.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="5" customWidth="1"/>
+    <col min="6146" max="6146" width="124.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="5" customWidth="1"/>
+    <col min="6402" max="6402" width="124.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="5" customWidth="1"/>
+    <col min="6658" max="6658" width="124.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="5" customWidth="1"/>
+    <col min="6914" max="6914" width="124.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="5" customWidth="1"/>
+    <col min="7170" max="7170" width="124.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="5" customWidth="1"/>
+    <col min="7426" max="7426" width="124.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="5" customWidth="1"/>
+    <col min="7682" max="7682" width="124.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="5" customWidth="1"/>
+    <col min="7938" max="7938" width="124.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="5" customWidth="1"/>
+    <col min="8194" max="8194" width="124.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="5" customWidth="1"/>
+    <col min="8450" max="8450" width="124.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="5" customWidth="1"/>
+    <col min="8706" max="8706" width="124.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="5" customWidth="1"/>
+    <col min="8962" max="8962" width="124.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="5" customWidth="1"/>
+    <col min="9218" max="9218" width="124.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="5" customWidth="1"/>
+    <col min="9474" max="9474" width="124.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="5" customWidth="1"/>
+    <col min="9730" max="9730" width="124.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="5" customWidth="1"/>
+    <col min="9986" max="9986" width="124.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="5" customWidth="1"/>
+    <col min="10242" max="10242" width="124.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="5" customWidth="1"/>
+    <col min="10498" max="10498" width="124.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="5" customWidth="1"/>
+    <col min="10754" max="10754" width="124.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="5" customWidth="1"/>
+    <col min="11010" max="11010" width="124.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="5" customWidth="1"/>
+    <col min="11266" max="11266" width="124.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="5" customWidth="1"/>
+    <col min="11522" max="11522" width="124.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="5" customWidth="1"/>
+    <col min="11778" max="11778" width="124.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="5" customWidth="1"/>
+    <col min="12034" max="12034" width="124.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="5" customWidth="1"/>
+    <col min="12290" max="12290" width="124.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="5" customWidth="1"/>
+    <col min="12546" max="12546" width="124.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="5" customWidth="1"/>
+    <col min="12802" max="12802" width="124.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="5" customWidth="1"/>
+    <col min="13058" max="13058" width="124.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="5" customWidth="1"/>
+    <col min="13314" max="13314" width="124.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="5" customWidth="1"/>
+    <col min="13570" max="13570" width="124.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="5" customWidth="1"/>
+    <col min="13826" max="13826" width="124.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="5" customWidth="1"/>
+    <col min="14082" max="14082" width="124.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="5" customWidth="1"/>
+    <col min="14338" max="14338" width="124.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="5" customWidth="1"/>
+    <col min="14594" max="14594" width="124.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="5" customWidth="1"/>
+    <col min="14850" max="14850" width="124.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="5" customWidth="1"/>
+    <col min="15106" max="15106" width="124.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="5" customWidth="1"/>
+    <col min="15362" max="15362" width="124.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="5" customWidth="1"/>
+    <col min="15618" max="15618" width="124.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="5" customWidth="1"/>
+    <col min="15874" max="15874" width="124.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="5" customWidth="1"/>
+    <col min="16130" max="16130" width="124.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="28"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="29" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="29" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="29" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="29" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="29" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="29" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="30"/>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="29"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="29"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="31"/>
+    </row>
+    <row r="20" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B20" s="32" t="s">
+        <v>55</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H10" sqref="H10"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F13" sqref="F13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="17"/>
-[...10 lines deleted...]
-      <c r="M1" s="17"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+      <c r="J1" s="35"/>
+      <c r="K1" s="35"/>
+      <c r="L1" s="35"/>
+      <c r="M1" s="35"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M2" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="18" t="s">
+      <c r="A3" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="19"/>
-[...10 lines deleted...]
-      <c r="M3" s="21"/>
+      <c r="B3" s="37"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="38"/>
+      <c r="K3" s="38"/>
+      <c r="L3" s="38"/>
+      <c r="M3" s="39"/>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6">
         <v>2020</v>
       </c>
       <c r="B4" s="7">
         <v>103.3</v>
       </c>
       <c r="C4" s="8">
         <v>98.9</v>
       </c>
       <c r="D4" s="8">
         <v>102</v>
       </c>
       <c r="E4" s="8">
         <v>74</v>
       </c>
       <c r="F4" s="8">
         <v>81.400000000000006</v>
       </c>
       <c r="G4" s="8">
         <v>105.2</v>
       </c>
       <c r="H4" s="8">
         <v>97.3</v>
@@ -994,70 +1753,72 @@
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="6">
         <v>2026</v>
       </c>
       <c r="B10" s="8">
         <v>46.8</v>
       </c>
       <c r="C10" s="8">
         <v>101.4</v>
       </c>
       <c r="D10" s="8">
         <v>130.6</v>
       </c>
       <c r="E10" s="8">
         <v>87.5</v>
       </c>
       <c r="F10" s="8">
         <v>99.9</v>
       </c>
       <c r="G10" s="8">
         <v>118.2</v>
       </c>
       <c r="H10" s="8">
         <v>99.8</v>
       </c>
-      <c r="I10" s="8"/>
+      <c r="I10" s="8">
+        <v>112.1</v>
+      </c>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="12"/>
     </row>
     <row r="11" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="22"/>
-[...11 lines deleted...]
-      <c r="M11" s="24"/>
+      <c r="A11" s="40"/>
+      <c r="B11" s="41"/>
+      <c r="C11" s="41"/>
+      <c r="D11" s="41"/>
+      <c r="E11" s="41"/>
+      <c r="F11" s="41"/>
+      <c r="G11" s="41"/>
+      <c r="H11" s="41"/>
+      <c r="I11" s="41"/>
+      <c r="J11" s="41"/>
+      <c r="K11" s="41"/>
+      <c r="L11" s="41"/>
+      <c r="M11" s="42"/>
     </row>
     <row r="12" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="6">
         <v>2020</v>
       </c>
       <c r="B12" s="8">
         <v>53.2</v>
       </c>
       <c r="C12" s="8">
         <v>103.2</v>
       </c>
       <c r="D12" s="8">
         <v>119</v>
       </c>
       <c r="E12" s="8">
         <v>74.2</v>
       </c>
       <c r="F12" s="8">
         <v>131.30000000000001</v>
       </c>
       <c r="G12" s="8">
         <v>118.8</v>
       </c>
       <c r="H12" s="8">
         <v>80</v>
@@ -1286,72 +2047,74 @@
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="13">
         <v>2026</v>
       </c>
       <c r="B18" s="8">
         <v>100.5</v>
       </c>
       <c r="C18" s="8">
         <v>100.8</v>
       </c>
       <c r="D18" s="8">
         <v>100.4</v>
       </c>
       <c r="E18" s="8">
         <v>101.1</v>
       </c>
       <c r="F18" s="8">
         <v>99.6</v>
       </c>
       <c r="G18" s="8">
         <v>100.9</v>
       </c>
       <c r="H18" s="8">
         <v>100.9</v>
       </c>
-      <c r="I18" s="8"/>
+      <c r="I18" s="8">
+        <v>101.8</v>
+      </c>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="22" t="s">
+      <c r="A19" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="23"/>
-[...10 lines deleted...]
-      <c r="M19" s="24"/>
+      <c r="B19" s="41"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="41"/>
+      <c r="E19" s="41"/>
+      <c r="F19" s="41"/>
+      <c r="G19" s="41"/>
+      <c r="H19" s="41"/>
+      <c r="I19" s="41"/>
+      <c r="J19" s="41"/>
+      <c r="K19" s="41"/>
+      <c r="L19" s="41"/>
+      <c r="M19" s="42"/>
     </row>
     <row r="20" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="6">
         <v>2020</v>
       </c>
       <c r="B20" s="8">
         <v>103.3</v>
       </c>
       <c r="C20" s="8">
         <v>100.9</v>
       </c>
       <c r="D20" s="8">
         <v>101.7</v>
       </c>
       <c r="E20" s="8">
         <v>93.9</v>
       </c>
       <c r="F20" s="8">
         <v>90.5</v>
       </c>
       <c r="G20" s="8">
         <v>93.9</v>
       </c>
       <c r="H20" s="8">
         <v>93.9</v>
@@ -1580,87 +2343,82 @@
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="13">
         <v>2026</v>
       </c>
       <c r="B26" s="8">
         <v>100.5</v>
       </c>
       <c r="C26" s="11">
         <v>100.7</v>
       </c>
       <c r="D26" s="11">
         <v>100.5</v>
       </c>
       <c r="E26" s="11">
         <v>100.7</v>
       </c>
       <c r="F26" s="11">
         <v>100.4</v>
       </c>
       <c r="G26" s="11">
         <v>100.5</v>
       </c>
       <c r="H26" s="11">
         <v>100.5</v>
       </c>
-      <c r="I26" s="11"/>
+      <c r="I26" s="11">
+        <v>100.6</v>
+      </c>
       <c r="J26" s="11"/>
       <c r="K26" s="11"/>
       <c r="L26" s="11"/>
-      <c r="M26" s="15"/>
+      <c r="M26" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-[...1 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>ifi!Область_печати</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>