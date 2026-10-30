--- v2 (2026-09-20)
+++ v3 (2026-10-30)
@@ -4,55 +4,55 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Sapieva\Desktop\Динамические ряды 2024торг\торг динамика месяц\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Sapieva\Desktop\Динамические ряды 2024торг\торг динамика месяц1\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="6270" yWindow="4575" windowWidth="19485" windowHeight="7215" activeTab="2"/>
+    <workbookView xWindow="6270" yWindow="4575" windowWidth="19485" windowHeight="7215"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="5" r:id="rId1"/>
     <sheet name="Conventions" sheetId="6" r:id="rId2"/>
     <sheet name="Indicator" sheetId="7" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Metadata!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="56">
   <si>
     <t>Volume index  (by field of Trade)</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
@@ -923,52 +923,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/zko/spreadsheets/?industry=28254&amp;year=&amp;name=85285&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D29"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="60.42578125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A1" s="33"/>
       <c r="B1" s="33"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="19">
         <v>171402</v>
       </c>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
     </row>
@@ -1083,61 +1083,61 @@
     <row r="14" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="15"/>
       <c r="D14" s="15"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A15" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="15"/>
       <c r="D15" s="15"/>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="23">
-        <v>46246</v>
+        <v>46307</v>
       </c>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B17" s="23">
-        <v>46279</v>
+        <v>46338</v>
       </c>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="26" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A19" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="26" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="15"/>
       <c r="D19" s="15"/>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
@@ -1399,52 +1399,52 @@
       <c r="B12" s="30"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="29"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="29"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="31"/>
     </row>
     <row r="20" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B20" s="32" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F13" sqref="F13"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="35"/>
       <c r="C1" s="35"/>
       <c r="D1" s="35"/>
       <c r="E1" s="35"/>
       <c r="F1" s="35"/>
       <c r="G1" s="35"/>
       <c r="H1" s="35"/>
       <c r="I1" s="35"/>
       <c r="J1" s="35"/>
       <c r="K1" s="35"/>
       <c r="L1" s="35"/>
       <c r="M1" s="35"/>
     </row>
@@ -1756,51 +1756,53 @@
       </c>
       <c r="B10" s="8">
         <v>46.8</v>
       </c>
       <c r="C10" s="8">
         <v>101.4</v>
       </c>
       <c r="D10" s="8">
         <v>130.6</v>
       </c>
       <c r="E10" s="8">
         <v>87.5</v>
       </c>
       <c r="F10" s="8">
         <v>99.9</v>
       </c>
       <c r="G10" s="8">
         <v>118.2</v>
       </c>
       <c r="H10" s="8">
         <v>99.8</v>
       </c>
       <c r="I10" s="8">
         <v>112.1</v>
       </c>
-      <c r="J10" s="8"/>
+      <c r="J10" s="8">
+        <v>109.4</v>
+      </c>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="12"/>
     </row>
     <row r="11" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="40"/>
       <c r="B11" s="41"/>
       <c r="C11" s="41"/>
       <c r="D11" s="41"/>
       <c r="E11" s="41"/>
       <c r="F11" s="41"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="41"/>
       <c r="K11" s="41"/>
       <c r="L11" s="41"/>
       <c r="M11" s="42"/>
     </row>
     <row r="12" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="6">
         <v>2020</v>
       </c>
       <c r="B12" s="8">
         <v>53.2</v>
@@ -2050,51 +2052,53 @@
       </c>
       <c r="B18" s="8">
         <v>100.5</v>
       </c>
       <c r="C18" s="8">
         <v>100.8</v>
       </c>
       <c r="D18" s="8">
         <v>100.4</v>
       </c>
       <c r="E18" s="8">
         <v>101.1</v>
       </c>
       <c r="F18" s="8">
         <v>99.6</v>
       </c>
       <c r="G18" s="8">
         <v>100.9</v>
       </c>
       <c r="H18" s="8">
         <v>100.9</v>
       </c>
       <c r="I18" s="8">
         <v>101.8</v>
       </c>
-      <c r="J18" s="8"/>
+      <c r="J18" s="8">
+        <v>100.6</v>
+      </c>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="41"/>
       <c r="C19" s="41"/>
       <c r="D19" s="41"/>
       <c r="E19" s="41"/>
       <c r="F19" s="41"/>
       <c r="G19" s="41"/>
       <c r="H19" s="41"/>
       <c r="I19" s="41"/>
       <c r="J19" s="41"/>
       <c r="K19" s="41"/>
       <c r="L19" s="41"/>
       <c r="M19" s="42"/>
     </row>
     <row r="20" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="6">
         <v>2020</v>
       </c>
@@ -2346,51 +2350,53 @@
       </c>
       <c r="B26" s="8">
         <v>100.5</v>
       </c>
       <c r="C26" s="11">
         <v>100.7</v>
       </c>
       <c r="D26" s="11">
         <v>100.5</v>
       </c>
       <c r="E26" s="11">
         <v>100.7</v>
       </c>
       <c r="F26" s="11">
         <v>100.4</v>
       </c>
       <c r="G26" s="11">
         <v>100.5</v>
       </c>
       <c r="H26" s="11">
         <v>100.5</v>
       </c>
       <c r="I26" s="11">
         <v>100.6</v>
       </c>
-      <c r="J26" s="11"/>
+      <c r="J26" s="11">
+        <v>100.5</v>
+      </c>
       <c r="K26" s="11"/>
       <c r="L26" s="11"/>
       <c r="M26" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>