--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,110 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Sapieva\Desktop\Динамические ряды 2024торг\торг динамика месяц\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="3750" yWindow="870" windowWidth="22365" windowHeight="5550"/>
   </bookViews>
   <sheets>
     <sheet name="quatity" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">quatity!$A$1:$M$13</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">quatity!$A$8:$M$20</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <si>
     <t>Quantity of implemetation of goods by month (by field of Trade)</t>
   </si>
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
+  </si>
+  <si>
+    <t>Date of publication: August 12, 2026</t>
+  </si>
+  <si>
+    <t>Date of next publication:  September 14, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -153,108 +161,189 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>66674</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>657225</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="66674"/>
+          <a:ext cx="2857500" cy="781051"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -499,544 +588,570 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N13"/>
+  <dimension ref="A3:N20"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="150" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H13" sqref="H13"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I26" sqref="I26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="14" width="11" style="3" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="16" t="s">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="J3" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="K3" s="19"/>
+      <c r="L3" s="19"/>
+      <c r="M3" s="19"/>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="J4" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="K4" s="19"/>
+      <c r="L4" s="19"/>
+      <c r="M4" s="19"/>
+    </row>
+    <row r="8" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="17"/>
-[...25 lines deleted...]
-      <c r="M2" s="4" t="s">
+      <c r="B8" s="18"/>
+      <c r="C8" s="18"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="18"/>
+      <c r="F8" s="18"/>
+      <c r="G8" s="18"/>
+      <c r="H8" s="18"/>
+      <c r="I8" s="18"/>
+      <c r="J8" s="18"/>
+      <c r="K8" s="18"/>
+      <c r="L8" s="18"/>
+      <c r="M8" s="18"/>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A9" s="1"/>
+      <c r="B9" s="2"/>
+      <c r="C9" s="2"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2"/>
+      <c r="H9" s="2"/>
+      <c r="I9" s="2"/>
+      <c r="J9" s="2"/>
+      <c r="K9" s="2"/>
+      <c r="L9" s="2"/>
+      <c r="M9" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="N2" s="5"/>
-[...3 lines deleted...]
-      <c r="B3" s="7" t="s">
+      <c r="N9" s="5"/>
+    </row>
+    <row r="10" spans="1:14" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="6"/>
+      <c r="B10" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="D10" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="7" t="s">
+      <c r="E10" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="7" t="s">
+      <c r="F10" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="7" t="s">
+      <c r="G10" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="7" t="s">
+      <c r="H10" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="I3" s="7" t="s">
+      <c r="I10" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="J3" s="7" t="s">
+      <c r="J10" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="K3" s="7" t="s">
+      <c r="K10" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="L3" s="7" t="s">
+      <c r="L10" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="M3" s="7" t="s">
+      <c r="M10" s="7" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="4" spans="1:14" s="8" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="9">
+    <row r="11" spans="1:14" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="9">
         <v>2017</v>
       </c>
-      <c r="B4" s="11">
+      <c r="B11" s="11">
         <v>38858.800000000003</v>
       </c>
-      <c r="C4" s="11">
+      <c r="C11" s="11">
         <v>41163</v>
       </c>
-      <c r="D4" s="11">
+      <c r="D11" s="11">
         <v>48488.3</v>
       </c>
-      <c r="E4" s="11">
+      <c r="E11" s="11">
         <v>45622.8</v>
       </c>
-      <c r="F4" s="11">
+      <c r="F11" s="11">
         <v>52545.5</v>
       </c>
-      <c r="G4" s="11">
+      <c r="G11" s="11">
         <v>48565.7</v>
       </c>
-      <c r="H4" s="11">
+      <c r="H11" s="11">
         <v>48699.8</v>
       </c>
-      <c r="I4" s="11">
+      <c r="I11" s="11">
         <v>49920.1</v>
       </c>
-      <c r="J4" s="11">
+      <c r="J11" s="11">
         <v>50797.3</v>
       </c>
-      <c r="K4" s="12">
+      <c r="K11" s="12">
         <v>55133.3</v>
       </c>
-      <c r="L4" s="11">
+      <c r="L11" s="11">
         <v>51384.2</v>
       </c>
-      <c r="M4" s="11">
+      <c r="M11" s="11">
         <v>84938.3</v>
       </c>
     </row>
-    <row r="5" spans="1:14" s="8" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="10">
+    <row r="12" spans="1:14" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="10">
         <v>2018</v>
       </c>
-      <c r="B5" s="11">
+      <c r="B12" s="11">
         <v>41502.5</v>
       </c>
-      <c r="C5" s="13">
+      <c r="C12" s="13">
         <v>43554.3</v>
       </c>
-      <c r="D5" s="11">
+      <c r="D12" s="11">
         <v>51216.800000000003</v>
       </c>
-      <c r="E5" s="11">
+      <c r="E12" s="11">
         <v>51046.1</v>
       </c>
-      <c r="F5" s="11">
+      <c r="F12" s="11">
         <v>56040.2</v>
       </c>
-      <c r="G5" s="11">
+      <c r="G12" s="11">
         <v>52042.5</v>
       </c>
-      <c r="H5" s="11">
+      <c r="H12" s="11">
         <v>51915</v>
       </c>
-      <c r="I5" s="11">
+      <c r="I12" s="11">
         <v>53627.3</v>
       </c>
-      <c r="J5" s="11">
+      <c r="J12" s="11">
         <v>57968.800000000003</v>
       </c>
-      <c r="K5" s="11">
+      <c r="K12" s="11">
         <v>49387.1</v>
       </c>
-      <c r="L5" s="11">
+      <c r="L12" s="11">
         <v>58975.3</v>
       </c>
-      <c r="M5" s="11">
+      <c r="M12" s="11">
         <v>89073.4</v>
       </c>
     </row>
-    <row r="6" spans="1:14" s="8" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="10">
+    <row r="13" spans="1:14" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="10">
         <v>2019</v>
       </c>
-      <c r="B6" s="14">
+      <c r="B13" s="14">
         <v>43636</v>
       </c>
-      <c r="C6" s="11">
+      <c r="C13" s="11">
         <v>47406.400000000001</v>
       </c>
-      <c r="D6" s="11">
+      <c r="D13" s="11">
         <v>54631.199999999997</v>
       </c>
-      <c r="E6" s="11">
+      <c r="E13" s="11">
         <v>56429.9</v>
       </c>
-      <c r="F6" s="11">
+      <c r="F13" s="11">
         <v>68337.3</v>
       </c>
-      <c r="G6" s="11">
+      <c r="G13" s="11">
         <v>62421.4</v>
       </c>
-      <c r="H6" s="11">
+      <c r="H13" s="11">
         <v>54189.7</v>
       </c>
-      <c r="I6" s="11">
+      <c r="I13" s="11">
         <v>53802.5</v>
       </c>
-      <c r="J6" s="11">
+      <c r="J13" s="11">
         <v>60218.1</v>
       </c>
-      <c r="K6" s="11">
+      <c r="K13" s="11">
         <v>54639.9</v>
       </c>
-      <c r="L6" s="11">
+      <c r="L13" s="11">
         <v>64113.1</v>
       </c>
-      <c r="M6" s="11">
+      <c r="M13" s="11">
         <v>89677.9</v>
       </c>
     </row>
-    <row r="7" spans="1:14" s="8" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="10">
+    <row r="14" spans="1:14" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="10">
         <v>2020</v>
       </c>
-      <c r="B7" s="11">
+      <c r="B14" s="11">
         <v>47733.7</v>
       </c>
-      <c r="C7" s="11">
+      <c r="C14" s="11">
         <v>49461.5</v>
       </c>
-      <c r="D7" s="11">
+      <c r="D14" s="11">
         <v>59018.1</v>
       </c>
-      <c r="E7" s="11">
+      <c r="E14" s="11">
         <v>43717.599999999999</v>
       </c>
-      <c r="F7" s="11">
+      <c r="F14" s="11">
         <v>57993</v>
       </c>
-      <c r="G7" s="11">
+      <c r="G14" s="11">
         <v>68767.3</v>
       </c>
-      <c r="H7" s="11">
+      <c r="H14" s="11">
         <v>55355.6</v>
       </c>
-      <c r="I7" s="11">
+      <c r="I14" s="11">
         <v>63299.4</v>
       </c>
-      <c r="J7" s="11">
+      <c r="J14" s="11">
         <v>64542.8</v>
       </c>
-      <c r="K7" s="11">
+      <c r="K14" s="11">
         <v>58967.3</v>
       </c>
-      <c r="L7" s="11">
+      <c r="L14" s="11">
         <v>61359.1</v>
       </c>
-      <c r="M7" s="11">
+      <c r="M14" s="11">
         <v>93442.6</v>
       </c>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A8" s="10">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A15" s="10">
         <v>2021</v>
       </c>
-      <c r="B8" s="11">
+      <c r="B15" s="11">
         <v>47852.3</v>
       </c>
-      <c r="C8" s="11">
+      <c r="C15" s="11">
         <v>47930.400000000001</v>
       </c>
-      <c r="D8" s="11">
+      <c r="D15" s="11">
         <v>58727</v>
       </c>
-      <c r="E8" s="11">
+      <c r="E15" s="11">
         <v>54502.8</v>
       </c>
-      <c r="F8" s="15">
+      <c r="F15" s="15">
         <v>58915.9</v>
       </c>
-      <c r="G8" s="11">
+      <c r="G15" s="11">
         <v>78666.7</v>
       </c>
-      <c r="H8" s="11">
+      <c r="H15" s="11">
         <v>58607</v>
       </c>
-      <c r="I8" s="11">
+      <c r="I15" s="11">
         <v>54983.3</v>
       </c>
-      <c r="J8" s="11">
+      <c r="J15" s="11">
         <v>78130.100000000006</v>
       </c>
-      <c r="K8" s="11">
+      <c r="K15" s="11">
         <v>69187.399999999994</v>
       </c>
-      <c r="L8" s="11">
+      <c r="L15" s="11">
         <v>64126.6</v>
       </c>
-      <c r="M8" s="11">
+      <c r="M15" s="11">
         <v>99909.3</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A9" s="10">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A16" s="10">
         <v>2022</v>
       </c>
-      <c r="B9" s="11">
+      <c r="B16" s="11">
         <v>50820.800000000003</v>
       </c>
-      <c r="C9" s="11">
+      <c r="C16" s="11">
         <v>55527.8</v>
       </c>
-      <c r="D9" s="11">
+      <c r="D16" s="11">
         <v>62843</v>
       </c>
-      <c r="E9" s="11">
+      <c r="E16" s="11">
         <v>66773.899999999994</v>
       </c>
-      <c r="F9" s="11">
+      <c r="F16" s="11">
         <v>60981.4</v>
       </c>
-      <c r="G9" s="11">
+      <c r="G16" s="11">
         <v>67112.3</v>
       </c>
-      <c r="H9" s="11">
+      <c r="H16" s="11">
         <v>71174.899999999994</v>
       </c>
-      <c r="I9" s="11">
+      <c r="I16" s="11">
         <v>82101</v>
       </c>
-      <c r="J9" s="11">
+      <c r="J16" s="11">
         <v>83767.899999999994</v>
       </c>
-      <c r="K9" s="11">
+      <c r="K16" s="11">
         <v>87832.2</v>
       </c>
-      <c r="L9" s="11">
+      <c r="L16" s="11">
         <v>97171.3</v>
       </c>
-      <c r="M9" s="11">
+      <c r="M16" s="11">
         <v>98741.4</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A10" s="10">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="10">
         <v>2023</v>
       </c>
-      <c r="B10" s="11">
+      <c r="B17" s="11">
         <v>65643.600000000006</v>
       </c>
-      <c r="C10" s="11">
+      <c r="C17" s="11">
         <v>69027.199999999997</v>
       </c>
-      <c r="D10" s="11">
+      <c r="D17" s="11">
         <v>90848</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E17" s="13">
         <v>75709.5</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F17" s="13">
         <v>76106.2</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G17" s="13">
         <v>97509.3</v>
       </c>
-      <c r="H10" s="13">
+      <c r="H17" s="13">
         <v>102830.5</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I17" s="13">
         <v>95152.7</v>
       </c>
-      <c r="J10" s="13">
+      <c r="J17" s="13">
         <v>110777</v>
       </c>
-      <c r="K10" s="13">
+      <c r="K17" s="13">
         <v>87002.7</v>
       </c>
-      <c r="L10" s="13">
+      <c r="L17" s="13">
         <v>130464.5</v>
       </c>
-      <c r="M10" s="13">
+      <c r="M17" s="13">
         <v>130046.39999999999</v>
       </c>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A11" s="10">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="10">
         <v>2024</v>
       </c>
-      <c r="B11" s="11">
+      <c r="B18" s="11">
         <v>70878.2</v>
       </c>
-      <c r="C11" s="11">
+      <c r="C18" s="11">
         <v>69456.100000000006</v>
       </c>
-      <c r="D11" s="11">
+      <c r="D18" s="11">
         <v>92969.2</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E18" s="13">
         <v>76194.399999999994</v>
       </c>
-      <c r="F11" s="13">
+      <c r="F18" s="13">
         <v>78962.7</v>
       </c>
-      <c r="G11" s="11">
+      <c r="G18" s="11">
         <v>101044.1</v>
       </c>
-      <c r="H11" s="13">
+      <c r="H18" s="13">
         <v>105189.7</v>
       </c>
-      <c r="I11" s="13">
+      <c r="I18" s="13">
         <v>113815.3</v>
       </c>
-      <c r="J11" s="13">
+      <c r="J18" s="13">
         <v>119691.3</v>
       </c>
-      <c r="K11" s="13">
+      <c r="K18" s="13">
         <v>121000.1</v>
       </c>
-      <c r="L11" s="13">
+      <c r="L18" s="13">
         <v>152795</v>
       </c>
-      <c r="M11" s="13">
+      <c r="M18" s="13">
         <v>159516.4</v>
       </c>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A12" s="10">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="10">
         <v>2025</v>
       </c>
-      <c r="B12" s="11">
+      <c r="B19" s="11">
         <v>74759</v>
       </c>
-      <c r="C12" s="11">
+      <c r="C19" s="11">
         <v>76895.600000000006</v>
       </c>
-      <c r="D12" s="11">
+      <c r="D19" s="11">
         <v>101735.3</v>
       </c>
-      <c r="E12" s="11">
+      <c r="E19" s="11">
         <v>88892.6</v>
       </c>
-      <c r="F12" s="11">
+      <c r="F19" s="11">
         <v>90780.1</v>
       </c>
-      <c r="G12" s="11">
+      <c r="G19" s="11">
         <v>107593.7</v>
       </c>
-      <c r="H12" s="11">
+      <c r="H19" s="11">
         <v>108091.3</v>
       </c>
-      <c r="I12" s="11">
+      <c r="I19" s="11">
         <v>121178.8</v>
       </c>
-      <c r="J12" s="11">
+      <c r="J19" s="11">
         <v>135213.6</v>
       </c>
-      <c r="K12" s="11">
+      <c r="K19" s="11">
         <v>131440.5</v>
       </c>
-      <c r="L12" s="11">
+      <c r="L19" s="11">
         <v>166273.29999999999</v>
       </c>
-      <c r="M12" s="11">
+      <c r="M19" s="11">
         <v>178437.1</v>
       </c>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A13" s="10">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="10">
         <v>2026</v>
       </c>
-      <c r="B13" s="11">
+      <c r="B20" s="11">
         <v>84396.4</v>
       </c>
-      <c r="C13" s="11">
+      <c r="C20" s="11">
         <v>86327.5</v>
       </c>
-      <c r="D13" s="11">
+      <c r="D20" s="11">
         <v>113120.8</v>
       </c>
-      <c r="E13" s="11">
+      <c r="E20" s="11">
         <v>99753.7</v>
       </c>
-      <c r="F13" s="11">
+      <c r="F20" s="11">
         <v>100000.7</v>
       </c>
-      <c r="G13" s="11">
+      <c r="G20" s="11">
         <v>118811.5</v>
       </c>
-      <c r="H13" s="11">
+      <c r="H20" s="11">
         <v>119009</v>
       </c>
+      <c r="I20" s="11">
+        <v>133406.6</v>
+      </c>
+      <c r="J20" s="16"/>
+      <c r="K20" s="16"/>
+      <c r="L20" s="16"/>
+      <c r="M20" s="16"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-    <mergeCell ref="A1:M1"/>
+  <mergeCells count="3">
+    <mergeCell ref="A8:M8"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="J4:M4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>