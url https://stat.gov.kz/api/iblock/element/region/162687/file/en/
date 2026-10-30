--- v2 (2026-09-20)
+++ v3 (2026-10-30)
@@ -1,349 +1,532 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Sapieva\Desktop\Динамические ряды 2024торг\торг динамика месяц\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Sapieva\Desktop\Динамические ряды 2024торг\торг динамика месяц1\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="3750" yWindow="870" windowWidth="22365" windowHeight="5550"/>
   </bookViews>
   <sheets>
-    <sheet name="quatity" sheetId="3" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="5" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="4" r:id="rId2"/>
+    <sheet name="quatity" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">quatity!$A$8:$M$20</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">quatity!$A$4:$M$16</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="53">
   <si>
     <t>Quantity of implemetation of goods by month (by field of Trade)</t>
   </si>
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
-    <t>Date of publication: August 12, 2026</t>
-[...2 lines deleted...]
-    <t>Date of next publication:  September 14, 2026</t>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Volume of sales of goods and services in the "Trade" industry</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>(2-trade, period-monthly) "On volume of service and goods in the Batys Kazakhstan region)</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/zko/spreadsheets/?industry=28254&amp;year=&amp;name=85285&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Division of statistics of services and trade</t>
+  </si>
+  <si>
+    <t>Сапиева Данара</t>
+  </si>
+  <si>
+    <t>+7 7112 500577</t>
+  </si>
+  <si>
+    <t>d.sapieva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>since 2017</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="8" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="10">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="6"/>
+    <cellStyle name="Обычный 11 20" xfId="8"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 3 2" xfId="7"/>
+    <cellStyle name="Обычный 2 8" xfId="9"/>
+    <cellStyle name="Обычный 6" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...76 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -588,591 +771,842 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/zko/spreadsheets/?industry=28254&amp;year=&amp;name=85285&amp;period=&amp;type=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/zko/spreadsheets/?industry=28254&amp;year=&amp;name=85285&amp;period=&amp;type=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A3:N20"/>
+  <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I26" sqref="I26"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E13" sqref="E13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="41.85546875" style="19" customWidth="1"/>
+    <col min="2" max="2" width="59" style="19" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="19"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" s="34">
+        <v>172401</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2" s="34" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="35" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="37" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="35" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A7" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="35" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="25"/>
+    </row>
+    <row r="9" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="26" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="26"/>
+    </row>
+    <row r="11" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="27" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="27" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="27" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="23" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="28">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="28">
+        <v>46338</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="29" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" s="29" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" s="30" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="31" t="s">
+        <v>44</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E18" sqref="E18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4" style="19" customWidth="1"/>
+    <col min="2" max="2" width="99" style="19" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="19"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="32" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="32" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="32" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="32" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="32" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="22"/>
+    </row>
+    <row r="12" spans="2:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="21" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="22"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="22"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B15" s="20"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B16" s="20"/>
+    </row>
+    <row r="17" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="20"/>
+    </row>
+    <row r="18" spans="2:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="33" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="19" spans="2:2" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/en/region/zko/spreadsheets/?industry=28254&amp;year=&amp;name=85285&amp;period=&amp;type="/>
+    <hyperlink ref="B14" r:id="rId2" display="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= "/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A4:N16"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="F26" sqref="F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="14" width="11" style="3" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="A8" s="17" t="s">
+    <row r="4" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="18"/>
-[...25 lines deleted...]
-      <c r="M9" s="4" t="s">
+      <c r="B4" s="18"/>
+      <c r="C4" s="18"/>
+      <c r="D4" s="18"/>
+      <c r="E4" s="18"/>
+      <c r="F4" s="18"/>
+      <c r="G4" s="18"/>
+      <c r="H4" s="18"/>
+      <c r="I4" s="18"/>
+      <c r="J4" s="18"/>
+      <c r="K4" s="18"/>
+      <c r="L4" s="18"/>
+      <c r="M4" s="18"/>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A5" s="1"/>
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+      <c r="D5" s="2"/>
+      <c r="E5" s="2"/>
+      <c r="F5" s="2"/>
+      <c r="G5" s="2"/>
+      <c r="H5" s="2"/>
+      <c r="I5" s="2"/>
+      <c r="J5" s="2"/>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2"/>
+      <c r="M5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="N9" s="5"/>
+      <c r="N5" s="5"/>
+    </row>
+    <row r="6" spans="1:14" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="6"/>
+      <c r="B6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="K6" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="L6" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="M6" s="7" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="9">
+        <v>2017</v>
+      </c>
+      <c r="B7" s="11">
+        <v>38858.800000000003</v>
+      </c>
+      <c r="C7" s="11">
+        <v>41163</v>
+      </c>
+      <c r="D7" s="11">
+        <v>48488.3</v>
+      </c>
+      <c r="E7" s="11">
+        <v>45622.8</v>
+      </c>
+      <c r="F7" s="11">
+        <v>52545.5</v>
+      </c>
+      <c r="G7" s="11">
+        <v>48565.7</v>
+      </c>
+      <c r="H7" s="11">
+        <v>48699.8</v>
+      </c>
+      <c r="I7" s="11">
+        <v>49920.1</v>
+      </c>
+      <c r="J7" s="11">
+        <v>50797.3</v>
+      </c>
+      <c r="K7" s="12">
+        <v>55133.3</v>
+      </c>
+      <c r="L7" s="11">
+        <v>51384.2</v>
+      </c>
+      <c r="M7" s="11">
+        <v>84938.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="10">
+        <v>2018</v>
+      </c>
+      <c r="B8" s="11">
+        <v>41502.5</v>
+      </c>
+      <c r="C8" s="13">
+        <v>43554.3</v>
+      </c>
+      <c r="D8" s="11">
+        <v>51216.800000000003</v>
+      </c>
+      <c r="E8" s="11">
+        <v>51046.1</v>
+      </c>
+      <c r="F8" s="11">
+        <v>56040.2</v>
+      </c>
+      <c r="G8" s="11">
+        <v>52042.5</v>
+      </c>
+      <c r="H8" s="11">
+        <v>51915</v>
+      </c>
+      <c r="I8" s="11">
+        <v>53627.3</v>
+      </c>
+      <c r="J8" s="11">
+        <v>57968.800000000003</v>
+      </c>
+      <c r="K8" s="11">
+        <v>49387.1</v>
+      </c>
+      <c r="L8" s="11">
+        <v>58975.3</v>
+      </c>
+      <c r="M8" s="11">
+        <v>89073.4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="10">
+        <v>2019</v>
+      </c>
+      <c r="B9" s="14">
+        <v>43636</v>
+      </c>
+      <c r="C9" s="11">
+        <v>47406.400000000001</v>
+      </c>
+      <c r="D9" s="11">
+        <v>54631.199999999997</v>
+      </c>
+      <c r="E9" s="11">
+        <v>56429.9</v>
+      </c>
+      <c r="F9" s="11">
+        <v>68337.3</v>
+      </c>
+      <c r="G9" s="11">
+        <v>62421.4</v>
+      </c>
+      <c r="H9" s="11">
+        <v>54189.7</v>
+      </c>
+      <c r="I9" s="11">
+        <v>53802.5</v>
+      </c>
+      <c r="J9" s="11">
+        <v>60218.1</v>
+      </c>
+      <c r="K9" s="11">
+        <v>54639.9</v>
+      </c>
+      <c r="L9" s="11">
+        <v>64113.1</v>
+      </c>
+      <c r="M9" s="11">
+        <v>89677.9</v>
+      </c>
     </row>
     <row r="10" spans="1:14" s="8" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="6"/>
-[...39 lines deleted...]
-        <v>2017</v>
+      <c r="A10" s="10">
+        <v>2020</v>
+      </c>
+      <c r="B10" s="11">
+        <v>47733.7</v>
+      </c>
+      <c r="C10" s="11">
+        <v>49461.5</v>
+      </c>
+      <c r="D10" s="11">
+        <v>59018.1</v>
+      </c>
+      <c r="E10" s="11">
+        <v>43717.599999999999</v>
+      </c>
+      <c r="F10" s="11">
+        <v>57993</v>
+      </c>
+      <c r="G10" s="11">
+        <v>68767.3</v>
+      </c>
+      <c r="H10" s="11">
+        <v>55355.6</v>
+      </c>
+      <c r="I10" s="11">
+        <v>63299.4</v>
+      </c>
+      <c r="J10" s="11">
+        <v>64542.8</v>
+      </c>
+      <c r="K10" s="11">
+        <v>58967.3</v>
+      </c>
+      <c r="L10" s="11">
+        <v>61359.1</v>
+      </c>
+      <c r="M10" s="11">
+        <v>93442.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A11" s="10">
+        <v>2021</v>
       </c>
       <c r="B11" s="11">
-        <v>38858.800000000003</v>
+        <v>47852.3</v>
       </c>
       <c r="C11" s="11">
-        <v>41163</v>
+        <v>47930.400000000001</v>
       </c>
       <c r="D11" s="11">
-        <v>48488.3</v>
+        <v>58727</v>
       </c>
       <c r="E11" s="11">
-        <v>45622.8</v>
-[...2 lines deleted...]
-        <v>52545.5</v>
+        <v>54502.8</v>
+      </c>
+      <c r="F11" s="15">
+        <v>58915.9</v>
       </c>
       <c r="G11" s="11">
-        <v>48565.7</v>
+        <v>78666.7</v>
       </c>
       <c r="H11" s="11">
-        <v>48699.8</v>
+        <v>58607</v>
       </c>
       <c r="I11" s="11">
-        <v>49920.1</v>
+        <v>54983.3</v>
       </c>
       <c r="J11" s="11">
-        <v>50797.3</v>
-[...2 lines deleted...]
-        <v>55133.3</v>
+        <v>78130.100000000006</v>
+      </c>
+      <c r="K11" s="11">
+        <v>69187.399999999994</v>
       </c>
       <c r="L11" s="11">
-        <v>51384.2</v>
+        <v>64126.6</v>
       </c>
       <c r="M11" s="11">
-        <v>84938.3</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:14" s="8" customFormat="1" x14ac:dyDescent="0.2">
+        <v>99909.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="10">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="B12" s="11">
-        <v>41502.5</v>
-[...2 lines deleted...]
-        <v>43554.3</v>
+        <v>50820.800000000003</v>
+      </c>
+      <c r="C12" s="11">
+        <v>55527.8</v>
       </c>
       <c r="D12" s="11">
-        <v>51216.800000000003</v>
+        <v>62843</v>
       </c>
       <c r="E12" s="11">
-        <v>51046.1</v>
+        <v>66773.899999999994</v>
       </c>
       <c r="F12" s="11">
-        <v>56040.2</v>
+        <v>60981.4</v>
       </c>
       <c r="G12" s="11">
-        <v>52042.5</v>
+        <v>67112.3</v>
       </c>
       <c r="H12" s="11">
-        <v>51915</v>
+        <v>71174.899999999994</v>
       </c>
       <c r="I12" s="11">
-        <v>53627.3</v>
+        <v>82101</v>
       </c>
       <c r="J12" s="11">
-        <v>57968.800000000003</v>
+        <v>83767.899999999994</v>
       </c>
       <c r="K12" s="11">
-        <v>49387.1</v>
+        <v>87832.2</v>
       </c>
       <c r="L12" s="11">
-        <v>58975.3</v>
+        <v>97171.3</v>
       </c>
       <c r="M12" s="11">
-        <v>89073.4</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:14" s="8" customFormat="1" x14ac:dyDescent="0.2">
+        <v>98741.4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="10">
-        <v>2019</v>
-[...2 lines deleted...]
-        <v>43636</v>
+        <v>2023</v>
+      </c>
+      <c r="B13" s="11">
+        <v>65643.600000000006</v>
       </c>
       <c r="C13" s="11">
-        <v>47406.400000000001</v>
+        <v>69027.199999999997</v>
       </c>
       <c r="D13" s="11">
-        <v>54631.199999999997</v>
-[...29 lines deleted...]
-    <row r="14" spans="1:14" s="8" customFormat="1" x14ac:dyDescent="0.2">
+        <v>90848</v>
+      </c>
+      <c r="E13" s="13">
+        <v>75709.5</v>
+      </c>
+      <c r="F13" s="13">
+        <v>76106.2</v>
+      </c>
+      <c r="G13" s="13">
+        <v>97509.3</v>
+      </c>
+      <c r="H13" s="13">
+        <v>102830.5</v>
+      </c>
+      <c r="I13" s="13">
+        <v>95152.7</v>
+      </c>
+      <c r="J13" s="13">
+        <v>110777</v>
+      </c>
+      <c r="K13" s="13">
+        <v>87002.7</v>
+      </c>
+      <c r="L13" s="13">
+        <v>130464.5</v>
+      </c>
+      <c r="M13" s="13">
+        <v>130046.39999999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="10">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="B14" s="11">
-        <v>47733.7</v>
+        <v>70878.2</v>
       </c>
       <c r="C14" s="11">
-        <v>49461.5</v>
+        <v>69456.100000000006</v>
       </c>
       <c r="D14" s="11">
-        <v>59018.1</v>
-[...5 lines deleted...]
-        <v>57993</v>
+        <v>92969.2</v>
+      </c>
+      <c r="E14" s="13">
+        <v>76194.399999999994</v>
+      </c>
+      <c r="F14" s="13">
+        <v>78962.7</v>
       </c>
       <c r="G14" s="11">
-        <v>68767.3</v>
-[...17 lines deleted...]
-        <v>93442.6</v>
+        <v>101044.1</v>
+      </c>
+      <c r="H14" s="13">
+        <v>105189.7</v>
+      </c>
+      <c r="I14" s="13">
+        <v>113815.3</v>
+      </c>
+      <c r="J14" s="13">
+        <v>119691.3</v>
+      </c>
+      <c r="K14" s="13">
+        <v>121000.1</v>
+      </c>
+      <c r="L14" s="13">
+        <v>152795</v>
+      </c>
+      <c r="M14" s="13">
+        <v>159516.4</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="10">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="B15" s="11">
-        <v>47852.3</v>
+        <v>74759</v>
       </c>
       <c r="C15" s="11">
-        <v>47930.400000000001</v>
+        <v>76895.600000000006</v>
       </c>
       <c r="D15" s="11">
-        <v>58727</v>
+        <v>101735.3</v>
       </c>
       <c r="E15" s="11">
-        <v>54502.8</v>
-[...2 lines deleted...]
-        <v>58915.9</v>
+        <v>88892.6</v>
+      </c>
+      <c r="F15" s="11">
+        <v>90780.1</v>
       </c>
       <c r="G15" s="11">
-        <v>78666.7</v>
+        <v>107593.7</v>
       </c>
       <c r="H15" s="11">
-        <v>58607</v>
+        <v>108091.3</v>
       </c>
       <c r="I15" s="11">
-        <v>54983.3</v>
+        <v>121178.8</v>
       </c>
       <c r="J15" s="11">
-        <v>78130.100000000006</v>
+        <v>135213.6</v>
       </c>
       <c r="K15" s="11">
-        <v>69187.399999999994</v>
+        <v>131440.5</v>
       </c>
       <c r="L15" s="11">
-        <v>64126.6</v>
+        <v>166273.29999999999</v>
       </c>
       <c r="M15" s="11">
-        <v>99909.3</v>
+        <v>178437.1</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="10">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="B16" s="11">
-        <v>50820.800000000003</v>
+        <v>84396.4</v>
       </c>
       <c r="C16" s="11">
-        <v>55527.8</v>
+        <v>86327.5</v>
       </c>
       <c r="D16" s="11">
-        <v>62843</v>
+        <v>113120.8</v>
       </c>
       <c r="E16" s="11">
-        <v>66773.899999999994</v>
+        <v>99753.7</v>
       </c>
       <c r="F16" s="11">
-        <v>60981.4</v>
+        <v>100000.7</v>
       </c>
       <c r="G16" s="11">
-        <v>67112.3</v>
+        <v>118811.5</v>
       </c>
       <c r="H16" s="11">
-        <v>71174.899999999994</v>
+        <v>119009</v>
       </c>
       <c r="I16" s="11">
-        <v>82101</v>
+        <v>133406.6</v>
       </c>
       <c r="J16" s="11">
-        <v>83767.899999999994</v>
-[...165 lines deleted...]
-      <c r="M20" s="16"/>
+        <v>146847.70000000001</v>
+      </c>
+      <c r="K16" s="16"/>
+      <c r="L16" s="16"/>
+      <c r="M16" s="16"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="J4:M4"/>
+  <mergeCells count="1">
+    <mergeCell ref="A4:M4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>quatity</vt:lpstr>
       <vt:lpstr>quatity!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>