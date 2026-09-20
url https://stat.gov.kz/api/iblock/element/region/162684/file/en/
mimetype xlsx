--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,169 +1,631 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Sapieva\Desktop\Динамические ряды 2024торг\торг динамика месяц\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="10440" yWindow="1200" windowWidth="17475" windowHeight="9840"/>
+    <workbookView xWindow="10440" yWindow="1200" windowWidth="17475" windowHeight="9840" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="3" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="3" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="4" r:id="rId2"/>
+    <sheet name="Indicator" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$M$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Metadata!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="58">
   <si>
     <t>Volume indices of retail trade</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t xml:space="preserve">March </t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t xml:space="preserve">October </t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>as percent of previous month</t>
   </si>
   <si>
     <t>in percentage by corresponding month of the last year</t>
   </si>
   <si>
     <t>in percentage by corresponding period of the last year</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Retail trade volume index</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>percentage</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>since 2015 January</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>The value index of turnover in current prices characterizes the change in turnover volumes due to changes in prices and the quantity of goods sold.</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>The physical volume index of turnover shows how turnover changes as a result of changes only in its physical volume, excluding the impact of price changes.
+To calculate the physical volume index of goods (services) turnover, the turnovers of the reporting and base periods are compared in the prices of the same period, taken as the base period (in constant prices).</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar </t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>(2-trade, period-monthly) "On volume of service and goods in the Batys Kazakhstan region)</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/zko/spreadsheets/?industry=28254&amp;year=&amp;name=85285&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>Division of statistics of services and trade</t>
+  </si>
+  <si>
+    <t>Сапиева Данара</t>
+  </si>
+  <si>
+    <t>+7 7112 500577</t>
+  </si>
+  <si>
+    <t>d.sapieva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="2">
+  <numFmts count="15">
+    <numFmt numFmtId="5" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="7" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="42" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="41" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0"/>
+    <numFmt numFmtId="168" formatCode="mmmm\ d\,\ yyyy"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
+    <numFmt numFmtId="171" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
+    <numFmt numFmtId="172" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="35">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Academy"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Academy"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="NTHarmonica"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="39"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="39"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="19"/>
+      <color indexed="48"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="23">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="40"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="50"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="lightUp">
+        <fgColor indexed="48"/>
+        <bgColor indexed="41"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="41"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="54"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="40"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="41"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="15"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="13">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
@@ -275,139 +737,558 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="48"/>
+      </left>
+      <right style="thin">
+        <color indexed="48"/>
+      </right>
+      <top style="thin">
+        <color indexed="48"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="48"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="41"/>
+      </left>
+      <right style="thin">
+        <color indexed="48"/>
+      </right>
+      <top style="medium">
+        <color indexed="41"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="48"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="102">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="7" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="42" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="5" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="21" fillId="7" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="21" fillId="8" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="2" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="3" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="10" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="5" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="6" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="11" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="12" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="13" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="4" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="21" fillId="14" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="16" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="17" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="20" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="26" fillId="20" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="20" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="15" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="26" fillId="15" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="17" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="28" fillId="15" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="16" xfId="98" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="16" xfId="77" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="16" xfId="77" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="22" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="99" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="16" xfId="99" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="16" xfId="77" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="100" applyFont="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="101" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="102">
+    <cellStyle name="Comma" xfId="3"/>
+    <cellStyle name="Comma [0]_Book2" xfId="4"/>
+    <cellStyle name="Comma_Book2" xfId="5"/>
+    <cellStyle name="Comma0" xfId="6"/>
+    <cellStyle name="Currency" xfId="7"/>
+    <cellStyle name="Currency [0]_Book2" xfId="8"/>
+    <cellStyle name="Currency_Book2" xfId="9"/>
+    <cellStyle name="Currency0" xfId="10"/>
+    <cellStyle name="Date" xfId="11"/>
+    <cellStyle name="Fixed" xfId="12"/>
+    <cellStyle name="Heading 1" xfId="13"/>
+    <cellStyle name="Heading 2" xfId="14"/>
+    <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="15"/>
+    <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="16"/>
+    <cellStyle name="normal" xfId="17"/>
+    <cellStyle name="Ouny?e [0]_Eeno1" xfId="18"/>
+    <cellStyle name="Ouny?e_Eeno1" xfId="19"/>
+    <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="20"/>
+    <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="21"/>
+    <cellStyle name="Percent" xfId="22"/>
+    <cellStyle name="S10" xfId="23"/>
+    <cellStyle name="S12" xfId="24"/>
+    <cellStyle name="S13" xfId="25"/>
+    <cellStyle name="S14" xfId="26"/>
+    <cellStyle name="S15" xfId="27"/>
+    <cellStyle name="S16" xfId="28"/>
+    <cellStyle name="S2" xfId="29"/>
+    <cellStyle name="S3_mis_НПС(объем)" xfId="30"/>
+    <cellStyle name="S4 3 2" xfId="31"/>
+    <cellStyle name="S4_mis_НПС(объем)" xfId="32"/>
+    <cellStyle name="S5_mis_НПС(объем)" xfId="33"/>
+    <cellStyle name="S6" xfId="34"/>
+    <cellStyle name="S7" xfId="35"/>
+    <cellStyle name="S8_mis_НПС(объем)" xfId="36"/>
+    <cellStyle name="S9_mis_НПС(объем)" xfId="37"/>
+    <cellStyle name="SAPBEXaggData" xfId="38"/>
+    <cellStyle name="SAPBEXaggDataEmph" xfId="39"/>
+    <cellStyle name="SAPBEXaggItem" xfId="40"/>
+    <cellStyle name="SAPBEXaggItemX" xfId="41"/>
+    <cellStyle name="SAPBEXchaText" xfId="42"/>
+    <cellStyle name="SAPBEXexcBad7" xfId="43"/>
+    <cellStyle name="SAPBEXexcBad8" xfId="44"/>
+    <cellStyle name="SAPBEXexcBad9" xfId="45"/>
+    <cellStyle name="SAPBEXexcCritical4" xfId="46"/>
+    <cellStyle name="SAPBEXexcCritical5" xfId="47"/>
+    <cellStyle name="SAPBEXexcCritical6" xfId="48"/>
+    <cellStyle name="SAPBEXexcGood1" xfId="49"/>
+    <cellStyle name="SAPBEXexcGood2" xfId="50"/>
+    <cellStyle name="SAPBEXexcGood3" xfId="51"/>
+    <cellStyle name="SAPBEXfilterDrill" xfId="52"/>
+    <cellStyle name="SAPBEXfilterItem" xfId="53"/>
+    <cellStyle name="SAPBEXfilterText" xfId="54"/>
+    <cellStyle name="SAPBEXformats" xfId="55"/>
+    <cellStyle name="SAPBEXheaderItem" xfId="56"/>
+    <cellStyle name="SAPBEXheaderText" xfId="57"/>
+    <cellStyle name="SAPBEXHLevel0" xfId="58"/>
+    <cellStyle name="SAPBEXHLevel0X" xfId="59"/>
+    <cellStyle name="SAPBEXHLevel1" xfId="60"/>
+    <cellStyle name="SAPBEXHLevel1X" xfId="61"/>
+    <cellStyle name="SAPBEXHLevel2" xfId="62"/>
+    <cellStyle name="SAPBEXHLevel2X" xfId="63"/>
+    <cellStyle name="SAPBEXHLevel3" xfId="64"/>
+    <cellStyle name="SAPBEXHLevel3X" xfId="65"/>
+    <cellStyle name="SAPBEXresData" xfId="66"/>
+    <cellStyle name="SAPBEXresDataEmph" xfId="67"/>
+    <cellStyle name="SAPBEXresItem" xfId="68"/>
+    <cellStyle name="SAPBEXresItemX" xfId="69"/>
+    <cellStyle name="SAPBEXstdData" xfId="70"/>
+    <cellStyle name="SAPBEXstdDataEmph" xfId="71"/>
+    <cellStyle name="SAPBEXstdItem" xfId="72"/>
+    <cellStyle name="SAPBEXstdItemX" xfId="73"/>
+    <cellStyle name="SAPBEXtitle" xfId="74"/>
+    <cellStyle name="SAPBEXundefined" xfId="75"/>
+    <cellStyle name="Total" xfId="76"/>
+    <cellStyle name="Гиперссылка" xfId="77" builtinId="8"/>
+    <cellStyle name="Денежный 2" xfId="78"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="98"/>
+    <cellStyle name="Обычный 11 20" xfId="100"/>
+    <cellStyle name="Обычный 2" xfId="79"/>
+    <cellStyle name="Обычный 2 2" xfId="80"/>
+    <cellStyle name="Обычный 2 3" xfId="81"/>
+    <cellStyle name="Обычный 2 3 2" xfId="99"/>
+    <cellStyle name="Обычный 2 4" xfId="82"/>
+    <cellStyle name="Обычный 2 5" xfId="83"/>
+    <cellStyle name="Обычный 2 6" xfId="84"/>
+    <cellStyle name="Обычный 2 8" xfId="101"/>
+    <cellStyle name="Обычный 3" xfId="85"/>
+    <cellStyle name="Обычный 3 2" xfId="86"/>
+    <cellStyle name="Обычный 3 3" xfId="87"/>
+    <cellStyle name="Обычный 4" xfId="88"/>
+    <cellStyle name="Обычный 4 2" xfId="89"/>
+    <cellStyle name="Обычный 4 3" xfId="90"/>
     <cellStyle name="Обычный 5" xfId="1"/>
+    <cellStyle name="Обычный 6" xfId="2"/>
+    <cellStyle name="Обычный 8" xfId="91"/>
+    <cellStyle name="Процентный 2" xfId="92"/>
+    <cellStyle name="Процентный 2 2" xfId="93"/>
+    <cellStyle name="Процентный 2 3" xfId="94"/>
+    <cellStyle name="Процентный 3" xfId="95"/>
+    <cellStyle name="Тысячи_Sheet1" xfId="96"/>
+    <cellStyle name="Финансовый 2" xfId="97"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -652,1651 +1533,2003 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/zko/spreadsheets/?industry=28254&amp;year=&amp;name=85285&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:D29"/>
+  <sheetViews>
+    <sheetView zoomScale="95" zoomScaleNormal="95" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="E16" sqref="E16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="45.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="61.5703125" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="15.75">
+      <c r="A1" s="35"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="15"/>
+      <c r="D1" s="15"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" s="19">
+        <v>171203</v>
+      </c>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="15"/>
+      <c r="D3" s="15"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="15"/>
+      <c r="D4" s="15"/>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="15"/>
+      <c r="D5" s="15"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" s="15"/>
+      <c r="D6" s="15"/>
+    </row>
+    <row r="7" spans="1:4" ht="37.5" customHeight="1">
+      <c r="A7" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" s="15"/>
+      <c r="D7" s="15"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" s="15"/>
+      <c r="D8" s="15"/>
+    </row>
+    <row r="9" spans="1:4" ht="77.25" customHeight="1">
+      <c r="A9" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" s="15"/>
+      <c r="D9" s="15"/>
+    </row>
+    <row r="10" spans="1:4" ht="18" customHeight="1">
+      <c r="A10" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="23"/>
+      <c r="C10" s="15"/>
+      <c r="D10" s="15"/>
+    </row>
+    <row r="11" spans="1:4" ht="25.5">
+      <c r="A11" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="C11" s="15"/>
+      <c r="D11" s="15"/>
+    </row>
+    <row r="12" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A12" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="15"/>
+      <c r="D12" s="15"/>
+    </row>
+    <row r="13" spans="1:4" ht="25.5">
+      <c r="A13" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="15"/>
+      <c r="D13" s="15"/>
+    </row>
+    <row r="14" spans="1:4" ht="25.5">
+      <c r="A14" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="C14" s="15"/>
+      <c r="D14" s="15"/>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" s="15"/>
+      <c r="D15" s="15"/>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16" s="26">
+        <v>46246</v>
+      </c>
+      <c r="C16" s="15"/>
+      <c r="D16" s="15"/>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="26">
+        <v>46279</v>
+      </c>
+      <c r="C17" s="15"/>
+      <c r="D17" s="15"/>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="C18" s="15"/>
+      <c r="D18" s="15"/>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19" s="27" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" s="15"/>
+      <c r="D19" s="15"/>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" s="15"/>
+      <c r="D20" s="15"/>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="B21" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="C21" s="15"/>
+      <c r="D21" s="15"/>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="16"/>
+      <c r="B22" s="22"/>
+      <c r="C22" s="15"/>
+      <c r="D22" s="15"/>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="16"/>
+      <c r="B23" s="16"/>
+      <c r="C23" s="15"/>
+      <c r="D23" s="15"/>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="16"/>
+      <c r="B24" s="16"/>
+      <c r="C24" s="15"/>
+      <c r="D24" s="15"/>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="16"/>
+      <c r="B25" s="16"/>
+      <c r="C25" s="15"/>
+      <c r="D25" s="15"/>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="16"/>
+      <c r="B26" s="16"/>
+      <c r="C26" s="15"/>
+      <c r="D26" s="15"/>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="16"/>
+      <c r="B27" s="16"/>
+      <c r="C27" s="15"/>
+      <c r="D27" s="15"/>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="16"/>
+      <c r="B28" s="16"/>
+      <c r="C28" s="15"/>
+      <c r="D28" s="15"/>
+    </row>
+    <row r="29" spans="1:4" ht="15">
+      <c r="A29" s="17"/>
+      <c r="B29" s="17"/>
+      <c r="C29" s="15"/>
+      <c r="D29" s="15"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <phoneticPr fontId="0" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" scale="83" orientation="landscape" r:id="rId3"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="99" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="30" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="30" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="30" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="30" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="30" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="31"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="32" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="31"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="31"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="33"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="33"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="33"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="34" t="s">
+        <v>57</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M41"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="95" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I30" sqref="I30"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H19" sqref="H19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
+    <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1">
+      <c r="A1" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="16"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:13" s="5" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
+    </row>
+    <row r="2" spans="1:13" s="5" customFormat="1" ht="13.5" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="17" t="s">
+    <row r="3" spans="1:13" ht="20.25" customHeight="1">
+      <c r="A3" s="38" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="18"/>
-[...12 lines deleted...]
-    <row r="4" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="39"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="39"/>
+      <c r="K3" s="39"/>
+      <c r="L3" s="39"/>
+      <c r="M3" s="40"/>
+    </row>
+    <row r="4" spans="1:13" ht="12.75" customHeight="1">
       <c r="A4" s="6">
         <v>2015</v>
       </c>
       <c r="B4" s="7">
         <v>82.7</v>
       </c>
       <c r="C4" s="7">
         <v>93.2</v>
       </c>
       <c r="D4" s="7">
         <v>107.6</v>
       </c>
       <c r="E4" s="7">
         <v>101.7</v>
       </c>
       <c r="F4" s="7">
         <v>96.4</v>
       </c>
       <c r="G4" s="7">
         <v>103.3</v>
       </c>
       <c r="H4" s="7">
         <v>104.2</v>
       </c>
       <c r="I4" s="7">
         <v>101.3</v>
       </c>
       <c r="J4" s="7">
         <v>100.8</v>
       </c>
       <c r="K4" s="7">
         <v>102.5</v>
       </c>
       <c r="L4" s="7">
         <v>101.3</v>
       </c>
       <c r="M4" s="7">
         <v>108.7</v>
       </c>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13">
       <c r="A5" s="8">
         <v>2016</v>
       </c>
       <c r="B5" s="7">
         <v>77.2</v>
       </c>
       <c r="C5" s="7">
         <v>101.1</v>
       </c>
       <c r="D5" s="7">
         <v>101.9</v>
       </c>
       <c r="E5" s="7">
         <v>106.7</v>
       </c>
       <c r="F5" s="7">
         <v>93.5</v>
       </c>
       <c r="G5" s="7">
         <v>103.7</v>
       </c>
       <c r="H5" s="7">
         <v>103</v>
       </c>
       <c r="I5" s="7">
         <v>106.4</v>
       </c>
       <c r="J5" s="7">
         <v>84.8</v>
       </c>
       <c r="K5" s="7">
         <v>115.7</v>
       </c>
       <c r="L5" s="7">
         <v>96.7</v>
       </c>
       <c r="M5" s="7">
         <v>142.30000000000001</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13">
       <c r="A6" s="8">
         <v>2017</v>
       </c>
       <c r="B6" s="7">
         <v>61.7</v>
       </c>
       <c r="C6" s="7">
         <v>105.5</v>
       </c>
       <c r="D6" s="7">
         <v>113</v>
       </c>
       <c r="E6" s="7">
         <v>100.8</v>
       </c>
       <c r="F6" s="7">
         <v>102.6</v>
       </c>
       <c r="G6" s="7">
         <v>88.4</v>
       </c>
       <c r="H6" s="7">
         <v>104.1</v>
       </c>
       <c r="I6" s="7">
         <v>102.3</v>
       </c>
       <c r="J6" s="7">
         <v>96.5</v>
       </c>
       <c r="K6" s="7">
         <v>105.5</v>
       </c>
       <c r="L6" s="7">
         <v>95</v>
       </c>
       <c r="M6" s="7">
         <v>166.5</v>
       </c>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13">
       <c r="A7" s="8">
         <v>2018</v>
       </c>
       <c r="B7" s="7">
         <v>53.9</v>
       </c>
       <c r="C7" s="7">
         <v>105.5</v>
       </c>
       <c r="D7" s="7">
         <v>112.9</v>
       </c>
       <c r="E7" s="7">
         <v>102.9</v>
       </c>
       <c r="F7" s="7">
         <v>102.4</v>
       </c>
       <c r="G7" s="7">
         <v>88.4</v>
       </c>
       <c r="H7" s="7">
         <v>98.8</v>
       </c>
       <c r="I7" s="7">
         <v>107.5</v>
       </c>
       <c r="J7" s="7">
         <v>100.6</v>
       </c>
       <c r="K7" s="7">
         <v>86.4</v>
       </c>
       <c r="L7" s="7">
         <v>110.1</v>
       </c>
       <c r="M7" s="7">
         <v>165.2</v>
       </c>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13">
       <c r="A8" s="8">
         <v>2019</v>
       </c>
       <c r="B8" s="7">
         <v>53.8</v>
       </c>
       <c r="C8" s="7">
         <v>105.2</v>
       </c>
       <c r="D8" s="7">
         <v>113.4</v>
       </c>
       <c r="E8" s="7">
         <v>105.5</v>
       </c>
       <c r="F8" s="7">
         <v>102.4</v>
       </c>
       <c r="G8" s="7">
         <v>90.1</v>
       </c>
       <c r="H8" s="7">
         <v>92.3</v>
       </c>
       <c r="I8" s="7">
         <v>102.6</v>
       </c>
       <c r="J8" s="7">
         <v>105.4</v>
       </c>
       <c r="K8" s="7">
         <v>91.1</v>
       </c>
       <c r="L8" s="7">
         <v>108.4</v>
       </c>
       <c r="M8" s="7">
         <v>163.30000000000001</v>
       </c>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13">
       <c r="A9" s="8">
         <v>2020</v>
       </c>
       <c r="B9" s="7">
         <v>53.9</v>
       </c>
       <c r="C9" s="7">
         <v>104.3</v>
       </c>
       <c r="D9" s="7">
         <v>115.3</v>
       </c>
       <c r="E9" s="7">
         <v>62.9</v>
       </c>
       <c r="F9" s="7">
         <v>123.1</v>
       </c>
       <c r="G9" s="7">
         <v>142.5</v>
       </c>
       <c r="H9" s="7">
         <v>87.7</v>
       </c>
       <c r="I9" s="7">
         <v>101.2</v>
       </c>
       <c r="J9" s="7">
         <v>108.2</v>
       </c>
       <c r="K9" s="7">
         <v>89.5</v>
       </c>
       <c r="L9" s="7">
         <v>99.1</v>
       </c>
       <c r="M9" s="7">
         <v>167.7</v>
       </c>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13">
       <c r="A10" s="8">
         <v>2021</v>
       </c>
       <c r="B10" s="7">
         <v>51.3</v>
       </c>
       <c r="C10" s="7">
         <v>104.8</v>
       </c>
       <c r="D10" s="7">
         <v>117.5</v>
       </c>
       <c r="E10" s="7">
         <v>72</v>
       </c>
       <c r="F10" s="7">
         <v>108.9</v>
       </c>
       <c r="G10" s="7">
         <v>147.69999999999999</v>
       </c>
       <c r="H10" s="7">
         <v>82.2</v>
       </c>
       <c r="I10" s="7">
         <v>101.1</v>
       </c>
       <c r="J10" s="7">
         <v>115.2</v>
       </c>
       <c r="K10" s="7">
         <v>87.6</v>
       </c>
       <c r="L10" s="7">
         <v>97</v>
       </c>
       <c r="M10" s="7">
         <v>160.9</v>
       </c>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13">
       <c r="A11" s="8">
         <v>2022</v>
       </c>
       <c r="B11" s="7">
         <v>50.9</v>
       </c>
       <c r="C11" s="7">
         <v>115.8</v>
       </c>
       <c r="D11" s="7">
         <v>112</v>
       </c>
       <c r="E11" s="7">
         <v>89.1</v>
       </c>
       <c r="F11" s="7">
         <v>100.1</v>
       </c>
       <c r="G11" s="7">
         <v>105.3</v>
       </c>
       <c r="H11" s="7">
         <v>106.3</v>
       </c>
       <c r="I11" s="7">
         <v>105.3</v>
       </c>
       <c r="J11" s="7">
         <v>92.9</v>
       </c>
       <c r="K11" s="7">
         <v>107.1</v>
       </c>
       <c r="L11" s="7">
         <v>100.2</v>
       </c>
       <c r="M11" s="7">
         <v>120.7</v>
       </c>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13">
       <c r="A12" s="8">
         <v>2023</v>
       </c>
       <c r="B12" s="7">
         <v>68.400000000000006</v>
       </c>
       <c r="C12" s="7">
         <v>101.5</v>
       </c>
       <c r="D12" s="7">
         <v>127.2</v>
       </c>
       <c r="E12" s="7">
         <v>78.099999999999994</v>
       </c>
       <c r="F12" s="7">
         <v>110.5</v>
       </c>
       <c r="G12" s="7">
         <v>119.7</v>
       </c>
       <c r="H12" s="7">
         <v>101.4</v>
       </c>
       <c r="I12" s="7">
         <v>97.7</v>
       </c>
       <c r="J12" s="7">
         <v>100.5</v>
       </c>
       <c r="K12" s="7">
         <v>84.5</v>
       </c>
       <c r="L12" s="7">
         <v>156.30000000000001</v>
       </c>
       <c r="M12" s="7">
         <v>106.9</v>
       </c>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13">
       <c r="A13" s="8">
         <v>2024</v>
       </c>
       <c r="B13" s="7">
         <v>54.4</v>
       </c>
       <c r="C13" s="7">
         <v>100.5</v>
       </c>
       <c r="D13" s="7">
         <v>127.8</v>
       </c>
       <c r="E13" s="7">
         <v>74.5</v>
       </c>
       <c r="F13" s="7">
         <v>114.4</v>
       </c>
       <c r="G13" s="7">
         <v>120</v>
       </c>
       <c r="H13" s="7">
         <v>102.2</v>
       </c>
       <c r="I13" s="7">
         <v>100.1</v>
       </c>
       <c r="J13" s="7">
         <v>102.2</v>
       </c>
       <c r="K13" s="7">
         <v>100.9</v>
       </c>
       <c r="L13" s="7">
         <v>128.4</v>
       </c>
       <c r="M13" s="7">
         <v>106.7</v>
       </c>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13">
       <c r="A14" s="8">
         <v>2025</v>
       </c>
       <c r="B14" s="7">
         <v>53</v>
       </c>
       <c r="C14" s="7">
         <v>100.8</v>
       </c>
       <c r="D14" s="7">
         <v>129.1</v>
       </c>
       <c r="E14" s="10">
         <v>84.7</v>
       </c>
       <c r="F14" s="10">
         <v>99.3</v>
       </c>
       <c r="G14" s="11">
         <v>120.8</v>
       </c>
       <c r="H14" s="7">
         <v>99.3</v>
       </c>
       <c r="I14" s="7">
         <v>100</v>
       </c>
       <c r="J14" s="7">
         <v>100.5</v>
       </c>
       <c r="K14" s="7">
         <v>106.7</v>
       </c>
       <c r="L14" s="7">
         <v>118.3</v>
       </c>
       <c r="M14" s="7">
         <v>113.7</v>
       </c>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13">
       <c r="A15" s="8">
         <v>2026</v>
       </c>
       <c r="B15" s="7">
         <v>53.1</v>
       </c>
       <c r="C15" s="7">
         <v>100.7</v>
       </c>
       <c r="D15" s="7">
         <v>129</v>
       </c>
       <c r="E15" s="10">
         <v>85</v>
       </c>
       <c r="F15" s="10">
         <v>100</v>
       </c>
       <c r="G15" s="14">
         <v>120.6</v>
       </c>
       <c r="H15" s="10">
         <v>99.1</v>
       </c>
-      <c r="I15" s="7"/>
+      <c r="I15" s="7">
+        <v>101</v>
+      </c>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="12"/>
     </row>
-    <row r="16" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="20" t="s">
+    <row r="16" spans="1:13" ht="21" customHeight="1">
+      <c r="A16" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="21"/>
-[...12 lines deleted...]
-    <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="42"/>
+      <c r="C16" s="42"/>
+      <c r="D16" s="42"/>
+      <c r="E16" s="42"/>
+      <c r="F16" s="42"/>
+      <c r="G16" s="42"/>
+      <c r="H16" s="42"/>
+      <c r="I16" s="42"/>
+      <c r="J16" s="42"/>
+      <c r="K16" s="42"/>
+      <c r="L16" s="42"/>
+      <c r="M16" s="43"/>
+    </row>
+    <row r="17" spans="1:13" ht="12.75" customHeight="1">
       <c r="A17" s="9">
         <v>2015</v>
       </c>
       <c r="B17" s="7">
         <v>103.1</v>
       </c>
       <c r="C17" s="7">
         <v>100.4</v>
       </c>
       <c r="D17" s="7">
         <v>102.1</v>
       </c>
       <c r="E17" s="7">
         <v>102.1</v>
       </c>
       <c r="F17" s="7">
         <v>97.7</v>
       </c>
       <c r="G17" s="7">
         <v>96.7</v>
       </c>
       <c r="H17" s="7">
         <v>100.8</v>
       </c>
       <c r="I17" s="7">
         <v>101.4</v>
       </c>
       <c r="J17" s="7">
         <v>97.6</v>
       </c>
       <c r="K17" s="7">
         <v>97.4</v>
       </c>
       <c r="L17" s="7">
         <v>99.6</v>
       </c>
       <c r="M17" s="7">
         <v>100.9</v>
       </c>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="9">
         <v>2016</v>
       </c>
       <c r="B18" s="7">
         <v>94.1</v>
       </c>
       <c r="C18" s="7">
         <v>102.1</v>
       </c>
       <c r="D18" s="7">
         <v>96.7</v>
       </c>
       <c r="E18" s="7">
         <v>101.5</v>
       </c>
       <c r="F18" s="7">
         <v>98.5</v>
       </c>
       <c r="G18" s="7">
         <v>98.9</v>
       </c>
       <c r="H18" s="7">
         <v>97.8</v>
       </c>
       <c r="I18" s="7">
         <v>102.7</v>
       </c>
       <c r="J18" s="7">
         <v>86.5</v>
       </c>
       <c r="K18" s="7">
         <v>97.6</v>
       </c>
       <c r="L18" s="7">
         <v>93.2</v>
       </c>
       <c r="M18" s="7">
         <v>122</v>
       </c>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="A19" s="9">
         <v>2017</v>
       </c>
       <c r="B19" s="7">
         <v>97.5</v>
       </c>
       <c r="C19" s="7">
         <v>101.7</v>
       </c>
       <c r="D19" s="7">
         <v>112.7</v>
       </c>
       <c r="E19" s="7">
         <v>106.4</v>
       </c>
       <c r="F19" s="7">
         <v>116.7</v>
       </c>
       <c r="G19" s="7">
         <v>99.5</v>
       </c>
       <c r="H19" s="7">
         <v>100.5</v>
       </c>
       <c r="I19" s="7">
         <v>96.6</v>
       </c>
       <c r="J19" s="7">
         <v>109.8</v>
       </c>
       <c r="K19" s="7">
         <v>100.2</v>
       </c>
       <c r="L19" s="7">
         <v>98.4</v>
       </c>
       <c r="M19" s="7">
         <v>115</v>
       </c>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13">
       <c r="A20" s="9">
         <v>2018</v>
       </c>
       <c r="B20" s="7">
         <v>100.5</v>
       </c>
       <c r="C20" s="7">
         <v>100.6</v>
       </c>
       <c r="D20" s="7">
         <v>100.4</v>
       </c>
       <c r="E20" s="7">
         <v>102.5</v>
       </c>
       <c r="F20" s="7">
         <v>102.4</v>
       </c>
       <c r="G20" s="7">
         <v>102.3</v>
       </c>
       <c r="H20" s="7">
         <v>97.1</v>
       </c>
       <c r="I20" s="7">
         <v>102</v>
       </c>
       <c r="J20" s="7">
         <v>106.3</v>
       </c>
       <c r="K20" s="7">
         <v>87.1</v>
       </c>
       <c r="L20" s="7">
         <v>101</v>
       </c>
       <c r="M20" s="7">
         <v>100.2</v>
       </c>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13">
       <c r="A21" s="9">
         <v>2019</v>
       </c>
       <c r="B21" s="7">
         <v>100.1</v>
       </c>
       <c r="C21" s="7">
         <v>99.8</v>
       </c>
       <c r="D21" s="7">
         <v>100.3</v>
       </c>
       <c r="E21" s="7">
         <v>102.8</v>
       </c>
       <c r="F21" s="7">
         <v>102.4</v>
       </c>
       <c r="G21" s="7">
         <v>104.9</v>
       </c>
       <c r="H21" s="7">
         <v>97.8</v>
       </c>
       <c r="I21" s="7">
         <v>93.4</v>
       </c>
       <c r="J21" s="7">
         <v>98</v>
       </c>
       <c r="K21" s="7">
         <v>103.3</v>
       </c>
       <c r="L21" s="7">
         <v>101.6</v>
       </c>
       <c r="M21" s="7">
         <v>100.5</v>
       </c>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="9">
         <v>2020</v>
       </c>
       <c r="B22" s="7">
         <v>100.7</v>
       </c>
       <c r="C22" s="7">
         <v>99.8</v>
       </c>
       <c r="D22" s="7">
         <v>101.5</v>
       </c>
       <c r="E22" s="7">
         <v>60.4</v>
       </c>
       <c r="F22" s="7">
         <v>72.7</v>
       </c>
       <c r="G22" s="7">
         <v>115.1</v>
       </c>
       <c r="H22" s="7">
         <v>109.4</v>
       </c>
       <c r="I22" s="7">
         <v>108</v>
       </c>
       <c r="J22" s="7">
         <v>110.7</v>
       </c>
       <c r="K22" s="7">
         <v>108.9</v>
       </c>
       <c r="L22" s="7">
         <v>99.5</v>
       </c>
       <c r="M22" s="7">
         <v>102.2</v>
       </c>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="A23" s="9">
         <v>2021</v>
       </c>
       <c r="B23" s="7">
         <v>97.3</v>
       </c>
       <c r="C23" s="7">
         <v>97.8</v>
       </c>
       <c r="D23" s="7">
         <v>99.6</v>
       </c>
       <c r="E23" s="7">
         <v>114.2</v>
       </c>
       <c r="F23" s="7">
         <v>101</v>
       </c>
       <c r="G23" s="7">
         <v>104.7</v>
       </c>
       <c r="H23" s="7">
         <v>98</v>
       </c>
       <c r="I23" s="7">
         <v>97.9</v>
       </c>
       <c r="J23" s="7">
         <v>104.1</v>
       </c>
       <c r="K23" s="7">
         <v>101.9</v>
       </c>
       <c r="L23" s="7">
         <v>99.8</v>
       </c>
       <c r="M23" s="7">
         <v>95.8</v>
       </c>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="A24" s="9">
         <v>2022</v>
       </c>
       <c r="B24" s="7">
         <v>95</v>
       </c>
       <c r="C24" s="7">
         <v>104.9</v>
       </c>
       <c r="D24" s="7">
         <v>99.9</v>
       </c>
       <c r="E24" s="7">
         <v>123.6</v>
       </c>
       <c r="F24" s="7">
         <v>113.6</v>
       </c>
       <c r="G24" s="7">
         <v>81</v>
       </c>
       <c r="H24" s="7">
         <v>104.9</v>
       </c>
       <c r="I24" s="7">
         <v>109.3</v>
       </c>
       <c r="J24" s="7">
         <v>88.1</v>
       </c>
       <c r="K24" s="7">
         <v>107.8</v>
       </c>
       <c r="L24" s="7">
         <v>111.3</v>
       </c>
       <c r="M24" s="7">
         <v>83.5</v>
       </c>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="A25" s="9">
         <v>2023</v>
       </c>
       <c r="B25" s="7">
         <v>112.2</v>
       </c>
       <c r="C25" s="7">
         <v>98.3</v>
       </c>
       <c r="D25" s="7">
         <v>111.7</v>
       </c>
       <c r="E25" s="7">
         <v>97.8</v>
       </c>
       <c r="F25" s="7">
         <v>108</v>
       </c>
       <c r="G25" s="7">
         <v>122.8</v>
       </c>
       <c r="H25" s="7">
         <v>117.1</v>
       </c>
       <c r="I25" s="7">
         <v>108.6</v>
       </c>
       <c r="J25" s="7">
         <v>117.5</v>
       </c>
       <c r="K25" s="7">
         <v>92.7</v>
       </c>
       <c r="L25" s="7">
         <v>144.6</v>
       </c>
       <c r="M25" s="7">
         <v>128</v>
       </c>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="A26" s="9">
         <v>2024</v>
       </c>
       <c r="B26" s="7">
         <v>101.7</v>
       </c>
       <c r="C26" s="7">
         <v>100.9</v>
       </c>
       <c r="D26" s="7">
         <v>101.3</v>
       </c>
       <c r="E26" s="7">
         <v>96.7</v>
       </c>
       <c r="F26" s="7">
         <v>100.2</v>
       </c>
       <c r="G26" s="7">
         <v>100.4</v>
       </c>
       <c r="H26" s="7">
         <v>101.1</v>
       </c>
       <c r="I26" s="7">
         <v>103.7</v>
       </c>
       <c r="J26" s="7">
         <v>105.5</v>
       </c>
       <c r="K26" s="7">
         <v>125.9</v>
       </c>
       <c r="L26" s="7">
         <v>103.4</v>
       </c>
       <c r="M26" s="7">
         <v>103.2</v>
       </c>
     </row>
-    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:13">
       <c r="A27" s="9">
         <v>2025</v>
       </c>
       <c r="B27" s="7">
         <v>100.5</v>
       </c>
       <c r="C27" s="7">
         <v>100.7</v>
       </c>
       <c r="D27" s="7">
         <v>101.7</v>
       </c>
       <c r="E27" s="10">
         <v>115.5</v>
       </c>
       <c r="F27" s="10">
         <v>100.3</v>
       </c>
       <c r="G27" s="11">
         <v>101</v>
       </c>
       <c r="H27" s="7">
         <v>98.1</v>
       </c>
       <c r="I27" s="7">
         <v>98</v>
       </c>
       <c r="J27" s="7">
         <v>96.4</v>
       </c>
       <c r="K27" s="7">
         <v>102</v>
       </c>
       <c r="L27" s="7">
         <v>94</v>
       </c>
       <c r="M27" s="7">
         <v>100.3</v>
       </c>
     </row>
-    <row r="28" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:13">
       <c r="A28" s="9">
         <v>2026</v>
       </c>
       <c r="B28" s="7">
         <v>100.6</v>
       </c>
       <c r="C28" s="7">
         <v>100.5</v>
       </c>
       <c r="D28" s="7">
         <v>100.4</v>
       </c>
       <c r="E28" s="10">
         <v>100.8</v>
       </c>
       <c r="F28" s="10">
         <v>101.6</v>
       </c>
       <c r="G28" s="10">
         <v>101.5</v>
       </c>
       <c r="H28" s="10">
         <v>101.3</v>
       </c>
-      <c r="I28" s="7"/>
+      <c r="I28" s="7">
+        <v>102.3</v>
+      </c>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="12"/>
     </row>
-    <row r="29" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="20" t="s">
+    <row r="29" spans="1:13" ht="21" customHeight="1">
+      <c r="A29" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="B29" s="21"/>
-[...12 lines deleted...]
-    <row r="30" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="42"/>
+      <c r="C29" s="42"/>
+      <c r="D29" s="42"/>
+      <c r="E29" s="42"/>
+      <c r="F29" s="42"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="42"/>
+      <c r="J29" s="42"/>
+      <c r="K29" s="42"/>
+      <c r="L29" s="42"/>
+      <c r="M29" s="43"/>
+    </row>
+    <row r="30" spans="1:13" ht="12.75" customHeight="1">
       <c r="A30" s="9">
         <v>2015</v>
       </c>
       <c r="B30" s="7">
         <v>103.1</v>
       </c>
       <c r="C30" s="7">
         <v>101.8</v>
       </c>
       <c r="D30" s="7">
         <v>101.9</v>
       </c>
       <c r="E30" s="7">
         <v>102</v>
       </c>
       <c r="F30" s="7">
         <v>101.1</v>
       </c>
       <c r="G30" s="7">
         <v>100.3</v>
       </c>
       <c r="H30" s="7">
         <v>100.3</v>
       </c>
       <c r="I30" s="7">
         <v>100.5</v>
       </c>
       <c r="J30" s="7">
         <v>100.1</v>
       </c>
       <c r="K30" s="7">
         <v>99.9</v>
       </c>
       <c r="L30" s="7">
         <v>99.9</v>
       </c>
       <c r="M30" s="7">
         <v>100.2</v>
       </c>
     </row>
-    <row r="31" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:13">
       <c r="A31" s="9">
         <v>2016</v>
       </c>
       <c r="B31" s="7">
         <v>94.1</v>
       </c>
       <c r="C31" s="7">
         <v>98</v>
       </c>
       <c r="D31" s="7">
         <v>97.5</v>
       </c>
       <c r="E31" s="7">
         <v>98.6</v>
       </c>
       <c r="F31" s="7">
         <v>98.6</v>
       </c>
       <c r="G31" s="7">
         <v>98.6</v>
       </c>
       <c r="H31" s="7">
         <v>98.5</v>
       </c>
       <c r="I31" s="7">
         <v>99.1</v>
       </c>
       <c r="J31" s="7">
         <v>97.6</v>
       </c>
       <c r="K31" s="7">
         <v>97.5</v>
       </c>
       <c r="L31" s="7">
         <v>97</v>
       </c>
       <c r="M31" s="7">
         <v>99.4</v>
       </c>
     </row>
-    <row r="32" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:13">
       <c r="A32" s="8">
         <v>2017</v>
       </c>
       <c r="B32" s="7">
         <v>97.5</v>
       </c>
       <c r="C32" s="7">
         <v>99.6</v>
       </c>
       <c r="D32" s="7">
         <v>104.1</v>
       </c>
       <c r="E32" s="7">
         <v>104.7</v>
       </c>
       <c r="F32" s="7">
         <v>107.1</v>
       </c>
       <c r="G32" s="7">
         <v>105.8</v>
       </c>
       <c r="H32" s="7">
         <v>105</v>
       </c>
       <c r="I32" s="7">
         <v>103.8</v>
       </c>
       <c r="J32" s="7">
         <v>104.4</v>
       </c>
       <c r="K32" s="7">
         <v>103.9</v>
       </c>
       <c r="L32" s="7">
         <v>103.4</v>
       </c>
       <c r="M32" s="7">
         <v>104.8</v>
       </c>
     </row>
-    <row r="33" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:13">
       <c r="A33" s="8">
         <v>2018</v>
       </c>
       <c r="B33" s="7">
         <v>100.5</v>
       </c>
       <c r="C33" s="7">
         <v>100.5</v>
       </c>
       <c r="D33" s="7">
         <v>100.5</v>
       </c>
       <c r="E33" s="7">
         <v>101</v>
       </c>
       <c r="F33" s="7">
         <v>101.3</v>
       </c>
       <c r="G33" s="7">
         <v>101.5</v>
       </c>
       <c r="H33" s="7">
         <v>100.9</v>
       </c>
       <c r="I33" s="7">
         <v>101</v>
       </c>
       <c r="J33" s="7">
         <v>101.5</v>
       </c>
       <c r="K33" s="7">
         <v>100.1</v>
       </c>
       <c r="L33" s="7">
         <v>100.1</v>
       </c>
       <c r="M33" s="7">
         <v>100.1</v>
       </c>
     </row>
-    <row r="34" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:13">
       <c r="A34" s="8">
         <v>2019</v>
       </c>
       <c r="B34" s="7">
         <v>100.1</v>
       </c>
       <c r="C34" s="7">
         <v>100</v>
       </c>
       <c r="D34" s="7">
         <v>100</v>
       </c>
       <c r="E34" s="7">
         <v>100.8</v>
       </c>
       <c r="F34" s="7">
         <v>101.2</v>
       </c>
       <c r="G34" s="7">
         <v>101.8</v>
       </c>
       <c r="H34" s="7">
         <v>101.2</v>
       </c>
       <c r="I34" s="7">
         <v>100.2</v>
       </c>
       <c r="J34" s="7">
         <v>100</v>
       </c>
       <c r="K34" s="7">
         <v>100.3</v>
       </c>
       <c r="L34" s="7">
         <v>100.4</v>
       </c>
       <c r="M34" s="7">
         <v>100.4</v>
       </c>
     </row>
-    <row r="35" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:13">
       <c r="A35" s="8">
         <v>2020</v>
       </c>
       <c r="B35" s="7">
         <v>100.7</v>
       </c>
       <c r="C35" s="7">
         <v>100.2</v>
       </c>
       <c r="D35" s="7">
         <v>100.8</v>
       </c>
       <c r="E35" s="7">
         <v>89.4</v>
       </c>
       <c r="F35" s="7">
         <v>85.6</v>
       </c>
       <c r="G35" s="7">
         <v>90.6</v>
       </c>
       <c r="H35" s="7">
         <v>93.2</v>
       </c>
       <c r="I35" s="7">
         <v>95</v>
       </c>
       <c r="J35" s="7">
         <v>96.8</v>
       </c>
       <c r="K35" s="7">
         <v>97.9</v>
       </c>
       <c r="L35" s="7">
         <v>98.1</v>
       </c>
       <c r="M35" s="7">
         <v>98.7</v>
       </c>
     </row>
-    <row r="36" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:13">
       <c r="A36" s="8">
         <v>2021</v>
       </c>
       <c r="B36" s="7">
         <v>97.3</v>
       </c>
       <c r="C36" s="7">
         <v>97.5</v>
       </c>
       <c r="D36" s="7">
         <v>98.3</v>
       </c>
       <c r="E36" s="7">
         <v>101.3</v>
       </c>
       <c r="F36" s="7">
         <v>101.2</v>
       </c>
       <c r="G36" s="7">
         <v>102</v>
       </c>
       <c r="H36" s="7">
         <v>101.3</v>
       </c>
       <c r="I36" s="7">
         <v>100.9</v>
       </c>
       <c r="J36" s="7">
         <v>101.4</v>
       </c>
       <c r="K36" s="7">
         <v>101.4</v>
       </c>
       <c r="L36" s="7">
         <v>101.2</v>
       </c>
       <c r="M36" s="7">
         <v>100.5</v>
       </c>
     </row>
-    <row r="37" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:13">
       <c r="A37" s="8">
         <v>2022</v>
       </c>
       <c r="B37" s="7">
         <v>95</v>
       </c>
       <c r="C37" s="7">
         <v>100</v>
       </c>
       <c r="D37" s="7">
         <v>100</v>
       </c>
       <c r="E37" s="7">
         <v>105.1</v>
       </c>
       <c r="F37" s="7">
         <v>106.8</v>
       </c>
       <c r="G37" s="7">
         <v>101</v>
       </c>
       <c r="H37" s="7">
         <v>101.7</v>
       </c>
       <c r="I37" s="7">
         <v>102.8</v>
       </c>
       <c r="J37" s="7">
         <v>100.8</v>
       </c>
       <c r="K37" s="7">
         <v>101.6</v>
       </c>
       <c r="L37" s="7">
         <v>102.5</v>
       </c>
       <c r="M37" s="7">
         <v>100.2</v>
       </c>
     </row>
-    <row r="38" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:13">
       <c r="A38" s="8">
         <v>2023</v>
       </c>
       <c r="B38" s="7">
         <v>112.2</v>
       </c>
       <c r="C38" s="7">
         <v>104.8</v>
       </c>
       <c r="D38" s="7">
         <v>107.2</v>
       </c>
       <c r="E38" s="7">
         <v>104.9</v>
       </c>
       <c r="F38" s="7">
         <v>105.5</v>
       </c>
       <c r="G38" s="7">
         <v>108.6</v>
       </c>
       <c r="H38" s="7">
         <v>109.8</v>
       </c>
       <c r="I38" s="7">
         <v>109.6</v>
       </c>
       <c r="J38" s="7">
         <v>110.5</v>
       </c>
       <c r="K38" s="7">
         <v>108.4</v>
       </c>
       <c r="L38" s="7">
         <v>112.1</v>
       </c>
       <c r="M38" s="7">
         <v>113.6</v>
       </c>
     </row>
-    <row r="39" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:13">
       <c r="A39" s="8">
         <v>2024</v>
       </c>
       <c r="B39" s="7">
         <v>101.7</v>
       </c>
       <c r="C39" s="7">
         <v>101.3</v>
       </c>
       <c r="D39" s="7">
         <v>101.3</v>
       </c>
       <c r="E39" s="7">
         <v>100.3</v>
       </c>
       <c r="F39" s="7">
         <v>100.3</v>
       </c>
       <c r="G39" s="7">
         <v>100.3</v>
       </c>
       <c r="H39" s="7">
         <v>100.4</v>
       </c>
       <c r="I39" s="7">
         <v>100.8</v>
       </c>
       <c r="J39" s="7">
         <v>101.4</v>
       </c>
       <c r="K39" s="7">
         <v>103.8</v>
       </c>
       <c r="L39" s="7">
         <v>103.8</v>
       </c>
       <c r="M39" s="7">
         <v>103.7</v>
       </c>
     </row>
-    <row r="40" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:13">
       <c r="A40" s="8">
         <v>2025</v>
       </c>
       <c r="B40" s="7">
         <v>100.5</v>
       </c>
       <c r="C40" s="7">
         <v>100.6</v>
       </c>
       <c r="D40" s="7">
         <v>101.1</v>
       </c>
       <c r="E40" s="10">
         <v>104.3</v>
       </c>
       <c r="F40" s="10">
         <v>103.5</v>
       </c>
       <c r="G40" s="11">
         <v>103</v>
       </c>
       <c r="H40" s="7">
         <v>102.2</v>
       </c>
       <c r="I40" s="7">
         <v>101.6</v>
       </c>
       <c r="J40" s="7">
         <v>101</v>
       </c>
       <c r="K40" s="7">
         <v>101</v>
       </c>
       <c r="L40" s="7">
         <v>100.2</v>
       </c>
       <c r="M40" s="7">
         <v>100.2</v>
       </c>
     </row>
-    <row r="41" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:13">
       <c r="A41" s="8">
         <v>2026</v>
       </c>
       <c r="B41" s="7">
         <v>100.6</v>
       </c>
       <c r="C41" s="7">
         <v>100.6</v>
       </c>
       <c r="D41" s="7">
         <v>100.5</v>
       </c>
       <c r="E41" s="7">
         <v>100.6</v>
       </c>
       <c r="F41" s="7">
         <v>100.8</v>
       </c>
-      <c r="G41" s="14">
+      <c r="G41" s="44">
         <v>100.9</v>
       </c>
       <c r="H41" s="10">
         <v>101</v>
       </c>
-      <c r="I41" s="13"/>
+      <c r="I41" s="10">
+        <v>101.2</v>
+      </c>
       <c r="J41" s="13"/>
       <c r="K41" s="13"/>
       <c r="L41" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A29:M29"/>
   </mergeCells>
-  <phoneticPr fontId="0" type="noConversion"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Лист1!Область_печати</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>