--- v2 (2026-09-20)
+++ v3 (2026-10-30)
@@ -4,55 +4,55 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Sapieva\Desktop\Динамические ряды 2024торг\торг динамика месяц\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Sapieva\Desktop\Динамические ряды 2024торг\торг динамика месяц1\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="10440" yWindow="1200" windowWidth="17475" windowHeight="9840" activeTab="2"/>
+    <workbookView xWindow="10440" yWindow="1200" windowWidth="17475" windowHeight="9840"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="3" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="Indicator" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Metadata!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="58">
   <si>
     <t>Volume indices of retail trade</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
@@ -1095,79 +1095,79 @@
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="16" xfId="77" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="22" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="99" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="16" xfId="99" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="16" xfId="77" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="100" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="101" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="102">
     <cellStyle name="Comma" xfId="3"/>
     <cellStyle name="Comma [0]_Book2" xfId="4"/>
     <cellStyle name="Comma_Book2" xfId="5"/>
     <cellStyle name="Comma0" xfId="6"/>
     <cellStyle name="Currency" xfId="7"/>
     <cellStyle name="Currency [0]_Book2" xfId="8"/>
     <cellStyle name="Currency_Book2" xfId="9"/>
     <cellStyle name="Currency0" xfId="10"/>
     <cellStyle name="Date" xfId="11"/>
     <cellStyle name="Fixed" xfId="12"/>
     <cellStyle name="Heading 1" xfId="13"/>
     <cellStyle name="Heading 2" xfId="14"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="15"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="16"/>
     <cellStyle name="normal" xfId="17"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="18"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="20"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="21"/>
     <cellStyle name="Percent" xfId="22"/>
     <cellStyle name="S10" xfId="23"/>
     <cellStyle name="S12" xfId="24"/>
@@ -1540,64 +1540,64 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/zko/spreadsheets/?industry=28254&amp;year=&amp;name=85285&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D29"/>
   <sheetViews>
-    <sheetView zoomScale="95" zoomScaleNormal="95" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E16" sqref="E16"/>
+    <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="61.5703125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75">
-      <c r="A1" s="35"/>
-      <c r="B1" s="35"/>
+      <c r="A1" s="36"/>
+      <c r="B1" s="36"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="19">
         <v>171203</v>
       </c>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="19" t="s">
         <v>18</v>
       </c>
       <c r="C3" s="15"/>
       <c r="D3" s="15"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="18" t="s">
@@ -1637,124 +1637,123 @@
         <v>25</v>
       </c>
       <c r="C7" s="15"/>
       <c r="D7" s="15"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="15"/>
       <c r="D8" s="15"/>
     </row>
     <row r="9" spans="1:4" ht="77.25" customHeight="1">
       <c r="A9" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="15"/>
     </row>
-    <row r="10" spans="1:4" ht="18" customHeight="1">
+    <row r="10" spans="1:4" ht="26.25" customHeight="1">
       <c r="A10" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="23"/>
+      <c r="B10" s="23" t="s">
+        <v>45</v>
+      </c>
       <c r="C10" s="15"/>
       <c r="D10" s="15"/>
     </row>
-    <row r="11" spans="1:4" ht="25.5">
+    <row r="11" spans="1:4">
       <c r="A11" s="18" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="C11" s="15"/>
       <c r="D11" s="15"/>
     </row>
     <row r="12" spans="1:4" ht="14.25" customHeight="1">
       <c r="A12" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="15"/>
       <c r="D12" s="15"/>
     </row>
     <row r="13" spans="1:4" ht="25.5">
       <c r="A13" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="15"/>
       <c r="D13" s="15"/>
     </row>
     <row r="14" spans="1:4" ht="25.5">
       <c r="A14" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>46</v>
       </c>
       <c r="C14" s="15"/>
       <c r="D14" s="15"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="15"/>
       <c r="D15" s="15"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="26">
-        <v>46246</v>
+        <v>46307</v>
       </c>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="26">
-        <v>46279</v>
+        <v>46338</v>
       </c>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="15"/>
       <c r="D19" s="15"/>
     </row>
     <row r="20" spans="1:4">
@@ -1894,132 +1893,132 @@
       <c r="B14" s="31"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="33"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="33"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="33"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="34" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M41"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H19" sqref="H19"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J41" sqref="J41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1">
-      <c r="A1" s="36" t="s">
+      <c r="A1" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="37"/>
-[...10 lines deleted...]
-      <c r="M1" s="37"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="13.5" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="20.25" customHeight="1">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="39" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="39"/>
-[...10 lines deleted...]
-      <c r="M3" s="40"/>
+      <c r="B3" s="40"/>
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="40"/>
+      <c r="L3" s="40"/>
+      <c r="M3" s="41"/>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1">
       <c r="A4" s="6">
         <v>2015</v>
       </c>
       <c r="B4" s="7">
         <v>82.7</v>
       </c>
       <c r="C4" s="7">
         <v>93.2</v>
       </c>
       <c r="D4" s="7">
         <v>107.6</v>
       </c>
       <c r="E4" s="7">
         <v>101.7</v>
       </c>
       <c r="F4" s="7">
         <v>96.4</v>
       </c>
       <c r="G4" s="7">
         <v>103.3</v>
       </c>
       <c r="H4" s="7">
         <v>104.2</v>
@@ -2456,71 +2455,73 @@
       </c>
       <c r="B15" s="7">
         <v>53.1</v>
       </c>
       <c r="C15" s="7">
         <v>100.7</v>
       </c>
       <c r="D15" s="7">
         <v>129</v>
       </c>
       <c r="E15" s="10">
         <v>85</v>
       </c>
       <c r="F15" s="10">
         <v>100</v>
       </c>
       <c r="G15" s="14">
         <v>120.6</v>
       </c>
       <c r="H15" s="10">
         <v>99.1</v>
       </c>
       <c r="I15" s="7">
         <v>101</v>
       </c>
-      <c r="J15" s="7"/>
+      <c r="J15" s="7">
+        <v>98.1</v>
+      </c>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="12"/>
     </row>
     <row r="16" spans="1:13" ht="21" customHeight="1">
-      <c r="A16" s="41" t="s">
+      <c r="A16" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="42"/>
-[...10 lines deleted...]
-      <c r="M16" s="43"/>
+      <c r="B16" s="43"/>
+      <c r="C16" s="43"/>
+      <c r="D16" s="43"/>
+      <c r="E16" s="43"/>
+      <c r="F16" s="43"/>
+      <c r="G16" s="43"/>
+      <c r="H16" s="43"/>
+      <c r="I16" s="43"/>
+      <c r="J16" s="43"/>
+      <c r="K16" s="43"/>
+      <c r="L16" s="43"/>
+      <c r="M16" s="44"/>
     </row>
     <row r="17" spans="1:13" ht="12.75" customHeight="1">
       <c r="A17" s="9">
         <v>2015</v>
       </c>
       <c r="B17" s="7">
         <v>103.1</v>
       </c>
       <c r="C17" s="7">
         <v>100.4</v>
       </c>
       <c r="D17" s="7">
         <v>102.1</v>
       </c>
       <c r="E17" s="7">
         <v>102.1</v>
       </c>
       <c r="F17" s="7">
         <v>97.7</v>
       </c>
       <c r="G17" s="7">
         <v>96.7</v>
       </c>
       <c r="H17" s="7">
         <v>100.8</v>
@@ -2957,71 +2958,73 @@
       </c>
       <c r="B28" s="7">
         <v>100.6</v>
       </c>
       <c r="C28" s="7">
         <v>100.5</v>
       </c>
       <c r="D28" s="7">
         <v>100.4</v>
       </c>
       <c r="E28" s="10">
         <v>100.8</v>
       </c>
       <c r="F28" s="10">
         <v>101.6</v>
       </c>
       <c r="G28" s="10">
         <v>101.5</v>
       </c>
       <c r="H28" s="10">
         <v>101.3</v>
       </c>
       <c r="I28" s="7">
         <v>102.3</v>
       </c>
-      <c r="J28" s="7"/>
+      <c r="J28" s="7">
+        <v>99.8</v>
+      </c>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="12"/>
     </row>
     <row r="29" spans="1:13" ht="21" customHeight="1">
-      <c r="A29" s="41" t="s">
+      <c r="A29" s="42" t="s">
         <v>15</v>
       </c>
-      <c r="B29" s="42"/>
-[...10 lines deleted...]
-      <c r="M29" s="43"/>
+      <c r="B29" s="43"/>
+      <c r="C29" s="43"/>
+      <c r="D29" s="43"/>
+      <c r="E29" s="43"/>
+      <c r="F29" s="43"/>
+      <c r="G29" s="43"/>
+      <c r="H29" s="43"/>
+      <c r="I29" s="43"/>
+      <c r="J29" s="43"/>
+      <c r="K29" s="43"/>
+      <c r="L29" s="43"/>
+      <c r="M29" s="44"/>
     </row>
     <row r="30" spans="1:13" ht="12.75" customHeight="1">
       <c r="A30" s="9">
         <v>2015</v>
       </c>
       <c r="B30" s="7">
         <v>103.1</v>
       </c>
       <c r="C30" s="7">
         <v>101.8</v>
       </c>
       <c r="D30" s="7">
         <v>101.9</v>
       </c>
       <c r="E30" s="7">
         <v>102</v>
       </c>
       <c r="F30" s="7">
         <v>101.1</v>
       </c>
       <c r="G30" s="7">
         <v>100.3</v>
       </c>
       <c r="H30" s="7">
         <v>100.3</v>
@@ -3449,60 +3452,62 @@
         <v>100.2</v>
       </c>
       <c r="M40" s="7">
         <v>100.2</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="8">
         <v>2026</v>
       </c>
       <c r="B41" s="7">
         <v>100.6</v>
       </c>
       <c r="C41" s="7">
         <v>100.6</v>
       </c>
       <c r="D41" s="7">
         <v>100.5</v>
       </c>
       <c r="E41" s="7">
         <v>100.6</v>
       </c>
       <c r="F41" s="7">
         <v>100.8</v>
       </c>
-      <c r="G41" s="44">
+      <c r="G41" s="35">
         <v>100.9</v>
       </c>
       <c r="H41" s="10">
         <v>101</v>
       </c>
       <c r="I41" s="10">
         <v>101.2</v>
       </c>
-      <c r="J41" s="13"/>
+      <c r="J41" s="10">
+        <v>101</v>
+      </c>
       <c r="K41" s="13"/>
       <c r="L41" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A29:M29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>