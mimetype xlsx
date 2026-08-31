--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\торг динамика месяц май\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Sapieva\Desktop\Динамические ряды 2024торг\торг динамика месяц\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="10440" yWindow="1200" windowWidth="17475" windowHeight="9840"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$M$41</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <si>
     <t>Volume indices of retail trade</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
@@ -74,54 +74,54 @@
   </si>
   <si>
     <t xml:space="preserve">October </t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>as percent of previous month</t>
   </si>
   <si>
     <t>in percentage by corresponding month of the last year</t>
   </si>
   <si>
     <t>in percentage by corresponding period of the last year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
-    <numFmt numFmtId="194" formatCode="0.0"/>
-    <numFmt numFmtId="201" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
@@ -280,119 +280,113 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="201" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="201" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 5" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -666,1600 +660,1606 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M41"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="95" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection activeCell="I30" sqref="I30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1">
-      <c r="A1" s="14" t="s">
+    <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="15"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:13" s="5" customFormat="1" ht="13.5" thickBot="1">
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
+      <c r="G1" s="16"/>
+      <c r="H1" s="16"/>
+      <c r="I1" s="16"/>
+      <c r="J1" s="16"/>
+      <c r="K1" s="16"/>
+      <c r="L1" s="16"/>
+      <c r="M1" s="16"/>
+    </row>
+    <row r="2" spans="1:13" s="5" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="20.25" customHeight="1">
-      <c r="A3" s="16" t="s">
+    <row r="3" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="17"/>
-[...12 lines deleted...]
-    <row r="4" spans="1:13" ht="12.95" customHeight="1">
+      <c r="B3" s="18"/>
+      <c r="C3" s="18"/>
+      <c r="D3" s="18"/>
+      <c r="E3" s="18"/>
+      <c r="F3" s="18"/>
+      <c r="G3" s="18"/>
+      <c r="H3" s="18"/>
+      <c r="I3" s="18"/>
+      <c r="J3" s="18"/>
+      <c r="K3" s="18"/>
+      <c r="L3" s="18"/>
+      <c r="M3" s="19"/>
+    </row>
+    <row r="4" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6">
         <v>2015</v>
       </c>
       <c r="B4" s="7">
         <v>82.7</v>
       </c>
       <c r="C4" s="7">
         <v>93.2</v>
       </c>
       <c r="D4" s="7">
         <v>107.6</v>
       </c>
       <c r="E4" s="7">
         <v>101.7</v>
       </c>
       <c r="F4" s="7">
         <v>96.4</v>
       </c>
       <c r="G4" s="7">
         <v>103.3</v>
       </c>
       <c r="H4" s="7">
         <v>104.2</v>
       </c>
       <c r="I4" s="7">
         <v>101.3</v>
       </c>
       <c r="J4" s="7">
         <v>100.8</v>
       </c>
       <c r="K4" s="7">
         <v>102.5</v>
       </c>
       <c r="L4" s="7">
         <v>101.3</v>
       </c>
       <c r="M4" s="7">
         <v>108.7</v>
       </c>
     </row>
-    <row r="5" spans="1:13" ht="12.95" customHeight="1">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="8">
         <v>2016</v>
       </c>
       <c r="B5" s="7">
         <v>77.2</v>
       </c>
       <c r="C5" s="7">
         <v>101.1</v>
       </c>
       <c r="D5" s="7">
         <v>101.9</v>
       </c>
       <c r="E5" s="7">
         <v>106.7</v>
       </c>
       <c r="F5" s="7">
         <v>93.5</v>
       </c>
       <c r="G5" s="7">
         <v>103.7</v>
       </c>
       <c r="H5" s="7">
         <v>103</v>
       </c>
       <c r="I5" s="7">
         <v>106.4</v>
       </c>
       <c r="J5" s="7">
         <v>84.8</v>
       </c>
       <c r="K5" s="7">
         <v>115.7</v>
       </c>
       <c r="L5" s="7">
         <v>96.7</v>
       </c>
       <c r="M5" s="7">
         <v>142.30000000000001</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="12.95" customHeight="1">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="8">
         <v>2017</v>
       </c>
       <c r="B6" s="7">
         <v>61.7</v>
       </c>
       <c r="C6" s="7">
         <v>105.5</v>
       </c>
       <c r="D6" s="7">
         <v>113</v>
       </c>
       <c r="E6" s="7">
         <v>100.8</v>
       </c>
       <c r="F6" s="7">
         <v>102.6</v>
       </c>
       <c r="G6" s="7">
         <v>88.4</v>
       </c>
       <c r="H6" s="7">
         <v>104.1</v>
       </c>
       <c r="I6" s="7">
         <v>102.3</v>
       </c>
       <c r="J6" s="7">
         <v>96.5</v>
       </c>
       <c r="K6" s="7">
         <v>105.5</v>
       </c>
       <c r="L6" s="7">
         <v>95</v>
       </c>
       <c r="M6" s="7">
         <v>166.5</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="12.95" customHeight="1">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="8">
         <v>2018</v>
       </c>
       <c r="B7" s="7">
         <v>53.9</v>
       </c>
       <c r="C7" s="7">
         <v>105.5</v>
       </c>
       <c r="D7" s="7">
         <v>112.9</v>
       </c>
       <c r="E7" s="7">
         <v>102.9</v>
       </c>
       <c r="F7" s="7">
         <v>102.4</v>
       </c>
       <c r="G7" s="7">
         <v>88.4</v>
       </c>
       <c r="H7" s="7">
         <v>98.8</v>
       </c>
       <c r="I7" s="7">
         <v>107.5</v>
       </c>
       <c r="J7" s="7">
         <v>100.6</v>
       </c>
       <c r="K7" s="7">
         <v>86.4</v>
       </c>
       <c r="L7" s="7">
         <v>110.1</v>
       </c>
       <c r="M7" s="7">
         <v>165.2</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="12.95" customHeight="1">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="8">
         <v>2019</v>
       </c>
       <c r="B8" s="7">
         <v>53.8</v>
       </c>
       <c r="C8" s="7">
         <v>105.2</v>
       </c>
       <c r="D8" s="7">
         <v>113.4</v>
       </c>
       <c r="E8" s="7">
         <v>105.5</v>
       </c>
       <c r="F8" s="7">
         <v>102.4</v>
       </c>
       <c r="G8" s="7">
         <v>90.1</v>
       </c>
       <c r="H8" s="7">
         <v>92.3</v>
       </c>
       <c r="I8" s="7">
         <v>102.6</v>
       </c>
       <c r="J8" s="7">
         <v>105.4</v>
       </c>
       <c r="K8" s="7">
         <v>91.1</v>
       </c>
       <c r="L8" s="7">
         <v>108.4</v>
       </c>
       <c r="M8" s="7">
         <v>163.30000000000001</v>
       </c>
     </row>
-    <row r="9" spans="1:13" ht="12.95" customHeight="1">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="8">
         <v>2020</v>
       </c>
       <c r="B9" s="7">
         <v>53.9</v>
       </c>
       <c r="C9" s="7">
         <v>104.3</v>
       </c>
       <c r="D9" s="7">
         <v>115.3</v>
       </c>
       <c r="E9" s="7">
         <v>62.9</v>
       </c>
       <c r="F9" s="7">
         <v>123.1</v>
       </c>
       <c r="G9" s="7">
         <v>142.5</v>
       </c>
       <c r="H9" s="7">
         <v>87.7</v>
       </c>
       <c r="I9" s="7">
         <v>101.2</v>
       </c>
       <c r="J9" s="7">
         <v>108.2</v>
       </c>
       <c r="K9" s="7">
         <v>89.5</v>
       </c>
       <c r="L9" s="7">
         <v>99.1</v>
       </c>
       <c r="M9" s="7">
         <v>167.7</v>
       </c>
     </row>
-    <row r="10" spans="1:13" ht="12.95" customHeight="1">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="8">
         <v>2021</v>
       </c>
       <c r="B10" s="7">
         <v>51.3</v>
       </c>
       <c r="C10" s="7">
         <v>104.8</v>
       </c>
       <c r="D10" s="7">
         <v>117.5</v>
       </c>
       <c r="E10" s="7">
         <v>72</v>
       </c>
       <c r="F10" s="7">
         <v>108.9</v>
       </c>
       <c r="G10" s="7">
         <v>147.69999999999999</v>
       </c>
       <c r="H10" s="7">
         <v>82.2</v>
       </c>
       <c r="I10" s="7">
         <v>101.1</v>
       </c>
       <c r="J10" s="7">
         <v>115.2</v>
       </c>
       <c r="K10" s="7">
         <v>87.6</v>
       </c>
       <c r="L10" s="7">
         <v>97</v>
       </c>
       <c r="M10" s="7">
         <v>160.9</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="12.95" customHeight="1">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="8">
         <v>2022</v>
       </c>
       <c r="B11" s="7">
         <v>50.9</v>
       </c>
       <c r="C11" s="7">
         <v>115.8</v>
       </c>
       <c r="D11" s="7">
         <v>112</v>
       </c>
       <c r="E11" s="7">
         <v>89.1</v>
       </c>
       <c r="F11" s="7">
         <v>100.1</v>
       </c>
       <c r="G11" s="7">
         <v>105.3</v>
       </c>
       <c r="H11" s="7">
         <v>106.3</v>
       </c>
       <c r="I11" s="7">
         <v>105.3</v>
       </c>
       <c r="J11" s="7">
         <v>92.9</v>
       </c>
       <c r="K11" s="7">
         <v>107.1</v>
       </c>
       <c r="L11" s="7">
         <v>100.2</v>
       </c>
       <c r="M11" s="7">
         <v>120.7</v>
       </c>
     </row>
-    <row r="12" spans="1:13" ht="12.95" customHeight="1">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="8">
         <v>2023</v>
       </c>
       <c r="B12" s="7">
         <v>68.400000000000006</v>
       </c>
       <c r="C12" s="7">
         <v>101.5</v>
       </c>
       <c r="D12" s="7">
         <v>127.2</v>
       </c>
       <c r="E12" s="7">
         <v>78.099999999999994</v>
       </c>
       <c r="F12" s="7">
         <v>110.5</v>
       </c>
       <c r="G12" s="7">
         <v>119.7</v>
       </c>
       <c r="H12" s="7">
         <v>101.4</v>
       </c>
       <c r="I12" s="7">
         <v>97.7</v>
       </c>
       <c r="J12" s="7">
         <v>100.5</v>
       </c>
       <c r="K12" s="7">
         <v>84.5</v>
       </c>
       <c r="L12" s="7">
         <v>156.30000000000001</v>
       </c>
       <c r="M12" s="7">
         <v>106.9</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="12.95" customHeight="1">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="8">
         <v>2024</v>
       </c>
       <c r="B13" s="7">
         <v>54.4</v>
       </c>
       <c r="C13" s="7">
         <v>100.5</v>
       </c>
       <c r="D13" s="7">
         <v>127.8</v>
       </c>
       <c r="E13" s="7">
         <v>74.5</v>
       </c>
       <c r="F13" s="7">
         <v>114.4</v>
       </c>
       <c r="G13" s="7">
         <v>120</v>
       </c>
       <c r="H13" s="7">
         <v>102.2</v>
       </c>
       <c r="I13" s="7">
         <v>100.1</v>
       </c>
       <c r="J13" s="7">
         <v>102.2</v>
       </c>
       <c r="K13" s="7">
         <v>100.9</v>
       </c>
       <c r="L13" s="7">
         <v>128.4</v>
       </c>
       <c r="M13" s="7">
         <v>106.7</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="12.95" customHeight="1">
+    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A14" s="8">
         <v>2025</v>
       </c>
       <c r="B14" s="7">
         <v>53</v>
       </c>
       <c r="C14" s="7">
         <v>100.8</v>
       </c>
       <c r="D14" s="7">
         <v>129.1</v>
       </c>
       <c r="E14" s="10">
         <v>84.7</v>
       </c>
       <c r="F14" s="10">
         <v>99.3</v>
       </c>
       <c r="G14" s="11">
         <v>120.8</v>
       </c>
       <c r="H14" s="7">
         <v>99.3</v>
       </c>
       <c r="I14" s="7">
         <v>100</v>
       </c>
       <c r="J14" s="7">
         <v>100.5</v>
       </c>
       <c r="K14" s="7">
         <v>106.7</v>
       </c>
       <c r="L14" s="7">
         <v>118.3</v>
       </c>
       <c r="M14" s="7">
         <v>113.7</v>
       </c>
     </row>
-    <row r="15" spans="1:13" ht="12.95" customHeight="1">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" s="8">
         <v>2026</v>
       </c>
       <c r="B15" s="7">
         <v>53.1</v>
       </c>
       <c r="C15" s="7">
         <v>100.7</v>
       </c>
       <c r="D15" s="7">
         <v>129</v>
       </c>
       <c r="E15" s="10">
         <v>85</v>
       </c>
       <c r="F15" s="10">
         <v>100</v>
       </c>
-      <c r="G15" s="22">
+      <c r="G15" s="14">
         <v>120.6</v>
       </c>
-      <c r="H15" s="7"/>
+      <c r="H15" s="10">
+        <v>99.1</v>
+      </c>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="12"/>
     </row>
-    <row r="16" spans="1:13" ht="21" customHeight="1">
-      <c r="A16" s="19" t="s">
+    <row r="16" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="20"/>
-[...12 lines deleted...]
-    <row r="17" spans="1:13" ht="12.95" customHeight="1">
+      <c r="B16" s="21"/>
+      <c r="C16" s="21"/>
+      <c r="D16" s="21"/>
+      <c r="E16" s="21"/>
+      <c r="F16" s="21"/>
+      <c r="G16" s="21"/>
+      <c r="H16" s="21"/>
+      <c r="I16" s="21"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21"/>
+      <c r="L16" s="21"/>
+      <c r="M16" s="22"/>
+    </row>
+    <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="9">
         <v>2015</v>
       </c>
       <c r="B17" s="7">
         <v>103.1</v>
       </c>
       <c r="C17" s="7">
         <v>100.4</v>
       </c>
       <c r="D17" s="7">
         <v>102.1</v>
       </c>
       <c r="E17" s="7">
         <v>102.1</v>
       </c>
       <c r="F17" s="7">
         <v>97.7</v>
       </c>
       <c r="G17" s="7">
         <v>96.7</v>
       </c>
       <c r="H17" s="7">
         <v>100.8</v>
       </c>
       <c r="I17" s="7">
         <v>101.4</v>
       </c>
       <c r="J17" s="7">
         <v>97.6</v>
       </c>
       <c r="K17" s="7">
         <v>97.4</v>
       </c>
       <c r="L17" s="7">
         <v>99.6</v>
       </c>
       <c r="M17" s="7">
         <v>100.9</v>
       </c>
     </row>
-    <row r="18" spans="1:13" ht="12.95" customHeight="1">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="9">
         <v>2016</v>
       </c>
       <c r="B18" s="7">
         <v>94.1</v>
       </c>
       <c r="C18" s="7">
         <v>102.1</v>
       </c>
       <c r="D18" s="7">
         <v>96.7</v>
       </c>
       <c r="E18" s="7">
         <v>101.5</v>
       </c>
       <c r="F18" s="7">
         <v>98.5</v>
       </c>
       <c r="G18" s="7">
         <v>98.9</v>
       </c>
       <c r="H18" s="7">
         <v>97.8</v>
       </c>
       <c r="I18" s="7">
         <v>102.7</v>
       </c>
       <c r="J18" s="7">
         <v>86.5</v>
       </c>
       <c r="K18" s="7">
         <v>97.6</v>
       </c>
       <c r="L18" s="7">
         <v>93.2</v>
       </c>
       <c r="M18" s="7">
         <v>122</v>
       </c>
     </row>
-    <row r="19" spans="1:13" ht="12.95" customHeight="1">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="9">
         <v>2017</v>
       </c>
       <c r="B19" s="7">
         <v>97.5</v>
       </c>
       <c r="C19" s="7">
         <v>101.7</v>
       </c>
       <c r="D19" s="7">
         <v>112.7</v>
       </c>
       <c r="E19" s="7">
         <v>106.4</v>
       </c>
       <c r="F19" s="7">
         <v>116.7</v>
       </c>
       <c r="G19" s="7">
         <v>99.5</v>
       </c>
       <c r="H19" s="7">
         <v>100.5</v>
       </c>
       <c r="I19" s="7">
         <v>96.6</v>
       </c>
       <c r="J19" s="7">
         <v>109.8</v>
       </c>
       <c r="K19" s="7">
         <v>100.2</v>
       </c>
       <c r="L19" s="7">
         <v>98.4</v>
       </c>
       <c r="M19" s="7">
         <v>115</v>
       </c>
     </row>
-    <row r="20" spans="1:13" ht="12.95" customHeight="1">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="9">
         <v>2018</v>
       </c>
       <c r="B20" s="7">
         <v>100.5</v>
       </c>
       <c r="C20" s="7">
         <v>100.6</v>
       </c>
       <c r="D20" s="7">
         <v>100.4</v>
       </c>
       <c r="E20" s="7">
         <v>102.5</v>
       </c>
       <c r="F20" s="7">
         <v>102.4</v>
       </c>
       <c r="G20" s="7">
         <v>102.3</v>
       </c>
       <c r="H20" s="7">
         <v>97.1</v>
       </c>
       <c r="I20" s="7">
         <v>102</v>
       </c>
       <c r="J20" s="7">
         <v>106.3</v>
       </c>
       <c r="K20" s="7">
         <v>87.1</v>
       </c>
       <c r="L20" s="7">
         <v>101</v>
       </c>
       <c r="M20" s="7">
         <v>100.2</v>
       </c>
     </row>
-    <row r="21" spans="1:13" ht="12.95" customHeight="1">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="9">
         <v>2019</v>
       </c>
       <c r="B21" s="7">
         <v>100.1</v>
       </c>
       <c r="C21" s="7">
         <v>99.8</v>
       </c>
       <c r="D21" s="7">
         <v>100.3</v>
       </c>
       <c r="E21" s="7">
         <v>102.8</v>
       </c>
       <c r="F21" s="7">
         <v>102.4</v>
       </c>
       <c r="G21" s="7">
         <v>104.9</v>
       </c>
       <c r="H21" s="7">
         <v>97.8</v>
       </c>
       <c r="I21" s="7">
         <v>93.4</v>
       </c>
       <c r="J21" s="7">
         <v>98</v>
       </c>
       <c r="K21" s="7">
         <v>103.3</v>
       </c>
       <c r="L21" s="7">
         <v>101.6</v>
       </c>
       <c r="M21" s="7">
         <v>100.5</v>
       </c>
     </row>
-    <row r="22" spans="1:13" ht="12.95" customHeight="1">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="9">
         <v>2020</v>
       </c>
       <c r="B22" s="7">
         <v>100.7</v>
       </c>
       <c r="C22" s="7">
         <v>99.8</v>
       </c>
       <c r="D22" s="7">
         <v>101.5</v>
       </c>
       <c r="E22" s="7">
         <v>60.4</v>
       </c>
       <c r="F22" s="7">
         <v>72.7</v>
       </c>
       <c r="G22" s="7">
         <v>115.1</v>
       </c>
       <c r="H22" s="7">
         <v>109.4</v>
       </c>
       <c r="I22" s="7">
         <v>108</v>
       </c>
       <c r="J22" s="7">
         <v>110.7</v>
       </c>
       <c r="K22" s="7">
         <v>108.9</v>
       </c>
       <c r="L22" s="7">
         <v>99.5</v>
       </c>
       <c r="M22" s="7">
         <v>102.2</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="12.95" customHeight="1">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="9">
         <v>2021</v>
       </c>
       <c r="B23" s="7">
         <v>97.3</v>
       </c>
       <c r="C23" s="7">
         <v>97.8</v>
       </c>
       <c r="D23" s="7">
         <v>99.6</v>
       </c>
       <c r="E23" s="7">
         <v>114.2</v>
       </c>
       <c r="F23" s="7">
         <v>101</v>
       </c>
       <c r="G23" s="7">
         <v>104.7</v>
       </c>
       <c r="H23" s="7">
         <v>98</v>
       </c>
       <c r="I23" s="7">
         <v>97.9</v>
       </c>
       <c r="J23" s="7">
         <v>104.1</v>
       </c>
       <c r="K23" s="7">
         <v>101.9</v>
       </c>
       <c r="L23" s="7">
         <v>99.8</v>
       </c>
       <c r="M23" s="7">
         <v>95.8</v>
       </c>
     </row>
-    <row r="24" spans="1:13" ht="12.95" customHeight="1">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="9">
         <v>2022</v>
       </c>
       <c r="B24" s="7">
         <v>95</v>
       </c>
       <c r="C24" s="7">
         <v>104.9</v>
       </c>
       <c r="D24" s="7">
         <v>99.9</v>
       </c>
       <c r="E24" s="7">
         <v>123.6</v>
       </c>
       <c r="F24" s="7">
         <v>113.6</v>
       </c>
       <c r="G24" s="7">
         <v>81</v>
       </c>
       <c r="H24" s="7">
         <v>104.9</v>
       </c>
       <c r="I24" s="7">
         <v>109.3</v>
       </c>
       <c r="J24" s="7">
         <v>88.1</v>
       </c>
       <c r="K24" s="7">
         <v>107.8</v>
       </c>
       <c r="L24" s="7">
         <v>111.3</v>
       </c>
       <c r="M24" s="7">
         <v>83.5</v>
       </c>
     </row>
-    <row r="25" spans="1:13" ht="12.95" customHeight="1">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A25" s="9">
         <v>2023</v>
       </c>
       <c r="B25" s="7">
         <v>112.2</v>
       </c>
       <c r="C25" s="7">
         <v>98.3</v>
       </c>
       <c r="D25" s="7">
         <v>111.7</v>
       </c>
       <c r="E25" s="7">
         <v>97.8</v>
       </c>
       <c r="F25" s="7">
         <v>108</v>
       </c>
       <c r="G25" s="7">
         <v>122.8</v>
       </c>
       <c r="H25" s="7">
         <v>117.1</v>
       </c>
       <c r="I25" s="7">
         <v>108.6</v>
       </c>
       <c r="J25" s="7">
         <v>117.5</v>
       </c>
       <c r="K25" s="7">
         <v>92.7</v>
       </c>
       <c r="L25" s="7">
         <v>144.6</v>
       </c>
       <c r="M25" s="7">
         <v>128</v>
       </c>
     </row>
-    <row r="26" spans="1:13" ht="12.95" customHeight="1">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="9">
         <v>2024</v>
       </c>
       <c r="B26" s="7">
         <v>101.7</v>
       </c>
       <c r="C26" s="7">
         <v>100.9</v>
       </c>
       <c r="D26" s="7">
         <v>101.3</v>
       </c>
       <c r="E26" s="7">
         <v>96.7</v>
       </c>
       <c r="F26" s="7">
         <v>100.2</v>
       </c>
       <c r="G26" s="7">
         <v>100.4</v>
       </c>
       <c r="H26" s="7">
         <v>101.1</v>
       </c>
       <c r="I26" s="7">
         <v>103.7</v>
       </c>
       <c r="J26" s="7">
         <v>105.5</v>
       </c>
       <c r="K26" s="7">
         <v>125.9</v>
       </c>
       <c r="L26" s="7">
         <v>103.4</v>
       </c>
       <c r="M26" s="7">
         <v>103.2</v>
       </c>
     </row>
-    <row r="27" spans="1:13" ht="12.95" customHeight="1">
+    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A27" s="9">
         <v>2025</v>
       </c>
       <c r="B27" s="7">
         <v>100.5</v>
       </c>
       <c r="C27" s="7">
         <v>100.7</v>
       </c>
       <c r="D27" s="7">
         <v>101.7</v>
       </c>
       <c r="E27" s="10">
         <v>115.5</v>
       </c>
       <c r="F27" s="10">
         <v>100.3</v>
       </c>
       <c r="G27" s="11">
         <v>101</v>
       </c>
       <c r="H27" s="7">
         <v>98.1</v>
       </c>
       <c r="I27" s="7">
         <v>98</v>
       </c>
       <c r="J27" s="7">
         <v>96.4</v>
       </c>
       <c r="K27" s="7">
         <v>102</v>
       </c>
       <c r="L27" s="7">
         <v>94</v>
       </c>
       <c r="M27" s="7">
         <v>100.3</v>
       </c>
     </row>
-    <row r="28" spans="1:13" ht="12.95" customHeight="1">
+    <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A28" s="9">
         <v>2026</v>
       </c>
       <c r="B28" s="7">
         <v>100.6</v>
       </c>
       <c r="C28" s="7">
         <v>100.5</v>
       </c>
       <c r="D28" s="7">
         <v>100.4</v>
       </c>
       <c r="E28" s="10">
         <v>100.8</v>
       </c>
       <c r="F28" s="10">
         <v>101.6</v>
       </c>
-      <c r="G28" s="23">
+      <c r="G28" s="10">
         <v>101.5</v>
       </c>
-      <c r="H28" s="7"/>
+      <c r="H28" s="10">
+        <v>101.3</v>
+      </c>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="12"/>
     </row>
-    <row r="29" spans="1:13" ht="21" customHeight="1">
-      <c r="A29" s="19" t="s">
+    <row r="29" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="B29" s="20"/>
-[...12 lines deleted...]
-    <row r="30" spans="1:13" ht="12.95" customHeight="1">
+      <c r="B29" s="21"/>
+      <c r="C29" s="21"/>
+      <c r="D29" s="21"/>
+      <c r="E29" s="21"/>
+      <c r="F29" s="21"/>
+      <c r="G29" s="21"/>
+      <c r="H29" s="21"/>
+      <c r="I29" s="21"/>
+      <c r="J29" s="21"/>
+      <c r="K29" s="21"/>
+      <c r="L29" s="21"/>
+      <c r="M29" s="22"/>
+    </row>
+    <row r="30" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="9">
         <v>2015</v>
       </c>
       <c r="B30" s="7">
         <v>103.1</v>
       </c>
       <c r="C30" s="7">
         <v>101.8</v>
       </c>
       <c r="D30" s="7">
         <v>101.9</v>
       </c>
       <c r="E30" s="7">
         <v>102</v>
       </c>
       <c r="F30" s="7">
         <v>101.1</v>
       </c>
       <c r="G30" s="7">
         <v>100.3</v>
       </c>
       <c r="H30" s="7">
         <v>100.3</v>
       </c>
       <c r="I30" s="7">
         <v>100.5</v>
       </c>
       <c r="J30" s="7">
         <v>100.1</v>
       </c>
       <c r="K30" s="7">
         <v>99.9</v>
       </c>
       <c r="L30" s="7">
         <v>99.9</v>
       </c>
       <c r="M30" s="7">
         <v>100.2</v>
       </c>
     </row>
-    <row r="31" spans="1:13" ht="12.95" customHeight="1">
+    <row r="31" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A31" s="9">
         <v>2016</v>
       </c>
       <c r="B31" s="7">
         <v>94.1</v>
       </c>
       <c r="C31" s="7">
         <v>98</v>
       </c>
       <c r="D31" s="7">
         <v>97.5</v>
       </c>
       <c r="E31" s="7">
         <v>98.6</v>
       </c>
       <c r="F31" s="7">
         <v>98.6</v>
       </c>
       <c r="G31" s="7">
         <v>98.6</v>
       </c>
       <c r="H31" s="7">
         <v>98.5</v>
       </c>
       <c r="I31" s="7">
         <v>99.1</v>
       </c>
       <c r="J31" s="7">
         <v>97.6</v>
       </c>
       <c r="K31" s="7">
         <v>97.5</v>
       </c>
       <c r="L31" s="7">
         <v>97</v>
       </c>
       <c r="M31" s="7">
         <v>99.4</v>
       </c>
     </row>
-    <row r="32" spans="1:13" ht="12.95" customHeight="1">
+    <row r="32" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A32" s="8">
         <v>2017</v>
       </c>
       <c r="B32" s="7">
         <v>97.5</v>
       </c>
       <c r="C32" s="7">
         <v>99.6</v>
       </c>
       <c r="D32" s="7">
         <v>104.1</v>
       </c>
       <c r="E32" s="7">
         <v>104.7</v>
       </c>
       <c r="F32" s="7">
         <v>107.1</v>
       </c>
       <c r="G32" s="7">
         <v>105.8</v>
       </c>
       <c r="H32" s="7">
         <v>105</v>
       </c>
       <c r="I32" s="7">
         <v>103.8</v>
       </c>
       <c r="J32" s="7">
         <v>104.4</v>
       </c>
       <c r="K32" s="7">
         <v>103.9</v>
       </c>
       <c r="L32" s="7">
         <v>103.4</v>
       </c>
       <c r="M32" s="7">
         <v>104.8</v>
       </c>
     </row>
-    <row r="33" spans="1:13" ht="12.95" customHeight="1">
+    <row r="33" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A33" s="8">
         <v>2018</v>
       </c>
       <c r="B33" s="7">
         <v>100.5</v>
       </c>
       <c r="C33" s="7">
         <v>100.5</v>
       </c>
       <c r="D33" s="7">
         <v>100.5</v>
       </c>
       <c r="E33" s="7">
         <v>101</v>
       </c>
       <c r="F33" s="7">
         <v>101.3</v>
       </c>
       <c r="G33" s="7">
         <v>101.5</v>
       </c>
       <c r="H33" s="7">
         <v>100.9</v>
       </c>
       <c r="I33" s="7">
         <v>101</v>
       </c>
       <c r="J33" s="7">
         <v>101.5</v>
       </c>
       <c r="K33" s="7">
         <v>100.1</v>
       </c>
       <c r="L33" s="7">
         <v>100.1</v>
       </c>
       <c r="M33" s="7">
         <v>100.1</v>
       </c>
     </row>
-    <row r="34" spans="1:13" ht="12.95" customHeight="1">
+    <row r="34" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A34" s="8">
         <v>2019</v>
       </c>
       <c r="B34" s="7">
         <v>100.1</v>
       </c>
       <c r="C34" s="7">
         <v>100</v>
       </c>
       <c r="D34" s="7">
         <v>100</v>
       </c>
       <c r="E34" s="7">
         <v>100.8</v>
       </c>
       <c r="F34" s="7">
         <v>101.2</v>
       </c>
       <c r="G34" s="7">
         <v>101.8</v>
       </c>
       <c r="H34" s="7">
         <v>101.2</v>
       </c>
       <c r="I34" s="7">
         <v>100.2</v>
       </c>
       <c r="J34" s="7">
         <v>100</v>
       </c>
       <c r="K34" s="7">
         <v>100.3</v>
       </c>
       <c r="L34" s="7">
         <v>100.4</v>
       </c>
       <c r="M34" s="7">
         <v>100.4</v>
       </c>
     </row>
-    <row r="35" spans="1:13" ht="12.95" customHeight="1">
+    <row r="35" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A35" s="8">
         <v>2020</v>
       </c>
       <c r="B35" s="7">
         <v>100.7</v>
       </c>
       <c r="C35" s="7">
         <v>100.2</v>
       </c>
       <c r="D35" s="7">
         <v>100.8</v>
       </c>
       <c r="E35" s="7">
         <v>89.4</v>
       </c>
       <c r="F35" s="7">
         <v>85.6</v>
       </c>
       <c r="G35" s="7">
         <v>90.6</v>
       </c>
       <c r="H35" s="7">
         <v>93.2</v>
       </c>
       <c r="I35" s="7">
         <v>95</v>
       </c>
       <c r="J35" s="7">
         <v>96.8</v>
       </c>
       <c r="K35" s="7">
         <v>97.9</v>
       </c>
       <c r="L35" s="7">
         <v>98.1</v>
       </c>
       <c r="M35" s="7">
         <v>98.7</v>
       </c>
     </row>
-    <row r="36" spans="1:13" ht="12.95" customHeight="1">
+    <row r="36" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A36" s="8">
         <v>2021</v>
       </c>
       <c r="B36" s="7">
         <v>97.3</v>
       </c>
       <c r="C36" s="7">
         <v>97.5</v>
       </c>
       <c r="D36" s="7">
         <v>98.3</v>
       </c>
       <c r="E36" s="7">
         <v>101.3</v>
       </c>
       <c r="F36" s="7">
         <v>101.2</v>
       </c>
       <c r="G36" s="7">
         <v>102</v>
       </c>
       <c r="H36" s="7">
         <v>101.3</v>
       </c>
       <c r="I36" s="7">
         <v>100.9</v>
       </c>
       <c r="J36" s="7">
         <v>101.4</v>
       </c>
       <c r="K36" s="7">
         <v>101.4</v>
       </c>
       <c r="L36" s="7">
         <v>101.2</v>
       </c>
       <c r="M36" s="7">
         <v>100.5</v>
       </c>
     </row>
-    <row r="37" spans="1:13" ht="12.95" customHeight="1">
+    <row r="37" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A37" s="8">
         <v>2022</v>
       </c>
       <c r="B37" s="7">
         <v>95</v>
       </c>
       <c r="C37" s="7">
         <v>100</v>
       </c>
       <c r="D37" s="7">
         <v>100</v>
       </c>
       <c r="E37" s="7">
         <v>105.1</v>
       </c>
       <c r="F37" s="7">
         <v>106.8</v>
       </c>
       <c r="G37" s="7">
         <v>101</v>
       </c>
       <c r="H37" s="7">
         <v>101.7</v>
       </c>
       <c r="I37" s="7">
         <v>102.8</v>
       </c>
       <c r="J37" s="7">
         <v>100.8</v>
       </c>
       <c r="K37" s="7">
         <v>101.6</v>
       </c>
       <c r="L37" s="7">
         <v>102.5</v>
       </c>
       <c r="M37" s="7">
         <v>100.2</v>
       </c>
     </row>
-    <row r="38" spans="1:13" ht="12.95" customHeight="1">
+    <row r="38" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A38" s="8">
         <v>2023</v>
       </c>
       <c r="B38" s="7">
         <v>112.2</v>
       </c>
       <c r="C38" s="7">
         <v>104.8</v>
       </c>
       <c r="D38" s="7">
         <v>107.2</v>
       </c>
       <c r="E38" s="7">
         <v>104.9</v>
       </c>
       <c r="F38" s="7">
         <v>105.5</v>
       </c>
       <c r="G38" s="7">
         <v>108.6</v>
       </c>
       <c r="H38" s="7">
         <v>109.8</v>
       </c>
       <c r="I38" s="7">
         <v>109.6</v>
       </c>
       <c r="J38" s="7">
         <v>110.5</v>
       </c>
       <c r="K38" s="7">
         <v>108.4</v>
       </c>
       <c r="L38" s="7">
         <v>112.1</v>
       </c>
       <c r="M38" s="7">
         <v>113.6</v>
       </c>
     </row>
-    <row r="39" spans="1:13" ht="12.95" customHeight="1">
+    <row r="39" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A39" s="8">
         <v>2024</v>
       </c>
       <c r="B39" s="7">
         <v>101.7</v>
       </c>
       <c r="C39" s="7">
         <v>101.3</v>
       </c>
       <c r="D39" s="7">
         <v>101.3</v>
       </c>
       <c r="E39" s="7">
         <v>100.3</v>
       </c>
       <c r="F39" s="7">
         <v>100.3</v>
       </c>
       <c r="G39" s="7">
         <v>100.3</v>
       </c>
       <c r="H39" s="7">
         <v>100.4</v>
       </c>
       <c r="I39" s="7">
         <v>100.8</v>
       </c>
       <c r="J39" s="7">
         <v>101.4</v>
       </c>
       <c r="K39" s="7">
         <v>103.8</v>
       </c>
       <c r="L39" s="7">
         <v>103.8</v>
       </c>
       <c r="M39" s="7">
         <v>103.7</v>
       </c>
     </row>
-    <row r="40" spans="1:13" ht="12.95" customHeight="1">
+    <row r="40" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A40" s="8">
         <v>2025</v>
       </c>
       <c r="B40" s="7">
         <v>100.5</v>
       </c>
       <c r="C40" s="7">
         <v>100.6</v>
       </c>
       <c r="D40" s="7">
         <v>101.1</v>
       </c>
       <c r="E40" s="10">
         <v>104.3</v>
       </c>
       <c r="F40" s="10">
         <v>103.5</v>
       </c>
       <c r="G40" s="11">
         <v>103</v>
       </c>
       <c r="H40" s="7">
         <v>102.2</v>
       </c>
       <c r="I40" s="7">
         <v>101.6</v>
       </c>
       <c r="J40" s="7">
         <v>101</v>
       </c>
       <c r="K40" s="7">
         <v>101</v>
       </c>
       <c r="L40" s="7">
         <v>100.2</v>
       </c>
       <c r="M40" s="7">
         <v>100.2</v>
       </c>
     </row>
-    <row r="41" spans="1:13" ht="12.95" customHeight="1">
+    <row r="41" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A41" s="8">
         <v>2026</v>
       </c>
       <c r="B41" s="7">
         <v>100.6</v>
       </c>
       <c r="C41" s="7">
         <v>100.6</v>
       </c>
       <c r="D41" s="7">
         <v>100.5</v>
       </c>
       <c r="E41" s="7">
         <v>100.6</v>
       </c>
       <c r="F41" s="7">
         <v>100.8</v>
       </c>
-      <c r="G41" s="24">
+      <c r="G41" s="14">
         <v>100.9</v>
       </c>
-      <c r="H41" s="7"/>
+      <c r="H41" s="10">
+        <v>101</v>
+      </c>
       <c r="I41" s="13"/>
       <c r="J41" s="13"/>
       <c r="K41" s="13"/>
       <c r="L41" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A29:M29"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="83" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>