--- v1 (2026-08-31)
+++ v2 (2026-09-21)
@@ -1,69 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Sapieva\Desktop\Динамические ряды 2024торг\торг динамика месяц\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="8370" yWindow="1590" windowWidth="19020" windowHeight="10860"/>
+    <workbookView xWindow="8370" yWindow="1590" windowWidth="19020" windowHeight="10860" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="3" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="3" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="4" r:id="rId2"/>
+    <sheet name="Indicator" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$M$16</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Metadata!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="98">
   <si>
     <t>20 850,0</t>
   </si>
   <si>
     <t>22 045,5</t>
   </si>
   <si>
     <t>24 129,3</t>
   </si>
   <si>
     <t>23 498,5</t>
   </si>
   <si>
     <t>24 603,2</t>
   </si>
   <si>
     <t>28 568,0</t>
   </si>
   <si>
     <t>18 027,3</t>
   </si>
   <si>
     <t>22 348,5</t>
   </si>
   <si>
@@ -144,128 +148,324 @@
   <si>
     <t>36 469,6</t>
   </si>
   <si>
     <t>39 544,7</t>
   </si>
   <si>
     <t>39 931,2</t>
   </si>
   <si>
     <t>49 171,9</t>
   </si>
   <si>
     <t>34 037,8</t>
   </si>
   <si>
     <t>34 710,5</t>
   </si>
   <si>
     <t>44 374,6</t>
   </si>
   <si>
     <t>35 202,5</t>
   </si>
   <si>
-    <t>The retail trade</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          mln. tenge</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t xml:space="preserve">March </t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t xml:space="preserve">October </t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>retail trade</t>
+  </si>
+  <si>
+    <t>Volume of retail trade</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Retail trade volume </t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abbreviated Title of the Statistical Indicator </t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>since 2015 January</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Agrigate</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Notes </t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar </t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>million tenge</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The volume of goods and services sold characterizes the amount of monetary revenue received for sold goods, products, and services through cash and non-cash payments. A mandatory attribute of an operation classified as wholesale trade turnover is the presence of an invoice for the shipment of goods. </t>
+  </si>
+  <si>
+    <t>The physical volume index of turnover shows how turnover changes as a result of changes only in its physical volume, excluding the impact of price changes.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/zko/spreadsheets/?industry=28254&amp;year=&amp;name=85285&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>Division of statistics of services and trade</t>
+  </si>
+  <si>
+    <t>Сапиева Данара</t>
+  </si>
+  <si>
+    <t>+7 7112 500577</t>
+  </si>
+  <si>
+    <t>d.sapieva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>(2-trade, period-monthly) "On volume of service and goods in the Batys Kazakhstan region)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
@@ -317,111 +517,197 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка 2" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="6"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 3 2" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 4" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -666,161 +952,807 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/zko/spreadsheets/?industry=28254&amp;year=&amp;name=85285&amp;period=&amp;type=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:J22"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="46.7109375" customWidth="1"/>
+    <col min="2" max="2" width="73.85546875" customWidth="1"/>
+    <col min="257" max="257" width="46.7109375" customWidth="1"/>
+    <col min="258" max="258" width="73.85546875" customWidth="1"/>
+    <col min="513" max="513" width="46.7109375" customWidth="1"/>
+    <col min="514" max="514" width="73.85546875" customWidth="1"/>
+    <col min="769" max="769" width="46.7109375" customWidth="1"/>
+    <col min="770" max="770" width="73.85546875" customWidth="1"/>
+    <col min="1025" max="1025" width="46.7109375" customWidth="1"/>
+    <col min="1026" max="1026" width="73.85546875" customWidth="1"/>
+    <col min="1281" max="1281" width="46.7109375" customWidth="1"/>
+    <col min="1282" max="1282" width="73.85546875" customWidth="1"/>
+    <col min="1537" max="1537" width="46.7109375" customWidth="1"/>
+    <col min="1538" max="1538" width="73.85546875" customWidth="1"/>
+    <col min="1793" max="1793" width="46.7109375" customWidth="1"/>
+    <col min="1794" max="1794" width="73.85546875" customWidth="1"/>
+    <col min="2049" max="2049" width="46.7109375" customWidth="1"/>
+    <col min="2050" max="2050" width="73.85546875" customWidth="1"/>
+    <col min="2305" max="2305" width="46.7109375" customWidth="1"/>
+    <col min="2306" max="2306" width="73.85546875" customWidth="1"/>
+    <col min="2561" max="2561" width="46.7109375" customWidth="1"/>
+    <col min="2562" max="2562" width="73.85546875" customWidth="1"/>
+    <col min="2817" max="2817" width="46.7109375" customWidth="1"/>
+    <col min="2818" max="2818" width="73.85546875" customWidth="1"/>
+    <col min="3073" max="3073" width="46.7109375" customWidth="1"/>
+    <col min="3074" max="3074" width="73.85546875" customWidth="1"/>
+    <col min="3329" max="3329" width="46.7109375" customWidth="1"/>
+    <col min="3330" max="3330" width="73.85546875" customWidth="1"/>
+    <col min="3585" max="3585" width="46.7109375" customWidth="1"/>
+    <col min="3586" max="3586" width="73.85546875" customWidth="1"/>
+    <col min="3841" max="3841" width="46.7109375" customWidth="1"/>
+    <col min="3842" max="3842" width="73.85546875" customWidth="1"/>
+    <col min="4097" max="4097" width="46.7109375" customWidth="1"/>
+    <col min="4098" max="4098" width="73.85546875" customWidth="1"/>
+    <col min="4353" max="4353" width="46.7109375" customWidth="1"/>
+    <col min="4354" max="4354" width="73.85546875" customWidth="1"/>
+    <col min="4609" max="4609" width="46.7109375" customWidth="1"/>
+    <col min="4610" max="4610" width="73.85546875" customWidth="1"/>
+    <col min="4865" max="4865" width="46.7109375" customWidth="1"/>
+    <col min="4866" max="4866" width="73.85546875" customWidth="1"/>
+    <col min="5121" max="5121" width="46.7109375" customWidth="1"/>
+    <col min="5122" max="5122" width="73.85546875" customWidth="1"/>
+    <col min="5377" max="5377" width="46.7109375" customWidth="1"/>
+    <col min="5378" max="5378" width="73.85546875" customWidth="1"/>
+    <col min="5633" max="5633" width="46.7109375" customWidth="1"/>
+    <col min="5634" max="5634" width="73.85546875" customWidth="1"/>
+    <col min="5889" max="5889" width="46.7109375" customWidth="1"/>
+    <col min="5890" max="5890" width="73.85546875" customWidth="1"/>
+    <col min="6145" max="6145" width="46.7109375" customWidth="1"/>
+    <col min="6146" max="6146" width="73.85546875" customWidth="1"/>
+    <col min="6401" max="6401" width="46.7109375" customWidth="1"/>
+    <col min="6402" max="6402" width="73.85546875" customWidth="1"/>
+    <col min="6657" max="6657" width="46.7109375" customWidth="1"/>
+    <col min="6658" max="6658" width="73.85546875" customWidth="1"/>
+    <col min="6913" max="6913" width="46.7109375" customWidth="1"/>
+    <col min="6914" max="6914" width="73.85546875" customWidth="1"/>
+    <col min="7169" max="7169" width="46.7109375" customWidth="1"/>
+    <col min="7170" max="7170" width="73.85546875" customWidth="1"/>
+    <col min="7425" max="7425" width="46.7109375" customWidth="1"/>
+    <col min="7426" max="7426" width="73.85546875" customWidth="1"/>
+    <col min="7681" max="7681" width="46.7109375" customWidth="1"/>
+    <col min="7682" max="7682" width="73.85546875" customWidth="1"/>
+    <col min="7937" max="7937" width="46.7109375" customWidth="1"/>
+    <col min="7938" max="7938" width="73.85546875" customWidth="1"/>
+    <col min="8193" max="8193" width="46.7109375" customWidth="1"/>
+    <col min="8194" max="8194" width="73.85546875" customWidth="1"/>
+    <col min="8449" max="8449" width="46.7109375" customWidth="1"/>
+    <col min="8450" max="8450" width="73.85546875" customWidth="1"/>
+    <col min="8705" max="8705" width="46.7109375" customWidth="1"/>
+    <col min="8706" max="8706" width="73.85546875" customWidth="1"/>
+    <col min="8961" max="8961" width="46.7109375" customWidth="1"/>
+    <col min="8962" max="8962" width="73.85546875" customWidth="1"/>
+    <col min="9217" max="9217" width="46.7109375" customWidth="1"/>
+    <col min="9218" max="9218" width="73.85546875" customWidth="1"/>
+    <col min="9473" max="9473" width="46.7109375" customWidth="1"/>
+    <col min="9474" max="9474" width="73.85546875" customWidth="1"/>
+    <col min="9729" max="9729" width="46.7109375" customWidth="1"/>
+    <col min="9730" max="9730" width="73.85546875" customWidth="1"/>
+    <col min="9985" max="9985" width="46.7109375" customWidth="1"/>
+    <col min="9986" max="9986" width="73.85546875" customWidth="1"/>
+    <col min="10241" max="10241" width="46.7109375" customWidth="1"/>
+    <col min="10242" max="10242" width="73.85546875" customWidth="1"/>
+    <col min="10497" max="10497" width="46.7109375" customWidth="1"/>
+    <col min="10498" max="10498" width="73.85546875" customWidth="1"/>
+    <col min="10753" max="10753" width="46.7109375" customWidth="1"/>
+    <col min="10754" max="10754" width="73.85546875" customWidth="1"/>
+    <col min="11009" max="11009" width="46.7109375" customWidth="1"/>
+    <col min="11010" max="11010" width="73.85546875" customWidth="1"/>
+    <col min="11265" max="11265" width="46.7109375" customWidth="1"/>
+    <col min="11266" max="11266" width="73.85546875" customWidth="1"/>
+    <col min="11521" max="11521" width="46.7109375" customWidth="1"/>
+    <col min="11522" max="11522" width="73.85546875" customWidth="1"/>
+    <col min="11777" max="11777" width="46.7109375" customWidth="1"/>
+    <col min="11778" max="11778" width="73.85546875" customWidth="1"/>
+    <col min="12033" max="12033" width="46.7109375" customWidth="1"/>
+    <col min="12034" max="12034" width="73.85546875" customWidth="1"/>
+    <col min="12289" max="12289" width="46.7109375" customWidth="1"/>
+    <col min="12290" max="12290" width="73.85546875" customWidth="1"/>
+    <col min="12545" max="12545" width="46.7109375" customWidth="1"/>
+    <col min="12546" max="12546" width="73.85546875" customWidth="1"/>
+    <col min="12801" max="12801" width="46.7109375" customWidth="1"/>
+    <col min="12802" max="12802" width="73.85546875" customWidth="1"/>
+    <col min="13057" max="13057" width="46.7109375" customWidth="1"/>
+    <col min="13058" max="13058" width="73.85546875" customWidth="1"/>
+    <col min="13313" max="13313" width="46.7109375" customWidth="1"/>
+    <col min="13314" max="13314" width="73.85546875" customWidth="1"/>
+    <col min="13569" max="13569" width="46.7109375" customWidth="1"/>
+    <col min="13570" max="13570" width="73.85546875" customWidth="1"/>
+    <col min="13825" max="13825" width="46.7109375" customWidth="1"/>
+    <col min="13826" max="13826" width="73.85546875" customWidth="1"/>
+    <col min="14081" max="14081" width="46.7109375" customWidth="1"/>
+    <col min="14082" max="14082" width="73.85546875" customWidth="1"/>
+    <col min="14337" max="14337" width="46.7109375" customWidth="1"/>
+    <col min="14338" max="14338" width="73.85546875" customWidth="1"/>
+    <col min="14593" max="14593" width="46.7109375" customWidth="1"/>
+    <col min="14594" max="14594" width="73.85546875" customWidth="1"/>
+    <col min="14849" max="14849" width="46.7109375" customWidth="1"/>
+    <col min="14850" max="14850" width="73.85546875" customWidth="1"/>
+    <col min="15105" max="15105" width="46.7109375" customWidth="1"/>
+    <col min="15106" max="15106" width="73.85546875" customWidth="1"/>
+    <col min="15361" max="15361" width="46.7109375" customWidth="1"/>
+    <col min="15362" max="15362" width="73.85546875" customWidth="1"/>
+    <col min="15617" max="15617" width="46.7109375" customWidth="1"/>
+    <col min="15618" max="15618" width="73.85546875" customWidth="1"/>
+    <col min="15873" max="15873" width="46.7109375" customWidth="1"/>
+    <col min="15874" max="15874" width="73.85546875" customWidth="1"/>
+    <col min="16129" max="16129" width="46.7109375" customWidth="1"/>
+    <col min="16130" max="16130" width="73.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1" s="13"/>
+      <c r="B1" s="13"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A2" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B2" s="16">
+        <v>171202</v>
+      </c>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="17"/>
+      <c r="J2" s="17"/>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A3" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B3" s="18" t="s">
+        <v>58</v>
+      </c>
+      <c r="C3" s="17"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="17"/>
+      <c r="F3" s="17"/>
+      <c r="G3" s="17"/>
+      <c r="H3" s="17"/>
+      <c r="I3" s="17"/>
+      <c r="J3" s="17"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A4" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B4" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="17"/>
+      <c r="G4" s="17"/>
+      <c r="H4" s="17"/>
+      <c r="I4" s="17"/>
+      <c r="J4" s="17"/>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A5" s="20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B5" s="18" t="s">
+        <v>58</v>
+      </c>
+      <c r="C5" s="21"/>
+      <c r="D5" s="21"/>
+      <c r="E5" s="21"/>
+      <c r="F5" s="21"/>
+      <c r="G5" s="21"/>
+      <c r="H5" s="21"/>
+      <c r="I5" s="21"/>
+      <c r="J5" s="21"/>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A6" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="B6" s="18" t="s">
+        <v>62</v>
+      </c>
+      <c r="C6" s="17"/>
+      <c r="D6" s="17"/>
+      <c r="E6" s="17"/>
+      <c r="F6" s="17"/>
+      <c r="G6" s="17"/>
+      <c r="H6" s="17"/>
+      <c r="I6" s="17"/>
+      <c r="J6" s="17"/>
+    </row>
+    <row r="7" spans="1:10" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B7" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="C7" s="17"/>
+      <c r="D7" s="17"/>
+      <c r="E7" s="17"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="17"/>
+      <c r="H7" s="17"/>
+      <c r="I7" s="17"/>
+      <c r="J7" s="17"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A8" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B8" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="C8" s="17"/>
+      <c r="D8" s="17"/>
+      <c r="E8" s="17"/>
+      <c r="F8" s="17"/>
+      <c r="G8" s="17"/>
+      <c r="H8" s="17"/>
+      <c r="I8" s="17"/>
+      <c r="J8" s="17"/>
+    </row>
+    <row r="9" spans="1:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" s="22" t="s">
+        <v>91</v>
+      </c>
+      <c r="C9" s="17"/>
+      <c r="D9" s="17"/>
+      <c r="E9" s="17"/>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="17"/>
+      <c r="I9" s="17"/>
+      <c r="J9" s="17"/>
+    </row>
+    <row r="10" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="C10" s="17"/>
+      <c r="D10" s="17"/>
+      <c r="E10" s="17"/>
+      <c r="F10" s="17"/>
+      <c r="G10" s="17"/>
+      <c r="H10" s="17"/>
+      <c r="I10" s="17"/>
+      <c r="J10" s="17"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A11" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B11" s="23"/>
+      <c r="C11" s="17"/>
+      <c r="D11" s="17"/>
+      <c r="E11" s="17"/>
+      <c r="F11" s="17"/>
+      <c r="G11" s="17"/>
+      <c r="H11" s="17"/>
+      <c r="I11" s="17"/>
+      <c r="J11" s="17"/>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A12" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B12" s="34" t="s">
+        <v>70</v>
+      </c>
+      <c r="C12" s="17"/>
+      <c r="D12" s="17"/>
+      <c r="E12" s="17"/>
+      <c r="F12" s="17"/>
+      <c r="G12" s="17"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="17"/>
+      <c r="J12" s="17"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A13" s="24" t="s">
+        <v>71</v>
+      </c>
+      <c r="B13" s="34" t="s">
+        <v>72</v>
+      </c>
+      <c r="C13" s="17"/>
+      <c r="D13" s="17"/>
+      <c r="E13" s="17"/>
+      <c r="F13" s="17"/>
+      <c r="G13" s="17"/>
+      <c r="H13" s="17"/>
+      <c r="I13" s="17"/>
+      <c r="J13" s="17"/>
+    </row>
+    <row r="14" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="24" t="s">
+        <v>73</v>
+      </c>
+      <c r="B14" s="34" t="s">
+        <v>92</v>
+      </c>
+      <c r="C14" s="17"/>
+      <c r="D14" s="17"/>
+      <c r="E14" s="17"/>
+      <c r="F14" s="17"/>
+      <c r="G14" s="17"/>
+      <c r="H14" s="17"/>
+      <c r="I14" s="17"/>
+      <c r="J14" s="17"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A15" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="B15" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="C15" s="17"/>
+      <c r="D15" s="17"/>
+      <c r="E15" s="17"/>
+      <c r="F15" s="17"/>
+      <c r="G15" s="17"/>
+      <c r="H15" s="17"/>
+      <c r="I15" s="17"/>
+      <c r="J15" s="17"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A16" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="B16" s="26">
+        <v>46246</v>
+      </c>
+      <c r="C16" s="14"/>
+      <c r="D16" s="14"/>
+      <c r="E16" s="14"/>
+      <c r="F16" s="14"/>
+      <c r="G16" s="14"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" s="26">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" s="35" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" s="35" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B20" s="36" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B21" s="37" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A22" s="27"/>
+      <c r="B22" s="28"/>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="0" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B11" sqref="B11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="1"/>
+    <col min="2" max="2" width="124.7109375" customWidth="1"/>
+    <col min="257" max="257" width="5" customWidth="1"/>
+    <col min="258" max="258" width="124.7109375" customWidth="1"/>
+    <col min="513" max="513" width="5" customWidth="1"/>
+    <col min="514" max="514" width="124.7109375" customWidth="1"/>
+    <col min="769" max="769" width="5" customWidth="1"/>
+    <col min="770" max="770" width="124.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="5" customWidth="1"/>
+    <col min="1026" max="1026" width="124.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="5" customWidth="1"/>
+    <col min="1282" max="1282" width="124.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="5" customWidth="1"/>
+    <col min="1538" max="1538" width="124.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="5" customWidth="1"/>
+    <col min="1794" max="1794" width="124.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="5" customWidth="1"/>
+    <col min="2050" max="2050" width="124.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="5" customWidth="1"/>
+    <col min="2306" max="2306" width="124.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="5" customWidth="1"/>
+    <col min="2562" max="2562" width="124.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="5" customWidth="1"/>
+    <col min="2818" max="2818" width="124.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="5" customWidth="1"/>
+    <col min="3074" max="3074" width="124.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="5" customWidth="1"/>
+    <col min="3330" max="3330" width="124.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="5" customWidth="1"/>
+    <col min="3586" max="3586" width="124.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="5" customWidth="1"/>
+    <col min="3842" max="3842" width="124.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="5" customWidth="1"/>
+    <col min="4098" max="4098" width="124.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="5" customWidth="1"/>
+    <col min="4354" max="4354" width="124.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="5" customWidth="1"/>
+    <col min="4610" max="4610" width="124.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="5" customWidth="1"/>
+    <col min="4866" max="4866" width="124.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="5" customWidth="1"/>
+    <col min="5122" max="5122" width="124.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="5" customWidth="1"/>
+    <col min="5378" max="5378" width="124.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="5" customWidth="1"/>
+    <col min="5634" max="5634" width="124.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="5" customWidth="1"/>
+    <col min="5890" max="5890" width="124.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="5" customWidth="1"/>
+    <col min="6146" max="6146" width="124.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="5" customWidth="1"/>
+    <col min="6402" max="6402" width="124.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="5" customWidth="1"/>
+    <col min="6658" max="6658" width="124.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="5" customWidth="1"/>
+    <col min="6914" max="6914" width="124.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="5" customWidth="1"/>
+    <col min="7170" max="7170" width="124.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="5" customWidth="1"/>
+    <col min="7426" max="7426" width="124.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="5" customWidth="1"/>
+    <col min="7682" max="7682" width="124.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="5" customWidth="1"/>
+    <col min="7938" max="7938" width="124.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="5" customWidth="1"/>
+    <col min="8194" max="8194" width="124.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="5" customWidth="1"/>
+    <col min="8450" max="8450" width="124.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="5" customWidth="1"/>
+    <col min="8706" max="8706" width="124.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="5" customWidth="1"/>
+    <col min="8962" max="8962" width="124.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="5" customWidth="1"/>
+    <col min="9218" max="9218" width="124.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="5" customWidth="1"/>
+    <col min="9474" max="9474" width="124.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="5" customWidth="1"/>
+    <col min="9730" max="9730" width="124.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="5" customWidth="1"/>
+    <col min="9986" max="9986" width="124.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="5" customWidth="1"/>
+    <col min="10242" max="10242" width="124.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="5" customWidth="1"/>
+    <col min="10498" max="10498" width="124.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="5" customWidth="1"/>
+    <col min="10754" max="10754" width="124.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="5" customWidth="1"/>
+    <col min="11010" max="11010" width="124.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="5" customWidth="1"/>
+    <col min="11266" max="11266" width="124.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="5" customWidth="1"/>
+    <col min="11522" max="11522" width="124.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="5" customWidth="1"/>
+    <col min="11778" max="11778" width="124.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="5" customWidth="1"/>
+    <col min="12034" max="12034" width="124.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="5" customWidth="1"/>
+    <col min="12290" max="12290" width="124.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="5" customWidth="1"/>
+    <col min="12546" max="12546" width="124.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="5" customWidth="1"/>
+    <col min="12802" max="12802" width="124.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="5" customWidth="1"/>
+    <col min="13058" max="13058" width="124.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="5" customWidth="1"/>
+    <col min="13314" max="13314" width="124.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="5" customWidth="1"/>
+    <col min="13570" max="13570" width="124.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="5" customWidth="1"/>
+    <col min="13826" max="13826" width="124.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="5" customWidth="1"/>
+    <col min="14082" max="14082" width="124.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="5" customWidth="1"/>
+    <col min="14338" max="14338" width="124.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="5" customWidth="1"/>
+    <col min="14594" max="14594" width="124.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="5" customWidth="1"/>
+    <col min="14850" max="14850" width="124.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="5" customWidth="1"/>
+    <col min="15106" max="15106" width="124.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="5" customWidth="1"/>
+    <col min="15362" max="15362" width="124.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="5" customWidth="1"/>
+    <col min="15618" max="15618" width="124.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="5" customWidth="1"/>
+    <col min="15874" max="15874" width="124.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="5" customWidth="1"/>
+    <col min="16130" max="16130" width="124.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="29"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="30" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="30" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="30" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="30" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="30" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="30" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="31"/>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="30"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="30"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="32"/>
+    </row>
+    <row r="20" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B20" s="33" t="s">
+        <v>88</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S18"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="H16" sqref="H16"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I8" sqref="I8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.140625" style="1" customWidth="1"/>
     <col min="12" max="13" width="11" style="1" customWidth="1"/>
     <col min="14" max="14" width="16.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="13" style="1" customWidth="1"/>
     <col min="16" max="16" width="15" style="1" customWidth="1"/>
     <col min="17" max="17" width="11" style="1" customWidth="1"/>
     <col min="18" max="18" width="23" style="1" customWidth="1"/>
     <col min="19" max="19" width="17.5703125" style="1" customWidth="1"/>
     <col min="20" max="29" width="11" style="1" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A1" s="12" t="s">
+      <c r="A1" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+    </row>
+    <row r="2" spans="1:19" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="40" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="12"/>
-[...27 lines deleted...]
-      <c r="M2" s="13"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
     </row>
     <row r="3" spans="1:19" s="4" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C3" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="D3" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="E3" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="F3" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="F3" s="2" t="s">
+      <c r="G3" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="G3" s="3" t="s">
+      <c r="H3" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="H3" s="2" t="s">
+      <c r="I3" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="I3" s="3" t="s">
+      <c r="J3" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="J3" s="2" t="s">
+      <c r="K3" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="K3" s="3" t="s">
+      <c r="L3" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="L3" s="2" t="s">
+      <c r="M3" s="2" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:19" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="5" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A5" s="7">
         <v>2015</v>
       </c>
       <c r="B5" s="8">
         <v>16475.599999999999</v>
       </c>
       <c r="C5" s="8">
         <v>15259.3</v>
       </c>
       <c r="D5" s="8">
@@ -1304,98 +2236,97 @@
     <row r="16" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A16" s="10">
         <v>2026</v>
       </c>
       <c r="B16" s="8">
         <v>43985.599999999999</v>
       </c>
       <c r="C16" s="8">
         <v>44848.4</v>
       </c>
       <c r="D16" s="8">
         <v>58141.1</v>
       </c>
       <c r="E16" s="8">
         <v>49914.400000000001</v>
       </c>
       <c r="F16" s="8">
         <v>50186.5</v>
       </c>
       <c r="G16" s="8">
         <v>61028.845999999998</v>
       </c>
       <c r="H16" s="8">
         <v>60776.974999999999</v>
       </c>
+      <c r="I16" s="8">
+        <v>61714.904000000002</v>
+      </c>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
     </row>
     <row r="17" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
       <c r="J17" s="11"/>
       <c r="K17" s="11"/>
       <c r="L17" s="11"/>
       <c r="M17" s="11"/>
     </row>
     <row r="18" spans="2:16" x14ac:dyDescent="0.2">
       <c r="P18" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
-  <phoneticPr fontId="0" type="noConversion"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Лист1!Область_печати</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>