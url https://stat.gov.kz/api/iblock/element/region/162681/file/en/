--- v2 (2026-09-21)
+++ v3 (2026-10-30)
@@ -4,55 +4,55 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Sapieva\Desktop\Динамические ряды 2024торг\торг динамика месяц\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Sapieva\Desktop\Динамические ряды 2024торг\торг динамика месяц1\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="8370" yWindow="1590" windowWidth="19020" windowHeight="10860" activeTab="2"/>
+    <workbookView xWindow="8370" yWindow="1590" windowWidth="19020" windowHeight="10860"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="3" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="Indicator" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Metadata!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="98">
   <si>
     <t>20 850,0</t>
   </si>
   <si>
     <t>22 045,5</t>
   </si>
   <si>
     <t>24 129,3</t>
   </si>
   <si>
@@ -963,52 +963,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/zko/spreadsheets/?industry=28254&amp;year=&amp;name=85285&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J22"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="46.7109375" customWidth="1"/>
     <col min="2" max="2" width="73.85546875" customWidth="1"/>
     <col min="257" max="257" width="46.7109375" customWidth="1"/>
     <col min="258" max="258" width="73.85546875" customWidth="1"/>
     <col min="513" max="513" width="46.7109375" customWidth="1"/>
     <col min="514" max="514" width="73.85546875" customWidth="1"/>
     <col min="769" max="769" width="46.7109375" customWidth="1"/>
     <col min="770" max="770" width="73.85546875" customWidth="1"/>
     <col min="1025" max="1025" width="46.7109375" customWidth="1"/>
     <col min="1026" max="1026" width="73.85546875" customWidth="1"/>
     <col min="1281" max="1281" width="46.7109375" customWidth="1"/>
     <col min="1282" max="1282" width="73.85546875" customWidth="1"/>
     <col min="1537" max="1537" width="46.7109375" customWidth="1"/>
     <col min="1538" max="1538" width="73.85546875" customWidth="1"/>
     <col min="1793" max="1793" width="46.7109375" customWidth="1"/>
     <col min="1794" max="1794" width="73.85546875" customWidth="1"/>
     <col min="2049" max="2049" width="46.7109375" customWidth="1"/>
     <col min="2050" max="2050" width="73.85546875" customWidth="1"/>
     <col min="2305" max="2305" width="46.7109375" customWidth="1"/>
     <col min="2306" max="2306" width="73.85546875" customWidth="1"/>
     <col min="2561" max="2561" width="46.7109375" customWidth="1"/>
@@ -1338,67 +1338,67 @@
       <c r="H14" s="17"/>
       <c r="I14" s="17"/>
       <c r="J14" s="17"/>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="24" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>75</v>
       </c>
       <c r="C15" s="17"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="17"/>
       <c r="I15" s="17"/>
       <c r="J15" s="17"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B16" s="26">
-        <v>46246</v>
+        <v>46307</v>
       </c>
       <c r="C16" s="14"/>
       <c r="D16" s="14"/>
       <c r="E16" s="14"/>
       <c r="F16" s="14"/>
       <c r="G16" s="14"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B17" s="26">
-        <v>46279</v>
+        <v>46338</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>78</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B19" s="35" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>95</v>
       </c>
@@ -1605,52 +1605,52 @@
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="30"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="30"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="32"/>
     </row>
     <row r="20" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B20" s="33" t="s">
         <v>88</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S18"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I8" sqref="I8"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J16" sqref="J16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.140625" style="1" customWidth="1"/>
     <col min="12" max="13" width="11" style="1" customWidth="1"/>
     <col min="14" max="14" width="16.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="13" style="1" customWidth="1"/>
     <col min="16" max="16" width="15" style="1" customWidth="1"/>
     <col min="17" max="17" width="11" style="1" customWidth="1"/>
     <col min="18" max="18" width="23" style="1" customWidth="1"/>
     <col min="19" max="19" width="17.5703125" style="1" customWidth="1"/>
     <col min="20" max="29" width="11" style="1" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="1"/>
   </cols>
@@ -2239,51 +2239,53 @@
       </c>
       <c r="B16" s="8">
         <v>43985.599999999999</v>
       </c>
       <c r="C16" s="8">
         <v>44848.4</v>
       </c>
       <c r="D16" s="8">
         <v>58141.1</v>
       </c>
       <c r="E16" s="8">
         <v>49914.400000000001</v>
       </c>
       <c r="F16" s="8">
         <v>50186.5</v>
       </c>
       <c r="G16" s="8">
         <v>61028.845999999998</v>
       </c>
       <c r="H16" s="8">
         <v>60776.974999999999</v>
       </c>
       <c r="I16" s="8">
         <v>61714.904000000002</v>
       </c>
-      <c r="J16" s="12"/>
+      <c r="J16" s="8">
+        <v>61386.5</v>
+      </c>
       <c r="K16" s="12"/>
       <c r="L16" s="12"/>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
       <c r="J17" s="11"/>
       <c r="K17" s="11"/>
       <c r="L17" s="11"/>
       <c r="M17" s="11"/>
     </row>
     <row r="18" spans="2:16" x14ac:dyDescent="0.2">
       <c r="P18" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>