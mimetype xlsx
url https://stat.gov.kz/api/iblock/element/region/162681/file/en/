--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\торг динамика месяц май\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Sapieva\Desktop\Динамические ряды 2024торг\торг динамика месяц\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="8370" yWindow="1590" windowWidth="19020" windowHeight="10860"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$M$16</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <si>
     <t>20 850,0</t>
   </si>
   <si>
     <t>22 045,5</t>
   </si>
   <si>
     <t>24 129,3</t>
@@ -194,84 +194,79 @@
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t xml:space="preserve">October </t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>retail trade</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
-    <numFmt numFmtId="196" formatCode="0.0"/>
-    <numFmt numFmtId="197" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...3 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
@@ -327,87 +322,84 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -682,693 +674,696 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S18"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="F15" sqref="F15"/>
+      <selection activeCell="H16" sqref="H16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.140625" style="1" customWidth="1"/>
     <col min="12" max="13" width="11" style="1" customWidth="1"/>
     <col min="14" max="14" width="16.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="13" style="1" customWidth="1"/>
     <col min="16" max="16" width="15" style="1" customWidth="1"/>
     <col min="17" max="17" width="11" style="1" customWidth="1"/>
     <col min="18" max="18" width="23" style="1" customWidth="1"/>
     <col min="19" max="19" width="17.5703125" style="1" customWidth="1"/>
     <col min="20" max="29" width="11" style="1" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A1" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
       <c r="G1" s="12"/>
       <c r="H1" s="12"/>
       <c r="I1" s="12"/>
       <c r="J1" s="12"/>
       <c r="K1" s="12"/>
       <c r="L1" s="12"/>
       <c r="M1" s="12"/>
     </row>
-    <row r="2" spans="1:19" ht="13.5" thickBot="1">
+    <row r="2" spans="1:19" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="J2" s="13"/>
       <c r="K2" s="13"/>
       <c r="L2" s="13"/>
       <c r="M2" s="13"/>
     </row>
-    <row r="3" spans="1:19" s="4" customFormat="1" ht="26.25" thickBot="1">
+    <row r="3" spans="1:19" s="4" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>46</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>49</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>51</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>52</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>53</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="4" spans="1:19" ht="12.95" customHeight="1">
+    <row r="4" spans="1:19" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
     </row>
-    <row r="5" spans="1:19" ht="12.95" customHeight="1">
+    <row r="5" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A5" s="7">
         <v>2015</v>
       </c>
       <c r="B5" s="8">
         <v>16475.599999999999</v>
       </c>
       <c r="C5" s="8">
         <v>15259.3</v>
       </c>
       <c r="D5" s="8">
         <v>16438</v>
       </c>
       <c r="E5" s="8">
         <v>16730.400000000001</v>
       </c>
       <c r="F5" s="8">
         <v>16232</v>
       </c>
       <c r="G5" s="8">
         <v>16762</v>
       </c>
       <c r="H5" s="8">
         <v>17497.400000000001</v>
       </c>
       <c r="I5" s="8">
         <v>17807.599999999999</v>
       </c>
       <c r="J5" s="8">
         <v>18245.7</v>
       </c>
       <c r="K5" s="8">
         <v>19982.2</v>
       </c>
       <c r="L5" s="8">
         <v>21671.5</v>
       </c>
       <c r="M5" s="8">
         <v>23582.6</v>
       </c>
       <c r="N5" s="9"/>
     </row>
-    <row r="6" spans="1:19" ht="12.95" customHeight="1">
+    <row r="6" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A6" s="10">
         <v>2016</v>
       </c>
       <c r="B6" s="8">
         <v>18473</v>
       </c>
       <c r="C6" s="8">
         <v>18743.400000000001</v>
       </c>
       <c r="D6" s="8">
         <v>19096.400000000001</v>
       </c>
       <c r="E6" s="8">
         <v>20563.2</v>
       </c>
       <c r="F6" s="8">
         <v>19254.7</v>
       </c>
       <c r="G6" s="8">
         <v>20007.599999999999</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I6" s="8">
         <v>22266</v>
       </c>
       <c r="J6" s="8">
         <v>18946</v>
       </c>
       <c r="K6" s="8">
         <v>22086.6</v>
       </c>
       <c r="L6" s="8">
         <v>21588</v>
       </c>
       <c r="M6" s="8">
         <v>31144.1</v>
       </c>
       <c r="N6" s="9"/>
       <c r="Q6" s="11"/>
       <c r="R6" s="11"/>
       <c r="S6" s="11"/>
     </row>
-    <row r="7" spans="1:19" ht="12.95" customHeight="1">
+    <row r="7" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A7" s="10">
         <v>2017</v>
       </c>
       <c r="B7" s="8">
         <v>19304.8</v>
       </c>
       <c r="C7" s="8">
         <v>20519.5</v>
       </c>
       <c r="D7" s="8">
         <v>23277.7</v>
       </c>
       <c r="E7" s="8">
         <v>23546.9</v>
       </c>
       <c r="F7" s="8">
         <v>24263.8</v>
       </c>
       <c r="G7" s="8">
         <v>21580</v>
       </c>
       <c r="H7" s="8">
         <v>22555.200000000001</v>
       </c>
       <c r="I7" s="8">
         <v>23097.8</v>
       </c>
       <c r="J7" s="8">
         <v>22501.599999999999</v>
       </c>
       <c r="K7" s="8">
         <v>23961.599999999999</v>
       </c>
       <c r="L7" s="8">
         <v>22985.7</v>
       </c>
       <c r="M7" s="8">
         <v>38567.800000000003</v>
       </c>
       <c r="N7" s="9"/>
       <c r="Q7" s="11"/>
       <c r="R7" s="11"/>
       <c r="S7" s="11"/>
     </row>
-    <row r="8" spans="1:19" ht="12.95" customHeight="1">
+    <row r="8" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A8" s="10">
         <v>2018</v>
       </c>
       <c r="B8" s="8">
         <v>20869</v>
       </c>
       <c r="C8" s="8">
         <v>22098.7</v>
       </c>
       <c r="D8" s="8">
         <v>25056.3</v>
       </c>
       <c r="E8" s="8">
         <v>25904.1</v>
       </c>
       <c r="F8" s="8">
         <v>26574.1</v>
       </c>
       <c r="G8" s="8">
         <v>23526</v>
       </c>
       <c r="H8" s="8">
         <v>23300.7</v>
       </c>
       <c r="I8" s="8">
         <v>25112</v>
       </c>
       <c r="J8" s="8">
         <v>25340.2</v>
       </c>
       <c r="K8" s="8" t="s">
         <v>1</v>
       </c>
       <c r="L8" s="8">
         <v>24604.5</v>
       </c>
       <c r="M8" s="8">
         <v>40885</v>
       </c>
       <c r="N8" s="9"/>
       <c r="Q8" s="11"/>
       <c r="R8" s="11"/>
       <c r="S8" s="11"/>
     </row>
-    <row r="9" spans="1:19" ht="12.95" customHeight="1">
+    <row r="9" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A9" s="10">
         <v>2019</v>
       </c>
       <c r="B9" s="8">
         <v>22162.799999999999</v>
       </c>
       <c r="C9" s="8">
         <v>23455.7</v>
       </c>
       <c r="D9" s="8">
         <v>26627.4</v>
       </c>
       <c r="E9" s="8">
         <v>28178.2</v>
       </c>
       <c r="F9" s="8">
         <v>28989.4</v>
       </c>
       <c r="G9" s="8">
         <v>26201</v>
       </c>
       <c r="H9" s="8">
         <v>24276.1</v>
       </c>
       <c r="I9" s="8">
         <v>24956.9</v>
       </c>
       <c r="J9" s="8">
         <v>26394</v>
       </c>
       <c r="K9" s="8" t="s">
         <v>2</v>
       </c>
       <c r="L9" s="8">
         <v>26230</v>
       </c>
       <c r="M9" s="8">
         <v>43299.6</v>
       </c>
       <c r="N9" s="9"/>
       <c r="Q9" s="11"/>
       <c r="R9" s="11"/>
       <c r="S9" s="11"/>
     </row>
-    <row r="10" spans="1:19" ht="12.95" customHeight="1">
+    <row r="10" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A10" s="10">
         <v>2020</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F10" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G10" s="8" t="s">
         <v>8</v>
       </c>
       <c r="H10" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I10" s="8" t="s">
         <v>10</v>
       </c>
       <c r="J10" s="8" t="s">
         <v>11</v>
       </c>
       <c r="K10" s="8" t="s">
         <v>12</v>
       </c>
       <c r="L10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="M10" s="8" t="s">
         <v>14</v>
       </c>
       <c r="N10" s="9"/>
       <c r="Q10" s="11"/>
       <c r="R10" s="11"/>
       <c r="S10" s="11"/>
     </row>
-    <row r="11" spans="1:19" ht="12.95" customHeight="1">
+    <row r="11" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A11" s="10">
         <v>2021</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="8">
         <v>22354.1</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="8" t="s">
         <v>19</v>
       </c>
       <c r="H11" s="8" t="s">
         <v>20</v>
       </c>
       <c r="I11" s="8" t="s">
         <v>21</v>
       </c>
       <c r="J11" s="8" t="s">
         <v>22</v>
       </c>
       <c r="K11" s="8" t="s">
         <v>23</v>
       </c>
       <c r="L11" s="8">
         <v>30413.200000000001</v>
       </c>
       <c r="M11" s="8" t="s">
         <v>24</v>
       </c>
       <c r="N11" s="9"/>
       <c r="Q11" s="11"/>
       <c r="R11" s="11"/>
       <c r="S11" s="11"/>
     </row>
-    <row r="12" spans="1:19" ht="12.95" customHeight="1">
+    <row r="12" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A12" s="10">
         <v>2022</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>28</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>29</v>
       </c>
       <c r="G12" s="8" t="s">
         <v>30</v>
       </c>
       <c r="H12" s="8" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="8" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="8" t="s">
         <v>33</v>
       </c>
       <c r="K12" s="8" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="8" t="s">
         <v>35</v>
       </c>
       <c r="M12" s="8" t="s">
         <v>36</v>
       </c>
       <c r="N12" s="9"/>
       <c r="Q12" s="11"/>
       <c r="R12" s="11"/>
       <c r="S12" s="11"/>
     </row>
-    <row r="13" spans="1:19" ht="12.95" customHeight="1">
+    <row r="13" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A13" s="10">
         <v>2023</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>40</v>
       </c>
       <c r="F13" s="8">
         <v>39049.9</v>
       </c>
       <c r="G13" s="8">
         <v>46801.7</v>
       </c>
       <c r="H13" s="8">
         <v>47923.1</v>
       </c>
       <c r="I13" s="8">
         <v>46692.7</v>
       </c>
       <c r="J13" s="8">
         <v>47045</v>
       </c>
       <c r="K13" s="8">
         <v>40088.5</v>
       </c>
       <c r="L13" s="8">
         <v>62771.7</v>
       </c>
       <c r="M13" s="8">
         <v>67918.3</v>
       </c>
       <c r="N13" s="9"/>
       <c r="Q13" s="11"/>
       <c r="R13" s="11"/>
       <c r="S13" s="11"/>
     </row>
-    <row r="14" spans="1:19" ht="12.95" customHeight="1">
+    <row r="14" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A14" s="10">
         <v>2024</v>
       </c>
       <c r="B14" s="8">
         <v>37050.699999999997</v>
       </c>
       <c r="C14" s="8">
         <v>37526.699999999997</v>
       </c>
       <c r="D14" s="8">
         <v>48152.2</v>
       </c>
       <c r="E14" s="8">
         <v>36165.5</v>
       </c>
       <c r="F14" s="8">
         <v>41540.199999999997</v>
       </c>
       <c r="G14" s="8">
         <v>49909.8</v>
       </c>
       <c r="H14" s="8">
         <v>51178</v>
       </c>
       <c r="I14" s="8">
         <v>51597.5</v>
       </c>
       <c r="J14" s="8">
         <v>52941.9</v>
       </c>
       <c r="K14" s="8">
         <v>53945.4</v>
       </c>
       <c r="L14" s="8">
         <v>69675.5</v>
       </c>
       <c r="M14" s="8">
         <v>74766.100000000006</v>
       </c>
       <c r="N14" s="9"/>
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
       <c r="S14" s="11"/>
     </row>
-    <row r="15" spans="1:19" ht="12.95" customHeight="1">
+    <row r="15" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A15" s="10">
         <v>2025</v>
       </c>
       <c r="B15" s="8">
         <v>40149.9</v>
       </c>
       <c r="C15" s="8">
         <v>40860.400000000001</v>
       </c>
       <c r="D15" s="8">
         <v>53126.7</v>
       </c>
       <c r="E15" s="8">
         <v>45253.599999999999</v>
       </c>
       <c r="F15" s="8">
         <v>45279.4</v>
       </c>
       <c r="G15" s="8">
         <v>54880.4</v>
       </c>
       <c r="H15" s="8">
         <v>54777.5</v>
       </c>
       <c r="I15" s="8">
         <v>55185.4</v>
       </c>
       <c r="J15" s="8">
         <v>56151.9</v>
       </c>
       <c r="K15" s="8">
         <v>60438.8</v>
       </c>
       <c r="L15" s="8">
         <v>71874.7</v>
       </c>
       <c r="M15" s="8">
         <v>82176.5</v>
       </c>
     </row>
-    <row r="16" spans="1:19" ht="12.95" customHeight="1">
+    <row r="16" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A16" s="10">
         <v>2026</v>
       </c>
       <c r="B16" s="8">
         <v>43985.599999999999</v>
       </c>
       <c r="C16" s="8">
         <v>44848.4</v>
       </c>
       <c r="D16" s="8">
         <v>58141.1</v>
       </c>
       <c r="E16" s="8">
         <v>49914.400000000001</v>
       </c>
       <c r="F16" s="8">
         <v>50186.5</v>
       </c>
-      <c r="G16" s="14">
+      <c r="G16" s="8">
         <v>61028.845999999998</v>
       </c>
-    </row>
-    <row r="17" spans="2:16">
+      <c r="H16" s="8">
+        <v>60776.974999999999</v>
+      </c>
+    </row>
+    <row r="17" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
       <c r="J17" s="11"/>
       <c r="K17" s="11"/>
       <c r="L17" s="11"/>
       <c r="M17" s="11"/>
     </row>
-    <row r="18" spans="2:16">
+    <row r="18" spans="2:16" x14ac:dyDescent="0.2">
       <c r="P18" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>