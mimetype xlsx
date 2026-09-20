--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,72 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Sapieva\Desktop\Динамические ряды 2024торг\торг динамика месяц\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="1500" yWindow="3630" windowWidth="22110" windowHeight="8475"/>
+    <workbookView xWindow="1500" yWindow="3630" windowWidth="22110" windowHeight="8475" activeTab="3"/>
   </bookViews>
   <sheets>
-    <sheet name="Volume indices of retail trade" sheetId="6" r:id="rId1"/>
-    <sheet name="The retail trade" sheetId="4" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="8" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="9" r:id="rId2"/>
+    <sheet name="Volume indices of retail trade " sheetId="7" r:id="rId3"/>
+    <sheet name="The retail trade" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'The retail trade'!$A$1:$M$16</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Volume indices of retail trade'!$A$1:$M$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'The retail trade'!$A$1:$M$16</definedName>
   </definedNames>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="63">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>The wholesale trade</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          mln. tenge</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t xml:space="preserve">March </t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
@@ -83,103 +86,611 @@
   </si>
   <si>
     <t xml:space="preserve">October </t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>wholesale trade</t>
   </si>
   <si>
     <t>Volume indices of wholesale trade</t>
   </si>
   <si>
     <t>as percent of previous month</t>
   </si>
   <si>
     <t>in percentage by corresponding month of the last year</t>
   </si>
   <si>
     <t>in percentage by corresponding period of the last year</t>
   </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/zko/spreadsheets/?industry=28254&amp;year=&amp;name=85285&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>Division of statistics of services and trade</t>
+  </si>
+  <si>
+    <t>Сапиева Данара</t>
+  </si>
+  <si>
+    <t>+7 7112 500577</t>
+  </si>
+  <si>
+    <t>d.sapieva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">since January 2015 </t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>(2-trade, period-monthly) "On volume of service and goods in the Batys Kazakhstan region)</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar </t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>171101, 171203</t>
+  </si>
+  <si>
+    <t>The wholesale trade, Volume indices of wholesale trade</t>
+  </si>
+  <si>
+    <t>million tenge, percentage</t>
+  </si>
+  <si>
+    <t>The volume of goods and services sold characterizes the amount of monetary revenue received for sold goods, products, and services through cash and non-cash payments. A mandatory attribute of an operation classified as wholesale trade turnover is the presence of an invoice for the shipment of goods. The value index of turnover in current prices characterizes the change in turnover volumes due to changes in prices and the quantity of goods sold.</t>
+  </si>
+  <si>
+    <t>Aggregation, Calculation</t>
+  </si>
+  <si>
+    <t>To calculate the physical volume index of goods (services) sold, the turnovers of the reporting and base periods are compared in the prices of the same period, taken as the base period (in constant prices). The physical volume index of turnover shows how turnover changes as a result of changes only in its physical volume, excluding the impact of price changes.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="46" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="62"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="19"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial Cyr"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="19">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="56"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="54"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="14">
+  <borders count="24">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -306,163 +817,6367 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="56"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="27"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="27"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="56"/>
+      </top>
+      <bottom style="double">
+        <color indexed="56"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="10"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3002">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="23" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="1973" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="23" xfId="1973" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="1021" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="1021" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="1021" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="1021" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="1021" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="1021" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="1021" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="1021" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="23" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3002">
+    <cellStyle name="20% - Акцент1 10" xfId="5"/>
+    <cellStyle name="20% - Акцент1 11" xfId="6"/>
+    <cellStyle name="20% - Акцент1 12" xfId="7"/>
+    <cellStyle name="20% - Акцент1 13" xfId="8"/>
+    <cellStyle name="20% - Акцент1 14" xfId="9"/>
+    <cellStyle name="20% - Акцент1 15" xfId="10"/>
+    <cellStyle name="20% - Акцент1 16" xfId="11"/>
+    <cellStyle name="20% - Акцент1 2" xfId="12"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="13"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="14"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="15"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="16"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="17"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="18"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="19"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="20"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="21"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="22"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="23"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="24"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="25"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="26"/>
+    <cellStyle name="20% - Акцент1 3" xfId="27"/>
+    <cellStyle name="20% - Акцент1 4" xfId="28"/>
+    <cellStyle name="20% - Акцент1 5" xfId="29"/>
+    <cellStyle name="20% - Акцент1 6" xfId="30"/>
+    <cellStyle name="20% - Акцент1 7" xfId="31"/>
+    <cellStyle name="20% - Акцент1 8" xfId="32"/>
+    <cellStyle name="20% - Акцент1 9" xfId="33"/>
+    <cellStyle name="20% - Акцент2 10" xfId="34"/>
+    <cellStyle name="20% - Акцент2 11" xfId="35"/>
+    <cellStyle name="20% - Акцент2 12" xfId="36"/>
+    <cellStyle name="20% - Акцент2 13" xfId="37"/>
+    <cellStyle name="20% - Акцент2 14" xfId="38"/>
+    <cellStyle name="20% - Акцент2 15" xfId="39"/>
+    <cellStyle name="20% - Акцент2 16" xfId="40"/>
+    <cellStyle name="20% - Акцент2 2" xfId="41"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="42"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="43"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="44"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="45"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="46"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="47"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="48"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="49"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="50"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="51"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="52"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="53"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="54"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="55"/>
+    <cellStyle name="20% - Акцент2 3" xfId="56"/>
+    <cellStyle name="20% - Акцент2 4" xfId="57"/>
+    <cellStyle name="20% - Акцент2 5" xfId="58"/>
+    <cellStyle name="20% - Акцент2 6" xfId="59"/>
+    <cellStyle name="20% - Акцент2 7" xfId="60"/>
+    <cellStyle name="20% - Акцент2 8" xfId="61"/>
+    <cellStyle name="20% - Акцент2 9" xfId="62"/>
+    <cellStyle name="20% - Акцент3 10" xfId="63"/>
+    <cellStyle name="20% - Акцент3 11" xfId="64"/>
+    <cellStyle name="20% - Акцент3 12" xfId="65"/>
+    <cellStyle name="20% - Акцент3 13" xfId="66"/>
+    <cellStyle name="20% - Акцент3 14" xfId="67"/>
+    <cellStyle name="20% - Акцент3 15" xfId="68"/>
+    <cellStyle name="20% - Акцент3 16" xfId="69"/>
+    <cellStyle name="20% - Акцент3 2" xfId="70"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="71"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="72"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="73"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="74"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="75"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="76"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="77"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="78"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="79"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="80"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="81"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="82"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="83"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="84"/>
+    <cellStyle name="20% - Акцент3 3" xfId="85"/>
+    <cellStyle name="20% - Акцент3 4" xfId="86"/>
+    <cellStyle name="20% - Акцент3 5" xfId="87"/>
+    <cellStyle name="20% - Акцент3 6" xfId="88"/>
+    <cellStyle name="20% - Акцент3 7" xfId="89"/>
+    <cellStyle name="20% - Акцент3 8" xfId="90"/>
+    <cellStyle name="20% - Акцент3 9" xfId="91"/>
+    <cellStyle name="20% - Акцент4 10" xfId="92"/>
+    <cellStyle name="20% - Акцент4 11" xfId="93"/>
+    <cellStyle name="20% - Акцент4 12" xfId="94"/>
+    <cellStyle name="20% - Акцент4 13" xfId="95"/>
+    <cellStyle name="20% - Акцент4 14" xfId="96"/>
+    <cellStyle name="20% - Акцент4 15" xfId="97"/>
+    <cellStyle name="20% - Акцент4 16" xfId="98"/>
+    <cellStyle name="20% - Акцент4 2" xfId="99"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="100"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="101"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="102"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="103"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="104"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="105"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="106"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="107"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="108"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="109"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="110"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="111"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="112"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="113"/>
+    <cellStyle name="20% - Акцент4 3" xfId="114"/>
+    <cellStyle name="20% - Акцент4 4" xfId="115"/>
+    <cellStyle name="20% - Акцент4 5" xfId="116"/>
+    <cellStyle name="20% - Акцент4 6" xfId="117"/>
+    <cellStyle name="20% - Акцент4 7" xfId="118"/>
+    <cellStyle name="20% - Акцент4 8" xfId="119"/>
+    <cellStyle name="20% - Акцент4 9" xfId="120"/>
+    <cellStyle name="20% - Акцент5 10" xfId="121"/>
+    <cellStyle name="20% - Акцент5 11" xfId="122"/>
+    <cellStyle name="20% - Акцент5 12" xfId="123"/>
+    <cellStyle name="20% - Акцент5 13" xfId="124"/>
+    <cellStyle name="20% - Акцент5 14" xfId="125"/>
+    <cellStyle name="20% - Акцент5 15" xfId="126"/>
+    <cellStyle name="20% - Акцент5 16" xfId="127"/>
+    <cellStyle name="20% - Акцент5 2" xfId="128"/>
+    <cellStyle name="20% - Акцент5 2 10" xfId="129"/>
+    <cellStyle name="20% - Акцент5 2 11" xfId="130"/>
+    <cellStyle name="20% - Акцент5 2 12" xfId="131"/>
+    <cellStyle name="20% - Акцент5 2 13" xfId="132"/>
+    <cellStyle name="20% - Акцент5 2 14" xfId="133"/>
+    <cellStyle name="20% - Акцент5 2 15" xfId="134"/>
+    <cellStyle name="20% - Акцент5 2 2" xfId="135"/>
+    <cellStyle name="20% - Акцент5 2 3" xfId="136"/>
+    <cellStyle name="20% - Акцент5 2 4" xfId="137"/>
+    <cellStyle name="20% - Акцент5 2 5" xfId="138"/>
+    <cellStyle name="20% - Акцент5 2 6" xfId="139"/>
+    <cellStyle name="20% - Акцент5 2 7" xfId="140"/>
+    <cellStyle name="20% - Акцент5 2 8" xfId="141"/>
+    <cellStyle name="20% - Акцент5 2 9" xfId="142"/>
+    <cellStyle name="20% - Акцент5 3" xfId="143"/>
+    <cellStyle name="20% - Акцент5 4" xfId="144"/>
+    <cellStyle name="20% - Акцент5 5" xfId="145"/>
+    <cellStyle name="20% - Акцент5 6" xfId="146"/>
+    <cellStyle name="20% - Акцент5 7" xfId="147"/>
+    <cellStyle name="20% - Акцент5 8" xfId="148"/>
+    <cellStyle name="20% - Акцент5 9" xfId="149"/>
+    <cellStyle name="20% - Акцент6 10" xfId="150"/>
+    <cellStyle name="20% - Акцент6 11" xfId="151"/>
+    <cellStyle name="20% - Акцент6 12" xfId="152"/>
+    <cellStyle name="20% - Акцент6 13" xfId="153"/>
+    <cellStyle name="20% - Акцент6 14" xfId="154"/>
+    <cellStyle name="20% - Акцент6 15" xfId="155"/>
+    <cellStyle name="20% - Акцент6 16" xfId="156"/>
+    <cellStyle name="20% - Акцент6 2" xfId="157"/>
+    <cellStyle name="20% - Акцент6 2 10" xfId="158"/>
+    <cellStyle name="20% - Акцент6 2 11" xfId="159"/>
+    <cellStyle name="20% - Акцент6 2 12" xfId="160"/>
+    <cellStyle name="20% - Акцент6 2 13" xfId="161"/>
+    <cellStyle name="20% - Акцент6 2 14" xfId="162"/>
+    <cellStyle name="20% - Акцент6 2 15" xfId="163"/>
+    <cellStyle name="20% - Акцент6 2 2" xfId="164"/>
+    <cellStyle name="20% - Акцент6 2 3" xfId="165"/>
+    <cellStyle name="20% - Акцент6 2 4" xfId="166"/>
+    <cellStyle name="20% - Акцент6 2 5" xfId="167"/>
+    <cellStyle name="20% - Акцент6 2 6" xfId="168"/>
+    <cellStyle name="20% - Акцент6 2 7" xfId="169"/>
+    <cellStyle name="20% - Акцент6 2 8" xfId="170"/>
+    <cellStyle name="20% - Акцент6 2 9" xfId="171"/>
+    <cellStyle name="20% - Акцент6 3" xfId="172"/>
+    <cellStyle name="20% - Акцент6 4" xfId="173"/>
+    <cellStyle name="20% - Акцент6 5" xfId="174"/>
+    <cellStyle name="20% - Акцент6 6" xfId="175"/>
+    <cellStyle name="20% - Акцент6 7" xfId="176"/>
+    <cellStyle name="20% - Акцент6 8" xfId="177"/>
+    <cellStyle name="20% - Акцент6 9" xfId="178"/>
+    <cellStyle name="40% - Акцент1 10" xfId="179"/>
+    <cellStyle name="40% - Акцент1 11" xfId="180"/>
+    <cellStyle name="40% - Акцент1 12" xfId="181"/>
+    <cellStyle name="40% - Акцент1 13" xfId="182"/>
+    <cellStyle name="40% - Акцент1 14" xfId="183"/>
+    <cellStyle name="40% - Акцент1 15" xfId="184"/>
+    <cellStyle name="40% - Акцент1 16" xfId="185"/>
+    <cellStyle name="40% - Акцент1 2" xfId="186"/>
+    <cellStyle name="40% - Акцент1 2 10" xfId="187"/>
+    <cellStyle name="40% - Акцент1 2 11" xfId="188"/>
+    <cellStyle name="40% - Акцент1 2 12" xfId="189"/>
+    <cellStyle name="40% - Акцент1 2 13" xfId="190"/>
+    <cellStyle name="40% - Акцент1 2 14" xfId="191"/>
+    <cellStyle name="40% - Акцент1 2 15" xfId="192"/>
+    <cellStyle name="40% - Акцент1 2 2" xfId="193"/>
+    <cellStyle name="40% - Акцент1 2 3" xfId="194"/>
+    <cellStyle name="40% - Акцент1 2 4" xfId="195"/>
+    <cellStyle name="40% - Акцент1 2 5" xfId="196"/>
+    <cellStyle name="40% - Акцент1 2 6" xfId="197"/>
+    <cellStyle name="40% - Акцент1 2 7" xfId="198"/>
+    <cellStyle name="40% - Акцент1 2 8" xfId="199"/>
+    <cellStyle name="40% - Акцент1 2 9" xfId="200"/>
+    <cellStyle name="40% - Акцент1 3" xfId="201"/>
+    <cellStyle name="40% - Акцент1 4" xfId="202"/>
+    <cellStyle name="40% - Акцент1 5" xfId="203"/>
+    <cellStyle name="40% - Акцент1 6" xfId="204"/>
+    <cellStyle name="40% - Акцент1 7" xfId="205"/>
+    <cellStyle name="40% - Акцент1 8" xfId="206"/>
+    <cellStyle name="40% - Акцент1 9" xfId="207"/>
+    <cellStyle name="40% - Акцент2 10" xfId="208"/>
+    <cellStyle name="40% - Акцент2 11" xfId="209"/>
+    <cellStyle name="40% - Акцент2 12" xfId="210"/>
+    <cellStyle name="40% - Акцент2 13" xfId="211"/>
+    <cellStyle name="40% - Акцент2 14" xfId="212"/>
+    <cellStyle name="40% - Акцент2 15" xfId="213"/>
+    <cellStyle name="40% - Акцент2 16" xfId="214"/>
+    <cellStyle name="40% - Акцент2 2" xfId="215"/>
+    <cellStyle name="40% - Акцент2 2 10" xfId="216"/>
+    <cellStyle name="40% - Акцент2 2 11" xfId="217"/>
+    <cellStyle name="40% - Акцент2 2 12" xfId="218"/>
+    <cellStyle name="40% - Акцент2 2 13" xfId="219"/>
+    <cellStyle name="40% - Акцент2 2 14" xfId="220"/>
+    <cellStyle name="40% - Акцент2 2 15" xfId="221"/>
+    <cellStyle name="40% - Акцент2 2 2" xfId="222"/>
+    <cellStyle name="40% - Акцент2 2 3" xfId="223"/>
+    <cellStyle name="40% - Акцент2 2 4" xfId="224"/>
+    <cellStyle name="40% - Акцент2 2 5" xfId="225"/>
+    <cellStyle name="40% - Акцент2 2 6" xfId="226"/>
+    <cellStyle name="40% - Акцент2 2 7" xfId="227"/>
+    <cellStyle name="40% - Акцент2 2 8" xfId="228"/>
+    <cellStyle name="40% - Акцент2 2 9" xfId="229"/>
+    <cellStyle name="40% - Акцент2 3" xfId="230"/>
+    <cellStyle name="40% - Акцент2 4" xfId="231"/>
+    <cellStyle name="40% - Акцент2 5" xfId="232"/>
+    <cellStyle name="40% - Акцент2 6" xfId="233"/>
+    <cellStyle name="40% - Акцент2 7" xfId="234"/>
+    <cellStyle name="40% - Акцент2 8" xfId="235"/>
+    <cellStyle name="40% - Акцент2 9" xfId="236"/>
+    <cellStyle name="40% - Акцент3 10" xfId="237"/>
+    <cellStyle name="40% - Акцент3 11" xfId="238"/>
+    <cellStyle name="40% - Акцент3 12" xfId="239"/>
+    <cellStyle name="40% - Акцент3 13" xfId="240"/>
+    <cellStyle name="40% - Акцент3 14" xfId="241"/>
+    <cellStyle name="40% - Акцент3 15" xfId="242"/>
+    <cellStyle name="40% - Акцент3 16" xfId="243"/>
+    <cellStyle name="40% - Акцент3 2" xfId="244"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="245"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="246"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="247"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="248"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="249"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="250"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="251"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="252"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="253"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="254"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="255"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="256"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="257"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="258"/>
+    <cellStyle name="40% - Акцент3 3" xfId="259"/>
+    <cellStyle name="40% - Акцент3 4" xfId="260"/>
+    <cellStyle name="40% - Акцент3 5" xfId="261"/>
+    <cellStyle name="40% - Акцент3 6" xfId="262"/>
+    <cellStyle name="40% - Акцент3 7" xfId="263"/>
+    <cellStyle name="40% - Акцент3 8" xfId="264"/>
+    <cellStyle name="40% - Акцент3 9" xfId="265"/>
+    <cellStyle name="40% - Акцент4 10" xfId="266"/>
+    <cellStyle name="40% - Акцент4 11" xfId="267"/>
+    <cellStyle name="40% - Акцент4 12" xfId="268"/>
+    <cellStyle name="40% - Акцент4 13" xfId="269"/>
+    <cellStyle name="40% - Акцент4 14" xfId="270"/>
+    <cellStyle name="40% - Акцент4 15" xfId="271"/>
+    <cellStyle name="40% - Акцент4 16" xfId="272"/>
+    <cellStyle name="40% - Акцент4 2" xfId="273"/>
+    <cellStyle name="40% - Акцент4 2 10" xfId="274"/>
+    <cellStyle name="40% - Акцент4 2 11" xfId="275"/>
+    <cellStyle name="40% - Акцент4 2 12" xfId="276"/>
+    <cellStyle name="40% - Акцент4 2 13" xfId="277"/>
+    <cellStyle name="40% - Акцент4 2 14" xfId="278"/>
+    <cellStyle name="40% - Акцент4 2 15" xfId="279"/>
+    <cellStyle name="40% - Акцент4 2 2" xfId="280"/>
+    <cellStyle name="40% - Акцент4 2 3" xfId="281"/>
+    <cellStyle name="40% - Акцент4 2 4" xfId="282"/>
+    <cellStyle name="40% - Акцент4 2 5" xfId="283"/>
+    <cellStyle name="40% - Акцент4 2 6" xfId="284"/>
+    <cellStyle name="40% - Акцент4 2 7" xfId="285"/>
+    <cellStyle name="40% - Акцент4 2 8" xfId="286"/>
+    <cellStyle name="40% - Акцент4 2 9" xfId="287"/>
+    <cellStyle name="40% - Акцент4 3" xfId="288"/>
+    <cellStyle name="40% - Акцент4 4" xfId="289"/>
+    <cellStyle name="40% - Акцент4 5" xfId="290"/>
+    <cellStyle name="40% - Акцент4 6" xfId="291"/>
+    <cellStyle name="40% - Акцент4 7" xfId="292"/>
+    <cellStyle name="40% - Акцент4 8" xfId="293"/>
+    <cellStyle name="40% - Акцент4 9" xfId="294"/>
+    <cellStyle name="40% - Акцент5 10" xfId="295"/>
+    <cellStyle name="40% - Акцент5 11" xfId="296"/>
+    <cellStyle name="40% - Акцент5 12" xfId="297"/>
+    <cellStyle name="40% - Акцент5 13" xfId="298"/>
+    <cellStyle name="40% - Акцент5 14" xfId="299"/>
+    <cellStyle name="40% - Акцент5 15" xfId="300"/>
+    <cellStyle name="40% - Акцент5 16" xfId="301"/>
+    <cellStyle name="40% - Акцент5 2" xfId="302"/>
+    <cellStyle name="40% - Акцент5 2 10" xfId="303"/>
+    <cellStyle name="40% - Акцент5 2 11" xfId="304"/>
+    <cellStyle name="40% - Акцент5 2 12" xfId="305"/>
+    <cellStyle name="40% - Акцент5 2 13" xfId="306"/>
+    <cellStyle name="40% - Акцент5 2 14" xfId="307"/>
+    <cellStyle name="40% - Акцент5 2 15" xfId="308"/>
+    <cellStyle name="40% - Акцент5 2 2" xfId="309"/>
+    <cellStyle name="40% - Акцент5 2 3" xfId="310"/>
+    <cellStyle name="40% - Акцент5 2 4" xfId="311"/>
+    <cellStyle name="40% - Акцент5 2 5" xfId="312"/>
+    <cellStyle name="40% - Акцент5 2 6" xfId="313"/>
+    <cellStyle name="40% - Акцент5 2 7" xfId="314"/>
+    <cellStyle name="40% - Акцент5 2 8" xfId="315"/>
+    <cellStyle name="40% - Акцент5 2 9" xfId="316"/>
+    <cellStyle name="40% - Акцент5 3" xfId="317"/>
+    <cellStyle name="40% - Акцент5 4" xfId="318"/>
+    <cellStyle name="40% - Акцент5 5" xfId="319"/>
+    <cellStyle name="40% - Акцент5 6" xfId="320"/>
+    <cellStyle name="40% - Акцент5 7" xfId="321"/>
+    <cellStyle name="40% - Акцент5 8" xfId="322"/>
+    <cellStyle name="40% - Акцент5 9" xfId="323"/>
+    <cellStyle name="40% - Акцент6 10" xfId="324"/>
+    <cellStyle name="40% - Акцент6 11" xfId="325"/>
+    <cellStyle name="40% - Акцент6 12" xfId="326"/>
+    <cellStyle name="40% - Акцент6 13" xfId="327"/>
+    <cellStyle name="40% - Акцент6 14" xfId="328"/>
+    <cellStyle name="40% - Акцент6 15" xfId="329"/>
+    <cellStyle name="40% - Акцент6 16" xfId="330"/>
+    <cellStyle name="40% - Акцент6 2" xfId="331"/>
+    <cellStyle name="40% - Акцент6 2 10" xfId="332"/>
+    <cellStyle name="40% - Акцент6 2 11" xfId="333"/>
+    <cellStyle name="40% - Акцент6 2 12" xfId="334"/>
+    <cellStyle name="40% - Акцент6 2 13" xfId="335"/>
+    <cellStyle name="40% - Акцент6 2 14" xfId="336"/>
+    <cellStyle name="40% - Акцент6 2 15" xfId="337"/>
+    <cellStyle name="40% - Акцент6 2 2" xfId="338"/>
+    <cellStyle name="40% - Акцент6 2 3" xfId="339"/>
+    <cellStyle name="40% - Акцент6 2 4" xfId="340"/>
+    <cellStyle name="40% - Акцент6 2 5" xfId="341"/>
+    <cellStyle name="40% - Акцент6 2 6" xfId="342"/>
+    <cellStyle name="40% - Акцент6 2 7" xfId="343"/>
+    <cellStyle name="40% - Акцент6 2 8" xfId="344"/>
+    <cellStyle name="40% - Акцент6 2 9" xfId="345"/>
+    <cellStyle name="40% - Акцент6 3" xfId="346"/>
+    <cellStyle name="40% - Акцент6 4" xfId="347"/>
+    <cellStyle name="40% - Акцент6 5" xfId="348"/>
+    <cellStyle name="40% - Акцент6 6" xfId="349"/>
+    <cellStyle name="40% - Акцент6 7" xfId="350"/>
+    <cellStyle name="40% - Акцент6 8" xfId="351"/>
+    <cellStyle name="40% - Акцент6 9" xfId="352"/>
+    <cellStyle name="60% - Акцент1 10" xfId="353"/>
+    <cellStyle name="60% - Акцент1 11" xfId="354"/>
+    <cellStyle name="60% - Акцент1 12" xfId="355"/>
+    <cellStyle name="60% - Акцент1 13" xfId="356"/>
+    <cellStyle name="60% - Акцент1 14" xfId="357"/>
+    <cellStyle name="60% - Акцент1 15" xfId="358"/>
+    <cellStyle name="60% - Акцент1 16" xfId="359"/>
+    <cellStyle name="60% - Акцент1 2" xfId="360"/>
+    <cellStyle name="60% - Акцент1 2 10" xfId="361"/>
+    <cellStyle name="60% - Акцент1 2 11" xfId="362"/>
+    <cellStyle name="60% - Акцент1 2 12" xfId="363"/>
+    <cellStyle name="60% - Акцент1 2 13" xfId="364"/>
+    <cellStyle name="60% - Акцент1 2 14" xfId="365"/>
+    <cellStyle name="60% - Акцент1 2 15" xfId="366"/>
+    <cellStyle name="60% - Акцент1 2 2" xfId="367"/>
+    <cellStyle name="60% - Акцент1 2 3" xfId="368"/>
+    <cellStyle name="60% - Акцент1 2 4" xfId="369"/>
+    <cellStyle name="60% - Акцент1 2 5" xfId="370"/>
+    <cellStyle name="60% - Акцент1 2 6" xfId="371"/>
+    <cellStyle name="60% - Акцент1 2 7" xfId="372"/>
+    <cellStyle name="60% - Акцент1 2 8" xfId="373"/>
+    <cellStyle name="60% - Акцент1 2 9" xfId="374"/>
+    <cellStyle name="60% - Акцент1 3" xfId="375"/>
+    <cellStyle name="60% - Акцент1 4" xfId="376"/>
+    <cellStyle name="60% - Акцент1 5" xfId="377"/>
+    <cellStyle name="60% - Акцент1 6" xfId="378"/>
+    <cellStyle name="60% - Акцент1 7" xfId="379"/>
+    <cellStyle name="60% - Акцент1 8" xfId="380"/>
+    <cellStyle name="60% - Акцент1 9" xfId="381"/>
+    <cellStyle name="60% - Акцент2 10" xfId="382"/>
+    <cellStyle name="60% - Акцент2 11" xfId="383"/>
+    <cellStyle name="60% - Акцент2 12" xfId="384"/>
+    <cellStyle name="60% - Акцент2 13" xfId="385"/>
+    <cellStyle name="60% - Акцент2 14" xfId="386"/>
+    <cellStyle name="60% - Акцент2 15" xfId="387"/>
+    <cellStyle name="60% - Акцент2 16" xfId="388"/>
+    <cellStyle name="60% - Акцент2 2" xfId="389"/>
+    <cellStyle name="60% - Акцент2 2 10" xfId="390"/>
+    <cellStyle name="60% - Акцент2 2 11" xfId="391"/>
+    <cellStyle name="60% - Акцент2 2 12" xfId="392"/>
+    <cellStyle name="60% - Акцент2 2 13" xfId="393"/>
+    <cellStyle name="60% - Акцент2 2 14" xfId="394"/>
+    <cellStyle name="60% - Акцент2 2 15" xfId="395"/>
+    <cellStyle name="60% - Акцент2 2 2" xfId="396"/>
+    <cellStyle name="60% - Акцент2 2 3" xfId="397"/>
+    <cellStyle name="60% - Акцент2 2 4" xfId="398"/>
+    <cellStyle name="60% - Акцент2 2 5" xfId="399"/>
+    <cellStyle name="60% - Акцент2 2 6" xfId="400"/>
+    <cellStyle name="60% - Акцент2 2 7" xfId="401"/>
+    <cellStyle name="60% - Акцент2 2 8" xfId="402"/>
+    <cellStyle name="60% - Акцент2 2 9" xfId="403"/>
+    <cellStyle name="60% - Акцент2 3" xfId="404"/>
+    <cellStyle name="60% - Акцент2 4" xfId="405"/>
+    <cellStyle name="60% - Акцент2 5" xfId="406"/>
+    <cellStyle name="60% - Акцент2 6" xfId="407"/>
+    <cellStyle name="60% - Акцент2 7" xfId="408"/>
+    <cellStyle name="60% - Акцент2 8" xfId="409"/>
+    <cellStyle name="60% - Акцент2 9" xfId="410"/>
+    <cellStyle name="60% - Акцент3 10" xfId="411"/>
+    <cellStyle name="60% - Акцент3 11" xfId="412"/>
+    <cellStyle name="60% - Акцент3 12" xfId="413"/>
+    <cellStyle name="60% - Акцент3 13" xfId="414"/>
+    <cellStyle name="60% - Акцент3 14" xfId="415"/>
+    <cellStyle name="60% - Акцент3 15" xfId="416"/>
+    <cellStyle name="60% - Акцент3 16" xfId="417"/>
+    <cellStyle name="60% - Акцент3 2" xfId="418"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="419"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="420"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="421"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="422"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="423"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="424"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="425"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="426"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="427"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="428"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="429"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="430"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="431"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="432"/>
+    <cellStyle name="60% - Акцент3 3" xfId="433"/>
+    <cellStyle name="60% - Акцент3 4" xfId="434"/>
+    <cellStyle name="60% - Акцент3 5" xfId="435"/>
+    <cellStyle name="60% - Акцент3 6" xfId="436"/>
+    <cellStyle name="60% - Акцент3 7" xfId="437"/>
+    <cellStyle name="60% - Акцент3 8" xfId="438"/>
+    <cellStyle name="60% - Акцент3 9" xfId="439"/>
+    <cellStyle name="60% - Акцент4 10" xfId="440"/>
+    <cellStyle name="60% - Акцент4 11" xfId="441"/>
+    <cellStyle name="60% - Акцент4 12" xfId="442"/>
+    <cellStyle name="60% - Акцент4 13" xfId="443"/>
+    <cellStyle name="60% - Акцент4 14" xfId="444"/>
+    <cellStyle name="60% - Акцент4 15" xfId="445"/>
+    <cellStyle name="60% - Акцент4 16" xfId="446"/>
+    <cellStyle name="60% - Акцент4 2" xfId="447"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="448"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="449"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="450"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="451"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="452"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="453"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="454"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="455"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="456"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="457"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="458"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="459"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="460"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="461"/>
+    <cellStyle name="60% - Акцент4 3" xfId="462"/>
+    <cellStyle name="60% - Акцент4 4" xfId="463"/>
+    <cellStyle name="60% - Акцент4 5" xfId="464"/>
+    <cellStyle name="60% - Акцент4 6" xfId="465"/>
+    <cellStyle name="60% - Акцент4 7" xfId="466"/>
+    <cellStyle name="60% - Акцент4 8" xfId="467"/>
+    <cellStyle name="60% - Акцент4 9" xfId="468"/>
+    <cellStyle name="60% - Акцент5 10" xfId="469"/>
+    <cellStyle name="60% - Акцент5 11" xfId="470"/>
+    <cellStyle name="60% - Акцент5 12" xfId="471"/>
+    <cellStyle name="60% - Акцент5 13" xfId="472"/>
+    <cellStyle name="60% - Акцент5 14" xfId="473"/>
+    <cellStyle name="60% - Акцент5 15" xfId="474"/>
+    <cellStyle name="60% - Акцент5 16" xfId="475"/>
+    <cellStyle name="60% - Акцент5 2" xfId="476"/>
+    <cellStyle name="60% - Акцент5 2 10" xfId="477"/>
+    <cellStyle name="60% - Акцент5 2 11" xfId="478"/>
+    <cellStyle name="60% - Акцент5 2 12" xfId="479"/>
+    <cellStyle name="60% - Акцент5 2 13" xfId="480"/>
+    <cellStyle name="60% - Акцент5 2 14" xfId="481"/>
+    <cellStyle name="60% - Акцент5 2 15" xfId="482"/>
+    <cellStyle name="60% - Акцент5 2 2" xfId="483"/>
+    <cellStyle name="60% - Акцент5 2 3" xfId="484"/>
+    <cellStyle name="60% - Акцент5 2 4" xfId="485"/>
+    <cellStyle name="60% - Акцент5 2 5" xfId="486"/>
+    <cellStyle name="60% - Акцент5 2 6" xfId="487"/>
+    <cellStyle name="60% - Акцент5 2 7" xfId="488"/>
+    <cellStyle name="60% - Акцент5 2 8" xfId="489"/>
+    <cellStyle name="60% - Акцент5 2 9" xfId="490"/>
+    <cellStyle name="60% - Акцент5 3" xfId="491"/>
+    <cellStyle name="60% - Акцент5 4" xfId="492"/>
+    <cellStyle name="60% - Акцент5 5" xfId="493"/>
+    <cellStyle name="60% - Акцент5 6" xfId="494"/>
+    <cellStyle name="60% - Акцент5 7" xfId="495"/>
+    <cellStyle name="60% - Акцент5 8" xfId="496"/>
+    <cellStyle name="60% - Акцент5 9" xfId="497"/>
+    <cellStyle name="60% - Акцент6 10" xfId="498"/>
+    <cellStyle name="60% - Акцент6 11" xfId="499"/>
+    <cellStyle name="60% - Акцент6 12" xfId="500"/>
+    <cellStyle name="60% - Акцент6 13" xfId="501"/>
+    <cellStyle name="60% - Акцент6 14" xfId="502"/>
+    <cellStyle name="60% - Акцент6 15" xfId="503"/>
+    <cellStyle name="60% - Акцент6 16" xfId="504"/>
+    <cellStyle name="60% - Акцент6 2" xfId="505"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="506"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="507"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="508"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="509"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="510"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="511"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="512"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="513"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="514"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="515"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="516"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="517"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="518"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="519"/>
+    <cellStyle name="60% - Акцент6 3" xfId="520"/>
+    <cellStyle name="60% - Акцент6 4" xfId="521"/>
+    <cellStyle name="60% - Акцент6 5" xfId="522"/>
+    <cellStyle name="60% - Акцент6 6" xfId="523"/>
+    <cellStyle name="60% - Акцент6 7" xfId="524"/>
+    <cellStyle name="60% - Акцент6 8" xfId="525"/>
+    <cellStyle name="60% - Акцент6 9" xfId="526"/>
+    <cellStyle name="Акцент1 10" xfId="527"/>
+    <cellStyle name="Акцент1 11" xfId="528"/>
+    <cellStyle name="Акцент1 12" xfId="529"/>
+    <cellStyle name="Акцент1 13" xfId="530"/>
+    <cellStyle name="Акцент1 14" xfId="531"/>
+    <cellStyle name="Акцент1 15" xfId="532"/>
+    <cellStyle name="Акцент1 16" xfId="533"/>
+    <cellStyle name="Акцент1 2" xfId="534"/>
+    <cellStyle name="Акцент1 2 10" xfId="535"/>
+    <cellStyle name="Акцент1 2 11" xfId="536"/>
+    <cellStyle name="Акцент1 2 12" xfId="537"/>
+    <cellStyle name="Акцент1 2 13" xfId="538"/>
+    <cellStyle name="Акцент1 2 14" xfId="539"/>
+    <cellStyle name="Акцент1 2 15" xfId="540"/>
+    <cellStyle name="Акцент1 2 2" xfId="541"/>
+    <cellStyle name="Акцент1 2 3" xfId="542"/>
+    <cellStyle name="Акцент1 2 4" xfId="543"/>
+    <cellStyle name="Акцент1 2 5" xfId="544"/>
+    <cellStyle name="Акцент1 2 6" xfId="545"/>
+    <cellStyle name="Акцент1 2 7" xfId="546"/>
+    <cellStyle name="Акцент1 2 8" xfId="547"/>
+    <cellStyle name="Акцент1 2 9" xfId="548"/>
+    <cellStyle name="Акцент1 3" xfId="549"/>
+    <cellStyle name="Акцент1 4" xfId="550"/>
+    <cellStyle name="Акцент1 5" xfId="551"/>
+    <cellStyle name="Акцент1 6" xfId="552"/>
+    <cellStyle name="Акцент1 7" xfId="553"/>
+    <cellStyle name="Акцент1 8" xfId="554"/>
+    <cellStyle name="Акцент1 9" xfId="555"/>
+    <cellStyle name="Акцент2 10" xfId="556"/>
+    <cellStyle name="Акцент2 11" xfId="557"/>
+    <cellStyle name="Акцент2 12" xfId="558"/>
+    <cellStyle name="Акцент2 13" xfId="559"/>
+    <cellStyle name="Акцент2 14" xfId="560"/>
+    <cellStyle name="Акцент2 15" xfId="561"/>
+    <cellStyle name="Акцент2 16" xfId="562"/>
+    <cellStyle name="Акцент2 2" xfId="563"/>
+    <cellStyle name="Акцент2 2 10" xfId="564"/>
+    <cellStyle name="Акцент2 2 11" xfId="565"/>
+    <cellStyle name="Акцент2 2 12" xfId="566"/>
+    <cellStyle name="Акцент2 2 13" xfId="567"/>
+    <cellStyle name="Акцент2 2 14" xfId="568"/>
+    <cellStyle name="Акцент2 2 15" xfId="569"/>
+    <cellStyle name="Акцент2 2 2" xfId="570"/>
+    <cellStyle name="Акцент2 2 3" xfId="571"/>
+    <cellStyle name="Акцент2 2 4" xfId="572"/>
+    <cellStyle name="Акцент2 2 5" xfId="573"/>
+    <cellStyle name="Акцент2 2 6" xfId="574"/>
+    <cellStyle name="Акцент2 2 7" xfId="575"/>
+    <cellStyle name="Акцент2 2 8" xfId="576"/>
+    <cellStyle name="Акцент2 2 9" xfId="577"/>
+    <cellStyle name="Акцент2 3" xfId="578"/>
+    <cellStyle name="Акцент2 4" xfId="579"/>
+    <cellStyle name="Акцент2 5" xfId="580"/>
+    <cellStyle name="Акцент2 6" xfId="581"/>
+    <cellStyle name="Акцент2 7" xfId="582"/>
+    <cellStyle name="Акцент2 8" xfId="583"/>
+    <cellStyle name="Акцент2 9" xfId="584"/>
+    <cellStyle name="Акцент3 10" xfId="585"/>
+    <cellStyle name="Акцент3 11" xfId="586"/>
+    <cellStyle name="Акцент3 12" xfId="587"/>
+    <cellStyle name="Акцент3 13" xfId="588"/>
+    <cellStyle name="Акцент3 14" xfId="589"/>
+    <cellStyle name="Акцент3 15" xfId="590"/>
+    <cellStyle name="Акцент3 16" xfId="591"/>
+    <cellStyle name="Акцент3 2" xfId="592"/>
+    <cellStyle name="Акцент3 2 10" xfId="593"/>
+    <cellStyle name="Акцент3 2 11" xfId="594"/>
+    <cellStyle name="Акцент3 2 12" xfId="595"/>
+    <cellStyle name="Акцент3 2 13" xfId="596"/>
+    <cellStyle name="Акцент3 2 14" xfId="597"/>
+    <cellStyle name="Акцент3 2 15" xfId="598"/>
+    <cellStyle name="Акцент3 2 2" xfId="599"/>
+    <cellStyle name="Акцент3 2 3" xfId="600"/>
+    <cellStyle name="Акцент3 2 4" xfId="601"/>
+    <cellStyle name="Акцент3 2 5" xfId="602"/>
+    <cellStyle name="Акцент3 2 6" xfId="603"/>
+    <cellStyle name="Акцент3 2 7" xfId="604"/>
+    <cellStyle name="Акцент3 2 8" xfId="605"/>
+    <cellStyle name="Акцент3 2 9" xfId="606"/>
+    <cellStyle name="Акцент3 3" xfId="607"/>
+    <cellStyle name="Акцент3 4" xfId="608"/>
+    <cellStyle name="Акцент3 5" xfId="609"/>
+    <cellStyle name="Акцент3 6" xfId="610"/>
+    <cellStyle name="Акцент3 7" xfId="611"/>
+    <cellStyle name="Акцент3 8" xfId="612"/>
+    <cellStyle name="Акцент3 9" xfId="613"/>
+    <cellStyle name="Акцент4 10" xfId="614"/>
+    <cellStyle name="Акцент4 11" xfId="615"/>
+    <cellStyle name="Акцент4 12" xfId="616"/>
+    <cellStyle name="Акцент4 13" xfId="617"/>
+    <cellStyle name="Акцент4 14" xfId="618"/>
+    <cellStyle name="Акцент4 15" xfId="619"/>
+    <cellStyle name="Акцент4 16" xfId="620"/>
+    <cellStyle name="Акцент4 2" xfId="621"/>
+    <cellStyle name="Акцент4 2 10" xfId="622"/>
+    <cellStyle name="Акцент4 2 11" xfId="623"/>
+    <cellStyle name="Акцент4 2 12" xfId="624"/>
+    <cellStyle name="Акцент4 2 13" xfId="625"/>
+    <cellStyle name="Акцент4 2 14" xfId="626"/>
+    <cellStyle name="Акцент4 2 15" xfId="627"/>
+    <cellStyle name="Акцент4 2 2" xfId="628"/>
+    <cellStyle name="Акцент4 2 3" xfId="629"/>
+    <cellStyle name="Акцент4 2 4" xfId="630"/>
+    <cellStyle name="Акцент4 2 5" xfId="631"/>
+    <cellStyle name="Акцент4 2 6" xfId="632"/>
+    <cellStyle name="Акцент4 2 7" xfId="633"/>
+    <cellStyle name="Акцент4 2 8" xfId="634"/>
+    <cellStyle name="Акцент4 2 9" xfId="635"/>
+    <cellStyle name="Акцент4 3" xfId="636"/>
+    <cellStyle name="Акцент4 4" xfId="637"/>
+    <cellStyle name="Акцент4 5" xfId="638"/>
+    <cellStyle name="Акцент4 6" xfId="639"/>
+    <cellStyle name="Акцент4 7" xfId="640"/>
+    <cellStyle name="Акцент4 8" xfId="641"/>
+    <cellStyle name="Акцент4 9" xfId="642"/>
+    <cellStyle name="Акцент5 10" xfId="643"/>
+    <cellStyle name="Акцент5 11" xfId="644"/>
+    <cellStyle name="Акцент5 12" xfId="645"/>
+    <cellStyle name="Акцент5 13" xfId="646"/>
+    <cellStyle name="Акцент5 14" xfId="647"/>
+    <cellStyle name="Акцент5 15" xfId="648"/>
+    <cellStyle name="Акцент5 16" xfId="649"/>
+    <cellStyle name="Акцент5 2" xfId="650"/>
+    <cellStyle name="Акцент5 2 10" xfId="651"/>
+    <cellStyle name="Акцент5 2 11" xfId="652"/>
+    <cellStyle name="Акцент5 2 12" xfId="653"/>
+    <cellStyle name="Акцент5 2 13" xfId="654"/>
+    <cellStyle name="Акцент5 2 14" xfId="655"/>
+    <cellStyle name="Акцент5 2 15" xfId="656"/>
+    <cellStyle name="Акцент5 2 2" xfId="657"/>
+    <cellStyle name="Акцент5 2 3" xfId="658"/>
+    <cellStyle name="Акцент5 2 4" xfId="659"/>
+    <cellStyle name="Акцент5 2 5" xfId="660"/>
+    <cellStyle name="Акцент5 2 6" xfId="661"/>
+    <cellStyle name="Акцент5 2 7" xfId="662"/>
+    <cellStyle name="Акцент5 2 8" xfId="663"/>
+    <cellStyle name="Акцент5 2 9" xfId="664"/>
+    <cellStyle name="Акцент5 3" xfId="665"/>
+    <cellStyle name="Акцент5 4" xfId="666"/>
+    <cellStyle name="Акцент5 5" xfId="667"/>
+    <cellStyle name="Акцент5 6" xfId="668"/>
+    <cellStyle name="Акцент5 7" xfId="669"/>
+    <cellStyle name="Акцент5 8" xfId="670"/>
+    <cellStyle name="Акцент5 9" xfId="671"/>
+    <cellStyle name="Акцент6 10" xfId="672"/>
+    <cellStyle name="Акцент6 11" xfId="673"/>
+    <cellStyle name="Акцент6 12" xfId="674"/>
+    <cellStyle name="Акцент6 13" xfId="675"/>
+    <cellStyle name="Акцент6 14" xfId="676"/>
+    <cellStyle name="Акцент6 15" xfId="677"/>
+    <cellStyle name="Акцент6 16" xfId="678"/>
+    <cellStyle name="Акцент6 2" xfId="679"/>
+    <cellStyle name="Акцент6 2 10" xfId="680"/>
+    <cellStyle name="Акцент6 2 11" xfId="681"/>
+    <cellStyle name="Акцент6 2 12" xfId="682"/>
+    <cellStyle name="Акцент6 2 13" xfId="683"/>
+    <cellStyle name="Акцент6 2 14" xfId="684"/>
+    <cellStyle name="Акцент6 2 15" xfId="685"/>
+    <cellStyle name="Акцент6 2 2" xfId="686"/>
+    <cellStyle name="Акцент6 2 3" xfId="687"/>
+    <cellStyle name="Акцент6 2 4" xfId="688"/>
+    <cellStyle name="Акцент6 2 5" xfId="689"/>
+    <cellStyle name="Акцент6 2 6" xfId="690"/>
+    <cellStyle name="Акцент6 2 7" xfId="691"/>
+    <cellStyle name="Акцент6 2 8" xfId="692"/>
+    <cellStyle name="Акцент6 2 9" xfId="693"/>
+    <cellStyle name="Акцент6 3" xfId="694"/>
+    <cellStyle name="Акцент6 4" xfId="695"/>
+    <cellStyle name="Акцент6 5" xfId="696"/>
+    <cellStyle name="Акцент6 6" xfId="697"/>
+    <cellStyle name="Акцент6 7" xfId="698"/>
+    <cellStyle name="Акцент6 8" xfId="699"/>
+    <cellStyle name="Акцент6 9" xfId="700"/>
+    <cellStyle name="Ввод  10" xfId="701"/>
+    <cellStyle name="Ввод  10 2" xfId="2619"/>
+    <cellStyle name="Ввод  11" xfId="702"/>
+    <cellStyle name="Ввод  11 2" xfId="2620"/>
+    <cellStyle name="Ввод  12" xfId="703"/>
+    <cellStyle name="Ввод  12 2" xfId="2621"/>
+    <cellStyle name="Ввод  13" xfId="704"/>
+    <cellStyle name="Ввод  13 2" xfId="2622"/>
+    <cellStyle name="Ввод  14" xfId="705"/>
+    <cellStyle name="Ввод  14 2" xfId="2623"/>
+    <cellStyle name="Ввод  15" xfId="706"/>
+    <cellStyle name="Ввод  15 2" xfId="2624"/>
+    <cellStyle name="Ввод  16" xfId="707"/>
+    <cellStyle name="Ввод  16 2" xfId="2625"/>
+    <cellStyle name="Ввод  2" xfId="708"/>
+    <cellStyle name="Ввод  2 10" xfId="709"/>
+    <cellStyle name="Ввод  2 10 2" xfId="2627"/>
+    <cellStyle name="Ввод  2 11" xfId="710"/>
+    <cellStyle name="Ввод  2 11 2" xfId="2628"/>
+    <cellStyle name="Ввод  2 12" xfId="711"/>
+    <cellStyle name="Ввод  2 12 2" xfId="2629"/>
+    <cellStyle name="Ввод  2 13" xfId="712"/>
+    <cellStyle name="Ввод  2 13 2" xfId="2630"/>
+    <cellStyle name="Ввод  2 14" xfId="713"/>
+    <cellStyle name="Ввод  2 14 2" xfId="2631"/>
+    <cellStyle name="Ввод  2 15" xfId="714"/>
+    <cellStyle name="Ввод  2 15 2" xfId="2632"/>
+    <cellStyle name="Ввод  2 16" xfId="2626"/>
+    <cellStyle name="Ввод  2 2" xfId="715"/>
+    <cellStyle name="Ввод  2 2 2" xfId="2633"/>
+    <cellStyle name="Ввод  2 3" xfId="716"/>
+    <cellStyle name="Ввод  2 3 2" xfId="2634"/>
+    <cellStyle name="Ввод  2 4" xfId="717"/>
+    <cellStyle name="Ввод  2 4 2" xfId="2635"/>
+    <cellStyle name="Ввод  2 5" xfId="718"/>
+    <cellStyle name="Ввод  2 5 2" xfId="2636"/>
+    <cellStyle name="Ввод  2 6" xfId="719"/>
+    <cellStyle name="Ввод  2 6 2" xfId="2637"/>
+    <cellStyle name="Ввод  2 7" xfId="720"/>
+    <cellStyle name="Ввод  2 7 2" xfId="2638"/>
+    <cellStyle name="Ввод  2 8" xfId="721"/>
+    <cellStyle name="Ввод  2 8 2" xfId="2639"/>
+    <cellStyle name="Ввод  2 9" xfId="722"/>
+    <cellStyle name="Ввод  2 9 2" xfId="2640"/>
+    <cellStyle name="Ввод  3" xfId="723"/>
+    <cellStyle name="Ввод  3 2" xfId="2641"/>
+    <cellStyle name="Ввод  4" xfId="724"/>
+    <cellStyle name="Ввод  4 2" xfId="2642"/>
+    <cellStyle name="Ввод  5" xfId="725"/>
+    <cellStyle name="Ввод  5 2" xfId="2643"/>
+    <cellStyle name="Ввод  6" xfId="726"/>
+    <cellStyle name="Ввод  6 2" xfId="2644"/>
+    <cellStyle name="Ввод  7" xfId="727"/>
+    <cellStyle name="Ввод  7 2" xfId="2645"/>
+    <cellStyle name="Ввод  8" xfId="728"/>
+    <cellStyle name="Ввод  8 2" xfId="2646"/>
+    <cellStyle name="Ввод  9" xfId="729"/>
+    <cellStyle name="Ввод  9 2" xfId="2647"/>
+    <cellStyle name="Вывод 10" xfId="730"/>
+    <cellStyle name="Вывод 10 2" xfId="2648"/>
+    <cellStyle name="Вывод 11" xfId="731"/>
+    <cellStyle name="Вывод 11 2" xfId="2649"/>
+    <cellStyle name="Вывод 12" xfId="732"/>
+    <cellStyle name="Вывод 12 2" xfId="2650"/>
+    <cellStyle name="Вывод 13" xfId="733"/>
+    <cellStyle name="Вывод 13 2" xfId="2651"/>
+    <cellStyle name="Вывод 14" xfId="734"/>
+    <cellStyle name="Вывод 14 2" xfId="2652"/>
+    <cellStyle name="Вывод 15" xfId="735"/>
+    <cellStyle name="Вывод 15 2" xfId="2653"/>
+    <cellStyle name="Вывод 16" xfId="736"/>
+    <cellStyle name="Вывод 16 2" xfId="2654"/>
+    <cellStyle name="Вывод 2" xfId="737"/>
+    <cellStyle name="Вывод 2 10" xfId="738"/>
+    <cellStyle name="Вывод 2 10 2" xfId="2656"/>
+    <cellStyle name="Вывод 2 11" xfId="739"/>
+    <cellStyle name="Вывод 2 11 2" xfId="2657"/>
+    <cellStyle name="Вывод 2 12" xfId="740"/>
+    <cellStyle name="Вывод 2 12 2" xfId="2658"/>
+    <cellStyle name="Вывод 2 13" xfId="741"/>
+    <cellStyle name="Вывод 2 13 2" xfId="2659"/>
+    <cellStyle name="Вывод 2 14" xfId="742"/>
+    <cellStyle name="Вывод 2 14 2" xfId="2660"/>
+    <cellStyle name="Вывод 2 15" xfId="743"/>
+    <cellStyle name="Вывод 2 15 2" xfId="2661"/>
+    <cellStyle name="Вывод 2 16" xfId="2655"/>
+    <cellStyle name="Вывод 2 2" xfId="744"/>
+    <cellStyle name="Вывод 2 2 2" xfId="2662"/>
+    <cellStyle name="Вывод 2 3" xfId="745"/>
+    <cellStyle name="Вывод 2 3 2" xfId="2663"/>
+    <cellStyle name="Вывод 2 4" xfId="746"/>
+    <cellStyle name="Вывод 2 4 2" xfId="2664"/>
+    <cellStyle name="Вывод 2 5" xfId="747"/>
+    <cellStyle name="Вывод 2 5 2" xfId="2665"/>
+    <cellStyle name="Вывод 2 6" xfId="748"/>
+    <cellStyle name="Вывод 2 6 2" xfId="2666"/>
+    <cellStyle name="Вывод 2 7" xfId="749"/>
+    <cellStyle name="Вывод 2 7 2" xfId="2667"/>
+    <cellStyle name="Вывод 2 8" xfId="750"/>
+    <cellStyle name="Вывод 2 8 2" xfId="2668"/>
+    <cellStyle name="Вывод 2 9" xfId="751"/>
+    <cellStyle name="Вывод 2 9 2" xfId="2669"/>
+    <cellStyle name="Вывод 3" xfId="752"/>
+    <cellStyle name="Вывод 3 2" xfId="2670"/>
+    <cellStyle name="Вывод 4" xfId="753"/>
+    <cellStyle name="Вывод 4 2" xfId="2671"/>
+    <cellStyle name="Вывод 5" xfId="754"/>
+    <cellStyle name="Вывод 5 2" xfId="2672"/>
+    <cellStyle name="Вывод 6" xfId="755"/>
+    <cellStyle name="Вывод 6 2" xfId="2673"/>
+    <cellStyle name="Вывод 7" xfId="756"/>
+    <cellStyle name="Вывод 7 2" xfId="2674"/>
+    <cellStyle name="Вывод 8" xfId="757"/>
+    <cellStyle name="Вывод 8 2" xfId="2675"/>
+    <cellStyle name="Вывод 9" xfId="758"/>
+    <cellStyle name="Вывод 9 2" xfId="2676"/>
+    <cellStyle name="Вычисление 10" xfId="759"/>
+    <cellStyle name="Вычисление 10 2" xfId="2677"/>
+    <cellStyle name="Вычисление 11" xfId="760"/>
+    <cellStyle name="Вычисление 11 2" xfId="2678"/>
+    <cellStyle name="Вычисление 12" xfId="761"/>
+    <cellStyle name="Вычисление 12 2" xfId="2679"/>
+    <cellStyle name="Вычисление 13" xfId="762"/>
+    <cellStyle name="Вычисление 13 2" xfId="2680"/>
+    <cellStyle name="Вычисление 14" xfId="763"/>
+    <cellStyle name="Вычисление 14 2" xfId="2681"/>
+    <cellStyle name="Вычисление 15" xfId="764"/>
+    <cellStyle name="Вычисление 15 2" xfId="2682"/>
+    <cellStyle name="Вычисление 16" xfId="765"/>
+    <cellStyle name="Вычисление 16 2" xfId="2683"/>
+    <cellStyle name="Вычисление 2" xfId="766"/>
+    <cellStyle name="Вычисление 2 10" xfId="767"/>
+    <cellStyle name="Вычисление 2 10 2" xfId="2685"/>
+    <cellStyle name="Вычисление 2 11" xfId="768"/>
+    <cellStyle name="Вычисление 2 11 2" xfId="2686"/>
+    <cellStyle name="Вычисление 2 12" xfId="769"/>
+    <cellStyle name="Вычисление 2 12 2" xfId="2687"/>
+    <cellStyle name="Вычисление 2 13" xfId="770"/>
+    <cellStyle name="Вычисление 2 13 2" xfId="2688"/>
+    <cellStyle name="Вычисление 2 14" xfId="771"/>
+    <cellStyle name="Вычисление 2 14 2" xfId="2689"/>
+    <cellStyle name="Вычисление 2 15" xfId="772"/>
+    <cellStyle name="Вычисление 2 15 2" xfId="2690"/>
+    <cellStyle name="Вычисление 2 16" xfId="2684"/>
+    <cellStyle name="Вычисление 2 2" xfId="773"/>
+    <cellStyle name="Вычисление 2 2 2" xfId="2691"/>
+    <cellStyle name="Вычисление 2 3" xfId="774"/>
+    <cellStyle name="Вычисление 2 3 2" xfId="2692"/>
+    <cellStyle name="Вычисление 2 4" xfId="775"/>
+    <cellStyle name="Вычисление 2 4 2" xfId="2693"/>
+    <cellStyle name="Вычисление 2 5" xfId="776"/>
+    <cellStyle name="Вычисление 2 5 2" xfId="2694"/>
+    <cellStyle name="Вычисление 2 6" xfId="777"/>
+    <cellStyle name="Вычисление 2 6 2" xfId="2695"/>
+    <cellStyle name="Вычисление 2 7" xfId="778"/>
+    <cellStyle name="Вычисление 2 7 2" xfId="2696"/>
+    <cellStyle name="Вычисление 2 8" xfId="779"/>
+    <cellStyle name="Вычисление 2 8 2" xfId="2697"/>
+    <cellStyle name="Вычисление 2 9" xfId="780"/>
+    <cellStyle name="Вычисление 2 9 2" xfId="2698"/>
+    <cellStyle name="Вычисление 3" xfId="781"/>
+    <cellStyle name="Вычисление 3 2" xfId="2699"/>
+    <cellStyle name="Вычисление 4" xfId="782"/>
+    <cellStyle name="Вычисление 4 2" xfId="2700"/>
+    <cellStyle name="Вычисление 5" xfId="783"/>
+    <cellStyle name="Вычисление 5 2" xfId="2701"/>
+    <cellStyle name="Вычисление 6" xfId="784"/>
+    <cellStyle name="Вычисление 6 2" xfId="2702"/>
+    <cellStyle name="Вычисление 7" xfId="785"/>
+    <cellStyle name="Вычисление 7 2" xfId="2703"/>
+    <cellStyle name="Вычисление 8" xfId="786"/>
+    <cellStyle name="Вычисление 8 2" xfId="2704"/>
+    <cellStyle name="Вычисление 9" xfId="787"/>
+    <cellStyle name="Вычисление 9 2" xfId="2705"/>
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="788"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="2707"/>
+    <cellStyle name="Гиперссылка 3" xfId="2617"/>
+    <cellStyle name="Гиперссылка 4" xfId="2706"/>
+    <cellStyle name="Гиперссылка 5" xfId="2990"/>
+    <cellStyle name="Заголовок 1 10" xfId="789"/>
+    <cellStyle name="Заголовок 1 11" xfId="790"/>
+    <cellStyle name="Заголовок 1 12" xfId="791"/>
+    <cellStyle name="Заголовок 1 13" xfId="792"/>
+    <cellStyle name="Заголовок 1 14" xfId="793"/>
+    <cellStyle name="Заголовок 1 15" xfId="794"/>
+    <cellStyle name="Заголовок 1 16" xfId="795"/>
+    <cellStyle name="Заголовок 1 2" xfId="796"/>
+    <cellStyle name="Заголовок 1 2 10" xfId="797"/>
+    <cellStyle name="Заголовок 1 2 11" xfId="798"/>
+    <cellStyle name="Заголовок 1 2 12" xfId="799"/>
+    <cellStyle name="Заголовок 1 2 13" xfId="800"/>
+    <cellStyle name="Заголовок 1 2 14" xfId="801"/>
+    <cellStyle name="Заголовок 1 2 15" xfId="802"/>
+    <cellStyle name="Заголовок 1 2 2" xfId="803"/>
+    <cellStyle name="Заголовок 1 2 3" xfId="804"/>
+    <cellStyle name="Заголовок 1 2 4" xfId="805"/>
+    <cellStyle name="Заголовок 1 2 5" xfId="806"/>
+    <cellStyle name="Заголовок 1 2 6" xfId="807"/>
+    <cellStyle name="Заголовок 1 2 7" xfId="808"/>
+    <cellStyle name="Заголовок 1 2 8" xfId="809"/>
+    <cellStyle name="Заголовок 1 2 9" xfId="810"/>
+    <cellStyle name="Заголовок 1 3" xfId="811"/>
+    <cellStyle name="Заголовок 1 4" xfId="812"/>
+    <cellStyle name="Заголовок 1 5" xfId="813"/>
+    <cellStyle name="Заголовок 1 6" xfId="814"/>
+    <cellStyle name="Заголовок 1 7" xfId="815"/>
+    <cellStyle name="Заголовок 1 8" xfId="816"/>
+    <cellStyle name="Заголовок 1 9" xfId="817"/>
+    <cellStyle name="Заголовок 2 10" xfId="818"/>
+    <cellStyle name="Заголовок 2 11" xfId="819"/>
+    <cellStyle name="Заголовок 2 12" xfId="820"/>
+    <cellStyle name="Заголовок 2 13" xfId="821"/>
+    <cellStyle name="Заголовок 2 14" xfId="822"/>
+    <cellStyle name="Заголовок 2 15" xfId="823"/>
+    <cellStyle name="Заголовок 2 16" xfId="824"/>
+    <cellStyle name="Заголовок 2 2" xfId="825"/>
+    <cellStyle name="Заголовок 2 2 10" xfId="826"/>
+    <cellStyle name="Заголовок 2 2 11" xfId="827"/>
+    <cellStyle name="Заголовок 2 2 12" xfId="828"/>
+    <cellStyle name="Заголовок 2 2 13" xfId="829"/>
+    <cellStyle name="Заголовок 2 2 14" xfId="830"/>
+    <cellStyle name="Заголовок 2 2 15" xfId="831"/>
+    <cellStyle name="Заголовок 2 2 2" xfId="832"/>
+    <cellStyle name="Заголовок 2 2 3" xfId="833"/>
+    <cellStyle name="Заголовок 2 2 4" xfId="834"/>
+    <cellStyle name="Заголовок 2 2 5" xfId="835"/>
+    <cellStyle name="Заголовок 2 2 6" xfId="836"/>
+    <cellStyle name="Заголовок 2 2 7" xfId="837"/>
+    <cellStyle name="Заголовок 2 2 8" xfId="838"/>
+    <cellStyle name="Заголовок 2 2 9" xfId="839"/>
+    <cellStyle name="Заголовок 2 3" xfId="840"/>
+    <cellStyle name="Заголовок 2 4" xfId="841"/>
+    <cellStyle name="Заголовок 2 5" xfId="842"/>
+    <cellStyle name="Заголовок 2 6" xfId="843"/>
+    <cellStyle name="Заголовок 2 7" xfId="844"/>
+    <cellStyle name="Заголовок 2 8" xfId="845"/>
+    <cellStyle name="Заголовок 2 9" xfId="846"/>
+    <cellStyle name="Заголовок 3 10" xfId="847"/>
+    <cellStyle name="Заголовок 3 11" xfId="848"/>
+    <cellStyle name="Заголовок 3 12" xfId="849"/>
+    <cellStyle name="Заголовок 3 13" xfId="850"/>
+    <cellStyle name="Заголовок 3 14" xfId="851"/>
+    <cellStyle name="Заголовок 3 15" xfId="852"/>
+    <cellStyle name="Заголовок 3 16" xfId="853"/>
+    <cellStyle name="Заголовок 3 2" xfId="854"/>
+    <cellStyle name="Заголовок 3 2 10" xfId="855"/>
+    <cellStyle name="Заголовок 3 2 11" xfId="856"/>
+    <cellStyle name="Заголовок 3 2 12" xfId="857"/>
+    <cellStyle name="Заголовок 3 2 13" xfId="858"/>
+    <cellStyle name="Заголовок 3 2 14" xfId="859"/>
+    <cellStyle name="Заголовок 3 2 15" xfId="860"/>
+    <cellStyle name="Заголовок 3 2 2" xfId="861"/>
+    <cellStyle name="Заголовок 3 2 3" xfId="862"/>
+    <cellStyle name="Заголовок 3 2 4" xfId="863"/>
+    <cellStyle name="Заголовок 3 2 5" xfId="864"/>
+    <cellStyle name="Заголовок 3 2 6" xfId="865"/>
+    <cellStyle name="Заголовок 3 2 7" xfId="866"/>
+    <cellStyle name="Заголовок 3 2 8" xfId="867"/>
+    <cellStyle name="Заголовок 3 2 9" xfId="868"/>
+    <cellStyle name="Заголовок 3 3" xfId="869"/>
+    <cellStyle name="Заголовок 3 4" xfId="870"/>
+    <cellStyle name="Заголовок 3 5" xfId="871"/>
+    <cellStyle name="Заголовок 3 6" xfId="872"/>
+    <cellStyle name="Заголовок 3 7" xfId="873"/>
+    <cellStyle name="Заголовок 3 8" xfId="874"/>
+    <cellStyle name="Заголовок 3 9" xfId="875"/>
+    <cellStyle name="Заголовок 4 10" xfId="876"/>
+    <cellStyle name="Заголовок 4 11" xfId="877"/>
+    <cellStyle name="Заголовок 4 12" xfId="878"/>
+    <cellStyle name="Заголовок 4 13" xfId="879"/>
+    <cellStyle name="Заголовок 4 14" xfId="880"/>
+    <cellStyle name="Заголовок 4 15" xfId="881"/>
+    <cellStyle name="Заголовок 4 16" xfId="882"/>
+    <cellStyle name="Заголовок 4 2" xfId="883"/>
+    <cellStyle name="Заголовок 4 2 10" xfId="884"/>
+    <cellStyle name="Заголовок 4 2 11" xfId="885"/>
+    <cellStyle name="Заголовок 4 2 12" xfId="886"/>
+    <cellStyle name="Заголовок 4 2 13" xfId="887"/>
+    <cellStyle name="Заголовок 4 2 14" xfId="888"/>
+    <cellStyle name="Заголовок 4 2 15" xfId="889"/>
+    <cellStyle name="Заголовок 4 2 2" xfId="890"/>
+    <cellStyle name="Заголовок 4 2 3" xfId="891"/>
+    <cellStyle name="Заголовок 4 2 4" xfId="892"/>
+    <cellStyle name="Заголовок 4 2 5" xfId="893"/>
+    <cellStyle name="Заголовок 4 2 6" xfId="894"/>
+    <cellStyle name="Заголовок 4 2 7" xfId="895"/>
+    <cellStyle name="Заголовок 4 2 8" xfId="896"/>
+    <cellStyle name="Заголовок 4 2 9" xfId="897"/>
+    <cellStyle name="Заголовок 4 3" xfId="898"/>
+    <cellStyle name="Заголовок 4 4" xfId="899"/>
+    <cellStyle name="Заголовок 4 5" xfId="900"/>
+    <cellStyle name="Заголовок 4 6" xfId="901"/>
+    <cellStyle name="Заголовок 4 7" xfId="902"/>
+    <cellStyle name="Заголовок 4 8" xfId="903"/>
+    <cellStyle name="Заголовок 4 9" xfId="904"/>
+    <cellStyle name="Итог 10" xfId="905"/>
+    <cellStyle name="Итог 10 2" xfId="2708"/>
+    <cellStyle name="Итог 11" xfId="906"/>
+    <cellStyle name="Итог 11 2" xfId="2709"/>
+    <cellStyle name="Итог 12" xfId="907"/>
+    <cellStyle name="Итог 12 2" xfId="2710"/>
+    <cellStyle name="Итог 13" xfId="908"/>
+    <cellStyle name="Итог 13 2" xfId="2711"/>
+    <cellStyle name="Итог 14" xfId="909"/>
+    <cellStyle name="Итог 14 2" xfId="2712"/>
+    <cellStyle name="Итог 15" xfId="910"/>
+    <cellStyle name="Итог 15 2" xfId="2713"/>
+    <cellStyle name="Итог 16" xfId="911"/>
+    <cellStyle name="Итог 16 2" xfId="2714"/>
+    <cellStyle name="Итог 2" xfId="912"/>
+    <cellStyle name="Итог 2 10" xfId="913"/>
+    <cellStyle name="Итог 2 10 2" xfId="2716"/>
+    <cellStyle name="Итог 2 11" xfId="914"/>
+    <cellStyle name="Итог 2 11 2" xfId="2717"/>
+    <cellStyle name="Итог 2 12" xfId="915"/>
+    <cellStyle name="Итог 2 12 2" xfId="2718"/>
+    <cellStyle name="Итог 2 13" xfId="916"/>
+    <cellStyle name="Итог 2 13 2" xfId="2719"/>
+    <cellStyle name="Итог 2 14" xfId="917"/>
+    <cellStyle name="Итог 2 14 2" xfId="2720"/>
+    <cellStyle name="Итог 2 15" xfId="918"/>
+    <cellStyle name="Итог 2 15 2" xfId="2721"/>
+    <cellStyle name="Итог 2 16" xfId="2715"/>
+    <cellStyle name="Итог 2 2" xfId="919"/>
+    <cellStyle name="Итог 2 2 2" xfId="2722"/>
+    <cellStyle name="Итог 2 3" xfId="920"/>
+    <cellStyle name="Итог 2 3 2" xfId="2723"/>
+    <cellStyle name="Итог 2 4" xfId="921"/>
+    <cellStyle name="Итог 2 4 2" xfId="2724"/>
+    <cellStyle name="Итог 2 5" xfId="922"/>
+    <cellStyle name="Итог 2 5 2" xfId="2725"/>
+    <cellStyle name="Итог 2 6" xfId="923"/>
+    <cellStyle name="Итог 2 6 2" xfId="2726"/>
+    <cellStyle name="Итог 2 7" xfId="924"/>
+    <cellStyle name="Итог 2 7 2" xfId="2727"/>
+    <cellStyle name="Итог 2 8" xfId="925"/>
+    <cellStyle name="Итог 2 8 2" xfId="2728"/>
+    <cellStyle name="Итог 2 9" xfId="926"/>
+    <cellStyle name="Итог 2 9 2" xfId="2729"/>
+    <cellStyle name="Итог 3" xfId="927"/>
+    <cellStyle name="Итог 3 2" xfId="2730"/>
+    <cellStyle name="Итог 4" xfId="928"/>
+    <cellStyle name="Итог 4 2" xfId="2731"/>
+    <cellStyle name="Итог 5" xfId="929"/>
+    <cellStyle name="Итог 5 2" xfId="2732"/>
+    <cellStyle name="Итог 6" xfId="930"/>
+    <cellStyle name="Итог 6 2" xfId="2733"/>
+    <cellStyle name="Итог 7" xfId="931"/>
+    <cellStyle name="Итог 7 2" xfId="2734"/>
+    <cellStyle name="Итог 8" xfId="932"/>
+    <cellStyle name="Итог 8 2" xfId="2735"/>
+    <cellStyle name="Итог 9" xfId="933"/>
+    <cellStyle name="Итог 9 2" xfId="2736"/>
+    <cellStyle name="Контрольная ячейка 10" xfId="934"/>
+    <cellStyle name="Контрольная ячейка 11" xfId="935"/>
+    <cellStyle name="Контрольная ячейка 12" xfId="936"/>
+    <cellStyle name="Контрольная ячейка 13" xfId="937"/>
+    <cellStyle name="Контрольная ячейка 14" xfId="938"/>
+    <cellStyle name="Контрольная ячейка 15" xfId="939"/>
+    <cellStyle name="Контрольная ячейка 16" xfId="940"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="941"/>
+    <cellStyle name="Контрольная ячейка 2 10" xfId="942"/>
+    <cellStyle name="Контрольная ячейка 2 11" xfId="943"/>
+    <cellStyle name="Контрольная ячейка 2 12" xfId="944"/>
+    <cellStyle name="Контрольная ячейка 2 13" xfId="945"/>
+    <cellStyle name="Контрольная ячейка 2 14" xfId="946"/>
+    <cellStyle name="Контрольная ячейка 2 15" xfId="947"/>
+    <cellStyle name="Контрольная ячейка 2 2" xfId="948"/>
+    <cellStyle name="Контрольная ячейка 2 3" xfId="949"/>
+    <cellStyle name="Контрольная ячейка 2 4" xfId="950"/>
+    <cellStyle name="Контрольная ячейка 2 5" xfId="951"/>
+    <cellStyle name="Контрольная ячейка 2 6" xfId="952"/>
+    <cellStyle name="Контрольная ячейка 2 7" xfId="953"/>
+    <cellStyle name="Контрольная ячейка 2 8" xfId="954"/>
+    <cellStyle name="Контрольная ячейка 2 9" xfId="955"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="956"/>
+    <cellStyle name="Контрольная ячейка 4" xfId="957"/>
+    <cellStyle name="Контрольная ячейка 5" xfId="958"/>
+    <cellStyle name="Контрольная ячейка 6" xfId="959"/>
+    <cellStyle name="Контрольная ячейка 7" xfId="960"/>
+    <cellStyle name="Контрольная ячейка 8" xfId="961"/>
+    <cellStyle name="Контрольная ячейка 9" xfId="962"/>
+    <cellStyle name="Название 10" xfId="963"/>
+    <cellStyle name="Название 11" xfId="964"/>
+    <cellStyle name="Название 12" xfId="965"/>
+    <cellStyle name="Название 13" xfId="966"/>
+    <cellStyle name="Название 14" xfId="967"/>
+    <cellStyle name="Название 15" xfId="968"/>
+    <cellStyle name="Название 16" xfId="969"/>
+    <cellStyle name="Название 2" xfId="970"/>
+    <cellStyle name="Название 2 10" xfId="971"/>
+    <cellStyle name="Название 2 11" xfId="972"/>
+    <cellStyle name="Название 2 12" xfId="973"/>
+    <cellStyle name="Название 2 13" xfId="974"/>
+    <cellStyle name="Название 2 14" xfId="975"/>
+    <cellStyle name="Название 2 15" xfId="976"/>
+    <cellStyle name="Название 2 2" xfId="977"/>
+    <cellStyle name="Название 2 3" xfId="978"/>
+    <cellStyle name="Название 2 4" xfId="979"/>
+    <cellStyle name="Название 2 5" xfId="980"/>
+    <cellStyle name="Название 2 6" xfId="981"/>
+    <cellStyle name="Название 2 7" xfId="982"/>
+    <cellStyle name="Название 2 8" xfId="983"/>
+    <cellStyle name="Название 2 9" xfId="984"/>
+    <cellStyle name="Название 3" xfId="985"/>
+    <cellStyle name="Название 4" xfId="986"/>
+    <cellStyle name="Название 5" xfId="987"/>
+    <cellStyle name="Название 6" xfId="988"/>
+    <cellStyle name="Название 7" xfId="989"/>
+    <cellStyle name="Название 8" xfId="990"/>
+    <cellStyle name="Название 9" xfId="991"/>
+    <cellStyle name="Нейтральный 10" xfId="992"/>
+    <cellStyle name="Нейтральный 11" xfId="993"/>
+    <cellStyle name="Нейтральный 12" xfId="994"/>
+    <cellStyle name="Нейтральный 13" xfId="995"/>
+    <cellStyle name="Нейтральный 14" xfId="996"/>
+    <cellStyle name="Нейтральный 15" xfId="997"/>
+    <cellStyle name="Нейтральный 16" xfId="998"/>
+    <cellStyle name="Нейтральный 2" xfId="999"/>
+    <cellStyle name="Нейтральный 2 10" xfId="1000"/>
+    <cellStyle name="Нейтральный 2 11" xfId="1001"/>
+    <cellStyle name="Нейтральный 2 12" xfId="1002"/>
+    <cellStyle name="Нейтральный 2 13" xfId="1003"/>
+    <cellStyle name="Нейтральный 2 14" xfId="1004"/>
+    <cellStyle name="Нейтральный 2 15" xfId="1005"/>
+    <cellStyle name="Нейтральный 2 2" xfId="1006"/>
+    <cellStyle name="Нейтральный 2 3" xfId="1007"/>
+    <cellStyle name="Нейтральный 2 4" xfId="1008"/>
+    <cellStyle name="Нейтральный 2 5" xfId="1009"/>
+    <cellStyle name="Нейтральный 2 6" xfId="1010"/>
+    <cellStyle name="Нейтральный 2 7" xfId="1011"/>
+    <cellStyle name="Нейтральный 2 8" xfId="1012"/>
+    <cellStyle name="Нейтральный 2 9" xfId="1013"/>
+    <cellStyle name="Нейтральный 3" xfId="1014"/>
+    <cellStyle name="Нейтральный 4" xfId="1015"/>
+    <cellStyle name="Нейтральный 5" xfId="1016"/>
+    <cellStyle name="Нейтральный 6" xfId="1017"/>
+    <cellStyle name="Нейтральный 7" xfId="1018"/>
+    <cellStyle name="Нейтральный 8" xfId="1019"/>
+    <cellStyle name="Нейтральный 9" xfId="1020"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="1021"/>
+    <cellStyle name="Обычный 100 2" xfId="1022"/>
+    <cellStyle name="Обычный 101 2" xfId="1023"/>
+    <cellStyle name="Обычный 102 2" xfId="1024"/>
+    <cellStyle name="Обычный 107 2" xfId="1025"/>
+    <cellStyle name="Обычный 109 2" xfId="1026"/>
+    <cellStyle name="Обычный 11" xfId="1027"/>
+    <cellStyle name="Обычный 11 20" xfId="3"/>
+    <cellStyle name="Обычный 111 2" xfId="1028"/>
+    <cellStyle name="Обычный 114 2" xfId="1029"/>
+    <cellStyle name="Обычный 115 2" xfId="1030"/>
+    <cellStyle name="Обычный 117 2" xfId="1031"/>
+    <cellStyle name="Обычный 118 2" xfId="1032"/>
+    <cellStyle name="Обычный 12" xfId="1033"/>
+    <cellStyle name="Обычный 12 2" xfId="1034"/>
+    <cellStyle name="Обычный 12 3" xfId="1035"/>
+    <cellStyle name="Обычный 12 4" xfId="1036"/>
+    <cellStyle name="Обычный 120 2" xfId="1037"/>
+    <cellStyle name="Обычный 122 2" xfId="1038"/>
+    <cellStyle name="Обычный 123 2" xfId="1039"/>
+    <cellStyle name="Обычный 126 2" xfId="1040"/>
+    <cellStyle name="Обычный 13" xfId="1041"/>
+    <cellStyle name="Обычный 14" xfId="1042"/>
+    <cellStyle name="Обычный 14 2" xfId="1043"/>
+    <cellStyle name="Обычный 14 3" xfId="1044"/>
+    <cellStyle name="Обычный 14 4" xfId="1045"/>
+    <cellStyle name="Обычный 141 2" xfId="1046"/>
+    <cellStyle name="Обычный 141 3" xfId="1047"/>
+    <cellStyle name="Обычный 141 4" xfId="1048"/>
+    <cellStyle name="Обычный 15" xfId="1049"/>
+    <cellStyle name="Обычный 15 2" xfId="1050"/>
+    <cellStyle name="Обычный 15 3" xfId="1051"/>
+    <cellStyle name="Обычный 15 4" xfId="1052"/>
+    <cellStyle name="Обычный 150 2" xfId="1053"/>
+    <cellStyle name="Обычный 150 3" xfId="1054"/>
+    <cellStyle name="Обычный 150 4" xfId="1055"/>
+    <cellStyle name="Обычный 159 2" xfId="1056"/>
+    <cellStyle name="Обычный 159 3" xfId="1057"/>
+    <cellStyle name="Обычный 159 4" xfId="1058"/>
+    <cellStyle name="Обычный 16" xfId="1059"/>
+    <cellStyle name="Обычный 166 2" xfId="1060"/>
+    <cellStyle name="Обычный 166 3" xfId="1061"/>
+    <cellStyle name="Обычный 166 4" xfId="1062"/>
+    <cellStyle name="Обычный 167 2" xfId="1063"/>
+    <cellStyle name="Обычный 167 3" xfId="1064"/>
+    <cellStyle name="Обычный 167 4" xfId="1065"/>
+    <cellStyle name="Обычный 168 2" xfId="1066"/>
+    <cellStyle name="Обычный 168 3" xfId="1067"/>
+    <cellStyle name="Обычный 168 4" xfId="1068"/>
+    <cellStyle name="Обычный 169 2" xfId="1069"/>
+    <cellStyle name="Обычный 169 3" xfId="1070"/>
+    <cellStyle name="Обычный 169 4" xfId="1071"/>
+    <cellStyle name="Обычный 17" xfId="1072"/>
+    <cellStyle name="Обычный 17 2" xfId="1073"/>
+    <cellStyle name="Обычный 17 3" xfId="2737"/>
+    <cellStyle name="Обычный 170 2" xfId="1074"/>
+    <cellStyle name="Обычный 170 3" xfId="1075"/>
+    <cellStyle name="Обычный 170 4" xfId="1076"/>
+    <cellStyle name="Обычный 171 2" xfId="1077"/>
+    <cellStyle name="Обычный 171 3" xfId="1078"/>
+    <cellStyle name="Обычный 171 4" xfId="1079"/>
+    <cellStyle name="Обычный 175 2" xfId="1080"/>
+    <cellStyle name="Обычный 175 3" xfId="1081"/>
+    <cellStyle name="Обычный 175 4" xfId="1082"/>
+    <cellStyle name="Обычный 18" xfId="2618"/>
+    <cellStyle name="Обычный 19" xfId="2987"/>
+    <cellStyle name="Обычный 196 2" xfId="1083"/>
+    <cellStyle name="Обычный 196 3" xfId="1084"/>
+    <cellStyle name="Обычный 196 4" xfId="1085"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 10" xfId="1087"/>
+    <cellStyle name="Обычный 2 10 2" xfId="1088"/>
+    <cellStyle name="Обычный 2 10 3" xfId="1089"/>
+    <cellStyle name="Обычный 2 10 4" xfId="1090"/>
+    <cellStyle name="Обычный 2 10 5" xfId="1091"/>
+    <cellStyle name="Обычный 2 10 6" xfId="1092"/>
+    <cellStyle name="Обычный 2 10 60" xfId="1093"/>
+    <cellStyle name="Обычный 2 11" xfId="1094"/>
+    <cellStyle name="Обычный 2 11 2" xfId="1095"/>
+    <cellStyle name="Обычный 2 11 3" xfId="1096"/>
+    <cellStyle name="Обычный 2 11 4" xfId="1097"/>
+    <cellStyle name="Обычный 2 11 5" xfId="1098"/>
+    <cellStyle name="Обычный 2 11 6" xfId="1099"/>
+    <cellStyle name="Обычный 2 12" xfId="1100"/>
+    <cellStyle name="Обычный 2 12 2" xfId="1101"/>
+    <cellStyle name="Обычный 2 12 3" xfId="1102"/>
+    <cellStyle name="Обычный 2 12 4" xfId="1103"/>
+    <cellStyle name="Обычный 2 12 5" xfId="1104"/>
+    <cellStyle name="Обычный 2 12 6" xfId="1105"/>
+    <cellStyle name="Обычный 2 13" xfId="1106"/>
+    <cellStyle name="Обычный 2 13 2" xfId="1107"/>
+    <cellStyle name="Обычный 2 13 3" xfId="1108"/>
+    <cellStyle name="Обычный 2 13 4" xfId="1109"/>
+    <cellStyle name="Обычный 2 13 5" xfId="1110"/>
+    <cellStyle name="Обычный 2 13 6" xfId="1111"/>
+    <cellStyle name="Обычный 2 14" xfId="1112"/>
+    <cellStyle name="Обычный 2 14 2" xfId="1113"/>
+    <cellStyle name="Обычный 2 14 3" xfId="1114"/>
+    <cellStyle name="Обычный 2 14 4" xfId="1115"/>
+    <cellStyle name="Обычный 2 14 5" xfId="1116"/>
+    <cellStyle name="Обычный 2 14 6" xfId="1117"/>
+    <cellStyle name="Обычный 2 15" xfId="1118"/>
+    <cellStyle name="Обычный 2 15 2" xfId="1119"/>
+    <cellStyle name="Обычный 2 15 3" xfId="1120"/>
+    <cellStyle name="Обычный 2 15 4" xfId="1121"/>
+    <cellStyle name="Обычный 2 15 5" xfId="1122"/>
+    <cellStyle name="Обычный 2 15 6" xfId="1123"/>
+    <cellStyle name="Обычный 2 16" xfId="1124"/>
+    <cellStyle name="Обычный 2 16 2" xfId="1125"/>
+    <cellStyle name="Обычный 2 16 3" xfId="1126"/>
+    <cellStyle name="Обычный 2 16 4" xfId="1127"/>
+    <cellStyle name="Обычный 2 16 5" xfId="1128"/>
+    <cellStyle name="Обычный 2 16 6" xfId="1129"/>
+    <cellStyle name="Обычный 2 17" xfId="1130"/>
+    <cellStyle name="Обычный 2 17 2" xfId="1131"/>
+    <cellStyle name="Обычный 2 17 2 2" xfId="1132"/>
+    <cellStyle name="Обычный 2 17 2 2 2" xfId="1133"/>
+    <cellStyle name="Обычный 2 17 2 2 3" xfId="1134"/>
+    <cellStyle name="Обычный 2 17 2 2 4" xfId="1135"/>
+    <cellStyle name="Обычный 2 17 2 2 5" xfId="1136"/>
+    <cellStyle name="Обычный 2 17 2 2 6" xfId="1137"/>
+    <cellStyle name="Обычный 2 17 2 3" xfId="1138"/>
+    <cellStyle name="Обычный 2 17 2 3 2" xfId="2740"/>
+    <cellStyle name="Обычный 2 17 2 4" xfId="1139"/>
+    <cellStyle name="Обычный 2 17 2 4 2" xfId="2741"/>
+    <cellStyle name="Обычный 2 17 2 5" xfId="1140"/>
+    <cellStyle name="Обычный 2 17 2 5 2" xfId="2742"/>
+    <cellStyle name="Обычный 2 17 2 6" xfId="1141"/>
+    <cellStyle name="Обычный 2 17 2 6 2" xfId="2743"/>
+    <cellStyle name="Обычный 2 17 2 7" xfId="1142"/>
+    <cellStyle name="Обычный 2 17 2 7 2" xfId="2744"/>
+    <cellStyle name="Обычный 2 17 2_1Б-03-01-М_07_2019 " xfId="1143"/>
+    <cellStyle name="Обычный 2 17 3" xfId="1144"/>
+    <cellStyle name="Обычный 2 17 4" xfId="1145"/>
+    <cellStyle name="Обычный 2 17 5" xfId="1146"/>
+    <cellStyle name="Обычный 2 17 6" xfId="1147"/>
+    <cellStyle name="Обычный 2 17 7" xfId="1148"/>
+    <cellStyle name="Обычный 2 18" xfId="1149"/>
+    <cellStyle name="Обычный 2 18 2" xfId="1150"/>
+    <cellStyle name="Обычный 2 18 3" xfId="1151"/>
+    <cellStyle name="Обычный 2 18 4" xfId="1152"/>
+    <cellStyle name="Обычный 2 18 5" xfId="1153"/>
+    <cellStyle name="Обычный 2 18 6" xfId="1154"/>
+    <cellStyle name="Обычный 2 19" xfId="1155"/>
+    <cellStyle name="Обычный 2 19 10" xfId="1156"/>
+    <cellStyle name="Обычный 2 19 2" xfId="1157"/>
+    <cellStyle name="Обычный 2 19 2 2" xfId="1158"/>
+    <cellStyle name="Обычный 2 19 2 2 2" xfId="1159"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2" xfId="1160"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="1161"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 2" xfId="1162"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 3" xfId="1163"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 4" xfId="1164"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 5" xfId="1165"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 6" xfId="1166"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="1167"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 2" xfId="1168"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 3" xfId="1169"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 4" xfId="1170"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 5" xfId="1171"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 6" xfId="1172"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 4" xfId="1173"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 5" xfId="1174"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 6" xfId="1175"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 7" xfId="1176"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 8" xfId="1177"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3" xfId="1178"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2" xfId="2745"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4" xfId="1179"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 2" xfId="2746"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5" xfId="1180"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 2" xfId="2747"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6" xfId="1181"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 2" xfId="2748"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7" xfId="1182"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 2" xfId="2749"/>
+    <cellStyle name="Обычный 2 19 2 2 2_1Б-03-01-М_07_2019 " xfId="1183"/>
+    <cellStyle name="Обычный 2 19 2 2 3" xfId="1184"/>
+    <cellStyle name="Обычный 2 19 2 2 3 2" xfId="1185"/>
+    <cellStyle name="Обычный 2 19 2 2 3 3" xfId="1186"/>
+    <cellStyle name="Обычный 2 19 2 2 3 4" xfId="1187"/>
+    <cellStyle name="Обычный 2 19 2 2 3 5" xfId="1188"/>
+    <cellStyle name="Обычный 2 19 2 2 3 6" xfId="1189"/>
+    <cellStyle name="Обычный 2 19 2 2 4" xfId="1190"/>
+    <cellStyle name="Обычный 2 19 2 2 4 2" xfId="1191"/>
+    <cellStyle name="Обычный 2 19 2 2 4 3" xfId="1192"/>
+    <cellStyle name="Обычный 2 19 2 2 4 4" xfId="1193"/>
+    <cellStyle name="Обычный 2 19 2 2 4 5" xfId="1194"/>
+    <cellStyle name="Обычный 2 19 2 2 4 6" xfId="1195"/>
+    <cellStyle name="Обычный 2 19 2 2 5" xfId="1196"/>
+    <cellStyle name="Обычный 2 19 2 2 6" xfId="1197"/>
+    <cellStyle name="Обычный 2 19 2 2 7" xfId="1198"/>
+    <cellStyle name="Обычный 2 19 2 2 8" xfId="1199"/>
+    <cellStyle name="Обычный 2 19 2 2 9" xfId="1200"/>
+    <cellStyle name="Обычный 2 19 2 3" xfId="1201"/>
+    <cellStyle name="Обычный 2 19 2 3 2" xfId="1202"/>
+    <cellStyle name="Обычный 2 19 2 3 2 2" xfId="1203"/>
+    <cellStyle name="Обычный 2 19 2 3 2 3" xfId="1204"/>
+    <cellStyle name="Обычный 2 19 2 3 2 4" xfId="1205"/>
+    <cellStyle name="Обычный 2 19 2 3 2 5" xfId="1206"/>
+    <cellStyle name="Обычный 2 19 2 3 2 6" xfId="1207"/>
+    <cellStyle name="Обычный 2 19 2 3 3" xfId="1208"/>
+    <cellStyle name="Обычный 2 19 2 3 3 2" xfId="1209"/>
+    <cellStyle name="Обычный 2 19 2 3 3 3" xfId="1210"/>
+    <cellStyle name="Обычный 2 19 2 3 3 4" xfId="1211"/>
+    <cellStyle name="Обычный 2 19 2 3 3 5" xfId="1212"/>
+    <cellStyle name="Обычный 2 19 2 3 3 6" xfId="1213"/>
+    <cellStyle name="Обычный 2 19 2 3 4" xfId="1214"/>
+    <cellStyle name="Обычный 2 19 2 3 5" xfId="1215"/>
+    <cellStyle name="Обычный 2 19 2 3 6" xfId="1216"/>
+    <cellStyle name="Обычный 2 19 2 3 7" xfId="1217"/>
+    <cellStyle name="Обычный 2 19 2 3 8" xfId="1218"/>
+    <cellStyle name="Обычный 2 19 2 4" xfId="1219"/>
+    <cellStyle name="Обычный 2 19 2 4 2" xfId="2750"/>
+    <cellStyle name="Обычный 2 19 2 5" xfId="1220"/>
+    <cellStyle name="Обычный 2 19 2 5 2" xfId="2751"/>
+    <cellStyle name="Обычный 2 19 2 6" xfId="1221"/>
+    <cellStyle name="Обычный 2 19 2 6 2" xfId="2752"/>
+    <cellStyle name="Обычный 2 19 2 7" xfId="1222"/>
+    <cellStyle name="Обычный 2 19 2 7 2" xfId="2753"/>
+    <cellStyle name="Обычный 2 19 2 8" xfId="1223"/>
+    <cellStyle name="Обычный 2 19 2 8 2" xfId="2754"/>
+    <cellStyle name="Обычный 2 19 2_1Б-03-01-М_07_2019 " xfId="1224"/>
+    <cellStyle name="Обычный 2 19 3" xfId="1225"/>
+    <cellStyle name="Обычный 2 19 3 2" xfId="1226"/>
+    <cellStyle name="Обычный 2 19 3 2 2" xfId="1227"/>
+    <cellStyle name="Обычный 2 19 3 2 2 2" xfId="1228"/>
+    <cellStyle name="Обычный 2 19 3 2 2 3" xfId="1229"/>
+    <cellStyle name="Обычный 2 19 3 2 2 4" xfId="1230"/>
+    <cellStyle name="Обычный 2 19 3 2 2 5" xfId="1231"/>
+    <cellStyle name="Обычный 2 19 3 2 2 6" xfId="1232"/>
+    <cellStyle name="Обычный 2 19 3 2 3" xfId="1233"/>
+    <cellStyle name="Обычный 2 19 3 2 3 2" xfId="1234"/>
+    <cellStyle name="Обычный 2 19 3 2 3 3" xfId="1235"/>
+    <cellStyle name="Обычный 2 19 3 2 3 4" xfId="1236"/>
+    <cellStyle name="Обычный 2 19 3 2 3 5" xfId="1237"/>
+    <cellStyle name="Обычный 2 19 3 2 3 6" xfId="1238"/>
+    <cellStyle name="Обычный 2 19 3 2 4" xfId="1239"/>
+    <cellStyle name="Обычный 2 19 3 2 5" xfId="1240"/>
+    <cellStyle name="Обычный 2 19 3 2 6" xfId="1241"/>
+    <cellStyle name="Обычный 2 19 3 2 7" xfId="1242"/>
+    <cellStyle name="Обычный 2 19 3 2 8" xfId="1243"/>
+    <cellStyle name="Обычный 2 19 3 3" xfId="1244"/>
+    <cellStyle name="Обычный 2 19 3 3 2" xfId="2755"/>
+    <cellStyle name="Обычный 2 19 3 4" xfId="1245"/>
+    <cellStyle name="Обычный 2 19 3 4 2" xfId="2756"/>
+    <cellStyle name="Обычный 2 19 3 5" xfId="1246"/>
+    <cellStyle name="Обычный 2 19 3 5 2" xfId="2757"/>
+    <cellStyle name="Обычный 2 19 3 6" xfId="1247"/>
+    <cellStyle name="Обычный 2 19 3 6 2" xfId="2758"/>
+    <cellStyle name="Обычный 2 19 3 7" xfId="1248"/>
+    <cellStyle name="Обычный 2 19 3 7 2" xfId="2759"/>
+    <cellStyle name="Обычный 2 19 3_1Б-03-01-М_07_2019 " xfId="1249"/>
+    <cellStyle name="Обычный 2 19 4" xfId="1250"/>
+    <cellStyle name="Обычный 2 19 4 2" xfId="1251"/>
+    <cellStyle name="Обычный 2 19 4 3" xfId="1252"/>
+    <cellStyle name="Обычный 2 19 4 4" xfId="1253"/>
+    <cellStyle name="Обычный 2 19 4 5" xfId="1254"/>
+    <cellStyle name="Обычный 2 19 4 6" xfId="1255"/>
+    <cellStyle name="Обычный 2 19 5" xfId="1256"/>
+    <cellStyle name="Обычный 2 19 5 2" xfId="1257"/>
+    <cellStyle name="Обычный 2 19 5 3" xfId="1258"/>
+    <cellStyle name="Обычный 2 19 5 4" xfId="1259"/>
+    <cellStyle name="Обычный 2 19 5 5" xfId="1260"/>
+    <cellStyle name="Обычный 2 19 5 6" xfId="1261"/>
+    <cellStyle name="Обычный 2 19 6" xfId="1262"/>
+    <cellStyle name="Обычный 2 19 7" xfId="1263"/>
+    <cellStyle name="Обычный 2 19 8" xfId="1264"/>
+    <cellStyle name="Обычный 2 19 9" xfId="1265"/>
+    <cellStyle name="Обычный 2 2" xfId="1266"/>
+    <cellStyle name="Обычный 2 2 10" xfId="1267"/>
+    <cellStyle name="Обычный 2 2 11" xfId="1268"/>
+    <cellStyle name="Обычный 2 2 12" xfId="1269"/>
+    <cellStyle name="Обычный 2 2 13" xfId="1270"/>
+    <cellStyle name="Обычный 2 2 14" xfId="1271"/>
+    <cellStyle name="Обычный 2 2 14 2" xfId="1272"/>
+    <cellStyle name="Обычный 2 2 14 2 2" xfId="1273"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2" xfId="1274"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 2" xfId="1275"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 2 2" xfId="1276"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 3" xfId="1277"/>
+    <cellStyle name="Обычный 2 2 14 2 2 3" xfId="1278"/>
+    <cellStyle name="Обычный 2 2 14 2 2 3 2" xfId="1279"/>
+    <cellStyle name="Обычный 2 2 14 2 3" xfId="1280"/>
+    <cellStyle name="Обычный 2 2 14 2 4" xfId="1281"/>
+    <cellStyle name="Обычный 2 2 14 2 4 2" xfId="1282"/>
+    <cellStyle name="Обычный 2 2 14 2 5" xfId="1283"/>
+    <cellStyle name="Обычный 2 2 14 3" xfId="1284"/>
+    <cellStyle name="Обычный 2 2 14 3 2" xfId="1285"/>
+    <cellStyle name="Обычный 2 2 14 3 2 2" xfId="1286"/>
+    <cellStyle name="Обычный 2 2 14 3 2 2 2" xfId="1287"/>
+    <cellStyle name="Обычный 2 2 14 3 2 3" xfId="1288"/>
+    <cellStyle name="Обычный 2 2 14 3 3" xfId="1289"/>
+    <cellStyle name="Обычный 2 2 14 3 3 2" xfId="1290"/>
+    <cellStyle name="Обычный 2 2 14 4" xfId="1291"/>
+    <cellStyle name="Обычный 2 2 14 4 2" xfId="1292"/>
+    <cellStyle name="Обычный 2 2 14 5" xfId="1293"/>
+    <cellStyle name="Обычный 2 2 15" xfId="1294"/>
+    <cellStyle name="Обычный 2 2 15 2" xfId="1295"/>
+    <cellStyle name="Обычный 2 2 15 2 2" xfId="1296"/>
+    <cellStyle name="Обычный 2 2 15 2 2 2" xfId="1297"/>
+    <cellStyle name="Обычный 2 2 15 2 3" xfId="1298"/>
+    <cellStyle name="Обычный 2 2 15 3" xfId="1299"/>
+    <cellStyle name="Обычный 2 2 15 3 2" xfId="1300"/>
+    <cellStyle name="Обычный 2 2 16" xfId="1301"/>
+    <cellStyle name="Обычный 2 2 17" xfId="1302"/>
+    <cellStyle name="Обычный 2 2 17 2" xfId="1303"/>
+    <cellStyle name="Обычный 2 2 18" xfId="1304"/>
+    <cellStyle name="Обычный 2 2 19" xfId="1305"/>
+    <cellStyle name="Обычный 2 2 19 2" xfId="1306"/>
+    <cellStyle name="Обычный 2 2 19 2 2" xfId="1307"/>
+    <cellStyle name="Обычный 2 2 19 2 2 2" xfId="1308"/>
+    <cellStyle name="Обычный 2 2 19 2 2 2 2" xfId="1309"/>
+    <cellStyle name="Обычный 2 2 19 2 3" xfId="1310"/>
+    <cellStyle name="Обычный 2 2 19 3" xfId="1311"/>
+    <cellStyle name="Обычный 2 2 19 3 2" xfId="1312"/>
+    <cellStyle name="Обычный 2 2 2" xfId="1313"/>
+    <cellStyle name="Обычный 2 2 2 10" xfId="1314"/>
+    <cellStyle name="Обычный 2 2 2 11" xfId="1315"/>
+    <cellStyle name="Обычный 2 2 2 12" xfId="1316"/>
+    <cellStyle name="Обычный 2 2 2 13" xfId="1317"/>
+    <cellStyle name="Обычный 2 2 2 13 2" xfId="1318"/>
+    <cellStyle name="Обычный 2 2 2 13 2 2" xfId="1319"/>
+    <cellStyle name="Обычный 2 2 2 13 2 2 2" xfId="1320"/>
+    <cellStyle name="Обычный 2 2 2 13 2 2 2 2" xfId="1321"/>
+    <cellStyle name="Обычный 2 2 2 13 2 2 2 2 2" xfId="1322"/>
+    <cellStyle name="Обычный 2 2 2 13 2 2 2 3" xfId="1323"/>
+    <cellStyle name="Обычный 2 2 2 13 2 2 3" xfId="1324"/>
+    <cellStyle name="Обычный 2 2 2 13 2 2 3 2" xfId="1325"/>
+    <cellStyle name="Обычный 2 2 2 13 2 3" xfId="1326"/>
+    <cellStyle name="Обычный 2 2 2 13 2 4" xfId="1327"/>
+    <cellStyle name="Обычный 2 2 2 13 2 4 2" xfId="1328"/>
+    <cellStyle name="Обычный 2 2 2 13 2 5" xfId="1329"/>
+    <cellStyle name="Обычный 2 2 2 13 3" xfId="1330"/>
+    <cellStyle name="Обычный 2 2 2 13 3 2" xfId="1331"/>
+    <cellStyle name="Обычный 2 2 2 13 3 2 2" xfId="1332"/>
+    <cellStyle name="Обычный 2 2 2 13 3 2 2 2" xfId="1333"/>
+    <cellStyle name="Обычный 2 2 2 13 3 2 3" xfId="1334"/>
+    <cellStyle name="Обычный 2 2 2 13 3 3" xfId="1335"/>
+    <cellStyle name="Обычный 2 2 2 13 3 3 2" xfId="1336"/>
+    <cellStyle name="Обычный 2 2 2 13 4" xfId="1337"/>
+    <cellStyle name="Обычный 2 2 2 13 4 2" xfId="1338"/>
+    <cellStyle name="Обычный 2 2 2 13 5" xfId="1339"/>
+    <cellStyle name="Обычный 2 2 2 14" xfId="1340"/>
+    <cellStyle name="Обычный 2 2 2 14 2" xfId="1341"/>
+    <cellStyle name="Обычный 2 2 2 14 2 2" xfId="1342"/>
+    <cellStyle name="Обычный 2 2 2 14 2 2 2" xfId="1343"/>
+    <cellStyle name="Обычный 2 2 2 14 2 3" xfId="1344"/>
+    <cellStyle name="Обычный 2 2 2 14 3" xfId="1345"/>
+    <cellStyle name="Обычный 2 2 2 14 3 2" xfId="1346"/>
+    <cellStyle name="Обычный 2 2 2 15" xfId="1347"/>
+    <cellStyle name="Обычный 2 2 2 16" xfId="1348"/>
+    <cellStyle name="Обычный 2 2 2 16 2" xfId="1349"/>
+    <cellStyle name="Обычный 2 2 2 17" xfId="1350"/>
+    <cellStyle name="Обычный 2 2 2 18" xfId="1351"/>
+    <cellStyle name="Обычный 2 2 2 18 2" xfId="1352"/>
+    <cellStyle name="Обычный 2 2 2 18 2 2" xfId="1353"/>
+    <cellStyle name="Обычный 2 2 2 18 2 2 2" xfId="1354"/>
+    <cellStyle name="Обычный 2 2 2 18 2 2 2 2" xfId="1355"/>
+    <cellStyle name="Обычный 2 2 2 18 2 3" xfId="1356"/>
+    <cellStyle name="Обычный 2 2 2 18 3" xfId="1357"/>
+    <cellStyle name="Обычный 2 2 2 18 3 2" xfId="1358"/>
+    <cellStyle name="Обычный 2 2 2 19" xfId="1359"/>
+    <cellStyle name="Обычный 2 2 2 19 2" xfId="1360"/>
+    <cellStyle name="Обычный 2 2 2 19 2 2" xfId="1361"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="1362"/>
+    <cellStyle name="Обычный 2 2 2 2 10" xfId="1363"/>
+    <cellStyle name="Обычный 2 2 2 2 10 2" xfId="2762"/>
+    <cellStyle name="Обычный 2 2 2 2 11" xfId="1364"/>
+    <cellStyle name="Обычный 2 2 2 2 11 2" xfId="2763"/>
+    <cellStyle name="Обычный 2 2 2 2 2" xfId="1365"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10" xfId="1366"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11" xfId="1367"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2" xfId="1368"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 10" xfId="1369"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 10 2" xfId="2764"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="1370"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10" xfId="1371"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="1372"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="1373"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="1374"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="1375"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="1376"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="1377"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="1378"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 3" xfId="1379"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 4" xfId="1380"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 5" xfId="1381"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 6" xfId="1382"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 7" xfId="1383"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3" xfId="1384"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 2" xfId="2765"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 4" xfId="1385"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 4 2" xfId="2766"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 5" xfId="1386"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 5 2" xfId="2767"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 6" xfId="1387"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 6 2" xfId="2768"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 7" xfId="1388"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 7 2" xfId="2769"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="1389"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="1390"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="1391"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6" xfId="1392"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7" xfId="1393"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8" xfId="1394"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1395"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 3" xfId="1396"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 4" xfId="1397"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 4 2" xfId="2770"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 5" xfId="1398"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 5 2" xfId="2771"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 6" xfId="1399"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 6 2" xfId="2772"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 7" xfId="1400"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 7 2" xfId="2773"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 8" xfId="1401"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 8 2" xfId="2774"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1402"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="1403"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 2" xfId="1404"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 3" xfId="1405"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 4" xfId="1406"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 5" xfId="1407"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 6" xfId="1408"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="1409"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="1410"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="1411"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7" xfId="1412"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8" xfId="1413"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9" xfId="1414"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1415"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="1416"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="1417"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 2" xfId="1418"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 3" xfId="1419"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 4" xfId="1420"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 5" xfId="1421"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 6" xfId="1422"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="1423"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2" xfId="2775"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="1424"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2" xfId="2776"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="1425"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 2" xfId="2777"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6" xfId="1426"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 2" xfId="2778"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7" xfId="1427"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 2" xfId="2779"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3_1Б-03-01-М_07_2019 " xfId="1428"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 4" xfId="1429"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 5" xfId="1430"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 5 2" xfId="2780"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 6" xfId="1431"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 6 2" xfId="2781"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 7" xfId="1432"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 7 2" xfId="2782"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 8" xfId="1433"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 8 2" xfId="2783"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 9" xfId="1434"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 9 2" xfId="2784"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1435"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="1436"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="1437"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="1438"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 2" xfId="1439"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 3" xfId="1440"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 4" xfId="1441"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 5" xfId="1442"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 6" xfId="1443"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="1444"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2" xfId="2785"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="1445"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2" xfId="2786"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="1446"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 2" xfId="2787"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6" xfId="1447"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 2" xfId="2788"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7" xfId="1448"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 2" xfId="2789"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2_1Б-03-01-М_07_2019 " xfId="1449"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 3" xfId="1450"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 4" xfId="1451"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 5" xfId="1452"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 6" xfId="1453"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 7" xfId="1454"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3_1Б-03-01-М_07_2019 " xfId="1455"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="1456"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 2" xfId="1457"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 3" xfId="1458"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 4" xfId="1459"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 5" xfId="1460"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 6" xfId="1461"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="1462"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="1463"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="1464"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8" xfId="1465"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9" xfId="1466"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1467"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="1468"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="1469"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="1470"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="1471"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 2" xfId="1472"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 3" xfId="1473"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 4" xfId="1474"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 5" xfId="1475"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 6" xfId="1476"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="1477"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2" xfId="2790"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="1478"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2" xfId="2791"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="1479"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 2" xfId="2792"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6" xfId="1480"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 2" xfId="2793"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7" xfId="1481"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 2" xfId="2794"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2_1Б-03-01-М_07_2019 " xfId="1482"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 3" xfId="1483"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 4" xfId="1484"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 5" xfId="1485"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 6" xfId="1486"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 7" xfId="1487"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2_1Б-03-01-М_07_2019 " xfId="1488"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="1489"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 2" xfId="1490"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 3" xfId="1491"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 4" xfId="1492"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 5" xfId="1493"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 6" xfId="1494"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="1495"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2" xfId="2795"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="1496"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2" xfId="2796"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="1497"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 2" xfId="2797"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7" xfId="1498"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 2" xfId="2798"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8" xfId="1499"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 2" xfId="2799"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3_1Б-03-01-М_07_2019 " xfId="1500"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="1501"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="1502"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 2" xfId="1503"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 3" xfId="1504"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 4" xfId="1505"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 5" xfId="1506"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 6" xfId="1507"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="1508"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2" xfId="2800"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="1509"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2" xfId="2801"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="1510"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 2" xfId="2802"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6" xfId="1511"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 2" xfId="2803"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7" xfId="1512"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 2" xfId="2804"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4_1Б-03-01-М_07_2019 " xfId="1513"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 5" xfId="1514"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 6" xfId="1515"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 6 2" xfId="2805"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 7" xfId="1516"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 7 2" xfId="2806"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 8" xfId="1517"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 8 2" xfId="2807"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 9" xfId="1518"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 9 2" xfId="2808"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1519"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3" xfId="1520"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="1521"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="1522"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="1523"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="1524"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 2" xfId="1525"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 3" xfId="1526"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 4" xfId="1527"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 5" xfId="1528"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 6" xfId="1529"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="1530"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2" xfId="2809"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="1531"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2" xfId="2810"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="1532"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 2" xfId="2811"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6" xfId="1533"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 2" xfId="2812"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7" xfId="1534"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 2" xfId="2813"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2_1Б-03-01-М_07_2019 " xfId="1535"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 3" xfId="1536"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 4" xfId="1537"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 5" xfId="1538"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 6" xfId="1539"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 7" xfId="1540"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2_1Б-03-01-М_07_2019 " xfId="1541"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="1542"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 2" xfId="1543"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 3" xfId="1544"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 4" xfId="1545"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 5" xfId="1546"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 6" xfId="1547"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="1548"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2" xfId="2814"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="1549"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2" xfId="2815"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="1550"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 2" xfId="2816"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7" xfId="1551"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 2" xfId="2817"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8" xfId="1552"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 2" xfId="2818"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2_1Б-03-01-М_07_2019 " xfId="1553"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="1554"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="1555"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 2" xfId="1556"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 3" xfId="1557"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 4" xfId="1558"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 5" xfId="1559"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 6" xfId="1560"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="1561"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2" xfId="2819"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="1562"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2" xfId="2820"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="1563"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 2" xfId="2821"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6" xfId="1564"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 2" xfId="2822"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7" xfId="1565"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 2" xfId="2823"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3_1Б-03-01-М_07_2019 " xfId="1566"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 4" xfId="1567"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 5" xfId="1568"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 6" xfId="1569"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 7" xfId="1570"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 8" xfId="1571"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3_1Б-03-01-М_07_2019 " xfId="1572"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4" xfId="1573"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="1574"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="1575"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 2" xfId="1576"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 3" xfId="1577"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 4" xfId="1578"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 5" xfId="1579"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 6" xfId="1580"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="1581"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2" xfId="2824"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="1582"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2" xfId="2825"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="1583"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 2" xfId="2826"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6" xfId="1584"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 2" xfId="2827"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7" xfId="1585"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 2" xfId="2828"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2_1Б-03-01-М_07_2019 " xfId="1586"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 3" xfId="1587"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 4" xfId="1588"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 5" xfId="1589"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 6" xfId="1590"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 7" xfId="1591"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4_1Б-03-01-М_07_2019 " xfId="1592"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5" xfId="1593"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 2" xfId="1594"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 3" xfId="1595"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 4" xfId="1596"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 5" xfId="1597"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 6" xfId="1598"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6" xfId="1599"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7" xfId="1600"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8" xfId="1601"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9" xfId="1602"/>
+    <cellStyle name="Обычный 2 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1603"/>
+    <cellStyle name="Обычный 2 2 2 2 3" xfId="1604"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2" xfId="1605"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="1606"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="1607"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="1608"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="1609"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2" xfId="2829"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="1610"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2" xfId="2830"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4" xfId="1611"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 2" xfId="2831"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5" xfId="1612"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 2" xfId="2832"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6" xfId="1613"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 2" xfId="2833"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 3" xfId="1614"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 4" xfId="1615"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 5" xfId="1616"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 6" xfId="1617"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 7" xfId="1618"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2_1Б-03-01-М_07_2019 " xfId="1619"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="1620"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2" xfId="2834"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="1621"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2" xfId="2835"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5" xfId="1622"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 2" xfId="2836"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6" xfId="1623"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 2" xfId="2837"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7" xfId="1624"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 2" xfId="2838"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2_1Б-03-01-М_07_2019 " xfId="1625"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="1626"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="1627"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2" xfId="2839"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3" xfId="1628"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2" xfId="2840"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4" xfId="1629"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 2" xfId="2841"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5" xfId="1630"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 2" xfId="2842"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6" xfId="1631"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 2" xfId="2843"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 4" xfId="1632"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 5" xfId="1633"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 6" xfId="1634"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 7" xfId="1635"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 8" xfId="1636"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2_1Б-03-01-М_07_2019 " xfId="1637"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3" xfId="1638"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="1639"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="1640"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2" xfId="2844"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3" xfId="1641"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2" xfId="2845"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4" xfId="1642"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 2" xfId="2846"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5" xfId="1643"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 2" xfId="2847"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6" xfId="1644"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 2" xfId="2848"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 3" xfId="1645"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 4" xfId="1646"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 5" xfId="1647"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 6" xfId="1648"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 7" xfId="1649"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3_1Б-03-01-М_07_2019 " xfId="1650"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4" xfId="1651"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2" xfId="2849"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5" xfId="1652"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 2" xfId="2850"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6" xfId="1653"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 2" xfId="2851"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7" xfId="1654"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 2" xfId="2852"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8" xfId="1655"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 2" xfId="2853"/>
+    <cellStyle name="Обычный 2 2 2 2 3_1Б-03-01-М_07_2019 " xfId="1656"/>
+    <cellStyle name="Обычный 2 2 2 2 4" xfId="1657"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2" xfId="1658"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="1659"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="1660"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2" xfId="2854"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3" xfId="1661"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2" xfId="2855"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4" xfId="1662"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 2" xfId="2856"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5" xfId="1663"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 2" xfId="2857"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6" xfId="1664"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 2" xfId="2858"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 3" xfId="1665"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 4" xfId="1666"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 5" xfId="1667"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 6" xfId="1668"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 7" xfId="1669"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2_1Б-03-01-М_07_2019 " xfId="1670"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3" xfId="1671"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2" xfId="2859"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4" xfId="1672"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 2" xfId="2860"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5" xfId="1673"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 2" xfId="2861"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6" xfId="1674"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 2" xfId="2862"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7" xfId="1675"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 2" xfId="2863"/>
+    <cellStyle name="Обычный 2 2 2 2 4_1Б-03-01-М_07_2019 " xfId="1676"/>
+    <cellStyle name="Обычный 2 2 2 2 5" xfId="1677"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2" xfId="1678"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2" xfId="2864"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3" xfId="1679"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 2" xfId="2865"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4" xfId="1680"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 2" xfId="2866"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5" xfId="1681"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 2" xfId="2867"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6" xfId="1682"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 2" xfId="2868"/>
+    <cellStyle name="Обычный 2 2 2 2 6" xfId="1683"/>
+    <cellStyle name="Обычный 2 2 2 2 7" xfId="1684"/>
+    <cellStyle name="Обычный 2 2 2 2 7 2" xfId="2869"/>
+    <cellStyle name="Обычный 2 2 2 2 8" xfId="1685"/>
+    <cellStyle name="Обычный 2 2 2 2 8 2" xfId="2870"/>
+    <cellStyle name="Обычный 2 2 2 2 9" xfId="1686"/>
+    <cellStyle name="Обычный 2 2 2 2 9 2" xfId="2871"/>
+    <cellStyle name="Обычный 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1687"/>
+    <cellStyle name="Обычный 2 2 2 20" xfId="1688"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="1689"/>
+    <cellStyle name="Обычный 2 2 2 3 2" xfId="1690"/>
+    <cellStyle name="Обычный 2 2 2 3 3" xfId="1691"/>
+    <cellStyle name="Обычный 2 2 2 3 4" xfId="1692"/>
+    <cellStyle name="Обычный 2 2 2 3 5" xfId="1693"/>
+    <cellStyle name="Обычный 2 2 2 3 6" xfId="1694"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="1695"/>
+    <cellStyle name="Обычный 2 2 2 4 2" xfId="1696"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2" xfId="1697"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="1698"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="1699"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 2" xfId="1700"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 3" xfId="1701"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 4" xfId="1702"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 5" xfId="1703"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 6" xfId="1704"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="1705"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2" xfId="2872"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="1706"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2" xfId="2873"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="1707"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 2" xfId="2874"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6" xfId="1708"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 2" xfId="2875"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7" xfId="1709"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 2" xfId="2876"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2_1Б-03-01-М_07_2019 " xfId="1710"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 3" xfId="1711"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 4" xfId="1712"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 5" xfId="1713"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 6" xfId="1714"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 7" xfId="1715"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2_1Б-03-01-М_07_2019 " xfId="1716"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3" xfId="1717"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 2" xfId="1718"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 3" xfId="1719"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 4" xfId="1720"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 5" xfId="1721"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 6" xfId="1722"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4" xfId="1723"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2" xfId="2877"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5" xfId="1724"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 2" xfId="2878"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6" xfId="1725"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 2" xfId="2879"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7" xfId="1726"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 2" xfId="2880"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8" xfId="1727"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 2" xfId="2881"/>
+    <cellStyle name="Обычный 2 2 2 4 2_1Б-03-01-М_07_2019 " xfId="1728"/>
+    <cellStyle name="Обычный 2 2 2 4 3" xfId="1729"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2" xfId="1730"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 2" xfId="1731"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 3" xfId="1732"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 4" xfId="1733"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 5" xfId="1734"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 6" xfId="1735"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3" xfId="1736"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2" xfId="2882"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4" xfId="1737"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 2" xfId="2883"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5" xfId="1738"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 2" xfId="2884"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6" xfId="1739"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 2" xfId="2885"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7" xfId="1740"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 2" xfId="2886"/>
+    <cellStyle name="Обычный 2 2 2 4 3_1Б-03-01-М_07_2019 " xfId="1741"/>
+    <cellStyle name="Обычный 2 2 2 4 4" xfId="1742"/>
+    <cellStyle name="Обычный 2 2 2 4 5" xfId="1743"/>
+    <cellStyle name="Обычный 2 2 2 4 6" xfId="1744"/>
+    <cellStyle name="Обычный 2 2 2 4 7" xfId="1745"/>
+    <cellStyle name="Обычный 2 2 2 4 8" xfId="1746"/>
+    <cellStyle name="Обычный 2 2 2 4_1Б-03-01-М_07_2019 " xfId="1747"/>
+    <cellStyle name="Обычный 2 2 2 5" xfId="1748"/>
+    <cellStyle name="Обычный 2 2 2 5 2" xfId="1749"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2" xfId="1750"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 2" xfId="1751"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 3" xfId="1752"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 4" xfId="1753"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 5" xfId="1754"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 6" xfId="1755"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3" xfId="1756"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2" xfId="2887"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4" xfId="1757"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 2" xfId="2888"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5" xfId="1758"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 2" xfId="2889"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6" xfId="1759"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 2" xfId="2890"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7" xfId="1760"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 2" xfId="2891"/>
+    <cellStyle name="Обычный 2 2 2 5 2_1Б-03-01-М_07_2019 " xfId="1761"/>
+    <cellStyle name="Обычный 2 2 2 5 3" xfId="1762"/>
+    <cellStyle name="Обычный 2 2 2 5 4" xfId="1763"/>
+    <cellStyle name="Обычный 2 2 2 5 5" xfId="1764"/>
+    <cellStyle name="Обычный 2 2 2 5 6" xfId="1765"/>
+    <cellStyle name="Обычный 2 2 2 5 7" xfId="1766"/>
+    <cellStyle name="Обычный 2 2 2 5_1Б-03-01-М_07_2019 " xfId="1767"/>
+    <cellStyle name="Обычный 2 2 2 6" xfId="1768"/>
+    <cellStyle name="Обычный 2 2 2 6 2" xfId="1769"/>
+    <cellStyle name="Обычный 2 2 2 6 3" xfId="1770"/>
+    <cellStyle name="Обычный 2 2 2 6 4" xfId="1771"/>
+    <cellStyle name="Обычный 2 2 2 6 5" xfId="1772"/>
+    <cellStyle name="Обычный 2 2 2 6 6" xfId="1773"/>
+    <cellStyle name="Обычный 2 2 2 7" xfId="1774"/>
+    <cellStyle name="Обычный 2 2 2 8" xfId="1775"/>
+    <cellStyle name="Обычный 2 2 2 9" xfId="1776"/>
+    <cellStyle name="Обычный 2 2 2_1Б-03-01-М_07_2019 " xfId="1777"/>
+    <cellStyle name="Обычный 2 2 20" xfId="1778"/>
+    <cellStyle name="Обычный 2 2 20 2" xfId="1779"/>
+    <cellStyle name="Обычный 2 2 20 2 2" xfId="1780"/>
+    <cellStyle name="Обычный 2 2 21" xfId="1781"/>
+    <cellStyle name="Обычный 2 2 22" xfId="2760"/>
+    <cellStyle name="Обычный 2 2 23" xfId="2739"/>
+    <cellStyle name="Обычный 2 2 3" xfId="1782"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="1783"/>
+    <cellStyle name="Обычный 2 2 3 2 2" xfId="1784"/>
+    <cellStyle name="Обычный 2 2 3 2 3" xfId="1785"/>
+    <cellStyle name="Обычный 2 2 3 2 4" xfId="1786"/>
+    <cellStyle name="Обычный 2 2 3 2 5" xfId="1787"/>
+    <cellStyle name="Обычный 2 2 3 2 6" xfId="1788"/>
+    <cellStyle name="Обычный 2 2 3 3" xfId="1789"/>
+    <cellStyle name="Обычный 2 2 3 4" xfId="1790"/>
+    <cellStyle name="Обычный 2 2 3 4 2" xfId="2892"/>
+    <cellStyle name="Обычный 2 2 3 5" xfId="1791"/>
+    <cellStyle name="Обычный 2 2 3 5 2" xfId="2893"/>
+    <cellStyle name="Обычный 2 2 3 6" xfId="1792"/>
+    <cellStyle name="Обычный 2 2 3 6 2" xfId="2894"/>
+    <cellStyle name="Обычный 2 2 3 7" xfId="1793"/>
+    <cellStyle name="Обычный 2 2 3 7 2" xfId="2895"/>
+    <cellStyle name="Обычный 2 2 3_1Б-03-01-М_07_2019 " xfId="1794"/>
+    <cellStyle name="Обычный 2 2 4" xfId="1795"/>
+    <cellStyle name="Обычный 2 2 4 2" xfId="1796"/>
+    <cellStyle name="Обычный 2 2 4 2 2" xfId="1797"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2" xfId="1798"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="1799"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="1800"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2" xfId="2896"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="1801"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2" xfId="2897"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4" xfId="1802"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 2" xfId="2898"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5" xfId="1803"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 2" xfId="2899"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6" xfId="1804"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 2" xfId="2900"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 3" xfId="1805"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 4" xfId="1806"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 5" xfId="1807"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 6" xfId="1808"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 7" xfId="1809"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2_1Б-03-01-М_07_2019 " xfId="1810"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3" xfId="1811"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2" xfId="2901"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4" xfId="1812"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 2" xfId="2902"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5" xfId="1813"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 2" xfId="2903"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6" xfId="1814"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 2" xfId="2904"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7" xfId="1815"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 2" xfId="2905"/>
+    <cellStyle name="Обычный 2 2 4 2 2_1Б-03-01-М_07_2019 " xfId="1816"/>
+    <cellStyle name="Обычный 2 2 4 2 3" xfId="1817"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2" xfId="1818"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2" xfId="2906"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3" xfId="1819"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 2" xfId="2907"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4" xfId="1820"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 2" xfId="2908"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5" xfId="1821"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 2" xfId="2909"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6" xfId="1822"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 2" xfId="2910"/>
+    <cellStyle name="Обычный 2 2 4 2 4" xfId="1823"/>
+    <cellStyle name="Обычный 2 2 4 2 5" xfId="1824"/>
+    <cellStyle name="Обычный 2 2 4 2 6" xfId="1825"/>
+    <cellStyle name="Обычный 2 2 4 2 7" xfId="1826"/>
+    <cellStyle name="Обычный 2 2 4 2 8" xfId="1827"/>
+    <cellStyle name="Обычный 2 2 4 2_1Б-03-01-М_07_2019 " xfId="1828"/>
+    <cellStyle name="Обычный 2 2 4 3" xfId="1829"/>
+    <cellStyle name="Обычный 2 2 4 3 2" xfId="1830"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2" xfId="1831"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2" xfId="2911"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3" xfId="1832"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 2" xfId="2912"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4" xfId="1833"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 2" xfId="2913"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5" xfId="1834"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 2" xfId="2914"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6" xfId="1835"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 2" xfId="2915"/>
+    <cellStyle name="Обычный 2 2 4 3 3" xfId="1836"/>
+    <cellStyle name="Обычный 2 2 4 3 4" xfId="1837"/>
+    <cellStyle name="Обычный 2 2 4 3 5" xfId="1838"/>
+    <cellStyle name="Обычный 2 2 4 3 6" xfId="1839"/>
+    <cellStyle name="Обычный 2 2 4 3 7" xfId="1840"/>
+    <cellStyle name="Обычный 2 2 4 3_1Б-03-01-М_07_2019 " xfId="1841"/>
+    <cellStyle name="Обычный 2 2 4 4" xfId="1842"/>
+    <cellStyle name="Обычный 2 2 4 4 2" xfId="2916"/>
+    <cellStyle name="Обычный 2 2 4 5" xfId="1843"/>
+    <cellStyle name="Обычный 2 2 4 5 2" xfId="2917"/>
+    <cellStyle name="Обычный 2 2 4 6" xfId="1844"/>
+    <cellStyle name="Обычный 2 2 4 6 2" xfId="2918"/>
+    <cellStyle name="Обычный 2 2 4 7" xfId="1845"/>
+    <cellStyle name="Обычный 2 2 4 7 2" xfId="2919"/>
+    <cellStyle name="Обычный 2 2 4 8" xfId="1846"/>
+    <cellStyle name="Обычный 2 2 4 8 2" xfId="2920"/>
+    <cellStyle name="Обычный 2 2 4_1Б-03-01-М_07_2019 " xfId="1847"/>
+    <cellStyle name="Обычный 2 2 5" xfId="1848"/>
+    <cellStyle name="Обычный 2 2 5 2" xfId="1849"/>
+    <cellStyle name="Обычный 2 2 5 2 2" xfId="1850"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2" xfId="1851"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2" xfId="2921"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3" xfId="1852"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 2" xfId="2922"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4" xfId="1853"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 2" xfId="2923"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5" xfId="1854"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 2" xfId="2924"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6" xfId="1855"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 2" xfId="2925"/>
+    <cellStyle name="Обычный 2 2 5 2 3" xfId="1856"/>
+    <cellStyle name="Обычный 2 2 5 2 4" xfId="1857"/>
+    <cellStyle name="Обычный 2 2 5 2 5" xfId="1858"/>
+    <cellStyle name="Обычный 2 2 5 2 6" xfId="1859"/>
+    <cellStyle name="Обычный 2 2 5 2 7" xfId="1860"/>
+    <cellStyle name="Обычный 2 2 5 2_1Б-03-01-М_07_2019 " xfId="1861"/>
+    <cellStyle name="Обычный 2 2 5 3" xfId="1862"/>
+    <cellStyle name="Обычный 2 2 5 3 2" xfId="2926"/>
+    <cellStyle name="Обычный 2 2 5 4" xfId="1863"/>
+    <cellStyle name="Обычный 2 2 5 4 2" xfId="2927"/>
+    <cellStyle name="Обычный 2 2 5 5" xfId="1864"/>
+    <cellStyle name="Обычный 2 2 5 5 2" xfId="2928"/>
+    <cellStyle name="Обычный 2 2 5 6" xfId="1865"/>
+    <cellStyle name="Обычный 2 2 5 6 2" xfId="2929"/>
+    <cellStyle name="Обычный 2 2 5 7" xfId="1866"/>
+    <cellStyle name="Обычный 2 2 5 7 2" xfId="2930"/>
+    <cellStyle name="Обычный 2 2 5_1Б-03-01-М_07_2019 " xfId="1867"/>
+    <cellStyle name="Обычный 2 2 6" xfId="1868"/>
+    <cellStyle name="Обычный 2 2 6 2" xfId="1869"/>
+    <cellStyle name="Обычный 2 2 6 2 2" xfId="2931"/>
+    <cellStyle name="Обычный 2 2 6 3" xfId="1870"/>
+    <cellStyle name="Обычный 2 2 6 3 2" xfId="2932"/>
+    <cellStyle name="Обычный 2 2 6 4" xfId="1871"/>
+    <cellStyle name="Обычный 2 2 6 4 2" xfId="2933"/>
+    <cellStyle name="Обычный 2 2 6 5" xfId="1872"/>
+    <cellStyle name="Обычный 2 2 6 5 2" xfId="2934"/>
+    <cellStyle name="Обычный 2 2 6 6" xfId="1873"/>
+    <cellStyle name="Обычный 2 2 6 6 2" xfId="2935"/>
+    <cellStyle name="Обычный 2 2 7" xfId="1874"/>
+    <cellStyle name="Обычный 2 2 7 2" xfId="1875"/>
+    <cellStyle name="Обычный 2 2 7 3" xfId="1876"/>
+    <cellStyle name="Обычный 2 2 7 4" xfId="1877"/>
+    <cellStyle name="Обычный 2 2 7 5" xfId="1878"/>
+    <cellStyle name="Обычный 2 2 7 6" xfId="1879"/>
+    <cellStyle name="Обычный 2 2 8" xfId="1880"/>
+    <cellStyle name="Обычный 2 2 9" xfId="1881"/>
+    <cellStyle name="Обычный 2 2_1Б-03-01-М_07_2019 " xfId="1882"/>
+    <cellStyle name="Обычный 2 20" xfId="1883"/>
+    <cellStyle name="Обычный 2 20 2" xfId="1884"/>
+    <cellStyle name="Обычный 2 20 2 2" xfId="1885"/>
+    <cellStyle name="Обычный 2 20 2 2 2" xfId="1886"/>
+    <cellStyle name="Обычный 2 20 2 2 2 2" xfId="1887"/>
+    <cellStyle name="Обычный 2 20 2 2 2 3" xfId="1888"/>
+    <cellStyle name="Обычный 2 20 2 2 2 4" xfId="1889"/>
+    <cellStyle name="Обычный 2 20 2 2 2 5" xfId="1890"/>
+    <cellStyle name="Обычный 2 20 2 2 2 6" xfId="1891"/>
+    <cellStyle name="Обычный 2 20 2 2 3" xfId="1892"/>
+    <cellStyle name="Обычный 2 20 2 2 3 2" xfId="1893"/>
+    <cellStyle name="Обычный 2 20 2 2 3 3" xfId="1894"/>
+    <cellStyle name="Обычный 2 20 2 2 3 4" xfId="1895"/>
+    <cellStyle name="Обычный 2 20 2 2 3 5" xfId="1896"/>
+    <cellStyle name="Обычный 2 20 2 2 3 6" xfId="1897"/>
+    <cellStyle name="Обычный 2 20 2 2 4" xfId="1898"/>
+    <cellStyle name="Обычный 2 20 2 2 5" xfId="1899"/>
+    <cellStyle name="Обычный 2 20 2 2 6" xfId="1900"/>
+    <cellStyle name="Обычный 2 20 2 2 7" xfId="1901"/>
+    <cellStyle name="Обычный 2 20 2 2 8" xfId="1902"/>
+    <cellStyle name="Обычный 2 20 2 3" xfId="1903"/>
+    <cellStyle name="Обычный 2 20 2 3 2" xfId="2936"/>
+    <cellStyle name="Обычный 2 20 2 4" xfId="1904"/>
+    <cellStyle name="Обычный 2 20 2 4 2" xfId="2937"/>
+    <cellStyle name="Обычный 2 20 2 5" xfId="1905"/>
+    <cellStyle name="Обычный 2 20 2 5 2" xfId="2938"/>
+    <cellStyle name="Обычный 2 20 2 6" xfId="1906"/>
+    <cellStyle name="Обычный 2 20 2 6 2" xfId="2939"/>
+    <cellStyle name="Обычный 2 20 2 7" xfId="1907"/>
+    <cellStyle name="Обычный 2 20 2 7 2" xfId="2940"/>
+    <cellStyle name="Обычный 2 20 2_1Б-03-01-М_07_2019 " xfId="1908"/>
+    <cellStyle name="Обычный 2 20 3" xfId="1909"/>
+    <cellStyle name="Обычный 2 20 3 2" xfId="1910"/>
+    <cellStyle name="Обычный 2 20 3 3" xfId="1911"/>
+    <cellStyle name="Обычный 2 20 3 4" xfId="1912"/>
+    <cellStyle name="Обычный 2 20 3 5" xfId="1913"/>
+    <cellStyle name="Обычный 2 20 3 6" xfId="1914"/>
+    <cellStyle name="Обычный 2 20 4" xfId="1915"/>
+    <cellStyle name="Обычный 2 20 4 2" xfId="1916"/>
+    <cellStyle name="Обычный 2 20 4 3" xfId="1917"/>
+    <cellStyle name="Обычный 2 20 4 4" xfId="1918"/>
+    <cellStyle name="Обычный 2 20 4 5" xfId="1919"/>
+    <cellStyle name="Обычный 2 20 4 6" xfId="1920"/>
+    <cellStyle name="Обычный 2 20 5" xfId="1921"/>
+    <cellStyle name="Обычный 2 20 6" xfId="1922"/>
+    <cellStyle name="Обычный 2 20 7" xfId="1923"/>
+    <cellStyle name="Обычный 2 20 8" xfId="1924"/>
+    <cellStyle name="Обычный 2 20 9" xfId="1925"/>
+    <cellStyle name="Обычный 2 21" xfId="1926"/>
+    <cellStyle name="Обычный 2 21 2" xfId="1927"/>
+    <cellStyle name="Обычный 2 21 2 2" xfId="1928"/>
+    <cellStyle name="Обычный 2 21 2 3" xfId="1929"/>
+    <cellStyle name="Обычный 2 21 2 4" xfId="1930"/>
+    <cellStyle name="Обычный 2 21 2 5" xfId="1931"/>
+    <cellStyle name="Обычный 2 21 2 6" xfId="1932"/>
+    <cellStyle name="Обычный 2 21 3" xfId="1933"/>
+    <cellStyle name="Обычный 2 21 3 2" xfId="1934"/>
+    <cellStyle name="Обычный 2 21 3 3" xfId="1935"/>
+    <cellStyle name="Обычный 2 21 3 4" xfId="1936"/>
+    <cellStyle name="Обычный 2 21 3 5" xfId="1937"/>
+    <cellStyle name="Обычный 2 21 3 6" xfId="1938"/>
+    <cellStyle name="Обычный 2 21 4" xfId="1939"/>
+    <cellStyle name="Обычный 2 21 5" xfId="1940"/>
+    <cellStyle name="Обычный 2 21 6" xfId="1941"/>
+    <cellStyle name="Обычный 2 21 7" xfId="1942"/>
+    <cellStyle name="Обычный 2 21 8" xfId="1943"/>
+    <cellStyle name="Обычный 2 22" xfId="1944"/>
+    <cellStyle name="Обычный 2 22 2" xfId="1945"/>
+    <cellStyle name="Обычный 2 22 3" xfId="1946"/>
+    <cellStyle name="Обычный 2 22 4" xfId="1947"/>
+    <cellStyle name="Обычный 2 22 5" xfId="1948"/>
+    <cellStyle name="Обычный 2 22 6" xfId="1949"/>
+    <cellStyle name="Обычный 2 23" xfId="1950"/>
+    <cellStyle name="Обычный 2 23 2" xfId="1951"/>
+    <cellStyle name="Обычный 2 23 3" xfId="1952"/>
+    <cellStyle name="Обычный 2 23 4" xfId="1953"/>
+    <cellStyle name="Обычный 2 23 5" xfId="1954"/>
+    <cellStyle name="Обычный 2 23 6" xfId="1955"/>
+    <cellStyle name="Обычный 2 24" xfId="1956"/>
+    <cellStyle name="Обычный 2 24 2" xfId="1957"/>
+    <cellStyle name="Обычный 2 24 3" xfId="1958"/>
+    <cellStyle name="Обычный 2 24 4" xfId="1959"/>
+    <cellStyle name="Обычный 2 24 5" xfId="1960"/>
+    <cellStyle name="Обычный 2 24 6" xfId="1961"/>
+    <cellStyle name="Обычный 2 25" xfId="1962"/>
+    <cellStyle name="Обычный 2 25 2" xfId="1963"/>
+    <cellStyle name="Обычный 2 25 3" xfId="1964"/>
+    <cellStyle name="Обычный 2 25 4" xfId="1965"/>
+    <cellStyle name="Обычный 2 25 5" xfId="1966"/>
+    <cellStyle name="Обычный 2 25 6" xfId="1967"/>
+    <cellStyle name="Обычный 2 26" xfId="1968"/>
+    <cellStyle name="Обычный 2 27" xfId="1969"/>
+    <cellStyle name="Обычный 2 28" xfId="1970"/>
+    <cellStyle name="Обычный 2 29" xfId="1971"/>
+    <cellStyle name="Обычный 2 3" xfId="1972"/>
+    <cellStyle name="Обычный 2 3 2" xfId="1973"/>
+    <cellStyle name="Обычный 2 3 2 2" xfId="1974"/>
+    <cellStyle name="Обычный 2 3 2 3" xfId="1975"/>
+    <cellStyle name="Обычный 2 3 2 4" xfId="1976"/>
+    <cellStyle name="Обычный 2 3 2 5" xfId="1977"/>
+    <cellStyle name="Обычный 2 3 2 6" xfId="1978"/>
+    <cellStyle name="Обычный 2 3 3" xfId="1979"/>
+    <cellStyle name="Обычный 2 3 4" xfId="1980"/>
+    <cellStyle name="Обычный 2 3 5" xfId="1981"/>
+    <cellStyle name="Обычный 2 3 6" xfId="1982"/>
+    <cellStyle name="Обычный 2 3 7" xfId="1983"/>
+    <cellStyle name="Обычный 2 3_1Б-03-01-М_07_2019 " xfId="1984"/>
+    <cellStyle name="Обычный 2 30" xfId="1985"/>
+    <cellStyle name="Обычный 2 31" xfId="1986"/>
+    <cellStyle name="Обычный 2 32" xfId="1987"/>
+    <cellStyle name="Обычный 2 32 2" xfId="1988"/>
+    <cellStyle name="Обычный 2 32 2 2" xfId="1989"/>
+    <cellStyle name="Обычный 2 32 2 2 2" xfId="1990"/>
+    <cellStyle name="Обычный 2 32 2 2 2 2" xfId="1991"/>
+    <cellStyle name="Обычный 2 32 2 2 2 2 2" xfId="1992"/>
+    <cellStyle name="Обычный 2 32 2 2 2 3" xfId="1993"/>
+    <cellStyle name="Обычный 2 32 2 2 3" xfId="1994"/>
+    <cellStyle name="Обычный 2 32 2 2 3 2" xfId="1995"/>
+    <cellStyle name="Обычный 2 32 2 3" xfId="1996"/>
+    <cellStyle name="Обычный 2 32 2 4" xfId="1997"/>
+    <cellStyle name="Обычный 2 32 2 4 2" xfId="1998"/>
+    <cellStyle name="Обычный 2 32 2 5" xfId="1999"/>
+    <cellStyle name="Обычный 2 32 3" xfId="2000"/>
+    <cellStyle name="Обычный 2 32 3 2" xfId="2001"/>
+    <cellStyle name="Обычный 2 32 3 2 2" xfId="2002"/>
+    <cellStyle name="Обычный 2 32 3 2 2 2" xfId="2003"/>
+    <cellStyle name="Обычный 2 32 3 2 3" xfId="2004"/>
+    <cellStyle name="Обычный 2 32 3 3" xfId="2005"/>
+    <cellStyle name="Обычный 2 32 3 3 2" xfId="2006"/>
+    <cellStyle name="Обычный 2 32 4" xfId="2007"/>
+    <cellStyle name="Обычный 2 32 4 2" xfId="2008"/>
+    <cellStyle name="Обычный 2 32 5" xfId="2009"/>
+    <cellStyle name="Обычный 2 33" xfId="2010"/>
+    <cellStyle name="Обычный 2 34" xfId="2011"/>
+    <cellStyle name="Обычный 2 35" xfId="2012"/>
+    <cellStyle name="Обычный 2 36" xfId="2013"/>
+    <cellStyle name="Обычный 2 37" xfId="2014"/>
+    <cellStyle name="Обычный 2 37 2" xfId="2015"/>
+    <cellStyle name="Обычный 2 37 2 2" xfId="2016"/>
+    <cellStyle name="Обычный 2 37 2 2 2" xfId="2017"/>
+    <cellStyle name="Обычный 2 37 2 2 2 2" xfId="2018"/>
+    <cellStyle name="Обычный 2 37 2 3" xfId="2019"/>
+    <cellStyle name="Обычный 2 37 3" xfId="2020"/>
+    <cellStyle name="Обычный 2 37 3 2" xfId="2021"/>
+    <cellStyle name="Обычный 2 38" xfId="2022"/>
+    <cellStyle name="Обычный 2 39" xfId="2023"/>
+    <cellStyle name="Обычный 2 4" xfId="2024"/>
+    <cellStyle name="Обычный 2 4 2" xfId="2025"/>
+    <cellStyle name="Обычный 2 4 2 2" xfId="2026"/>
+    <cellStyle name="Обычный 2 4 2 3" xfId="2027"/>
+    <cellStyle name="Обычный 2 4 2 4" xfId="2028"/>
+    <cellStyle name="Обычный 2 4 2 5" xfId="2029"/>
+    <cellStyle name="Обычный 2 4 2 6" xfId="2030"/>
+    <cellStyle name="Обычный 2 4 3" xfId="2031"/>
+    <cellStyle name="Обычный 2 4 4" xfId="2032"/>
+    <cellStyle name="Обычный 2 4 5" xfId="2033"/>
+    <cellStyle name="Обычный 2 4 6" xfId="2034"/>
+    <cellStyle name="Обычный 2 4 7" xfId="2035"/>
+    <cellStyle name="Обычный 2 40" xfId="2738"/>
+    <cellStyle name="Обычный 2 41" xfId="2761"/>
+    <cellStyle name="Обычный 2 42" xfId="2988"/>
+    <cellStyle name="Обычный 2 43" xfId="2991"/>
+    <cellStyle name="Обычный 2 44" xfId="1086"/>
+    <cellStyle name="Обычный 2 45" xfId="2997"/>
+    <cellStyle name="Обычный 2 46" xfId="2996"/>
+    <cellStyle name="Обычный 2 47" xfId="2995"/>
+    <cellStyle name="Обычный 2 48" xfId="2998"/>
+    <cellStyle name="Обычный 2 49" xfId="3001"/>
+    <cellStyle name="Обычный 2 5" xfId="2036"/>
+    <cellStyle name="Обычный 2 5 2" xfId="2037"/>
+    <cellStyle name="Обычный 2 5 2 2" xfId="2038"/>
+    <cellStyle name="Обычный 2 5 2 3" xfId="2039"/>
+    <cellStyle name="Обычный 2 5 2 4" xfId="2040"/>
+    <cellStyle name="Обычный 2 5 2 5" xfId="2041"/>
+    <cellStyle name="Обычный 2 5 2 6" xfId="2042"/>
+    <cellStyle name="Обычный 2 5 3" xfId="2043"/>
+    <cellStyle name="Обычный 2 5 4" xfId="2044"/>
+    <cellStyle name="Обычный 2 5 5" xfId="2045"/>
+    <cellStyle name="Обычный 2 5 6" xfId="2046"/>
+    <cellStyle name="Обычный 2 5 7" xfId="2047"/>
+    <cellStyle name="Обычный 2 50" xfId="2999"/>
+    <cellStyle name="Обычный 2 51" xfId="3000"/>
+    <cellStyle name="Обычный 2 6" xfId="2048"/>
+    <cellStyle name="Обычный 2 6 2" xfId="2049"/>
+    <cellStyle name="Обычный 2 6 3" xfId="2050"/>
+    <cellStyle name="Обычный 2 6 4" xfId="2051"/>
+    <cellStyle name="Обычный 2 6 5" xfId="2052"/>
+    <cellStyle name="Обычный 2 6 6" xfId="2053"/>
+    <cellStyle name="Обычный 2 7" xfId="2054"/>
+    <cellStyle name="Обычный 2 7 2" xfId="2055"/>
+    <cellStyle name="Обычный 2 7 3" xfId="2056"/>
+    <cellStyle name="Обычный 2 7 4" xfId="2057"/>
+    <cellStyle name="Обычный 2 7 5" xfId="2058"/>
+    <cellStyle name="Обычный 2 7 6" xfId="2059"/>
+    <cellStyle name="Обычный 2 8" xfId="4"/>
+    <cellStyle name="Обычный 2 8 2" xfId="2061"/>
+    <cellStyle name="Обычный 2 8 3" xfId="2062"/>
+    <cellStyle name="Обычный 2 8 4" xfId="2063"/>
+    <cellStyle name="Обычный 2 8 5" xfId="2064"/>
+    <cellStyle name="Обычный 2 8 6" xfId="2065"/>
+    <cellStyle name="Обычный 2 8 7" xfId="2060"/>
+    <cellStyle name="Обычный 2 9" xfId="2066"/>
+    <cellStyle name="Обычный 2 9 2" xfId="2067"/>
+    <cellStyle name="Обычный 2 9 3" xfId="2068"/>
+    <cellStyle name="Обычный 2 9 4" xfId="2069"/>
+    <cellStyle name="Обычный 2 9 5" xfId="2070"/>
+    <cellStyle name="Обычный 2 9 6" xfId="2071"/>
+    <cellStyle name="Обычный 2_Б-17-09-Г_2019" xfId="2072"/>
+    <cellStyle name="Обычный 20 2" xfId="2073"/>
+    <cellStyle name="Обычный 20 3" xfId="2074"/>
+    <cellStyle name="Обычный 20 4" xfId="2075"/>
+    <cellStyle name="Обычный 206 2" xfId="2076"/>
+    <cellStyle name="Обычный 206 3" xfId="2077"/>
+    <cellStyle name="Обычный 206 4" xfId="2078"/>
+    <cellStyle name="Обычный 21 2" xfId="2079"/>
+    <cellStyle name="Обычный 21 3" xfId="2080"/>
+    <cellStyle name="Обычный 21 4" xfId="2081"/>
+    <cellStyle name="Обычный 212 2" xfId="2082"/>
+    <cellStyle name="Обычный 212 3" xfId="2083"/>
+    <cellStyle name="Обычный 212 4" xfId="2084"/>
+    <cellStyle name="Обычный 213 2" xfId="2085"/>
+    <cellStyle name="Обычный 213 3" xfId="2086"/>
+    <cellStyle name="Обычный 213 4" xfId="2087"/>
+    <cellStyle name="Обычный 214 2" xfId="2088"/>
+    <cellStyle name="Обычный 214 3" xfId="2089"/>
+    <cellStyle name="Обычный 214 4" xfId="2090"/>
+    <cellStyle name="Обычный 215 2" xfId="2091"/>
+    <cellStyle name="Обычный 215 3" xfId="2092"/>
+    <cellStyle name="Обычный 215 4" xfId="2093"/>
+    <cellStyle name="Обычный 216 2" xfId="2094"/>
+    <cellStyle name="Обычный 216 3" xfId="2095"/>
+    <cellStyle name="Обычный 216 4" xfId="2096"/>
+    <cellStyle name="Обычный 218 2" xfId="2097"/>
+    <cellStyle name="Обычный 218 3" xfId="2098"/>
+    <cellStyle name="Обычный 218 4" xfId="2099"/>
+    <cellStyle name="Обычный 219 2" xfId="2100"/>
+    <cellStyle name="Обычный 219 3" xfId="2101"/>
+    <cellStyle name="Обычный 219 4" xfId="2102"/>
+    <cellStyle name="Обычный 220 2" xfId="2103"/>
+    <cellStyle name="Обычный 220 3" xfId="2104"/>
+    <cellStyle name="Обычный 220 4" xfId="2105"/>
+    <cellStyle name="Обычный 221 2" xfId="2106"/>
+    <cellStyle name="Обычный 221 3" xfId="2107"/>
+    <cellStyle name="Обычный 221 4" xfId="2108"/>
+    <cellStyle name="Обычный 222 2" xfId="2109"/>
+    <cellStyle name="Обычный 222 3" xfId="2110"/>
+    <cellStyle name="Обычный 222 4" xfId="2111"/>
+    <cellStyle name="Обычный 223 2" xfId="2112"/>
+    <cellStyle name="Обычный 223 3" xfId="2113"/>
+    <cellStyle name="Обычный 223 4" xfId="2114"/>
+    <cellStyle name="Обычный 224 2" xfId="2115"/>
+    <cellStyle name="Обычный 224 3" xfId="2116"/>
+    <cellStyle name="Обычный 224 4" xfId="2117"/>
+    <cellStyle name="Обычный 225 2" xfId="2118"/>
+    <cellStyle name="Обычный 225 3" xfId="2119"/>
+    <cellStyle name="Обычный 225 4" xfId="2120"/>
+    <cellStyle name="Обычный 226 2" xfId="2121"/>
+    <cellStyle name="Обычный 226 3" xfId="2122"/>
+    <cellStyle name="Обычный 226 4" xfId="2123"/>
+    <cellStyle name="Обычный 227 2" xfId="2124"/>
+    <cellStyle name="Обычный 227 3" xfId="2125"/>
+    <cellStyle name="Обычный 227 4" xfId="2126"/>
+    <cellStyle name="Обычный 228 2" xfId="2127"/>
+    <cellStyle name="Обычный 228 3" xfId="2128"/>
+    <cellStyle name="Обычный 228 4" xfId="2129"/>
+    <cellStyle name="Обычный 229 2" xfId="2130"/>
+    <cellStyle name="Обычный 229 3" xfId="2131"/>
+    <cellStyle name="Обычный 229 4" xfId="2132"/>
+    <cellStyle name="Обычный 231 2" xfId="2133"/>
+    <cellStyle name="Обычный 231 3" xfId="2134"/>
+    <cellStyle name="Обычный 231 4" xfId="2135"/>
+    <cellStyle name="Обычный 232 2" xfId="2136"/>
+    <cellStyle name="Обычный 232 3" xfId="2137"/>
+    <cellStyle name="Обычный 232 4" xfId="2138"/>
+    <cellStyle name="Обычный 233 2" xfId="2139"/>
+    <cellStyle name="Обычный 233 3" xfId="2140"/>
+    <cellStyle name="Обычный 233 4" xfId="2141"/>
+    <cellStyle name="Обычный 256" xfId="2142"/>
+    <cellStyle name="Обычный 256 2" xfId="2941"/>
+    <cellStyle name="Обычный 3" xfId="2143"/>
+    <cellStyle name="Обычный 3 10" xfId="2144"/>
+    <cellStyle name="Обычный 3 10 2" xfId="2145"/>
+    <cellStyle name="Обычный 3 10 3" xfId="2146"/>
+    <cellStyle name="Обычный 3 10 4" xfId="2147"/>
+    <cellStyle name="Обычный 3 10 5" xfId="2148"/>
+    <cellStyle name="Обычный 3 10 6" xfId="2149"/>
+    <cellStyle name="Обычный 3 11" xfId="2150"/>
+    <cellStyle name="Обычный 3 11 2" xfId="2151"/>
+    <cellStyle name="Обычный 3 11 3" xfId="2152"/>
+    <cellStyle name="Обычный 3 11 4" xfId="2153"/>
+    <cellStyle name="Обычный 3 11 5" xfId="2154"/>
+    <cellStyle name="Обычный 3 11 6" xfId="2155"/>
+    <cellStyle name="Обычный 3 12" xfId="2156"/>
+    <cellStyle name="Обычный 3 12 2" xfId="2157"/>
+    <cellStyle name="Обычный 3 12 3" xfId="2158"/>
+    <cellStyle name="Обычный 3 12 4" xfId="2159"/>
+    <cellStyle name="Обычный 3 12 5" xfId="2160"/>
+    <cellStyle name="Обычный 3 12 6" xfId="2161"/>
+    <cellStyle name="Обычный 3 13" xfId="2162"/>
+    <cellStyle name="Обычный 3 13 2" xfId="2163"/>
+    <cellStyle name="Обычный 3 13 2 2" xfId="2164"/>
+    <cellStyle name="Обычный 3 13 2 3" xfId="2165"/>
+    <cellStyle name="Обычный 3 13 2 4" xfId="2166"/>
+    <cellStyle name="Обычный 3 13 2 5" xfId="2167"/>
+    <cellStyle name="Обычный 3 13 2 6" xfId="2168"/>
+    <cellStyle name="Обычный 3 13 3" xfId="2169"/>
+    <cellStyle name="Обычный 3 13 3 2" xfId="2170"/>
+    <cellStyle name="Обычный 3 13 3 3" xfId="2171"/>
+    <cellStyle name="Обычный 3 13 3 4" xfId="2172"/>
+    <cellStyle name="Обычный 3 13 3 5" xfId="2173"/>
+    <cellStyle name="Обычный 3 13 3 6" xfId="2174"/>
+    <cellStyle name="Обычный 3 13 4" xfId="2175"/>
+    <cellStyle name="Обычный 3 13 5" xfId="2176"/>
+    <cellStyle name="Обычный 3 13 6" xfId="2177"/>
+    <cellStyle name="Обычный 3 13 7" xfId="2178"/>
+    <cellStyle name="Обычный 3 13 8" xfId="2179"/>
+    <cellStyle name="Обычный 3 14" xfId="2180"/>
+    <cellStyle name="Обычный 3 14 2" xfId="2181"/>
+    <cellStyle name="Обычный 3 14 2 2" xfId="2182"/>
+    <cellStyle name="Обычный 3 14 2 3" xfId="2183"/>
+    <cellStyle name="Обычный 3 14 2 4" xfId="2184"/>
+    <cellStyle name="Обычный 3 14 2 5" xfId="2185"/>
+    <cellStyle name="Обычный 3 14 2 6" xfId="2186"/>
+    <cellStyle name="Обычный 3 14 3" xfId="2187"/>
+    <cellStyle name="Обычный 3 14 3 2" xfId="2188"/>
+    <cellStyle name="Обычный 3 14 3 3" xfId="2189"/>
+    <cellStyle name="Обычный 3 14 3 4" xfId="2190"/>
+    <cellStyle name="Обычный 3 14 3 5" xfId="2191"/>
+    <cellStyle name="Обычный 3 14 3 6" xfId="2192"/>
+    <cellStyle name="Обычный 3 14 4" xfId="2193"/>
+    <cellStyle name="Обычный 3 14 5" xfId="2194"/>
+    <cellStyle name="Обычный 3 14 6" xfId="2195"/>
+    <cellStyle name="Обычный 3 14 7" xfId="2196"/>
+    <cellStyle name="Обычный 3 14 8" xfId="2197"/>
+    <cellStyle name="Обычный 3 15" xfId="2198"/>
+    <cellStyle name="Обычный 3 15 2" xfId="2199"/>
+    <cellStyle name="Обычный 3 15 3" xfId="2200"/>
+    <cellStyle name="Обычный 3 15 4" xfId="2201"/>
+    <cellStyle name="Обычный 3 15 5" xfId="2202"/>
+    <cellStyle name="Обычный 3 15 6" xfId="2203"/>
+    <cellStyle name="Обычный 3 16" xfId="2204"/>
+    <cellStyle name="Обычный 3 17" xfId="2205"/>
+    <cellStyle name="Обычный 3 18" xfId="2206"/>
+    <cellStyle name="Обычный 3 19" xfId="2207"/>
+    <cellStyle name="Обычный 3 2" xfId="2208"/>
+    <cellStyle name="Обычный 3 2 2" xfId="2209"/>
+    <cellStyle name="Обычный 3 2 3" xfId="2210"/>
+    <cellStyle name="Обычный 3 2 4" xfId="2211"/>
+    <cellStyle name="Обычный 3 2 5" xfId="2212"/>
+    <cellStyle name="Обычный 3 2 6" xfId="2213"/>
+    <cellStyle name="Обычный 3 2 7" xfId="2943"/>
+    <cellStyle name="Обычный 3 2 8" xfId="2993"/>
+    <cellStyle name="Обычный 3 20" xfId="2214"/>
+    <cellStyle name="Обычный 3 21" xfId="2942"/>
+    <cellStyle name="Обычный 3 22" xfId="2992"/>
+    <cellStyle name="Обычный 3 3" xfId="2215"/>
+    <cellStyle name="Обычный 3 3 2" xfId="2216"/>
+    <cellStyle name="Обычный 3 3 3" xfId="2217"/>
+    <cellStyle name="Обычный 3 3 4" xfId="2218"/>
+    <cellStyle name="Обычный 3 3 5" xfId="2219"/>
+    <cellStyle name="Обычный 3 3 6" xfId="2220"/>
+    <cellStyle name="Обычный 3 4" xfId="2221"/>
+    <cellStyle name="Обычный 3 4 2" xfId="2222"/>
+    <cellStyle name="Обычный 3 4 3" xfId="2223"/>
+    <cellStyle name="Обычный 3 4 4" xfId="2224"/>
+    <cellStyle name="Обычный 3 4 5" xfId="2225"/>
+    <cellStyle name="Обычный 3 4 6" xfId="2226"/>
+    <cellStyle name="Обычный 3 5" xfId="2227"/>
+    <cellStyle name="Обычный 3 5 2" xfId="2228"/>
+    <cellStyle name="Обычный 3 5 3" xfId="2229"/>
+    <cellStyle name="Обычный 3 5 4" xfId="2230"/>
+    <cellStyle name="Обычный 3 5 5" xfId="2231"/>
+    <cellStyle name="Обычный 3 5 6" xfId="2232"/>
+    <cellStyle name="Обычный 3 6" xfId="2233"/>
+    <cellStyle name="Обычный 3 6 2" xfId="2234"/>
+    <cellStyle name="Обычный 3 6 3" xfId="2235"/>
+    <cellStyle name="Обычный 3 6 4" xfId="2236"/>
+    <cellStyle name="Обычный 3 6 5" xfId="2237"/>
+    <cellStyle name="Обычный 3 6 6" xfId="2238"/>
+    <cellStyle name="Обычный 3 7" xfId="2239"/>
+    <cellStyle name="Обычный 3 7 2" xfId="2240"/>
+    <cellStyle name="Обычный 3 7 3" xfId="2241"/>
+    <cellStyle name="Обычный 3 7 4" xfId="2242"/>
+    <cellStyle name="Обычный 3 7 5" xfId="2243"/>
+    <cellStyle name="Обычный 3 7 6" xfId="2244"/>
+    <cellStyle name="Обычный 3 8" xfId="2245"/>
+    <cellStyle name="Обычный 3 8 2" xfId="2246"/>
+    <cellStyle name="Обычный 3 8 3" xfId="2247"/>
+    <cellStyle name="Обычный 3 8 4" xfId="2248"/>
+    <cellStyle name="Обычный 3 8 5" xfId="2249"/>
+    <cellStyle name="Обычный 3 8 6" xfId="2250"/>
+    <cellStyle name="Обычный 3 9" xfId="2251"/>
+    <cellStyle name="Обычный 3 9 2" xfId="2252"/>
+    <cellStyle name="Обычный 3 9 3" xfId="2253"/>
+    <cellStyle name="Обычный 3 9 4" xfId="2254"/>
+    <cellStyle name="Обычный 3 9 5" xfId="2255"/>
+    <cellStyle name="Обычный 3 9 6" xfId="2256"/>
+    <cellStyle name="Обычный 3_Б-17-10-Г_2019" xfId="2257"/>
+    <cellStyle name="Обычный 30 2" xfId="2258"/>
+    <cellStyle name="Обычный 4" xfId="2259"/>
+    <cellStyle name="Обычный 4 10" xfId="2260"/>
+    <cellStyle name="Обычный 4 10 2" xfId="2261"/>
+    <cellStyle name="Обычный 4 10 3" xfId="2262"/>
+    <cellStyle name="Обычный 4 10 4" xfId="2263"/>
+    <cellStyle name="Обычный 4 10 5" xfId="2264"/>
+    <cellStyle name="Обычный 4 10 6" xfId="2265"/>
+    <cellStyle name="Обычный 4 11" xfId="2266"/>
+    <cellStyle name="Обычный 4 12" xfId="2267"/>
+    <cellStyle name="Обычный 4 13" xfId="2268"/>
+    <cellStyle name="Обычный 4 14" xfId="2269"/>
+    <cellStyle name="Обычный 4 15" xfId="2270"/>
+    <cellStyle name="Обычный 4 16" xfId="2944"/>
+    <cellStyle name="Обычный 4 17" xfId="2989"/>
+    <cellStyle name="Обычный 4 2" xfId="2271"/>
+    <cellStyle name="Обычный 4 2 2" xfId="2272"/>
+    <cellStyle name="Обычный 4 2 3" xfId="2273"/>
+    <cellStyle name="Обычный 4 2 4" xfId="2274"/>
+    <cellStyle name="Обычный 4 2 5" xfId="2275"/>
+    <cellStyle name="Обычный 4 2 6" xfId="2276"/>
+    <cellStyle name="Обычный 4 2 7" xfId="2945"/>
+    <cellStyle name="Обычный 4 3" xfId="2277"/>
+    <cellStyle name="Обычный 4 3 2" xfId="2278"/>
+    <cellStyle name="Обычный 4 3 3" xfId="2279"/>
+    <cellStyle name="Обычный 4 3 4" xfId="2280"/>
+    <cellStyle name="Обычный 4 3 5" xfId="2281"/>
+    <cellStyle name="Обычный 4 3 6" xfId="2282"/>
+    <cellStyle name="Обычный 4 4" xfId="2283"/>
+    <cellStyle name="Обычный 4 4 2" xfId="2284"/>
+    <cellStyle name="Обычный 4 4 3" xfId="2285"/>
+    <cellStyle name="Обычный 4 4 4" xfId="2286"/>
+    <cellStyle name="Обычный 4 4 5" xfId="2287"/>
+    <cellStyle name="Обычный 4 4 6" xfId="2288"/>
+    <cellStyle name="Обычный 4 5" xfId="2289"/>
+    <cellStyle name="Обычный 4 5 2" xfId="2290"/>
+    <cellStyle name="Обычный 4 5 3" xfId="2291"/>
+    <cellStyle name="Обычный 4 5 4" xfId="2292"/>
+    <cellStyle name="Обычный 4 5 5" xfId="2293"/>
+    <cellStyle name="Обычный 4 5 6" xfId="2294"/>
+    <cellStyle name="Обычный 4 6" xfId="2295"/>
+    <cellStyle name="Обычный 4 6 2" xfId="2296"/>
+    <cellStyle name="Обычный 4 6 3" xfId="2297"/>
+    <cellStyle name="Обычный 4 6 4" xfId="2298"/>
+    <cellStyle name="Обычный 4 6 5" xfId="2299"/>
+    <cellStyle name="Обычный 4 6 6" xfId="2300"/>
+    <cellStyle name="Обычный 4 7" xfId="2301"/>
+    <cellStyle name="Обычный 4 7 2" xfId="2302"/>
+    <cellStyle name="Обычный 4 7 3" xfId="2303"/>
+    <cellStyle name="Обычный 4 7 4" xfId="2304"/>
+    <cellStyle name="Обычный 4 7 5" xfId="2305"/>
+    <cellStyle name="Обычный 4 7 6" xfId="2306"/>
+    <cellStyle name="Обычный 4 8" xfId="2307"/>
+    <cellStyle name="Обычный 4 8 2" xfId="2308"/>
+    <cellStyle name="Обычный 4 8 3" xfId="2309"/>
+    <cellStyle name="Обычный 4 8 4" xfId="2310"/>
+    <cellStyle name="Обычный 4 8 5" xfId="2311"/>
+    <cellStyle name="Обычный 4 8 6" xfId="2312"/>
+    <cellStyle name="Обычный 4 9" xfId="2313"/>
+    <cellStyle name="Обычный 4 9 2" xfId="2314"/>
+    <cellStyle name="Обычный 4 9 2 2" xfId="2315"/>
+    <cellStyle name="Обычный 4 9 2 3" xfId="2316"/>
+    <cellStyle name="Обычный 4 9 2 4" xfId="2317"/>
+    <cellStyle name="Обычный 4 9 2 5" xfId="2318"/>
+    <cellStyle name="Обычный 4 9 2 6" xfId="2319"/>
+    <cellStyle name="Обычный 4 9 3" xfId="2320"/>
+    <cellStyle name="Обычный 4 9 3 2" xfId="2321"/>
+    <cellStyle name="Обычный 4 9 3 3" xfId="2322"/>
+    <cellStyle name="Обычный 4 9 3 4" xfId="2323"/>
+    <cellStyle name="Обычный 4 9 3 5" xfId="2324"/>
+    <cellStyle name="Обычный 4 9 3 6" xfId="2325"/>
+    <cellStyle name="Обычный 4 9 4" xfId="2326"/>
+    <cellStyle name="Обычный 4 9 5" xfId="2327"/>
+    <cellStyle name="Обычный 4 9 6" xfId="2328"/>
+    <cellStyle name="Обычный 4 9 7" xfId="2329"/>
+    <cellStyle name="Обычный 4 9 8" xfId="2330"/>
+    <cellStyle name="Обычный 5" xfId="2331"/>
+    <cellStyle name="Обычный 5 10" xfId="2332"/>
+    <cellStyle name="Обычный 5 10 2" xfId="2947"/>
+    <cellStyle name="Обычный 5 11" xfId="2333"/>
+    <cellStyle name="Обычный 5 11 2" xfId="2948"/>
+    <cellStyle name="Обычный 5 12" xfId="2334"/>
+    <cellStyle name="Обычный 5 12 2" xfId="2949"/>
+    <cellStyle name="Обычный 5 13" xfId="2946"/>
+    <cellStyle name="Обычный 5 2" xfId="2335"/>
+    <cellStyle name="Обычный 5 2 2" xfId="2336"/>
+    <cellStyle name="Обычный 5 2 3" xfId="2337"/>
+    <cellStyle name="Обычный 5 2 4" xfId="2338"/>
+    <cellStyle name="Обычный 5 2 5" xfId="2339"/>
+    <cellStyle name="Обычный 5 2 6" xfId="2340"/>
+    <cellStyle name="Обычный 5 3" xfId="2341"/>
+    <cellStyle name="Обычный 5 3 2" xfId="2342"/>
+    <cellStyle name="Обычный 5 3 3" xfId="2343"/>
+    <cellStyle name="Обычный 5 3 4" xfId="2344"/>
+    <cellStyle name="Обычный 5 3 5" xfId="2345"/>
+    <cellStyle name="Обычный 5 3 6" xfId="2346"/>
+    <cellStyle name="Обычный 5 4" xfId="2347"/>
+    <cellStyle name="Обычный 5 4 2" xfId="2348"/>
+    <cellStyle name="Обычный 5 4 3" xfId="2349"/>
+    <cellStyle name="Обычный 5 4 4" xfId="2350"/>
+    <cellStyle name="Обычный 5 4 5" xfId="2351"/>
+    <cellStyle name="Обычный 5 4 6" xfId="2352"/>
+    <cellStyle name="Обычный 5 5" xfId="2353"/>
+    <cellStyle name="Обычный 5 5 2" xfId="2354"/>
+    <cellStyle name="Обычный 5 5 3" xfId="2355"/>
+    <cellStyle name="Обычный 5 5 4" xfId="2356"/>
+    <cellStyle name="Обычный 5 5 5" xfId="2357"/>
+    <cellStyle name="Обычный 5 5 6" xfId="2358"/>
+    <cellStyle name="Обычный 5 6" xfId="2359"/>
+    <cellStyle name="Обычный 5 6 2" xfId="2360"/>
+    <cellStyle name="Обычный 5 6 2 2" xfId="2361"/>
+    <cellStyle name="Обычный 5 6 2 2 2" xfId="2362"/>
+    <cellStyle name="Обычный 5 6 2 2 2 2" xfId="2363"/>
+    <cellStyle name="Обычный 5 6 2 2 2 3" xfId="2951"/>
+    <cellStyle name="Обычный 5 6 2 2 3" xfId="2364"/>
+    <cellStyle name="Обычный 5 6 2 3" xfId="2365"/>
+    <cellStyle name="Обычный 5 6 2 3 2" xfId="2366"/>
+    <cellStyle name="Обычный 5 6 2 3 2 2" xfId="2952"/>
+    <cellStyle name="Обычный 5 6 2 4" xfId="2950"/>
+    <cellStyle name="Обычный 5 6 3" xfId="2367"/>
+    <cellStyle name="Обычный 5 6 4" xfId="2368"/>
+    <cellStyle name="Обычный 5 6 4 2" xfId="2369"/>
+    <cellStyle name="Обычный 5 6 4 3" xfId="2953"/>
+    <cellStyle name="Обычный 5 6 5" xfId="2370"/>
+    <cellStyle name="Обычный 5 7" xfId="2371"/>
+    <cellStyle name="Обычный 5 7 2" xfId="2954"/>
+    <cellStyle name="Обычный 5 8" xfId="2372"/>
+    <cellStyle name="Обычный 5 8 2" xfId="2955"/>
+    <cellStyle name="Обычный 5 9" xfId="2373"/>
+    <cellStyle name="Обычный 5 9 2" xfId="2956"/>
+    <cellStyle name="Обычный 50 2" xfId="2374"/>
+    <cellStyle name="Обычный 57 2" xfId="2375"/>
+    <cellStyle name="Обычный 58 2" xfId="2376"/>
+    <cellStyle name="Обычный 59 2" xfId="2377"/>
+    <cellStyle name="Обычный 6" xfId="2378"/>
+    <cellStyle name="Обычный 6 10" xfId="2379"/>
+    <cellStyle name="Обычный 6 11" xfId="2957"/>
+    <cellStyle name="Обычный 6 12" xfId="2994"/>
+    <cellStyle name="Обычный 6 2" xfId="2380"/>
+    <cellStyle name="Обычный 6 2 2" xfId="2381"/>
+    <cellStyle name="Обычный 6 2 3" xfId="2382"/>
+    <cellStyle name="Обычный 6 2 4" xfId="2383"/>
+    <cellStyle name="Обычный 6 2 5" xfId="2384"/>
+    <cellStyle name="Обычный 6 2 6" xfId="2385"/>
+    <cellStyle name="Обычный 6 3" xfId="2386"/>
+    <cellStyle name="Обычный 6 3 2" xfId="2387"/>
+    <cellStyle name="Обычный 6 3 3" xfId="2388"/>
+    <cellStyle name="Обычный 6 3 4" xfId="2389"/>
+    <cellStyle name="Обычный 6 3 5" xfId="2390"/>
+    <cellStyle name="Обычный 6 3 6" xfId="2391"/>
+    <cellStyle name="Обычный 6 4" xfId="2392"/>
+    <cellStyle name="Обычный 6 5" xfId="2393"/>
+    <cellStyle name="Обычный 6 6" xfId="2394"/>
+    <cellStyle name="Обычный 6 7" xfId="2395"/>
+    <cellStyle name="Обычный 6 8" xfId="2396"/>
+    <cellStyle name="Обычный 6 9" xfId="2397"/>
+    <cellStyle name="Обычный 60 2" xfId="2398"/>
+    <cellStyle name="Обычный 61 2" xfId="2399"/>
+    <cellStyle name="Обычный 62 2" xfId="2400"/>
+    <cellStyle name="Обычный 64 2" xfId="2401"/>
+    <cellStyle name="Обычный 65 2" xfId="2402"/>
+    <cellStyle name="Обычный 68 2" xfId="2403"/>
+    <cellStyle name="Обычный 7" xfId="2404"/>
+    <cellStyle name="Обычный 7 2" xfId="2405"/>
+    <cellStyle name="Обычный 7 2 2" xfId="2406"/>
+    <cellStyle name="Обычный 7 2 3" xfId="2407"/>
+    <cellStyle name="Обычный 7 2 4" xfId="2408"/>
+    <cellStyle name="Обычный 7 2 5" xfId="2409"/>
+    <cellStyle name="Обычный 7 2 6" xfId="2410"/>
+    <cellStyle name="Обычный 7 3" xfId="2411"/>
+    <cellStyle name="Обычный 7 4" xfId="2412"/>
+    <cellStyle name="Обычный 74 2" xfId="2413"/>
+    <cellStyle name="Обычный 75 2" xfId="2414"/>
+    <cellStyle name="Обычный 75 3" xfId="2415"/>
+    <cellStyle name="Обычный 75 4" xfId="2416"/>
+    <cellStyle name="Обычный 75 5" xfId="2417"/>
+    <cellStyle name="Обычный 76 2" xfId="2418"/>
+    <cellStyle name="Обычный 77 2" xfId="2419"/>
+    <cellStyle name="Обычный 77 3" xfId="2420"/>
+    <cellStyle name="Обычный 77 4" xfId="2421"/>
+    <cellStyle name="Обычный 78 2" xfId="2422"/>
+    <cellStyle name="Обычный 78 3" xfId="2423"/>
+    <cellStyle name="Обычный 78 4" xfId="2424"/>
+    <cellStyle name="Обычный 78 5" xfId="2425"/>
+    <cellStyle name="Обычный 79 2" xfId="2426"/>
+    <cellStyle name="Обычный 8" xfId="2427"/>
+    <cellStyle name="Обычный 8 2" xfId="2428"/>
+    <cellStyle name="Обычный 8 3" xfId="2429"/>
+    <cellStyle name="Обычный 80 2" xfId="2430"/>
+    <cellStyle name="Обычный 80 3" xfId="2431"/>
+    <cellStyle name="Обычный 80 4" xfId="2432"/>
+    <cellStyle name="Обычный 80 5" xfId="2433"/>
+    <cellStyle name="Обычный 81 2" xfId="2434"/>
+    <cellStyle name="Обычный 82 2" xfId="2435"/>
+    <cellStyle name="Обычный 9" xfId="2436"/>
+    <cellStyle name="Обычный 91 2" xfId="2437"/>
+    <cellStyle name="Обычный 92 2" xfId="2438"/>
+    <cellStyle name="Обычный 96 2" xfId="2439"/>
+    <cellStyle name="Обычный 97 2" xfId="2440"/>
+    <cellStyle name="Обычный 98 2" xfId="2441"/>
+    <cellStyle name="Обычный 99 2" xfId="2442"/>
+    <cellStyle name="Плохой 10" xfId="2443"/>
+    <cellStyle name="Плохой 11" xfId="2444"/>
+    <cellStyle name="Плохой 12" xfId="2445"/>
+    <cellStyle name="Плохой 13" xfId="2446"/>
+    <cellStyle name="Плохой 14" xfId="2447"/>
+    <cellStyle name="Плохой 15" xfId="2448"/>
+    <cellStyle name="Плохой 16" xfId="2449"/>
+    <cellStyle name="Плохой 2" xfId="2450"/>
+    <cellStyle name="Плохой 2 10" xfId="2451"/>
+    <cellStyle name="Плохой 2 11" xfId="2452"/>
+    <cellStyle name="Плохой 2 12" xfId="2453"/>
+    <cellStyle name="Плохой 2 13" xfId="2454"/>
+    <cellStyle name="Плохой 2 14" xfId="2455"/>
+    <cellStyle name="Плохой 2 15" xfId="2456"/>
+    <cellStyle name="Плохой 2 2" xfId="2457"/>
+    <cellStyle name="Плохой 2 3" xfId="2458"/>
+    <cellStyle name="Плохой 2 4" xfId="2459"/>
+    <cellStyle name="Плохой 2 5" xfId="2460"/>
+    <cellStyle name="Плохой 2 6" xfId="2461"/>
+    <cellStyle name="Плохой 2 7" xfId="2462"/>
+    <cellStyle name="Плохой 2 8" xfId="2463"/>
+    <cellStyle name="Плохой 2 9" xfId="2464"/>
+    <cellStyle name="Плохой 3" xfId="2465"/>
+    <cellStyle name="Плохой 4" xfId="2466"/>
+    <cellStyle name="Плохой 5" xfId="2467"/>
+    <cellStyle name="Плохой 6" xfId="2468"/>
+    <cellStyle name="Плохой 7" xfId="2469"/>
+    <cellStyle name="Плохой 8" xfId="2470"/>
+    <cellStyle name="Плохой 9" xfId="2471"/>
+    <cellStyle name="Пояснение 10" xfId="2472"/>
+    <cellStyle name="Пояснение 11" xfId="2473"/>
+    <cellStyle name="Пояснение 12" xfId="2474"/>
+    <cellStyle name="Пояснение 13" xfId="2475"/>
+    <cellStyle name="Пояснение 14" xfId="2476"/>
+    <cellStyle name="Пояснение 15" xfId="2477"/>
+    <cellStyle name="Пояснение 16" xfId="2478"/>
+    <cellStyle name="Пояснение 2" xfId="2479"/>
+    <cellStyle name="Пояснение 2 10" xfId="2480"/>
+    <cellStyle name="Пояснение 2 11" xfId="2481"/>
+    <cellStyle name="Пояснение 2 12" xfId="2482"/>
+    <cellStyle name="Пояснение 2 13" xfId="2483"/>
+    <cellStyle name="Пояснение 2 14" xfId="2484"/>
+    <cellStyle name="Пояснение 2 15" xfId="2485"/>
+    <cellStyle name="Пояснение 2 2" xfId="2486"/>
+    <cellStyle name="Пояснение 2 3" xfId="2487"/>
+    <cellStyle name="Пояснение 2 4" xfId="2488"/>
+    <cellStyle name="Пояснение 2 5" xfId="2489"/>
+    <cellStyle name="Пояснение 2 6" xfId="2490"/>
+    <cellStyle name="Пояснение 2 7" xfId="2491"/>
+    <cellStyle name="Пояснение 2 8" xfId="2492"/>
+    <cellStyle name="Пояснение 2 9" xfId="2493"/>
+    <cellStyle name="Пояснение 3" xfId="2494"/>
+    <cellStyle name="Пояснение 4" xfId="2495"/>
+    <cellStyle name="Пояснение 5" xfId="2496"/>
+    <cellStyle name="Пояснение 6" xfId="2497"/>
+    <cellStyle name="Пояснение 7" xfId="2498"/>
+    <cellStyle name="Пояснение 8" xfId="2499"/>
+    <cellStyle name="Пояснение 9" xfId="2500"/>
+    <cellStyle name="Примечание 10" xfId="2501"/>
+    <cellStyle name="Примечание 10 2" xfId="2958"/>
+    <cellStyle name="Примечание 11" xfId="2502"/>
+    <cellStyle name="Примечание 11 2" xfId="2959"/>
+    <cellStyle name="Примечание 12" xfId="2503"/>
+    <cellStyle name="Примечание 12 2" xfId="2960"/>
+    <cellStyle name="Примечание 13" xfId="2504"/>
+    <cellStyle name="Примечание 13 2" xfId="2961"/>
+    <cellStyle name="Примечание 14" xfId="2505"/>
+    <cellStyle name="Примечание 14 2" xfId="2962"/>
+    <cellStyle name="Примечание 15" xfId="2506"/>
+    <cellStyle name="Примечание 15 2" xfId="2963"/>
+    <cellStyle name="Примечание 16" xfId="2507"/>
+    <cellStyle name="Примечание 16 2" xfId="2964"/>
+    <cellStyle name="Примечание 2" xfId="2508"/>
+    <cellStyle name="Примечание 2 10" xfId="2509"/>
+    <cellStyle name="Примечание 2 10 2" xfId="2966"/>
+    <cellStyle name="Примечание 2 11" xfId="2510"/>
+    <cellStyle name="Примечание 2 11 2" xfId="2967"/>
+    <cellStyle name="Примечание 2 12" xfId="2511"/>
+    <cellStyle name="Примечание 2 12 2" xfId="2968"/>
+    <cellStyle name="Примечание 2 13" xfId="2512"/>
+    <cellStyle name="Примечание 2 13 2" xfId="2969"/>
+    <cellStyle name="Примечание 2 14" xfId="2513"/>
+    <cellStyle name="Примечание 2 14 2" xfId="2970"/>
+    <cellStyle name="Примечание 2 15" xfId="2514"/>
+    <cellStyle name="Примечание 2 15 2" xfId="2971"/>
+    <cellStyle name="Примечание 2 16" xfId="2965"/>
+    <cellStyle name="Примечание 2 2" xfId="2515"/>
+    <cellStyle name="Примечание 2 2 2" xfId="2972"/>
+    <cellStyle name="Примечание 2 3" xfId="2516"/>
+    <cellStyle name="Примечание 2 3 2" xfId="2973"/>
+    <cellStyle name="Примечание 2 4" xfId="2517"/>
+    <cellStyle name="Примечание 2 4 2" xfId="2974"/>
+    <cellStyle name="Примечание 2 5" xfId="2518"/>
+    <cellStyle name="Примечание 2 5 2" xfId="2975"/>
+    <cellStyle name="Примечание 2 6" xfId="2519"/>
+    <cellStyle name="Примечание 2 6 2" xfId="2976"/>
+    <cellStyle name="Примечание 2 7" xfId="2520"/>
+    <cellStyle name="Примечание 2 7 2" xfId="2977"/>
+    <cellStyle name="Примечание 2 8" xfId="2521"/>
+    <cellStyle name="Примечание 2 8 2" xfId="2978"/>
+    <cellStyle name="Примечание 2 9" xfId="2522"/>
+    <cellStyle name="Примечание 2 9 2" xfId="2979"/>
+    <cellStyle name="Примечание 3" xfId="2523"/>
+    <cellStyle name="Примечание 3 2" xfId="2980"/>
+    <cellStyle name="Примечание 4" xfId="2524"/>
+    <cellStyle name="Примечание 4 2" xfId="2981"/>
+    <cellStyle name="Примечание 5" xfId="2525"/>
+    <cellStyle name="Примечание 5 2" xfId="2982"/>
+    <cellStyle name="Примечание 6" xfId="2526"/>
+    <cellStyle name="Примечание 6 2" xfId="2983"/>
+    <cellStyle name="Примечание 7" xfId="2527"/>
+    <cellStyle name="Примечание 7 2" xfId="2984"/>
+    <cellStyle name="Примечание 8" xfId="2528"/>
+    <cellStyle name="Примечание 8 2" xfId="2985"/>
+    <cellStyle name="Примечание 9" xfId="2529"/>
+    <cellStyle name="Примечание 9 2" xfId="2986"/>
+    <cellStyle name="Связанная ячейка 10" xfId="2530"/>
+    <cellStyle name="Связанная ячейка 11" xfId="2531"/>
+    <cellStyle name="Связанная ячейка 12" xfId="2532"/>
+    <cellStyle name="Связанная ячейка 13" xfId="2533"/>
+    <cellStyle name="Связанная ячейка 14" xfId="2534"/>
+    <cellStyle name="Связанная ячейка 15" xfId="2535"/>
+    <cellStyle name="Связанная ячейка 16" xfId="2536"/>
+    <cellStyle name="Связанная ячейка 2" xfId="2537"/>
+    <cellStyle name="Связанная ячейка 2 10" xfId="2538"/>
+    <cellStyle name="Связанная ячейка 2 11" xfId="2539"/>
+    <cellStyle name="Связанная ячейка 2 12" xfId="2540"/>
+    <cellStyle name="Связанная ячейка 2 13" xfId="2541"/>
+    <cellStyle name="Связанная ячейка 2 14" xfId="2542"/>
+    <cellStyle name="Связанная ячейка 2 15" xfId="2543"/>
+    <cellStyle name="Связанная ячейка 2 2" xfId="2544"/>
+    <cellStyle name="Связанная ячейка 2 3" xfId="2545"/>
+    <cellStyle name="Связанная ячейка 2 4" xfId="2546"/>
+    <cellStyle name="Связанная ячейка 2 5" xfId="2547"/>
+    <cellStyle name="Связанная ячейка 2 6" xfId="2548"/>
+    <cellStyle name="Связанная ячейка 2 7" xfId="2549"/>
+    <cellStyle name="Связанная ячейка 2 8" xfId="2550"/>
+    <cellStyle name="Связанная ячейка 2 9" xfId="2551"/>
+    <cellStyle name="Связанная ячейка 3" xfId="2552"/>
+    <cellStyle name="Связанная ячейка 4" xfId="2553"/>
+    <cellStyle name="Связанная ячейка 5" xfId="2554"/>
+    <cellStyle name="Связанная ячейка 6" xfId="2555"/>
+    <cellStyle name="Связанная ячейка 7" xfId="2556"/>
+    <cellStyle name="Связанная ячейка 8" xfId="2557"/>
+    <cellStyle name="Связанная ячейка 9" xfId="2558"/>
+    <cellStyle name="Текст предупреждения 10" xfId="2559"/>
+    <cellStyle name="Текст предупреждения 11" xfId="2560"/>
+    <cellStyle name="Текст предупреждения 12" xfId="2561"/>
+    <cellStyle name="Текст предупреждения 13" xfId="2562"/>
+    <cellStyle name="Текст предупреждения 14" xfId="2563"/>
+    <cellStyle name="Текст предупреждения 15" xfId="2564"/>
+    <cellStyle name="Текст предупреждения 16" xfId="2565"/>
+    <cellStyle name="Текст предупреждения 2" xfId="2566"/>
+    <cellStyle name="Текст предупреждения 2 10" xfId="2567"/>
+    <cellStyle name="Текст предупреждения 2 11" xfId="2568"/>
+    <cellStyle name="Текст предупреждения 2 12" xfId="2569"/>
+    <cellStyle name="Текст предупреждения 2 13" xfId="2570"/>
+    <cellStyle name="Текст предупреждения 2 14" xfId="2571"/>
+    <cellStyle name="Текст предупреждения 2 15" xfId="2572"/>
+    <cellStyle name="Текст предупреждения 2 2" xfId="2573"/>
+    <cellStyle name="Текст предупреждения 2 3" xfId="2574"/>
+    <cellStyle name="Текст предупреждения 2 4" xfId="2575"/>
+    <cellStyle name="Текст предупреждения 2 5" xfId="2576"/>
+    <cellStyle name="Текст предупреждения 2 6" xfId="2577"/>
+    <cellStyle name="Текст предупреждения 2 7" xfId="2578"/>
+    <cellStyle name="Текст предупреждения 2 8" xfId="2579"/>
+    <cellStyle name="Текст предупреждения 2 9" xfId="2580"/>
+    <cellStyle name="Текст предупреждения 3" xfId="2581"/>
+    <cellStyle name="Текст предупреждения 4" xfId="2582"/>
+    <cellStyle name="Текст предупреждения 5" xfId="2583"/>
+    <cellStyle name="Текст предупреждения 6" xfId="2584"/>
+    <cellStyle name="Текст предупреждения 7" xfId="2585"/>
+    <cellStyle name="Текст предупреждения 8" xfId="2586"/>
+    <cellStyle name="Текст предупреждения 9" xfId="2587"/>
+    <cellStyle name="Хороший 10" xfId="2588"/>
+    <cellStyle name="Хороший 11" xfId="2589"/>
+    <cellStyle name="Хороший 12" xfId="2590"/>
+    <cellStyle name="Хороший 13" xfId="2591"/>
+    <cellStyle name="Хороший 14" xfId="2592"/>
+    <cellStyle name="Хороший 15" xfId="2593"/>
+    <cellStyle name="Хороший 16" xfId="2594"/>
+    <cellStyle name="Хороший 2" xfId="2595"/>
+    <cellStyle name="Хороший 2 10" xfId="2596"/>
+    <cellStyle name="Хороший 2 11" xfId="2597"/>
+    <cellStyle name="Хороший 2 12" xfId="2598"/>
+    <cellStyle name="Хороший 2 13" xfId="2599"/>
+    <cellStyle name="Хороший 2 14" xfId="2600"/>
+    <cellStyle name="Хороший 2 15" xfId="2601"/>
+    <cellStyle name="Хороший 2 2" xfId="2602"/>
+    <cellStyle name="Хороший 2 3" xfId="2603"/>
+    <cellStyle name="Хороший 2 4" xfId="2604"/>
+    <cellStyle name="Хороший 2 5" xfId="2605"/>
+    <cellStyle name="Хороший 2 6" xfId="2606"/>
+    <cellStyle name="Хороший 2 7" xfId="2607"/>
+    <cellStyle name="Хороший 2 8" xfId="2608"/>
+    <cellStyle name="Хороший 2 9" xfId="2609"/>
+    <cellStyle name="Хороший 3" xfId="2610"/>
+    <cellStyle name="Хороший 4" xfId="2611"/>
+    <cellStyle name="Хороший 5" xfId="2612"/>
+    <cellStyle name="Хороший 6" xfId="2613"/>
+    <cellStyle name="Хороший 7" xfId="2614"/>
+    <cellStyle name="Хороший 8" xfId="2615"/>
+    <cellStyle name="Хороший 9" xfId="2616"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -707,146 +7422,416 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/zko/spreadsheets/?industry=28254&amp;year=&amp;name=85285&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" customWidth="1"/>
+    <col min="2" max="2" width="84" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="21"/>
+      <c r="B1" s="21"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2" s="31" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" s="37" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="23" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="43" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" s="38" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="39" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="B8" s="41" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="51" x14ac:dyDescent="0.2">
+      <c r="A9" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="42" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A10" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="25"/>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="44" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="33" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="33" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="33" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="34">
+        <v>46246</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="34">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="35" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="35" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="36" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="26" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A22" s="21"/>
+      <c r="B22" s="21"/>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A23" s="21"/>
+      <c r="B23" s="21"/>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A24" s="21"/>
+      <c r="B24" s="21"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="99" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="27" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="27" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="27" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="27" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="27" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="28"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="29" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="28"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="28"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B15" s="1"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B16" s="1"/>
+    </row>
+    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B17" s="1"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="30" t="s">
+        <v>45</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M41"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="I30" sqref="I30"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I23" sqref="I23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="13" width="9.85546875" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="21" t="s">
+      <c r="A1" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="22"/>
-[...10 lines deleted...]
-      <c r="M1" s="22"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="11"/>
       <c r="B2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="23" t="s">
+      <c r="A3" s="48" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="24"/>
-[...10 lines deleted...]
-      <c r="M3" s="25"/>
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="50"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="12">
         <v>2015</v>
       </c>
       <c r="B4" s="14">
         <v>64.2</v>
       </c>
       <c r="C4" s="14">
         <v>109.5</v>
       </c>
       <c r="D4" s="14">
         <v>103.1</v>
       </c>
       <c r="E4" s="14">
         <v>90</v>
       </c>
       <c r="F4" s="14">
         <v>88.1</v>
       </c>
       <c r="G4" s="14">
         <v>100.3</v>
       </c>
       <c r="H4" s="14">
         <v>93.6</v>
@@ -1280,72 +8265,74 @@
     <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" s="12">
         <v>2026</v>
       </c>
       <c r="B15" s="14">
         <v>41.4</v>
       </c>
       <c r="C15" s="14">
         <v>102.3</v>
       </c>
       <c r="D15" s="14">
         <v>132.80000000000001</v>
       </c>
       <c r="E15" s="19">
         <v>90.1</v>
       </c>
       <c r="F15" s="19">
         <v>99.9</v>
       </c>
       <c r="G15" s="20">
         <v>115.3</v>
       </c>
       <c r="H15" s="19">
         <v>99.6</v>
       </c>
-      <c r="I15" s="14"/>
+      <c r="I15" s="14">
+        <v>124.3</v>
+      </c>
       <c r="J15" s="14"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
     </row>
     <row r="16" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="26" t="s">
+      <c r="A16" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="27"/>
-[...10 lines deleted...]
-      <c r="M16" s="28"/>
+      <c r="B16" s="52"/>
+      <c r="C16" s="52"/>
+      <c r="D16" s="52"/>
+      <c r="E16" s="52"/>
+      <c r="F16" s="52"/>
+      <c r="G16" s="52"/>
+      <c r="H16" s="52"/>
+      <c r="I16" s="52"/>
+      <c r="J16" s="52"/>
+      <c r="K16" s="52"/>
+      <c r="L16" s="52"/>
+      <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="13">
         <v>2015</v>
       </c>
       <c r="B17" s="14">
         <v>94.3</v>
       </c>
       <c r="C17" s="14">
         <v>104.3</v>
       </c>
       <c r="D17" s="14">
         <v>122.6</v>
       </c>
       <c r="E17" s="14">
         <v>94.5</v>
       </c>
       <c r="F17" s="14">
         <v>94.9</v>
       </c>
       <c r="G17" s="14">
         <v>123.5</v>
       </c>
       <c r="H17" s="14">
         <v>99.1</v>
@@ -1779,72 +8766,74 @@
     <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A28" s="13">
         <v>2026</v>
       </c>
       <c r="B28" s="14">
         <v>100.3</v>
       </c>
       <c r="C28" s="14">
         <v>101</v>
       </c>
       <c r="D28" s="14">
         <v>100.5</v>
       </c>
       <c r="E28" s="19">
         <v>101.5</v>
       </c>
       <c r="F28" s="19">
         <v>97.7</v>
       </c>
       <c r="G28" s="20">
         <v>100.3</v>
       </c>
       <c r="H28" s="19">
         <v>100.6</v>
       </c>
-      <c r="I28" s="14"/>
+      <c r="I28" s="14">
+        <v>101.4</v>
+      </c>
       <c r="J28" s="14"/>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
     </row>
     <row r="29" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="26" t="s">
+      <c r="A29" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="B29" s="27"/>
-[...10 lines deleted...]
-      <c r="M29" s="28"/>
+      <c r="B29" s="52"/>
+      <c r="C29" s="52"/>
+      <c r="D29" s="52"/>
+      <c r="E29" s="52"/>
+      <c r="F29" s="52"/>
+      <c r="G29" s="52"/>
+      <c r="H29" s="52"/>
+      <c r="I29" s="52"/>
+      <c r="J29" s="52"/>
+      <c r="K29" s="52"/>
+      <c r="L29" s="52"/>
+      <c r="M29" s="53"/>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A30" s="13">
         <v>2015</v>
       </c>
       <c r="B30" s="14">
         <v>94.3</v>
       </c>
       <c r="C30" s="14">
         <v>99.3</v>
       </c>
       <c r="D30" s="14">
         <v>106.4</v>
       </c>
       <c r="E30" s="14">
         <v>103.3</v>
       </c>
       <c r="F30" s="14">
         <v>100.1</v>
       </c>
       <c r="G30" s="14">
         <v>100.1</v>
       </c>
       <c r="H30" s="14">
         <v>99.9</v>
@@ -2278,131 +9267,132 @@
     <row r="41" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A41" s="12">
         <v>2026</v>
       </c>
       <c r="B41" s="14">
         <v>100.3</v>
       </c>
       <c r="C41" s="14">
         <v>100.7</v>
       </c>
       <c r="D41" s="14">
         <v>100.5</v>
       </c>
       <c r="E41" s="14">
         <v>100.7</v>
       </c>
       <c r="F41" s="14">
         <v>100</v>
       </c>
       <c r="G41" s="14">
         <v>100</v>
       </c>
       <c r="H41" s="14">
         <v>100</v>
       </c>
-      <c r="I41" s="18"/>
+      <c r="I41" s="14">
+        <v>100</v>
+      </c>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A29:M29"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y16"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="G14" sqref="G14"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I22" sqref="I22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="1" customWidth="1"/>
     <col min="2" max="13" width="11" style="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="9" customWidth="1"/>
     <col min="15" max="15" width="11.28515625" style="9" customWidth="1"/>
     <col min="16" max="25" width="10.7109375" style="9" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A1" s="29" t="s">
+      <c r="A1" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="29"/>
-[...10 lines deleted...]
-      <c r="M1" s="29"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="30"/>
-[...10 lines deleted...]
-      <c r="M2" s="30"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="3" t="s">
@@ -3047,83 +10037,86 @@
     <row r="16" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A16" s="8">
         <v>2026</v>
       </c>
       <c r="B16" s="10">
         <v>39652.300000000003</v>
       </c>
       <c r="C16" s="10">
         <v>40770.199999999997</v>
       </c>
       <c r="D16" s="10">
         <v>54199.5</v>
       </c>
       <c r="E16" s="10">
         <v>49007.199999999997</v>
       </c>
       <c r="F16" s="10">
         <v>49019.199999999997</v>
       </c>
       <c r="G16" s="10">
         <v>56614.9</v>
       </c>
       <c r="H16" s="10">
         <v>56430.5</v>
       </c>
-      <c r="I16" s="18"/>
+      <c r="I16" s="56">
+        <v>69837.8</v>
+      </c>
       <c r="J16" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="51" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
-      <vt:lpstr>Volume indices of retail trade</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Volume indices of retail trade </vt:lpstr>
       <vt:lpstr>The retail trade</vt:lpstr>
       <vt:lpstr>'The retail trade'!Область_печати</vt:lpstr>
-      <vt:lpstr>'Volume indices of retail trade'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>