--- v2 (2026-09-20)
+++ v3 (2026-10-30)
@@ -5,55 +5,55 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Sapieva\Desktop\Динамические ряды 2024торг\торг динамика месяц\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Sapieva\Desktop\Динамические ряды 2024торг\торг динамика месяц1\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="1500" yWindow="3630" windowWidth="22110" windowHeight="8475" activeTab="3"/>
+    <workbookView xWindow="1500" yWindow="3630" windowWidth="22110" windowHeight="8475"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="8" r:id="rId1"/>
     <sheet name="Conventions" sheetId="9" r:id="rId2"/>
     <sheet name="Volume indices of retail trade " sheetId="7" r:id="rId3"/>
     <sheet name="The retail trade" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'The retail trade'!$A$1:$M$16</definedName>
   </definedNames>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="63">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>The wholesale trade</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          mln. tenge</t>
   </si>
@@ -4081,82 +4081,82 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="1021" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="1021" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="1021" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="1021" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="1021" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="1021" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="1021" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="1021" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="23" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3002">
     <cellStyle name="20% - Акцент1 10" xfId="5"/>
     <cellStyle name="20% - Акцент1 11" xfId="6"/>
     <cellStyle name="20% - Акцент1 12" xfId="7"/>
     <cellStyle name="20% - Акцент1 13" xfId="8"/>
     <cellStyle name="20% - Акцент1 14" xfId="9"/>
     <cellStyle name="20% - Акцент1 15" xfId="10"/>
     <cellStyle name="20% - Акцент1 16" xfId="11"/>
     <cellStyle name="20% - Акцент1 2" xfId="12"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="13"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="14"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="15"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="16"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="17"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="18"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="19"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="20"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="21"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="22"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="23"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="24"/>
     <cellStyle name="20% - Акцент1 2 8" xfId="25"/>
     <cellStyle name="20% - Акцент1 2 9" xfId="26"/>
@@ -7433,52 +7433,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/zko/spreadsheets/?industry=28254&amp;year=&amp;name=85285&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B24"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.7109375" customWidth="1"/>
     <col min="2" max="2" width="84" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="21"/>
       <c r="B1" s="21"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="31" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="37" t="s">
@@ -7562,59 +7562,59 @@
       <c r="B13" s="33" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="32" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="45" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="34">
-        <v>46246</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="34">
-        <v>46279</v>
+        <v>46338</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>49</v>
       </c>
@@ -7704,134 +7704,134 @@
     </row>
     <row r="15" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B15" s="1"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="1"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B17" s="1"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="30" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I23" sqref="I23"/>
+      <selection activeCell="I11" sqref="I11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="13" width="9.85546875" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="47"/>
-[...10 lines deleted...]
-      <c r="M1" s="47"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="11"/>
       <c r="B2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="48" t="s">
+      <c r="A3" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="49"/>
-[...10 lines deleted...]
-      <c r="M3" s="50"/>
+      <c r="B3" s="50"/>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="51"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="12">
         <v>2015</v>
       </c>
       <c r="B4" s="14">
         <v>64.2</v>
       </c>
       <c r="C4" s="14">
         <v>109.5</v>
       </c>
       <c r="D4" s="14">
         <v>103.1</v>
       </c>
       <c r="E4" s="14">
         <v>90</v>
       </c>
       <c r="F4" s="14">
         <v>88.1</v>
       </c>
       <c r="G4" s="14">
         <v>100.3</v>
       </c>
       <c r="H4" s="14">
         <v>93.6</v>
@@ -8268,71 +8268,73 @@
       </c>
       <c r="B15" s="14">
         <v>41.4</v>
       </c>
       <c r="C15" s="14">
         <v>102.3</v>
       </c>
       <c r="D15" s="14">
         <v>132.80000000000001</v>
       </c>
       <c r="E15" s="19">
         <v>90.1</v>
       </c>
       <c r="F15" s="19">
         <v>99.9</v>
       </c>
       <c r="G15" s="20">
         <v>115.3</v>
       </c>
       <c r="H15" s="19">
         <v>99.6</v>
       </c>
       <c r="I15" s="14">
         <v>124.3</v>
       </c>
-      <c r="J15" s="14"/>
+      <c r="J15" s="14">
+        <v>119.8</v>
+      </c>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
     </row>
     <row r="16" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="51" t="s">
+      <c r="A16" s="52" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="52"/>
-[...10 lines deleted...]
-      <c r="M16" s="53"/>
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="53"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="53"/>
+      <c r="H16" s="53"/>
+      <c r="I16" s="53"/>
+      <c r="J16" s="53"/>
+      <c r="K16" s="53"/>
+      <c r="L16" s="53"/>
+      <c r="M16" s="54"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="13">
         <v>2015</v>
       </c>
       <c r="B17" s="14">
         <v>94.3</v>
       </c>
       <c r="C17" s="14">
         <v>104.3</v>
       </c>
       <c r="D17" s="14">
         <v>122.6</v>
       </c>
       <c r="E17" s="14">
         <v>94.5</v>
       </c>
       <c r="F17" s="14">
         <v>94.9</v>
       </c>
       <c r="G17" s="14">
         <v>123.5</v>
       </c>
       <c r="H17" s="14">
         <v>99.1</v>
@@ -8769,71 +8771,73 @@
       </c>
       <c r="B28" s="14">
         <v>100.3</v>
       </c>
       <c r="C28" s="14">
         <v>101</v>
       </c>
       <c r="D28" s="14">
         <v>100.5</v>
       </c>
       <c r="E28" s="19">
         <v>101.5</v>
       </c>
       <c r="F28" s="19">
         <v>97.7</v>
       </c>
       <c r="G28" s="20">
         <v>100.3</v>
       </c>
       <c r="H28" s="19">
         <v>100.6</v>
       </c>
       <c r="I28" s="14">
         <v>101.4</v>
       </c>
-      <c r="J28" s="14"/>
+      <c r="J28" s="14">
+        <v>101.2</v>
+      </c>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
     </row>
     <row r="29" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="51" t="s">
+      <c r="A29" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="B29" s="52"/>
-[...10 lines deleted...]
-      <c r="M29" s="53"/>
+      <c r="B29" s="53"/>
+      <c r="C29" s="53"/>
+      <c r="D29" s="53"/>
+      <c r="E29" s="53"/>
+      <c r="F29" s="53"/>
+      <c r="G29" s="53"/>
+      <c r="H29" s="53"/>
+      <c r="I29" s="53"/>
+      <c r="J29" s="53"/>
+      <c r="K29" s="53"/>
+      <c r="L29" s="53"/>
+      <c r="M29" s="54"/>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A30" s="13">
         <v>2015</v>
       </c>
       <c r="B30" s="14">
         <v>94.3</v>
       </c>
       <c r="C30" s="14">
         <v>99.3</v>
       </c>
       <c r="D30" s="14">
         <v>106.4</v>
       </c>
       <c r="E30" s="14">
         <v>103.3</v>
       </c>
       <c r="F30" s="14">
         <v>100.1</v>
       </c>
       <c r="G30" s="14">
         <v>100.1</v>
       </c>
       <c r="H30" s="14">
         <v>99.9</v>
@@ -9270,129 +9274,131 @@
       </c>
       <c r="B41" s="14">
         <v>100.3</v>
       </c>
       <c r="C41" s="14">
         <v>100.7</v>
       </c>
       <c r="D41" s="14">
         <v>100.5</v>
       </c>
       <c r="E41" s="14">
         <v>100.7</v>
       </c>
       <c r="F41" s="14">
         <v>100</v>
       </c>
       <c r="G41" s="14">
         <v>100</v>
       </c>
       <c r="H41" s="14">
         <v>100</v>
       </c>
       <c r="I41" s="14">
         <v>100</v>
       </c>
-      <c r="J41" s="18"/>
+      <c r="J41" s="14">
+        <v>100</v>
+      </c>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A29:M29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y16"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I22" sqref="I22"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="1" customWidth="1"/>
     <col min="2" max="13" width="11" style="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="9" customWidth="1"/>
     <col min="15" max="15" width="11.28515625" style="9" customWidth="1"/>
     <col min="16" max="25" width="10.7109375" style="9" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="54"/>
-[...10 lines deleted...]
-      <c r="M1" s="54"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="55"/>
-[...10 lines deleted...]
-      <c r="M2" s="55"/>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="3" t="s">
@@ -10037,54 +10043,56 @@
     <row r="16" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A16" s="8">
         <v>2026</v>
       </c>
       <c r="B16" s="10">
         <v>39652.300000000003</v>
       </c>
       <c r="C16" s="10">
         <v>40770.199999999997</v>
       </c>
       <c r="D16" s="10">
         <v>54199.5</v>
       </c>
       <c r="E16" s="10">
         <v>49007.199999999997</v>
       </c>
       <c r="F16" s="10">
         <v>49019.199999999997</v>
       </c>
       <c r="G16" s="10">
         <v>56614.9</v>
       </c>
       <c r="H16" s="10">
         <v>56430.5</v>
       </c>
-      <c r="I16" s="56">
+      <c r="I16" s="46">
         <v>69837.8</v>
       </c>
-      <c r="J16" s="18"/>
+      <c r="J16" s="46">
+        <v>83662.899999999994</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="51" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>