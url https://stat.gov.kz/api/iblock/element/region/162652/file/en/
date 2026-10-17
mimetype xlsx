--- v4 (2026-09-07)
+++ v5 (2026-10-17)
@@ -1,124 +1,251 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.06.2026\eng\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.08.2026\eng\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="8865" yWindow="225" windowWidth="7965" windowHeight="9150"/>
+    <workbookView xWindow="8865" yWindow="225" windowWidth="7965" windowHeight="9150" activeTab="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Symbols" sheetId="3" r:id="rId2"/>
+    <sheet name="IIP" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">IIP!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <si>
     <t>Natural water, thousand cubic meters m</t>
   </si>
   <si>
     <t>Drinking water, thousand cubic meters m</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
     <t>January-May</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January- July</t>
   </si>
   <si>
     <t>January-August</t>
   </si>
   <si>
     <t>January-September</t>
   </si>
   <si>
     <t>January-October</t>
   </si>
   <si>
     <t>January-November</t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
     <t xml:space="preserve">Output of basic industrial products in the city of Shymkent 2026 </t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Statistical indicator name</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>thousand cubic meters m</t>
+  </si>
+  <si>
+    <t>Short name of the KSP</t>
+  </si>
+  <si>
+    <t>Products produced in kind</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>Definition of the indicator</t>
+  </si>
+  <si>
+    <t>Production taking into account the products spent on industrial and production needs within the enterprise (intra-factory turnover)and produced from raw materials</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Definition sources</t>
+  </si>
+  <si>
+    <t>Methodology for the formation of indicators and the calculation of the gross output of industrial products (goods, services) Approved by the order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan dated December 20, 2017 202</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>Forms of statistical observation</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t>Date of the last update:</t>
+  </si>
+  <si>
+    <t>Date of the next update:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible person</t>
+  </si>
+  <si>
+    <t>Phone number:</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Symbols:</t>
+  </si>
+  <si>
+    <t>"-" No production</t>
+  </si>
+  <si>
+    <t>"*" - Operational data</t>
+  </si>
+  <si>
+    <t>«х» – Data is confidential</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are due to rounding.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Department of Industral, Agricultural and Environmental Statistics </t>
+  </si>
+  <si>
+    <t>Abenova Zhanar Nurzhanovna</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7252 39-50-74</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zh.abenova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/shymkent/spreadsheets/?industry=28252&amp;year=2026&amp;name=95329&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Output of basic industrial products in the  region of Shymkent city</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="20">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -151,111 +278,178 @@
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -263,82 +457,143 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="7">
+    <cellStyle name="Excel Built-in Normal 1" xfId="4"/>
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="6"/>
+    <cellStyle name="Обычный 3 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="1"/>
+    <cellStyle name="Обычный_таблицы1" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -583,94 +838,365 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.abenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F7" sqref="F7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="26.5703125" customWidth="1"/>
+    <col min="2" max="2" width="55.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" s="24" customFormat="1" ht="12.75">
+      <c r="A1" s="23"/>
+      <c r="B1" s="23"/>
+    </row>
+    <row r="2" spans="1:13" s="26" customFormat="1" ht="12.75">
+      <c r="A2" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2" s="25">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="26" customFormat="1" ht="12.75">
+      <c r="A3" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="27" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="26" customFormat="1" ht="12.75">
+      <c r="A4" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="28" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="26" customFormat="1" ht="12.75">
+      <c r="A5" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="28" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="26" customFormat="1" ht="12.75">
+      <c r="A6" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="25">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="26" customFormat="1" ht="38.25">
+      <c r="A7" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="29" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="26" customFormat="1" ht="12.75">
+      <c r="A8" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" s="28" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="26" customFormat="1" ht="63.75">
+      <c r="A9" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="29" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="26" customFormat="1" ht="12.75">
+      <c r="A10" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="29" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="26" customFormat="1" ht="12.75">
+      <c r="A11" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="29"/>
+      <c r="M11" s="30"/>
+    </row>
+    <row r="12" spans="1:13" s="26" customFormat="1" ht="12.75">
+      <c r="A12" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="M12" s="30"/>
+    </row>
+    <row r="13" spans="1:13" s="26" customFormat="1" ht="12.75">
+      <c r="A13" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="M13" s="30"/>
+    </row>
+    <row r="14" spans="1:13" s="26" customFormat="1" ht="37.5" customHeight="1">
+      <c r="A14" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="32" t="s">
+        <v>54</v>
+      </c>
+      <c r="M14" s="30"/>
+    </row>
+    <row r="15" spans="1:13" s="26" customFormat="1" ht="12.75">
+      <c r="A15" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="M15" s="30"/>
+    </row>
+    <row r="16" spans="1:13" s="24" customFormat="1" ht="12.75">
+      <c r="A16" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="34">
+        <v>46287</v>
+      </c>
+      <c r="M16" s="35"/>
+    </row>
+    <row r="17" spans="1:13" s="24" customFormat="1" ht="12.75">
+      <c r="A17" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="34">
+        <v>46313</v>
+      </c>
+      <c r="M17" s="36"/>
+    </row>
+    <row r="18" spans="1:13" s="24" customFormat="1" ht="25.5">
+      <c r="A18" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="43" t="s">
+        <v>50</v>
+      </c>
+      <c r="M18" s="35"/>
+    </row>
+    <row r="19" spans="1:13" s="24" customFormat="1" ht="12.75">
+      <c r="A19" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="37" t="s">
+        <v>51</v>
+      </c>
+      <c r="M19" s="36"/>
+    </row>
+    <row r="20" spans="1:13" s="24" customFormat="1" ht="12.75">
+      <c r="A20" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="M20" s="35"/>
+    </row>
+    <row r="21" spans="1:13" s="24" customFormat="1" ht="12.75">
+      <c r="A21" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="39" t="s">
+        <v>53</v>
+      </c>
+      <c r="M21" s="36"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx"/>
+    <hyperlink ref="B21" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B1:B15"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B15" sqref="B15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="2" max="2" width="95.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:2" s="40" customFormat="1" ht="12.75"/>
+    <row r="2" spans="2:2" s="40" customFormat="1" ht="12.75">
+      <c r="B2" s="41"/>
+    </row>
+    <row r="3" spans="2:2" s="40" customFormat="1" ht="12.75"/>
+    <row r="4" spans="2:2" s="40" customFormat="1" ht="12.75">
+      <c r="B4" s="42"/>
+    </row>
+    <row r="5" spans="2:2" s="40" customFormat="1" ht="12.75">
+      <c r="B5" s="42"/>
+    </row>
+    <row r="6" spans="2:2" s="40" customFormat="1" ht="12.75">
+      <c r="B6" s="42" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" s="40" customFormat="1" ht="12.75">
+      <c r="B7" s="42" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" s="40" customFormat="1" ht="12.75">
+      <c r="B8" s="42" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" s="40" customFormat="1" ht="12.75">
+      <c r="B9" s="42" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" s="40" customFormat="1" ht="12.75">
+      <c r="B10" s="42"/>
+    </row>
+    <row r="11" spans="2:2" s="40" customFormat="1" ht="12.75">
+      <c r="B11" s="42" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" s="40" customFormat="1" ht="12.75">
+      <c r="B12" s="42"/>
+    </row>
+    <row r="13" spans="2:2" s="40" customFormat="1" ht="12.75">
+      <c r="B13" s="42"/>
+    </row>
+    <row r="14" spans="2:2" s="40" customFormat="1" ht="12.75">
+      <c r="B14" s="42"/>
+    </row>
+    <row r="15" spans="2:2" s="40" customFormat="1" ht="12.75">
+      <c r="B15" s="48" t="s">
+        <v>49</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N14"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C19" sqref="C19"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
-    <col min="2" max="2" width="13.5703125" style="2" customWidth="1"/>
-    <col min="3" max="3" width="14" style="2" customWidth="1"/>
+    <col min="2" max="2" width="11.140625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="11.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="16.140625" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="2" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="3" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A2" s="23" t="s">
+      <c r="A2" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="23"/>
-[...10 lines deleted...]
-      <c r="M2" s="23"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
     </row>
     <row r="3" spans="1:14" s="1" customFormat="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
     </row>
     <row r="4" spans="1:14" s="10" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="5"/>
       <c r="B4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="6" t="s">
@@ -708,145 +1234,151 @@
     <row r="5" spans="1:14" s="13" customFormat="1" ht="22.5">
       <c r="A5" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="22">
         <v>4789.3</v>
       </c>
       <c r="C5" s="15">
         <v>9653.2000000000007</v>
       </c>
       <c r="D5" s="15">
         <v>14206.5</v>
       </c>
       <c r="E5" s="22">
         <v>19150.3</v>
       </c>
       <c r="F5" s="15">
         <v>25062.1</v>
       </c>
       <c r="G5" s="15">
         <v>31714.6</v>
       </c>
       <c r="H5" s="15">
         <v>38010</v>
       </c>
-      <c r="I5" s="15"/>
+      <c r="I5" s="15">
+        <v>45210.9</v>
+      </c>
       <c r="J5" s="15"/>
       <c r="K5" s="15"/>
       <c r="L5" s="15"/>
       <c r="M5" s="15"/>
     </row>
     <row r="6" spans="1:14" s="13" customFormat="1" ht="22.5">
       <c r="A6" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="14">
         <v>4789.3</v>
       </c>
       <c r="C6" s="16">
         <v>9653.2000000000007</v>
       </c>
       <c r="D6" s="16">
         <v>14206.5</v>
       </c>
       <c r="E6" s="14">
         <v>19150.3</v>
       </c>
       <c r="F6" s="16">
         <v>25062.1</v>
       </c>
       <c r="G6" s="16">
         <v>31714.6</v>
       </c>
       <c r="H6" s="16">
         <v>38010</v>
       </c>
-      <c r="I6" s="16"/>
+      <c r="I6" s="16">
+        <v>45210.9</v>
+      </c>
       <c r="J6" s="16"/>
       <c r="K6" s="16"/>
       <c r="L6" s="16"/>
       <c r="M6" s="16"/>
     </row>
     <row r="7" spans="1:14" s="10" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A7" s="24"/>
-[...7 lines deleted...]
-      <c r="I7" s="24"/>
+      <c r="A7" s="45"/>
+      <c r="B7" s="45"/>
+      <c r="C7" s="45"/>
+      <c r="D7" s="45"/>
+      <c r="E7" s="45"/>
+      <c r="F7" s="45"/>
+      <c r="G7" s="45"/>
+      <c r="H7" s="45"/>
+      <c r="I7" s="45"/>
       <c r="J7" s="8"/>
       <c r="K7" s="9"/>
       <c r="L7" s="9"/>
       <c r="M7" s="9"/>
     </row>
     <row r="8" spans="1:14" s="11" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A8" s="25"/>
-[...11 lines deleted...]
-      <c r="M8" s="26"/>
+      <c r="A8" s="46"/>
+      <c r="B8" s="46"/>
+      <c r="C8" s="46"/>
+      <c r="D8" s="46"/>
+      <c r="E8" s="46"/>
+      <c r="F8" s="46"/>
+      <c r="G8" s="46"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
     </row>
     <row r="9" spans="1:14" s="11" customFormat="1" ht="11.25">
       <c r="A9" s="12"/>
     </row>
     <row r="14" spans="1:14">
       <c r="K14" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:M8"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист 1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
+      <vt:lpstr>IIP</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>