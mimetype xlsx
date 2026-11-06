--- v5 (2026-10-17)
+++ v6 (2026-11-06)
@@ -4,55 +4,55 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.08.2026\eng\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Новая папка\Динамика 01.09.2026\eng\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="8865" yWindow="225" windowWidth="7965" windowHeight="9150" activeTab="1"/>
+    <workbookView xWindow="8865" yWindow="225" windowWidth="7965" windowHeight="9150"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Symbols" sheetId="3" r:id="rId2"/>
     <sheet name="IIP" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">IIP!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <si>
     <t>Natural water, thousand cubic meters m</t>
   </si>
   <si>
     <t>Drinking water, thousand cubic meters m</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
@@ -510,64 +510,64 @@
     </xf>
     <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Excel Built-in Normal 1" xfId="4"/>
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="6"/>
     <cellStyle name="Обычный 3 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="1"/>
     <cellStyle name="Обычный_таблицы1" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -849,52 +849,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.abenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F7" sqref="F7"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26.5703125" customWidth="1"/>
     <col min="2" max="2" width="55.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="24" customFormat="1" ht="12.75">
       <c r="A1" s="23"/>
       <c r="B1" s="23"/>
     </row>
     <row r="2" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A2" s="25" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="25">
         <v>151102</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A3" s="25" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="27" t="s">
@@ -983,60 +983,60 @@
       <c r="M13" s="30"/>
     </row>
     <row r="14" spans="1:13" s="26" customFormat="1" ht="37.5" customHeight="1">
       <c r="A14" s="25" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>54</v>
       </c>
       <c r="M14" s="30"/>
     </row>
     <row r="15" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A15" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>37</v>
       </c>
       <c r="M15" s="30"/>
     </row>
     <row r="16" spans="1:13" s="24" customFormat="1" ht="12.75">
       <c r="A16" s="25" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="34">
-        <v>46287</v>
+        <v>46311</v>
       </c>
       <c r="M16" s="35"/>
     </row>
     <row r="17" spans="1:13" s="24" customFormat="1" ht="12.75">
       <c r="A17" s="25" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="34">
-        <v>46313</v>
+        <v>46342</v>
       </c>
       <c r="M17" s="36"/>
     </row>
     <row r="18" spans="1:13" s="24" customFormat="1" ht="25.5">
       <c r="A18" s="25" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="43" t="s">
         <v>50</v>
       </c>
       <c r="M18" s="35"/>
     </row>
     <row r="19" spans="1:13" s="24" customFormat="1" ht="12.75">
       <c r="A19" s="25" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="37" t="s">
         <v>51</v>
       </c>
       <c r="M19" s="36"/>
     </row>
     <row r="20" spans="1:13" s="24" customFormat="1" ht="12.75">
       <c r="A20" s="25" t="s">
         <v>42</v>
       </c>
@@ -1045,51 +1045,51 @@
       </c>
       <c r="M20" s="35"/>
     </row>
     <row r="21" spans="1:13" s="24" customFormat="1" ht="12.75">
       <c r="A21" s="25" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="39" t="s">
         <v>53</v>
       </c>
       <c r="M21" s="36"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx"/>
     <hyperlink ref="B21" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B1:B15"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="95.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:2" s="40" customFormat="1" ht="12.75"/>
     <row r="2" spans="2:2" s="40" customFormat="1" ht="12.75">
       <c r="B2" s="41"/>
     </row>
     <row r="3" spans="2:2" s="40" customFormat="1" ht="12.75"/>
     <row r="4" spans="2:2" s="40" customFormat="1" ht="12.75">
       <c r="B4" s="42"/>
     </row>
     <row r="5" spans="2:2" s="40" customFormat="1" ht="12.75">
       <c r="B5" s="42"/>
     </row>
     <row r="6" spans="2:2" s="40" customFormat="1" ht="12.75">
       <c r="B6" s="42" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="7" spans="2:2" s="40" customFormat="1" ht="12.75">
@@ -1103,100 +1103,100 @@
       </c>
     </row>
     <row r="9" spans="2:2" s="40" customFormat="1" ht="12.75">
       <c r="B9" s="42" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="2:2" s="40" customFormat="1" ht="12.75">
       <c r="B10" s="42"/>
     </row>
     <row r="11" spans="2:2" s="40" customFormat="1" ht="12.75">
       <c r="B11" s="42" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="2:2" s="40" customFormat="1" ht="12.75">
       <c r="B12" s="42"/>
     </row>
     <row r="13" spans="2:2" s="40" customFormat="1" ht="12.75">
       <c r="B13" s="42"/>
     </row>
     <row r="14" spans="2:2" s="40" customFormat="1" ht="12.75">
       <c r="B14" s="42"/>
     </row>
     <row r="15" spans="2:2" s="40" customFormat="1" ht="12.75">
-      <c r="B15" s="48" t="s">
+      <c r="B15" s="44" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D23" sqref="D23"/>
+      <selection activeCell="I11" sqref="I11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="16.140625" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="2" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="3" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A2" s="44" t="s">
+      <c r="A2" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="44"/>
-[...10 lines deleted...]
-      <c r="M2" s="44"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
     </row>
     <row r="3" spans="1:14" s="1" customFormat="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
     </row>
     <row r="4" spans="1:14" s="10" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="5"/>
       <c r="B4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="6" t="s">
@@ -1237,117 +1237,121 @@
       </c>
       <c r="B5" s="22">
         <v>4789.3</v>
       </c>
       <c r="C5" s="15">
         <v>9653.2000000000007</v>
       </c>
       <c r="D5" s="15">
         <v>14206.5</v>
       </c>
       <c r="E5" s="22">
         <v>19150.3</v>
       </c>
       <c r="F5" s="15">
         <v>25062.1</v>
       </c>
       <c r="G5" s="15">
         <v>31714.6</v>
       </c>
       <c r="H5" s="15">
         <v>38010</v>
       </c>
       <c r="I5" s="15">
         <v>45210.9</v>
       </c>
-      <c r="J5" s="15"/>
+      <c r="J5" s="15">
+        <v>51998.1</v>
+      </c>
       <c r="K5" s="15"/>
       <c r="L5" s="15"/>
       <c r="M5" s="15"/>
     </row>
     <row r="6" spans="1:14" s="13" customFormat="1" ht="22.5">
       <c r="A6" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="14">
         <v>4789.3</v>
       </c>
       <c r="C6" s="16">
         <v>9653.2000000000007</v>
       </c>
       <c r="D6" s="16">
         <v>14206.5</v>
       </c>
       <c r="E6" s="14">
         <v>19150.3</v>
       </c>
       <c r="F6" s="16">
         <v>25062.1</v>
       </c>
       <c r="G6" s="16">
         <v>31714.6</v>
       </c>
       <c r="H6" s="16">
         <v>38010</v>
       </c>
       <c r="I6" s="16">
         <v>45210.9</v>
       </c>
-      <c r="J6" s="16"/>
+      <c r="J6" s="16">
+        <v>51998.1</v>
+      </c>
       <c r="K6" s="16"/>
       <c r="L6" s="16"/>
       <c r="M6" s="16"/>
     </row>
     <row r="7" spans="1:14" s="10" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A7" s="45"/>
-[...7 lines deleted...]
-      <c r="I7" s="45"/>
+      <c r="A7" s="46"/>
+      <c r="B7" s="46"/>
+      <c r="C7" s="46"/>
+      <c r="D7" s="46"/>
+      <c r="E7" s="46"/>
+      <c r="F7" s="46"/>
+      <c r="G7" s="46"/>
+      <c r="H7" s="46"/>
+      <c r="I7" s="46"/>
       <c r="J7" s="8"/>
       <c r="K7" s="9"/>
       <c r="L7" s="9"/>
       <c r="M7" s="9"/>
     </row>
     <row r="8" spans="1:14" s="11" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A8" s="46"/>
-[...11 lines deleted...]
-      <c r="M8" s="47"/>
+      <c r="A8" s="47"/>
+      <c r="B8" s="47"/>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="48"/>
+      <c r="I8" s="48"/>
+      <c r="J8" s="48"/>
+      <c r="K8" s="48"/>
+      <c r="L8" s="48"/>
+      <c r="M8" s="48"/>
     </row>
     <row r="9" spans="1:14" s="11" customFormat="1" ht="11.25">
       <c r="A9" s="12"/>
     </row>
     <row r="14" spans="1:14">
       <c r="K14" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:M8"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>