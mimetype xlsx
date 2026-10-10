--- v1 (2026-08-31)
+++ v2 (2026-10-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="3375" yWindow="630" windowWidth="26310" windowHeight="10500"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="67">
   <si>
     <t>307 894 614</t>
   </si>
   <si>
     <t>734 191 603</t>
   </si>
   <si>
     <t>Volume of products manufactured and services rendered</t>
   </si>
@@ -156,229 +156,181 @@
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>statistical form</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> of the nationwide statistical observation 1-PF "Report on the financial and economic activities of enterprises".</t>
     </r>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Classifications</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/classifiers/statistical/22/</t>
-[...1 lines deleted...]
-  <si>
     <t>Methodological Explanations:</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/respondents/statistical-forms/</t>
-[...1 lines deleted...]
-  <si>
     <t>Related Publications:</t>
   </si>
   <si>
     <t>Useful Links:</t>
   </si>
   <si>
-    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
-[...1 lines deleted...]
-  <si>
     <t>Date of Last Update:</t>
   </si>
   <si>
     <t>Date of Next Update:</t>
   </si>
   <si>
     <t>Responsible Structural Division</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
     <t xml:space="preserve">Phone number </t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>SIC code</t>
   </si>
   <si>
     <t>Since 2007</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/en/industries/business-statistics/stat-struct/spreadsheets/?year=2025&amp;name=64219&amp;period=year&amp;type=spreadsheets</t>
-[...1 lines deleted...]
-  <si>
     <t>+7 7112 514103</t>
   </si>
   <si>
     <t>a.nazargalieva@aspire.gov.kz</t>
   </si>
   <si>
     <t xml:space="preserve">Division of structural statistics </t>
   </si>
   <si>
     <t>Published by the Batys Kazakhstan region</t>
   </si>
   <si>
     <t>Nazargalieva Aigul Khamzinovna</t>
   </si>
   <si>
     <t xml:space="preserve">Indicator name </t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms  Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/respondents/statistical-forms/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/zko/spreadsheets/?industry=28264&amp;year=2025&amp;name=87532&amp;period=year&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...33 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
@@ -392,50 +344,69 @@
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -476,346 +447,335 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...117 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 2 2" xfId="6"/>
     <cellStyle name="Обычный 2 2 2 13 10" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -947,1293 +907,1281 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nazargalieva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nazargalieva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B29"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="G24" sqref="G24"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="J17" sqref="J17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="31.28515625" style="41" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="25"/>
+    <col min="1" max="1" width="31.28515625" style="14" customWidth="1"/>
+    <col min="2" max="2" width="112.7109375" style="14" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="A2" s="26" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="1"/>
+      <c r="B1" s="1"/>
+    </row>
+    <row r="2" spans="1:2" s="34" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A2" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="27" t="s">
+      <c r="B2" s="2" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="3" spans="1:2" s="28" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="29" t="s">
+    <row r="3" spans="1:2" s="34" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A3" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="27" t="s">
+      <c r="B3" s="2" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:2" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="58" t="s">
+    <row r="4" spans="1:2" s="34" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A4" s="54" t="s">
         <v>18</v>
       </c>
-      <c r="B4" s="30" t="s">
+      <c r="B4" s="4" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="5" spans="1:2" s="28" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B5" s="31" t="s">
+    <row r="5" spans="1:2" s="34" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A5" s="55"/>
+      <c r="B5" s="5" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="6" spans="1:2" s="28" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B6" s="30" t="s">
+    <row r="6" spans="1:2" s="34" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A6" s="55"/>
+      <c r="B6" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="7" spans="1:2" s="28" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B7" s="30" t="s">
+    <row r="7" spans="1:2" s="34" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="4" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="8" spans="1:2" s="28" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B8" s="30" t="s">
+    <row r="8" spans="1:2" s="34" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A8" s="55"/>
+      <c r="B8" s="4" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="9" spans="1:2" s="28" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B9" s="30" t="s">
+    <row r="9" spans="1:2" s="34" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A9" s="55"/>
+      <c r="B9" s="4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="10" spans="1:2" s="28" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B10" s="30" t="s">
+    <row r="10" spans="1:2" s="34" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A10" s="55"/>
+      <c r="B10" s="4" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="11" spans="1:2" s="28" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B11" s="30" t="s">
+    <row r="11" spans="1:2" s="34" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A11" s="55"/>
+      <c r="B11" s="4" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="12" spans="1:2" s="28" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B12" s="30" t="s">
+    <row r="12" spans="1:2" s="34" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A12" s="55"/>
+      <c r="B12" s="4" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="13" spans="1:2" s="28" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="32" t="s">
+    <row r="13" spans="1:2" s="34" customFormat="1" ht="15" customHeight="1">
+      <c r="A13" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="B13" s="27" t="s">
+      <c r="B13" s="2" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" s="34" customFormat="1" ht="87" customHeight="1">
+      <c r="A14" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" s="34" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A15" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" s="34" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A16" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" s="34" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A17" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" s="34" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A18" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="28" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" s="34" customFormat="1" ht="15" customHeight="1">
+      <c r="A19" s="33" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" s="31" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" s="34" customFormat="1" ht="15" customHeight="1">
+      <c r="A20" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="31" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" s="34" customFormat="1" ht="15" customHeight="1">
+      <c r="A21" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21" s="31" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" s="34" customFormat="1" ht="15" customHeight="1">
+      <c r="A22" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B22" s="31" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="15" customHeight="1">
+      <c r="A23" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B23" s="11">
+        <v>46216</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="15" customHeight="1">
+      <c r="A24" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B24" s="11">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" ht="15" customHeight="1">
+      <c r="A25" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B25" s="27" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="14" spans="1:2" s="28" customFormat="1" ht="93" customHeight="1" x14ac:dyDescent="0.2">
-[...72 lines deleted...]
-      <c r="A23" s="29" t="s">
+    <row r="26" spans="1:2" ht="15" customHeight="1">
+      <c r="A26" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="B23" s="38">
-[...4 lines deleted...]
-      <c r="A24" s="29" t="s">
+      <c r="B26" s="32" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" ht="15" customHeight="1">
+      <c r="A27" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="B24" s="38">
-[...4 lines deleted...]
-      <c r="A25" s="29" t="s">
+      <c r="B27" s="11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" ht="15" customHeight="1">
+      <c r="A28" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="B25" s="54" t="s">
-[...29 lines deleted...]
-      <c r="B29" s="40"/>
+      <c r="B28" s="31" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="12"/>
+      <c r="B29" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A4:A12"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B19" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B28" r:id="rId4"/>
+    <hyperlink ref="B28" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:B19"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="I36" sqref="I36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="43" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="43"/>
+    <col min="1" max="1" width="4.42578125" style="16" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="16" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B5" s="44" t="s">
+    <row r="2" spans="2:2">
+      <c r="B2" s="15"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="17" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="17" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="17" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="17" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="44" t="s">
+    <row r="9" spans="2:2">
+      <c r="B9" s="17" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="44" t="s">
+    <row r="10" spans="2:2">
+      <c r="B10" s="18" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-[...31 lines deleted...]
-        <v>66</v>
+    <row r="11" spans="2:2">
+      <c r="B11" s="19"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="19"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="19"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="19"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="20"/>
+    </row>
+    <row r="19" spans="2:2">
+      <c r="B19" s="21" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BG23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="N23" sqref="N23"/>
+      <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="H36" sqref="H36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="4"/>
-[...3 lines deleted...]
-    <col min="22" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="8.7109375" style="35" customWidth="1"/>
+    <col min="2" max="2" width="41.140625" style="35" customWidth="1"/>
+    <col min="3" max="5" width="11.5703125" style="35" customWidth="1"/>
+    <col min="6" max="8" width="12.5703125" style="35" customWidth="1"/>
+    <col min="9" max="17" width="11.5703125" style="35" customWidth="1"/>
+    <col min="18" max="19" width="12.7109375" style="35" customWidth="1"/>
+    <col min="20" max="21" width="12" style="35" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="35"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:59" x14ac:dyDescent="0.25">
-[...61 lines deleted...]
-      <c r="C2" s="60" t="s">
+    <row r="1" spans="1:59">
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+      <c r="N1" s="36"/>
+      <c r="O1" s="36"/>
+      <c r="P1" s="36"/>
+      <c r="Q1" s="36"/>
+      <c r="R1" s="36"/>
+      <c r="S1" s="36"/>
+      <c r="T1" s="36"/>
+      <c r="U1" s="36"/>
+      <c r="V1" s="36"/>
+      <c r="W1" s="36"/>
+      <c r="X1" s="36"/>
+      <c r="Y1" s="36"/>
+      <c r="Z1" s="36"/>
+      <c r="AA1" s="36"/>
+      <c r="AB1" s="36"/>
+      <c r="AC1" s="36"/>
+      <c r="AD1" s="36"/>
+      <c r="AE1" s="36"/>
+      <c r="AF1" s="36"/>
+      <c r="AG1" s="36"/>
+      <c r="AH1" s="36"/>
+      <c r="AI1" s="36"/>
+      <c r="AJ1" s="36"/>
+      <c r="AK1" s="36"/>
+      <c r="AL1" s="36"/>
+      <c r="AM1" s="36"/>
+      <c r="AN1" s="36"/>
+      <c r="AO1" s="36"/>
+      <c r="AP1" s="36"/>
+      <c r="AQ1" s="36"/>
+      <c r="AR1" s="36"/>
+      <c r="AS1" s="36"/>
+      <c r="AT1" s="36"/>
+      <c r="AU1" s="36"/>
+      <c r="AV1" s="36"/>
+      <c r="AW1" s="36"/>
+      <c r="AX1" s="36"/>
+      <c r="AY1" s="36"/>
+      <c r="AZ1" s="36"/>
+      <c r="BA1" s="36"/>
+      <c r="BB1" s="36"/>
+      <c r="BC1" s="36"/>
+      <c r="BD1" s="36"/>
+      <c r="BE1" s="36"/>
+      <c r="BF1" s="36"/>
+      <c r="BG1" s="36"/>
+    </row>
+    <row r="2" spans="1:59">
+      <c r="B2" s="30"/>
+      <c r="C2" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="D2" s="60"/>
-[...15 lines deleted...]
-      <c r="U3" s="22" t="s">
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+    </row>
+    <row r="3" spans="1:59">
+      <c r="U3" s="57" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:59" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C4" s="7">
+    <row r="4" spans="1:59">
+      <c r="A4" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B4" s="29" t="s">
+        <v>61</v>
+      </c>
+      <c r="C4" s="51">
         <v>2007</v>
       </c>
-      <c r="D4" s="7">
+      <c r="D4" s="51">
         <v>2008</v>
       </c>
-      <c r="E4" s="7">
+      <c r="E4" s="51">
         <v>2009</v>
       </c>
-      <c r="F4" s="7">
+      <c r="F4" s="51">
         <v>2010</v>
       </c>
-      <c r="G4" s="7">
+      <c r="G4" s="51">
         <v>2011</v>
       </c>
-      <c r="H4" s="7">
+      <c r="H4" s="51">
         <v>2012</v>
       </c>
-      <c r="I4" s="7">
+      <c r="I4" s="51">
         <v>2013</v>
       </c>
-      <c r="J4" s="7">
+      <c r="J4" s="51">
         <v>2014</v>
       </c>
-      <c r="K4" s="7">
+      <c r="K4" s="51">
         <v>2015</v>
       </c>
-      <c r="L4" s="7">
+      <c r="L4" s="51">
         <v>2016</v>
       </c>
-      <c r="M4" s="7">
+      <c r="M4" s="51">
         <v>2017</v>
       </c>
-      <c r="N4" s="7">
+      <c r="N4" s="51">
         <v>2018</v>
       </c>
-      <c r="O4" s="7">
+      <c r="O4" s="51">
         <v>2019</v>
       </c>
-      <c r="P4" s="7">
+      <c r="P4" s="51">
         <v>2020</v>
       </c>
-      <c r="Q4" s="7">
+      <c r="Q4" s="51">
         <v>2021</v>
       </c>
-      <c r="R4" s="8">
+      <c r="R4" s="52">
         <v>2022</v>
       </c>
-      <c r="S4" s="9">
+      <c r="S4" s="53">
         <v>2023</v>
       </c>
-      <c r="T4" s="7">
+      <c r="T4" s="51">
         <v>2024</v>
       </c>
-      <c r="U4" s="7">
+      <c r="U4" s="51">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:59" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A5" s="50">
+    <row r="5" spans="1:59" ht="25.5">
+      <c r="A5" s="23">
         <v>271305</v>
       </c>
-      <c r="B5" s="10" t="s">
+      <c r="B5" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="11">
+      <c r="C5" s="38">
         <v>116381255</v>
       </c>
-      <c r="D5" s="11">
+      <c r="D5" s="38">
         <v>349408843</v>
       </c>
-      <c r="E5" s="11">
+      <c r="E5" s="38">
         <v>847111004</v>
       </c>
-      <c r="F5" s="11">
+      <c r="F5" s="38">
         <v>979282404</v>
       </c>
-      <c r="G5" s="11">
+      <c r="G5" s="38">
         <v>1411452584</v>
       </c>
-      <c r="H5" s="11">
+      <c r="H5" s="38">
         <v>1446635975</v>
       </c>
-      <c r="I5" s="11">
+      <c r="I5" s="38">
         <v>405632675</v>
       </c>
-      <c r="J5" s="11">
+      <c r="J5" s="38">
         <v>433518010</v>
       </c>
-      <c r="K5" s="12">
+      <c r="K5" s="39">
         <v>426342445</v>
       </c>
-      <c r="L5" s="12">
+      <c r="L5" s="39">
         <v>554900401</v>
       </c>
-      <c r="M5" s="12">
+      <c r="M5" s="39">
         <v>555907824</v>
       </c>
-      <c r="N5" s="12">
+      <c r="N5" s="39">
         <v>541478480</v>
       </c>
-      <c r="O5" s="1">
+      <c r="O5" s="40">
         <v>712829545</v>
       </c>
-      <c r="P5" s="1">
+      <c r="P5" s="40">
         <v>547491610</v>
       </c>
-      <c r="Q5" s="1">
+      <c r="Q5" s="40">
         <v>553298016</v>
       </c>
-      <c r="R5" s="1">
+      <c r="R5" s="40">
         <v>750214954</v>
       </c>
-      <c r="S5" s="1">
+      <c r="S5" s="40">
         <v>860018129</v>
       </c>
-      <c r="T5" s="1">
+      <c r="T5" s="40">
         <v>886210991</v>
       </c>
-      <c r="U5" s="1">
+      <c r="U5" s="40">
         <v>1012600502</v>
       </c>
     </row>
-    <row r="6" spans="1:59" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="51">
+    <row r="6" spans="1:59" ht="12.95" customHeight="1">
+      <c r="A6" s="24">
         <v>271101</v>
       </c>
-      <c r="B6" s="10" t="s">
+      <c r="B6" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="11">
+      <c r="C6" s="38">
         <v>66093772</v>
       </c>
-      <c r="D6" s="11">
+      <c r="D6" s="38">
         <v>160976710</v>
       </c>
-      <c r="E6" s="11">
+      <c r="E6" s="38">
         <v>161183789</v>
       </c>
-      <c r="F6" s="11">
+      <c r="F6" s="38">
         <v>205495609</v>
       </c>
-      <c r="G6" s="11">
+      <c r="G6" s="38">
         <v>249366882</v>
       </c>
-      <c r="H6" s="11">
+      <c r="H6" s="38">
         <v>269150008</v>
       </c>
-      <c r="I6" s="11">
+      <c r="I6" s="38">
         <v>239057891</v>
       </c>
-      <c r="J6" s="11">
+      <c r="J6" s="38">
         <v>223383410</v>
       </c>
-      <c r="K6" s="12">
+      <c r="K6" s="39">
         <v>199854147</v>
       </c>
-      <c r="L6" s="12">
+      <c r="L6" s="39">
         <v>256611805</v>
       </c>
-      <c r="M6" s="12">
+      <c r="M6" s="39">
         <v>289170563</v>
       </c>
-      <c r="N6" s="12">
+      <c r="N6" s="39">
         <v>217908780</v>
       </c>
-      <c r="O6" s="1">
+      <c r="O6" s="40">
         <v>295742004</v>
       </c>
-      <c r="P6" s="1">
+      <c r="P6" s="40">
         <v>243970694</v>
       </c>
-      <c r="Q6" s="1">
+      <c r="Q6" s="40">
         <v>247434432</v>
       </c>
-      <c r="R6" s="1">
+      <c r="R6" s="40">
         <v>368341504</v>
       </c>
-      <c r="S6" s="1">
+      <c r="S6" s="40">
         <v>433890632</v>
       </c>
-      <c r="T6" s="1">
+      <c r="T6" s="40">
         <v>440435723</v>
       </c>
-      <c r="U6" s="1">
+      <c r="U6" s="40">
         <v>596168252</v>
       </c>
     </row>
-    <row r="7" spans="1:59" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="52">
+    <row r="7" spans="1:59" ht="12.95" customHeight="1">
+      <c r="A7" s="25">
         <v>271101</v>
       </c>
-      <c r="B7" s="13" t="s">
+      <c r="B7" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="11">
+      <c r="C7" s="38">
         <v>7916993</v>
       </c>
-      <c r="D7" s="14">
+      <c r="D7" s="42">
         <v>63678593</v>
       </c>
-      <c r="E7" s="14">
+      <c r="E7" s="42">
         <v>59617033</v>
       </c>
-      <c r="F7" s="14">
+      <c r="F7" s="42">
         <v>58047131</v>
       </c>
-      <c r="G7" s="14">
+      <c r="G7" s="42">
         <v>77281547</v>
       </c>
-      <c r="H7" s="14">
+      <c r="H7" s="42">
         <v>104912907</v>
       </c>
-      <c r="I7" s="14">
+      <c r="I7" s="42">
         <v>28513834</v>
       </c>
-      <c r="J7" s="14">
+      <c r="J7" s="42">
         <v>28799937</v>
       </c>
-      <c r="K7" s="12">
+      <c r="K7" s="39">
         <v>37930451</v>
       </c>
-      <c r="L7" s="12">
+      <c r="L7" s="39">
         <v>62516012</v>
       </c>
-      <c r="M7" s="12">
+      <c r="M7" s="39">
         <v>68355535</v>
       </c>
-      <c r="N7" s="12">
+      <c r="N7" s="39">
         <v>71797077</v>
       </c>
-      <c r="O7" s="1">
+      <c r="O7" s="40">
         <v>85460640</v>
       </c>
-      <c r="P7" s="1">
+      <c r="P7" s="40">
         <v>65843972</v>
       </c>
-      <c r="Q7" s="1">
+      <c r="Q7" s="40">
         <v>52102942</v>
       </c>
-      <c r="R7" s="1">
+      <c r="R7" s="40">
         <v>52232378</v>
       </c>
-      <c r="S7" s="1">
+      <c r="S7" s="40">
         <v>54468141</v>
       </c>
-      <c r="T7" s="1">
+      <c r="T7" s="40">
         <v>47544302</v>
       </c>
-      <c r="U7" s="1">
+      <c r="U7" s="40">
         <v>57042195</v>
       </c>
     </row>
-    <row r="8" spans="1:59" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="52">
+    <row r="8" spans="1:59" ht="12.95" customHeight="1">
+      <c r="A8" s="25">
         <v>271101</v>
       </c>
-      <c r="B8" s="10" t="s">
+      <c r="B8" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="11">
+      <c r="C8" s="38">
         <v>23292510</v>
       </c>
-      <c r="D8" s="11">
+      <c r="D8" s="38">
         <v>29363788</v>
       </c>
-      <c r="E8" s="11">
+      <c r="E8" s="38">
         <v>41167627</v>
       </c>
-      <c r="F8" s="11">
+      <c r="F8" s="38">
         <v>40579441</v>
       </c>
-      <c r="G8" s="11">
+      <c r="G8" s="38">
         <v>48153048</v>
       </c>
-      <c r="H8" s="15">
+      <c r="H8" s="43">
         <v>48284395</v>
       </c>
-      <c r="I8" s="11">
+      <c r="I8" s="38">
         <v>48292116</v>
       </c>
-      <c r="J8" s="11">
+      <c r="J8" s="38">
         <v>51439589</v>
       </c>
-      <c r="K8" s="12">
+      <c r="K8" s="39">
         <v>97034229</v>
       </c>
-      <c r="L8" s="12">
+      <c r="L8" s="39">
         <v>115602503</v>
       </c>
-      <c r="M8" s="12">
+      <c r="M8" s="39">
         <v>133905707</v>
       </c>
-      <c r="N8" s="12">
+      <c r="N8" s="39">
         <v>143205517</v>
       </c>
-      <c r="O8" s="1">
+      <c r="O8" s="40">
         <v>187633670</v>
       </c>
-      <c r="P8" s="1">
+      <c r="P8" s="40">
         <v>157811155</v>
       </c>
-      <c r="Q8" s="1">
+      <c r="Q8" s="40">
         <v>158491785</v>
       </c>
-      <c r="R8" s="1">
+      <c r="R8" s="40">
         <v>204913100</v>
       </c>
-      <c r="S8" s="1">
+      <c r="S8" s="40">
         <v>254152756</v>
       </c>
-      <c r="T8" s="1">
+      <c r="T8" s="40">
         <v>261925141</v>
       </c>
-      <c r="U8" s="1">
+      <c r="U8" s="40">
         <v>278582355</v>
       </c>
     </row>
-    <row r="9" spans="1:59" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="52">
+    <row r="9" spans="1:59" ht="12.95" customHeight="1">
+      <c r="A9" s="25">
         <v>271101</v>
       </c>
-      <c r="B9" s="10" t="s">
+      <c r="B9" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="11">
+      <c r="C9" s="38">
         <v>99783280</v>
       </c>
-      <c r="D9" s="11">
+      <c r="D9" s="38">
         <v>260449944</v>
       </c>
-      <c r="E9" s="11">
+      <c r="E9" s="38">
         <v>340328886</v>
       </c>
-      <c r="F9" s="11">
+      <c r="F9" s="38">
         <v>350908789</v>
       </c>
-      <c r="G9" s="11">
+      <c r="G9" s="38">
         <v>236991428</v>
       </c>
-      <c r="H9" s="11">
+      <c r="H9" s="38">
         <v>226403912</v>
       </c>
-      <c r="I9" s="11">
+      <c r="I9" s="38">
         <v>279979275</v>
       </c>
-      <c r="J9" s="11">
+      <c r="J9" s="38">
         <v>279890993</v>
       </c>
-      <c r="K9" s="12">
+      <c r="K9" s="39">
         <v>324043312</v>
       </c>
-      <c r="L9" s="12">
+      <c r="L9" s="39">
         <v>411791082</v>
       </c>
-      <c r="M9" s="12">
+      <c r="M9" s="39">
         <v>463794180</v>
       </c>
-      <c r="N9" s="12">
+      <c r="N9" s="39">
         <v>405222578</v>
       </c>
-      <c r="O9" s="1">
+      <c r="O9" s="40">
         <v>553504786</v>
       </c>
-      <c r="P9" s="1">
+      <c r="P9" s="40">
         <v>461414208</v>
       </c>
-      <c r="Q9" s="1">
+      <c r="Q9" s="40">
         <v>434811921</v>
       </c>
-      <c r="R9" s="1">
+      <c r="R9" s="40">
         <v>618151466</v>
       </c>
-      <c r="S9" s="1">
+      <c r="S9" s="40">
         <v>729540659</v>
       </c>
-      <c r="T9" s="1">
+      <c r="T9" s="40">
         <v>837649319</v>
       </c>
-      <c r="U9" s="1">
+      <c r="U9" s="40">
         <v>900382674</v>
       </c>
     </row>
-    <row r="10" spans="1:59" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="53">
+    <row r="10" spans="1:59" ht="12.95" customHeight="1">
+      <c r="A10" s="26">
         <v>271201</v>
       </c>
-      <c r="B10" s="10" t="s">
+      <c r="B10" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="C10" s="11">
+      <c r="C10" s="38">
         <v>140819691</v>
       </c>
-      <c r="D10" s="11">
+      <c r="D10" s="38">
         <v>918297147</v>
       </c>
-      <c r="E10" s="11">
+      <c r="E10" s="38">
         <v>932807594</v>
       </c>
-      <c r="F10" s="11">
+      <c r="F10" s="38">
         <v>1041031301</v>
       </c>
-      <c r="G10" s="11">
+      <c r="G10" s="38">
         <v>1482629269</v>
       </c>
-      <c r="H10" s="11">
+      <c r="H10" s="38">
         <v>1495519604</v>
       </c>
-      <c r="I10" s="11">
+      <c r="I10" s="38">
         <v>468613417</v>
       </c>
-      <c r="J10" s="11">
+      <c r="J10" s="38">
         <v>501918103</v>
       </c>
-      <c r="K10" s="12">
+      <c r="K10" s="39">
         <v>470924591</v>
       </c>
-      <c r="L10" s="12">
+      <c r="L10" s="39">
         <v>620414386</v>
       </c>
-      <c r="M10" s="12">
+      <c r="M10" s="39">
         <v>645395610</v>
       </c>
-      <c r="N10" s="12">
+      <c r="N10" s="39">
         <v>652523541</v>
       </c>
-      <c r="O10" s="1">
+      <c r="O10" s="40">
         <v>831031400</v>
       </c>
-      <c r="P10" s="1">
+      <c r="P10" s="40">
         <v>675052266</v>
       </c>
-      <c r="Q10" s="1">
+      <c r="Q10" s="40">
         <v>689874464</v>
       </c>
-      <c r="R10" s="1">
+      <c r="R10" s="40">
         <v>872994748</v>
       </c>
-      <c r="S10" s="1">
+      <c r="S10" s="40">
         <v>971344267</v>
       </c>
-      <c r="T10" s="1">
+      <c r="T10" s="40">
         <v>1021945522</v>
       </c>
-      <c r="U10" s="1">
+      <c r="U10" s="40">
         <v>1158957328</v>
       </c>
     </row>
-    <row r="11" spans="1:59" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="53">
+    <row r="11" spans="1:59" ht="12.95" customHeight="1">
+      <c r="A11" s="26">
         <v>271301</v>
       </c>
-      <c r="B11" s="10" t="s">
+      <c r="B11" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="C11" s="11">
+      <c r="C11" s="38">
         <v>23603587</v>
       </c>
-      <c r="D11" s="11">
+      <c r="D11" s="38">
         <v>521746963</v>
       </c>
-      <c r="E11" s="11">
+      <c r="E11" s="38">
         <v>465976614</v>
       </c>
-      <c r="F11" s="11">
+      <c r="F11" s="38">
         <v>574631207</v>
       </c>
-      <c r="G11" s="15">
+      <c r="G11" s="43">
         <v>871528975</v>
       </c>
-      <c r="H11" s="11">
+      <c r="H11" s="38">
         <v>1013136615</v>
       </c>
-      <c r="I11" s="11">
+      <c r="I11" s="38">
         <v>88823610</v>
       </c>
-      <c r="J11" s="11">
+      <c r="J11" s="38">
         <v>102114055</v>
       </c>
-      <c r="K11" s="12">
+      <c r="K11" s="39">
         <v>74935143</v>
       </c>
-      <c r="L11" s="12">
+      <c r="L11" s="39">
         <v>76173324</v>
       </c>
-      <c r="M11" s="12">
+      <c r="M11" s="39">
         <v>63544567</v>
       </c>
-      <c r="N11" s="12">
+      <c r="N11" s="39">
         <v>54838965</v>
       </c>
-      <c r="O11" s="1">
+      <c r="O11" s="40">
         <v>-258888207</v>
       </c>
-      <c r="P11" s="1">
+      <c r="P11" s="40">
         <v>-7552799</v>
       </c>
-      <c r="Q11" s="1">
+      <c r="Q11" s="40">
         <v>34492527</v>
       </c>
-      <c r="R11" s="1">
+      <c r="R11" s="40">
         <v>28180425</v>
       </c>
-      <c r="S11" s="1">
+      <c r="S11" s="40">
         <v>1426880</v>
       </c>
-      <c r="T11" s="1">
+      <c r="T11" s="40">
         <v>38125228</v>
       </c>
-      <c r="U11" s="1">
+      <c r="U11" s="40">
         <v>1557699</v>
       </c>
     </row>
-    <row r="12" spans="1:59" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="53">
+    <row r="12" spans="1:59" ht="12.95" customHeight="1">
+      <c r="A12" s="26">
         <v>271401</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B12" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="C12" s="11">
+      <c r="C12" s="38">
         <v>44730106</v>
       </c>
-      <c r="D12" s="11">
+      <c r="D12" s="38">
         <v>334534105</v>
       </c>
-      <c r="E12" s="11" t="s">
+      <c r="E12" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="F12" s="11">
+      <c r="F12" s="38">
         <v>338017436</v>
       </c>
-      <c r="G12" s="11">
+      <c r="G12" s="38">
         <v>490210806</v>
       </c>
-      <c r="H12" s="11">
+      <c r="H12" s="38">
         <v>568933453</v>
       </c>
-      <c r="I12" s="11">
+      <c r="I12" s="38">
         <v>68726664</v>
       </c>
-      <c r="J12" s="11">
+      <c r="J12" s="38">
         <v>70864724</v>
       </c>
-      <c r="K12" s="12">
+      <c r="K12" s="39">
         <v>98327143</v>
       </c>
-      <c r="L12" s="12">
+      <c r="L12" s="39">
         <v>77455802</v>
       </c>
-      <c r="M12" s="12">
+      <c r="M12" s="39">
         <v>101966457</v>
       </c>
-      <c r="N12" s="12">
+      <c r="N12" s="39">
         <v>111334068</v>
       </c>
-      <c r="O12" s="1">
+      <c r="O12" s="40">
         <v>205350377</v>
       </c>
-      <c r="P12" s="1">
+      <c r="P12" s="40">
         <v>137901865</v>
       </c>
-      <c r="Q12" s="1">
+      <c r="Q12" s="40">
         <v>106172064</v>
       </c>
-      <c r="R12" s="1">
+      <c r="R12" s="40">
         <v>148753482</v>
       </c>
-      <c r="S12" s="1">
+      <c r="S12" s="40">
         <v>170604416</v>
       </c>
-      <c r="T12" s="1">
+      <c r="T12" s="40">
         <v>196062922</v>
       </c>
-      <c r="U12" s="1">
+      <c r="U12" s="40">
         <v>223352539</v>
       </c>
     </row>
-    <row r="13" spans="1:59" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="53">
+    <row r="13" spans="1:59" ht="12.95" customHeight="1">
+      <c r="A13" s="26">
         <v>271401</v>
       </c>
-      <c r="B13" s="10" t="s">
+      <c r="B13" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="C13" s="11">
+      <c r="C13" s="38">
         <v>136445688</v>
       </c>
-      <c r="D13" s="11">
+      <c r="D13" s="38">
         <v>561591359</v>
       </c>
-      <c r="E13" s="11" t="s">
+      <c r="E13" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="F13" s="11">
+      <c r="F13" s="38">
         <v>739223809</v>
       </c>
-      <c r="G13" s="11">
+      <c r="G13" s="38">
         <v>627848577</v>
       </c>
-      <c r="H13" s="11">
+      <c r="H13" s="38">
         <v>466539065</v>
       </c>
-      <c r="I13" s="11">
+      <c r="I13" s="38">
         <v>296961358</v>
       </c>
-      <c r="J13" s="11">
+      <c r="J13" s="38">
         <v>412999222</v>
       </c>
-      <c r="K13" s="12">
+      <c r="K13" s="39">
         <v>664954120</v>
       </c>
-      <c r="L13" s="12">
+      <c r="L13" s="39">
         <v>693618202</v>
       </c>
-      <c r="M13" s="12">
+      <c r="M13" s="39">
         <v>737220583</v>
       </c>
-      <c r="N13" s="12">
+      <c r="N13" s="39">
         <v>866634682</v>
       </c>
-      <c r="O13" s="1">
+      <c r="O13" s="40">
         <v>824899470</v>
       </c>
-      <c r="P13" s="1">
+      <c r="P13" s="40">
         <v>852247600</v>
       </c>
-      <c r="Q13" s="1">
+      <c r="Q13" s="40">
         <v>817432708</v>
       </c>
-      <c r="R13" s="1">
+      <c r="R13" s="40">
         <v>1046046907</v>
       </c>
-      <c r="S13" s="1">
+      <c r="S13" s="40">
         <v>1114645829</v>
       </c>
-      <c r="T13" s="1">
+      <c r="T13" s="40">
         <v>1320369544</v>
       </c>
-      <c r="U13" s="1">
+      <c r="U13" s="40">
         <v>1319354778</v>
       </c>
     </row>
-    <row r="14" spans="1:59" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A14" s="53">
+    <row r="14" spans="1:59" ht="25.5">
+      <c r="A14" s="26">
         <v>271304</v>
       </c>
-      <c r="B14" s="10" t="s">
+      <c r="B14" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="C14" s="16">
+      <c r="C14" s="44">
         <v>19.7</v>
       </c>
-      <c r="D14" s="16">
+      <c r="D14" s="44">
         <v>128.30000000000001</v>
       </c>
-      <c r="E14" s="16">
+      <c r="E14" s="44">
         <v>92.8</v>
       </c>
-      <c r="F14" s="16">
+      <c r="F14" s="44">
         <v>120.9</v>
       </c>
-      <c r="G14" s="17">
+      <c r="G14" s="45">
         <v>139.4</v>
       </c>
-      <c r="H14" s="16">
+      <c r="H14" s="44">
         <v>160.6</v>
       </c>
-      <c r="I14" s="16">
+      <c r="I14" s="44">
         <v>22.3</v>
       </c>
-      <c r="J14" s="16">
+      <c r="J14" s="44">
         <v>22.6</v>
       </c>
-      <c r="K14" s="18">
+      <c r="K14" s="46">
         <v>15.4</v>
       </c>
-      <c r="L14" s="18">
+      <c r="L14" s="46">
         <v>12.2</v>
       </c>
-      <c r="M14" s="18">
+      <c r="M14" s="46">
         <v>10.1</v>
       </c>
-      <c r="N14" s="18">
+      <c r="N14" s="46">
         <v>8.6</v>
       </c>
-      <c r="O14" s="18">
+      <c r="O14" s="46">
         <v>-20.2</v>
       </c>
-      <c r="P14" s="2">
+      <c r="P14" s="47">
         <v>-1</v>
       </c>
-      <c r="Q14" s="2">
+      <c r="Q14" s="47">
         <v>5</v>
       </c>
-      <c r="R14" s="2">
+      <c r="R14" s="47">
         <v>3</v>
       </c>
-      <c r="S14" s="2">
+      <c r="S14" s="47">
         <v>0.1</v>
       </c>
-      <c r="T14" s="2">
+      <c r="T14" s="47">
         <v>3.6</v>
       </c>
-      <c r="U14" s="23">
+      <c r="U14" s="48">
         <v>0.1</v>
       </c>
     </row>
-    <row r="15" spans="1:59" x14ac:dyDescent="0.25">
-[...98 lines deleted...]
-      <c r="K23" s="6"/>
+    <row r="15" spans="1:59">
+      <c r="B15" s="49"/>
+      <c r="D15" s="50"/>
+      <c r="E15" s="50"/>
+      <c r="F15" s="50"/>
+      <c r="G15" s="50"/>
+      <c r="H15" s="50"/>
+      <c r="I15" s="50"/>
+      <c r="J15" s="50"/>
+      <c r="K15" s="50"/>
+    </row>
+    <row r="16" spans="1:59">
+      <c r="D16" s="50"/>
+      <c r="E16" s="50"/>
+      <c r="F16" s="50"/>
+      <c r="G16" s="50"/>
+      <c r="H16" s="50"/>
+      <c r="I16" s="50"/>
+      <c r="J16" s="50"/>
+      <c r="K16" s="50"/>
+    </row>
+    <row r="17" spans="4:11">
+      <c r="D17" s="50"/>
+      <c r="E17" s="50"/>
+      <c r="F17" s="50"/>
+      <c r="G17" s="50"/>
+      <c r="H17" s="50"/>
+      <c r="I17" s="50"/>
+      <c r="J17" s="50"/>
+      <c r="K17" s="50"/>
+    </row>
+    <row r="18" spans="4:11">
+      <c r="D18" s="50"/>
+      <c r="E18" s="50"/>
+      <c r="F18" s="50"/>
+      <c r="G18" s="50"/>
+      <c r="H18" s="50"/>
+      <c r="I18" s="50"/>
+      <c r="J18" s="50"/>
+      <c r="K18" s="50"/>
+    </row>
+    <row r="19" spans="4:11">
+      <c r="D19" s="50"/>
+      <c r="E19" s="50"/>
+      <c r="F19" s="50"/>
+      <c r="G19" s="50"/>
+      <c r="H19" s="50"/>
+      <c r="I19" s="50"/>
+      <c r="J19" s="50"/>
+      <c r="K19" s="50"/>
+    </row>
+    <row r="20" spans="4:11">
+      <c r="D20" s="50"/>
+      <c r="E20" s="50"/>
+      <c r="F20" s="50"/>
+      <c r="G20" s="50"/>
+      <c r="H20" s="50"/>
+      <c r="I20" s="50"/>
+      <c r="J20" s="50"/>
+      <c r="K20" s="50"/>
+    </row>
+    <row r="21" spans="4:11">
+      <c r="D21" s="50"/>
+      <c r="E21" s="50"/>
+      <c r="F21" s="50"/>
+      <c r="G21" s="50"/>
+      <c r="H21" s="50"/>
+      <c r="I21" s="50"/>
+      <c r="J21" s="50"/>
+      <c r="K21" s="50"/>
+    </row>
+    <row r="22" spans="4:11">
+      <c r="D22" s="50"/>
+      <c r="E22" s="50"/>
+      <c r="F22" s="50"/>
+      <c r="G22" s="50"/>
+      <c r="H22" s="50"/>
+      <c r="I22" s="50"/>
+      <c r="J22" s="50"/>
+      <c r="K22" s="50"/>
+    </row>
+    <row r="23" spans="4:11">
+      <c r="D23" s="50"/>
+      <c r="E23" s="50"/>
+      <c r="F23" s="50"/>
+      <c r="G23" s="50"/>
+      <c r="H23" s="50"/>
+      <c r="I23" s="50"/>
+      <c r="J23" s="50"/>
+      <c r="K23" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C2:Q2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>