--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -1,432 +1,821 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="3375" yWindow="630" windowWidth="26310" windowHeight="10500"/>
   </bookViews>
   <sheets>
-    <sheet name="англ" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="3" r:id="rId2"/>
+    <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="67">
   <si>
     <t>307 894 614</t>
   </si>
   <si>
     <t>734 191 603</t>
   </si>
   <si>
     <t>Volume of products manufactured and services rendered</t>
   </si>
   <si>
     <t>Material  costs</t>
   </si>
   <si>
     <t>Depreciation</t>
   </si>
   <si>
     <t>Employee wages fund</t>
   </si>
   <si>
     <t>Production costs</t>
   </si>
   <si>
     <t>Income from sales of products and rendering of services</t>
   </si>
   <si>
     <t>Profit (loss) before tax</t>
   </si>
   <si>
     <t>Accounts receivable</t>
   </si>
   <si>
     <t>Outstanding liabilities</t>
   </si>
   <si>
     <t>thousand tenge</t>
   </si>
   <si>
     <t>Dynamics of indicators of financial and economic activity of large and medium-sized enterprises in the Batys Kazakhstan region</t>
-  </si>
-[...6 lines deleted...]
-    <t>* Taxes and other mandatory payments attributable to expenses (excluding corporate income tax, excise duties and VAT) of 2023 year</t>
   </si>
   <si>
     <t>Profitability (unprofitability) of 
 production, in percentage</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">271305, 271101, 271201, 271301, 271401, 271304 </t>
+  </si>
+  <si>
+    <t>Name of the statictical indicator</t>
+  </si>
+  <si>
+    <t>Volume of products manufactured and services rendered, million tenge</t>
+  </si>
+  <si>
+    <t>Short name of the SIC</t>
+  </si>
+  <si>
+    <t>Material costs,million tenge</t>
+  </si>
+  <si>
+    <t>Depreciation , million tenge</t>
+  </si>
+  <si>
+    <t>Wages fund, million tenge</t>
+  </si>
+  <si>
+    <t>Production costs, million tenge</t>
+  </si>
+  <si>
+    <t>Income from the sale of products and the provision of services, million tenge</t>
+  </si>
+  <si>
+    <t>Profit (loss) before tax, million tenge</t>
+  </si>
+  <si>
+    <t>Accounts receivable, million tenge</t>
+  </si>
+  <si>
+    <t>Debt on obligations, million tenge</t>
+  </si>
+  <si>
+    <t>Profitability (unprofitability) of production,  in percentage</t>
+  </si>
+  <si>
+    <t xml:space="preserve">History of the Indicator </t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>The volume of products manufactured and services rendered is the cost of all products manufactured and services rendered in producer prices; income from sales of products and rendering of services is the amount of income to be received (received) minus value added tax, excise taxes, as well as the cost of returned goods, sales discounts and discounts from the price presented to the buyer; profit (loss) before tax is defined as the difference between the amount of gross profit, income from financing, other income and the amount of expenses for the sale of products and services, financing costs, administrative and other expenses; accounts receivable – the amount of debts owed to an enterprise from legal entities or individuals as a result of business relationships with them.</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>The indicator is formed in accordance with international and national financial reporting standards (IFRS, NFRS).</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">It is formed on the basis of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>statistical form</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> of the nationwide statistical observation 1-PF "Report on the financial and economic activities of enterprises".</t>
+    </r>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/22/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/respondents/statistical-forms/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phone number </t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>SIC code</t>
+  </si>
+  <si>
+    <t>Since 2007</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/industries/business-statistics/stat-struct/spreadsheets/?year=2025&amp;name=64219&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>+7 7112 514103</t>
+  </si>
+  <si>
+    <t>a.nazargalieva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Division of structural statistics </t>
+  </si>
+  <si>
+    <t>Published by the Batys Kazakhstan region</t>
+  </si>
+  <si>
+    <t>Nazargalieva Aigul Khamzinovna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Indicator name </t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms  Republic of Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="7"/>
+      <b/>
+      <sz val="10"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 2 2 13 10" xfId="4"/>
+    <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -558,74 +947,394 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nazargalieva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BF25"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B29"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="E2" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="G24" sqref="G24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="31.28515625" style="41" customWidth="1"/>
+    <col min="2" max="2" width="112.7109375" style="41" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="25"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="24"/>
+      <c r="B1" s="24"/>
+    </row>
+    <row r="2" spans="1:2" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="27" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" s="28" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="27" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="58" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="30" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" s="28" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="59"/>
+      <c r="B5" s="31" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" s="28" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="59"/>
+      <c r="B6" s="30" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" s="28" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="59"/>
+      <c r="B7" s="30" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" s="28" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="59"/>
+      <c r="B8" s="30" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" s="28" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="59"/>
+      <c r="B9" s="30" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" s="28" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="59"/>
+      <c r="B10" s="30" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" s="28" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="59"/>
+      <c r="B11" s="30" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" s="28" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="59"/>
+      <c r="B12" s="30" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" s="28" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="27" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" s="28" customFormat="1" ht="93" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="33" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" s="28" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="34" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" s="28" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="33" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" s="28" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="35" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" s="28" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="55" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" s="28" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" s="36" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="37" t="s">
+        <v>40</v>
+      </c>
+      <c r="B20" s="36" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="36" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" s="28" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="B22" s="36" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="38">
+        <v>46216</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" s="38">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="B25" s="54" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="29" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26" s="56" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="B27" s="38" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B28" s="38" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A29" s="39"/>
+      <c r="B29" s="40"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A4:A12"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B19" r:id="rId1"/>
+    <hyperlink ref="B20" r:id="rId2"/>
+    <hyperlink ref="B22" r:id="rId3"/>
+    <hyperlink ref="B28" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B19"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="43" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="43" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="43"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="42"/>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B5" s="44" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="44" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="44" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="44" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="44" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="45" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="46"/>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="46"/>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="46"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="46"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="47"/>
+    </row>
+    <row r="19" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B19" s="48" t="s">
+        <v>66</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:BG23"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="H22" sqref="H22"/>
+      <selection pane="bottomRight" activeCell="N23" sqref="N23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="41.140625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="21" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="9.140625" style="4"/>
+    <col min="2" max="2" width="41.140625" style="4" customWidth="1"/>
+    <col min="3" max="20" width="11.5703125" style="4" customWidth="1"/>
+    <col min="21" max="21" width="11" style="4" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
-      <c r="A1" s="3"/>
+    <row r="1" spans="1:59" x14ac:dyDescent="0.25">
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
       <c r="T1" s="3"/>
       <c r="U1" s="3"/>
       <c r="V1" s="3"/>
       <c r="W1" s="3"/>
       <c r="X1" s="3"/>
       <c r="Y1" s="3"/>
       <c r="Z1" s="3"/>
@@ -639,961 +1348,914 @@
       <c r="AH1" s="3"/>
       <c r="AI1" s="3"/>
       <c r="AJ1" s="3"/>
       <c r="AK1" s="3"/>
       <c r="AL1" s="3"/>
       <c r="AM1" s="3"/>
       <c r="AN1" s="3"/>
       <c r="AO1" s="3"/>
       <c r="AP1" s="3"/>
       <c r="AQ1" s="3"/>
       <c r="AR1" s="3"/>
       <c r="AS1" s="3"/>
       <c r="AT1" s="3"/>
       <c r="AU1" s="3"/>
       <c r="AV1" s="3"/>
       <c r="AW1" s="3"/>
       <c r="AX1" s="3"/>
       <c r="AY1" s="3"/>
       <c r="AZ1" s="3"/>
       <c r="BA1" s="3"/>
       <c r="BB1" s="3"/>
       <c r="BC1" s="3"/>
       <c r="BD1" s="3"/>
       <c r="BE1" s="3"/>
       <c r="BF1" s="3"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B2" s="26" t="s">
+      <c r="BG1" s="3"/>
+    </row>
+    <row r="2" spans="1:59" x14ac:dyDescent="0.25">
+      <c r="B2" s="5"/>
+      <c r="C2" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="26"/>
-[...15 lines deleted...]
-      <c r="T3" s="24" t="s">
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="60"/>
+      <c r="N2" s="60"/>
+      <c r="O2" s="60"/>
+      <c r="P2" s="60"/>
+      <c r="Q2" s="60"/>
+    </row>
+    <row r="3" spans="1:59" x14ac:dyDescent="0.25">
+      <c r="U3" s="22" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:58">
-[...1 lines deleted...]
-      <c r="B4" s="8">
+    <row r="4" spans="1:59" x14ac:dyDescent="0.25">
+      <c r="A4" s="49" t="s">
+        <v>57</v>
+      </c>
+      <c r="B4" s="57" t="s">
+        <v>65</v>
+      </c>
+      <c r="C4" s="7">
         <v>2007</v>
       </c>
-      <c r="C4" s="8">
+      <c r="D4" s="7">
         <v>2008</v>
       </c>
-      <c r="D4" s="8">
+      <c r="E4" s="7">
         <v>2009</v>
       </c>
-      <c r="E4" s="8">
+      <c r="F4" s="7">
         <v>2010</v>
       </c>
-      <c r="F4" s="8">
+      <c r="G4" s="7">
         <v>2011</v>
       </c>
-      <c r="G4" s="8">
+      <c r="H4" s="7">
         <v>2012</v>
       </c>
-      <c r="H4" s="8">
+      <c r="I4" s="7">
         <v>2013</v>
       </c>
-      <c r="I4" s="8">
+      <c r="J4" s="7">
         <v>2014</v>
       </c>
-      <c r="J4" s="8">
+      <c r="K4" s="7">
         <v>2015</v>
       </c>
-      <c r="K4" s="8">
+      <c r="L4" s="7">
         <v>2016</v>
       </c>
-      <c r="L4" s="8">
+      <c r="M4" s="7">
         <v>2017</v>
       </c>
-      <c r="M4" s="8">
+      <c r="N4" s="7">
         <v>2018</v>
       </c>
-      <c r="N4" s="8">
+      <c r="O4" s="7">
         <v>2019</v>
       </c>
-      <c r="O4" s="8">
+      <c r="P4" s="7">
         <v>2020</v>
       </c>
-      <c r="P4" s="8">
+      <c r="Q4" s="7">
         <v>2021</v>
       </c>
-      <c r="Q4" s="9">
+      <c r="R4" s="8">
         <v>2022</v>
       </c>
-      <c r="R4" s="10">
+      <c r="S4" s="9">
         <v>2023</v>
       </c>
-      <c r="S4" s="8">
+      <c r="T4" s="7">
         <v>2024</v>
       </c>
-      <c r="T4" s="8">
+      <c r="U4" s="7">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:58" ht="23.25">
-      <c r="A5" s="11" t="s">
+    <row r="5" spans="1:59" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A5" s="50">
+        <v>271305</v>
+      </c>
+      <c r="B5" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="12">
+      <c r="C5" s="11">
         <v>116381255</v>
       </c>
-      <c r="C5" s="12">
+      <c r="D5" s="11">
         <v>349408843</v>
       </c>
-      <c r="D5" s="12">
+      <c r="E5" s="11">
         <v>847111004</v>
       </c>
-      <c r="E5" s="12">
+      <c r="F5" s="11">
         <v>979282404</v>
       </c>
-      <c r="F5" s="12">
+      <c r="G5" s="11">
         <v>1411452584</v>
       </c>
-      <c r="G5" s="12">
+      <c r="H5" s="11">
         <v>1446635975</v>
       </c>
-      <c r="H5" s="12">
+      <c r="I5" s="11">
         <v>405632675</v>
       </c>
-      <c r="I5" s="12">
+      <c r="J5" s="11">
         <v>433518010</v>
       </c>
-      <c r="J5" s="13">
+      <c r="K5" s="12">
         <v>426342445</v>
       </c>
-      <c r="K5" s="13">
+      <c r="L5" s="12">
         <v>554900401</v>
       </c>
-      <c r="L5" s="13">
+      <c r="M5" s="12">
         <v>555907824</v>
       </c>
-      <c r="M5" s="13">
+      <c r="N5" s="12">
         <v>541478480</v>
       </c>
-      <c r="N5" s="1">
+      <c r="O5" s="1">
         <v>712829545</v>
       </c>
-      <c r="O5" s="1">
+      <c r="P5" s="1">
         <v>547491610</v>
       </c>
-      <c r="P5" s="1">
+      <c r="Q5" s="1">
         <v>553298016</v>
       </c>
-      <c r="Q5" s="1">
+      <c r="R5" s="1">
         <v>750214954</v>
       </c>
-      <c r="R5" s="1">
+      <c r="S5" s="1">
         <v>860018129</v>
       </c>
-      <c r="S5" s="1">
+      <c r="T5" s="1">
         <v>886210991</v>
       </c>
-      <c r="T5" s="1">
+      <c r="U5" s="1">
         <v>1012600502</v>
       </c>
     </row>
-    <row r="6" spans="1:58" ht="12.95" customHeight="1">
-      <c r="A6" s="11" t="s">
+    <row r="6" spans="1:59" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="51">
+        <v>271101</v>
+      </c>
+      <c r="B6" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="12">
+      <c r="C6" s="11">
         <v>66093772</v>
       </c>
-      <c r="C6" s="12">
+      <c r="D6" s="11">
         <v>160976710</v>
       </c>
-      <c r="D6" s="12">
+      <c r="E6" s="11">
         <v>161183789</v>
       </c>
-      <c r="E6" s="12">
+      <c r="F6" s="11">
         <v>205495609</v>
       </c>
-      <c r="F6" s="12">
+      <c r="G6" s="11">
         <v>249366882</v>
       </c>
-      <c r="G6" s="12">
+      <c r="H6" s="11">
         <v>269150008</v>
       </c>
-      <c r="H6" s="12">
+      <c r="I6" s="11">
         <v>239057891</v>
       </c>
-      <c r="I6" s="12">
+      <c r="J6" s="11">
         <v>223383410</v>
       </c>
-      <c r="J6" s="13">
+      <c r="K6" s="12">
         <v>199854147</v>
       </c>
-      <c r="K6" s="13">
+      <c r="L6" s="12">
         <v>256611805</v>
       </c>
-      <c r="L6" s="13">
+      <c r="M6" s="12">
         <v>289170563</v>
       </c>
-      <c r="M6" s="13">
+      <c r="N6" s="12">
         <v>217908780</v>
       </c>
-      <c r="N6" s="1">
+      <c r="O6" s="1">
         <v>295742004</v>
       </c>
-      <c r="O6" s="1">
+      <c r="P6" s="1">
         <v>243970694</v>
       </c>
-      <c r="P6" s="1">
+      <c r="Q6" s="1">
         <v>247434432</v>
       </c>
-      <c r="Q6" s="1">
+      <c r="R6" s="1">
         <v>368341504</v>
       </c>
-      <c r="R6" s="1">
+      <c r="S6" s="1">
         <v>433890632</v>
       </c>
-      <c r="S6" s="1">
+      <c r="T6" s="1">
         <v>440435723</v>
       </c>
-      <c r="T6" s="1">
+      <c r="U6" s="1">
         <v>596168252</v>
       </c>
     </row>
-    <row r="7" spans="1:58" ht="12.95" customHeight="1">
-      <c r="A7" s="14" t="s">
+    <row r="7" spans="1:59" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="52">
+        <v>271101</v>
+      </c>
+      <c r="B7" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="12">
+      <c r="C7" s="11">
         <v>7916993</v>
       </c>
-      <c r="C7" s="15">
+      <c r="D7" s="14">
         <v>63678593</v>
       </c>
-      <c r="D7" s="15">
+      <c r="E7" s="14">
         <v>59617033</v>
       </c>
-      <c r="E7" s="15">
+      <c r="F7" s="14">
         <v>58047131</v>
       </c>
-      <c r="F7" s="15">
+      <c r="G7" s="14">
         <v>77281547</v>
       </c>
-      <c r="G7" s="15">
+      <c r="H7" s="14">
         <v>104912907</v>
       </c>
-      <c r="H7" s="15">
+      <c r="I7" s="14">
         <v>28513834</v>
       </c>
-      <c r="I7" s="15">
+      <c r="J7" s="14">
         <v>28799937</v>
       </c>
-      <c r="J7" s="13">
+      <c r="K7" s="12">
         <v>37930451</v>
       </c>
-      <c r="K7" s="13">
+      <c r="L7" s="12">
         <v>62516012</v>
       </c>
-      <c r="L7" s="13">
+      <c r="M7" s="12">
         <v>68355535</v>
       </c>
-      <c r="M7" s="13">
+      <c r="N7" s="12">
         <v>71797077</v>
       </c>
-      <c r="N7" s="1">
+      <c r="O7" s="1">
         <v>85460640</v>
       </c>
-      <c r="O7" s="1">
+      <c r="P7" s="1">
         <v>65843972</v>
       </c>
-      <c r="P7" s="1">
+      <c r="Q7" s="1">
         <v>52102942</v>
       </c>
-      <c r="Q7" s="1">
+      <c r="R7" s="1">
         <v>52232378</v>
       </c>
-      <c r="R7" s="1">
+      <c r="S7" s="1">
         <v>54468141</v>
       </c>
-      <c r="S7" s="1">
+      <c r="T7" s="1">
         <v>47544302</v>
       </c>
-      <c r="T7" s="1">
+      <c r="U7" s="1">
         <v>57042195</v>
       </c>
     </row>
-    <row r="8" spans="1:58" ht="12.95" customHeight="1">
-      <c r="A8" s="11" t="s">
+    <row r="8" spans="1:59" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="52">
+        <v>271101</v>
+      </c>
+      <c r="B8" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="12">
+      <c r="C8" s="11">
         <v>23292510</v>
       </c>
-      <c r="C8" s="12">
+      <c r="D8" s="11">
         <v>29363788</v>
       </c>
-      <c r="D8" s="12">
+      <c r="E8" s="11">
         <v>41167627</v>
       </c>
-      <c r="E8" s="12">
+      <c r="F8" s="11">
         <v>40579441</v>
       </c>
-      <c r="F8" s="12">
+      <c r="G8" s="11">
         <v>48153048</v>
       </c>
-      <c r="G8" s="16">
+      <c r="H8" s="15">
         <v>48284395</v>
       </c>
-      <c r="H8" s="12">
+      <c r="I8" s="11">
         <v>48292116</v>
       </c>
-      <c r="I8" s="12">
+      <c r="J8" s="11">
         <v>51439589</v>
       </c>
-      <c r="J8" s="13">
+      <c r="K8" s="12">
         <v>97034229</v>
       </c>
-      <c r="K8" s="13">
+      <c r="L8" s="12">
         <v>115602503</v>
       </c>
-      <c r="L8" s="13">
+      <c r="M8" s="12">
         <v>133905707</v>
       </c>
-      <c r="M8" s="13">
+      <c r="N8" s="12">
         <v>143205517</v>
       </c>
-      <c r="N8" s="1">
+      <c r="O8" s="1">
         <v>187633670</v>
       </c>
-      <c r="O8" s="1">
+      <c r="P8" s="1">
         <v>157811155</v>
       </c>
-      <c r="P8" s="1">
+      <c r="Q8" s="1">
         <v>158491785</v>
       </c>
-      <c r="Q8" s="1">
+      <c r="R8" s="1">
         <v>204913100</v>
       </c>
-      <c r="R8" s="1">
+      <c r="S8" s="1">
         <v>254152756</v>
       </c>
-      <c r="S8" s="1">
+      <c r="T8" s="1">
         <v>261925141</v>
       </c>
-      <c r="T8" s="1">
+      <c r="U8" s="1">
         <v>278582355</v>
       </c>
     </row>
-    <row r="9" spans="1:58" ht="12.95" customHeight="1">
-      <c r="A9" s="11" t="s">
+    <row r="9" spans="1:59" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="52">
+        <v>271101</v>
+      </c>
+      <c r="B9" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="12">
+      <c r="C9" s="11">
         <v>99783280</v>
       </c>
-      <c r="C9" s="12">
+      <c r="D9" s="11">
         <v>260449944</v>
       </c>
-      <c r="D9" s="12">
+      <c r="E9" s="11">
         <v>340328886</v>
       </c>
-      <c r="E9" s="12">
+      <c r="F9" s="11">
         <v>350908789</v>
       </c>
-      <c r="F9" s="12">
+      <c r="G9" s="11">
         <v>236991428</v>
       </c>
-      <c r="G9" s="12">
+      <c r="H9" s="11">
         <v>226403912</v>
       </c>
-      <c r="H9" s="12">
+      <c r="I9" s="11">
         <v>279979275</v>
       </c>
-      <c r="I9" s="12">
+      <c r="J9" s="11">
         <v>279890993</v>
       </c>
-      <c r="J9" s="13">
+      <c r="K9" s="12">
         <v>324043312</v>
       </c>
-      <c r="K9" s="13">
+      <c r="L9" s="12">
         <v>411791082</v>
       </c>
-      <c r="L9" s="13">
+      <c r="M9" s="12">
         <v>463794180</v>
       </c>
-      <c r="M9" s="13">
+      <c r="N9" s="12">
         <v>405222578</v>
       </c>
-      <c r="N9" s="1">
+      <c r="O9" s="1">
         <v>553504786</v>
       </c>
-      <c r="O9" s="1">
+      <c r="P9" s="1">
         <v>461414208</v>
       </c>
-      <c r="P9" s="1">
+      <c r="Q9" s="1">
         <v>434811921</v>
       </c>
-      <c r="Q9" s="1">
+      <c r="R9" s="1">
         <v>618151466</v>
       </c>
-      <c r="R9" s="1">
+      <c r="S9" s="1">
         <v>729540659</v>
       </c>
-      <c r="S9" s="1">
+      <c r="T9" s="1">
         <v>837649319</v>
       </c>
-      <c r="T9" s="1">
+      <c r="U9" s="1">
         <v>900382674</v>
       </c>
     </row>
-    <row r="10" spans="1:58" ht="12.95" customHeight="1">
-      <c r="A10" s="11" t="s">
+    <row r="10" spans="1:59" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="53">
+        <v>271201</v>
+      </c>
+      <c r="B10" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="12">
+      <c r="C10" s="11">
         <v>140819691</v>
       </c>
-      <c r="C10" s="12">
+      <c r="D10" s="11">
         <v>918297147</v>
       </c>
-      <c r="D10" s="12">
+      <c r="E10" s="11">
         <v>932807594</v>
       </c>
-      <c r="E10" s="12">
+      <c r="F10" s="11">
         <v>1041031301</v>
       </c>
-      <c r="F10" s="12">
+      <c r="G10" s="11">
         <v>1482629269</v>
       </c>
-      <c r="G10" s="12">
+      <c r="H10" s="11">
         <v>1495519604</v>
       </c>
-      <c r="H10" s="12">
+      <c r="I10" s="11">
         <v>468613417</v>
       </c>
-      <c r="I10" s="12">
+      <c r="J10" s="11">
         <v>501918103</v>
       </c>
-      <c r="J10" s="13">
+      <c r="K10" s="12">
         <v>470924591</v>
       </c>
-      <c r="K10" s="13">
+      <c r="L10" s="12">
         <v>620414386</v>
       </c>
-      <c r="L10" s="13">
+      <c r="M10" s="12">
         <v>645395610</v>
       </c>
-      <c r="M10" s="13">
+      <c r="N10" s="12">
         <v>652523541</v>
       </c>
-      <c r="N10" s="1">
+      <c r="O10" s="1">
         <v>831031400</v>
       </c>
-      <c r="O10" s="1">
+      <c r="P10" s="1">
         <v>675052266</v>
       </c>
-      <c r="P10" s="1">
+      <c r="Q10" s="1">
         <v>689874464</v>
       </c>
-      <c r="Q10" s="1">
+      <c r="R10" s="1">
         <v>872994748</v>
       </c>
-      <c r="R10" s="1">
+      <c r="S10" s="1">
         <v>971344267</v>
       </c>
-      <c r="S10" s="1">
+      <c r="T10" s="1">
         <v>1021945522</v>
       </c>
-      <c r="T10" s="1">
+      <c r="U10" s="1">
         <v>1158957328</v>
       </c>
     </row>
-    <row r="11" spans="1:58" ht="12.95" customHeight="1">
-      <c r="A11" s="11" t="s">
+    <row r="11" spans="1:59" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="53">
+        <v>271301</v>
+      </c>
+      <c r="B11" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="12">
+      <c r="C11" s="11">
         <v>23603587</v>
       </c>
-      <c r="C11" s="12">
+      <c r="D11" s="11">
         <v>521746963</v>
       </c>
-      <c r="D11" s="12">
+      <c r="E11" s="11">
         <v>465976614</v>
       </c>
-      <c r="E11" s="12">
+      <c r="F11" s="11">
         <v>574631207</v>
       </c>
-      <c r="F11" s="16">
+      <c r="G11" s="15">
         <v>871528975</v>
       </c>
-      <c r="G11" s="12">
+      <c r="H11" s="11">
         <v>1013136615</v>
       </c>
-      <c r="H11" s="12">
+      <c r="I11" s="11">
         <v>88823610</v>
       </c>
-      <c r="I11" s="12">
+      <c r="J11" s="11">
         <v>102114055</v>
       </c>
-      <c r="J11" s="13">
+      <c r="K11" s="12">
         <v>74935143</v>
       </c>
-      <c r="K11" s="13">
+      <c r="L11" s="12">
         <v>76173324</v>
       </c>
-      <c r="L11" s="13">
+      <c r="M11" s="12">
         <v>63544567</v>
       </c>
-      <c r="M11" s="13">
+      <c r="N11" s="12">
         <v>54838965</v>
       </c>
-      <c r="N11" s="1">
+      <c r="O11" s="1">
         <v>-258888207</v>
       </c>
-      <c r="O11" s="1">
+      <c r="P11" s="1">
         <v>-7552799</v>
       </c>
-      <c r="P11" s="1">
+      <c r="Q11" s="1">
         <v>34492527</v>
       </c>
-      <c r="Q11" s="1">
+      <c r="R11" s="1">
         <v>28180425</v>
       </c>
-      <c r="R11" s="1">
+      <c r="S11" s="1">
         <v>1426880</v>
       </c>
-      <c r="S11" s="1">
+      <c r="T11" s="1">
         <v>38125228</v>
       </c>
-      <c r="T11" s="1">
+      <c r="U11" s="1">
         <v>1557699</v>
       </c>
     </row>
-    <row r="12" spans="1:58" ht="33.950000000000003" customHeight="1">
-      <c r="A12" s="11" t="s">
+    <row r="12" spans="1:59" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="53">
+        <v>271401</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" s="11">
+        <v>44730106</v>
+      </c>
+      <c r="D12" s="11">
+        <v>334534105</v>
+      </c>
+      <c r="E12" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="11">
+        <v>338017436</v>
+      </c>
+      <c r="G12" s="11">
+        <v>490210806</v>
+      </c>
+      <c r="H12" s="11">
+        <v>568933453</v>
+      </c>
+      <c r="I12" s="11">
+        <v>68726664</v>
+      </c>
+      <c r="J12" s="11">
+        <v>70864724</v>
+      </c>
+      <c r="K12" s="12">
+        <v>98327143</v>
+      </c>
+      <c r="L12" s="12">
+        <v>77455802</v>
+      </c>
+      <c r="M12" s="12">
+        <v>101966457</v>
+      </c>
+      <c r="N12" s="12">
+        <v>111334068</v>
+      </c>
+      <c r="O12" s="1">
+        <v>205350377</v>
+      </c>
+      <c r="P12" s="1">
+        <v>137901865</v>
+      </c>
+      <c r="Q12" s="1">
+        <v>106172064</v>
+      </c>
+      <c r="R12" s="1">
+        <v>148753482</v>
+      </c>
+      <c r="S12" s="1">
+        <v>170604416</v>
+      </c>
+      <c r="T12" s="1">
+        <v>196062922</v>
+      </c>
+      <c r="U12" s="1">
+        <v>223352539</v>
+      </c>
+    </row>
+    <row r="13" spans="1:59" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="53">
+        <v>271401</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="11">
+        <v>136445688</v>
+      </c>
+      <c r="D13" s="11">
+        <v>561591359</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="F13" s="11">
+        <v>739223809</v>
+      </c>
+      <c r="G13" s="11">
+        <v>627848577</v>
+      </c>
+      <c r="H13" s="11">
+        <v>466539065</v>
+      </c>
+      <c r="I13" s="11">
+        <v>296961358</v>
+      </c>
+      <c r="J13" s="11">
+        <v>412999222</v>
+      </c>
+      <c r="K13" s="12">
+        <v>664954120</v>
+      </c>
+      <c r="L13" s="12">
+        <v>693618202</v>
+      </c>
+      <c r="M13" s="12">
+        <v>737220583</v>
+      </c>
+      <c r="N13" s="12">
+        <v>866634682</v>
+      </c>
+      <c r="O13" s="1">
+        <v>824899470</v>
+      </c>
+      <c r="P13" s="1">
+        <v>852247600</v>
+      </c>
+      <c r="Q13" s="1">
+        <v>817432708</v>
+      </c>
+      <c r="R13" s="1">
+        <v>1046046907</v>
+      </c>
+      <c r="S13" s="1">
+        <v>1114645829</v>
+      </c>
+      <c r="T13" s="1">
+        <v>1320369544</v>
+      </c>
+      <c r="U13" s="1">
+        <v>1319354778</v>
+      </c>
+    </row>
+    <row r="14" spans="1:59" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="53">
+        <v>271304</v>
+      </c>
+      <c r="B14" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="12">
-[...185 lines deleted...]
-      <c r="B15" s="17">
+      <c r="C14" s="16">
         <v>19.7</v>
       </c>
-      <c r="C15" s="17">
+      <c r="D14" s="16">
         <v>128.30000000000001</v>
       </c>
-      <c r="D15" s="17">
+      <c r="E14" s="16">
         <v>92.8</v>
       </c>
-      <c r="E15" s="17">
+      <c r="F14" s="16">
         <v>120.9</v>
       </c>
-      <c r="F15" s="18">
+      <c r="G14" s="17">
         <v>139.4</v>
       </c>
-      <c r="G15" s="17">
+      <c r="H14" s="16">
         <v>160.6</v>
       </c>
-      <c r="H15" s="17">
+      <c r="I14" s="16">
         <v>22.3</v>
       </c>
-      <c r="I15" s="17">
+      <c r="J14" s="16">
         <v>22.6</v>
       </c>
-      <c r="J15" s="19">
+      <c r="K14" s="18">
         <v>15.4</v>
       </c>
-      <c r="K15" s="19">
+      <c r="L14" s="18">
         <v>12.2</v>
       </c>
-      <c r="L15" s="19">
+      <c r="M14" s="18">
         <v>10.1</v>
       </c>
-      <c r="M15" s="19">
+      <c r="N14" s="18">
         <v>8.6</v>
       </c>
-      <c r="N15" s="19">
+      <c r="O14" s="18">
         <v>-20.2</v>
       </c>
-      <c r="O15" s="2">
+      <c r="P14" s="2">
         <v>-1</v>
       </c>
-      <c r="P15" s="2">
+      <c r="Q14" s="2">
         <v>5</v>
       </c>
-      <c r="Q15" s="2">
+      <c r="R14" s="2">
         <v>3</v>
       </c>
-      <c r="R15" s="2">
+      <c r="S14" s="2">
         <v>0.1</v>
       </c>
-      <c r="S15" s="2">
+      <c r="T14" s="2">
         <v>3.6</v>
       </c>
-      <c r="T15" s="25">
+      <c r="U14" s="23">
         <v>0.1</v>
       </c>
     </row>
-    <row r="16" spans="1:58" ht="23.25" customHeight="1">
-[...44 lines deleted...]
-      <c r="C18" s="6"/>
+    <row r="15" spans="1:59" x14ac:dyDescent="0.25">
+      <c r="B15" s="21"/>
+      <c r="C15" s="19"/>
+      <c r="D15" s="20"/>
+      <c r="E15" s="20"/>
+      <c r="F15" s="20"/>
+      <c r="G15" s="20"/>
+      <c r="H15" s="20"/>
+      <c r="I15" s="20"/>
+      <c r="J15" s="20"/>
+      <c r="K15" s="20"/>
+      <c r="L15" s="19"/>
+      <c r="M15" s="19"/>
+      <c r="N15" s="19"/>
+      <c r="O15" s="19"/>
+      <c r="P15" s="19"/>
+      <c r="Q15" s="19"/>
+      <c r="R15" s="19"/>
+      <c r="S15" s="19"/>
+      <c r="T15" s="19"/>
+    </row>
+    <row r="16" spans="1:59" x14ac:dyDescent="0.25">
+      <c r="D16" s="6"/>
+      <c r="E16" s="6"/>
+      <c r="F16" s="6"/>
+      <c r="G16" s="6"/>
+      <c r="H16" s="6"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="6"/>
+      <c r="K16" s="6"/>
+    </row>
+    <row r="17" spans="4:11" x14ac:dyDescent="0.25">
+      <c r="D17" s="6"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="6"/>
+      <c r="G17" s="6"/>
+      <c r="H17" s="6"/>
+      <c r="I17" s="6"/>
+      <c r="J17" s="6"/>
+      <c r="K17" s="6"/>
+    </row>
+    <row r="18" spans="4:11" x14ac:dyDescent="0.25">
       <c r="D18" s="6"/>
       <c r="E18" s="6"/>
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
-    </row>
-[...1 lines deleted...]
-      <c r="C19" s="6"/>
+      <c r="K18" s="6"/>
+    </row>
+    <row r="19" spans="4:11" x14ac:dyDescent="0.25">
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
-    </row>
-[...1 lines deleted...]
-      <c r="C20" s="6"/>
+      <c r="K19" s="6"/>
+    </row>
+    <row r="20" spans="4:11" x14ac:dyDescent="0.25">
       <c r="D20" s="6"/>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
-    </row>
-[...1 lines deleted...]
-      <c r="C21" s="6"/>
+      <c r="K20" s="6"/>
+    </row>
+    <row r="21" spans="4:11" x14ac:dyDescent="0.25">
       <c r="D21" s="6"/>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
-    </row>
-[...1 lines deleted...]
-      <c r="C22" s="6"/>
+      <c r="K21" s="6"/>
+    </row>
+    <row r="22" spans="4:11" x14ac:dyDescent="0.25">
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
-    </row>
-[...1 lines deleted...]
-      <c r="C23" s="6"/>
+      <c r="K22" s="6"/>
+    </row>
+    <row r="23" spans="4:11" x14ac:dyDescent="0.25">
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
-    </row>
-[...18 lines deleted...]
-      <c r="J25" s="6"/>
+      <c r="K23" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="B2:P2"/>
+    <mergeCell ref="C2:Q2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>англ</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>