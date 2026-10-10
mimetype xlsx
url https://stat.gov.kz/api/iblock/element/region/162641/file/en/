--- v1 (2026-08-31)
+++ v2 (2026-10-10)
@@ -1,122 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="690" yWindow="990" windowWidth="27945" windowHeight="9375" tabRatio="342"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="13" r:id="rId1"/>
     <sheet name="Conventions" sheetId="14" r:id="rId2"/>
     <sheet name="Indicator" sheetId="12" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">Indicator!$B:$B</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="63">
   <si>
     <t>Dinamics of the main performance indicators of small enterprises in the Batys Kazakhstan region</t>
   </si>
   <si>
     <t>Total employees, people</t>
   </si>
   <si>
     <t>Payroll number of employees on average per year, people</t>
   </si>
   <si>
     <t>Employee wages fund, thousand tenge</t>
   </si>
   <si>
     <t>Average monthly salary of one employee, tenge</t>
   </si>
   <si>
     <t>Volume of products manufactured, work performed and services rendered, 
 thousand tenge</t>
   </si>
   <si>
     <t>Total expenses, thousand tenge</t>
   </si>
   <si>
     <t>Material costs, thousand tenge</t>
   </si>
   <si>
     <t>Profit (loss) before tax, 
 thousand tenge</t>
   </si>
   <si>
     <t>Income from sales of products and rendering of services, thousand tenge</t>
   </si>
   <si>
     <t>Cost of  products sold and services rendered, thousand tenge</t>
   </si>
   <si>
     <t>Gross profit, thousand tenge</t>
   </si>
   <si>
     <t>Taxes and other obligatory payments attributable to expenses (excluding corporate income tax, excise taxes and VAT) - total, thousand tenge</t>
   </si>
   <si>
     <t xml:space="preserve">  including:</t>
-  </si>
-[...4 lines deleted...]
-    <t>-</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>274101, 274104, 274107, 271305, 271101, 271201, 271202, 271203, 271301</t>
   </si>
   <si>
     <t>Name of the statictical indicator</t>
   </si>
   <si>
     <t>Volume of products manufactured and services rendered, million tenge</t>
   </si>
   <si>
     <t>Short name of the SIC</t>
   </si>
   <si>
     <t>Total employees, person</t>
   </si>
   <si>
     <t>Payroll number of employees on average per year, person</t>
   </si>
   <si>
     <t>Volume of products manufactured, work performed and services rendered, thousand tenge</t>
   </si>
@@ -158,226 +147,191 @@
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>statistical form</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> of the nationwide statistical observation 2-МP "Report on the activities of a small enterprise", (annual).</t>
     </r>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Classifications</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/classifiers/statistical/22/</t>
-[...1 lines deleted...]
-  <si>
     <t>Methodological Explanations:</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/respondents/statistical-forms/</t>
-[...1 lines deleted...]
-  <si>
     <t>Related Publications:</t>
   </si>
   <si>
     <t>Useful Links:</t>
   </si>
   <si>
-    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
-[...1 lines deleted...]
-  <si>
     <t>Date of Last Update:</t>
   </si>
   <si>
     <t>Date of Next Update:</t>
   </si>
   <si>
     <t>Responsible Structural Division</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
     <t xml:space="preserve">Phone number </t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
-    <t>Since 2005</t>
-[...1 lines deleted...]
-  <si>
     <t>Published by the Batys Kazakhstan region</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/en/industries/business-statistics/stat-struct/spreadsheets/?year=2025&amp;name=64219&amp;period=year&amp;type=spreadsheets</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Division of structural statistics </t>
   </si>
   <si>
     <t>Nazargalieva Aigul Khamzinovna</t>
   </si>
   <si>
     <t>+7 7112 514103</t>
   </si>
   <si>
     <t>a.nazargalieva@aspire.gov.kz</t>
   </si>
   <si>
     <t>SIC code</t>
   </si>
   <si>
     <t xml:space="preserve">Indicator name </t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms  Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/respondents/statistical-forms/</t>
+  </si>
+  <si>
+    <t>Since 2008</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/zko/spreadsheets/?industry=28264&amp;year=2025&amp;name=87532&amp;period=year&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...15 lines deleted...]
-    <font>
       <i/>
       <sz val="8"/>
-      <name val="Roboto"/>
-[...3 lines deleted...]
-      <sz val="7"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -401,50 +355,63 @@
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -475,319 +442,304 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Гиперссылка 3" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2 13 10" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -919,1430 +871,1258 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nazargalieva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nazargalieva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B32"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="G14" sqref="G14"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E17" sqref="E17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="31.28515625" style="30" customWidth="1"/>
-    <col min="2" max="2" width="114.28515625" style="30" customWidth="1"/>
+    <col min="1" max="1" width="28.28515625" style="14" customWidth="1"/>
+    <col min="2" max="2" width="114.28515625" style="14" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="A2" s="15" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="2"/>
+      <c r="B1" s="2"/>
+    </row>
+    <row r="2" spans="1:2" s="30" customFormat="1">
+      <c r="A2" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" s="30" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A3" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="16" t="s">
+      <c r="B3" s="5" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="3" spans="1:2" s="17" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="18" t="s">
+    <row r="4" spans="1:2" s="30" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A4" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="19" t="s">
+      <c r="B4" s="6" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="4" spans="1:2" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="46" t="s">
+    <row r="5" spans="1:2" s="30" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A5" s="44"/>
+      <c r="B5" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="20" t="s">
+    </row>
+    <row r="6" spans="1:2" s="30" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A6" s="44"/>
+      <c r="B6" s="32" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" s="30" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A7" s="44"/>
+      <c r="B7" s="32" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" s="30" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A8" s="44"/>
+      <c r="B8" s="32" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="5" spans="1:2" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B5" s="20" t="s">
+    <row r="9" spans="1:2" s="30" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A9" s="44"/>
+      <c r="B9" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" s="30" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A10" s="44"/>
+      <c r="B10" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" s="30" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A11" s="44"/>
+      <c r="B11" s="33" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="6" spans="1:2" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="B8" s="21" t="s">
+    <row r="12" spans="1:2" s="30" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A12" s="44"/>
+      <c r="B12" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" s="30" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A13" s="44"/>
+      <c r="B13" s="34" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="9" spans="1:2" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="B11" s="10" t="s">
+    <row r="14" spans="1:2" s="30" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A14" s="44"/>
+      <c r="B14" s="34" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" s="30" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A15" s="44"/>
+      <c r="B15" s="33" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" s="30" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A16" s="7" t="s">
         <v>24</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="B13" s="11" t="s">
+      <c r="B16" s="5" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" s="30" customFormat="1" ht="105" customHeight="1">
+      <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="A16" s="22" t="s">
+      <c r="B17" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B16" s="19" t="s">
-[...4 lines deleted...]
-      <c r="A17" s="18" t="s">
+    </row>
+    <row r="18" spans="1:2" s="30" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A18" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B17" s="23" t="s">
+      <c r="B18" s="9" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="18" spans="1:2" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="18" t="s">
+    <row r="19" spans="1:2" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="A19" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B18" s="24" t="s">
+      <c r="B19" s="8" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="19" spans="1:2" s="17" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="18" t="s">
+    <row r="20" spans="1:2" s="30" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A20" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B19" s="23" t="s">
+      <c r="B20" s="10" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="20" spans="1:2" s="17" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="18" t="s">
+    <row r="21" spans="1:2" s="30" customFormat="1" ht="12" customHeight="1">
+      <c r="A21" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B20" s="25" t="s">
+      <c r="B21" s="23" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" s="30" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A22" s="29" t="s">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="18" t="s">
+      <c r="B22" s="31" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" s="30" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A23" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="39" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="15" t="s">
+      <c r="B23" s="31" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" s="30" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A24" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="B22" s="27" t="s">
+      <c r="B24" s="31" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" s="30" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A25" s="11" t="s">
         <v>37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="26" t="s">
+      <c r="B25" s="31" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" ht="15" customHeight="1">
+      <c r="A26" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="B23" s="27" t="s">
+      <c r="B26" s="24">
+        <v>46216</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A27" s="4" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="26" t="s">
+      <c r="B27" s="24">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A28" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="B24" s="27" t="s">
-[...4 lines deleted...]
-      <c r="A25" s="26" t="s">
+      <c r="B28" s="25" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A29" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="B25" s="27" t="s">
+      <c r="B29" s="26" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A30" s="4" t="s">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="18" t="s">
+      <c r="B30" s="24" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A31" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="B26" s="40">
-[...45 lines deleted...]
-      <c r="B32" s="29"/>
+      <c r="B31" s="31" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2">
+      <c r="A32" s="12"/>
+      <c r="B32" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A4:A15"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B22" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B31" r:id="rId4"/>
+    <hyperlink ref="B31" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G21" sqref="G21"/>
+      <selection activeCell="B43" sqref="B43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="32" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="32"/>
+    <col min="1" max="1" width="4.42578125" style="16" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="16" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B5" s="33" t="s">
+    <row r="2" spans="2:2">
+      <c r="B2" s="15"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="17" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="18" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="18" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="18" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="18" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="19" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-[...41 lines deleted...]
-        <v>64</v>
+    <row r="11" spans="2:2">
+      <c r="B11" s="20"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="20"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="20"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="20"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="21"/>
+    </row>
+    <row r="19" spans="2:2">
+      <c r="B19" s="22" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
-  <dimension ref="A2:W19"/>
+  <dimension ref="A2:T17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" topLeftCell="F1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="O31" sqref="O31"/>
+      <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="D30" sqref="D30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="28.7109375" style="1" customWidth="1"/>
-    <col min="3" max="22" width="12.140625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="24" max="16384" width="9.140625" style="1"/>
+    <col min="3" max="19" width="12.140625" style="1" customWidth="1"/>
+    <col min="20" max="20" width="11.7109375" style="1" customWidth="1"/>
+    <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="B2" s="48" t="s">
+    <row r="2" spans="1:20">
+      <c r="B2" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="48"/>
-[...32 lines deleted...]
-      <c r="F4" s="2">
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B4" s="28" t="s">
+        <v>56</v>
+      </c>
+      <c r="C4" s="35">
         <v>2008</v>
       </c>
-      <c r="G4" s="2">
+      <c r="D4" s="35">
         <v>2009</v>
       </c>
-      <c r="H4" s="2">
+      <c r="E4" s="35">
         <v>2010</v>
       </c>
-      <c r="I4" s="2">
+      <c r="F4" s="35">
         <v>2011</v>
       </c>
-      <c r="J4" s="2">
+      <c r="G4" s="35">
         <v>2012</v>
       </c>
-      <c r="K4" s="2">
+      <c r="H4" s="35">
         <v>2013</v>
       </c>
-      <c r="L4" s="2">
+      <c r="I4" s="35">
         <v>2014</v>
       </c>
-      <c r="M4" s="3">
+      <c r="J4" s="28">
         <v>2015</v>
       </c>
-      <c r="N4" s="3">
+      <c r="K4" s="28">
         <v>2016</v>
       </c>
-      <c r="O4" s="3">
+      <c r="L4" s="28">
         <v>2017</v>
       </c>
-      <c r="P4" s="3">
+      <c r="M4" s="28">
         <v>2018</v>
       </c>
-      <c r="Q4" s="3">
+      <c r="N4" s="28">
         <v>2019</v>
       </c>
-      <c r="R4" s="3">
+      <c r="O4" s="28">
         <v>2020</v>
       </c>
-      <c r="S4" s="3">
+      <c r="P4" s="28">
         <v>2021</v>
       </c>
-      <c r="T4" s="2">
+      <c r="Q4" s="35">
         <v>2022</v>
       </c>
-      <c r="U4" s="3">
+      <c r="R4" s="28">
         <v>2023</v>
       </c>
-      <c r="V4" s="2">
+      <c r="S4" s="35">
         <v>2024</v>
       </c>
-      <c r="W4" s="3">
+      <c r="T4" s="28">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A5" s="44">
+    <row r="5" spans="1:20">
+      <c r="A5" s="36">
         <v>274104</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="B5" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="5">
-[...8 lines deleted...]
-      <c r="F5" s="5">
+      <c r="C5" s="38">
         <v>26936</v>
       </c>
-      <c r="G5" s="6">
+      <c r="D5" s="39">
         <v>36345</v>
       </c>
-      <c r="H5" s="5">
+      <c r="E5" s="38">
         <v>44719</v>
       </c>
-      <c r="I5" s="5">
+      <c r="F5" s="38">
         <v>30686</v>
       </c>
-      <c r="J5" s="5">
+      <c r="G5" s="38">
         <v>24679</v>
       </c>
-      <c r="K5" s="5">
+      <c r="H5" s="38">
         <v>26179</v>
       </c>
-      <c r="L5" s="5">
+      <c r="I5" s="38">
         <v>26847</v>
       </c>
-      <c r="M5" s="5">
+      <c r="J5" s="38">
         <v>32798</v>
       </c>
-      <c r="N5" s="5">
+      <c r="K5" s="38">
         <v>32144</v>
       </c>
-      <c r="O5" s="5">
+      <c r="L5" s="38">
         <v>34035</v>
       </c>
-      <c r="P5" s="5">
+      <c r="M5" s="38">
         <v>36151</v>
       </c>
-      <c r="Q5" s="7">
+      <c r="N5" s="40">
         <v>36176</v>
       </c>
-      <c r="R5" s="5">
+      <c r="O5" s="38">
         <v>34584</v>
       </c>
-      <c r="S5" s="5">
+      <c r="P5" s="38">
         <v>35937</v>
       </c>
-      <c r="T5" s="5">
+      <c r="Q5" s="38">
         <v>43119</v>
       </c>
-      <c r="U5" s="5">
+      <c r="R5" s="38">
         <v>41949</v>
       </c>
-      <c r="V5" s="5">
+      <c r="S5" s="38">
         <v>47959</v>
       </c>
-      <c r="W5" s="5">
+      <c r="T5" s="38">
         <v>36985</v>
       </c>
     </row>
-    <row r="6" spans="1:23" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B6" s="8" t="s">
+    <row r="6" spans="1:20">
+      <c r="A6" s="41"/>
+      <c r="B6" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="C6" s="5"/>
-[...22 lines deleted...]
-      <c r="A7" s="44">
+      <c r="C6" s="38"/>
+      <c r="D6" s="38"/>
+      <c r="E6" s="38"/>
+      <c r="F6" s="38"/>
+      <c r="G6" s="38"/>
+      <c r="H6" s="38"/>
+      <c r="I6" s="38"/>
+      <c r="J6" s="38"/>
+      <c r="K6" s="38"/>
+      <c r="L6" s="38"/>
+      <c r="M6" s="38"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="38"/>
+      <c r="P6" s="38"/>
+      <c r="Q6" s="38"/>
+      <c r="R6" s="41"/>
+      <c r="S6" s="38"/>
+      <c r="T6" s="38"/>
+    </row>
+    <row r="7" spans="1:20" ht="23.1" customHeight="1">
+      <c r="A7" s="36">
         <v>274101</v>
       </c>
-      <c r="B7" s="10" t="s">
+      <c r="B7" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="5">
-[...8 lines deleted...]
-      <c r="F7" s="5">
+      <c r="C7" s="38">
         <v>23688</v>
       </c>
-      <c r="G7" s="5">
+      <c r="D7" s="38">
         <v>30064</v>
       </c>
-      <c r="H7" s="5">
+      <c r="E7" s="38">
         <v>40093</v>
       </c>
-      <c r="I7" s="5">
+      <c r="F7" s="38">
         <v>26732</v>
       </c>
-      <c r="J7" s="5">
+      <c r="G7" s="38">
         <v>22919</v>
       </c>
-      <c r="K7" s="5">
+      <c r="H7" s="38">
         <v>24546</v>
       </c>
-      <c r="L7" s="5">
+      <c r="I7" s="38">
         <v>25125</v>
       </c>
-      <c r="M7" s="5">
+      <c r="J7" s="38">
         <v>31387</v>
       </c>
-      <c r="N7" s="5">
+      <c r="K7" s="38">
         <v>30564</v>
       </c>
-      <c r="O7" s="5">
+      <c r="L7" s="38">
         <v>32785</v>
       </c>
-      <c r="P7" s="5">
+      <c r="M7" s="38">
         <v>34490</v>
       </c>
-      <c r="Q7" s="7">
+      <c r="N7" s="40">
         <v>34625</v>
       </c>
-      <c r="R7" s="5">
+      <c r="O7" s="38">
         <v>32554</v>
       </c>
-      <c r="S7" s="5">
+      <c r="P7" s="38">
         <v>34061</v>
       </c>
-      <c r="T7" s="5">
+      <c r="Q7" s="38">
         <v>40233</v>
       </c>
-      <c r="U7" s="5">
+      <c r="R7" s="38">
         <v>40044</v>
       </c>
-      <c r="V7" s="5">
+      <c r="S7" s="38">
         <v>45489</v>
       </c>
-      <c r="W7" s="5">
+      <c r="T7" s="38">
         <v>34861</v>
       </c>
     </row>
-    <row r="8" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A8" s="44">
+    <row r="8" spans="1:20" ht="25.5">
+      <c r="A8" s="36">
         <v>271101</v>
       </c>
-      <c r="B8" s="11" t="s">
+      <c r="B8" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="C8" s="5">
-[...8 lines deleted...]
-      <c r="F8" s="5">
+      <c r="C8" s="38">
         <v>11164310</v>
       </c>
-      <c r="G8" s="5">
+      <c r="D8" s="38">
         <v>13769503</v>
       </c>
-      <c r="H8" s="5">
+      <c r="E8" s="38">
         <v>27179699</v>
       </c>
-      <c r="I8" s="5">
+      <c r="F8" s="38">
         <v>21232845</v>
       </c>
-      <c r="J8" s="5">
+      <c r="G8" s="38">
         <v>16937458</v>
       </c>
-      <c r="K8" s="5">
+      <c r="H8" s="38">
         <v>19636395</v>
       </c>
-      <c r="L8" s="5">
+      <c r="I8" s="38">
         <v>22160310</v>
       </c>
-      <c r="M8" s="5">
+      <c r="J8" s="38">
         <v>29119056</v>
       </c>
-      <c r="N8" s="5">
+      <c r="K8" s="38">
         <v>30032048</v>
       </c>
-      <c r="O8" s="5">
+      <c r="L8" s="38">
         <v>34646590</v>
       </c>
-      <c r="P8" s="5">
+      <c r="M8" s="38">
         <v>42761248</v>
       </c>
-      <c r="Q8" s="7">
+      <c r="N8" s="40">
         <v>45187041</v>
       </c>
-      <c r="R8" s="5">
+      <c r="O8" s="38">
         <v>44175451</v>
       </c>
-      <c r="S8" s="5">
+      <c r="P8" s="38">
         <v>51554595</v>
       </c>
-      <c r="T8" s="5">
+      <c r="Q8" s="38">
         <v>71794354</v>
       </c>
-      <c r="U8" s="5">
+      <c r="R8" s="38">
         <v>86294436</v>
       </c>
-      <c r="V8" s="5">
+      <c r="S8" s="38">
         <v>120886736</v>
       </c>
-      <c r="W8" s="5">
+      <c r="T8" s="38">
         <v>91449941</v>
       </c>
     </row>
-    <row r="9" spans="1:23" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A9" s="44">
+    <row r="9" spans="1:20" ht="25.5">
+      <c r="A9" s="36">
         <v>274107</v>
       </c>
-      <c r="B9" s="11" t="s">
+      <c r="B9" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="C9" s="5">
-[...8 lines deleted...]
-      <c r="F9" s="5">
+      <c r="C9" s="38">
         <v>35914</v>
       </c>
-      <c r="G9" s="5">
+      <c r="D9" s="38">
         <v>33488.800000000003</v>
       </c>
-      <c r="H9" s="5">
+      <c r="E9" s="38">
         <v>54325.1</v>
       </c>
-      <c r="I9" s="5">
+      <c r="F9" s="38">
         <v>61971.3</v>
       </c>
-      <c r="J9" s="5">
+      <c r="G9" s="38">
         <v>62467.6</v>
       </c>
-      <c r="K9" s="5">
+      <c r="H9" s="38">
         <v>67498.5</v>
       </c>
-      <c r="L9" s="5">
+      <c r="I9" s="38">
         <v>74992.600000000006</v>
       </c>
-      <c r="M9" s="5">
+      <c r="J9" s="38">
         <v>79961</v>
       </c>
-      <c r="N9" s="5">
+      <c r="K9" s="38">
         <v>85925</v>
       </c>
-      <c r="O9" s="5">
+      <c r="L9" s="38">
         <v>93130</v>
       </c>
-      <c r="P9" s="5">
+      <c r="M9" s="38">
         <v>109057</v>
       </c>
-      <c r="Q9" s="7">
+      <c r="N9" s="40">
         <v>116668</v>
       </c>
-      <c r="R9" s="5">
+      <c r="O9" s="38">
         <v>121579</v>
       </c>
-      <c r="S9" s="5">
+      <c r="P9" s="38">
         <v>135020</v>
       </c>
-      <c r="T9" s="5">
+      <c r="Q9" s="38">
         <v>163283</v>
       </c>
-      <c r="U9" s="5">
+      <c r="R9" s="38">
         <v>194378</v>
       </c>
-      <c r="V9" s="5">
+      <c r="S9" s="38">
         <v>235514</v>
       </c>
-      <c r="W9" s="5">
+      <c r="T9" s="38">
         <v>242709</v>
       </c>
     </row>
-    <row r="10" spans="1:23" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="44">
+    <row r="10" spans="1:20" ht="36.75" customHeight="1">
+      <c r="A10" s="36">
         <v>271305</v>
       </c>
-      <c r="B10" s="11" t="s">
+      <c r="B10" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="C10" s="5" t="s">
-[...8 lines deleted...]
-      <c r="F10" s="5">
+      <c r="C10" s="38">
         <v>110684410</v>
       </c>
-      <c r="G10" s="5">
+      <c r="D10" s="38">
         <v>167298658</v>
       </c>
-      <c r="H10" s="5">
+      <c r="E10" s="38">
         <v>333482640</v>
       </c>
-      <c r="I10" s="5">
+      <c r="F10" s="38">
         <v>247535716</v>
       </c>
-      <c r="J10" s="5">
+      <c r="G10" s="38">
         <v>271976127</v>
       </c>
-      <c r="K10" s="5">
+      <c r="H10" s="38">
         <v>974200076</v>
       </c>
-      <c r="L10" s="5">
+      <c r="I10" s="38">
         <v>925948162</v>
       </c>
-      <c r="M10" s="5">
+      <c r="J10" s="38">
         <v>787300734</v>
       </c>
-      <c r="N10" s="5">
+      <c r="K10" s="38">
         <v>994663631</v>
       </c>
-      <c r="O10" s="5">
+      <c r="L10" s="38">
         <v>1104702590</v>
       </c>
-      <c r="P10" s="5">
+      <c r="M10" s="38">
         <v>1169506403</v>
       </c>
-      <c r="Q10" s="7">
+      <c r="N10" s="40">
         <v>1178457291</v>
       </c>
-      <c r="R10" s="5">
+      <c r="O10" s="38">
         <v>964777724</v>
       </c>
-      <c r="S10" s="5">
+      <c r="P10" s="38">
         <v>1238815488</v>
       </c>
-      <c r="T10" s="5">
+      <c r="Q10" s="38">
         <v>1743557701</v>
       </c>
-      <c r="U10" s="5">
+      <c r="R10" s="38">
         <v>1637609344</v>
       </c>
-      <c r="V10" s="5">
+      <c r="S10" s="38">
         <v>1946011902</v>
       </c>
-      <c r="W10" s="5">
+      <c r="T10" s="38">
         <v>1789665956</v>
       </c>
     </row>
-    <row r="11" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A11" s="44">
+    <row r="11" spans="1:20">
+      <c r="A11" s="36">
         <v>271101</v>
       </c>
-      <c r="B11" s="10" t="s">
+      <c r="B11" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="C11" s="5">
-[...8 lines deleted...]
-      <c r="F11" s="5">
+      <c r="C11" s="38">
         <v>79494124</v>
       </c>
-      <c r="G11" s="5">
+      <c r="D11" s="38">
         <v>115083394</v>
       </c>
-      <c r="H11" s="5">
+      <c r="E11" s="38">
         <v>219325232</v>
       </c>
-      <c r="I11" s="5">
+      <c r="F11" s="38">
         <v>153732170</v>
       </c>
-      <c r="J11" s="5">
+      <c r="G11" s="38">
         <v>139682614</v>
       </c>
-      <c r="K11" s="5">
+      <c r="H11" s="38">
         <v>283569879</v>
       </c>
-      <c r="L11" s="5">
+      <c r="I11" s="38">
         <v>374574279</v>
       </c>
-      <c r="M11" s="5">
+      <c r="J11" s="38">
         <v>555660897</v>
       </c>
-      <c r="N11" s="5">
+      <c r="K11" s="38">
         <v>636600573</v>
       </c>
-      <c r="O11" s="5">
+      <c r="L11" s="38">
         <v>775495392</v>
       </c>
-      <c r="P11" s="5">
+      <c r="M11" s="38">
         <v>729575312</v>
       </c>
-      <c r="Q11" s="7">
+      <c r="N11" s="40">
         <v>739181253</v>
       </c>
-      <c r="R11" s="5">
+      <c r="O11" s="38">
         <v>1017690398</v>
       </c>
-      <c r="S11" s="5">
+      <c r="P11" s="38">
         <v>769009513</v>
       </c>
-      <c r="T11" s="5">
+      <c r="Q11" s="38">
         <v>951385667</v>
       </c>
-      <c r="U11" s="5">
+      <c r="R11" s="38">
         <v>1012360013</v>
       </c>
-      <c r="V11" s="5">
+      <c r="S11" s="38">
         <v>1269728970</v>
       </c>
-      <c r="W11" s="5">
+      <c r="T11" s="38">
         <v>1300578942</v>
       </c>
     </row>
-    <row r="12" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A12" s="44">
+    <row r="12" spans="1:20">
+      <c r="A12" s="36">
         <v>271101</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B12" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="C12" s="5">
-[...8 lines deleted...]
-      <c r="F12" s="5">
+      <c r="C12" s="38">
         <v>35692442</v>
       </c>
-      <c r="G12" s="5">
+      <c r="D12" s="38">
         <v>62672626</v>
       </c>
-      <c r="H12" s="5">
+      <c r="E12" s="38">
         <v>121910874</v>
       </c>
-      <c r="I12" s="5">
+      <c r="F12" s="38">
         <v>64298671</v>
       </c>
-      <c r="J12" s="5">
+      <c r="G12" s="38">
         <v>42067592</v>
       </c>
-      <c r="K12" s="5">
+      <c r="H12" s="38">
         <v>101634730</v>
       </c>
-      <c r="L12" s="5">
+      <c r="I12" s="38">
         <v>158362878</v>
       </c>
-      <c r="M12" s="5">
+      <c r="J12" s="38">
         <v>194971840</v>
       </c>
-      <c r="N12" s="5">
+      <c r="K12" s="38">
         <v>222074217</v>
       </c>
-      <c r="O12" s="5">
+      <c r="L12" s="38">
         <v>309615385</v>
       </c>
-      <c r="P12" s="5">
+      <c r="M12" s="38">
         <v>208111563</v>
       </c>
-      <c r="Q12" s="7">
+      <c r="N12" s="40">
         <v>265420644</v>
       </c>
-      <c r="R12" s="5">
+      <c r="O12" s="38">
         <v>251866141</v>
       </c>
-      <c r="S12" s="5">
+      <c r="P12" s="38">
         <v>277465635</v>
       </c>
-      <c r="T12" s="5">
+      <c r="Q12" s="38">
         <v>254980071</v>
       </c>
-      <c r="U12" s="5">
+      <c r="R12" s="38">
         <v>308409341</v>
       </c>
-      <c r="V12" s="5">
+      <c r="S12" s="38">
         <v>476253843</v>
       </c>
-      <c r="W12" s="5">
+      <c r="T12" s="38">
         <v>471867764</v>
       </c>
     </row>
-    <row r="13" spans="1:23" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="44">
+    <row r="13" spans="1:20" ht="23.1" customHeight="1">
+      <c r="A13" s="36">
         <v>271301</v>
       </c>
-      <c r="B13" s="10" t="s">
+      <c r="B13" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="C13" s="5">
-[...8 lines deleted...]
-      <c r="F13" s="5">
+      <c r="C13" s="38">
         <v>4370329</v>
       </c>
-      <c r="G13" s="5">
+      <c r="D13" s="38">
         <v>3699865</v>
       </c>
-      <c r="H13" s="5">
+      <c r="E13" s="38">
         <v>15237963</v>
       </c>
-      <c r="I13" s="5">
+      <c r="F13" s="38">
         <v>9406804</v>
       </c>
-      <c r="J13" s="5">
+      <c r="G13" s="38">
         <v>-5127832</v>
       </c>
-      <c r="K13" s="5">
+      <c r="H13" s="38">
         <v>524504258</v>
       </c>
-      <c r="L13" s="5">
+      <c r="I13" s="38">
         <v>461224910</v>
       </c>
-      <c r="M13" s="5">
+      <c r="J13" s="38">
         <v>165642384</v>
       </c>
-      <c r="N13" s="5">
+      <c r="K13" s="38">
         <v>264386906</v>
       </c>
-      <c r="O13" s="5">
+      <c r="L13" s="38">
         <v>276526788</v>
       </c>
-      <c r="P13" s="5">
+      <c r="M13" s="38">
         <v>421733084</v>
       </c>
-      <c r="Q13" s="7">
+      <c r="N13" s="40">
         <v>453235358</v>
       </c>
-      <c r="R13" s="5">
+      <c r="O13" s="38">
         <v>28737200</v>
       </c>
-      <c r="S13" s="5">
+      <c r="P13" s="38">
         <v>511852010</v>
       </c>
-      <c r="T13" s="5">
+      <c r="Q13" s="38">
         <v>833316150</v>
       </c>
-      <c r="U13" s="5">
+      <c r="R13" s="38">
         <v>654807041</v>
       </c>
-      <c r="V13" s="5">
+      <c r="S13" s="38">
         <v>804488210</v>
       </c>
-      <c r="W13" s="5">
+      <c r="T13" s="38">
         <v>616076110</v>
       </c>
     </row>
-    <row r="14" spans="1:23" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="44">
+    <row r="14" spans="1:20" ht="23.1" customHeight="1">
+      <c r="A14" s="36">
         <v>271201</v>
       </c>
-      <c r="B14" s="11" t="s">
+      <c r="B14" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="C14" s="5">
-[...8 lines deleted...]
-      <c r="F14" s="5">
+      <c r="C14" s="38">
         <v>135775128</v>
       </c>
-      <c r="G14" s="5">
+      <c r="D14" s="38">
         <v>181861321</v>
       </c>
-      <c r="H14" s="5">
+      <c r="E14" s="38">
         <v>342419695</v>
       </c>
-      <c r="I14" s="5">
+      <c r="F14" s="38">
         <v>249405293</v>
       </c>
-      <c r="J14" s="5">
+      <c r="G14" s="38">
         <v>271916104</v>
       </c>
-      <c r="K14" s="5">
+      <c r="H14" s="38">
         <v>973162558</v>
       </c>
-      <c r="L14" s="5">
+      <c r="I14" s="38">
         <v>926031688</v>
       </c>
-      <c r="M14" s="5">
+      <c r="J14" s="38">
         <v>797978997</v>
       </c>
-      <c r="N14" s="5">
+      <c r="K14" s="38">
         <v>1043216269</v>
       </c>
-      <c r="O14" s="5">
+      <c r="L14" s="38">
         <v>1155261211</v>
       </c>
-      <c r="P14" s="5">
+      <c r="M14" s="38">
         <v>1379284899</v>
       </c>
-      <c r="Q14" s="7">
+      <c r="N14" s="40">
         <v>1511669456</v>
       </c>
-      <c r="R14" s="5">
+      <c r="O14" s="38">
         <v>1301169802</v>
       </c>
-      <c r="S14" s="5">
+      <c r="P14" s="38">
         <v>1510581597</v>
       </c>
-      <c r="T14" s="5">
+      <c r="Q14" s="38">
         <v>2472544473</v>
       </c>
-      <c r="U14" s="5">
+      <c r="R14" s="38">
         <v>2143841574</v>
       </c>
-      <c r="V14" s="5">
+      <c r="S14" s="38">
         <v>2533459345</v>
       </c>
-      <c r="W14" s="5">
+      <c r="T14" s="38">
         <v>2457633030</v>
       </c>
     </row>
-    <row r="15" spans="1:23" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A15" s="44">
+    <row r="15" spans="1:20" ht="27.75" customHeight="1">
+      <c r="A15" s="36">
         <v>271202</v>
       </c>
-      <c r="B15" s="11" t="s">
+      <c r="B15" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="C15" s="5">
-[...8 lines deleted...]
-      <c r="F15" s="5">
+      <c r="C15" s="38">
         <v>92493232</v>
       </c>
-      <c r="G15" s="5">
+      <c r="D15" s="38">
         <v>144374515</v>
       </c>
-      <c r="H15" s="5">
+      <c r="E15" s="38">
         <v>274555678</v>
       </c>
-      <c r="I15" s="5">
+      <c r="F15" s="38">
         <v>194989344</v>
       </c>
-      <c r="J15" s="5">
+      <c r="G15" s="38">
         <v>215908162</v>
       </c>
-      <c r="K15" s="5">
+      <c r="H15" s="38">
         <v>370329246</v>
       </c>
-      <c r="L15" s="5">
+      <c r="I15" s="38">
         <v>364610429</v>
       </c>
-      <c r="M15" s="5">
+      <c r="J15" s="38">
         <v>456774290</v>
       </c>
-      <c r="N15" s="5">
+      <c r="K15" s="38">
         <v>598918494</v>
       </c>
-      <c r="O15" s="5">
+      <c r="L15" s="38">
         <v>655923659</v>
       </c>
-      <c r="P15" s="5">
+      <c r="M15" s="38">
         <v>650233222</v>
       </c>
-      <c r="Q15" s="7">
+      <c r="N15" s="40">
         <v>808569880</v>
       </c>
-      <c r="R15" s="5">
+      <c r="O15" s="38">
         <v>765310727</v>
       </c>
-      <c r="S15" s="5">
+      <c r="P15" s="38">
         <v>731859704</v>
       </c>
-      <c r="T15" s="5">
+      <c r="Q15" s="38">
         <v>1282581457</v>
       </c>
-      <c r="U15" s="5">
+      <c r="R15" s="38">
         <v>1149732102</v>
       </c>
-      <c r="V15" s="5">
+      <c r="S15" s="38">
         <v>1374388083</v>
       </c>
-      <c r="W15" s="5">
+      <c r="T15" s="38">
         <v>1475162636</v>
       </c>
     </row>
-    <row r="16" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A16" s="44">
+    <row r="16" spans="1:20">
+      <c r="A16" s="36">
         <v>271203</v>
       </c>
-      <c r="B16" s="11" t="s">
+      <c r="B16" s="34" t="s">
         <v>11</v>
       </c>
-      <c r="C16" s="5">
-[...8 lines deleted...]
-      <c r="F16" s="5">
+      <c r="C16" s="38">
         <v>43281896</v>
       </c>
-      <c r="G16" s="5">
+      <c r="D16" s="38">
         <v>37486806</v>
       </c>
-      <c r="H16" s="5">
+      <c r="E16" s="38">
         <v>67864017</v>
       </c>
-      <c r="I16" s="5">
+      <c r="F16" s="38">
         <v>54415949</v>
       </c>
-      <c r="J16" s="5">
+      <c r="G16" s="38">
         <v>56007942</v>
       </c>
-      <c r="K16" s="5">
+      <c r="H16" s="38">
         <v>602833312</v>
       </c>
-      <c r="L16" s="5">
+      <c r="I16" s="38">
         <v>561421259</v>
       </c>
-      <c r="M16" s="5">
+      <c r="J16" s="38">
         <v>341204707</v>
       </c>
-      <c r="N16" s="5">
+      <c r="K16" s="38">
         <v>444297774</v>
       </c>
-      <c r="O16" s="5">
+      <c r="L16" s="38">
         <v>499337553</v>
       </c>
-      <c r="P16" s="5">
+      <c r="M16" s="38">
         <v>729051677</v>
       </c>
-      <c r="Q16" s="7">
+      <c r="N16" s="40">
         <v>703099576</v>
       </c>
-      <c r="R16" s="5">
+      <c r="O16" s="38">
         <v>535859082</v>
       </c>
-      <c r="S16" s="5">
+      <c r="P16" s="38">
         <v>778721876</v>
       </c>
-      <c r="T16" s="5">
+      <c r="Q16" s="38">
         <v>1189963024</v>
       </c>
-      <c r="U16" s="5">
+      <c r="R16" s="38">
         <v>994109470</v>
       </c>
-      <c r="V16" s="5">
+      <c r="S16" s="38">
         <v>1159071264</v>
       </c>
-      <c r="W16" s="5">
+      <c r="T16" s="38">
         <v>982470383</v>
       </c>
     </row>
-    <row r="17" spans="1:23" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="44">
+    <row r="17" spans="1:20" ht="63.75" customHeight="1">
+      <c r="A17" s="36">
         <v>271101</v>
       </c>
-      <c r="B17" s="10" t="s">
+      <c r="B17" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="C17" s="5" t="s">
-[...8 lines deleted...]
-      <c r="F17" s="5">
+      <c r="C17" s="38">
         <v>2783041</v>
       </c>
-      <c r="G17" s="5">
+      <c r="D17" s="38">
         <v>2424529</v>
       </c>
-      <c r="H17" s="5">
+      <c r="E17" s="38">
         <v>4112240</v>
       </c>
-      <c r="I17" s="5">
+      <c r="F17" s="38">
         <v>3107153</v>
       </c>
-      <c r="J17" s="5">
+      <c r="G17" s="38">
         <v>2888909</v>
       </c>
-      <c r="K17" s="5">
+      <c r="H17" s="38">
         <v>1889103</v>
       </c>
-      <c r="L17" s="5">
+      <c r="I17" s="38">
         <v>6577638</v>
       </c>
-      <c r="M17" s="5">
+      <c r="J17" s="38">
         <v>8293892</v>
       </c>
-      <c r="N17" s="5">
+      <c r="K17" s="38">
         <v>8094075</v>
       </c>
-      <c r="O17" s="5">
+      <c r="L17" s="38">
         <v>8997382</v>
       </c>
-      <c r="P17" s="5">
+      <c r="M17" s="38">
         <v>8381978</v>
       </c>
-      <c r="Q17" s="7">
+      <c r="N17" s="40">
         <v>9089531</v>
       </c>
-      <c r="R17" s="5">
+      <c r="O17" s="38">
         <v>183359560</v>
       </c>
-      <c r="S17" s="5">
+      <c r="P17" s="38">
         <v>8488578</v>
       </c>
-      <c r="T17" s="5">
+      <c r="Q17" s="38">
         <v>12682807</v>
       </c>
-      <c r="U17" s="5">
+      <c r="R17" s="38">
         <v>14070454</v>
       </c>
-      <c r="V17" s="5">
+      <c r="S17" s="38">
         <v>35006794</v>
       </c>
-      <c r="W17" s="5">
+      <c r="T17" s="38">
         <v>35770313</v>
       </c>
-    </row>
-[...45 lines deleted...]
-      <c r="V19" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="B2:R2"/>
+    <mergeCell ref="B2:O2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.23" right="0.19" top="0.54" bottom="0.44" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>