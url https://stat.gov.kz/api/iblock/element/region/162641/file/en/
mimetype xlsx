--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -1,123 +1,299 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\B.Ungarbayeva\Desktop\Бактыгул 240826\Динамика по новому шаблону\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="690" yWindow="990" windowWidth="27945" windowHeight="9375" tabRatio="342"/>
   </bookViews>
   <sheets>
-    <sheet name="англ" sheetId="12" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="13" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="14" r:id="rId2"/>
+    <sheet name="Indicator" sheetId="12" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">англ!$A:$A</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">Indicator!$B:$B</definedName>
   </definedNames>
-  <calcPr calcId="124519" fullCalcOnLoad="1"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="65">
   <si>
     <t>Dinamics of the main performance indicators of small enterprises in the Batys Kazakhstan region</t>
   </si>
   <si>
     <t>Total employees, people</t>
   </si>
   <si>
     <t>Payroll number of employees on average per year, people</t>
   </si>
   <si>
     <t>Employee wages fund, thousand tenge</t>
   </si>
   <si>
     <t>Average monthly salary of one employee, tenge</t>
   </si>
   <si>
     <t>Volume of products manufactured, work performed and services rendered, 
 thousand tenge</t>
   </si>
   <si>
     <t>Total expenses, thousand tenge</t>
   </si>
   <si>
     <t>Material costs, thousand tenge</t>
   </si>
   <si>
     <t>Profit (loss) before tax, 
 thousand tenge</t>
   </si>
   <si>
     <t>Income from sales of products and rendering of services, thousand tenge</t>
   </si>
   <si>
     <t>Cost of  products sold and services rendered, thousand tenge</t>
   </si>
   <si>
     <t>Gross profit, thousand tenge</t>
   </si>
   <si>
     <t>Taxes and other obligatory payments attributable to expenses (excluding corporate income tax, excise taxes and VAT) - total, thousand tenge</t>
   </si>
   <si>
     <t xml:space="preserve">  including:</t>
   </si>
   <si>
     <t>(-) no data available</t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>274101, 274104, 274107, 271305, 271101, 271201, 271202, 271203, 271301</t>
+  </si>
+  <si>
+    <t>Name of the statictical indicator</t>
+  </si>
+  <si>
+    <t>Volume of products manufactured and services rendered, million tenge</t>
+  </si>
+  <si>
+    <t>Short name of the SIC</t>
+  </si>
+  <si>
+    <t>Total employees, person</t>
+  </si>
+  <si>
+    <t>Payroll number of employees on average per year, person</t>
+  </si>
+  <si>
+    <t>Volume of products manufactured, work performed and services rendered, thousand tenge</t>
+  </si>
+  <si>
+    <t>Profit (loss) before tax, thousand tenge</t>
+  </si>
+  <si>
+    <t>Cost of goods sold and services rendered, thousand tenge</t>
+  </si>
+  <si>
+    <t xml:space="preserve">History of the Indicator </t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>The list number of employees is the number of persons employed under an employment contract, regardless of the term of its conclusion, except for persons performing work under civil law contracts, as well as those employed part–time; The volume of products manufactured and services rendered is the cost of all products manufactured and services rendered in producer prices; income from sales of products and rendering of services is the amount of income to be received (received) minus value added tax, excise taxes, as well as the cost of returned goods, sales discounts and discounts from the price presented to the buyer; the cost of products sold and services rendered is the cost associated with the production of products that were sold during the reporting period, including production costs and employee salaries; profit (loss) before tax is defined as the difference between the amount of gross profit, income from financing, other income and the amount of expenses for the sale of products and services, financing costs, administrative and other expenses.</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>The indicator is formed in accordance with international and national financial reporting standards (IFRS, NFRS).</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">It is formed on the basis of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>statistical form</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> of the nationwide statistical observation 2-МP "Report on the activities of a small enterprise", (annual).</t>
+    </r>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/22/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/respondents/statistical-forms/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phone number </t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>Since 2005</t>
+  </si>
+  <si>
+    <t>Published by the Batys Kazakhstan region</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/industries/business-statistics/stat-struct/spreadsheets/?year=2025&amp;name=64219&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Division of structural statistics </t>
+  </si>
+  <si>
+    <t>Nazargalieva Aigul Khamzinovna</t>
+  </si>
+  <si>
+    <t>+7 7112 514103</t>
+  </si>
+  <si>
+    <t>a.nazargalieva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>SIC code</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Indicator name </t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms  Republic of Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
-    <numFmt numFmtId="172" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -128,261 +304,490 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="172" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="5"/>
+    <cellStyle name="Обычный 2 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2 2 13 10" xfId="7"/>
+    <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -514,1076 +919,1458 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nazargalieva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-  <dimension ref="A2:V19"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B32"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="N27" sqref="N27"/>
+    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="28.7109375" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="23" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="31.28515625" style="30" customWidth="1"/>
+    <col min="2" max="2" width="114.28515625" style="30" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:22">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="14"/>
+      <c r="B1" s="14"/>
+    </row>
+    <row r="2" spans="1:2" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="15" t="s">
-        <v>0</v>
-[...247 lines deleted...]
-      <c r="A8" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" s="16" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" s="17" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" s="19" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="20" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="47"/>
+      <c r="B5" s="20" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="47"/>
+      <c r="B6" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="6">
-[...64 lines deleted...]
-      <c r="A9" s="12" t="s">
+    </row>
+    <row r="7" spans="1:2" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="47"/>
+      <c r="B7" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="6">
-[...132 lines deleted...]
-      <c r="A11" s="11" t="s">
+    </row>
+    <row r="8" spans="1:2" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="47"/>
+      <c r="B8" s="21" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="47"/>
+      <c r="B9" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="6">
-[...64 lines deleted...]
-      <c r="A12" s="11" t="s">
+    </row>
+    <row r="10" spans="1:2" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="47"/>
+      <c r="B10" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="6">
-[...132 lines deleted...]
-      <c r="A14" s="12" t="s">
+    </row>
+    <row r="11" spans="1:2" s="17" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="47"/>
+      <c r="B11" s="10" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" s="17" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="47"/>
+      <c r="B12" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="6">
-[...132 lines deleted...]
-      <c r="A16" s="12" t="s">
+    </row>
+    <row r="13" spans="1:2" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="47"/>
+      <c r="B13" s="11" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="47"/>
+      <c r="B14" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="6">
-[...64 lines deleted...]
-      <c r="A17" s="11" t="s">
+    </row>
+    <row r="15" spans="1:2" s="17" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="47"/>
+      <c r="B15" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="6" t="s">
-[...108 lines deleted...]
-      <c r="U19" s="13"/>
+    </row>
+    <row r="16" spans="1:2" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="19" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" s="17" customFormat="1" ht="105" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="23" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" s="17" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19" s="23" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" s="17" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="25" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B21" s="39" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B22" s="27" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" s="17" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B23" s="27" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" s="17" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B24" s="27" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" s="17" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B25" s="27" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="B26" s="40">
+        <v>46216</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="B27" s="40">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="B28" s="41" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B29" s="42" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="B30" s="40" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="18" t="s">
+        <v>48</v>
+      </c>
+      <c r="B31" s="40" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A32" s="28"/>
+      <c r="B32" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A4:A15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B22" r:id="rId1"/>
+    <hyperlink ref="B23" r:id="rId2"/>
+    <hyperlink ref="B25" r:id="rId3"/>
+    <hyperlink ref="B31" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G21" sqref="G21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="32" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="32" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="32"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="31"/>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B5" s="33" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="34" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="34" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="34" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="35" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="36"/>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="36"/>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="36"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="36"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="37"/>
+    </row>
+    <row r="19" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B19" s="38" t="s">
+        <v>64</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A2:W19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" topLeftCell="F1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="O31" sqref="O31"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.140625" style="1"/>
+    <col min="2" max="2" width="28.7109375" style="1" customWidth="1"/>
+    <col min="3" max="22" width="12.140625" style="1" customWidth="1"/>
+    <col min="23" max="23" width="11.7109375" style="1" customWidth="1"/>
+    <col min="24" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="B2" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="48"/>
+      <c r="O2" s="48"/>
+      <c r="P2" s="48"/>
+      <c r="Q2" s="48"/>
+      <c r="R2" s="48"/>
+    </row>
+    <row r="4" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A4" s="43" t="s">
+        <v>62</v>
+      </c>
+      <c r="B4" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="C4" s="2">
+        <v>2005</v>
+      </c>
+      <c r="D4" s="2">
+        <v>2006</v>
+      </c>
+      <c r="E4" s="2">
+        <v>2007</v>
+      </c>
+      <c r="F4" s="2">
+        <v>2008</v>
+      </c>
+      <c r="G4" s="2">
+        <v>2009</v>
+      </c>
+      <c r="H4" s="2">
+        <v>2010</v>
+      </c>
+      <c r="I4" s="2">
+        <v>2011</v>
+      </c>
+      <c r="J4" s="2">
+        <v>2012</v>
+      </c>
+      <c r="K4" s="2">
+        <v>2013</v>
+      </c>
+      <c r="L4" s="2">
+        <v>2014</v>
+      </c>
+      <c r="M4" s="3">
+        <v>2015</v>
+      </c>
+      <c r="N4" s="3">
+        <v>2016</v>
+      </c>
+      <c r="O4" s="3">
+        <v>2017</v>
+      </c>
+      <c r="P4" s="3">
+        <v>2018</v>
+      </c>
+      <c r="Q4" s="3">
+        <v>2019</v>
+      </c>
+      <c r="R4" s="3">
+        <v>2020</v>
+      </c>
+      <c r="S4" s="3">
+        <v>2021</v>
+      </c>
+      <c r="T4" s="2">
+        <v>2022</v>
+      </c>
+      <c r="U4" s="3">
+        <v>2023</v>
+      </c>
+      <c r="V4" s="2">
+        <v>2024</v>
+      </c>
+      <c r="W4" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A5" s="44">
+        <v>274104</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="5">
+        <v>23307</v>
+      </c>
+      <c r="D5" s="5">
+        <v>21656</v>
+      </c>
+      <c r="E5" s="5">
+        <v>28095</v>
+      </c>
+      <c r="F5" s="5">
+        <v>26936</v>
+      </c>
+      <c r="G5" s="6">
+        <v>36345</v>
+      </c>
+      <c r="H5" s="5">
+        <v>44719</v>
+      </c>
+      <c r="I5" s="5">
+        <v>30686</v>
+      </c>
+      <c r="J5" s="5">
+        <v>24679</v>
+      </c>
+      <c r="K5" s="5">
+        <v>26179</v>
+      </c>
+      <c r="L5" s="5">
+        <v>26847</v>
+      </c>
+      <c r="M5" s="5">
+        <v>32798</v>
+      </c>
+      <c r="N5" s="5">
+        <v>32144</v>
+      </c>
+      <c r="O5" s="5">
+        <v>34035</v>
+      </c>
+      <c r="P5" s="5">
+        <v>36151</v>
+      </c>
+      <c r="Q5" s="7">
+        <v>36176</v>
+      </c>
+      <c r="R5" s="5">
+        <v>34584</v>
+      </c>
+      <c r="S5" s="5">
+        <v>35937</v>
+      </c>
+      <c r="T5" s="5">
+        <v>43119</v>
+      </c>
+      <c r="U5" s="5">
+        <v>41949</v>
+      </c>
+      <c r="V5" s="5">
+        <v>47959</v>
+      </c>
+      <c r="W5" s="5">
+        <v>36985</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A6" s="9"/>
+      <c r="B6" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="5"/>
+      <c r="Q6" s="7"/>
+      <c r="R6" s="5"/>
+      <c r="S6" s="5"/>
+      <c r="T6" s="5"/>
+      <c r="U6" s="9"/>
+      <c r="V6" s="5"/>
+      <c r="W6" s="5"/>
+    </row>
+    <row r="7" spans="1:23" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="44">
+        <v>274101</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="C7" s="5">
+        <v>20605</v>
+      </c>
+      <c r="D7" s="5">
+        <v>19420</v>
+      </c>
+      <c r="E7" s="5">
+        <v>25287</v>
+      </c>
+      <c r="F7" s="5">
+        <v>23688</v>
+      </c>
+      <c r="G7" s="5">
+        <v>30064</v>
+      </c>
+      <c r="H7" s="5">
+        <v>40093</v>
+      </c>
+      <c r="I7" s="5">
+        <v>26732</v>
+      </c>
+      <c r="J7" s="5">
+        <v>22919</v>
+      </c>
+      <c r="K7" s="5">
+        <v>24546</v>
+      </c>
+      <c r="L7" s="5">
+        <v>25125</v>
+      </c>
+      <c r="M7" s="5">
+        <v>31387</v>
+      </c>
+      <c r="N7" s="5">
+        <v>30564</v>
+      </c>
+      <c r="O7" s="5">
+        <v>32785</v>
+      </c>
+      <c r="P7" s="5">
+        <v>34490</v>
+      </c>
+      <c r="Q7" s="7">
+        <v>34625</v>
+      </c>
+      <c r="R7" s="5">
+        <v>32554</v>
+      </c>
+      <c r="S7" s="5">
+        <v>34061</v>
+      </c>
+      <c r="T7" s="5">
+        <v>40233</v>
+      </c>
+      <c r="U7" s="5">
+        <v>40044</v>
+      </c>
+      <c r="V7" s="5">
+        <v>45489</v>
+      </c>
+      <c r="W7" s="5">
+        <v>34861</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A8" s="44">
+        <v>271101</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="5">
+        <v>6588515</v>
+      </c>
+      <c r="D8" s="5">
+        <v>7056220</v>
+      </c>
+      <c r="E8" s="5">
+        <v>11798934</v>
+      </c>
+      <c r="F8" s="5">
+        <v>11164310</v>
+      </c>
+      <c r="G8" s="5">
+        <v>13769503</v>
+      </c>
+      <c r="H8" s="5">
+        <v>27179699</v>
+      </c>
+      <c r="I8" s="5">
+        <v>21232845</v>
+      </c>
+      <c r="J8" s="5">
+        <v>16937458</v>
+      </c>
+      <c r="K8" s="5">
+        <v>19636395</v>
+      </c>
+      <c r="L8" s="5">
+        <v>22160310</v>
+      </c>
+      <c r="M8" s="5">
+        <v>29119056</v>
+      </c>
+      <c r="N8" s="5">
+        <v>30032048</v>
+      </c>
+      <c r="O8" s="5">
+        <v>34646590</v>
+      </c>
+      <c r="P8" s="5">
+        <v>42761248</v>
+      </c>
+      <c r="Q8" s="7">
+        <v>45187041</v>
+      </c>
+      <c r="R8" s="5">
+        <v>44175451</v>
+      </c>
+      <c r="S8" s="5">
+        <v>51554595</v>
+      </c>
+      <c r="T8" s="5">
+        <v>71794354</v>
+      </c>
+      <c r="U8" s="5">
+        <v>86294436</v>
+      </c>
+      <c r="V8" s="5">
+        <v>120886736</v>
+      </c>
+      <c r="W8" s="5">
+        <v>91449941</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="44">
+        <v>274107</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="5">
+        <v>28571</v>
+      </c>
+      <c r="D9" s="5">
+        <v>30663</v>
+      </c>
+      <c r="E9" s="5">
+        <v>39930</v>
+      </c>
+      <c r="F9" s="5">
+        <v>35914</v>
+      </c>
+      <c r="G9" s="5">
+        <v>33488.800000000003</v>
+      </c>
+      <c r="H9" s="5">
+        <v>54325.1</v>
+      </c>
+      <c r="I9" s="5">
+        <v>61971.3</v>
+      </c>
+      <c r="J9" s="5">
+        <v>62467.6</v>
+      </c>
+      <c r="K9" s="5">
+        <v>67498.5</v>
+      </c>
+      <c r="L9" s="5">
+        <v>74992.600000000006</v>
+      </c>
+      <c r="M9" s="5">
+        <v>79961</v>
+      </c>
+      <c r="N9" s="5">
+        <v>85925</v>
+      </c>
+      <c r="O9" s="5">
+        <v>93130</v>
+      </c>
+      <c r="P9" s="5">
+        <v>109057</v>
+      </c>
+      <c r="Q9" s="7">
+        <v>116668</v>
+      </c>
+      <c r="R9" s="5">
+        <v>121579</v>
+      </c>
+      <c r="S9" s="5">
+        <v>135020</v>
+      </c>
+      <c r="T9" s="5">
+        <v>163283</v>
+      </c>
+      <c r="U9" s="5">
+        <v>194378</v>
+      </c>
+      <c r="V9" s="5">
+        <v>235514</v>
+      </c>
+      <c r="W9" s="5">
+        <v>242709</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="44">
+        <v>271305</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F10" s="5">
+        <v>110684410</v>
+      </c>
+      <c r="G10" s="5">
+        <v>167298658</v>
+      </c>
+      <c r="H10" s="5">
+        <v>333482640</v>
+      </c>
+      <c r="I10" s="5">
+        <v>247535716</v>
+      </c>
+      <c r="J10" s="5">
+        <v>271976127</v>
+      </c>
+      <c r="K10" s="5">
+        <v>974200076</v>
+      </c>
+      <c r="L10" s="5">
+        <v>925948162</v>
+      </c>
+      <c r="M10" s="5">
+        <v>787300734</v>
+      </c>
+      <c r="N10" s="5">
+        <v>994663631</v>
+      </c>
+      <c r="O10" s="5">
+        <v>1104702590</v>
+      </c>
+      <c r="P10" s="5">
+        <v>1169506403</v>
+      </c>
+      <c r="Q10" s="7">
+        <v>1178457291</v>
+      </c>
+      <c r="R10" s="5">
+        <v>964777724</v>
+      </c>
+      <c r="S10" s="5">
+        <v>1238815488</v>
+      </c>
+      <c r="T10" s="5">
+        <v>1743557701</v>
+      </c>
+      <c r="U10" s="5">
+        <v>1637609344</v>
+      </c>
+      <c r="V10" s="5">
+        <v>1946011902</v>
+      </c>
+      <c r="W10" s="5">
+        <v>1789665956</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A11" s="44">
+        <v>271101</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="5">
+        <v>126870785</v>
+      </c>
+      <c r="D11" s="5">
+        <v>194759707</v>
+      </c>
+      <c r="E11" s="5">
+        <v>203164464</v>
+      </c>
+      <c r="F11" s="5">
+        <v>79494124</v>
+      </c>
+      <c r="G11" s="5">
+        <v>115083394</v>
+      </c>
+      <c r="H11" s="5">
+        <v>219325232</v>
+      </c>
+      <c r="I11" s="5">
+        <v>153732170</v>
+      </c>
+      <c r="J11" s="5">
+        <v>139682614</v>
+      </c>
+      <c r="K11" s="5">
+        <v>283569879</v>
+      </c>
+      <c r="L11" s="5">
+        <v>374574279</v>
+      </c>
+      <c r="M11" s="5">
+        <v>555660897</v>
+      </c>
+      <c r="N11" s="5">
+        <v>636600573</v>
+      </c>
+      <c r="O11" s="5">
+        <v>775495392</v>
+      </c>
+      <c r="P11" s="5">
+        <v>729575312</v>
+      </c>
+      <c r="Q11" s="7">
+        <v>739181253</v>
+      </c>
+      <c r="R11" s="5">
+        <v>1017690398</v>
+      </c>
+      <c r="S11" s="5">
+        <v>769009513</v>
+      </c>
+      <c r="T11" s="5">
+        <v>951385667</v>
+      </c>
+      <c r="U11" s="5">
+        <v>1012360013</v>
+      </c>
+      <c r="V11" s="5">
+        <v>1269728970</v>
+      </c>
+      <c r="W11" s="5">
+        <v>1300578942</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A12" s="44">
+        <v>271101</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="5">
+        <v>72947922</v>
+      </c>
+      <c r="D12" s="5">
+        <v>79176725</v>
+      </c>
+      <c r="E12" s="5">
+        <v>68200002</v>
+      </c>
+      <c r="F12" s="5">
+        <v>35692442</v>
+      </c>
+      <c r="G12" s="5">
+        <v>62672626</v>
+      </c>
+      <c r="H12" s="5">
+        <v>121910874</v>
+      </c>
+      <c r="I12" s="5">
+        <v>64298671</v>
+      </c>
+      <c r="J12" s="5">
+        <v>42067592</v>
+      </c>
+      <c r="K12" s="5">
+        <v>101634730</v>
+      </c>
+      <c r="L12" s="5">
+        <v>158362878</v>
+      </c>
+      <c r="M12" s="5">
+        <v>194971840</v>
+      </c>
+      <c r="N12" s="5">
+        <v>222074217</v>
+      </c>
+      <c r="O12" s="5">
+        <v>309615385</v>
+      </c>
+      <c r="P12" s="5">
+        <v>208111563</v>
+      </c>
+      <c r="Q12" s="7">
+        <v>265420644</v>
+      </c>
+      <c r="R12" s="5">
+        <v>251866141</v>
+      </c>
+      <c r="S12" s="5">
+        <v>277465635</v>
+      </c>
+      <c r="T12" s="5">
+        <v>254980071</v>
+      </c>
+      <c r="U12" s="5">
+        <v>308409341</v>
+      </c>
+      <c r="V12" s="5">
+        <v>476253843</v>
+      </c>
+      <c r="W12" s="5">
+        <v>471867764</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="44">
+        <v>271301</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="5">
+        <v>191244435</v>
+      </c>
+      <c r="D13" s="5">
+        <v>334152303</v>
+      </c>
+      <c r="E13" s="5">
+        <v>440892022</v>
+      </c>
+      <c r="F13" s="5">
+        <v>4370329</v>
+      </c>
+      <c r="G13" s="5">
+        <v>3699865</v>
+      </c>
+      <c r="H13" s="5">
+        <v>15237963</v>
+      </c>
+      <c r="I13" s="5">
+        <v>9406804</v>
+      </c>
+      <c r="J13" s="5">
+        <v>-5127832</v>
+      </c>
+      <c r="K13" s="5">
+        <v>524504258</v>
+      </c>
+      <c r="L13" s="5">
+        <v>461224910</v>
+      </c>
+      <c r="M13" s="5">
+        <v>165642384</v>
+      </c>
+      <c r="N13" s="5">
+        <v>264386906</v>
+      </c>
+      <c r="O13" s="5">
+        <v>276526788</v>
+      </c>
+      <c r="P13" s="5">
+        <v>421733084</v>
+      </c>
+      <c r="Q13" s="7">
+        <v>453235358</v>
+      </c>
+      <c r="R13" s="5">
+        <v>28737200</v>
+      </c>
+      <c r="S13" s="5">
+        <v>511852010</v>
+      </c>
+      <c r="T13" s="5">
+        <v>833316150</v>
+      </c>
+      <c r="U13" s="5">
+        <v>654807041</v>
+      </c>
+      <c r="V13" s="5">
+        <v>804488210</v>
+      </c>
+      <c r="W13" s="5">
+        <v>616076110</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="44">
+        <v>271201</v>
+      </c>
+      <c r="B14" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" s="5">
+        <v>395567607</v>
+      </c>
+      <c r="D14" s="5">
+        <v>559358962</v>
+      </c>
+      <c r="E14" s="5">
+        <v>695003659</v>
+      </c>
+      <c r="F14" s="5">
+        <v>135775128</v>
+      </c>
+      <c r="G14" s="5">
+        <v>181861321</v>
+      </c>
+      <c r="H14" s="5">
+        <v>342419695</v>
+      </c>
+      <c r="I14" s="5">
+        <v>249405293</v>
+      </c>
+      <c r="J14" s="5">
+        <v>271916104</v>
+      </c>
+      <c r="K14" s="5">
+        <v>973162558</v>
+      </c>
+      <c r="L14" s="5">
+        <v>926031688</v>
+      </c>
+      <c r="M14" s="5">
+        <v>797978997</v>
+      </c>
+      <c r="N14" s="5">
+        <v>1043216269</v>
+      </c>
+      <c r="O14" s="5">
+        <v>1155261211</v>
+      </c>
+      <c r="P14" s="5">
+        <v>1379284899</v>
+      </c>
+      <c r="Q14" s="7">
+        <v>1511669456</v>
+      </c>
+      <c r="R14" s="5">
+        <v>1301169802</v>
+      </c>
+      <c r="S14" s="5">
+        <v>1510581597</v>
+      </c>
+      <c r="T14" s="5">
+        <v>2472544473</v>
+      </c>
+      <c r="U14" s="5">
+        <v>2143841574</v>
+      </c>
+      <c r="V14" s="5">
+        <v>2533459345</v>
+      </c>
+      <c r="W14" s="5">
+        <v>2457633030</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A15" s="44">
+        <v>271202</v>
+      </c>
+      <c r="B15" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="5">
+        <v>143549521</v>
+      </c>
+      <c r="D15" s="5">
+        <v>128756089</v>
+      </c>
+      <c r="E15" s="5">
+        <v>180844597</v>
+      </c>
+      <c r="F15" s="5">
+        <v>92493232</v>
+      </c>
+      <c r="G15" s="5">
+        <v>144374515</v>
+      </c>
+      <c r="H15" s="5">
+        <v>274555678</v>
+      </c>
+      <c r="I15" s="5">
+        <v>194989344</v>
+      </c>
+      <c r="J15" s="5">
+        <v>215908162</v>
+      </c>
+      <c r="K15" s="5">
+        <v>370329246</v>
+      </c>
+      <c r="L15" s="5">
+        <v>364610429</v>
+      </c>
+      <c r="M15" s="5">
+        <v>456774290</v>
+      </c>
+      <c r="N15" s="5">
+        <v>598918494</v>
+      </c>
+      <c r="O15" s="5">
+        <v>655923659</v>
+      </c>
+      <c r="P15" s="5">
+        <v>650233222</v>
+      </c>
+      <c r="Q15" s="7">
+        <v>808569880</v>
+      </c>
+      <c r="R15" s="5">
+        <v>765310727</v>
+      </c>
+      <c r="S15" s="5">
+        <v>731859704</v>
+      </c>
+      <c r="T15" s="5">
+        <v>1282581457</v>
+      </c>
+      <c r="U15" s="5">
+        <v>1149732102</v>
+      </c>
+      <c r="V15" s="5">
+        <v>1374388083</v>
+      </c>
+      <c r="W15" s="5">
+        <v>1475162636</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A16" s="44">
+        <v>271203</v>
+      </c>
+      <c r="B16" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="5">
+        <v>252018086</v>
+      </c>
+      <c r="D16" s="5">
+        <v>430602873</v>
+      </c>
+      <c r="E16" s="5">
+        <v>514159062</v>
+      </c>
+      <c r="F16" s="5">
+        <v>43281896</v>
+      </c>
+      <c r="G16" s="5">
+        <v>37486806</v>
+      </c>
+      <c r="H16" s="5">
+        <v>67864017</v>
+      </c>
+      <c r="I16" s="5">
+        <v>54415949</v>
+      </c>
+      <c r="J16" s="5">
+        <v>56007942</v>
+      </c>
+      <c r="K16" s="5">
+        <v>602833312</v>
+      </c>
+      <c r="L16" s="5">
+        <v>561421259</v>
+      </c>
+      <c r="M16" s="5">
+        <v>341204707</v>
+      </c>
+      <c r="N16" s="5">
+        <v>444297774</v>
+      </c>
+      <c r="O16" s="5">
+        <v>499337553</v>
+      </c>
+      <c r="P16" s="5">
+        <v>729051677</v>
+      </c>
+      <c r="Q16" s="7">
+        <v>703099576</v>
+      </c>
+      <c r="R16" s="5">
+        <v>535859082</v>
+      </c>
+      <c r="S16" s="5">
+        <v>778721876</v>
+      </c>
+      <c r="T16" s="5">
+        <v>1189963024</v>
+      </c>
+      <c r="U16" s="5">
+        <v>994109470</v>
+      </c>
+      <c r="V16" s="5">
+        <v>1159071264</v>
+      </c>
+      <c r="W16" s="5">
+        <v>982470383</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="44">
+        <v>271101</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F17" s="5">
+        <v>2783041</v>
+      </c>
+      <c r="G17" s="5">
+        <v>2424529</v>
+      </c>
+      <c r="H17" s="5">
+        <v>4112240</v>
+      </c>
+      <c r="I17" s="5">
+        <v>3107153</v>
+      </c>
+      <c r="J17" s="5">
+        <v>2888909</v>
+      </c>
+      <c r="K17" s="5">
+        <v>1889103</v>
+      </c>
+      <c r="L17" s="5">
+        <v>6577638</v>
+      </c>
+      <c r="M17" s="5">
+        <v>8293892</v>
+      </c>
+      <c r="N17" s="5">
+        <v>8094075</v>
+      </c>
+      <c r="O17" s="5">
+        <v>8997382</v>
+      </c>
+      <c r="P17" s="5">
+        <v>8381978</v>
+      </c>
+      <c r="Q17" s="7">
+        <v>9089531</v>
+      </c>
+      <c r="R17" s="5">
+        <v>183359560</v>
+      </c>
+      <c r="S17" s="5">
+        <v>8488578</v>
+      </c>
+      <c r="T17" s="5">
+        <v>12682807</v>
+      </c>
+      <c r="U17" s="5">
+        <v>14070454</v>
+      </c>
+      <c r="V17" s="5">
+        <v>35006794</v>
+      </c>
+      <c r="W17" s="5">
+        <v>35770313</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="B18" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="12"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="12"/>
+      <c r="I18" s="12"/>
+      <c r="J18" s="12"/>
+      <c r="K18" s="12"/>
+      <c r="L18" s="12"/>
+      <c r="M18" s="12"/>
+      <c r="N18" s="12"/>
+      <c r="O18" s="12"/>
+      <c r="P18" s="12"/>
+      <c r="Q18" s="12"/>
+      <c r="R18" s="12"/>
+      <c r="S18" s="12"/>
+      <c r="T18" s="12"/>
+      <c r="U18" s="12"/>
+      <c r="V18" s="12"/>
+    </row>
+    <row r="19" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="C19" s="12"/>
+      <c r="D19" s="12"/>
+      <c r="E19" s="12"/>
+      <c r="F19" s="12"/>
+      <c r="G19" s="12"/>
+      <c r="H19" s="12"/>
+      <c r="I19" s="12"/>
+      <c r="J19" s="12"/>
+      <c r="K19" s="12"/>
+      <c r="L19" s="12"/>
+      <c r="M19" s="12"/>
+      <c r="N19" s="12"/>
+      <c r="O19" s="12"/>
+      <c r="P19" s="12"/>
+      <c r="Q19" s="12"/>
+      <c r="R19" s="12"/>
+      <c r="S19" s="12"/>
+      <c r="T19" s="12"/>
+      <c r="U19" s="12"/>
+      <c r="V19" s="12"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B2:R2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.23" right="0.19" top="0.54" bottom="0.44" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>англ!Заголовки_для_печати</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
+      <vt:lpstr>Indicator!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>A.Suranchina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>