--- v0 (2026-04-19)
+++ v1 (2026-06-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Новая папка (2)\Динамика Пром 01.02.2026\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика Пром 01.03.2026\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24240" windowHeight="11700"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
@@ -594,51 +594,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P9"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H12" sqref="H12"/>
+      <selection activeCell="J15" sqref="J15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="11" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="20" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
@@ -698,75 +698,79 @@
         <v>8</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:16" s="16" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="24" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="23">
         <v>106339.1</v>
       </c>
       <c r="C5" s="22">
         <v>202911</v>
       </c>
       <c r="D5" s="22">
         <v>299095.5</v>
       </c>
-      <c r="E5" s="23"/>
+      <c r="E5" s="23">
+        <v>354217.3</v>
+      </c>
       <c r="F5" s="23"/>
       <c r="G5" s="23"/>
       <c r="H5" s="18"/>
       <c r="I5" s="22"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="22"/>
       <c r="M5" s="22"/>
       <c r="P5" s="21"/>
     </row>
     <row r="6" spans="1:16" s="16" customFormat="1" ht="22.5">
       <c r="A6" s="24" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="23">
         <v>322.10000000000002</v>
       </c>
       <c r="C6" s="22">
         <v>603.6</v>
       </c>
       <c r="D6" s="22">
         <v>865.1</v>
       </c>
-      <c r="E6" s="23"/>
+      <c r="E6" s="23">
+        <v>927.2</v>
+      </c>
       <c r="F6" s="23"/>
       <c r="G6" s="23"/>
       <c r="H6" s="18"/>
       <c r="I6" s="22"/>
       <c r="J6" s="22"/>
       <c r="K6" s="22"/>
       <c r="L6" s="22"/>
       <c r="M6" s="22"/>
       <c r="P6" s="21"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="27"/>
       <c r="B7" s="27"/>
       <c r="C7" s="27"/>
       <c r="D7" s="27"/>
       <c r="E7" s="27"/>
       <c r="F7" s="27"/>
       <c r="G7" s="27"/>
       <c r="H7" s="27"/>
       <c r="I7" s="27"/>
       <c r="J7" s="27"/>
       <c r="K7" s="27"/>
       <c r="L7" s="27"/>
       <c r="M7" s="27"/>
     </row>