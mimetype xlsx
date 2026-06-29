--- v1 (2026-06-03)
+++ v2 (2026-06-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика Пром 01.03.2026\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.05.2026\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24240" windowHeight="11700"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
@@ -594,51 +594,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P9"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J15" sqref="J15"/>
+      <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="11" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="20" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
@@ -701,77 +701,81 @@
         <v>9</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:16" s="16" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="24" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="23">
         <v>106339.1</v>
       </c>
       <c r="C5" s="22">
         <v>202911</v>
       </c>
       <c r="D5" s="22">
         <v>299095.5</v>
       </c>
       <c r="E5" s="23">
         <v>354217.3</v>
       </c>
-      <c r="F5" s="23"/>
+      <c r="F5" s="22">
+        <v>412143.9</v>
+      </c>
       <c r="G5" s="23"/>
       <c r="H5" s="18"/>
       <c r="I5" s="22"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="22"/>
       <c r="M5" s="22"/>
       <c r="P5" s="21"/>
     </row>
     <row r="6" spans="1:16" s="16" customFormat="1" ht="22.5">
       <c r="A6" s="24" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="23">
         <v>322.10000000000002</v>
       </c>
       <c r="C6" s="22">
         <v>603.6</v>
       </c>
       <c r="D6" s="22">
         <v>865.1</v>
       </c>
       <c r="E6" s="23">
         <v>927.2</v>
       </c>
-      <c r="F6" s="23"/>
+      <c r="F6" s="22">
+        <v>1032.8</v>
+      </c>
       <c r="G6" s="23"/>
       <c r="H6" s="18"/>
       <c r="I6" s="22"/>
       <c r="J6" s="22"/>
       <c r="K6" s="22"/>
       <c r="L6" s="22"/>
       <c r="M6" s="22"/>
       <c r="P6" s="21"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="27"/>
       <c r="B7" s="27"/>
       <c r="C7" s="27"/>
       <c r="D7" s="27"/>
       <c r="E7" s="27"/>
       <c r="F7" s="27"/>
       <c r="G7" s="27"/>
       <c r="H7" s="27"/>
       <c r="I7" s="27"/>
       <c r="J7" s="27"/>
       <c r="K7" s="27"/>
       <c r="L7" s="27"/>
       <c r="M7" s="27"/>
     </row>
     <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25">