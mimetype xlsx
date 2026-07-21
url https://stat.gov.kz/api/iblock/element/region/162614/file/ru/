--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -594,51 +594,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P9"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G12" sqref="G12"/>
+      <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="11" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="20" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
@@ -704,79 +704,83 @@
         <v>10</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:16" s="16" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="24" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="23">
         <v>106339.1</v>
       </c>
       <c r="C5" s="22">
         <v>202911</v>
       </c>
       <c r="D5" s="22">
         <v>299095.5</v>
       </c>
       <c r="E5" s="23">
         <v>354217.3</v>
       </c>
       <c r="F5" s="22">
         <v>412143.9</v>
       </c>
-      <c r="G5" s="23"/>
+      <c r="G5" s="22">
+        <v>466534</v>
+      </c>
       <c r="H5" s="18"/>
       <c r="I5" s="22"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="22"/>
       <c r="M5" s="22"/>
       <c r="P5" s="21"/>
     </row>
     <row r="6" spans="1:16" s="16" customFormat="1" ht="22.5">
       <c r="A6" s="24" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="23">
         <v>322.10000000000002</v>
       </c>
       <c r="C6" s="22">
         <v>603.6</v>
       </c>
       <c r="D6" s="22">
         <v>865.1</v>
       </c>
       <c r="E6" s="23">
         <v>927.2</v>
       </c>
       <c r="F6" s="22">
         <v>1032.8</v>
       </c>
-      <c r="G6" s="23"/>
+      <c r="G6" s="22">
+        <v>1098.3</v>
+      </c>
       <c r="H6" s="18"/>
       <c r="I6" s="22"/>
       <c r="J6" s="22"/>
       <c r="K6" s="22"/>
       <c r="L6" s="22"/>
       <c r="M6" s="22"/>
       <c r="P6" s="21"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="27"/>
       <c r="B7" s="27"/>
       <c r="C7" s="27"/>
       <c r="D7" s="27"/>
       <c r="E7" s="27"/>
       <c r="F7" s="27"/>
       <c r="G7" s="27"/>
       <c r="H7" s="27"/>
       <c r="I7" s="27"/>
       <c r="J7" s="27"/>
       <c r="K7" s="27"/>
       <c r="L7" s="27"/>
       <c r="M7" s="27"/>
     </row>
     <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A8" s="10"/>