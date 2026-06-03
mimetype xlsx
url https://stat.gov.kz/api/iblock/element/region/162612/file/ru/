--- v0 (2026-04-19)
+++ v1 (2026-06-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Новая папка (2)\Динамика Пром 01.02.2026\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика Пром 01.03.2026\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24240" windowHeight="14385"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="167">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
@@ -1080,52 +1080,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:O156"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A140" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D143" sqref="D143:D156"/>
+    <sheetView tabSelected="1" topLeftCell="A142" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E145" sqref="E145:E156"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="30.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="14" style="2" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="14" style="13" customWidth="1"/>
     <col min="6" max="6" width="13.5703125" style="13" customWidth="1"/>
     <col min="7" max="7" width="13" style="13" customWidth="1"/>
     <col min="8" max="8" width="13" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="15" style="13" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" style="13" customWidth="1"/>
     <col min="12" max="12" width="11.7109375" style="16" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:15" s="3" customFormat="1" ht="24.75" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>166</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
@@ -1223,2461 +1223,2825 @@
       <c r="E6" s="9"/>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="21"/>
       <c r="J6" s="21"/>
       <c r="K6" s="21"/>
       <c r="L6" s="21"/>
       <c r="M6" s="21"/>
       <c r="N6" s="10"/>
       <c r="O6" s="17"/>
     </row>
     <row r="7" spans="1:15" s="5" customFormat="1" ht="34.5" customHeight="1">
       <c r="A7" s="30" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="21">
         <v>57</v>
       </c>
       <c r="C7" s="21">
         <v>69</v>
       </c>
       <c r="D7" s="21">
         <v>82</v>
       </c>
-      <c r="E7" s="9"/>
+      <c r="E7" s="21">
+        <v>95</v>
+      </c>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="21"/>
       <c r="L7" s="21"/>
       <c r="M7" s="21"/>
       <c r="N7" s="10"/>
       <c r="O7" s="17"/>
     </row>
     <row r="8" spans="1:15" s="5" customFormat="1" ht="45">
       <c r="A8" s="31" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="21">
         <v>29</v>
       </c>
       <c r="C8" s="21">
         <v>41</v>
       </c>
       <c r="D8" s="21">
         <v>52</v>
       </c>
-      <c r="E8" s="9"/>
+      <c r="E8" s="21">
+        <v>63</v>
+      </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="21"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="21"/>
       <c r="N8" s="10"/>
       <c r="O8" s="17"/>
     </row>
     <row r="9" spans="1:15" s="5" customFormat="1" ht="50.25" customHeight="1">
       <c r="A9" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="21">
         <v>43</v>
       </c>
       <c r="C9" s="21">
         <v>43</v>
       </c>
       <c r="D9" s="21">
         <v>43</v>
       </c>
-      <c r="E9" s="9"/>
+      <c r="E9" s="21">
+        <v>43</v>
+      </c>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="21"/>
       <c r="J9" s="21"/>
       <c r="K9" s="21"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="10"/>
       <c r="O9" s="17"/>
     </row>
     <row r="10" spans="1:15" s="5" customFormat="1" ht="29.25" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="21">
         <v>27</v>
       </c>
       <c r="C10" s="21">
         <v>27</v>
       </c>
       <c r="D10" s="21">
         <v>27</v>
       </c>
-      <c r="E10" s="11"/>
+      <c r="E10" s="21">
+        <v>27</v>
+      </c>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="23"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
       <c r="N10" s="10"/>
       <c r="O10" s="17"/>
     </row>
     <row r="11" spans="1:15" s="5" customFormat="1" ht="59.25" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="21">
         <v>61</v>
       </c>
       <c r="C11" s="21">
         <v>129</v>
       </c>
       <c r="D11" s="21">
         <v>198</v>
       </c>
-      <c r="E11" s="9"/>
+      <c r="E11" s="21">
+        <v>266</v>
+      </c>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
       <c r="H11" s="9"/>
       <c r="I11" s="21"/>
       <c r="J11" s="21"/>
       <c r="K11" s="21"/>
       <c r="L11" s="21"/>
       <c r="M11" s="21"/>
       <c r="N11" s="10"/>
       <c r="O11" s="17"/>
     </row>
     <row r="12" spans="1:15" s="5" customFormat="1" ht="42.75" customHeight="1">
       <c r="A12" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="21">
         <v>3</v>
       </c>
       <c r="C12" s="21">
         <v>7</v>
       </c>
       <c r="D12" s="21">
         <v>10</v>
       </c>
-      <c r="E12" s="9"/>
+      <c r="E12" s="21">
+        <v>14</v>
+      </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="21"/>
       <c r="J12" s="21"/>
       <c r="K12" s="21"/>
       <c r="L12" s="21"/>
       <c r="M12" s="21"/>
       <c r="N12" s="10"/>
       <c r="O12" s="17"/>
     </row>
     <row r="13" spans="1:15" s="5" customFormat="1" ht="48" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="21">
         <v>4</v>
       </c>
       <c r="C13" s="21">
         <v>18</v>
       </c>
       <c r="D13" s="21">
         <v>32</v>
       </c>
-      <c r="E13" s="9"/>
+      <c r="E13" s="21">
+        <v>47</v>
+      </c>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="9"/>
       <c r="I13" s="21"/>
       <c r="J13" s="21"/>
       <c r="K13" s="21"/>
       <c r="L13" s="21"/>
       <c r="M13" s="21"/>
       <c r="N13" s="10"/>
       <c r="O13" s="17"/>
     </row>
     <row r="14" spans="1:15" s="5" customFormat="1" ht="33.75">
       <c r="A14" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="21">
         <v>20</v>
       </c>
       <c r="C14" s="21">
         <v>22</v>
       </c>
       <c r="D14" s="21">
         <v>24</v>
       </c>
-      <c r="E14" s="26"/>
+      <c r="E14" s="21">
+        <v>26</v>
+      </c>
       <c r="F14" s="26"/>
       <c r="G14" s="26"/>
       <c r="H14" s="26"/>
       <c r="I14" s="26"/>
       <c r="J14" s="26"/>
       <c r="K14" s="26"/>
       <c r="L14" s="26"/>
       <c r="M14" s="26"/>
       <c r="N14" s="10"/>
       <c r="O14" s="17"/>
     </row>
     <row r="15" spans="1:15" s="5" customFormat="1" ht="16.5" customHeight="1">
       <c r="A15" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C15" s="21">
         <v>16</v>
       </c>
       <c r="D15" s="21">
         <v>31</v>
       </c>
-      <c r="E15" s="9"/>
+      <c r="E15" s="21">
+        <v>47</v>
+      </c>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="21"/>
       <c r="J15" s="21"/>
       <c r="K15" s="21"/>
       <c r="L15" s="21"/>
       <c r="M15" s="21"/>
       <c r="N15" s="10"/>
       <c r="O15" s="17"/>
     </row>
     <row r="16" spans="1:15" s="5" customFormat="1" ht="27.75" customHeight="1">
       <c r="A16" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="23">
         <v>5.0999999999999996</v>
       </c>
       <c r="D16" s="23">
         <v>8.5</v>
       </c>
-      <c r="E16" s="9"/>
+      <c r="E16" s="23">
+        <v>13.1</v>
+      </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="21"/>
       <c r="J16" s="21"/>
       <c r="K16" s="21"/>
       <c r="L16" s="21"/>
       <c r="M16" s="21"/>
       <c r="N16" s="10"/>
       <c r="O16" s="17"/>
     </row>
     <row r="17" spans="1:15" s="5" customFormat="1" ht="36.75" customHeight="1">
       <c r="A17" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="23">
         <v>2.8</v>
       </c>
       <c r="C17" s="23">
         <v>5.0999999999999996</v>
       </c>
       <c r="D17" s="23">
         <v>8.5</v>
       </c>
-      <c r="E17" s="9"/>
+      <c r="E17" s="23">
+        <v>13.1</v>
+      </c>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="9"/>
       <c r="I17" s="21"/>
       <c r="J17" s="21"/>
       <c r="K17" s="21"/>
       <c r="L17" s="21"/>
       <c r="M17" s="21"/>
       <c r="N17" s="10"/>
       <c r="O17" s="17"/>
     </row>
     <row r="18" spans="1:15" s="5" customFormat="1" ht="17.25" customHeight="1">
       <c r="A18" s="31" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="23">
         <v>2.7</v>
       </c>
       <c r="D18" s="23">
         <v>4.4000000000000004</v>
       </c>
-      <c r="E18" s="9"/>
+      <c r="E18" s="23">
+        <v>6.5</v>
+      </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="21"/>
       <c r="J18" s="21"/>
       <c r="K18" s="21"/>
       <c r="L18" s="21"/>
       <c r="M18" s="21"/>
       <c r="N18" s="10"/>
       <c r="O18" s="17"/>
     </row>
     <row r="19" spans="1:15" s="5" customFormat="1" ht="33.75">
       <c r="A19" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C19" s="21">
         <v>16</v>
       </c>
       <c r="D19" s="21">
         <v>31</v>
       </c>
-      <c r="E19" s="9"/>
+      <c r="E19" s="21">
+        <v>47</v>
+      </c>
       <c r="F19" s="9"/>
       <c r="G19" s="9"/>
       <c r="H19" s="9"/>
       <c r="I19" s="21"/>
       <c r="J19" s="21"/>
       <c r="K19" s="21"/>
       <c r="L19" s="21"/>
       <c r="M19" s="21"/>
       <c r="N19" s="10"/>
       <c r="O19" s="17"/>
     </row>
     <row r="20" spans="1:15" s="5" customFormat="1" ht="57.75" customHeight="1">
       <c r="A20" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="21">
         <v>66</v>
       </c>
       <c r="D20" s="21">
         <v>133</v>
       </c>
-      <c r="E20" s="9"/>
+      <c r="E20" s="21">
+        <v>199</v>
+      </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="21"/>
       <c r="J20" s="21"/>
       <c r="K20" s="21"/>
       <c r="L20" s="21"/>
       <c r="M20" s="21"/>
       <c r="N20" s="10"/>
       <c r="O20" s="17"/>
     </row>
     <row r="21" spans="1:15" s="5" customFormat="1" ht="22.5">
       <c r="A21" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="21">
         <v>4872</v>
       </c>
       <c r="C21" s="21">
         <v>12479</v>
       </c>
       <c r="D21" s="21">
         <v>17630</v>
       </c>
-      <c r="E21" s="9"/>
+      <c r="E21" s="21">
+        <v>22325</v>
+      </c>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
       <c r="H21" s="9"/>
       <c r="I21" s="21"/>
       <c r="J21" s="21"/>
       <c r="K21" s="21"/>
       <c r="L21" s="21"/>
       <c r="M21" s="21"/>
       <c r="N21" s="10"/>
       <c r="O21" s="17"/>
     </row>
     <row r="22" spans="1:15" s="5" customFormat="1" ht="22.5">
       <c r="A22" s="30" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="21">
         <v>160</v>
       </c>
       <c r="D22" s="21">
         <v>1598</v>
       </c>
-      <c r="E22" s="9"/>
+      <c r="E22" s="21">
+        <v>2572</v>
+      </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="21"/>
       <c r="J22" s="21"/>
       <c r="K22" s="21"/>
       <c r="L22" s="21"/>
       <c r="M22" s="21"/>
       <c r="N22" s="10"/>
       <c r="O22" s="17"/>
     </row>
     <row r="23" spans="1:15" s="5" customFormat="1" ht="35.25" customHeight="1">
       <c r="A23" s="30" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="21">
         <v>2</v>
       </c>
       <c r="D23" s="21">
         <v>2</v>
       </c>
-      <c r="E23" s="9"/>
+      <c r="E23" s="21">
+        <v>66</v>
+      </c>
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
       <c r="H23" s="9"/>
       <c r="I23" s="21"/>
       <c r="J23" s="21"/>
       <c r="K23" s="21"/>
       <c r="L23" s="21"/>
       <c r="M23" s="21"/>
       <c r="N23" s="10"/>
       <c r="O23" s="17"/>
     </row>
     <row r="24" spans="1:15" s="5" customFormat="1" ht="37.5" customHeight="1">
       <c r="A24" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="21">
         <v>425</v>
       </c>
       <c r="C24" s="21">
         <v>1421</v>
       </c>
       <c r="D24" s="21">
         <v>1722</v>
       </c>
-      <c r="E24" s="9"/>
+      <c r="E24" s="21">
+        <v>1723</v>
+      </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="21"/>
       <c r="J24" s="21"/>
       <c r="K24" s="21"/>
       <c r="L24" s="21"/>
       <c r="M24" s="21"/>
       <c r="N24" s="10"/>
       <c r="O24" s="17"/>
     </row>
     <row r="25" spans="1:15" s="5" customFormat="1" ht="43.5" customHeight="1">
       <c r="A25" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="21">
         <v>4446</v>
       </c>
       <c r="C25" s="21">
         <v>10896</v>
       </c>
       <c r="D25" s="21">
         <v>14308</v>
       </c>
-      <c r="E25" s="9"/>
+      <c r="E25" s="21">
+        <v>17964</v>
+      </c>
       <c r="F25" s="9"/>
       <c r="G25" s="9"/>
       <c r="H25" s="9"/>
       <c r="I25" s="21"/>
       <c r="J25" s="21"/>
       <c r="K25" s="21"/>
       <c r="L25" s="21"/>
       <c r="M25" s="21"/>
       <c r="N25" s="10"/>
       <c r="O25" s="17"/>
     </row>
     <row r="26" spans="1:15" s="5" customFormat="1" ht="45.75" customHeight="1">
       <c r="A26" s="30" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="21">
         <v>958</v>
       </c>
       <c r="C26" s="21">
         <v>1813</v>
       </c>
       <c r="D26" s="21">
         <v>2651</v>
       </c>
-      <c r="E26" s="11"/>
+      <c r="E26" s="21">
+        <v>3491</v>
+      </c>
       <c r="F26" s="11"/>
       <c r="G26" s="11"/>
       <c r="H26" s="11"/>
       <c r="I26" s="23"/>
       <c r="J26" s="23"/>
       <c r="K26" s="23"/>
       <c r="L26" s="23"/>
       <c r="M26" s="23"/>
       <c r="N26" s="10"/>
       <c r="O26" s="17"/>
     </row>
     <row r="27" spans="1:15" s="5" customFormat="1" ht="17.25" customHeight="1">
       <c r="A27" s="30" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="21">
         <v>1309</v>
       </c>
       <c r="C27" s="21">
         <v>2388</v>
       </c>
       <c r="D27" s="21">
         <v>3470</v>
       </c>
-      <c r="E27" s="11"/>
+      <c r="E27" s="21">
+        <v>4550</v>
+      </c>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="23"/>
       <c r="J27" s="23"/>
       <c r="K27" s="23"/>
       <c r="L27" s="23"/>
       <c r="M27" s="23"/>
       <c r="N27" s="10"/>
       <c r="O27" s="17"/>
     </row>
     <row r="28" spans="1:15" s="5" customFormat="1" ht="33.75">
       <c r="A28" s="30" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="21">
         <v>1309</v>
       </c>
       <c r="C28" s="21">
         <v>2388</v>
       </c>
       <c r="D28" s="21">
         <v>3469</v>
       </c>
-      <c r="E28" s="11"/>
+      <c r="E28" s="21">
+        <v>4548</v>
+      </c>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
       <c r="H28" s="11"/>
       <c r="I28" s="23"/>
       <c r="J28" s="23"/>
       <c r="K28" s="23"/>
       <c r="L28" s="23"/>
       <c r="M28" s="23"/>
       <c r="N28" s="10"/>
       <c r="O28" s="17"/>
     </row>
     <row r="29" spans="1:15" s="5" customFormat="1" ht="20.25" customHeight="1">
       <c r="A29" s="31" t="s">
         <v>43</v>
       </c>
       <c r="B29" s="21">
         <v>1307</v>
       </c>
       <c r="C29" s="21">
         <v>2382</v>
       </c>
       <c r="D29" s="21">
         <v>3461</v>
       </c>
-      <c r="E29" s="9"/>
+      <c r="E29" s="21">
+        <v>4539</v>
+      </c>
       <c r="F29" s="9"/>
       <c r="G29" s="9"/>
       <c r="H29" s="9"/>
       <c r="I29" s="21"/>
       <c r="J29" s="21"/>
       <c r="K29" s="21"/>
       <c r="L29" s="21"/>
       <c r="M29" s="21"/>
       <c r="N29" s="10"/>
       <c r="O29" s="17"/>
     </row>
     <row r="30" spans="1:15" s="5" customFormat="1" ht="11.25">
       <c r="A30" s="30" t="s">
         <v>44</v>
       </c>
       <c r="B30" s="21">
         <v>48</v>
       </c>
       <c r="C30" s="21">
         <v>112</v>
       </c>
       <c r="D30" s="21">
         <v>154</v>
       </c>
-      <c r="E30" s="26"/>
+      <c r="E30" s="21">
+        <v>169</v>
+      </c>
       <c r="F30" s="26"/>
       <c r="G30" s="26"/>
       <c r="H30" s="26"/>
       <c r="I30" s="26"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="26"/>
       <c r="M30" s="26"/>
       <c r="N30" s="10"/>
       <c r="O30" s="17"/>
     </row>
     <row r="31" spans="1:15" s="5" customFormat="1" ht="42" customHeight="1">
       <c r="A31" s="30" t="s">
         <v>45</v>
       </c>
       <c r="B31" s="21">
         <v>48</v>
       </c>
       <c r="C31" s="21">
         <v>53</v>
       </c>
       <c r="D31" s="21">
         <v>65</v>
       </c>
-      <c r="E31" s="11"/>
+      <c r="E31" s="21">
+        <v>80</v>
+      </c>
       <c r="F31" s="11"/>
       <c r="G31" s="11"/>
       <c r="H31" s="11"/>
       <c r="I31" s="23"/>
       <c r="J31" s="23"/>
       <c r="K31" s="23"/>
       <c r="L31" s="23"/>
       <c r="M31" s="23"/>
       <c r="N31" s="10"/>
       <c r="O31" s="17"/>
     </row>
     <row r="32" spans="1:15" s="5" customFormat="1" ht="22.5">
       <c r="A32" s="30" t="s">
         <v>46</v>
       </c>
       <c r="B32" s="21">
         <v>1</v>
       </c>
       <c r="C32" s="21">
         <v>2</v>
       </c>
       <c r="D32" s="21">
         <v>9</v>
       </c>
-      <c r="E32" s="11"/>
+      <c r="E32" s="21">
+        <v>25</v>
+      </c>
       <c r="F32" s="11"/>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
       <c r="I32" s="23"/>
       <c r="J32" s="23"/>
       <c r="K32" s="23"/>
       <c r="L32" s="23"/>
       <c r="M32" s="23"/>
       <c r="N32" s="10"/>
       <c r="O32" s="17"/>
     </row>
     <row r="33" spans="1:15" s="5" customFormat="1" ht="42" customHeight="1">
       <c r="A33" s="30" t="s">
         <v>47</v>
       </c>
       <c r="B33" s="21">
         <v>69147</v>
       </c>
       <c r="C33" s="21">
         <v>105749</v>
       </c>
       <c r="D33" s="21">
         <v>143892</v>
       </c>
-      <c r="E33" s="11"/>
+      <c r="E33" s="21">
+        <v>183024</v>
+      </c>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
       <c r="H33" s="11"/>
       <c r="I33" s="23"/>
       <c r="J33" s="23"/>
       <c r="K33" s="23"/>
       <c r="L33" s="23"/>
       <c r="M33" s="23"/>
       <c r="N33" s="10"/>
       <c r="O33" s="17"/>
     </row>
     <row r="34" spans="1:15" s="5" customFormat="1" ht="40.5" customHeight="1">
       <c r="A34" s="30" t="s">
         <v>48</v>
       </c>
       <c r="B34" s="21">
         <v>17</v>
       </c>
       <c r="C34" s="21">
         <v>32</v>
       </c>
       <c r="D34" s="21">
         <v>46</v>
       </c>
-      <c r="E34" s="27"/>
+      <c r="E34" s="21">
+        <v>61</v>
+      </c>
       <c r="F34" s="27"/>
       <c r="G34" s="27"/>
       <c r="H34" s="26"/>
       <c r="I34" s="26"/>
       <c r="J34" s="26"/>
       <c r="K34" s="26"/>
       <c r="L34" s="26"/>
       <c r="M34" s="26"/>
       <c r="N34" s="10"/>
       <c r="O34" s="17"/>
     </row>
     <row r="35" spans="1:15" s="5" customFormat="1" ht="37.5" customHeight="1">
       <c r="A35" s="30" t="s">
         <v>49</v>
       </c>
       <c r="B35" s="21">
         <v>765</v>
       </c>
       <c r="C35" s="21">
         <v>1603</v>
       </c>
       <c r="D35" s="21">
         <v>2441</v>
       </c>
-      <c r="E35" s="9"/>
+      <c r="E35" s="21">
+        <v>3268</v>
+      </c>
       <c r="F35" s="9"/>
       <c r="G35" s="9"/>
       <c r="H35" s="9"/>
       <c r="I35" s="21"/>
       <c r="J35" s="21"/>
       <c r="K35" s="21"/>
       <c r="L35" s="21"/>
       <c r="M35" s="21"/>
       <c r="N35" s="10"/>
       <c r="O35" s="17"/>
     </row>
     <row r="36" spans="1:15" s="5" customFormat="1" ht="43.5" customHeight="1">
       <c r="A36" s="30" t="s">
         <v>50</v>
       </c>
       <c r="B36" s="21">
         <v>208</v>
       </c>
       <c r="C36" s="21">
         <v>395</v>
       </c>
       <c r="D36" s="21">
         <v>600</v>
       </c>
-      <c r="E36" s="9"/>
+      <c r="E36" s="21">
+        <v>788</v>
+      </c>
       <c r="F36" s="9"/>
       <c r="G36" s="9"/>
       <c r="H36" s="9"/>
       <c r="I36" s="21"/>
       <c r="J36" s="21"/>
       <c r="K36" s="21"/>
       <c r="L36" s="21"/>
       <c r="M36" s="21"/>
       <c r="N36" s="10"/>
       <c r="O36" s="17"/>
     </row>
     <row r="37" spans="1:15" s="5" customFormat="1" ht="39.75" customHeight="1">
       <c r="A37" s="30" t="s">
         <v>51</v>
       </c>
       <c r="B37" s="21">
         <v>2217</v>
       </c>
       <c r="C37" s="21">
         <v>4701</v>
       </c>
       <c r="D37" s="21">
         <v>7490</v>
       </c>
-      <c r="E37" s="9"/>
+      <c r="E37" s="21">
+        <v>9835</v>
+      </c>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="9"/>
       <c r="I37" s="21"/>
       <c r="J37" s="21"/>
       <c r="K37" s="21"/>
       <c r="L37" s="21"/>
       <c r="M37" s="21"/>
       <c r="N37" s="10"/>
       <c r="O37" s="17"/>
     </row>
     <row r="38" spans="1:15" s="5" customFormat="1" ht="42" customHeight="1">
       <c r="A38" s="30" t="s">
         <v>52</v>
       </c>
       <c r="B38" s="21">
         <v>1911</v>
       </c>
       <c r="C38" s="21">
         <v>4139</v>
       </c>
       <c r="D38" s="21">
         <v>6233</v>
       </c>
-      <c r="E38" s="11"/>
+      <c r="E38" s="21">
+        <v>8563</v>
+      </c>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
       <c r="H38" s="11"/>
       <c r="I38" s="23"/>
       <c r="J38" s="23"/>
       <c r="K38" s="23"/>
       <c r="L38" s="23"/>
       <c r="M38" s="23"/>
       <c r="N38" s="10"/>
       <c r="O38" s="17"/>
     </row>
     <row r="39" spans="1:15" s="5" customFormat="1" ht="33.75">
       <c r="A39" s="30" t="s">
         <v>53</v>
       </c>
       <c r="B39" s="21">
         <v>10</v>
       </c>
       <c r="C39" s="21">
         <v>20</v>
       </c>
       <c r="D39" s="21">
         <v>30</v>
       </c>
-      <c r="E39" s="11"/>
+      <c r="E39" s="21">
+        <v>40</v>
+      </c>
       <c r="F39" s="11"/>
       <c r="G39" s="11"/>
       <c r="H39" s="11"/>
       <c r="I39" s="23"/>
       <c r="J39" s="23"/>
       <c r="K39" s="23"/>
       <c r="L39" s="23"/>
       <c r="M39" s="23"/>
       <c r="N39" s="10"/>
       <c r="O39" s="17"/>
     </row>
     <row r="40" spans="1:15" s="5" customFormat="1" ht="27.75" customHeight="1">
       <c r="A40" s="30" t="s">
         <v>54</v>
       </c>
       <c r="B40" s="21">
         <v>131</v>
       </c>
       <c r="C40" s="21">
         <v>199</v>
       </c>
       <c r="D40" s="21">
         <v>282</v>
       </c>
-      <c r="E40" s="11"/>
+      <c r="E40" s="21">
+        <v>391</v>
+      </c>
       <c r="F40" s="11"/>
       <c r="G40" s="11"/>
       <c r="H40" s="11"/>
       <c r="I40" s="23"/>
       <c r="J40" s="23"/>
       <c r="K40" s="23"/>
       <c r="L40" s="23"/>
       <c r="M40" s="23"/>
       <c r="N40" s="10"/>
       <c r="O40" s="17"/>
     </row>
     <row r="41" spans="1:15" s="5" customFormat="1" ht="11.25">
       <c r="A41" s="30" t="s">
         <v>55</v>
       </c>
       <c r="B41" s="21">
         <v>242</v>
       </c>
       <c r="C41" s="21">
         <v>483</v>
       </c>
       <c r="D41" s="21">
         <v>1672</v>
       </c>
-      <c r="E41" s="11"/>
+      <c r="E41" s="21">
+        <v>2185</v>
+      </c>
       <c r="F41" s="11"/>
       <c r="G41" s="11"/>
       <c r="H41" s="11"/>
       <c r="I41" s="23"/>
       <c r="J41" s="23"/>
       <c r="K41" s="23"/>
       <c r="L41" s="23"/>
       <c r="M41" s="23"/>
       <c r="N41" s="10"/>
       <c r="O41" s="17"/>
     </row>
     <row r="42" spans="1:15" s="5" customFormat="1" ht="26.25" customHeight="1">
       <c r="A42" s="30" t="s">
         <v>56</v>
       </c>
       <c r="B42" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C42" s="21">
         <v>23</v>
       </c>
       <c r="D42" s="21">
         <v>39</v>
       </c>
-      <c r="E42" s="9"/>
+      <c r="E42" s="21">
+        <v>68</v>
+      </c>
       <c r="F42" s="9"/>
       <c r="G42" s="9"/>
       <c r="H42" s="9"/>
       <c r="I42" s="21"/>
       <c r="J42" s="21"/>
       <c r="K42" s="21"/>
       <c r="L42" s="21"/>
       <c r="M42" s="21"/>
       <c r="N42" s="10"/>
       <c r="O42" s="17"/>
     </row>
     <row r="43" spans="1:15" s="5" customFormat="1" ht="49.5" customHeight="1">
       <c r="A43" s="30" t="s">
         <v>57</v>
       </c>
       <c r="B43" s="21">
         <v>53</v>
       </c>
       <c r="C43" s="21">
         <v>114</v>
       </c>
       <c r="D43" s="21">
         <v>175</v>
       </c>
-      <c r="E43" s="9"/>
+      <c r="E43" s="21">
+        <v>236</v>
+      </c>
       <c r="F43" s="9"/>
       <c r="G43" s="9"/>
       <c r="H43" s="9"/>
       <c r="I43" s="21"/>
       <c r="J43" s="21"/>
       <c r="K43" s="21"/>
       <c r="L43" s="21"/>
       <c r="M43" s="21"/>
       <c r="N43" s="10"/>
       <c r="O43" s="17"/>
     </row>
     <row r="44" spans="1:15" s="5" customFormat="1" ht="29.25" customHeight="1">
       <c r="A44" s="30" t="s">
         <v>58</v>
       </c>
       <c r="B44" s="21">
         <v>0</v>
       </c>
       <c r="C44" s="21">
         <v>1</v>
       </c>
       <c r="D44" s="21">
         <v>1</v>
       </c>
-      <c r="E44" s="9"/>
+      <c r="E44" s="21">
+        <v>1</v>
+      </c>
       <c r="F44" s="9"/>
       <c r="G44" s="9"/>
       <c r="H44" s="9"/>
       <c r="I44" s="21"/>
       <c r="J44" s="21"/>
       <c r="K44" s="21"/>
       <c r="L44" s="21"/>
       <c r="M44" s="21"/>
       <c r="N44" s="10"/>
       <c r="O44" s="17"/>
     </row>
     <row r="45" spans="1:15" s="5" customFormat="1" ht="38.25" customHeight="1">
       <c r="A45" s="30" t="s">
         <v>59</v>
       </c>
       <c r="B45" s="21">
         <v>1711</v>
       </c>
       <c r="C45" s="21">
         <v>4481</v>
       </c>
       <c r="D45" s="21">
         <v>6732</v>
       </c>
-      <c r="E45" s="9"/>
+      <c r="E45" s="21">
+        <v>8716</v>
+      </c>
       <c r="F45" s="9"/>
       <c r="G45" s="9"/>
       <c r="H45" s="9"/>
       <c r="I45" s="21"/>
       <c r="J45" s="21"/>
       <c r="K45" s="21"/>
       <c r="L45" s="21"/>
       <c r="M45" s="21"/>
       <c r="N45" s="10"/>
       <c r="O45" s="17"/>
     </row>
     <row r="46" spans="1:15" s="5" customFormat="1" ht="21.75" customHeight="1">
       <c r="A46" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B46" s="22"/>
       <c r="C46" s="22"/>
       <c r="D46" s="25"/>
-      <c r="E46" s="9"/>
+      <c r="E46" s="22"/>
       <c r="F46" s="9"/>
       <c r="G46" s="9"/>
       <c r="H46" s="9"/>
       <c r="I46" s="21"/>
       <c r="J46" s="21"/>
       <c r="K46" s="21"/>
       <c r="L46" s="21"/>
       <c r="M46" s="21"/>
       <c r="N46" s="10"/>
       <c r="O46" s="17"/>
     </row>
     <row r="47" spans="1:15" s="5" customFormat="1" ht="40.5" customHeight="1">
       <c r="A47" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B47" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C47" s="23">
         <v>213.5</v>
       </c>
       <c r="D47" s="23">
         <v>275.3</v>
       </c>
-      <c r="E47" s="9"/>
+      <c r="E47" s="23">
+        <v>589.4</v>
+      </c>
       <c r="F47" s="9"/>
       <c r="G47" s="9"/>
       <c r="H47" s="9"/>
       <c r="I47" s="21"/>
       <c r="J47" s="21"/>
       <c r="K47" s="21"/>
       <c r="L47" s="21"/>
       <c r="M47" s="21"/>
       <c r="N47" s="10"/>
       <c r="O47" s="17"/>
     </row>
     <row r="48" spans="1:15" s="5" customFormat="1" ht="36.75" customHeight="1">
       <c r="A48" s="31" t="s">
         <v>61</v>
       </c>
       <c r="B48" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C48" s="23">
         <v>213.5</v>
       </c>
       <c r="D48" s="23">
         <v>275.3</v>
       </c>
-      <c r="E48" s="32"/>
+      <c r="E48" s="23">
+        <v>589.4</v>
+      </c>
       <c r="F48" s="32"/>
       <c r="G48" s="32"/>
       <c r="H48" s="32"/>
       <c r="I48" s="33"/>
       <c r="J48" s="33"/>
       <c r="K48" s="33"/>
       <c r="L48" s="33"/>
       <c r="M48" s="33"/>
       <c r="N48" s="18"/>
       <c r="O48" s="17"/>
     </row>
     <row r="49" spans="1:11" ht="23.25">
       <c r="A49" s="30" t="s">
         <v>62</v>
       </c>
       <c r="B49" s="23">
         <v>2241.3000000000002</v>
       </c>
       <c r="C49" s="23">
         <v>3535.3</v>
       </c>
       <c r="D49" s="23">
         <v>4301.3</v>
       </c>
-      <c r="E49" s="20"/>
+      <c r="E49" s="23">
+        <v>7001.3</v>
+      </c>
       <c r="F49" s="20"/>
       <c r="G49" s="20"/>
       <c r="H49" s="16"/>
       <c r="I49" s="16"/>
       <c r="J49" s="20"/>
       <c r="K49" s="20"/>
     </row>
     <row r="50" spans="1:11" ht="34.5">
       <c r="A50" s="30" t="s">
         <v>63</v>
       </c>
       <c r="B50" s="23">
         <v>13070.2</v>
       </c>
       <c r="C50" s="23">
         <v>23579</v>
       </c>
       <c r="D50" s="23">
         <v>32640.2</v>
       </c>
+      <c r="E50" s="23">
+        <v>45861.3</v>
+      </c>
     </row>
     <row r="51" spans="1:11" ht="27" customHeight="1">
       <c r="A51" s="30" t="s">
         <v>64</v>
       </c>
       <c r="B51" s="23">
         <v>134682</v>
       </c>
       <c r="C51" s="23">
         <v>259790</v>
       </c>
       <c r="D51" s="23">
         <v>347800</v>
       </c>
+      <c r="E51" s="23">
+        <v>397522</v>
+      </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="29" t="s">
         <v>65</v>
       </c>
       <c r="B52" s="22"/>
       <c r="C52" s="22"/>
+      <c r="E52" s="22"/>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B53" s="22"/>
       <c r="C53" s="22"/>
+      <c r="E53" s="22"/>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="30" t="s">
         <v>67</v>
       </c>
       <c r="B54" s="23">
         <v>262.7</v>
       </c>
       <c r="C54" s="23">
         <v>406.7</v>
       </c>
       <c r="D54" s="23">
         <v>550.70000000000005</v>
       </c>
+      <c r="E54" s="23">
+        <v>694.7</v>
+      </c>
     </row>
     <row r="55" spans="1:11" ht="47.25" customHeight="1">
       <c r="A55" s="30" t="s">
         <v>68</v>
       </c>
       <c r="B55" s="23">
         <v>31.9</v>
       </c>
       <c r="C55" s="23">
         <v>93</v>
       </c>
       <c r="D55" s="23">
         <v>136.5</v>
       </c>
+      <c r="E55" s="23">
+        <v>192</v>
+      </c>
     </row>
     <row r="56" spans="1:11" ht="24.75" customHeight="1">
       <c r="A56" s="31" t="s">
         <v>69</v>
       </c>
       <c r="B56" s="23">
         <v>28.2</v>
       </c>
       <c r="C56" s="23">
         <v>88.1</v>
       </c>
       <c r="D56" s="23">
         <v>130.30000000000001</v>
       </c>
+      <c r="E56" s="23">
+        <v>184.6</v>
+      </c>
     </row>
     <row r="57" spans="1:11" ht="34.5">
       <c r="A57" s="30" t="s">
         <v>70</v>
       </c>
       <c r="B57" s="23">
         <v>5</v>
       </c>
       <c r="C57" s="23">
         <v>3805.1</v>
       </c>
       <c r="D57" s="23">
         <v>7605.1</v>
       </c>
+      <c r="E57" s="23">
+        <v>11405.2</v>
+      </c>
     </row>
     <row r="58" spans="1:11" ht="39" customHeight="1">
       <c r="A58" s="30" t="s">
         <v>71</v>
       </c>
       <c r="B58" s="21">
         <v>4695</v>
       </c>
       <c r="C58" s="21">
         <v>32430</v>
       </c>
       <c r="D58" s="21">
         <v>60164</v>
       </c>
+      <c r="E58" s="21">
+        <v>87899</v>
+      </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="29" t="s">
         <v>72</v>
       </c>
       <c r="B59" s="22"/>
       <c r="C59" s="22"/>
+      <c r="E59" s="22"/>
     </row>
     <row r="60" spans="1:11" ht="23.25">
       <c r="A60" s="30" t="s">
         <v>73</v>
       </c>
       <c r="B60" s="21">
         <v>612</v>
       </c>
       <c r="C60" s="21">
         <v>2941</v>
       </c>
       <c r="D60" s="21">
         <v>5270</v>
       </c>
+      <c r="E60" s="21">
+        <v>11563</v>
+      </c>
     </row>
     <row r="61" spans="1:11" ht="38.25" customHeight="1">
       <c r="A61" s="30" t="s">
         <v>74</v>
       </c>
       <c r="B61" s="21">
         <v>285</v>
       </c>
       <c r="C61" s="21">
         <v>570</v>
       </c>
       <c r="D61" s="21">
         <v>855</v>
       </c>
+      <c r="E61" s="21">
+        <v>1140</v>
+      </c>
     </row>
     <row r="62" spans="1:11" ht="42.75" customHeight="1">
       <c r="A62" s="30" t="s">
         <v>75</v>
       </c>
       <c r="B62" s="21">
         <v>512</v>
       </c>
       <c r="C62" s="21">
         <v>2557</v>
       </c>
       <c r="D62" s="21">
         <v>6759</v>
       </c>
+      <c r="E62" s="21">
+        <v>8737</v>
+      </c>
     </row>
     <row r="63" spans="1:11" ht="34.5">
       <c r="A63" s="30" t="s">
         <v>76</v>
       </c>
       <c r="B63" s="21">
         <v>688</v>
       </c>
       <c r="C63" s="21">
         <v>1376</v>
       </c>
       <c r="D63" s="21">
         <v>2064</v>
       </c>
+      <c r="E63" s="21">
+        <v>2752</v>
+      </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="30" t="s">
         <v>77</v>
       </c>
       <c r="B64" s="21">
         <v>792</v>
       </c>
       <c r="C64" s="21">
         <v>2509</v>
       </c>
       <c r="D64" s="21">
         <v>4226</v>
       </c>
-    </row>
-    <row r="65" spans="1:4" ht="30.75" customHeight="1">
+      <c r="E64" s="21">
+        <v>5944</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" ht="30.75" customHeight="1">
       <c r="A65" s="30" t="s">
         <v>78</v>
       </c>
       <c r="B65" s="23">
         <v>421</v>
       </c>
       <c r="C65" s="23">
         <v>1006.7</v>
       </c>
       <c r="D65" s="23">
         <v>1685.3</v>
       </c>
-    </row>
-    <row r="66" spans="1:4" ht="45.75">
+      <c r="E65" s="23">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" ht="45.75">
       <c r="A66" s="30" t="s">
         <v>79</v>
       </c>
       <c r="B66" s="21">
         <v>256</v>
       </c>
       <c r="C66" s="21">
         <v>1228</v>
       </c>
       <c r="D66" s="21">
         <v>2199</v>
       </c>
-    </row>
-    <row r="67" spans="1:4">
+      <c r="E66" s="21">
+        <v>3171</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="29" t="s">
         <v>80</v>
       </c>
       <c r="B67" s="22"/>
       <c r="C67" s="22"/>
-    </row>
-    <row r="68" spans="1:4" ht="51.75" customHeight="1">
+      <c r="E67" s="22"/>
+    </row>
+    <row r="68" spans="1:5" ht="51.75" customHeight="1">
       <c r="A68" s="30" t="s">
         <v>81</v>
       </c>
       <c r="B68" s="23">
         <v>141.30000000000001</v>
       </c>
       <c r="C68" s="23">
         <v>142.19999999999999</v>
       </c>
       <c r="D68" s="23">
         <v>143</v>
       </c>
-    </row>
-    <row r="69" spans="1:4" ht="23.25">
+      <c r="E68" s="23">
+        <v>143.80000000000001</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" ht="23.25">
       <c r="A69" s="30" t="s">
         <v>82</v>
       </c>
       <c r="B69" s="23">
         <v>7.5</v>
       </c>
       <c r="C69" s="23">
         <v>14.2</v>
       </c>
       <c r="D69" s="23">
         <v>20.8</v>
       </c>
-    </row>
-    <row r="70" spans="1:4" ht="57">
+      <c r="E69" s="23">
+        <v>27.5</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" ht="57">
       <c r="A70" s="31" t="s">
         <v>83</v>
       </c>
       <c r="B70" s="23">
         <v>5.5</v>
       </c>
       <c r="C70" s="23">
         <v>11.4</v>
       </c>
       <c r="D70" s="23">
         <v>17.3</v>
       </c>
-    </row>
-    <row r="71" spans="1:4" ht="45.75">
+      <c r="E70" s="23">
+        <v>23.2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" ht="45.75">
       <c r="A71" s="29" t="s">
         <v>84</v>
       </c>
       <c r="B71" s="22"/>
       <c r="C71" s="22"/>
-    </row>
-    <row r="72" spans="1:4" ht="34.5">
+      <c r="E71" s="22"/>
+    </row>
+    <row r="72" spans="1:5" ht="34.5">
       <c r="A72" s="30" t="s">
         <v>85</v>
       </c>
       <c r="B72" s="23">
         <v>10.7</v>
       </c>
       <c r="C72" s="23">
         <v>28.2</v>
       </c>
       <c r="D72" s="23">
         <v>45.7</v>
       </c>
-    </row>
-    <row r="73" spans="1:4" ht="20.25" customHeight="1">
+      <c r="E72" s="23">
+        <v>63.2</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" ht="20.25" customHeight="1">
       <c r="A73" s="30" t="s">
         <v>86</v>
       </c>
       <c r="B73" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C73" s="21">
         <v>2911</v>
       </c>
       <c r="D73" s="21">
         <v>5822</v>
       </c>
-    </row>
-    <row r="74" spans="1:4">
+      <c r="E73" s="21">
+        <v>8733</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="30" t="s">
         <v>87</v>
       </c>
       <c r="B74" s="21">
         <v>85</v>
       </c>
       <c r="C74" s="21">
         <v>1236</v>
       </c>
       <c r="D74" s="21">
         <v>2388</v>
       </c>
-    </row>
-    <row r="75" spans="1:4">
+      <c r="E74" s="21">
+        <v>3539</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="29" t="s">
         <v>88</v>
       </c>
       <c r="B75" s="22"/>
       <c r="C75" s="22"/>
-    </row>
-    <row r="76" spans="1:4" ht="34.5">
+      <c r="E75" s="22"/>
+    </row>
+    <row r="76" spans="1:5" ht="34.5">
       <c r="A76" s="30" t="s">
         <v>89</v>
       </c>
       <c r="B76" s="21">
         <v>801</v>
       </c>
       <c r="C76" s="21">
         <v>1970</v>
       </c>
       <c r="D76" s="21">
         <v>3140</v>
       </c>
-    </row>
-    <row r="77" spans="1:4" ht="23.25">
+      <c r="E76" s="21">
+        <v>4310</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" ht="23.25">
       <c r="A77" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B77" s="21">
         <v>136988</v>
       </c>
       <c r="C77" s="21">
         <v>620379</v>
       </c>
       <c r="D77" s="21">
         <v>929816</v>
       </c>
-    </row>
-    <row r="78" spans="1:4">
+      <c r="E77" s="21">
+        <v>1225688</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="30" t="s">
         <v>90</v>
       </c>
       <c r="B78" s="21">
         <v>136295</v>
       </c>
       <c r="C78" s="21">
         <v>283254</v>
       </c>
       <c r="D78" s="21">
         <v>430212</v>
       </c>
-    </row>
-    <row r="79" spans="1:4" ht="45.75">
+      <c r="E78" s="21">
+        <v>577170</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" ht="45.75">
       <c r="A79" s="30" t="s">
         <v>91</v>
       </c>
       <c r="B79" s="21">
         <v>112364</v>
       </c>
       <c r="C79" s="21">
         <v>142297</v>
       </c>
       <c r="D79" s="21">
         <v>172231</v>
       </c>
-    </row>
-    <row r="80" spans="1:4" ht="45.75">
+      <c r="E79" s="21">
+        <v>202164</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" ht="45.75">
       <c r="A80" s="30" t="s">
         <v>92</v>
       </c>
       <c r="B80" s="21">
         <v>971</v>
       </c>
       <c r="C80" s="21">
         <v>4499</v>
       </c>
       <c r="D80" s="21">
         <v>8027</v>
       </c>
-    </row>
-    <row r="81" spans="1:4" ht="23.25">
+      <c r="E80" s="21">
+        <v>11555</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" ht="23.25">
       <c r="A81" s="29" t="s">
         <v>93</v>
       </c>
       <c r="B81" s="22"/>
       <c r="C81" s="22"/>
-    </row>
-    <row r="82" spans="1:4" ht="34.5">
+      <c r="E81" s="22"/>
+    </row>
+    <row r="82" spans="1:5" ht="34.5">
       <c r="A82" s="30" t="s">
         <v>94</v>
       </c>
       <c r="B82" s="23">
         <v>346.4</v>
       </c>
       <c r="C82" s="23">
         <v>681.7</v>
       </c>
       <c r="D82" s="23">
         <v>1128.8</v>
       </c>
-    </row>
-    <row r="83" spans="1:4" ht="23.25">
+      <c r="E82" s="23">
+        <v>1230.2</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" ht="23.25">
       <c r="A83" s="31" t="s">
         <v>95</v>
       </c>
       <c r="B83" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C83" s="23">
         <v>328.7</v>
       </c>
       <c r="D83" s="23">
         <v>535.5</v>
       </c>
-    </row>
-    <row r="84" spans="1:4" ht="23.25">
+      <c r="E83" s="23">
+        <v>559.6</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" ht="23.25">
       <c r="A84" s="31" t="s">
         <v>96</v>
       </c>
       <c r="B84" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C84" s="23">
         <v>48.4</v>
       </c>
       <c r="D84" s="23">
         <v>78.400000000000006</v>
       </c>
-    </row>
-    <row r="85" spans="1:4" ht="30" customHeight="1">
+      <c r="E84" s="23">
+        <v>85.8</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" ht="30" customHeight="1">
       <c r="A85" s="31" t="s">
         <v>97</v>
       </c>
       <c r="B85" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C85" s="23">
         <v>269.2</v>
       </c>
       <c r="D85" s="23">
         <v>456.5</v>
       </c>
-    </row>
-    <row r="86" spans="1:4" ht="20.25" customHeight="1">
+      <c r="E85" s="23">
+        <v>489.5</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" ht="20.25" customHeight="1">
       <c r="A86" s="31" t="s">
         <v>98</v>
       </c>
       <c r="B86" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C86" s="23">
         <v>34.799999999999997</v>
       </c>
       <c r="D86" s="23">
         <v>57.5</v>
       </c>
-    </row>
-    <row r="87" spans="1:4" ht="34.5">
+      <c r="E86" s="23">
+        <v>94.1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" ht="34.5">
       <c r="A87" s="30" t="s">
         <v>99</v>
       </c>
       <c r="B87" s="23">
         <v>7.9</v>
       </c>
       <c r="C87" s="23">
         <v>22.9</v>
       </c>
       <c r="D87" s="23">
         <v>36.200000000000003</v>
       </c>
-    </row>
-    <row r="88" spans="1:4" ht="27.75" customHeight="1">
+      <c r="E87" s="23">
+        <v>50.6</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" ht="27.75" customHeight="1">
       <c r="A88" s="29" t="s">
         <v>100</v>
       </c>
       <c r="B88" s="22"/>
       <c r="C88" s="22"/>
-    </row>
-    <row r="89" spans="1:4">
+      <c r="E88" s="22"/>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="30" t="s">
         <v>101</v>
       </c>
       <c r="B89" s="21">
         <v>628</v>
       </c>
       <c r="C89" s="21">
         <v>1131</v>
       </c>
       <c r="D89" s="21">
         <v>1604</v>
       </c>
-    </row>
-    <row r="90" spans="1:4" ht="31.5" customHeight="1">
+      <c r="E89" s="21">
+        <v>2277</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" ht="31.5" customHeight="1">
       <c r="A90" s="30" t="s">
         <v>102</v>
       </c>
       <c r="B90" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C90" s="21">
         <v>73</v>
       </c>
       <c r="D90" s="21">
         <v>145</v>
       </c>
-    </row>
-    <row r="91" spans="1:4" ht="23.25">
+      <c r="E90" s="21">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" ht="23.25">
       <c r="A91" s="30" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="21">
         <v>413</v>
       </c>
       <c r="C91" s="21">
         <v>640</v>
       </c>
       <c r="D91" s="21">
         <v>868</v>
       </c>
-    </row>
-    <row r="92" spans="1:4" ht="32.25" customHeight="1">
+      <c r="E91" s="21">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" ht="32.25" customHeight="1">
       <c r="A92" s="30" t="s">
         <v>103</v>
       </c>
       <c r="B92" s="21">
         <v>0</v>
       </c>
       <c r="C92" s="21">
         <v>0</v>
       </c>
       <c r="D92" s="21">
         <v>1</v>
       </c>
-    </row>
-    <row r="93" spans="1:4" ht="23.25">
+      <c r="E92" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" ht="23.25">
       <c r="A93" s="30" t="s">
         <v>104</v>
       </c>
       <c r="B93" s="21">
         <v>77</v>
       </c>
       <c r="C93" s="21">
         <v>371</v>
       </c>
       <c r="D93" s="21">
         <v>664</v>
       </c>
-    </row>
-    <row r="94" spans="1:4">
+      <c r="E93" s="21">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="30" t="s">
         <v>105</v>
       </c>
       <c r="B94" s="21">
         <v>29</v>
       </c>
       <c r="C94" s="21">
         <v>167</v>
       </c>
       <c r="D94" s="21">
         <v>305</v>
       </c>
-    </row>
-    <row r="95" spans="1:4" ht="34.5">
+      <c r="E94" s="21">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" ht="34.5">
       <c r="A95" s="29" t="s">
         <v>106</v>
       </c>
       <c r="B95" s="22"/>
       <c r="C95" s="22"/>
-    </row>
-    <row r="96" spans="1:4">
+      <c r="E95" s="22"/>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B96" s="21">
         <v>5795502</v>
       </c>
       <c r="C96" s="21">
         <v>11320382</v>
       </c>
       <c r="D96" s="21">
         <v>19225839</v>
       </c>
-    </row>
-    <row r="97" spans="1:4" ht="25.5" customHeight="1">
+      <c r="E96" s="21">
+        <v>26134238</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" ht="25.5" customHeight="1">
       <c r="A97" s="30" t="s">
         <v>107</v>
       </c>
       <c r="B97" s="21">
         <v>55028</v>
       </c>
       <c r="C97" s="21">
         <v>98069</v>
       </c>
       <c r="D97" s="21">
         <v>141111</v>
       </c>
-    </row>
-    <row r="98" spans="1:4" ht="23.25">
+      <c r="E97" s="21">
+        <v>184153</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" ht="23.25">
       <c r="A98" s="29" t="s">
         <v>108</v>
       </c>
       <c r="B98" s="22"/>
       <c r="C98" s="22"/>
-    </row>
-    <row r="99" spans="1:4" ht="26.25" customHeight="1">
+      <c r="E98" s="22"/>
+    </row>
+    <row r="99" spans="1:5" ht="26.25" customHeight="1">
       <c r="A99" s="30" t="s">
         <v>109</v>
       </c>
       <c r="B99" s="21">
         <v>1241297</v>
       </c>
       <c r="C99" s="21">
         <v>2432072</v>
       </c>
       <c r="D99" s="21">
         <v>4384729</v>
       </c>
-    </row>
-    <row r="100" spans="1:4" ht="57">
+      <c r="E99" s="21">
+        <v>6889690</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" ht="57">
       <c r="A100" s="30" t="s">
         <v>110</v>
       </c>
       <c r="B100" s="21">
         <v>68897</v>
       </c>
       <c r="C100" s="21">
         <v>184143</v>
       </c>
       <c r="D100" s="21">
         <v>299389</v>
       </c>
-    </row>
-    <row r="101" spans="1:4" ht="28.5" customHeight="1">
+      <c r="E100" s="21">
+        <v>414634</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" ht="28.5" customHeight="1">
       <c r="A101" s="30" t="s">
         <v>111</v>
       </c>
       <c r="B101" s="21">
         <v>43299</v>
       </c>
       <c r="C101" s="21">
         <v>87818</v>
       </c>
       <c r="D101" s="21">
         <v>132337</v>
       </c>
-    </row>
-    <row r="102" spans="1:4" ht="57">
+      <c r="E101" s="21">
+        <v>176856</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" ht="57">
       <c r="A102" s="30" t="s">
         <v>112</v>
       </c>
       <c r="B102" s="21">
         <v>112449</v>
       </c>
       <c r="C102" s="21">
         <v>288244</v>
       </c>
       <c r="D102" s="21">
         <v>520826</v>
       </c>
-    </row>
-    <row r="103" spans="1:4" ht="42.75" customHeight="1">
+      <c r="E102" s="21">
+        <v>744923</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" ht="42.75" customHeight="1">
       <c r="A103" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B103" s="21">
         <v>52203</v>
       </c>
       <c r="C103" s="21">
         <v>179687</v>
       </c>
       <c r="D103" s="21">
         <v>307171</v>
       </c>
-    </row>
-    <row r="104" spans="1:4" ht="33" customHeight="1">
+      <c r="E103" s="21">
+        <v>434655</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" ht="33" customHeight="1">
       <c r="A104" s="29" t="s">
         <v>114</v>
       </c>
       <c r="B104" s="22"/>
       <c r="C104" s="22"/>
-    </row>
-    <row r="105" spans="1:4" ht="45.75">
+      <c r="E104" s="22"/>
+    </row>
+    <row r="105" spans="1:5" ht="45.75">
       <c r="A105" s="30" t="s">
         <v>115</v>
       </c>
       <c r="B105" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C105" s="23">
         <v>16650.099999999999</v>
       </c>
       <c r="D105" s="23">
         <v>28894.400000000001</v>
       </c>
-    </row>
-    <row r="106" spans="1:4">
+      <c r="E105" s="23">
+        <v>47995.4</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="30" t="s">
         <v>116</v>
       </c>
       <c r="B106" s="21">
         <v>203</v>
       </c>
       <c r="C106" s="21">
         <v>203</v>
       </c>
       <c r="D106" s="21">
         <v>203</v>
       </c>
-    </row>
-    <row r="107" spans="1:4" ht="45.75">
+      <c r="E106" s="21">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" ht="45.75">
       <c r="A107" s="30" t="s">
         <v>117</v>
       </c>
       <c r="B107" s="23">
         <v>0.9</v>
       </c>
       <c r="C107" s="23">
         <v>6.2</v>
       </c>
       <c r="D107" s="23">
         <v>11.4</v>
       </c>
-    </row>
-    <row r="108" spans="1:4">
+      <c r="E107" s="23">
+        <v>16.600000000000001</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="30" t="s">
         <v>118</v>
       </c>
       <c r="B108" s="23">
         <v>121.9</v>
       </c>
       <c r="C108" s="23">
         <v>244.7</v>
       </c>
       <c r="D108" s="23">
         <v>450.6</v>
       </c>
-    </row>
-    <row r="109" spans="1:4" ht="23.25">
+      <c r="E108" s="23">
+        <v>669.7</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" ht="23.25">
       <c r="A109" s="30" t="s">
         <v>119</v>
       </c>
       <c r="B109" s="23">
         <v>109.6</v>
       </c>
       <c r="C109" s="23">
         <v>249.8</v>
       </c>
       <c r="D109" s="23">
         <v>494.5</v>
       </c>
-    </row>
-    <row r="110" spans="1:4" ht="23.25">
+      <c r="E109" s="23">
+        <v>790.1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" ht="23.25">
       <c r="A110" s="30" t="s">
         <v>120</v>
       </c>
       <c r="B110" s="21">
         <v>48</v>
       </c>
       <c r="C110" s="21">
         <v>59</v>
       </c>
       <c r="D110" s="21">
         <v>70</v>
       </c>
-    </row>
-    <row r="111" spans="1:4" ht="23.25">
+      <c r="E110" s="21">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" ht="23.25">
       <c r="A111" s="30" t="s">
         <v>121</v>
       </c>
       <c r="B111" s="21">
         <v>40786</v>
       </c>
       <c r="C111" s="21">
         <v>90691</v>
       </c>
       <c r="D111" s="21">
         <v>126240</v>
       </c>
-    </row>
-    <row r="112" spans="1:4" ht="34.5">
+      <c r="E111" s="21">
+        <v>164393</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" ht="34.5">
       <c r="A112" s="30" t="s">
         <v>122</v>
       </c>
       <c r="B112" s="21">
         <v>19882</v>
       </c>
       <c r="C112" s="21">
         <v>48092</v>
       </c>
       <c r="D112" s="21">
         <v>71263</v>
       </c>
-    </row>
-    <row r="113" spans="1:4" ht="23.25">
+      <c r="E112" s="21">
+        <v>96582</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" ht="23.25">
       <c r="A113" s="31" t="s">
         <v>123</v>
       </c>
       <c r="B113" s="21">
         <v>4</v>
       </c>
       <c r="C113" s="21">
         <v>7</v>
       </c>
       <c r="D113" s="21">
         <v>11</v>
       </c>
-    </row>
-    <row r="114" spans="1:4" ht="34.5">
+      <c r="E113" s="21">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" ht="34.5">
       <c r="A114" s="31" t="s">
         <v>124</v>
       </c>
       <c r="B114" s="21">
         <v>1447</v>
       </c>
       <c r="C114" s="21">
         <v>8943</v>
       </c>
       <c r="D114" s="21">
         <v>15967</v>
       </c>
-    </row>
-    <row r="115" spans="1:4" ht="23.25">
+      <c r="E114" s="21">
+        <v>23308</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" ht="23.25">
       <c r="A115" s="30" t="s">
         <v>125</v>
       </c>
       <c r="B115" s="21">
         <v>5283</v>
       </c>
       <c r="C115" s="21">
         <v>19731</v>
       </c>
       <c r="D115" s="21">
         <v>33015</v>
       </c>
-    </row>
-    <row r="116" spans="1:4">
+      <c r="E115" s="21">
+        <v>49797</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="30" t="s">
         <v>126</v>
       </c>
       <c r="B116" s="21">
         <v>132035</v>
       </c>
       <c r="C116" s="21">
         <v>318164</v>
       </c>
       <c r="D116" s="21">
         <v>497161</v>
       </c>
-    </row>
-    <row r="117" spans="1:4">
+      <c r="E116" s="21">
+        <v>682442</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="30" t="s">
         <v>127</v>
       </c>
       <c r="B117" s="21">
         <v>3761</v>
       </c>
       <c r="C117" s="21">
         <v>9907</v>
       </c>
       <c r="D117" s="21">
         <v>16053</v>
       </c>
-    </row>
-    <row r="118" spans="1:4" ht="34.5">
+      <c r="E117" s="21">
+        <v>22199</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" ht="34.5">
       <c r="A118" s="30" t="s">
         <v>128</v>
       </c>
       <c r="B118" s="21">
         <v>33</v>
       </c>
       <c r="C118" s="21">
         <v>134</v>
       </c>
       <c r="D118" s="21">
         <v>235</v>
       </c>
-    </row>
-    <row r="119" spans="1:4">
+      <c r="E118" s="21">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="29" t="s">
         <v>129</v>
       </c>
       <c r="B119" s="22"/>
       <c r="C119" s="22"/>
-    </row>
-    <row r="120" spans="1:4" ht="34.5">
+      <c r="E119" s="22"/>
+    </row>
+    <row r="120" spans="1:5" ht="34.5">
       <c r="A120" s="30" t="s">
         <v>130</v>
       </c>
       <c r="B120" s="21">
         <v>7598</v>
       </c>
       <c r="C120" s="21">
         <v>18271</v>
       </c>
       <c r="D120" s="21">
         <v>26963</v>
       </c>
-    </row>
-    <row r="121" spans="1:4">
+      <c r="E120" s="21">
+        <v>46252</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="30" t="s">
         <v>131</v>
       </c>
       <c r="B121" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C121" s="21">
         <v>1142</v>
       </c>
       <c r="D121" s="21">
         <v>2373</v>
       </c>
-    </row>
-    <row r="122" spans="1:4">
+      <c r="E121" s="21">
+        <v>3122</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="31" t="s">
         <v>132</v>
       </c>
       <c r="B122" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C122" s="21">
         <v>922</v>
       </c>
       <c r="D122" s="21">
         <v>1453</v>
       </c>
-    </row>
-    <row r="123" spans="1:4">
+      <c r="E122" s="21">
+        <v>2102</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="30" t="s">
         <v>133</v>
       </c>
       <c r="B123" s="21">
         <v>2215</v>
       </c>
       <c r="C123" s="21">
         <v>4268</v>
       </c>
       <c r="D123" s="21">
         <v>5719</v>
       </c>
-    </row>
-    <row r="124" spans="1:4" ht="45.75">
+      <c r="E123" s="21">
+        <v>5719</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" ht="45.75">
       <c r="A124" s="31" t="s">
         <v>134</v>
       </c>
       <c r="B124" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C124" s="21">
         <v>4027</v>
       </c>
       <c r="D124" s="21">
         <v>5478</v>
       </c>
-    </row>
-    <row r="125" spans="1:4" ht="79.5">
+      <c r="E124" s="21">
+        <v>5478</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" ht="79.5">
       <c r="A125" s="30" t="s">
         <v>135</v>
       </c>
       <c r="B125" s="21">
         <v>2323</v>
       </c>
       <c r="C125" s="21">
         <v>4723</v>
       </c>
       <c r="D125" s="21">
         <v>7002</v>
       </c>
-    </row>
-    <row r="126" spans="1:4" ht="23.25">
+      <c r="E125" s="21">
+        <v>8802</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" ht="23.25">
       <c r="A126" s="30" t="s">
         <v>136</v>
       </c>
       <c r="B126" s="21">
         <v>21</v>
       </c>
       <c r="C126" s="21">
         <v>41</v>
       </c>
       <c r="D126" s="21">
         <v>62</v>
       </c>
-    </row>
-    <row r="127" spans="1:4" ht="45.75">
+      <c r="E126" s="21">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" ht="45.75">
       <c r="A127" s="30" t="s">
         <v>137</v>
       </c>
       <c r="B127" s="21">
         <v>223</v>
       </c>
       <c r="C127" s="21">
         <v>284</v>
       </c>
       <c r="D127" s="21">
         <v>556</v>
       </c>
-    </row>
-    <row r="128" spans="1:4" ht="23.25">
+      <c r="E127" s="21">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" ht="23.25">
       <c r="A128" s="30" t="s">
         <v>138</v>
       </c>
       <c r="B128" s="21">
         <v>14</v>
       </c>
       <c r="C128" s="21">
         <v>14</v>
       </c>
       <c r="D128" s="21">
         <v>14</v>
       </c>
-    </row>
-    <row r="129" spans="1:4" ht="23.25">
+      <c r="E128" s="21">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" ht="23.25">
       <c r="A129" s="30" t="s">
         <v>139</v>
       </c>
       <c r="B129" s="21">
         <v>232</v>
       </c>
       <c r="C129" s="21">
         <v>909</v>
       </c>
       <c r="D129" s="21">
         <v>1267</v>
       </c>
-    </row>
-    <row r="130" spans="1:4" ht="23.25">
+      <c r="E129" s="21">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" ht="23.25">
       <c r="A130" s="29" t="s">
         <v>140</v>
       </c>
       <c r="B130" s="22"/>
       <c r="C130" s="22"/>
       <c r="D130" s="21"/>
-    </row>
-    <row r="131" spans="1:4" ht="23.25">
+      <c r="E130" s="22"/>
+    </row>
+    <row r="131" spans="1:5" ht="23.25">
       <c r="A131" s="30" t="s">
         <v>141</v>
       </c>
       <c r="B131" s="21">
         <v>2419</v>
       </c>
       <c r="C131" s="21">
         <v>4013</v>
       </c>
       <c r="D131" s="21">
         <v>4556</v>
       </c>
-    </row>
-    <row r="132" spans="1:4" ht="34.5">
+      <c r="E131" s="21">
+        <v>5862</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" ht="34.5">
       <c r="A132" s="30" t="s">
         <v>142</v>
       </c>
       <c r="B132" s="21">
         <v>1</v>
       </c>
       <c r="C132" s="21">
         <v>5</v>
       </c>
       <c r="D132" s="21">
         <v>8</v>
       </c>
-    </row>
-    <row r="133" spans="1:4" ht="23.25">
+      <c r="E132" s="21">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" ht="23.25">
       <c r="A133" s="30" t="s">
         <v>143</v>
       </c>
       <c r="B133" s="21">
         <v>0</v>
       </c>
       <c r="C133" s="21">
         <v>49</v>
       </c>
       <c r="D133" s="21">
         <v>98</v>
       </c>
-    </row>
-    <row r="134" spans="1:4" ht="68.25">
+      <c r="E133" s="21">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" ht="68.25">
       <c r="A134" s="30" t="s">
         <v>144</v>
       </c>
       <c r="B134" s="21">
         <v>1871</v>
       </c>
       <c r="C134" s="21">
         <v>4131</v>
       </c>
       <c r="D134" s="21">
         <v>6391</v>
       </c>
-    </row>
-    <row r="135" spans="1:4" ht="45.75">
+      <c r="E134" s="21">
+        <v>8650</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" ht="45.75">
       <c r="A135" s="30" t="s">
         <v>145</v>
       </c>
       <c r="B135" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C135" s="23">
         <v>235873.8</v>
       </c>
       <c r="D135" s="23">
         <v>340040.2</v>
       </c>
-    </row>
-    <row r="136" spans="1:4" ht="27.75" customHeight="1">
+      <c r="E135" s="23">
+        <v>458929.1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" ht="27.75" customHeight="1">
       <c r="A136" s="29" t="s">
         <v>146</v>
       </c>
       <c r="B136" s="22"/>
       <c r="C136" s="22"/>
-    </row>
-    <row r="137" spans="1:4" ht="20.25" customHeight="1">
+      <c r="E136" s="22"/>
+    </row>
+    <row r="137" spans="1:5" ht="20.25" customHeight="1">
       <c r="A137" s="29" t="s">
         <v>147</v>
       </c>
       <c r="B137" s="22"/>
       <c r="C137" s="22"/>
-    </row>
-    <row r="138" spans="1:4">
+      <c r="E137" s="22"/>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="30" t="s">
         <v>148</v>
       </c>
       <c r="B138" s="21">
         <v>8</v>
       </c>
       <c r="C138" s="21">
         <v>90</v>
       </c>
       <c r="D138" s="21">
         <v>174</v>
       </c>
-    </row>
-    <row r="139" spans="1:4" ht="57">
+      <c r="E138" s="21">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" ht="57">
       <c r="A139" s="30" t="s">
         <v>149</v>
       </c>
       <c r="B139" s="21">
         <v>40</v>
       </c>
       <c r="C139" s="21">
         <v>51</v>
       </c>
       <c r="D139" s="21">
         <v>63</v>
       </c>
-    </row>
-    <row r="140" spans="1:4" ht="23.25">
+      <c r="E139" s="21">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" ht="23.25">
       <c r="A140" s="30" t="s">
         <v>150</v>
       </c>
       <c r="B140" s="23">
         <v>13382.1</v>
       </c>
       <c r="C140" s="23">
         <v>26077.9</v>
       </c>
       <c r="D140" s="23">
         <v>39044.5</v>
       </c>
-    </row>
-    <row r="141" spans="1:4" ht="26.25" customHeight="1">
+      <c r="E140" s="23">
+        <v>52782.400000000001</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" ht="26.25" customHeight="1">
       <c r="A141" s="30" t="s">
         <v>151</v>
       </c>
       <c r="B141" s="21">
         <v>418</v>
       </c>
       <c r="C141" s="21">
         <v>839</v>
       </c>
       <c r="D141" s="21">
         <v>1261</v>
       </c>
-    </row>
-    <row r="142" spans="1:4" ht="34.5">
+      <c r="E141" s="21">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" ht="34.5">
       <c r="A142" s="29" t="s">
         <v>152</v>
       </c>
       <c r="B142" s="22"/>
       <c r="C142" s="22"/>
-    </row>
-    <row r="143" spans="1:4" ht="23.25">
+      <c r="E142" s="22"/>
+    </row>
+    <row r="143" spans="1:5" ht="23.25">
       <c r="A143" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B143" s="21">
         <v>5</v>
       </c>
       <c r="C143" s="21">
         <v>75</v>
       </c>
       <c r="D143" s="21">
         <v>76</v>
       </c>
-    </row>
-    <row r="144" spans="1:4" ht="45.75">
+      <c r="E143" s="21">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" ht="45.75">
       <c r="A144" s="30" t="s">
         <v>153</v>
       </c>
       <c r="B144" s="21">
         <v>1</v>
       </c>
       <c r="C144" s="21">
         <v>1</v>
       </c>
       <c r="D144" s="21">
         <v>1</v>
+      </c>
+      <c r="E144" s="21">
+        <v>2</v>
       </c>
     </row>
     <row r="145" spans="1:13" ht="23.25">
       <c r="A145" s="30" t="s">
         <v>154</v>
       </c>
       <c r="B145" s="21">
         <v>56984</v>
       </c>
       <c r="C145" s="21">
         <v>88243</v>
       </c>
       <c r="D145" s="21">
         <v>119502</v>
       </c>
+      <c r="E145" s="21">
+        <v>150760</v>
+      </c>
     </row>
     <row r="146" spans="1:13" ht="23.25">
       <c r="A146" s="29" t="s">
         <v>155</v>
       </c>
       <c r="B146" s="22"/>
       <c r="C146" s="22"/>
+      <c r="E146" s="22"/>
     </row>
     <row r="147" spans="1:13" ht="29.25" customHeight="1">
       <c r="A147" s="30" t="s">
         <v>156</v>
       </c>
       <c r="B147" s="21">
         <v>12</v>
       </c>
       <c r="C147" s="21">
         <v>23</v>
       </c>
       <c r="D147" s="21">
         <v>35</v>
       </c>
+      <c r="E147" s="21">
+        <v>47</v>
+      </c>
     </row>
     <row r="148" spans="1:13" ht="23.25">
       <c r="A148" s="29" t="s">
         <v>157</v>
       </c>
       <c r="B148" s="22"/>
       <c r="C148" s="22"/>
+      <c r="E148" s="22"/>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" s="29" t="s">
         <v>158</v>
       </c>
       <c r="B149" s="22"/>
       <c r="C149" s="22"/>
+      <c r="E149" s="22"/>
     </row>
     <row r="150" spans="1:13" ht="34.5">
       <c r="A150" s="30" t="s">
         <v>159</v>
       </c>
       <c r="B150" s="21">
         <v>176</v>
       </c>
       <c r="C150" s="21">
         <v>3969</v>
       </c>
       <c r="D150" s="21">
         <v>7762</v>
       </c>
+      <c r="E150" s="21">
+        <v>11555</v>
+      </c>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" s="30" t="s">
         <v>160</v>
       </c>
       <c r="B151" s="21">
         <v>215</v>
       </c>
       <c r="C151" s="21">
         <v>4053</v>
       </c>
       <c r="D151" s="21">
         <v>7891</v>
       </c>
+      <c r="E151" s="21">
+        <v>11729</v>
+      </c>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" s="30" t="s">
         <v>161</v>
       </c>
       <c r="B152" s="21">
         <v>20</v>
       </c>
       <c r="C152" s="21">
         <v>37</v>
       </c>
       <c r="D152" s="21">
         <v>54</v>
       </c>
+      <c r="E152" s="21">
+        <v>71</v>
+      </c>
     </row>
     <row r="153" spans="1:13" ht="34.5">
       <c r="A153" s="30" t="s">
         <v>162</v>
       </c>
       <c r="B153" s="21">
         <v>27</v>
       </c>
       <c r="C153" s="21">
         <v>142</v>
       </c>
       <c r="D153" s="21">
         <v>257</v>
       </c>
+      <c r="E153" s="21">
+        <v>371</v>
+      </c>
     </row>
     <row r="154" spans="1:13" ht="23.25">
       <c r="A154" s="30" t="s">
         <v>163</v>
       </c>
       <c r="B154" s="21">
         <v>11</v>
       </c>
       <c r="C154" s="21">
         <v>66</v>
       </c>
       <c r="D154" s="21">
         <v>120</v>
       </c>
+      <c r="E154" s="21">
+        <v>175</v>
+      </c>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" s="29" t="s">
         <v>164</v>
       </c>
       <c r="B155" s="22"/>
       <c r="C155" s="22"/>
+      <c r="E155" s="22"/>
     </row>
     <row r="156" spans="1:13" ht="23.25">
       <c r="A156" s="34" t="s">
         <v>165</v>
       </c>
       <c r="B156" s="24">
         <v>7880</v>
       </c>
       <c r="C156" s="24">
         <v>15760</v>
       </c>
       <c r="D156" s="24">
         <v>23641</v>
       </c>
-      <c r="E156" s="36"/>
+      <c r="E156" s="24">
+        <v>31521</v>
+      </c>
       <c r="F156" s="36"/>
       <c r="G156" s="36"/>
       <c r="H156" s="35"/>
       <c r="I156" s="35"/>
       <c r="J156" s="36"/>
       <c r="K156" s="36"/>
       <c r="L156" s="35"/>
       <c r="M156" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>