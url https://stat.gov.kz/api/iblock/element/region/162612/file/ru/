--- v1 (2026-06-03)
+++ v2 (2026-06-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика Пром 01.03.2026\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.05.2026\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24240" windowHeight="14385"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="167">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
@@ -1080,52 +1080,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:O156"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A142" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E145" sqref="E145:E156"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I165" sqref="I165"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="30.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="14" style="2" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="14" style="13" customWidth="1"/>
     <col min="6" max="6" width="13.5703125" style="13" customWidth="1"/>
     <col min="7" max="7" width="13" style="13" customWidth="1"/>
     <col min="8" max="8" width="13" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="15" style="13" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" style="13" customWidth="1"/>
     <col min="12" max="12" width="11.7109375" style="16" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:15" s="3" customFormat="1" ht="24.75" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>166</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
@@ -1226,2823 +1226,3167 @@
       <c r="H6" s="9"/>
       <c r="I6" s="21"/>
       <c r="J6" s="21"/>
       <c r="K6" s="21"/>
       <c r="L6" s="21"/>
       <c r="M6" s="21"/>
       <c r="N6" s="10"/>
       <c r="O6" s="17"/>
     </row>
     <row r="7" spans="1:15" s="5" customFormat="1" ht="34.5" customHeight="1">
       <c r="A7" s="30" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="21">
         <v>57</v>
       </c>
       <c r="C7" s="21">
         <v>69</v>
       </c>
       <c r="D7" s="21">
         <v>82</v>
       </c>
       <c r="E7" s="21">
         <v>95</v>
       </c>
-      <c r="F7" s="9"/>
+      <c r="F7" s="21">
+        <v>103</v>
+      </c>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="21"/>
       <c r="L7" s="21"/>
       <c r="M7" s="21"/>
       <c r="N7" s="10"/>
       <c r="O7" s="17"/>
     </row>
     <row r="8" spans="1:15" s="5" customFormat="1" ht="45">
       <c r="A8" s="31" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="21">
         <v>29</v>
       </c>
       <c r="C8" s="21">
         <v>41</v>
       </c>
       <c r="D8" s="21">
         <v>52</v>
       </c>
       <c r="E8" s="21">
         <v>63</v>
       </c>
-      <c r="F8" s="9"/>
+      <c r="F8" s="21">
+        <v>71</v>
+      </c>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="21"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="21"/>
       <c r="N8" s="10"/>
       <c r="O8" s="17"/>
     </row>
     <row r="9" spans="1:15" s="5" customFormat="1" ht="50.25" customHeight="1">
       <c r="A9" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="21">
         <v>43</v>
       </c>
       <c r="C9" s="21">
         <v>43</v>
       </c>
       <c r="D9" s="21">
         <v>43</v>
       </c>
       <c r="E9" s="21">
         <v>43</v>
       </c>
-      <c r="F9" s="9"/>
+      <c r="F9" s="21">
+        <v>43</v>
+      </c>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="21"/>
       <c r="J9" s="21"/>
       <c r="K9" s="21"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="10"/>
       <c r="O9" s="17"/>
     </row>
     <row r="10" spans="1:15" s="5" customFormat="1" ht="29.25" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="21">
         <v>27</v>
       </c>
       <c r="C10" s="21">
         <v>27</v>
       </c>
       <c r="D10" s="21">
         <v>27</v>
       </c>
       <c r="E10" s="21">
         <v>27</v>
       </c>
-      <c r="F10" s="11"/>
+      <c r="F10" s="21">
+        <v>27</v>
+      </c>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="23"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
       <c r="N10" s="10"/>
       <c r="O10" s="17"/>
     </row>
     <row r="11" spans="1:15" s="5" customFormat="1" ht="59.25" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="21">
         <v>61</v>
       </c>
       <c r="C11" s="21">
         <v>129</v>
       </c>
       <c r="D11" s="21">
         <v>198</v>
       </c>
       <c r="E11" s="21">
         <v>266</v>
       </c>
-      <c r="F11" s="9"/>
+      <c r="F11" s="21">
+        <v>350</v>
+      </c>
       <c r="G11" s="9"/>
       <c r="H11" s="9"/>
       <c r="I11" s="21"/>
       <c r="J11" s="21"/>
       <c r="K11" s="21"/>
       <c r="L11" s="21"/>
       <c r="M11" s="21"/>
       <c r="N11" s="10"/>
       <c r="O11" s="17"/>
     </row>
     <row r="12" spans="1:15" s="5" customFormat="1" ht="42.75" customHeight="1">
       <c r="A12" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="21">
         <v>3</v>
       </c>
       <c r="C12" s="21">
         <v>7</v>
       </c>
       <c r="D12" s="21">
         <v>10</v>
       </c>
       <c r="E12" s="21">
         <v>14</v>
       </c>
-      <c r="F12" s="9"/>
+      <c r="F12" s="21">
+        <v>17</v>
+      </c>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="21"/>
       <c r="J12" s="21"/>
       <c r="K12" s="21"/>
       <c r="L12" s="21"/>
       <c r="M12" s="21"/>
       <c r="N12" s="10"/>
       <c r="O12" s="17"/>
     </row>
     <row r="13" spans="1:15" s="5" customFormat="1" ht="48" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="21">
         <v>4</v>
       </c>
       <c r="C13" s="21">
         <v>18</v>
       </c>
       <c r="D13" s="21">
         <v>32</v>
       </c>
       <c r="E13" s="21">
         <v>47</v>
       </c>
-      <c r="F13" s="9"/>
+      <c r="F13" s="21">
+        <v>63</v>
+      </c>
       <c r="G13" s="9"/>
       <c r="H13" s="9"/>
       <c r="I13" s="21"/>
       <c r="J13" s="21"/>
       <c r="K13" s="21"/>
       <c r="L13" s="21"/>
       <c r="M13" s="21"/>
       <c r="N13" s="10"/>
       <c r="O13" s="17"/>
     </row>
     <row r="14" spans="1:15" s="5" customFormat="1" ht="33.75">
       <c r="A14" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="21">
         <v>20</v>
       </c>
       <c r="C14" s="21">
         <v>22</v>
       </c>
       <c r="D14" s="21">
         <v>24</v>
       </c>
       <c r="E14" s="21">
         <v>26</v>
       </c>
-      <c r="F14" s="26"/>
+      <c r="F14" s="21">
+        <v>43</v>
+      </c>
       <c r="G14" s="26"/>
       <c r="H14" s="26"/>
       <c r="I14" s="26"/>
       <c r="J14" s="26"/>
       <c r="K14" s="26"/>
       <c r="L14" s="26"/>
       <c r="M14" s="26"/>
       <c r="N14" s="10"/>
       <c r="O14" s="17"/>
     </row>
     <row r="15" spans="1:15" s="5" customFormat="1" ht="16.5" customHeight="1">
       <c r="A15" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C15" s="21">
         <v>16</v>
       </c>
       <c r="D15" s="21">
         <v>31</v>
       </c>
       <c r="E15" s="21">
         <v>47</v>
       </c>
-      <c r="F15" s="9"/>
+      <c r="F15" s="21">
+        <v>47</v>
+      </c>
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="21"/>
       <c r="J15" s="21"/>
       <c r="K15" s="21"/>
       <c r="L15" s="21"/>
       <c r="M15" s="21"/>
       <c r="N15" s="10"/>
       <c r="O15" s="17"/>
     </row>
     <row r="16" spans="1:15" s="5" customFormat="1" ht="27.75" customHeight="1">
       <c r="A16" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="23">
         <v>5.0999999999999996</v>
       </c>
       <c r="D16" s="23">
         <v>8.5</v>
       </c>
       <c r="E16" s="23">
         <v>13.1</v>
       </c>
-      <c r="F16" s="9"/>
+      <c r="F16" s="23">
+        <v>18.399999999999999</v>
+      </c>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="21"/>
       <c r="J16" s="21"/>
       <c r="K16" s="21"/>
       <c r="L16" s="21"/>
       <c r="M16" s="21"/>
       <c r="N16" s="10"/>
       <c r="O16" s="17"/>
     </row>
     <row r="17" spans="1:15" s="5" customFormat="1" ht="36.75" customHeight="1">
       <c r="A17" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="23">
         <v>2.8</v>
       </c>
       <c r="C17" s="23">
         <v>5.0999999999999996</v>
       </c>
       <c r="D17" s="23">
         <v>8.5</v>
       </c>
       <c r="E17" s="23">
         <v>13.1</v>
       </c>
-      <c r="F17" s="9"/>
+      <c r="F17" s="23">
+        <v>18.399999999999999</v>
+      </c>
       <c r="G17" s="9"/>
       <c r="H17" s="9"/>
       <c r="I17" s="21"/>
       <c r="J17" s="21"/>
       <c r="K17" s="21"/>
       <c r="L17" s="21"/>
       <c r="M17" s="21"/>
       <c r="N17" s="10"/>
       <c r="O17" s="17"/>
     </row>
     <row r="18" spans="1:15" s="5" customFormat="1" ht="17.25" customHeight="1">
       <c r="A18" s="31" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="23">
         <v>2.7</v>
       </c>
       <c r="D18" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="E18" s="23">
         <v>6.5</v>
       </c>
-      <c r="F18" s="9"/>
+      <c r="F18" s="23">
+        <v>9</v>
+      </c>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="21"/>
       <c r="J18" s="21"/>
       <c r="K18" s="21"/>
       <c r="L18" s="21"/>
       <c r="M18" s="21"/>
       <c r="N18" s="10"/>
       <c r="O18" s="17"/>
     </row>
     <row r="19" spans="1:15" s="5" customFormat="1" ht="33.75">
       <c r="A19" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C19" s="21">
         <v>16</v>
       </c>
       <c r="D19" s="21">
         <v>31</v>
       </c>
       <c r="E19" s="21">
         <v>47</v>
       </c>
-      <c r="F19" s="9"/>
+      <c r="F19" s="21">
+        <v>47</v>
+      </c>
       <c r="G19" s="9"/>
       <c r="H19" s="9"/>
       <c r="I19" s="21"/>
       <c r="J19" s="21"/>
       <c r="K19" s="21"/>
       <c r="L19" s="21"/>
       <c r="M19" s="21"/>
       <c r="N19" s="10"/>
       <c r="O19" s="17"/>
     </row>
     <row r="20" spans="1:15" s="5" customFormat="1" ht="57.75" customHeight="1">
       <c r="A20" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="21">
         <v>66</v>
       </c>
       <c r="D20" s="21">
         <v>133</v>
       </c>
       <c r="E20" s="21">
         <v>199</v>
       </c>
-      <c r="F20" s="9"/>
+      <c r="F20" s="21">
+        <v>199</v>
+      </c>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="21"/>
       <c r="J20" s="21"/>
       <c r="K20" s="21"/>
       <c r="L20" s="21"/>
       <c r="M20" s="21"/>
       <c r="N20" s="10"/>
       <c r="O20" s="17"/>
     </row>
     <row r="21" spans="1:15" s="5" customFormat="1" ht="22.5">
       <c r="A21" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="21">
         <v>4872</v>
       </c>
       <c r="C21" s="21">
         <v>12479</v>
       </c>
       <c r="D21" s="21">
         <v>17630</v>
       </c>
       <c r="E21" s="21">
         <v>22325</v>
       </c>
-      <c r="F21" s="9"/>
+      <c r="F21" s="21">
+        <v>26034</v>
+      </c>
       <c r="G21" s="9"/>
       <c r="H21" s="9"/>
       <c r="I21" s="21"/>
       <c r="J21" s="21"/>
       <c r="K21" s="21"/>
       <c r="L21" s="21"/>
       <c r="M21" s="21"/>
       <c r="N21" s="10"/>
       <c r="O21" s="17"/>
     </row>
     <row r="22" spans="1:15" s="5" customFormat="1" ht="22.5">
       <c r="A22" s="30" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="21">
         <v>160</v>
       </c>
       <c r="D22" s="21">
         <v>1598</v>
       </c>
       <c r="E22" s="21">
         <v>2572</v>
       </c>
-      <c r="F22" s="9"/>
+      <c r="F22" s="21">
+        <v>2572</v>
+      </c>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="21"/>
       <c r="J22" s="21"/>
       <c r="K22" s="21"/>
       <c r="L22" s="21"/>
       <c r="M22" s="21"/>
       <c r="N22" s="10"/>
       <c r="O22" s="17"/>
     </row>
     <row r="23" spans="1:15" s="5" customFormat="1" ht="35.25" customHeight="1">
       <c r="A23" s="30" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="21">
         <v>2</v>
       </c>
       <c r="D23" s="21">
         <v>2</v>
       </c>
       <c r="E23" s="21">
         <v>66</v>
       </c>
-      <c r="F23" s="9"/>
+      <c r="F23" s="21">
+        <v>81</v>
+      </c>
       <c r="G23" s="9"/>
       <c r="H23" s="9"/>
       <c r="I23" s="21"/>
       <c r="J23" s="21"/>
       <c r="K23" s="21"/>
       <c r="L23" s="21"/>
       <c r="M23" s="21"/>
       <c r="N23" s="10"/>
       <c r="O23" s="17"/>
     </row>
     <row r="24" spans="1:15" s="5" customFormat="1" ht="37.5" customHeight="1">
       <c r="A24" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="21">
         <v>425</v>
       </c>
       <c r="C24" s="21">
         <v>1421</v>
       </c>
       <c r="D24" s="21">
         <v>1722</v>
       </c>
       <c r="E24" s="21">
         <v>1723</v>
       </c>
-      <c r="F24" s="9"/>
+      <c r="F24" s="21">
+        <v>2027</v>
+      </c>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="21"/>
       <c r="J24" s="21"/>
       <c r="K24" s="21"/>
       <c r="L24" s="21"/>
       <c r="M24" s="21"/>
       <c r="N24" s="10"/>
       <c r="O24" s="17"/>
     </row>
     <row r="25" spans="1:15" s="5" customFormat="1" ht="43.5" customHeight="1">
       <c r="A25" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="21">
         <v>4446</v>
       </c>
       <c r="C25" s="21">
         <v>10896</v>
       </c>
       <c r="D25" s="21">
         <v>14308</v>
       </c>
       <c r="E25" s="21">
         <v>17964</v>
       </c>
-      <c r="F25" s="9"/>
+      <c r="F25" s="21">
+        <v>21354</v>
+      </c>
       <c r="G25" s="9"/>
       <c r="H25" s="9"/>
       <c r="I25" s="21"/>
       <c r="J25" s="21"/>
       <c r="K25" s="21"/>
       <c r="L25" s="21"/>
       <c r="M25" s="21"/>
       <c r="N25" s="10"/>
       <c r="O25" s="17"/>
     </row>
     <row r="26" spans="1:15" s="5" customFormat="1" ht="45.75" customHeight="1">
       <c r="A26" s="30" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="21">
         <v>958</v>
       </c>
       <c r="C26" s="21">
         <v>1813</v>
       </c>
       <c r="D26" s="21">
         <v>2651</v>
       </c>
       <c r="E26" s="21">
         <v>3491</v>
       </c>
-      <c r="F26" s="11"/>
+      <c r="F26" s="21">
+        <v>4270</v>
+      </c>
       <c r="G26" s="11"/>
       <c r="H26" s="11"/>
       <c r="I26" s="23"/>
       <c r="J26" s="23"/>
       <c r="K26" s="23"/>
       <c r="L26" s="23"/>
       <c r="M26" s="23"/>
       <c r="N26" s="10"/>
       <c r="O26" s="17"/>
     </row>
     <row r="27" spans="1:15" s="5" customFormat="1" ht="17.25" customHeight="1">
       <c r="A27" s="30" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="21">
         <v>1309</v>
       </c>
       <c r="C27" s="21">
         <v>2388</v>
       </c>
       <c r="D27" s="21">
         <v>3470</v>
       </c>
       <c r="E27" s="21">
         <v>4550</v>
       </c>
-      <c r="F27" s="11"/>
+      <c r="F27" s="21">
+        <v>5593</v>
+      </c>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="23"/>
       <c r="J27" s="23"/>
       <c r="K27" s="23"/>
       <c r="L27" s="23"/>
       <c r="M27" s="23"/>
       <c r="N27" s="10"/>
       <c r="O27" s="17"/>
     </row>
     <row r="28" spans="1:15" s="5" customFormat="1" ht="33.75">
       <c r="A28" s="30" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="21">
         <v>1309</v>
       </c>
       <c r="C28" s="21">
         <v>2388</v>
       </c>
       <c r="D28" s="21">
         <v>3469</v>
       </c>
       <c r="E28" s="21">
         <v>4548</v>
       </c>
-      <c r="F28" s="11"/>
+      <c r="F28" s="21">
+        <v>5590</v>
+      </c>
       <c r="G28" s="11"/>
       <c r="H28" s="11"/>
       <c r="I28" s="23"/>
       <c r="J28" s="23"/>
       <c r="K28" s="23"/>
       <c r="L28" s="23"/>
       <c r="M28" s="23"/>
       <c r="N28" s="10"/>
       <c r="O28" s="17"/>
     </row>
     <row r="29" spans="1:15" s="5" customFormat="1" ht="20.25" customHeight="1">
       <c r="A29" s="31" t="s">
         <v>43</v>
       </c>
       <c r="B29" s="21">
         <v>1307</v>
       </c>
       <c r="C29" s="21">
         <v>2382</v>
       </c>
       <c r="D29" s="21">
         <v>3461</v>
       </c>
       <c r="E29" s="21">
         <v>4539</v>
       </c>
-      <c r="F29" s="9"/>
+      <c r="F29" s="21">
+        <v>5578</v>
+      </c>
       <c r="G29" s="9"/>
       <c r="H29" s="9"/>
       <c r="I29" s="21"/>
       <c r="J29" s="21"/>
       <c r="K29" s="21"/>
       <c r="L29" s="21"/>
       <c r="M29" s="21"/>
       <c r="N29" s="10"/>
       <c r="O29" s="17"/>
     </row>
     <row r="30" spans="1:15" s="5" customFormat="1" ht="11.25">
       <c r="A30" s="30" t="s">
         <v>44</v>
       </c>
       <c r="B30" s="21">
         <v>48</v>
       </c>
       <c r="C30" s="21">
         <v>112</v>
       </c>
       <c r="D30" s="21">
         <v>154</v>
       </c>
       <c r="E30" s="21">
         <v>169</v>
       </c>
-      <c r="F30" s="26"/>
+      <c r="F30" s="21">
+        <v>267</v>
+      </c>
       <c r="G30" s="26"/>
       <c r="H30" s="26"/>
       <c r="I30" s="26"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="26"/>
       <c r="M30" s="26"/>
       <c r="N30" s="10"/>
       <c r="O30" s="17"/>
     </row>
     <row r="31" spans="1:15" s="5" customFormat="1" ht="42" customHeight="1">
       <c r="A31" s="30" t="s">
         <v>45</v>
       </c>
       <c r="B31" s="21">
         <v>48</v>
       </c>
       <c r="C31" s="21">
         <v>53</v>
       </c>
       <c r="D31" s="21">
         <v>65</v>
       </c>
       <c r="E31" s="21">
         <v>80</v>
       </c>
-      <c r="F31" s="11"/>
+      <c r="F31" s="21">
+        <v>99</v>
+      </c>
       <c r="G31" s="11"/>
       <c r="H31" s="11"/>
       <c r="I31" s="23"/>
       <c r="J31" s="23"/>
       <c r="K31" s="23"/>
       <c r="L31" s="23"/>
       <c r="M31" s="23"/>
       <c r="N31" s="10"/>
       <c r="O31" s="17"/>
     </row>
     <row r="32" spans="1:15" s="5" customFormat="1" ht="22.5">
       <c r="A32" s="30" t="s">
         <v>46</v>
       </c>
       <c r="B32" s="21">
         <v>1</v>
       </c>
       <c r="C32" s="21">
         <v>2</v>
       </c>
       <c r="D32" s="21">
         <v>9</v>
       </c>
       <c r="E32" s="21">
         <v>25</v>
       </c>
-      <c r="F32" s="11"/>
+      <c r="F32" s="21">
+        <v>46</v>
+      </c>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
       <c r="I32" s="23"/>
       <c r="J32" s="23"/>
       <c r="K32" s="23"/>
       <c r="L32" s="23"/>
       <c r="M32" s="23"/>
       <c r="N32" s="10"/>
       <c r="O32" s="17"/>
     </row>
     <row r="33" spans="1:15" s="5" customFormat="1" ht="42" customHeight="1">
       <c r="A33" s="30" t="s">
         <v>47</v>
       </c>
       <c r="B33" s="21">
         <v>69147</v>
       </c>
       <c r="C33" s="21">
         <v>105749</v>
       </c>
       <c r="D33" s="21">
         <v>143892</v>
       </c>
       <c r="E33" s="21">
         <v>183024</v>
       </c>
-      <c r="F33" s="11"/>
+      <c r="F33" s="21">
+        <v>219650</v>
+      </c>
       <c r="G33" s="11"/>
       <c r="H33" s="11"/>
       <c r="I33" s="23"/>
       <c r="J33" s="23"/>
       <c r="K33" s="23"/>
       <c r="L33" s="23"/>
       <c r="M33" s="23"/>
       <c r="N33" s="10"/>
       <c r="O33" s="17"/>
     </row>
     <row r="34" spans="1:15" s="5" customFormat="1" ht="40.5" customHeight="1">
       <c r="A34" s="30" t="s">
         <v>48</v>
       </c>
       <c r="B34" s="21">
         <v>17</v>
       </c>
       <c r="C34" s="21">
         <v>32</v>
       </c>
       <c r="D34" s="21">
         <v>46</v>
       </c>
       <c r="E34" s="21">
         <v>61</v>
       </c>
-      <c r="F34" s="27"/>
+      <c r="F34" s="21">
+        <v>78</v>
+      </c>
       <c r="G34" s="27"/>
       <c r="H34" s="26"/>
       <c r="I34" s="26"/>
       <c r="J34" s="26"/>
       <c r="K34" s="26"/>
       <c r="L34" s="26"/>
       <c r="M34" s="26"/>
       <c r="N34" s="10"/>
       <c r="O34" s="17"/>
     </row>
     <row r="35" spans="1:15" s="5" customFormat="1" ht="37.5" customHeight="1">
       <c r="A35" s="30" t="s">
         <v>49</v>
       </c>
       <c r="B35" s="21">
         <v>765</v>
       </c>
       <c r="C35" s="21">
         <v>1603</v>
       </c>
       <c r="D35" s="21">
         <v>2441</v>
       </c>
       <c r="E35" s="21">
         <v>3268</v>
       </c>
-      <c r="F35" s="9"/>
+      <c r="F35" s="21">
+        <v>3984</v>
+      </c>
       <c r="G35" s="9"/>
       <c r="H35" s="9"/>
       <c r="I35" s="21"/>
       <c r="J35" s="21"/>
       <c r="K35" s="21"/>
       <c r="L35" s="21"/>
       <c r="M35" s="21"/>
       <c r="N35" s="10"/>
       <c r="O35" s="17"/>
     </row>
     <row r="36" spans="1:15" s="5" customFormat="1" ht="43.5" customHeight="1">
       <c r="A36" s="30" t="s">
         <v>50</v>
       </c>
       <c r="B36" s="21">
         <v>208</v>
       </c>
       <c r="C36" s="21">
         <v>395</v>
       </c>
       <c r="D36" s="21">
         <v>600</v>
       </c>
       <c r="E36" s="21">
         <v>788</v>
       </c>
-      <c r="F36" s="9"/>
+      <c r="F36" s="21">
+        <v>994</v>
+      </c>
       <c r="G36" s="9"/>
       <c r="H36" s="9"/>
       <c r="I36" s="21"/>
       <c r="J36" s="21"/>
       <c r="K36" s="21"/>
       <c r="L36" s="21"/>
       <c r="M36" s="21"/>
       <c r="N36" s="10"/>
       <c r="O36" s="17"/>
     </row>
     <row r="37" spans="1:15" s="5" customFormat="1" ht="39.75" customHeight="1">
       <c r="A37" s="30" t="s">
         <v>51</v>
       </c>
       <c r="B37" s="21">
         <v>2217</v>
       </c>
       <c r="C37" s="21">
         <v>4701</v>
       </c>
       <c r="D37" s="21">
         <v>7490</v>
       </c>
       <c r="E37" s="21">
         <v>9835</v>
       </c>
-      <c r="F37" s="9"/>
+      <c r="F37" s="21">
+        <v>12011</v>
+      </c>
       <c r="G37" s="9"/>
       <c r="H37" s="9"/>
       <c r="I37" s="21"/>
       <c r="J37" s="21"/>
       <c r="K37" s="21"/>
       <c r="L37" s="21"/>
       <c r="M37" s="21"/>
       <c r="N37" s="10"/>
       <c r="O37" s="17"/>
     </row>
     <row r="38" spans="1:15" s="5" customFormat="1" ht="42" customHeight="1">
       <c r="A38" s="30" t="s">
         <v>52</v>
       </c>
       <c r="B38" s="21">
         <v>1911</v>
       </c>
       <c r="C38" s="21">
         <v>4139</v>
       </c>
       <c r="D38" s="21">
         <v>6233</v>
       </c>
       <c r="E38" s="21">
         <v>8563</v>
       </c>
-      <c r="F38" s="11"/>
+      <c r="F38" s="21">
+        <v>10682</v>
+      </c>
       <c r="G38" s="11"/>
       <c r="H38" s="11"/>
       <c r="I38" s="23"/>
       <c r="J38" s="23"/>
       <c r="K38" s="23"/>
       <c r="L38" s="23"/>
       <c r="M38" s="23"/>
       <c r="N38" s="10"/>
       <c r="O38" s="17"/>
     </row>
     <row r="39" spans="1:15" s="5" customFormat="1" ht="33.75">
       <c r="A39" s="30" t="s">
         <v>53</v>
       </c>
       <c r="B39" s="21">
         <v>10</v>
       </c>
       <c r="C39" s="21">
         <v>20</v>
       </c>
       <c r="D39" s="21">
         <v>30</v>
       </c>
       <c r="E39" s="21">
         <v>40</v>
       </c>
-      <c r="F39" s="11"/>
+      <c r="F39" s="21">
+        <v>92</v>
+      </c>
       <c r="G39" s="11"/>
       <c r="H39" s="11"/>
       <c r="I39" s="23"/>
       <c r="J39" s="23"/>
       <c r="K39" s="23"/>
       <c r="L39" s="23"/>
       <c r="M39" s="23"/>
       <c r="N39" s="10"/>
       <c r="O39" s="17"/>
     </row>
     <row r="40" spans="1:15" s="5" customFormat="1" ht="27.75" customHeight="1">
       <c r="A40" s="30" t="s">
         <v>54</v>
       </c>
       <c r="B40" s="21">
         <v>131</v>
       </c>
       <c r="C40" s="21">
         <v>199</v>
       </c>
       <c r="D40" s="21">
         <v>282</v>
       </c>
       <c r="E40" s="21">
         <v>391</v>
       </c>
-      <c r="F40" s="11"/>
+      <c r="F40" s="21">
+        <v>509</v>
+      </c>
       <c r="G40" s="11"/>
       <c r="H40" s="11"/>
       <c r="I40" s="23"/>
       <c r="J40" s="23"/>
       <c r="K40" s="23"/>
       <c r="L40" s="23"/>
       <c r="M40" s="23"/>
       <c r="N40" s="10"/>
       <c r="O40" s="17"/>
     </row>
     <row r="41" spans="1:15" s="5" customFormat="1" ht="11.25">
       <c r="A41" s="30" t="s">
         <v>55</v>
       </c>
       <c r="B41" s="21">
         <v>242</v>
       </c>
       <c r="C41" s="21">
         <v>483</v>
       </c>
       <c r="D41" s="21">
         <v>1672</v>
       </c>
       <c r="E41" s="21">
         <v>2185</v>
       </c>
-      <c r="F41" s="11"/>
+      <c r="F41" s="21">
+        <v>2363</v>
+      </c>
       <c r="G41" s="11"/>
       <c r="H41" s="11"/>
       <c r="I41" s="23"/>
       <c r="J41" s="23"/>
       <c r="K41" s="23"/>
       <c r="L41" s="23"/>
       <c r="M41" s="23"/>
       <c r="N41" s="10"/>
       <c r="O41" s="17"/>
     </row>
     <row r="42" spans="1:15" s="5" customFormat="1" ht="26.25" customHeight="1">
       <c r="A42" s="30" t="s">
         <v>56</v>
       </c>
       <c r="B42" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C42" s="21">
         <v>23</v>
       </c>
       <c r="D42" s="21">
         <v>39</v>
       </c>
       <c r="E42" s="21">
         <v>68</v>
       </c>
-      <c r="F42" s="9"/>
+      <c r="F42" s="21">
+        <v>92</v>
+      </c>
       <c r="G42" s="9"/>
       <c r="H42" s="9"/>
       <c r="I42" s="21"/>
       <c r="J42" s="21"/>
       <c r="K42" s="21"/>
       <c r="L42" s="21"/>
       <c r="M42" s="21"/>
       <c r="N42" s="10"/>
       <c r="O42" s="17"/>
     </row>
     <row r="43" spans="1:15" s="5" customFormat="1" ht="49.5" customHeight="1">
       <c r="A43" s="30" t="s">
         <v>57</v>
       </c>
       <c r="B43" s="21">
         <v>53</v>
       </c>
       <c r="C43" s="21">
         <v>114</v>
       </c>
       <c r="D43" s="21">
         <v>175</v>
       </c>
       <c r="E43" s="21">
         <v>236</v>
       </c>
-      <c r="F43" s="9"/>
+      <c r="F43" s="21">
+        <v>313</v>
+      </c>
       <c r="G43" s="9"/>
       <c r="H43" s="9"/>
       <c r="I43" s="21"/>
       <c r="J43" s="21"/>
       <c r="K43" s="21"/>
       <c r="L43" s="21"/>
       <c r="M43" s="21"/>
       <c r="N43" s="10"/>
       <c r="O43" s="17"/>
     </row>
     <row r="44" spans="1:15" s="5" customFormat="1" ht="29.25" customHeight="1">
       <c r="A44" s="30" t="s">
         <v>58</v>
       </c>
       <c r="B44" s="21">
         <v>0</v>
       </c>
       <c r="C44" s="21">
         <v>1</v>
       </c>
       <c r="D44" s="21">
         <v>1</v>
       </c>
       <c r="E44" s="21">
         <v>1</v>
       </c>
-      <c r="F44" s="9"/>
+      <c r="F44" s="21">
+        <v>1</v>
+      </c>
       <c r="G44" s="9"/>
       <c r="H44" s="9"/>
       <c r="I44" s="21"/>
       <c r="J44" s="21"/>
       <c r="K44" s="21"/>
       <c r="L44" s="21"/>
       <c r="M44" s="21"/>
       <c r="N44" s="10"/>
       <c r="O44" s="17"/>
     </row>
     <row r="45" spans="1:15" s="5" customFormat="1" ht="38.25" customHeight="1">
       <c r="A45" s="30" t="s">
         <v>59</v>
       </c>
       <c r="B45" s="21">
         <v>1711</v>
       </c>
       <c r="C45" s="21">
         <v>4481</v>
       </c>
       <c r="D45" s="21">
         <v>6732</v>
       </c>
       <c r="E45" s="21">
         <v>8716</v>
       </c>
-      <c r="F45" s="9"/>
+      <c r="F45" s="21">
+        <v>10983</v>
+      </c>
       <c r="G45" s="9"/>
       <c r="H45" s="9"/>
       <c r="I45" s="21"/>
       <c r="J45" s="21"/>
       <c r="K45" s="21"/>
       <c r="L45" s="21"/>
       <c r="M45" s="21"/>
       <c r="N45" s="10"/>
       <c r="O45" s="17"/>
     </row>
     <row r="46" spans="1:15" s="5" customFormat="1" ht="21.75" customHeight="1">
       <c r="A46" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B46" s="22"/>
       <c r="C46" s="22"/>
       <c r="D46" s="25"/>
       <c r="E46" s="22"/>
       <c r="F46" s="9"/>
       <c r="G46" s="9"/>
       <c r="H46" s="9"/>
       <c r="I46" s="21"/>
       <c r="J46" s="21"/>
       <c r="K46" s="21"/>
       <c r="L46" s="21"/>
       <c r="M46" s="21"/>
       <c r="N46" s="10"/>
       <c r="O46" s="17"/>
     </row>
     <row r="47" spans="1:15" s="5" customFormat="1" ht="40.5" customHeight="1">
       <c r="A47" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B47" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C47" s="23">
         <v>213.5</v>
       </c>
       <c r="D47" s="23">
         <v>275.3</v>
       </c>
       <c r="E47" s="23">
         <v>589.4</v>
       </c>
-      <c r="F47" s="9"/>
+      <c r="F47" s="23">
+        <v>816.9</v>
+      </c>
       <c r="G47" s="9"/>
       <c r="H47" s="9"/>
       <c r="I47" s="21"/>
       <c r="J47" s="21"/>
       <c r="K47" s="21"/>
       <c r="L47" s="21"/>
       <c r="M47" s="21"/>
       <c r="N47" s="10"/>
       <c r="O47" s="17"/>
     </row>
     <row r="48" spans="1:15" s="5" customFormat="1" ht="36.75" customHeight="1">
       <c r="A48" s="31" t="s">
         <v>61</v>
       </c>
       <c r="B48" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C48" s="23">
         <v>213.5</v>
       </c>
       <c r="D48" s="23">
         <v>275.3</v>
       </c>
       <c r="E48" s="23">
         <v>589.4</v>
       </c>
-      <c r="F48" s="32"/>
+      <c r="F48" s="23">
+        <v>816.9</v>
+      </c>
       <c r="G48" s="32"/>
       <c r="H48" s="32"/>
       <c r="I48" s="33"/>
       <c r="J48" s="33"/>
       <c r="K48" s="33"/>
       <c r="L48" s="33"/>
       <c r="M48" s="33"/>
       <c r="N48" s="18"/>
       <c r="O48" s="17"/>
     </row>
     <row r="49" spans="1:11" ht="23.25">
       <c r="A49" s="30" t="s">
         <v>62</v>
       </c>
       <c r="B49" s="23">
         <v>2241.3000000000002</v>
       </c>
       <c r="C49" s="23">
         <v>3535.3</v>
       </c>
       <c r="D49" s="23">
         <v>4301.3</v>
       </c>
       <c r="E49" s="23">
         <v>7001.3</v>
       </c>
-      <c r="F49" s="20"/>
+      <c r="F49" s="23">
+        <v>9658.2999999999993</v>
+      </c>
       <c r="G49" s="20"/>
       <c r="H49" s="16"/>
       <c r="I49" s="16"/>
       <c r="J49" s="20"/>
       <c r="K49" s="20"/>
     </row>
     <row r="50" spans="1:11" ht="34.5">
       <c r="A50" s="30" t="s">
         <v>63</v>
       </c>
       <c r="B50" s="23">
         <v>13070.2</v>
       </c>
       <c r="C50" s="23">
         <v>23579</v>
       </c>
       <c r="D50" s="23">
         <v>32640.2</v>
       </c>
       <c r="E50" s="23">
         <v>45861.3</v>
       </c>
+      <c r="F50" s="23">
+        <v>63438.8</v>
+      </c>
     </row>
     <row r="51" spans="1:11" ht="27" customHeight="1">
       <c r="A51" s="30" t="s">
         <v>64</v>
       </c>
       <c r="B51" s="23">
         <v>134682</v>
       </c>
       <c r="C51" s="23">
         <v>259790</v>
       </c>
       <c r="D51" s="23">
         <v>347800</v>
       </c>
       <c r="E51" s="23">
         <v>397522</v>
       </c>
+      <c r="F51" s="23">
+        <v>524045</v>
+      </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="29" t="s">
         <v>65</v>
       </c>
       <c r="B52" s="22"/>
       <c r="C52" s="22"/>
       <c r="E52" s="22"/>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B53" s="22"/>
       <c r="C53" s="22"/>
       <c r="E53" s="22"/>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="30" t="s">
         <v>67</v>
       </c>
       <c r="B54" s="23">
         <v>262.7</v>
       </c>
       <c r="C54" s="23">
         <v>406.7</v>
       </c>
       <c r="D54" s="23">
         <v>550.70000000000005</v>
       </c>
       <c r="E54" s="23">
         <v>694.7</v>
       </c>
+      <c r="F54" s="23">
+        <v>838.7</v>
+      </c>
     </row>
     <row r="55" spans="1:11" ht="47.25" customHeight="1">
       <c r="A55" s="30" t="s">
         <v>68</v>
       </c>
       <c r="B55" s="23">
         <v>31.9</v>
       </c>
       <c r="C55" s="23">
         <v>93</v>
       </c>
       <c r="D55" s="23">
         <v>136.5</v>
       </c>
       <c r="E55" s="23">
         <v>192</v>
       </c>
+      <c r="F55" s="23">
+        <v>244.2</v>
+      </c>
     </row>
     <row r="56" spans="1:11" ht="24.75" customHeight="1">
       <c r="A56" s="31" t="s">
         <v>69</v>
       </c>
       <c r="B56" s="23">
         <v>28.2</v>
       </c>
       <c r="C56" s="23">
         <v>88.1</v>
       </c>
       <c r="D56" s="23">
         <v>130.30000000000001</v>
       </c>
       <c r="E56" s="23">
         <v>184.6</v>
       </c>
+      <c r="F56" s="23">
+        <v>235.5</v>
+      </c>
     </row>
     <row r="57" spans="1:11" ht="34.5">
       <c r="A57" s="30" t="s">
         <v>70</v>
       </c>
       <c r="B57" s="23">
         <v>5</v>
       </c>
       <c r="C57" s="23">
         <v>3805.1</v>
       </c>
       <c r="D57" s="23">
         <v>7605.1</v>
       </c>
       <c r="E57" s="23">
         <v>11405.2</v>
       </c>
+      <c r="F57" s="23">
+        <v>13946.1</v>
+      </c>
     </row>
     <row r="58" spans="1:11" ht="39" customHeight="1">
       <c r="A58" s="30" t="s">
         <v>71</v>
       </c>
       <c r="B58" s="21">
         <v>4695</v>
       </c>
       <c r="C58" s="21">
         <v>32430</v>
       </c>
       <c r="D58" s="21">
         <v>60164</v>
       </c>
       <c r="E58" s="21">
         <v>87899</v>
       </c>
+      <c r="F58" s="21">
+        <v>87899</v>
+      </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="29" t="s">
         <v>72</v>
       </c>
       <c r="B59" s="22"/>
       <c r="C59" s="22"/>
       <c r="E59" s="22"/>
     </row>
     <row r="60" spans="1:11" ht="23.25">
       <c r="A60" s="30" t="s">
         <v>73</v>
       </c>
       <c r="B60" s="21">
         <v>612</v>
       </c>
       <c r="C60" s="21">
         <v>2941</v>
       </c>
       <c r="D60" s="21">
         <v>5270</v>
       </c>
       <c r="E60" s="21">
         <v>11563</v>
       </c>
+      <c r="F60" s="21">
+        <v>12788</v>
+      </c>
     </row>
     <row r="61" spans="1:11" ht="38.25" customHeight="1">
       <c r="A61" s="30" t="s">
         <v>74</v>
       </c>
       <c r="B61" s="21">
         <v>285</v>
       </c>
       <c r="C61" s="21">
         <v>570</v>
       </c>
       <c r="D61" s="21">
         <v>855</v>
       </c>
       <c r="E61" s="21">
         <v>1140</v>
       </c>
+      <c r="F61" s="21">
+        <v>1708</v>
+      </c>
     </row>
     <row r="62" spans="1:11" ht="42.75" customHeight="1">
       <c r="A62" s="30" t="s">
         <v>75</v>
       </c>
       <c r="B62" s="21">
         <v>512</v>
       </c>
       <c r="C62" s="21">
         <v>2557</v>
       </c>
       <c r="D62" s="21">
         <v>6759</v>
       </c>
       <c r="E62" s="21">
         <v>8737</v>
       </c>
+      <c r="F62" s="21">
+        <v>9679</v>
+      </c>
     </row>
     <row r="63" spans="1:11" ht="34.5">
       <c r="A63" s="30" t="s">
         <v>76</v>
       </c>
       <c r="B63" s="21">
         <v>688</v>
       </c>
       <c r="C63" s="21">
         <v>1376</v>
       </c>
       <c r="D63" s="21">
         <v>2064</v>
       </c>
       <c r="E63" s="21">
         <v>2752</v>
       </c>
+      <c r="F63" s="21">
+        <v>3440</v>
+      </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="30" t="s">
         <v>77</v>
       </c>
       <c r="B64" s="21">
         <v>792</v>
       </c>
       <c r="C64" s="21">
         <v>2509</v>
       </c>
       <c r="D64" s="21">
         <v>4226</v>
       </c>
       <c r="E64" s="21">
         <v>5944</v>
       </c>
-    </row>
-    <row r="65" spans="1:5" ht="30.75" customHeight="1">
+      <c r="F64" s="21">
+        <v>6735</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="30.75" customHeight="1">
       <c r="A65" s="30" t="s">
         <v>78</v>
       </c>
       <c r="B65" s="23">
         <v>421</v>
       </c>
       <c r="C65" s="23">
         <v>1006.7</v>
       </c>
       <c r="D65" s="23">
         <v>1685.3</v>
       </c>
       <c r="E65" s="23">
         <v>2040</v>
       </c>
-    </row>
-    <row r="66" spans="1:5" ht="45.75">
+      <c r="F65" s="23">
+        <v>2369.3000000000002</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="45.75">
       <c r="A66" s="30" t="s">
         <v>79</v>
       </c>
       <c r="B66" s="21">
         <v>256</v>
       </c>
       <c r="C66" s="21">
         <v>1228</v>
       </c>
       <c r="D66" s="21">
         <v>2199</v>
       </c>
       <c r="E66" s="21">
         <v>3171</v>
       </c>
-    </row>
-    <row r="67" spans="1:5">
+      <c r="F66" s="21">
+        <v>3357</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6">
       <c r="A67" s="29" t="s">
         <v>80</v>
       </c>
       <c r="B67" s="22"/>
       <c r="C67" s="22"/>
       <c r="E67" s="22"/>
     </row>
-    <row r="68" spans="1:5" ht="51.75" customHeight="1">
+    <row r="68" spans="1:6" ht="51.75" customHeight="1">
       <c r="A68" s="30" t="s">
         <v>81</v>
       </c>
       <c r="B68" s="23">
         <v>141.30000000000001</v>
       </c>
       <c r="C68" s="23">
         <v>142.19999999999999</v>
       </c>
       <c r="D68" s="23">
         <v>143</v>
       </c>
       <c r="E68" s="23">
         <v>143.80000000000001</v>
       </c>
-    </row>
-    <row r="69" spans="1:5" ht="23.25">
+      <c r="F68" s="23">
+        <v>143.80000000000001</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="23.25">
       <c r="A69" s="30" t="s">
         <v>82</v>
       </c>
       <c r="B69" s="23">
         <v>7.5</v>
       </c>
       <c r="C69" s="23">
         <v>14.2</v>
       </c>
       <c r="D69" s="23">
         <v>20.8</v>
       </c>
       <c r="E69" s="23">
         <v>27.5</v>
       </c>
-    </row>
-    <row r="70" spans="1:5" ht="57">
+      <c r="F69" s="23">
+        <v>31.7</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="57">
       <c r="A70" s="31" t="s">
         <v>83</v>
       </c>
       <c r="B70" s="23">
         <v>5.5</v>
       </c>
       <c r="C70" s="23">
         <v>11.4</v>
       </c>
       <c r="D70" s="23">
         <v>17.3</v>
       </c>
       <c r="E70" s="23">
         <v>23.2</v>
       </c>
-    </row>
-    <row r="71" spans="1:5" ht="45.75">
+      <c r="F70" s="23">
+        <v>25.9</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="45.75">
       <c r="A71" s="29" t="s">
         <v>84</v>
       </c>
       <c r="B71" s="22"/>
       <c r="C71" s="22"/>
       <c r="E71" s="22"/>
     </row>
-    <row r="72" spans="1:5" ht="34.5">
+    <row r="72" spans="1:6" ht="34.5">
       <c r="A72" s="30" t="s">
         <v>85</v>
       </c>
       <c r="B72" s="23">
         <v>10.7</v>
       </c>
       <c r="C72" s="23">
         <v>28.2</v>
       </c>
       <c r="D72" s="23">
         <v>45.7</v>
       </c>
       <c r="E72" s="23">
         <v>63.2</v>
       </c>
-    </row>
-    <row r="73" spans="1:5" ht="20.25" customHeight="1">
+      <c r="F72" s="23">
+        <v>73.099999999999994</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="20.25" customHeight="1">
       <c r="A73" s="30" t="s">
         <v>86</v>
       </c>
       <c r="B73" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C73" s="21">
         <v>2911</v>
       </c>
       <c r="D73" s="21">
         <v>5822</v>
       </c>
       <c r="E73" s="21">
         <v>8733</v>
       </c>
-    </row>
-    <row r="74" spans="1:5">
+      <c r="F73" s="21">
+        <v>8733</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6">
       <c r="A74" s="30" t="s">
         <v>87</v>
       </c>
       <c r="B74" s="21">
         <v>85</v>
       </c>
       <c r="C74" s="21">
         <v>1236</v>
       </c>
       <c r="D74" s="21">
         <v>2388</v>
       </c>
       <c r="E74" s="21">
         <v>3539</v>
       </c>
-    </row>
-    <row r="75" spans="1:5">
+      <c r="F74" s="21">
+        <v>3624</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6">
       <c r="A75" s="29" t="s">
         <v>88</v>
       </c>
       <c r="B75" s="22"/>
       <c r="C75" s="22"/>
       <c r="E75" s="22"/>
     </row>
-    <row r="76" spans="1:5" ht="34.5">
+    <row r="76" spans="1:6" ht="34.5">
       <c r="A76" s="30" t="s">
         <v>89</v>
       </c>
       <c r="B76" s="21">
         <v>801</v>
       </c>
       <c r="C76" s="21">
         <v>1970</v>
       </c>
       <c r="D76" s="21">
         <v>3140</v>
       </c>
       <c r="E76" s="21">
         <v>4310</v>
       </c>
-    </row>
-    <row r="77" spans="1:5" ht="23.25">
+      <c r="F76" s="21">
+        <v>5242</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="23.25">
       <c r="A77" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B77" s="21">
         <v>136988</v>
       </c>
       <c r="C77" s="21">
         <v>620379</v>
       </c>
       <c r="D77" s="21">
         <v>929816</v>
       </c>
       <c r="E77" s="21">
         <v>1225688</v>
       </c>
-    </row>
-    <row r="78" spans="1:5">
+      <c r="F77" s="21">
+        <v>1410777</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6">
       <c r="A78" s="30" t="s">
         <v>90</v>
       </c>
       <c r="B78" s="21">
         <v>136295</v>
       </c>
       <c r="C78" s="21">
         <v>283254</v>
       </c>
       <c r="D78" s="21">
         <v>430212</v>
       </c>
       <c r="E78" s="21">
         <v>577170</v>
       </c>
-    </row>
-    <row r="79" spans="1:5" ht="45.75">
+      <c r="F78" s="21">
+        <v>678411</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="45.75">
       <c r="A79" s="30" t="s">
         <v>91</v>
       </c>
       <c r="B79" s="21">
         <v>112364</v>
       </c>
       <c r="C79" s="21">
         <v>142297</v>
       </c>
       <c r="D79" s="21">
         <v>172231</v>
       </c>
       <c r="E79" s="21">
         <v>202164</v>
       </c>
-    </row>
-    <row r="80" spans="1:5" ht="45.75">
+      <c r="F79" s="21">
+        <v>331866</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="45.75">
       <c r="A80" s="30" t="s">
         <v>92</v>
       </c>
       <c r="B80" s="21">
         <v>971</v>
       </c>
       <c r="C80" s="21">
         <v>4499</v>
       </c>
       <c r="D80" s="21">
         <v>8027</v>
       </c>
       <c r="E80" s="21">
         <v>11555</v>
       </c>
-    </row>
-    <row r="81" spans="1:5" ht="23.25">
+      <c r="F80" s="21">
+        <v>13323</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="23.25">
       <c r="A81" s="29" t="s">
         <v>93</v>
       </c>
       <c r="B81" s="22"/>
       <c r="C81" s="22"/>
       <c r="E81" s="22"/>
     </row>
-    <row r="82" spans="1:5" ht="34.5">
+    <row r="82" spans="1:6" ht="34.5">
       <c r="A82" s="30" t="s">
         <v>94</v>
       </c>
       <c r="B82" s="23">
         <v>346.4</v>
       </c>
       <c r="C82" s="23">
         <v>681.7</v>
       </c>
       <c r="D82" s="23">
         <v>1128.8</v>
       </c>
       <c r="E82" s="23">
         <v>1230.2</v>
       </c>
-    </row>
-    <row r="83" spans="1:5" ht="23.25">
+      <c r="F82" s="23">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="23.25">
       <c r="A83" s="31" t="s">
         <v>95</v>
       </c>
       <c r="B83" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C83" s="23">
         <v>328.7</v>
       </c>
       <c r="D83" s="23">
         <v>535.5</v>
       </c>
       <c r="E83" s="23">
         <v>559.6</v>
       </c>
-    </row>
-    <row r="84" spans="1:5" ht="23.25">
+      <c r="F83" s="23">
+        <v>761.5</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="23.25">
       <c r="A84" s="31" t="s">
         <v>96</v>
       </c>
       <c r="B84" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C84" s="23">
         <v>48.4</v>
       </c>
       <c r="D84" s="23">
         <v>78.400000000000006</v>
       </c>
       <c r="E84" s="23">
         <v>85.8</v>
       </c>
-    </row>
-    <row r="85" spans="1:5" ht="30" customHeight="1">
+      <c r="F84" s="23">
+        <v>123.5</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="30" customHeight="1">
       <c r="A85" s="31" t="s">
         <v>97</v>
       </c>
       <c r="B85" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C85" s="23">
         <v>269.2</v>
       </c>
       <c r="D85" s="23">
         <v>456.5</v>
       </c>
       <c r="E85" s="23">
         <v>489.5</v>
       </c>
-    </row>
-    <row r="86" spans="1:5" ht="20.25" customHeight="1">
+      <c r="F85" s="23">
+        <v>690.7</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="20.25" customHeight="1">
       <c r="A86" s="31" t="s">
         <v>98</v>
       </c>
       <c r="B86" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C86" s="23">
         <v>34.799999999999997</v>
       </c>
       <c r="D86" s="23">
         <v>57.5</v>
       </c>
       <c r="E86" s="23">
         <v>94.1</v>
       </c>
-    </row>
-    <row r="87" spans="1:5" ht="34.5">
+      <c r="F86" s="23">
+        <v>149.1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="34.5">
       <c r="A87" s="30" t="s">
         <v>99</v>
       </c>
       <c r="B87" s="23">
         <v>7.9</v>
       </c>
       <c r="C87" s="23">
         <v>22.9</v>
       </c>
       <c r="D87" s="23">
         <v>36.200000000000003</v>
       </c>
       <c r="E87" s="23">
         <v>50.6</v>
       </c>
-    </row>
-    <row r="88" spans="1:5" ht="27.75" customHeight="1">
+      <c r="F87" s="23">
+        <v>57.2</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="27.75" customHeight="1">
       <c r="A88" s="29" t="s">
         <v>100</v>
       </c>
       <c r="B88" s="22"/>
       <c r="C88" s="22"/>
       <c r="E88" s="22"/>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:6">
       <c r="A89" s="30" t="s">
         <v>101</v>
       </c>
       <c r="B89" s="21">
         <v>628</v>
       </c>
       <c r="C89" s="21">
         <v>1131</v>
       </c>
       <c r="D89" s="21">
         <v>1604</v>
       </c>
       <c r="E89" s="21">
         <v>2277</v>
       </c>
-    </row>
-    <row r="90" spans="1:5" ht="31.5" customHeight="1">
+      <c r="F89" s="21">
+        <v>3081</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="31.5" customHeight="1">
       <c r="A90" s="30" t="s">
         <v>102</v>
       </c>
       <c r="B90" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C90" s="21">
         <v>73</v>
       </c>
       <c r="D90" s="21">
         <v>145</v>
       </c>
       <c r="E90" s="21">
         <v>218</v>
       </c>
-    </row>
-    <row r="91" spans="1:5" ht="23.25">
+      <c r="F90" s="21">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="23.25">
       <c r="A91" s="30" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="21">
         <v>413</v>
       </c>
       <c r="C91" s="21">
         <v>640</v>
       </c>
       <c r="D91" s="21">
         <v>868</v>
       </c>
       <c r="E91" s="21">
         <v>1095</v>
       </c>
-    </row>
-    <row r="92" spans="1:5" ht="32.25" customHeight="1">
+      <c r="F91" s="21">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="32.25" customHeight="1">
       <c r="A92" s="30" t="s">
         <v>103</v>
       </c>
       <c r="B92" s="21">
         <v>0</v>
       </c>
       <c r="C92" s="21">
         <v>0</v>
       </c>
       <c r="D92" s="21">
         <v>1</v>
       </c>
       <c r="E92" s="21">
         <v>1</v>
       </c>
-    </row>
-    <row r="93" spans="1:5" ht="23.25">
+      <c r="F92" s="21">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" ht="23.25">
       <c r="A93" s="30" t="s">
         <v>104</v>
       </c>
       <c r="B93" s="21">
         <v>77</v>
       </c>
       <c r="C93" s="21">
         <v>371</v>
       </c>
       <c r="D93" s="21">
         <v>664</v>
       </c>
       <c r="E93" s="21">
         <v>957</v>
       </c>
-    </row>
-    <row r="94" spans="1:5">
+      <c r="F93" s="21">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6">
       <c r="A94" s="30" t="s">
         <v>105</v>
       </c>
       <c r="B94" s="21">
         <v>29</v>
       </c>
       <c r="C94" s="21">
         <v>167</v>
       </c>
       <c r="D94" s="21">
         <v>305</v>
       </c>
       <c r="E94" s="21">
         <v>448</v>
       </c>
-    </row>
-    <row r="95" spans="1:5" ht="34.5">
+      <c r="F94" s="21">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" ht="34.5">
       <c r="A95" s="29" t="s">
         <v>106</v>
       </c>
       <c r="B95" s="22"/>
       <c r="C95" s="22"/>
       <c r="E95" s="22"/>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:6">
       <c r="A96" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B96" s="21">
         <v>5795502</v>
       </c>
       <c r="C96" s="21">
         <v>11320382</v>
       </c>
       <c r="D96" s="21">
         <v>19225839</v>
       </c>
       <c r="E96" s="21">
         <v>26134238</v>
       </c>
-    </row>
-    <row r="97" spans="1:5" ht="25.5" customHeight="1">
+      <c r="F96" s="21">
+        <v>34856511</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" ht="25.5" customHeight="1">
       <c r="A97" s="30" t="s">
         <v>107</v>
       </c>
       <c r="B97" s="21">
         <v>55028</v>
       </c>
       <c r="C97" s="21">
         <v>98069</v>
       </c>
       <c r="D97" s="21">
         <v>141111</v>
       </c>
       <c r="E97" s="21">
         <v>184153</v>
       </c>
-    </row>
-    <row r="98" spans="1:5" ht="23.25">
+      <c r="F97" s="21">
+        <v>217217</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" ht="23.25">
       <c r="A98" s="29" t="s">
         <v>108</v>
       </c>
       <c r="B98" s="22"/>
       <c r="C98" s="22"/>
       <c r="E98" s="22"/>
     </row>
-    <row r="99" spans="1:5" ht="26.25" customHeight="1">
+    <row r="99" spans="1:6" ht="26.25" customHeight="1">
       <c r="A99" s="30" t="s">
         <v>109</v>
       </c>
       <c r="B99" s="21">
         <v>1241297</v>
       </c>
       <c r="C99" s="21">
         <v>2432072</v>
       </c>
       <c r="D99" s="21">
         <v>4384729</v>
       </c>
       <c r="E99" s="21">
         <v>6889690</v>
       </c>
-    </row>
-    <row r="100" spans="1:5" ht="57">
+      <c r="F99" s="21">
+        <v>9073738</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" ht="57">
       <c r="A100" s="30" t="s">
         <v>110</v>
       </c>
       <c r="B100" s="21">
         <v>68897</v>
       </c>
       <c r="C100" s="21">
         <v>184143</v>
       </c>
       <c r="D100" s="21">
         <v>299389</v>
       </c>
       <c r="E100" s="21">
         <v>414634</v>
       </c>
-    </row>
-    <row r="101" spans="1:5" ht="28.5" customHeight="1">
+      <c r="F100" s="21">
+        <v>528336</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" ht="28.5" customHeight="1">
       <c r="A101" s="30" t="s">
         <v>111</v>
       </c>
       <c r="B101" s="21">
         <v>43299</v>
       </c>
       <c r="C101" s="21">
         <v>87818</v>
       </c>
       <c r="D101" s="21">
         <v>132337</v>
       </c>
       <c r="E101" s="21">
         <v>176856</v>
       </c>
-    </row>
-    <row r="102" spans="1:5" ht="57">
+      <c r="F101" s="21">
+        <v>234458</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" ht="57">
       <c r="A102" s="30" t="s">
         <v>112</v>
       </c>
       <c r="B102" s="21">
         <v>112449</v>
       </c>
       <c r="C102" s="21">
         <v>288244</v>
       </c>
       <c r="D102" s="21">
         <v>520826</v>
       </c>
       <c r="E102" s="21">
         <v>744923</v>
       </c>
-    </row>
-    <row r="103" spans="1:5" ht="42.75" customHeight="1">
+      <c r="F102" s="21">
+        <v>807969</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="42.75" customHeight="1">
       <c r="A103" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B103" s="21">
         <v>52203</v>
       </c>
       <c r="C103" s="21">
         <v>179687</v>
       </c>
       <c r="D103" s="21">
         <v>307171</v>
       </c>
       <c r="E103" s="21">
         <v>434655</v>
       </c>
-    </row>
-    <row r="104" spans="1:5" ht="33" customHeight="1">
+      <c r="F103" s="21">
+        <v>470466</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" ht="33" customHeight="1">
       <c r="A104" s="29" t="s">
         <v>114</v>
       </c>
       <c r="B104" s="22"/>
       <c r="C104" s="22"/>
       <c r="E104" s="22"/>
     </row>
-    <row r="105" spans="1:5" ht="45.75">
+    <row r="105" spans="1:6" ht="45.75">
       <c r="A105" s="30" t="s">
         <v>115</v>
       </c>
       <c r="B105" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C105" s="23">
         <v>16650.099999999999</v>
       </c>
       <c r="D105" s="23">
         <v>28894.400000000001</v>
       </c>
       <c r="E105" s="23">
         <v>47995.4</v>
       </c>
-    </row>
-    <row r="106" spans="1:5">
+      <c r="F105" s="23">
+        <v>62981.4</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6">
       <c r="A106" s="30" t="s">
         <v>116</v>
       </c>
       <c r="B106" s="21">
         <v>203</v>
       </c>
       <c r="C106" s="21">
         <v>203</v>
       </c>
       <c r="D106" s="21">
         <v>203</v>
       </c>
       <c r="E106" s="21">
         <v>203</v>
       </c>
-    </row>
-    <row r="107" spans="1:5" ht="45.75">
+      <c r="F106" s="21">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" ht="45.75">
       <c r="A107" s="30" t="s">
         <v>117</v>
       </c>
       <c r="B107" s="23">
         <v>0.9</v>
       </c>
       <c r="C107" s="23">
         <v>6.2</v>
       </c>
       <c r="D107" s="23">
         <v>11.4</v>
       </c>
       <c r="E107" s="23">
         <v>16.600000000000001</v>
       </c>
-    </row>
-    <row r="108" spans="1:5">
+      <c r="F107" s="23">
+        <v>17.3</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6">
       <c r="A108" s="30" t="s">
         <v>118</v>
       </c>
       <c r="B108" s="23">
         <v>121.9</v>
       </c>
       <c r="C108" s="23">
         <v>244.7</v>
       </c>
       <c r="D108" s="23">
         <v>450.6</v>
       </c>
       <c r="E108" s="23">
         <v>669.7</v>
       </c>
-    </row>
-    <row r="109" spans="1:5" ht="23.25">
+      <c r="F108" s="23">
+        <v>897.2</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" ht="23.25">
       <c r="A109" s="30" t="s">
         <v>119</v>
       </c>
       <c r="B109" s="23">
         <v>109.6</v>
       </c>
       <c r="C109" s="23">
         <v>249.8</v>
       </c>
       <c r="D109" s="23">
         <v>494.5</v>
       </c>
       <c r="E109" s="23">
         <v>790.1</v>
       </c>
-    </row>
-    <row r="110" spans="1:5" ht="23.25">
+      <c r="F109" s="23">
+        <v>1120.5999999999999</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" ht="23.25">
       <c r="A110" s="30" t="s">
         <v>120</v>
       </c>
       <c r="B110" s="21">
         <v>48</v>
       </c>
       <c r="C110" s="21">
         <v>59</v>
       </c>
       <c r="D110" s="21">
         <v>70</v>
       </c>
       <c r="E110" s="21">
         <v>82</v>
       </c>
-    </row>
-    <row r="111" spans="1:5" ht="23.25">
+      <c r="F110" s="21">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" ht="23.25">
       <c r="A111" s="30" t="s">
         <v>121</v>
       </c>
       <c r="B111" s="21">
         <v>40786</v>
       </c>
       <c r="C111" s="21">
         <v>90691</v>
       </c>
       <c r="D111" s="21">
         <v>126240</v>
       </c>
       <c r="E111" s="21">
         <v>164393</v>
       </c>
-    </row>
-    <row r="112" spans="1:5" ht="34.5">
+      <c r="F111" s="21">
+        <v>197455</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" ht="34.5">
       <c r="A112" s="30" t="s">
         <v>122</v>
       </c>
       <c r="B112" s="21">
         <v>19882</v>
       </c>
       <c r="C112" s="21">
         <v>48092</v>
       </c>
       <c r="D112" s="21">
         <v>71263</v>
       </c>
       <c r="E112" s="21">
         <v>96582</v>
       </c>
-    </row>
-    <row r="113" spans="1:5" ht="23.25">
+      <c r="F112" s="21">
+        <v>107654</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" ht="23.25">
       <c r="A113" s="31" t="s">
         <v>123</v>
       </c>
       <c r="B113" s="21">
         <v>4</v>
       </c>
       <c r="C113" s="21">
         <v>7</v>
       </c>
       <c r="D113" s="21">
         <v>11</v>
       </c>
       <c r="E113" s="21">
         <v>14</v>
       </c>
-    </row>
-    <row r="114" spans="1:5" ht="34.5">
+      <c r="F113" s="21">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" ht="34.5">
       <c r="A114" s="31" t="s">
         <v>124</v>
       </c>
       <c r="B114" s="21">
         <v>1447</v>
       </c>
       <c r="C114" s="21">
         <v>8943</v>
       </c>
       <c r="D114" s="21">
         <v>15967</v>
       </c>
       <c r="E114" s="21">
         <v>23308</v>
       </c>
-    </row>
-    <row r="115" spans="1:5" ht="23.25">
+      <c r="F114" s="21">
+        <v>28322</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" ht="23.25">
       <c r="A115" s="30" t="s">
         <v>125</v>
       </c>
       <c r="B115" s="21">
         <v>5283</v>
       </c>
       <c r="C115" s="21">
         <v>19731</v>
       </c>
       <c r="D115" s="21">
         <v>33015</v>
       </c>
       <c r="E115" s="21">
         <v>49797</v>
       </c>
-    </row>
-    <row r="116" spans="1:5">
+      <c r="F115" s="21">
+        <v>55672</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6">
       <c r="A116" s="30" t="s">
         <v>126</v>
       </c>
       <c r="B116" s="21">
         <v>132035</v>
       </c>
       <c r="C116" s="21">
         <v>318164</v>
       </c>
       <c r="D116" s="21">
         <v>497161</v>
       </c>
       <c r="E116" s="21">
         <v>682442</v>
       </c>
-    </row>
-    <row r="117" spans="1:5">
+      <c r="F116" s="21">
+        <v>884141</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6">
       <c r="A117" s="30" t="s">
         <v>127</v>
       </c>
       <c r="B117" s="21">
         <v>3761</v>
       </c>
       <c r="C117" s="21">
         <v>9907</v>
       </c>
       <c r="D117" s="21">
         <v>16053</v>
       </c>
       <c r="E117" s="21">
         <v>22199</v>
       </c>
-    </row>
-    <row r="118" spans="1:5" ht="34.5">
+      <c r="F117" s="21">
+        <v>27116</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" ht="34.5">
       <c r="A118" s="30" t="s">
         <v>128</v>
       </c>
       <c r="B118" s="21">
         <v>33</v>
       </c>
       <c r="C118" s="21">
         <v>134</v>
       </c>
       <c r="D118" s="21">
         <v>235</v>
       </c>
       <c r="E118" s="21">
         <v>336</v>
       </c>
-    </row>
-    <row r="119" spans="1:5">
+      <c r="F118" s="21">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6">
       <c r="A119" s="29" t="s">
         <v>129</v>
       </c>
       <c r="B119" s="22"/>
       <c r="C119" s="22"/>
       <c r="E119" s="22"/>
     </row>
-    <row r="120" spans="1:5" ht="34.5">
+    <row r="120" spans="1:6" ht="34.5">
       <c r="A120" s="30" t="s">
         <v>130</v>
       </c>
       <c r="B120" s="21">
         <v>7598</v>
       </c>
       <c r="C120" s="21">
         <v>18271</v>
       </c>
       <c r="D120" s="21">
         <v>26963</v>
       </c>
       <c r="E120" s="21">
         <v>46252</v>
       </c>
-    </row>
-    <row r="121" spans="1:5">
+      <c r="F120" s="21">
+        <v>75290</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6">
       <c r="A121" s="30" t="s">
         <v>131</v>
       </c>
       <c r="B121" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C121" s="21">
         <v>1142</v>
       </c>
       <c r="D121" s="21">
         <v>2373</v>
       </c>
       <c r="E121" s="21">
         <v>3122</v>
       </c>
-    </row>
-    <row r="122" spans="1:5">
+      <c r="F121" s="21">
+        <v>4076</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6">
       <c r="A122" s="31" t="s">
         <v>132</v>
       </c>
       <c r="B122" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C122" s="21">
         <v>922</v>
       </c>
       <c r="D122" s="21">
         <v>1453</v>
       </c>
       <c r="E122" s="21">
         <v>2102</v>
       </c>
-    </row>
-    <row r="123" spans="1:5">
+      <c r="F122" s="21">
+        <v>2656</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6">
       <c r="A123" s="30" t="s">
         <v>133</v>
       </c>
       <c r="B123" s="21">
         <v>2215</v>
       </c>
       <c r="C123" s="21">
         <v>4268</v>
       </c>
       <c r="D123" s="21">
         <v>5719</v>
       </c>
       <c r="E123" s="21">
         <v>5719</v>
       </c>
-    </row>
-    <row r="124" spans="1:5" ht="45.75">
+      <c r="F123" s="21">
+        <v>11503</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" ht="45.75">
       <c r="A124" s="31" t="s">
         <v>134</v>
       </c>
       <c r="B124" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C124" s="21">
         <v>4027</v>
       </c>
       <c r="D124" s="21">
         <v>5478</v>
       </c>
       <c r="E124" s="21">
         <v>5478</v>
       </c>
-    </row>
-    <row r="125" spans="1:5" ht="79.5">
+      <c r="F124" s="21">
+        <v>11254</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" ht="79.5">
       <c r="A125" s="30" t="s">
         <v>135</v>
       </c>
       <c r="B125" s="21">
         <v>2323</v>
       </c>
       <c r="C125" s="21">
         <v>4723</v>
       </c>
       <c r="D125" s="21">
         <v>7002</v>
       </c>
       <c r="E125" s="21">
         <v>8802</v>
       </c>
-    </row>
-    <row r="126" spans="1:5" ht="23.25">
+      <c r="F125" s="21">
+        <v>13644</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" ht="23.25">
       <c r="A126" s="30" t="s">
         <v>136</v>
       </c>
       <c r="B126" s="21">
         <v>21</v>
       </c>
       <c r="C126" s="21">
         <v>41</v>
       </c>
       <c r="D126" s="21">
         <v>62</v>
       </c>
       <c r="E126" s="21">
         <v>83</v>
       </c>
-    </row>
-    <row r="127" spans="1:5" ht="45.75">
+      <c r="F126" s="21">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" ht="45.75">
       <c r="A127" s="30" t="s">
         <v>137</v>
       </c>
       <c r="B127" s="21">
         <v>223</v>
       </c>
       <c r="C127" s="21">
         <v>284</v>
       </c>
       <c r="D127" s="21">
         <v>556</v>
       </c>
       <c r="E127" s="21">
         <v>878</v>
       </c>
-    </row>
-    <row r="128" spans="1:5" ht="23.25">
+      <c r="F127" s="21">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" ht="23.25">
       <c r="A128" s="30" t="s">
         <v>138</v>
       </c>
       <c r="B128" s="21">
         <v>14</v>
       </c>
       <c r="C128" s="21">
         <v>14</v>
       </c>
       <c r="D128" s="21">
         <v>14</v>
       </c>
       <c r="E128" s="21">
         <v>14</v>
       </c>
-    </row>
-    <row r="129" spans="1:5" ht="23.25">
+      <c r="F128" s="21">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" ht="23.25">
       <c r="A129" s="30" t="s">
         <v>139</v>
       </c>
       <c r="B129" s="21">
         <v>232</v>
       </c>
       <c r="C129" s="21">
         <v>909</v>
       </c>
       <c r="D129" s="21">
         <v>1267</v>
       </c>
       <c r="E129" s="21">
         <v>1473</v>
       </c>
-    </row>
-    <row r="130" spans="1:5" ht="23.25">
+      <c r="F129" s="21">
+        <v>2254</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" ht="23.25">
       <c r="A130" s="29" t="s">
         <v>140</v>
       </c>
       <c r="B130" s="22"/>
       <c r="C130" s="22"/>
       <c r="D130" s="21"/>
       <c r="E130" s="22"/>
     </row>
-    <row r="131" spans="1:5" ht="23.25">
+    <row r="131" spans="1:6" ht="23.25">
       <c r="A131" s="30" t="s">
         <v>141</v>
       </c>
       <c r="B131" s="21">
         <v>2419</v>
       </c>
       <c r="C131" s="21">
         <v>4013</v>
       </c>
       <c r="D131" s="21">
         <v>4556</v>
       </c>
       <c r="E131" s="21">
         <v>5862</v>
       </c>
-    </row>
-    <row r="132" spans="1:5" ht="34.5">
+      <c r="F131" s="21">
+        <v>6635</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" ht="34.5">
       <c r="A132" s="30" t="s">
         <v>142</v>
       </c>
       <c r="B132" s="21">
         <v>1</v>
       </c>
       <c r="C132" s="21">
         <v>5</v>
       </c>
       <c r="D132" s="21">
         <v>8</v>
       </c>
       <c r="E132" s="21">
         <v>11</v>
       </c>
-    </row>
-    <row r="133" spans="1:5" ht="23.25">
+      <c r="F132" s="21">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" ht="23.25">
       <c r="A133" s="30" t="s">
         <v>143</v>
       </c>
       <c r="B133" s="21">
         <v>0</v>
       </c>
       <c r="C133" s="21">
         <v>49</v>
       </c>
       <c r="D133" s="21">
         <v>98</v>
       </c>
       <c r="E133" s="21">
         <v>146</v>
       </c>
-    </row>
-    <row r="134" spans="1:5" ht="68.25">
+      <c r="F133" s="21">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" ht="68.25">
       <c r="A134" s="30" t="s">
         <v>144</v>
       </c>
       <c r="B134" s="21">
         <v>1871</v>
       </c>
       <c r="C134" s="21">
         <v>4131</v>
       </c>
       <c r="D134" s="21">
         <v>6391</v>
       </c>
       <c r="E134" s="21">
         <v>8650</v>
       </c>
-    </row>
-    <row r="135" spans="1:5" ht="45.75">
+      <c r="F134" s="21">
+        <v>10419</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" ht="45.75">
       <c r="A135" s="30" t="s">
         <v>145</v>
       </c>
       <c r="B135" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C135" s="23">
         <v>235873.8</v>
       </c>
       <c r="D135" s="23">
         <v>340040.2</v>
       </c>
       <c r="E135" s="23">
         <v>458929.1</v>
       </c>
-    </row>
-    <row r="136" spans="1:5" ht="27.75" customHeight="1">
+      <c r="F135" s="23">
+        <v>589813.1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" ht="27.75" customHeight="1">
       <c r="A136" s="29" t="s">
         <v>146</v>
       </c>
       <c r="B136" s="22"/>
       <c r="C136" s="22"/>
       <c r="E136" s="22"/>
     </row>
-    <row r="137" spans="1:5" ht="20.25" customHeight="1">
+    <row r="137" spans="1:6" ht="20.25" customHeight="1">
       <c r="A137" s="29" t="s">
         <v>147</v>
       </c>
       <c r="B137" s="22"/>
       <c r="C137" s="22"/>
       <c r="E137" s="22"/>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:6">
       <c r="A138" s="30" t="s">
         <v>148</v>
       </c>
       <c r="B138" s="21">
         <v>8</v>
       </c>
       <c r="C138" s="21">
         <v>90</v>
       </c>
       <c r="D138" s="21">
         <v>174</v>
       </c>
       <c r="E138" s="21">
         <v>258</v>
       </c>
-    </row>
-    <row r="139" spans="1:5" ht="57">
+      <c r="F138" s="21">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" ht="57">
       <c r="A139" s="30" t="s">
         <v>149</v>
       </c>
       <c r="B139" s="21">
         <v>40</v>
       </c>
       <c r="C139" s="21">
         <v>51</v>
       </c>
       <c r="D139" s="21">
         <v>63</v>
       </c>
       <c r="E139" s="21">
         <v>74</v>
       </c>
-    </row>
-    <row r="140" spans="1:5" ht="23.25">
+      <c r="F139" s="21">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" ht="23.25">
       <c r="A140" s="30" t="s">
         <v>150</v>
       </c>
       <c r="B140" s="23">
         <v>13382.1</v>
       </c>
       <c r="C140" s="23">
         <v>26077.9</v>
       </c>
       <c r="D140" s="23">
         <v>39044.5</v>
       </c>
       <c r="E140" s="23">
         <v>52782.400000000001</v>
       </c>
-    </row>
-    <row r="141" spans="1:5" ht="26.25" customHeight="1">
+      <c r="F140" s="23">
+        <v>64529.5</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" ht="26.25" customHeight="1">
       <c r="A141" s="30" t="s">
         <v>151</v>
       </c>
       <c r="B141" s="21">
         <v>418</v>
       </c>
       <c r="C141" s="21">
         <v>839</v>
       </c>
       <c r="D141" s="21">
         <v>1261</v>
       </c>
       <c r="E141" s="21">
         <v>1683</v>
       </c>
-    </row>
-    <row r="142" spans="1:5" ht="34.5">
+      <c r="F141" s="21">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" ht="34.5">
       <c r="A142" s="29" t="s">
         <v>152</v>
       </c>
       <c r="B142" s="22"/>
       <c r="C142" s="22"/>
       <c r="E142" s="22"/>
     </row>
-    <row r="143" spans="1:5" ht="23.25">
+    <row r="143" spans="1:6" ht="23.25">
       <c r="A143" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B143" s="21">
         <v>5</v>
       </c>
       <c r="C143" s="21">
         <v>75</v>
       </c>
       <c r="D143" s="21">
         <v>76</v>
       </c>
       <c r="E143" s="21">
         <v>326</v>
       </c>
-    </row>
-    <row r="144" spans="1:5" ht="45.75">
+      <c r="F143" s="21">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" ht="45.75">
       <c r="A144" s="30" t="s">
         <v>153</v>
       </c>
       <c r="B144" s="21">
         <v>1</v>
       </c>
       <c r="C144" s="21">
         <v>1</v>
       </c>
       <c r="D144" s="21">
         <v>1</v>
       </c>
       <c r="E144" s="21">
+        <v>2</v>
+      </c>
+      <c r="F144" s="21">
         <v>2</v>
       </c>
     </row>
     <row r="145" spans="1:13" ht="23.25">
       <c r="A145" s="30" t="s">
         <v>154</v>
       </c>
       <c r="B145" s="21">
         <v>56984</v>
       </c>
       <c r="C145" s="21">
         <v>88243</v>
       </c>
       <c r="D145" s="21">
         <v>119502</v>
       </c>
       <c r="E145" s="21">
         <v>150760</v>
       </c>
+      <c r="F145" s="21">
+        <v>154497</v>
+      </c>
     </row>
     <row r="146" spans="1:13" ht="23.25">
       <c r="A146" s="29" t="s">
         <v>155</v>
       </c>
       <c r="B146" s="22"/>
       <c r="C146" s="22"/>
       <c r="E146" s="22"/>
     </row>
     <row r="147" spans="1:13" ht="29.25" customHeight="1">
       <c r="A147" s="30" t="s">
         <v>156</v>
       </c>
       <c r="B147" s="21">
         <v>12</v>
       </c>
       <c r="C147" s="21">
         <v>23</v>
       </c>
       <c r="D147" s="21">
         <v>35</v>
       </c>
       <c r="E147" s="21">
         <v>47</v>
       </c>
+      <c r="F147" s="21">
+        <v>58</v>
+      </c>
     </row>
     <row r="148" spans="1:13" ht="23.25">
       <c r="A148" s="29" t="s">
         <v>157</v>
       </c>
       <c r="B148" s="22"/>
       <c r="C148" s="22"/>
       <c r="E148" s="22"/>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" s="29" t="s">
         <v>158</v>
       </c>
       <c r="B149" s="22"/>
       <c r="C149" s="22"/>
       <c r="E149" s="22"/>
     </row>
     <row r="150" spans="1:13" ht="34.5">
       <c r="A150" s="30" t="s">
         <v>159</v>
       </c>
       <c r="B150" s="21">
         <v>176</v>
       </c>
       <c r="C150" s="21">
         <v>3969</v>
       </c>
       <c r="D150" s="21">
         <v>7762</v>
       </c>
       <c r="E150" s="21">
         <v>11555</v>
       </c>
+      <c r="F150" s="21">
+        <v>11643</v>
+      </c>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" s="30" t="s">
         <v>160</v>
       </c>
       <c r="B151" s="21">
         <v>215</v>
       </c>
       <c r="C151" s="21">
         <v>4053</v>
       </c>
       <c r="D151" s="21">
         <v>7891</v>
       </c>
       <c r="E151" s="21">
         <v>11729</v>
       </c>
+      <c r="F151" s="21">
+        <v>12594</v>
+      </c>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" s="30" t="s">
         <v>161</v>
       </c>
       <c r="B152" s="21">
         <v>20</v>
       </c>
       <c r="C152" s="21">
         <v>37</v>
       </c>
       <c r="D152" s="21">
         <v>54</v>
       </c>
       <c r="E152" s="21">
         <v>71</v>
       </c>
+      <c r="F152" s="21">
+        <v>98</v>
+      </c>
     </row>
     <row r="153" spans="1:13" ht="34.5">
       <c r="A153" s="30" t="s">
         <v>162</v>
       </c>
       <c r="B153" s="21">
         <v>27</v>
       </c>
       <c r="C153" s="21">
         <v>142</v>
       </c>
       <c r="D153" s="21">
         <v>257</v>
       </c>
       <c r="E153" s="21">
         <v>371</v>
       </c>
+      <c r="F153" s="21">
+        <v>430</v>
+      </c>
     </row>
     <row r="154" spans="1:13" ht="23.25">
       <c r="A154" s="30" t="s">
         <v>163</v>
       </c>
       <c r="B154" s="21">
         <v>11</v>
       </c>
       <c r="C154" s="21">
         <v>66</v>
       </c>
       <c r="D154" s="21">
         <v>120</v>
       </c>
       <c r="E154" s="21">
         <v>175</v>
       </c>
+      <c r="F154" s="21">
+        <v>238</v>
+      </c>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" s="29" t="s">
         <v>164</v>
       </c>
       <c r="B155" s="22"/>
       <c r="C155" s="22"/>
       <c r="E155" s="22"/>
     </row>
     <row r="156" spans="1:13" ht="23.25">
       <c r="A156" s="34" t="s">
         <v>165</v>
       </c>
       <c r="B156" s="24">
         <v>7880</v>
       </c>
       <c r="C156" s="24">
         <v>15760</v>
       </c>
       <c r="D156" s="24">
         <v>23641</v>
       </c>
       <c r="E156" s="24">
         <v>31521</v>
       </c>
-      <c r="F156" s="36"/>
+      <c r="F156" s="24">
+        <v>106935</v>
+      </c>
       <c r="G156" s="36"/>
       <c r="H156" s="35"/>
       <c r="I156" s="35"/>
       <c r="J156" s="36"/>
       <c r="K156" s="36"/>
       <c r="L156" s="35"/>
       <c r="M156" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">