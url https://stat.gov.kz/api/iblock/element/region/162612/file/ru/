--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -516,54 +516,54 @@
   <si>
     <t>Оборудование транспортное прочее</t>
   </si>
   <si>
     <t>Мебель</t>
   </si>
   <si>
     <t>Мебель для сидения специальная в основном с металлическим каркасом, штук</t>
   </si>
   <si>
     <t>Мебель офисная деревянная, штук</t>
   </si>
   <si>
     <t>Мебель кухонная, штук</t>
   </si>
   <si>
     <t>Мебель деревянная для спальни прочая (кроме кроватей и шкафов), штук</t>
   </si>
   <si>
     <t>Мебель деревянная для столовой и гостиной, штук</t>
   </si>
   <si>
     <t>Изделия готовые прочие</t>
   </si>
   <si>
-    <t>Изделия ювелирные и аналогичные, тыс.тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>Производство промышленной продукции в обрабатывающей промышленности в городе Шымкент за 2026 год</t>
+  </si>
+  <si>
+    <t>Изделия ювелирные и аналогичные, тыс.теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -669,51 +669,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -735,53 +735,50 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -1081,86 +1078,86 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:O156"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I165" sqref="I165"/>
+      <selection activeCell="F164" sqref="F164"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="30.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="14" style="2" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="14" style="13" customWidth="1"/>
     <col min="6" max="6" width="13.5703125" style="13" customWidth="1"/>
     <col min="7" max="7" width="13" style="13" customWidth="1"/>
     <col min="8" max="8" width="13" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="15" style="13" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" style="13" customWidth="1"/>
     <col min="12" max="12" width="11.7109375" style="16" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:15" s="3" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A2" s="37" t="s">
-[...13 lines deleted...]
-      <c r="M2" s="37"/>
+      <c r="A2" s="36" t="s">
+        <v>165</v>
+      </c>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="36"/>
+      <c r="L2" s="36"/>
+      <c r="M2" s="36"/>
     </row>
     <row r="3" spans="1:15" s="1" customFormat="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="12"/>
       <c r="K3" s="12"/>
       <c r="L3" s="15"/>
       <c r="M3" s="19"/>
     </row>
     <row r="4" spans="1:15" s="6" customFormat="1" ht="27.75" customHeight="1">
       <c r="A4" s="7"/>
       <c r="B4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="8" t="s">
@@ -1173,3227 +1170,3571 @@
         <v>4</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="14" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:15" s="5" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A5" s="28" t="s">
+      <c r="A5" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="22"/>
       <c r="C5" s="9"/>
       <c r="D5" s="25"/>
       <c r="E5" s="9"/>
       <c r="F5" s="9"/>
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="21"/>
       <c r="J5" s="21"/>
       <c r="K5" s="21"/>
       <c r="L5" s="21"/>
       <c r="M5" s="21"/>
       <c r="N5" s="10"/>
       <c r="O5" s="17"/>
     </row>
     <row r="6" spans="1:15" s="5" customFormat="1" ht="24" customHeight="1">
-      <c r="A6" s="29" t="s">
+      <c r="A6" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="22"/>
       <c r="C6" s="9"/>
       <c r="D6" s="25"/>
       <c r="E6" s="9"/>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="21"/>
       <c r="J6" s="21"/>
       <c r="K6" s="21"/>
       <c r="L6" s="21"/>
       <c r="M6" s="21"/>
       <c r="N6" s="10"/>
       <c r="O6" s="17"/>
     </row>
     <row r="7" spans="1:15" s="5" customFormat="1" ht="34.5" customHeight="1">
-      <c r="A7" s="30" t="s">
+      <c r="A7" s="29" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="21">
         <v>57</v>
       </c>
       <c r="C7" s="21">
         <v>69</v>
       </c>
       <c r="D7" s="21">
         <v>82</v>
       </c>
       <c r="E7" s="21">
         <v>95</v>
       </c>
       <c r="F7" s="21">
         <v>103</v>
       </c>
-      <c r="G7" s="9"/>
+      <c r="G7" s="21">
+        <v>111</v>
+      </c>
       <c r="H7" s="9"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="21"/>
       <c r="L7" s="21"/>
       <c r="M7" s="21"/>
       <c r="N7" s="10"/>
       <c r="O7" s="17"/>
     </row>
     <row r="8" spans="1:15" s="5" customFormat="1" ht="45">
-      <c r="A8" s="31" t="s">
+      <c r="A8" s="30" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="21">
         <v>29</v>
       </c>
       <c r="C8" s="21">
         <v>41</v>
       </c>
       <c r="D8" s="21">
         <v>52</v>
       </c>
       <c r="E8" s="21">
         <v>63</v>
       </c>
       <c r="F8" s="21">
         <v>71</v>
       </c>
-      <c r="G8" s="9"/>
+      <c r="G8" s="21">
+        <v>78</v>
+      </c>
       <c r="H8" s="9"/>
       <c r="I8" s="21"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="21"/>
       <c r="N8" s="10"/>
       <c r="O8" s="17"/>
     </row>
     <row r="9" spans="1:15" s="5" customFormat="1" ht="50.25" customHeight="1">
-      <c r="A9" s="30" t="s">
+      <c r="A9" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="21">
         <v>43</v>
       </c>
       <c r="C9" s="21">
         <v>43</v>
       </c>
       <c r="D9" s="21">
         <v>43</v>
       </c>
       <c r="E9" s="21">
         <v>43</v>
       </c>
       <c r="F9" s="21">
         <v>43</v>
       </c>
-      <c r="G9" s="9"/>
+      <c r="G9" s="21">
+        <v>43</v>
+      </c>
       <c r="H9" s="9"/>
       <c r="I9" s="21"/>
       <c r="J9" s="21"/>
       <c r="K9" s="21"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="10"/>
       <c r="O9" s="17"/>
     </row>
     <row r="10" spans="1:15" s="5" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A10" s="30" t="s">
+      <c r="A10" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="21">
         <v>27</v>
       </c>
       <c r="C10" s="21">
         <v>27</v>
       </c>
       <c r="D10" s="21">
         <v>27</v>
       </c>
       <c r="E10" s="21">
         <v>27</v>
       </c>
       <c r="F10" s="21">
         <v>27</v>
       </c>
-      <c r="G10" s="11"/>
+      <c r="G10" s="21">
+        <v>27</v>
+      </c>
       <c r="H10" s="11"/>
       <c r="I10" s="23"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
       <c r="N10" s="10"/>
       <c r="O10" s="17"/>
     </row>
     <row r="11" spans="1:15" s="5" customFormat="1" ht="59.25" customHeight="1">
-      <c r="A11" s="30" t="s">
+      <c r="A11" s="29" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="21">
         <v>61</v>
       </c>
       <c r="C11" s="21">
         <v>129</v>
       </c>
       <c r="D11" s="21">
         <v>198</v>
       </c>
       <c r="E11" s="21">
         <v>266</v>
       </c>
       <c r="F11" s="21">
         <v>350</v>
       </c>
-      <c r="G11" s="9"/>
+      <c r="G11" s="21">
+        <v>434</v>
+      </c>
       <c r="H11" s="9"/>
       <c r="I11" s="21"/>
       <c r="J11" s="21"/>
       <c r="K11" s="21"/>
       <c r="L11" s="21"/>
       <c r="M11" s="21"/>
       <c r="N11" s="10"/>
       <c r="O11" s="17"/>
     </row>
     <row r="12" spans="1:15" s="5" customFormat="1" ht="42.75" customHeight="1">
-      <c r="A12" s="31" t="s">
+      <c r="A12" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="21">
         <v>3</v>
       </c>
       <c r="C12" s="21">
         <v>7</v>
       </c>
       <c r="D12" s="21">
         <v>10</v>
       </c>
       <c r="E12" s="21">
         <v>14</v>
       </c>
       <c r="F12" s="21">
         <v>17</v>
       </c>
-      <c r="G12" s="9"/>
+      <c r="G12" s="21">
+        <v>20</v>
+      </c>
       <c r="H12" s="9"/>
       <c r="I12" s="21"/>
       <c r="J12" s="21"/>
       <c r="K12" s="21"/>
       <c r="L12" s="21"/>
       <c r="M12" s="21"/>
       <c r="N12" s="10"/>
       <c r="O12" s="17"/>
     </row>
     <row r="13" spans="1:15" s="5" customFormat="1" ht="48" customHeight="1">
-      <c r="A13" s="30" t="s">
+      <c r="A13" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="21">
         <v>4</v>
       </c>
       <c r="C13" s="21">
         <v>18</v>
       </c>
       <c r="D13" s="21">
         <v>32</v>
       </c>
       <c r="E13" s="21">
         <v>47</v>
       </c>
       <c r="F13" s="21">
         <v>63</v>
       </c>
-      <c r="G13" s="9"/>
+      <c r="G13" s="21">
+        <v>80</v>
+      </c>
       <c r="H13" s="9"/>
       <c r="I13" s="21"/>
       <c r="J13" s="21"/>
       <c r="K13" s="21"/>
       <c r="L13" s="21"/>
       <c r="M13" s="21"/>
       <c r="N13" s="10"/>
       <c r="O13" s="17"/>
     </row>
     <row r="14" spans="1:15" s="5" customFormat="1" ht="33.75">
-      <c r="A14" s="30" t="s">
+      <c r="A14" s="29" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="21">
         <v>20</v>
       </c>
       <c r="C14" s="21">
         <v>22</v>
       </c>
       <c r="D14" s="21">
         <v>24</v>
       </c>
       <c r="E14" s="21">
         <v>26</v>
       </c>
       <c r="F14" s="21">
         <v>43</v>
       </c>
-      <c r="G14" s="26"/>
+      <c r="G14" s="21">
+        <v>60</v>
+      </c>
       <c r="H14" s="26"/>
       <c r="I14" s="26"/>
       <c r="J14" s="26"/>
       <c r="K14" s="26"/>
       <c r="L14" s="26"/>
       <c r="M14" s="26"/>
       <c r="N14" s="10"/>
       <c r="O14" s="17"/>
     </row>
     <row r="15" spans="1:15" s="5" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A15" s="30" t="s">
+      <c r="A15" s="29" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C15" s="21">
         <v>16</v>
       </c>
       <c r="D15" s="21">
         <v>31</v>
       </c>
       <c r="E15" s="21">
         <v>47</v>
       </c>
       <c r="F15" s="21">
         <v>47</v>
       </c>
-      <c r="G15" s="9"/>
+      <c r="G15" s="21">
+        <v>47</v>
+      </c>
       <c r="H15" s="9"/>
       <c r="I15" s="21"/>
       <c r="J15" s="21"/>
       <c r="K15" s="21"/>
       <c r="L15" s="21"/>
       <c r="M15" s="21"/>
       <c r="N15" s="10"/>
       <c r="O15" s="17"/>
     </row>
     <row r="16" spans="1:15" s="5" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A16" s="30" t="s">
+      <c r="A16" s="29" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="23">
         <v>5.0999999999999996</v>
       </c>
       <c r="D16" s="23">
         <v>8.5</v>
       </c>
       <c r="E16" s="23">
         <v>13.1</v>
       </c>
       <c r="F16" s="23">
         <v>18.399999999999999</v>
       </c>
-      <c r="G16" s="9"/>
+      <c r="G16" s="23">
+        <v>24.4</v>
+      </c>
       <c r="H16" s="9"/>
       <c r="I16" s="21"/>
       <c r="J16" s="21"/>
       <c r="K16" s="21"/>
       <c r="L16" s="21"/>
       <c r="M16" s="21"/>
       <c r="N16" s="10"/>
       <c r="O16" s="17"/>
     </row>
     <row r="17" spans="1:15" s="5" customFormat="1" ht="36.75" customHeight="1">
-      <c r="A17" s="30" t="s">
+      <c r="A17" s="29" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="23">
         <v>2.8</v>
       </c>
       <c r="C17" s="23">
         <v>5.0999999999999996</v>
       </c>
       <c r="D17" s="23">
         <v>8.5</v>
       </c>
       <c r="E17" s="23">
         <v>13.1</v>
       </c>
       <c r="F17" s="23">
         <v>18.399999999999999</v>
       </c>
-      <c r="G17" s="9"/>
+      <c r="G17" s="23">
+        <v>24.4</v>
+      </c>
       <c r="H17" s="9"/>
       <c r="I17" s="21"/>
       <c r="J17" s="21"/>
       <c r="K17" s="21"/>
       <c r="L17" s="21"/>
       <c r="M17" s="21"/>
       <c r="N17" s="10"/>
       <c r="O17" s="17"/>
     </row>
     <row r="18" spans="1:15" s="5" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A18" s="31" t="s">
+      <c r="A18" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="23">
         <v>2.7</v>
       </c>
       <c r="D18" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="E18" s="23">
         <v>6.5</v>
       </c>
       <c r="F18" s="23">
         <v>9</v>
       </c>
-      <c r="G18" s="9"/>
+      <c r="G18" s="23">
+        <v>12</v>
+      </c>
       <c r="H18" s="9"/>
       <c r="I18" s="21"/>
       <c r="J18" s="21"/>
       <c r="K18" s="21"/>
       <c r="L18" s="21"/>
       <c r="M18" s="21"/>
       <c r="N18" s="10"/>
       <c r="O18" s="17"/>
     </row>
     <row r="19" spans="1:15" s="5" customFormat="1" ht="33.75">
-      <c r="A19" s="30" t="s">
+      <c r="A19" s="29" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C19" s="21">
         <v>16</v>
       </c>
       <c r="D19" s="21">
         <v>31</v>
       </c>
       <c r="E19" s="21">
         <v>47</v>
       </c>
       <c r="F19" s="21">
         <v>47</v>
       </c>
-      <c r="G19" s="9"/>
+      <c r="G19" s="21">
+        <v>47</v>
+      </c>
       <c r="H19" s="9"/>
       <c r="I19" s="21"/>
       <c r="J19" s="21"/>
       <c r="K19" s="21"/>
       <c r="L19" s="21"/>
       <c r="M19" s="21"/>
       <c r="N19" s="10"/>
       <c r="O19" s="17"/>
     </row>
     <row r="20" spans="1:15" s="5" customFormat="1" ht="57.75" customHeight="1">
-      <c r="A20" s="30" t="s">
+      <c r="A20" s="29" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="21">
         <v>66</v>
       </c>
       <c r="D20" s="21">
         <v>133</v>
       </c>
       <c r="E20" s="21">
         <v>199</v>
       </c>
       <c r="F20" s="21">
         <v>199</v>
       </c>
-      <c r="G20" s="9"/>
+      <c r="G20" s="21">
+        <v>199</v>
+      </c>
       <c r="H20" s="9"/>
       <c r="I20" s="21"/>
       <c r="J20" s="21"/>
       <c r="K20" s="21"/>
       <c r="L20" s="21"/>
       <c r="M20" s="21"/>
       <c r="N20" s="10"/>
       <c r="O20" s="17"/>
     </row>
     <row r="21" spans="1:15" s="5" customFormat="1" ht="22.5">
-      <c r="A21" s="30" t="s">
+      <c r="A21" s="29" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="21">
         <v>4872</v>
       </c>
       <c r="C21" s="21">
         <v>12479</v>
       </c>
       <c r="D21" s="21">
         <v>17630</v>
       </c>
       <c r="E21" s="21">
         <v>22325</v>
       </c>
       <c r="F21" s="21">
         <v>26034</v>
       </c>
-      <c r="G21" s="9"/>
+      <c r="G21" s="21">
+        <v>34325</v>
+      </c>
       <c r="H21" s="9"/>
       <c r="I21" s="21"/>
       <c r="J21" s="21"/>
       <c r="K21" s="21"/>
       <c r="L21" s="21"/>
       <c r="M21" s="21"/>
       <c r="N21" s="10"/>
       <c r="O21" s="17"/>
     </row>
     <row r="22" spans="1:15" s="5" customFormat="1" ht="22.5">
-      <c r="A22" s="30" t="s">
+      <c r="A22" s="29" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="21">
         <v>160</v>
       </c>
       <c r="D22" s="21">
         <v>1598</v>
       </c>
       <c r="E22" s="21">
         <v>2572</v>
       </c>
       <c r="F22" s="21">
         <v>2572</v>
       </c>
-      <c r="G22" s="9"/>
+      <c r="G22" s="21">
+        <v>2572</v>
+      </c>
       <c r="H22" s="9"/>
       <c r="I22" s="21"/>
       <c r="J22" s="21"/>
       <c r="K22" s="21"/>
       <c r="L22" s="21"/>
       <c r="M22" s="21"/>
       <c r="N22" s="10"/>
       <c r="O22" s="17"/>
     </row>
     <row r="23" spans="1:15" s="5" customFormat="1" ht="35.25" customHeight="1">
-      <c r="A23" s="30" t="s">
+      <c r="A23" s="29" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="21">
         <v>2</v>
       </c>
       <c r="D23" s="21">
         <v>2</v>
       </c>
       <c r="E23" s="21">
         <v>66</v>
       </c>
       <c r="F23" s="21">
         <v>81</v>
       </c>
-      <c r="G23" s="9"/>
+      <c r="G23" s="21">
+        <v>96</v>
+      </c>
       <c r="H23" s="9"/>
       <c r="I23" s="21"/>
       <c r="J23" s="21"/>
       <c r="K23" s="21"/>
       <c r="L23" s="21"/>
       <c r="M23" s="21"/>
       <c r="N23" s="10"/>
       <c r="O23" s="17"/>
     </row>
     <row r="24" spans="1:15" s="5" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A24" s="30" t="s">
+      <c r="A24" s="29" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="21">
         <v>425</v>
       </c>
       <c r="C24" s="21">
         <v>1421</v>
       </c>
       <c r="D24" s="21">
         <v>1722</v>
       </c>
       <c r="E24" s="21">
         <v>1723</v>
       </c>
       <c r="F24" s="21">
         <v>2027</v>
       </c>
-      <c r="G24" s="9"/>
+      <c r="G24" s="21">
+        <v>2571</v>
+      </c>
       <c r="H24" s="9"/>
       <c r="I24" s="21"/>
       <c r="J24" s="21"/>
       <c r="K24" s="21"/>
       <c r="L24" s="21"/>
       <c r="M24" s="21"/>
       <c r="N24" s="10"/>
       <c r="O24" s="17"/>
     </row>
     <row r="25" spans="1:15" s="5" customFormat="1" ht="43.5" customHeight="1">
-      <c r="A25" s="30" t="s">
+      <c r="A25" s="29" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="21">
         <v>4446</v>
       </c>
       <c r="C25" s="21">
         <v>10896</v>
       </c>
       <c r="D25" s="21">
         <v>14308</v>
       </c>
       <c r="E25" s="21">
         <v>17964</v>
       </c>
       <c r="F25" s="21">
         <v>21354</v>
       </c>
-      <c r="G25" s="9"/>
+      <c r="G25" s="21">
+        <v>29086</v>
+      </c>
       <c r="H25" s="9"/>
       <c r="I25" s="21"/>
       <c r="J25" s="21"/>
       <c r="K25" s="21"/>
       <c r="L25" s="21"/>
       <c r="M25" s="21"/>
       <c r="N25" s="10"/>
       <c r="O25" s="17"/>
     </row>
     <row r="26" spans="1:15" s="5" customFormat="1" ht="45.75" customHeight="1">
-      <c r="A26" s="30" t="s">
+      <c r="A26" s="29" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="21">
         <v>958</v>
       </c>
       <c r="C26" s="21">
         <v>1813</v>
       </c>
       <c r="D26" s="21">
         <v>2651</v>
       </c>
       <c r="E26" s="21">
         <v>3491</v>
       </c>
       <c r="F26" s="21">
         <v>4270</v>
       </c>
-      <c r="G26" s="11"/>
+      <c r="G26" s="21">
+        <v>5056</v>
+      </c>
       <c r="H26" s="11"/>
       <c r="I26" s="23"/>
       <c r="J26" s="23"/>
       <c r="K26" s="23"/>
       <c r="L26" s="23"/>
       <c r="M26" s="23"/>
       <c r="N26" s="10"/>
       <c r="O26" s="17"/>
     </row>
     <row r="27" spans="1:15" s="5" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A27" s="30" t="s">
+      <c r="A27" s="29" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="21">
         <v>1309</v>
       </c>
       <c r="C27" s="21">
         <v>2388</v>
       </c>
       <c r="D27" s="21">
         <v>3470</v>
       </c>
       <c r="E27" s="21">
         <v>4550</v>
       </c>
       <c r="F27" s="21">
         <v>5593</v>
       </c>
-      <c r="G27" s="11"/>
+      <c r="G27" s="21">
+        <v>6687</v>
+      </c>
       <c r="H27" s="11"/>
       <c r="I27" s="23"/>
       <c r="J27" s="23"/>
       <c r="K27" s="23"/>
       <c r="L27" s="23"/>
       <c r="M27" s="23"/>
       <c r="N27" s="10"/>
       <c r="O27" s="17"/>
     </row>
     <row r="28" spans="1:15" s="5" customFormat="1" ht="33.75">
-      <c r="A28" s="30" t="s">
+      <c r="A28" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="21">
         <v>1309</v>
       </c>
       <c r="C28" s="21">
         <v>2388</v>
       </c>
       <c r="D28" s="21">
         <v>3469</v>
       </c>
       <c r="E28" s="21">
         <v>4548</v>
       </c>
       <c r="F28" s="21">
         <v>5590</v>
       </c>
-      <c r="G28" s="11"/>
+      <c r="G28" s="21">
+        <v>6682</v>
+      </c>
       <c r="H28" s="11"/>
       <c r="I28" s="23"/>
       <c r="J28" s="23"/>
       <c r="K28" s="23"/>
       <c r="L28" s="23"/>
       <c r="M28" s="23"/>
       <c r="N28" s="10"/>
       <c r="O28" s="17"/>
     </row>
     <row r="29" spans="1:15" s="5" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A29" s="31" t="s">
+      <c r="A29" s="30" t="s">
         <v>43</v>
       </c>
       <c r="B29" s="21">
         <v>1307</v>
       </c>
       <c r="C29" s="21">
         <v>2382</v>
       </c>
       <c r="D29" s="21">
         <v>3461</v>
       </c>
       <c r="E29" s="21">
         <v>4539</v>
       </c>
       <c r="F29" s="21">
         <v>5578</v>
       </c>
-      <c r="G29" s="9"/>
+      <c r="G29" s="21">
+        <v>6667</v>
+      </c>
       <c r="H29" s="9"/>
       <c r="I29" s="21"/>
       <c r="J29" s="21"/>
       <c r="K29" s="21"/>
       <c r="L29" s="21"/>
       <c r="M29" s="21"/>
       <c r="N29" s="10"/>
       <c r="O29" s="17"/>
     </row>
     <row r="30" spans="1:15" s="5" customFormat="1" ht="11.25">
-      <c r="A30" s="30" t="s">
+      <c r="A30" s="29" t="s">
         <v>44</v>
       </c>
       <c r="B30" s="21">
         <v>48</v>
       </c>
       <c r="C30" s="21">
         <v>112</v>
       </c>
       <c r="D30" s="21">
         <v>154</v>
       </c>
       <c r="E30" s="21">
         <v>169</v>
       </c>
       <c r="F30" s="21">
         <v>267</v>
       </c>
-      <c r="G30" s="26"/>
+      <c r="G30" s="21">
+        <v>394</v>
+      </c>
       <c r="H30" s="26"/>
       <c r="I30" s="26"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="26"/>
       <c r="M30" s="26"/>
       <c r="N30" s="10"/>
       <c r="O30" s="17"/>
     </row>
     <row r="31" spans="1:15" s="5" customFormat="1" ht="42" customHeight="1">
-      <c r="A31" s="30" t="s">
+      <c r="A31" s="29" t="s">
         <v>45</v>
       </c>
       <c r="B31" s="21">
         <v>48</v>
       </c>
       <c r="C31" s="21">
         <v>53</v>
       </c>
       <c r="D31" s="21">
         <v>65</v>
       </c>
       <c r="E31" s="21">
         <v>80</v>
       </c>
       <c r="F31" s="21">
         <v>99</v>
       </c>
-      <c r="G31" s="11"/>
+      <c r="G31" s="21">
+        <v>121</v>
+      </c>
       <c r="H31" s="11"/>
       <c r="I31" s="23"/>
       <c r="J31" s="23"/>
       <c r="K31" s="23"/>
       <c r="L31" s="23"/>
       <c r="M31" s="23"/>
       <c r="N31" s="10"/>
       <c r="O31" s="17"/>
     </row>
     <row r="32" spans="1:15" s="5" customFormat="1" ht="22.5">
-      <c r="A32" s="30" t="s">
+      <c r="A32" s="29" t="s">
         <v>46</v>
       </c>
       <c r="B32" s="21">
         <v>1</v>
       </c>
       <c r="C32" s="21">
         <v>2</v>
       </c>
       <c r="D32" s="21">
         <v>9</v>
       </c>
       <c r="E32" s="21">
         <v>25</v>
       </c>
       <c r="F32" s="21">
         <v>46</v>
       </c>
-      <c r="G32" s="11"/>
+      <c r="G32" s="21">
+        <v>77</v>
+      </c>
       <c r="H32" s="11"/>
       <c r="I32" s="23"/>
       <c r="J32" s="23"/>
       <c r="K32" s="23"/>
       <c r="L32" s="23"/>
       <c r="M32" s="23"/>
       <c r="N32" s="10"/>
       <c r="O32" s="17"/>
     </row>
     <row r="33" spans="1:15" s="5" customFormat="1" ht="42" customHeight="1">
-      <c r="A33" s="30" t="s">
+      <c r="A33" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B33" s="21">
         <v>69147</v>
       </c>
       <c r="C33" s="21">
         <v>105749</v>
       </c>
       <c r="D33" s="21">
         <v>143892</v>
       </c>
       <c r="E33" s="21">
         <v>183024</v>
       </c>
       <c r="F33" s="21">
         <v>219650</v>
       </c>
-      <c r="G33" s="11"/>
+      <c r="G33" s="21">
+        <v>253899</v>
+      </c>
       <c r="H33" s="11"/>
       <c r="I33" s="23"/>
       <c r="J33" s="23"/>
       <c r="K33" s="23"/>
       <c r="L33" s="23"/>
       <c r="M33" s="23"/>
       <c r="N33" s="10"/>
       <c r="O33" s="17"/>
     </row>
     <row r="34" spans="1:15" s="5" customFormat="1" ht="40.5" customHeight="1">
-      <c r="A34" s="30" t="s">
+      <c r="A34" s="29" t="s">
         <v>48</v>
       </c>
       <c r="B34" s="21">
         <v>17</v>
       </c>
       <c r="C34" s="21">
         <v>32</v>
       </c>
       <c r="D34" s="21">
         <v>46</v>
       </c>
       <c r="E34" s="21">
         <v>61</v>
       </c>
       <c r="F34" s="21">
         <v>78</v>
       </c>
-      <c r="G34" s="27"/>
+      <c r="G34" s="21">
+        <v>94</v>
+      </c>
       <c r="H34" s="26"/>
       <c r="I34" s="26"/>
       <c r="J34" s="26"/>
       <c r="K34" s="26"/>
       <c r="L34" s="26"/>
       <c r="M34" s="26"/>
       <c r="N34" s="10"/>
       <c r="O34" s="17"/>
     </row>
     <row r="35" spans="1:15" s="5" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A35" s="30" t="s">
+      <c r="A35" s="29" t="s">
         <v>49</v>
       </c>
       <c r="B35" s="21">
         <v>765</v>
       </c>
       <c r="C35" s="21">
         <v>1603</v>
       </c>
       <c r="D35" s="21">
         <v>2441</v>
       </c>
       <c r="E35" s="21">
         <v>3268</v>
       </c>
       <c r="F35" s="21">
         <v>3984</v>
       </c>
-      <c r="G35" s="9"/>
+      <c r="G35" s="21">
+        <v>4701</v>
+      </c>
       <c r="H35" s="9"/>
       <c r="I35" s="21"/>
       <c r="J35" s="21"/>
       <c r="K35" s="21"/>
       <c r="L35" s="21"/>
       <c r="M35" s="21"/>
       <c r="N35" s="10"/>
       <c r="O35" s="17"/>
     </row>
     <row r="36" spans="1:15" s="5" customFormat="1" ht="43.5" customHeight="1">
-      <c r="A36" s="30" t="s">
+      <c r="A36" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B36" s="21">
         <v>208</v>
       </c>
       <c r="C36" s="21">
         <v>395</v>
       </c>
       <c r="D36" s="21">
         <v>600</v>
       </c>
       <c r="E36" s="21">
         <v>788</v>
       </c>
       <c r="F36" s="21">
         <v>994</v>
       </c>
-      <c r="G36" s="9"/>
+      <c r="G36" s="21">
+        <v>1206</v>
+      </c>
       <c r="H36" s="9"/>
       <c r="I36" s="21"/>
       <c r="J36" s="21"/>
       <c r="K36" s="21"/>
       <c r="L36" s="21"/>
       <c r="M36" s="21"/>
       <c r="N36" s="10"/>
       <c r="O36" s="17"/>
     </row>
     <row r="37" spans="1:15" s="5" customFormat="1" ht="39.75" customHeight="1">
-      <c r="A37" s="30" t="s">
+      <c r="A37" s="29" t="s">
         <v>51</v>
       </c>
       <c r="B37" s="21">
         <v>2217</v>
       </c>
       <c r="C37" s="21">
         <v>4701</v>
       </c>
       <c r="D37" s="21">
         <v>7490</v>
       </c>
       <c r="E37" s="21">
         <v>9835</v>
       </c>
       <c r="F37" s="21">
         <v>12011</v>
       </c>
-      <c r="G37" s="9"/>
+      <c r="G37" s="21">
+        <v>14189</v>
+      </c>
       <c r="H37" s="9"/>
       <c r="I37" s="21"/>
       <c r="J37" s="21"/>
       <c r="K37" s="21"/>
       <c r="L37" s="21"/>
       <c r="M37" s="21"/>
       <c r="N37" s="10"/>
       <c r="O37" s="17"/>
     </row>
     <row r="38" spans="1:15" s="5" customFormat="1" ht="42" customHeight="1">
-      <c r="A38" s="30" t="s">
+      <c r="A38" s="29" t="s">
         <v>52</v>
       </c>
       <c r="B38" s="21">
         <v>1911</v>
       </c>
       <c r="C38" s="21">
         <v>4139</v>
       </c>
       <c r="D38" s="21">
         <v>6233</v>
       </c>
       <c r="E38" s="21">
         <v>8563</v>
       </c>
       <c r="F38" s="21">
         <v>10682</v>
       </c>
-      <c r="G38" s="11"/>
+      <c r="G38" s="21">
+        <v>13071</v>
+      </c>
       <c r="H38" s="11"/>
       <c r="I38" s="23"/>
       <c r="J38" s="23"/>
       <c r="K38" s="23"/>
       <c r="L38" s="23"/>
       <c r="M38" s="23"/>
       <c r="N38" s="10"/>
       <c r="O38" s="17"/>
     </row>
     <row r="39" spans="1:15" s="5" customFormat="1" ht="33.75">
-      <c r="A39" s="30" t="s">
+      <c r="A39" s="29" t="s">
         <v>53</v>
       </c>
       <c r="B39" s="21">
         <v>10</v>
       </c>
       <c r="C39" s="21">
         <v>20</v>
       </c>
       <c r="D39" s="21">
         <v>30</v>
       </c>
       <c r="E39" s="21">
         <v>40</v>
       </c>
       <c r="F39" s="21">
         <v>92</v>
       </c>
-      <c r="G39" s="11"/>
+      <c r="G39" s="21">
+        <v>145</v>
+      </c>
       <c r="H39" s="11"/>
       <c r="I39" s="23"/>
       <c r="J39" s="23"/>
       <c r="K39" s="23"/>
       <c r="L39" s="23"/>
       <c r="M39" s="23"/>
       <c r="N39" s="10"/>
       <c r="O39" s="17"/>
     </row>
     <row r="40" spans="1:15" s="5" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A40" s="30" t="s">
+      <c r="A40" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B40" s="21">
         <v>131</v>
       </c>
       <c r="C40" s="21">
         <v>199</v>
       </c>
       <c r="D40" s="21">
         <v>282</v>
       </c>
       <c r="E40" s="21">
         <v>391</v>
       </c>
       <c r="F40" s="21">
         <v>509</v>
       </c>
-      <c r="G40" s="11"/>
+      <c r="G40" s="21">
+        <v>544</v>
+      </c>
       <c r="H40" s="11"/>
       <c r="I40" s="23"/>
       <c r="J40" s="23"/>
       <c r="K40" s="23"/>
       <c r="L40" s="23"/>
       <c r="M40" s="23"/>
       <c r="N40" s="10"/>
       <c r="O40" s="17"/>
     </row>
     <row r="41" spans="1:15" s="5" customFormat="1" ht="11.25">
-      <c r="A41" s="30" t="s">
+      <c r="A41" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B41" s="21">
         <v>242</v>
       </c>
       <c r="C41" s="21">
         <v>483</v>
       </c>
       <c r="D41" s="21">
         <v>1672</v>
       </c>
       <c r="E41" s="21">
         <v>2185</v>
       </c>
       <c r="F41" s="21">
         <v>2363</v>
       </c>
-      <c r="G41" s="11"/>
+      <c r="G41" s="21">
+        <v>2925</v>
+      </c>
       <c r="H41" s="11"/>
       <c r="I41" s="23"/>
       <c r="J41" s="23"/>
       <c r="K41" s="23"/>
       <c r="L41" s="23"/>
       <c r="M41" s="23"/>
       <c r="N41" s="10"/>
       <c r="O41" s="17"/>
     </row>
     <row r="42" spans="1:15" s="5" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A42" s="30" t="s">
+      <c r="A42" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B42" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C42" s="21">
         <v>23</v>
       </c>
       <c r="D42" s="21">
         <v>39</v>
       </c>
       <c r="E42" s="21">
         <v>68</v>
       </c>
       <c r="F42" s="21">
         <v>92</v>
       </c>
-      <c r="G42" s="9"/>
+      <c r="G42" s="21">
+        <v>122</v>
+      </c>
       <c r="H42" s="9"/>
       <c r="I42" s="21"/>
       <c r="J42" s="21"/>
       <c r="K42" s="21"/>
       <c r="L42" s="21"/>
       <c r="M42" s="21"/>
       <c r="N42" s="10"/>
       <c r="O42" s="17"/>
     </row>
     <row r="43" spans="1:15" s="5" customFormat="1" ht="49.5" customHeight="1">
-      <c r="A43" s="30" t="s">
+      <c r="A43" s="29" t="s">
         <v>57</v>
       </c>
       <c r="B43" s="21">
         <v>53</v>
       </c>
       <c r="C43" s="21">
         <v>114</v>
       </c>
       <c r="D43" s="21">
         <v>175</v>
       </c>
       <c r="E43" s="21">
         <v>236</v>
       </c>
       <c r="F43" s="21">
         <v>313</v>
       </c>
-      <c r="G43" s="9"/>
+      <c r="G43" s="21">
+        <v>390</v>
+      </c>
       <c r="H43" s="9"/>
       <c r="I43" s="21"/>
       <c r="J43" s="21"/>
       <c r="K43" s="21"/>
       <c r="L43" s="21"/>
       <c r="M43" s="21"/>
       <c r="N43" s="10"/>
       <c r="O43" s="17"/>
     </row>
     <row r="44" spans="1:15" s="5" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A44" s="30" t="s">
+      <c r="A44" s="29" t="s">
         <v>58</v>
       </c>
       <c r="B44" s="21">
         <v>0</v>
       </c>
       <c r="C44" s="21">
         <v>1</v>
       </c>
       <c r="D44" s="21">
         <v>1</v>
       </c>
       <c r="E44" s="21">
         <v>1</v>
       </c>
       <c r="F44" s="21">
         <v>1</v>
       </c>
-      <c r="G44" s="9"/>
+      <c r="G44" s="21">
+        <v>2</v>
+      </c>
       <c r="H44" s="9"/>
       <c r="I44" s="21"/>
       <c r="J44" s="21"/>
       <c r="K44" s="21"/>
       <c r="L44" s="21"/>
       <c r="M44" s="21"/>
       <c r="N44" s="10"/>
       <c r="O44" s="17"/>
     </row>
     <row r="45" spans="1:15" s="5" customFormat="1" ht="38.25" customHeight="1">
-      <c r="A45" s="30" t="s">
+      <c r="A45" s="29" t="s">
         <v>59</v>
       </c>
       <c r="B45" s="21">
         <v>1711</v>
       </c>
       <c r="C45" s="21">
         <v>4481</v>
       </c>
       <c r="D45" s="21">
         <v>6732</v>
       </c>
       <c r="E45" s="21">
         <v>8716</v>
       </c>
       <c r="F45" s="21">
         <v>10983</v>
       </c>
-      <c r="G45" s="9"/>
+      <c r="G45" s="21">
+        <v>13619</v>
+      </c>
       <c r="H45" s="9"/>
       <c r="I45" s="21"/>
       <c r="J45" s="21"/>
       <c r="K45" s="21"/>
       <c r="L45" s="21"/>
       <c r="M45" s="21"/>
       <c r="N45" s="10"/>
       <c r="O45" s="17"/>
     </row>
     <row r="46" spans="1:15" s="5" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A46" s="29" t="s">
+      <c r="A46" s="28" t="s">
         <v>60</v>
       </c>
       <c r="B46" s="22"/>
       <c r="C46" s="22"/>
       <c r="D46" s="25"/>
       <c r="E46" s="22"/>
       <c r="F46" s="9"/>
       <c r="G46" s="9"/>
       <c r="H46" s="9"/>
       <c r="I46" s="21"/>
       <c r="J46" s="21"/>
       <c r="K46" s="21"/>
       <c r="L46" s="21"/>
       <c r="M46" s="21"/>
       <c r="N46" s="10"/>
       <c r="O46" s="17"/>
     </row>
     <row r="47" spans="1:15" s="5" customFormat="1" ht="40.5" customHeight="1">
-      <c r="A47" s="30" t="s">
+      <c r="A47" s="29" t="s">
         <v>12</v>
       </c>
       <c r="B47" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C47" s="23">
         <v>213.5</v>
       </c>
       <c r="D47" s="23">
         <v>275.3</v>
       </c>
       <c r="E47" s="23">
         <v>589.4</v>
       </c>
       <c r="F47" s="23">
         <v>816.9</v>
       </c>
-      <c r="G47" s="9"/>
+      <c r="G47" s="23">
+        <v>1121.4000000000001</v>
+      </c>
       <c r="H47" s="9"/>
       <c r="I47" s="21"/>
       <c r="J47" s="21"/>
       <c r="K47" s="21"/>
       <c r="L47" s="21"/>
       <c r="M47" s="21"/>
       <c r="N47" s="10"/>
       <c r="O47" s="17"/>
     </row>
     <row r="48" spans="1:15" s="5" customFormat="1" ht="36.75" customHeight="1">
-      <c r="A48" s="31" t="s">
+      <c r="A48" s="30" t="s">
         <v>61</v>
       </c>
       <c r="B48" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C48" s="23">
         <v>213.5</v>
       </c>
       <c r="D48" s="23">
         <v>275.3</v>
       </c>
       <c r="E48" s="23">
         <v>589.4</v>
       </c>
       <c r="F48" s="23">
         <v>816.9</v>
       </c>
-      <c r="G48" s="32"/>
-[...5 lines deleted...]
-      <c r="M48" s="33"/>
+      <c r="G48" s="23">
+        <v>1121.4000000000001</v>
+      </c>
+      <c r="H48" s="31"/>
+      <c r="I48" s="32"/>
+      <c r="J48" s="32"/>
+      <c r="K48" s="32"/>
+      <c r="L48" s="32"/>
+      <c r="M48" s="32"/>
       <c r="N48" s="18"/>
       <c r="O48" s="17"/>
     </row>
     <row r="49" spans="1:11" ht="23.25">
-      <c r="A49" s="30" t="s">
+      <c r="A49" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B49" s="23">
         <v>2241.3000000000002</v>
       </c>
       <c r="C49" s="23">
         <v>3535.3</v>
       </c>
       <c r="D49" s="23">
         <v>4301.3</v>
       </c>
       <c r="E49" s="23">
         <v>7001.3</v>
       </c>
       <c r="F49" s="23">
         <v>9658.2999999999993</v>
       </c>
-      <c r="G49" s="20"/>
+      <c r="G49" s="23">
+        <v>14926.3</v>
+      </c>
       <c r="H49" s="16"/>
       <c r="I49" s="16"/>
       <c r="J49" s="20"/>
       <c r="K49" s="20"/>
     </row>
     <row r="50" spans="1:11" ht="34.5">
-      <c r="A50" s="30" t="s">
+      <c r="A50" s="29" t="s">
         <v>63</v>
       </c>
       <c r="B50" s="23">
         <v>13070.2</v>
       </c>
       <c r="C50" s="23">
         <v>23579</v>
       </c>
       <c r="D50" s="23">
         <v>32640.2</v>
       </c>
       <c r="E50" s="23">
         <v>45861.3</v>
       </c>
       <c r="F50" s="23">
         <v>63438.8</v>
       </c>
+      <c r="G50" s="23">
+        <v>81860.5</v>
+      </c>
     </row>
     <row r="51" spans="1:11" ht="27" customHeight="1">
-      <c r="A51" s="30" t="s">
+      <c r="A51" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B51" s="23">
         <v>134682</v>
       </c>
       <c r="C51" s="23">
         <v>259790</v>
       </c>
       <c r="D51" s="23">
         <v>347800</v>
       </c>
       <c r="E51" s="23">
         <v>397522</v>
       </c>
       <c r="F51" s="23">
         <v>524045</v>
       </c>
+      <c r="G51" s="23">
+        <v>606985</v>
+      </c>
     </row>
     <row r="52" spans="1:11">
-      <c r="A52" s="29" t="s">
+      <c r="A52" s="28" t="s">
         <v>65</v>
       </c>
       <c r="B52" s="22"/>
       <c r="C52" s="22"/>
       <c r="E52" s="22"/>
     </row>
     <row r="53" spans="1:11">
-      <c r="A53" s="29" t="s">
+      <c r="A53" s="28" t="s">
         <v>66</v>
       </c>
       <c r="B53" s="22"/>
       <c r="C53" s="22"/>
       <c r="E53" s="22"/>
     </row>
     <row r="54" spans="1:11">
-      <c r="A54" s="30" t="s">
+      <c r="A54" s="29" t="s">
         <v>67</v>
       </c>
       <c r="B54" s="23">
         <v>262.7</v>
       </c>
       <c r="C54" s="23">
         <v>406.7</v>
       </c>
       <c r="D54" s="23">
         <v>550.70000000000005</v>
       </c>
       <c r="E54" s="23">
         <v>694.7</v>
       </c>
       <c r="F54" s="23">
         <v>838.7</v>
       </c>
+      <c r="G54" s="23">
+        <v>982.7</v>
+      </c>
     </row>
     <row r="55" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A55" s="30" t="s">
+      <c r="A55" s="29" t="s">
         <v>68</v>
       </c>
       <c r="B55" s="23">
         <v>31.9</v>
       </c>
       <c r="C55" s="23">
         <v>93</v>
       </c>
       <c r="D55" s="23">
         <v>136.5</v>
       </c>
       <c r="E55" s="23">
         <v>192</v>
       </c>
       <c r="F55" s="23">
         <v>244.2</v>
       </c>
+      <c r="G55" s="23">
+        <v>286.10000000000002</v>
+      </c>
     </row>
     <row r="56" spans="1:11" ht="24.75" customHeight="1">
-      <c r="A56" s="31" t="s">
+      <c r="A56" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B56" s="23">
         <v>28.2</v>
       </c>
       <c r="C56" s="23">
         <v>88.1</v>
       </c>
       <c r="D56" s="23">
         <v>130.30000000000001</v>
       </c>
       <c r="E56" s="23">
         <v>184.6</v>
       </c>
       <c r="F56" s="23">
         <v>235.5</v>
       </c>
+      <c r="G56" s="23">
+        <v>276.10000000000002</v>
+      </c>
     </row>
     <row r="57" spans="1:11" ht="34.5">
-      <c r="A57" s="30" t="s">
+      <c r="A57" s="29" t="s">
         <v>70</v>
       </c>
       <c r="B57" s="23">
         <v>5</v>
       </c>
       <c r="C57" s="23">
         <v>3805.1</v>
       </c>
       <c r="D57" s="23">
         <v>7605.1</v>
       </c>
       <c r="E57" s="23">
         <v>11405.2</v>
       </c>
       <c r="F57" s="23">
         <v>13946.1</v>
       </c>
+      <c r="G57" s="23">
+        <v>16487</v>
+      </c>
     </row>
     <row r="58" spans="1:11" ht="39" customHeight="1">
-      <c r="A58" s="30" t="s">
+      <c r="A58" s="29" t="s">
         <v>71</v>
       </c>
       <c r="B58" s="21">
         <v>4695</v>
       </c>
       <c r="C58" s="21">
         <v>32430</v>
       </c>
       <c r="D58" s="21">
         <v>60164</v>
       </c>
       <c r="E58" s="21">
         <v>87899</v>
       </c>
       <c r="F58" s="21">
         <v>87899</v>
       </c>
+      <c r="G58" s="21">
+        <v>87899</v>
+      </c>
     </row>
     <row r="59" spans="1:11">
-      <c r="A59" s="29" t="s">
+      <c r="A59" s="28" t="s">
         <v>72</v>
       </c>
       <c r="B59" s="22"/>
       <c r="C59" s="22"/>
       <c r="E59" s="22"/>
     </row>
     <row r="60" spans="1:11" ht="23.25">
-      <c r="A60" s="30" t="s">
+      <c r="A60" s="29" t="s">
         <v>73</v>
       </c>
       <c r="B60" s="21">
         <v>612</v>
       </c>
       <c r="C60" s="21">
         <v>2941</v>
       </c>
       <c r="D60" s="21">
         <v>5270</v>
       </c>
       <c r="E60" s="21">
         <v>11563</v>
       </c>
       <c r="F60" s="21">
         <v>12788</v>
       </c>
+      <c r="G60" s="21">
+        <v>14013</v>
+      </c>
     </row>
     <row r="61" spans="1:11" ht="38.25" customHeight="1">
-      <c r="A61" s="30" t="s">
+      <c r="A61" s="29" t="s">
         <v>74</v>
       </c>
       <c r="B61" s="21">
         <v>285</v>
       </c>
       <c r="C61" s="21">
         <v>570</v>
       </c>
       <c r="D61" s="21">
         <v>855</v>
       </c>
       <c r="E61" s="21">
         <v>1140</v>
       </c>
       <c r="F61" s="21">
         <v>1708</v>
       </c>
+      <c r="G61" s="21">
+        <v>2276</v>
+      </c>
     </row>
     <row r="62" spans="1:11" ht="42.75" customHeight="1">
-      <c r="A62" s="30" t="s">
+      <c r="A62" s="29" t="s">
         <v>75</v>
       </c>
       <c r="B62" s="21">
         <v>512</v>
       </c>
       <c r="C62" s="21">
         <v>2557</v>
       </c>
       <c r="D62" s="21">
         <v>6759</v>
       </c>
       <c r="E62" s="21">
         <v>8737</v>
       </c>
       <c r="F62" s="21">
         <v>9679</v>
       </c>
+      <c r="G62" s="21">
+        <v>10621</v>
+      </c>
     </row>
     <row r="63" spans="1:11" ht="34.5">
-      <c r="A63" s="30" t="s">
+      <c r="A63" s="29" t="s">
         <v>76</v>
       </c>
       <c r="B63" s="21">
         <v>688</v>
       </c>
       <c r="C63" s="21">
         <v>1376</v>
       </c>
       <c r="D63" s="21">
         <v>2064</v>
       </c>
       <c r="E63" s="21">
         <v>2752</v>
       </c>
       <c r="F63" s="21">
         <v>3440</v>
       </c>
+      <c r="G63" s="21">
+        <v>4129</v>
+      </c>
     </row>
     <row r="64" spans="1:11">
-      <c r="A64" s="30" t="s">
+      <c r="A64" s="29" t="s">
         <v>77</v>
       </c>
       <c r="B64" s="21">
         <v>792</v>
       </c>
       <c r="C64" s="21">
         <v>2509</v>
       </c>
       <c r="D64" s="21">
         <v>4226</v>
       </c>
       <c r="E64" s="21">
         <v>5944</v>
       </c>
       <c r="F64" s="21">
         <v>6735</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="30" t="s">
+      <c r="G64" s="21">
+        <v>7527</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="30.75" customHeight="1">
+      <c r="A65" s="29" t="s">
         <v>78</v>
       </c>
       <c r="B65" s="23">
         <v>421</v>
       </c>
       <c r="C65" s="23">
         <v>1006.7</v>
       </c>
       <c r="D65" s="23">
         <v>1685.3</v>
       </c>
       <c r="E65" s="23">
         <v>2040</v>
       </c>
       <c r="F65" s="23">
         <v>2369.3000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="30" t="s">
+      <c r="G65" s="23">
+        <v>2689.7</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="45.75">
+      <c r="A66" s="29" t="s">
         <v>79</v>
       </c>
       <c r="B66" s="21">
         <v>256</v>
       </c>
       <c r="C66" s="21">
         <v>1228</v>
       </c>
       <c r="D66" s="21">
         <v>2199</v>
       </c>
       <c r="E66" s="21">
         <v>3171</v>
       </c>
       <c r="F66" s="21">
         <v>3357</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="29" t="s">
+      <c r="G66" s="21">
+        <v>3543</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67" s="28" t="s">
         <v>80</v>
       </c>
       <c r="B67" s="22"/>
       <c r="C67" s="22"/>
       <c r="E67" s="22"/>
     </row>
-    <row r="68" spans="1:6" ht="51.75" customHeight="1">
-      <c r="A68" s="30" t="s">
+    <row r="68" spans="1:7" ht="51.75" customHeight="1">
+      <c r="A68" s="29" t="s">
         <v>81</v>
       </c>
       <c r="B68" s="23">
         <v>141.30000000000001</v>
       </c>
       <c r="C68" s="23">
         <v>142.19999999999999</v>
       </c>
       <c r="D68" s="23">
         <v>143</v>
       </c>
       <c r="E68" s="23">
         <v>143.80000000000001</v>
       </c>
       <c r="F68" s="23">
         <v>143.80000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="30" t="s">
+      <c r="G68" s="23">
+        <v>143.80000000000001</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="23.25">
+      <c r="A69" s="29" t="s">
         <v>82</v>
       </c>
       <c r="B69" s="23">
         <v>7.5</v>
       </c>
       <c r="C69" s="23">
         <v>14.2</v>
       </c>
       <c r="D69" s="23">
         <v>20.8</v>
       </c>
       <c r="E69" s="23">
         <v>27.5</v>
       </c>
       <c r="F69" s="23">
         <v>31.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="31" t="s">
+      <c r="G69" s="23">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="57">
+      <c r="A70" s="30" t="s">
         <v>83</v>
       </c>
       <c r="B70" s="23">
         <v>5.5</v>
       </c>
       <c r="C70" s="23">
         <v>11.4</v>
       </c>
       <c r="D70" s="23">
         <v>17.3</v>
       </c>
       <c r="E70" s="23">
         <v>23.2</v>
       </c>
       <c r="F70" s="23">
         <v>25.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="29" t="s">
+      <c r="G70" s="23">
+        <v>28.6</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="45.75">
+      <c r="A71" s="28" t="s">
         <v>84</v>
       </c>
       <c r="B71" s="22"/>
       <c r="C71" s="22"/>
       <c r="E71" s="22"/>
     </row>
-    <row r="72" spans="1:6" ht="34.5">
-      <c r="A72" s="30" t="s">
+    <row r="72" spans="1:7" ht="34.5">
+      <c r="A72" s="29" t="s">
         <v>85</v>
       </c>
       <c r="B72" s="23">
         <v>10.7</v>
       </c>
       <c r="C72" s="23">
         <v>28.2</v>
       </c>
       <c r="D72" s="23">
         <v>45.7</v>
       </c>
       <c r="E72" s="23">
         <v>63.2</v>
       </c>
       <c r="F72" s="23">
         <v>73.099999999999994</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="30" t="s">
+      <c r="G72" s="23">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A73" s="29" t="s">
         <v>86</v>
       </c>
       <c r="B73" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C73" s="21">
         <v>2911</v>
       </c>
       <c r="D73" s="21">
         <v>5822</v>
       </c>
       <c r="E73" s="21">
         <v>8733</v>
       </c>
       <c r="F73" s="21">
         <v>8733</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A74" s="30" t="s">
+      <c r="G73" s="21">
+        <v>8733</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74" s="29" t="s">
         <v>87</v>
       </c>
       <c r="B74" s="21">
         <v>85</v>
       </c>
       <c r="C74" s="21">
         <v>1236</v>
       </c>
       <c r="D74" s="21">
         <v>2388</v>
       </c>
       <c r="E74" s="21">
         <v>3539</v>
       </c>
       <c r="F74" s="21">
         <v>3624</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A75" s="29" t="s">
+      <c r="G74" s="21">
+        <v>3709</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75" s="28" t="s">
         <v>88</v>
       </c>
       <c r="B75" s="22"/>
       <c r="C75" s="22"/>
       <c r="E75" s="22"/>
     </row>
-    <row r="76" spans="1:6" ht="34.5">
-      <c r="A76" s="30" t="s">
+    <row r="76" spans="1:7" ht="34.5">
+      <c r="A76" s="29" t="s">
         <v>89</v>
       </c>
       <c r="B76" s="21">
         <v>801</v>
       </c>
       <c r="C76" s="21">
         <v>1970</v>
       </c>
       <c r="D76" s="21">
         <v>3140</v>
       </c>
       <c r="E76" s="21">
         <v>4310</v>
       </c>
       <c r="F76" s="21">
         <v>5242</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="30" t="s">
+      <c r="G76" s="21">
+        <v>6175</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="23.25">
+      <c r="A77" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B77" s="21">
         <v>136988</v>
       </c>
       <c r="C77" s="21">
         <v>620379</v>
       </c>
       <c r="D77" s="21">
         <v>929816</v>
       </c>
       <c r="E77" s="21">
         <v>1225688</v>
       </c>
       <c r="F77" s="21">
         <v>1410777</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" s="30" t="s">
+      <c r="G77" s="21">
+        <v>1569028</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" s="29" t="s">
         <v>90</v>
       </c>
       <c r="B78" s="21">
         <v>136295</v>
       </c>
       <c r="C78" s="21">
         <v>283254</v>
       </c>
       <c r="D78" s="21">
         <v>430212</v>
       </c>
       <c r="E78" s="21">
         <v>577170</v>
       </c>
       <c r="F78" s="21">
         <v>678411</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="30" t="s">
+      <c r="G78" s="21">
+        <v>779651</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" ht="45.75">
+      <c r="A79" s="29" t="s">
         <v>91</v>
       </c>
       <c r="B79" s="21">
         <v>112364</v>
       </c>
       <c r="C79" s="21">
         <v>142297</v>
       </c>
       <c r="D79" s="21">
         <v>172231</v>
       </c>
       <c r="E79" s="21">
         <v>202164</v>
       </c>
       <c r="F79" s="21">
         <v>331866</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="30" t="s">
+      <c r="G79" s="21">
+        <v>461568</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="45.75">
+      <c r="A80" s="29" t="s">
         <v>92</v>
       </c>
       <c r="B80" s="21">
         <v>971</v>
       </c>
       <c r="C80" s="21">
         <v>4499</v>
       </c>
       <c r="D80" s="21">
         <v>8027</v>
       </c>
       <c r="E80" s="21">
         <v>11555</v>
       </c>
       <c r="F80" s="21">
         <v>13323</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A81" s="29" t="s">
+      <c r="G80" s="21">
+        <v>15092</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" ht="23.25">
+      <c r="A81" s="28" t="s">
         <v>93</v>
       </c>
       <c r="B81" s="22"/>
       <c r="C81" s="22"/>
       <c r="E81" s="22"/>
     </row>
-    <row r="82" spans="1:6" ht="34.5">
-      <c r="A82" s="30" t="s">
+    <row r="82" spans="1:7" ht="34.5">
+      <c r="A82" s="29" t="s">
         <v>94</v>
       </c>
       <c r="B82" s="23">
         <v>346.4</v>
       </c>
       <c r="C82" s="23">
         <v>681.7</v>
       </c>
       <c r="D82" s="23">
         <v>1128.8</v>
       </c>
       <c r="E82" s="23">
         <v>1230.2</v>
       </c>
       <c r="F82" s="23">
         <v>1726</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A83" s="31" t="s">
+      <c r="G82" s="23">
+        <v>2205.8000000000002</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" ht="23.25">
+      <c r="A83" s="30" t="s">
         <v>95</v>
       </c>
       <c r="B83" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C83" s="23">
         <v>328.7</v>
       </c>
       <c r="D83" s="23">
         <v>535.5</v>
       </c>
       <c r="E83" s="23">
         <v>559.6</v>
       </c>
       <c r="F83" s="23">
         <v>761.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A84" s="31" t="s">
+      <c r="G83" s="23">
+        <v>967.4</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="23.25">
+      <c r="A84" s="30" t="s">
         <v>96</v>
       </c>
       <c r="B84" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C84" s="23">
         <v>48.4</v>
       </c>
       <c r="D84" s="23">
         <v>78.400000000000006</v>
       </c>
       <c r="E84" s="23">
         <v>85.8</v>
       </c>
       <c r="F84" s="23">
         <v>123.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A85" s="31" t="s">
+      <c r="G84" s="23">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="30" customHeight="1">
+      <c r="A85" s="30" t="s">
         <v>97</v>
       </c>
       <c r="B85" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C85" s="23">
         <v>269.2</v>
       </c>
       <c r="D85" s="23">
         <v>456.5</v>
       </c>
       <c r="E85" s="23">
         <v>489.5</v>
       </c>
       <c r="F85" s="23">
         <v>690.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A86" s="31" t="s">
+      <c r="G85" s="23">
+        <v>889.1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A86" s="30" t="s">
         <v>98</v>
       </c>
       <c r="B86" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C86" s="23">
         <v>34.799999999999997</v>
       </c>
       <c r="D86" s="23">
         <v>57.5</v>
       </c>
       <c r="E86" s="23">
         <v>94.1</v>
       </c>
       <c r="F86" s="23">
         <v>149.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A87" s="30" t="s">
+      <c r="G86" s="23">
+        <v>185.1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" ht="34.5">
+      <c r="A87" s="29" t="s">
         <v>99</v>
       </c>
       <c r="B87" s="23">
         <v>7.9</v>
       </c>
       <c r="C87" s="23">
         <v>22.9</v>
       </c>
       <c r="D87" s="23">
         <v>36.200000000000003</v>
       </c>
       <c r="E87" s="23">
         <v>50.6</v>
       </c>
       <c r="F87" s="23">
         <v>57.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A88" s="29" t="s">
+      <c r="G87" s="23">
+        <v>63.4</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" ht="27.75" customHeight="1">
+      <c r="A88" s="28" t="s">
         <v>100</v>
       </c>
       <c r="B88" s="22"/>
       <c r="C88" s="22"/>
       <c r="E88" s="22"/>
     </row>
-    <row r="89" spans="1:6">
-      <c r="A89" s="30" t="s">
+    <row r="89" spans="1:7">
+      <c r="A89" s="29" t="s">
         <v>101</v>
       </c>
       <c r="B89" s="21">
         <v>628</v>
       </c>
       <c r="C89" s="21">
         <v>1131</v>
       </c>
       <c r="D89" s="21">
         <v>1604</v>
       </c>
       <c r="E89" s="21">
         <v>2277</v>
       </c>
       <c r="F89" s="21">
         <v>3081</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A90" s="30" t="s">
+      <c r="G89" s="21">
+        <v>3868</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" ht="31.5" customHeight="1">
+      <c r="A90" s="29" t="s">
         <v>102</v>
       </c>
       <c r="B90" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C90" s="21">
         <v>73</v>
       </c>
       <c r="D90" s="21">
         <v>145</v>
       </c>
       <c r="E90" s="21">
         <v>218</v>
       </c>
       <c r="F90" s="21">
         <v>252</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A91" s="30" t="s">
+      <c r="G90" s="21">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" ht="23.25">
+      <c r="A91" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="21">
         <v>413</v>
       </c>
       <c r="C91" s="21">
         <v>640</v>
       </c>
       <c r="D91" s="21">
         <v>868</v>
       </c>
       <c r="E91" s="21">
         <v>1095</v>
       </c>
       <c r="F91" s="21">
         <v>1877</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A92" s="30" t="s">
+      <c r="G91" s="21">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" ht="32.25" customHeight="1">
+      <c r="A92" s="29" t="s">
         <v>103</v>
       </c>
       <c r="B92" s="21">
         <v>0</v>
       </c>
       <c r="C92" s="21">
         <v>0</v>
       </c>
       <c r="D92" s="21">
         <v>1</v>
       </c>
       <c r="E92" s="21">
         <v>1</v>
       </c>
       <c r="F92" s="21">
         <v>26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A93" s="30" t="s">
+      <c r="G92" s="21">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" ht="23.25">
+      <c r="A93" s="29" t="s">
         <v>104</v>
       </c>
       <c r="B93" s="21">
         <v>77</v>
       </c>
       <c r="C93" s="21">
         <v>371</v>
       </c>
       <c r="D93" s="21">
         <v>664</v>
       </c>
       <c r="E93" s="21">
         <v>957</v>
       </c>
       <c r="F93" s="21">
         <v>1088</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A94" s="30" t="s">
+      <c r="G93" s="21">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7">
+      <c r="A94" s="29" t="s">
         <v>105</v>
       </c>
       <c r="B94" s="21">
         <v>29</v>
       </c>
       <c r="C94" s="21">
         <v>167</v>
       </c>
       <c r="D94" s="21">
         <v>305</v>
       </c>
       <c r="E94" s="21">
         <v>448</v>
       </c>
       <c r="F94" s="21">
         <v>724</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A95" s="29" t="s">
+      <c r="G94" s="21">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" ht="34.5">
+      <c r="A95" s="28" t="s">
         <v>106</v>
       </c>
       <c r="B95" s="22"/>
       <c r="C95" s="22"/>
       <c r="E95" s="22"/>
     </row>
-    <row r="96" spans="1:6">
-      <c r="A96" s="30" t="s">
+    <row r="96" spans="1:7">
+      <c r="A96" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B96" s="21">
         <v>5795502</v>
       </c>
       <c r="C96" s="21">
         <v>11320382</v>
       </c>
       <c r="D96" s="21">
         <v>19225839</v>
       </c>
       <c r="E96" s="21">
         <v>26134238</v>
       </c>
       <c r="F96" s="21">
         <v>34856511</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A97" s="30" t="s">
+      <c r="G96" s="21">
+        <v>41090205</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" ht="25.5" customHeight="1">
+      <c r="A97" s="29" t="s">
         <v>107</v>
       </c>
       <c r="B97" s="21">
         <v>55028</v>
       </c>
       <c r="C97" s="21">
         <v>98069</v>
       </c>
       <c r="D97" s="21">
         <v>141111</v>
       </c>
       <c r="E97" s="21">
         <v>184153</v>
       </c>
       <c r="F97" s="21">
         <v>217217</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A98" s="29" t="s">
+      <c r="G97" s="21">
+        <v>250281</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" ht="23.25">
+      <c r="A98" s="28" t="s">
         <v>108</v>
       </c>
       <c r="B98" s="22"/>
       <c r="C98" s="22"/>
       <c r="E98" s="22"/>
     </row>
-    <row r="99" spans="1:6" ht="26.25" customHeight="1">
-      <c r="A99" s="30" t="s">
+    <row r="99" spans="1:7" ht="26.25" customHeight="1">
+      <c r="A99" s="29" t="s">
         <v>109</v>
       </c>
       <c r="B99" s="21">
         <v>1241297</v>
       </c>
       <c r="C99" s="21">
         <v>2432072</v>
       </c>
       <c r="D99" s="21">
         <v>4384729</v>
       </c>
       <c r="E99" s="21">
         <v>6889690</v>
       </c>
       <c r="F99" s="21">
         <v>9073738</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A100" s="30" t="s">
+      <c r="G99" s="21">
+        <v>11140027</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" ht="57">
+      <c r="A100" s="29" t="s">
         <v>110</v>
       </c>
       <c r="B100" s="21">
         <v>68897</v>
       </c>
       <c r="C100" s="21">
         <v>184143</v>
       </c>
       <c r="D100" s="21">
         <v>299389</v>
       </c>
       <c r="E100" s="21">
         <v>414634</v>
       </c>
       <c r="F100" s="21">
         <v>528336</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A101" s="30" t="s">
+      <c r="G100" s="21">
+        <v>642038</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" ht="28.5" customHeight="1">
+      <c r="A101" s="29" t="s">
         <v>111</v>
       </c>
       <c r="B101" s="21">
         <v>43299</v>
       </c>
       <c r="C101" s="21">
         <v>87818</v>
       </c>
       <c r="D101" s="21">
         <v>132337</v>
       </c>
       <c r="E101" s="21">
         <v>176856</v>
       </c>
       <c r="F101" s="21">
         <v>234458</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A102" s="30" t="s">
+      <c r="G101" s="21">
+        <v>292060</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" ht="57">
+      <c r="A102" s="29" t="s">
         <v>112</v>
       </c>
       <c r="B102" s="21">
         <v>112449</v>
       </c>
       <c r="C102" s="21">
         <v>288244</v>
       </c>
       <c r="D102" s="21">
         <v>520826</v>
       </c>
       <c r="E102" s="21">
         <v>744923</v>
       </c>
       <c r="F102" s="21">
         <v>807969</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A103" s="30" t="s">
+      <c r="G102" s="21">
+        <v>915407</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" ht="42.75" customHeight="1">
+      <c r="A103" s="29" t="s">
         <v>113</v>
       </c>
       <c r="B103" s="21">
         <v>52203</v>
       </c>
       <c r="C103" s="21">
         <v>179687</v>
       </c>
       <c r="D103" s="21">
         <v>307171</v>
       </c>
       <c r="E103" s="21">
         <v>434655</v>
       </c>
       <c r="F103" s="21">
         <v>470466</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A104" s="29" t="s">
+      <c r="G103" s="21">
+        <v>506277</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" ht="33" customHeight="1">
+      <c r="A104" s="28" t="s">
         <v>114</v>
       </c>
       <c r="B104" s="22"/>
       <c r="C104" s="22"/>
       <c r="E104" s="22"/>
     </row>
-    <row r="105" spans="1:6" ht="45.75">
-      <c r="A105" s="30" t="s">
+    <row r="105" spans="1:7" ht="45.75">
+      <c r="A105" s="29" t="s">
         <v>115</v>
       </c>
       <c r="B105" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C105" s="23">
         <v>16650.099999999999</v>
       </c>
       <c r="D105" s="23">
         <v>28894.400000000001</v>
       </c>
       <c r="E105" s="23">
         <v>47995.4</v>
       </c>
       <c r="F105" s="23">
         <v>62981.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A106" s="30" t="s">
+      <c r="G105" s="23">
+        <v>77715.399999999994</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7">
+      <c r="A106" s="29" t="s">
         <v>116</v>
       </c>
       <c r="B106" s="21">
         <v>203</v>
       </c>
       <c r="C106" s="21">
         <v>203</v>
       </c>
       <c r="D106" s="21">
         <v>203</v>
       </c>
       <c r="E106" s="21">
         <v>203</v>
       </c>
       <c r="F106" s="21">
         <v>203</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A107" s="30" t="s">
+      <c r="G106" s="21">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" ht="45.75">
+      <c r="A107" s="29" t="s">
         <v>117</v>
       </c>
       <c r="B107" s="23">
         <v>0.9</v>
       </c>
       <c r="C107" s="23">
         <v>6.2</v>
       </c>
       <c r="D107" s="23">
         <v>11.4</v>
       </c>
       <c r="E107" s="23">
         <v>16.600000000000001</v>
       </c>
       <c r="F107" s="23">
         <v>17.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A108" s="30" t="s">
+      <c r="G107" s="23">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7">
+      <c r="A108" s="29" t="s">
         <v>118</v>
       </c>
       <c r="B108" s="23">
         <v>121.9</v>
       </c>
       <c r="C108" s="23">
         <v>244.7</v>
       </c>
       <c r="D108" s="23">
         <v>450.6</v>
       </c>
       <c r="E108" s="23">
         <v>669.7</v>
       </c>
       <c r="F108" s="23">
         <v>897.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A109" s="30" t="s">
+      <c r="G108" s="23">
+        <v>1196.9000000000001</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" ht="23.25">
+      <c r="A109" s="29" t="s">
         <v>119</v>
       </c>
       <c r="B109" s="23">
         <v>109.6</v>
       </c>
       <c r="C109" s="23">
         <v>249.8</v>
       </c>
       <c r="D109" s="23">
         <v>494.5</v>
       </c>
       <c r="E109" s="23">
         <v>790.1</v>
       </c>
       <c r="F109" s="23">
         <v>1120.5999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A110" s="30" t="s">
+      <c r="G109" s="23">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" ht="23.25">
+      <c r="A110" s="29" t="s">
         <v>120</v>
       </c>
       <c r="B110" s="21">
         <v>48</v>
       </c>
       <c r="C110" s="21">
         <v>59</v>
       </c>
       <c r="D110" s="21">
         <v>70</v>
       </c>
       <c r="E110" s="21">
         <v>82</v>
       </c>
       <c r="F110" s="21">
         <v>98</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A111" s="30" t="s">
+      <c r="G110" s="21">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" ht="23.25">
+      <c r="A111" s="29" t="s">
         <v>121</v>
       </c>
       <c r="B111" s="21">
         <v>40786</v>
       </c>
       <c r="C111" s="21">
         <v>90691</v>
       </c>
       <c r="D111" s="21">
         <v>126240</v>
       </c>
       <c r="E111" s="21">
         <v>164393</v>
       </c>
       <c r="F111" s="21">
         <v>197455</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A112" s="30" t="s">
+      <c r="G111" s="21">
+        <v>249984</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" ht="34.5">
+      <c r="A112" s="29" t="s">
         <v>122</v>
       </c>
       <c r="B112" s="21">
         <v>19882</v>
       </c>
       <c r="C112" s="21">
         <v>48092</v>
       </c>
       <c r="D112" s="21">
         <v>71263</v>
       </c>
       <c r="E112" s="21">
         <v>96582</v>
       </c>
       <c r="F112" s="21">
         <v>107654</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A113" s="31" t="s">
+      <c r="G112" s="21">
+        <v>126532</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" ht="23.25">
+      <c r="A113" s="30" t="s">
         <v>123</v>
       </c>
       <c r="B113" s="21">
         <v>4</v>
       </c>
       <c r="C113" s="21">
         <v>7</v>
       </c>
       <c r="D113" s="21">
         <v>11</v>
       </c>
       <c r="E113" s="21">
         <v>14</v>
       </c>
       <c r="F113" s="21">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A114" s="31" t="s">
+      <c r="G113" s="21">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" ht="34.5">
+      <c r="A114" s="30" t="s">
         <v>124</v>
       </c>
       <c r="B114" s="21">
         <v>1447</v>
       </c>
       <c r="C114" s="21">
         <v>8943</v>
       </c>
       <c r="D114" s="21">
         <v>15967</v>
       </c>
       <c r="E114" s="21">
         <v>23308</v>
       </c>
       <c r="F114" s="21">
         <v>28322</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A115" s="30" t="s">
+      <c r="G114" s="21">
+        <v>34360</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" ht="23.25">
+      <c r="A115" s="29" t="s">
         <v>125</v>
       </c>
       <c r="B115" s="21">
         <v>5283</v>
       </c>
       <c r="C115" s="21">
         <v>19731</v>
       </c>
       <c r="D115" s="21">
         <v>33015</v>
       </c>
       <c r="E115" s="21">
         <v>49797</v>
       </c>
       <c r="F115" s="21">
         <v>55672</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A116" s="30" t="s">
+      <c r="G115" s="21">
+        <v>62483</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7">
+      <c r="A116" s="29" t="s">
         <v>126</v>
       </c>
       <c r="B116" s="21">
         <v>132035</v>
       </c>
       <c r="C116" s="21">
         <v>318164</v>
       </c>
       <c r="D116" s="21">
         <v>497161</v>
       </c>
       <c r="E116" s="21">
         <v>682442</v>
       </c>
       <c r="F116" s="21">
         <v>884141</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A117" s="30" t="s">
+      <c r="G116" s="21">
+        <v>1073361</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7">
+      <c r="A117" s="29" t="s">
         <v>127</v>
       </c>
       <c r="B117" s="21">
         <v>3761</v>
       </c>
       <c r="C117" s="21">
         <v>9907</v>
       </c>
       <c r="D117" s="21">
         <v>16053</v>
       </c>
       <c r="E117" s="21">
         <v>22199</v>
       </c>
       <c r="F117" s="21">
         <v>27116</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A118" s="30" t="s">
+      <c r="G117" s="21">
+        <v>32033</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" ht="34.5">
+      <c r="A118" s="29" t="s">
         <v>128</v>
       </c>
       <c r="B118" s="21">
         <v>33</v>
       </c>
       <c r="C118" s="21">
         <v>134</v>
       </c>
       <c r="D118" s="21">
         <v>235</v>
       </c>
       <c r="E118" s="21">
         <v>336</v>
       </c>
       <c r="F118" s="21">
         <v>366</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A119" s="29" t="s">
+      <c r="G118" s="21">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7">
+      <c r="A119" s="28" t="s">
         <v>129</v>
       </c>
       <c r="B119" s="22"/>
       <c r="C119" s="22"/>
       <c r="E119" s="22"/>
     </row>
-    <row r="120" spans="1:6" ht="34.5">
-      <c r="A120" s="30" t="s">
+    <row r="120" spans="1:7" ht="34.5">
+      <c r="A120" s="29" t="s">
         <v>130</v>
       </c>
       <c r="B120" s="21">
         <v>7598</v>
       </c>
       <c r="C120" s="21">
         <v>18271</v>
       </c>
       <c r="D120" s="21">
         <v>26963</v>
       </c>
       <c r="E120" s="21">
         <v>46252</v>
       </c>
       <c r="F120" s="21">
         <v>75290</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A121" s="30" t="s">
+      <c r="G120" s="21">
+        <v>98708</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7">
+      <c r="A121" s="29" t="s">
         <v>131</v>
       </c>
       <c r="B121" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C121" s="21">
         <v>1142</v>
       </c>
       <c r="D121" s="21">
         <v>2373</v>
       </c>
       <c r="E121" s="21">
         <v>3122</v>
       </c>
       <c r="F121" s="21">
         <v>4076</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A122" s="31" t="s">
+      <c r="G121" s="21">
+        <v>4565</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7">
+      <c r="A122" s="30" t="s">
         <v>132</v>
       </c>
       <c r="B122" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C122" s="21">
         <v>922</v>
       </c>
       <c r="D122" s="21">
         <v>1453</v>
       </c>
       <c r="E122" s="21">
         <v>2102</v>
       </c>
       <c r="F122" s="21">
         <v>2656</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A123" s="30" t="s">
+      <c r="G122" s="21">
+        <v>3080</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7">
+      <c r="A123" s="29" t="s">
         <v>133</v>
       </c>
       <c r="B123" s="21">
         <v>2215</v>
       </c>
       <c r="C123" s="21">
         <v>4268</v>
       </c>
       <c r="D123" s="21">
         <v>5719</v>
       </c>
       <c r="E123" s="21">
         <v>5719</v>
       </c>
       <c r="F123" s="21">
         <v>11503</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A124" s="31" t="s">
+      <c r="G123" s="21">
+        <v>17870</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" ht="45.75">
+      <c r="A124" s="30" t="s">
         <v>134</v>
       </c>
       <c r="B124" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C124" s="21">
         <v>4027</v>
       </c>
       <c r="D124" s="21">
         <v>5478</v>
       </c>
       <c r="E124" s="21">
         <v>5478</v>
       </c>
       <c r="F124" s="21">
         <v>11254</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A125" s="30" t="s">
+      <c r="G124" s="21">
+        <v>17614</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" ht="79.5">
+      <c r="A125" s="29" t="s">
         <v>135</v>
       </c>
       <c r="B125" s="21">
         <v>2323</v>
       </c>
       <c r="C125" s="21">
         <v>4723</v>
       </c>
       <c r="D125" s="21">
         <v>7002</v>
       </c>
       <c r="E125" s="21">
         <v>8802</v>
       </c>
       <c r="F125" s="21">
         <v>13644</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A126" s="30" t="s">
+      <c r="G125" s="21">
+        <v>25751</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" ht="23.25">
+      <c r="A126" s="29" t="s">
         <v>136</v>
       </c>
       <c r="B126" s="21">
         <v>21</v>
       </c>
       <c r="C126" s="21">
         <v>41</v>
       </c>
       <c r="D126" s="21">
         <v>62</v>
       </c>
       <c r="E126" s="21">
         <v>83</v>
       </c>
       <c r="F126" s="21">
         <v>103</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A127" s="30" t="s">
+      <c r="G126" s="21">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" ht="45.75">
+      <c r="A127" s="29" t="s">
         <v>137</v>
       </c>
       <c r="B127" s="21">
         <v>223</v>
       </c>
       <c r="C127" s="21">
         <v>284</v>
       </c>
       <c r="D127" s="21">
         <v>556</v>
       </c>
       <c r="E127" s="21">
         <v>878</v>
       </c>
       <c r="F127" s="21">
         <v>1103</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A128" s="30" t="s">
+      <c r="G127" s="21">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" ht="23.25">
+      <c r="A128" s="29" t="s">
         <v>138</v>
       </c>
       <c r="B128" s="21">
         <v>14</v>
       </c>
       <c r="C128" s="21">
         <v>14</v>
       </c>
       <c r="D128" s="21">
         <v>14</v>
       </c>
       <c r="E128" s="21">
         <v>14</v>
       </c>
       <c r="F128" s="21">
         <v>41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A129" s="30" t="s">
+      <c r="G128" s="21">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" ht="23.25">
+      <c r="A129" s="29" t="s">
         <v>139</v>
       </c>
       <c r="B129" s="21">
         <v>232</v>
       </c>
       <c r="C129" s="21">
         <v>909</v>
       </c>
       <c r="D129" s="21">
         <v>1267</v>
       </c>
       <c r="E129" s="21">
         <v>1473</v>
       </c>
       <c r="F129" s="21">
         <v>2254</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A130" s="29" t="s">
+      <c r="G129" s="21">
+        <v>2706</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" ht="23.25">
+      <c r="A130" s="28" t="s">
         <v>140</v>
       </c>
       <c r="B130" s="22"/>
       <c r="C130" s="22"/>
       <c r="D130" s="21"/>
       <c r="E130" s="22"/>
     </row>
-    <row r="131" spans="1:6" ht="23.25">
-      <c r="A131" s="30" t="s">
+    <row r="131" spans="1:7" ht="23.25">
+      <c r="A131" s="29" t="s">
         <v>141</v>
       </c>
       <c r="B131" s="21">
         <v>2419</v>
       </c>
       <c r="C131" s="21">
         <v>4013</v>
       </c>
       <c r="D131" s="21">
         <v>4556</v>
       </c>
       <c r="E131" s="21">
         <v>5862</v>
       </c>
       <c r="F131" s="21">
         <v>6635</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A132" s="30" t="s">
+      <c r="G131" s="21">
+        <v>8413</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" ht="34.5">
+      <c r="A132" s="29" t="s">
         <v>142</v>
       </c>
       <c r="B132" s="21">
         <v>1</v>
       </c>
       <c r="C132" s="21">
         <v>5</v>
       </c>
       <c r="D132" s="21">
         <v>8</v>
       </c>
       <c r="E132" s="21">
         <v>11</v>
       </c>
       <c r="F132" s="21">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A133" s="30" t="s">
+      <c r="G132" s="21">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" ht="23.25">
+      <c r="A133" s="29" t="s">
         <v>143</v>
       </c>
       <c r="B133" s="21">
         <v>0</v>
       </c>
       <c r="C133" s="21">
         <v>49</v>
       </c>
       <c r="D133" s="21">
         <v>98</v>
       </c>
       <c r="E133" s="21">
         <v>146</v>
       </c>
       <c r="F133" s="21">
         <v>147</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A134" s="30" t="s">
+      <c r="G133" s="21">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" ht="68.25">
+      <c r="A134" s="29" t="s">
         <v>144</v>
       </c>
       <c r="B134" s="21">
         <v>1871</v>
       </c>
       <c r="C134" s="21">
         <v>4131</v>
       </c>
       <c r="D134" s="21">
         <v>6391</v>
       </c>
       <c r="E134" s="21">
         <v>8650</v>
       </c>
       <c r="F134" s="21">
         <v>10419</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A135" s="30" t="s">
+      <c r="G134" s="21">
+        <v>12188</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" ht="45.75">
+      <c r="A135" s="29" t="s">
         <v>145</v>
       </c>
       <c r="B135" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C135" s="23">
         <v>235873.8</v>
       </c>
       <c r="D135" s="23">
         <v>340040.2</v>
       </c>
       <c r="E135" s="23">
         <v>458929.1</v>
       </c>
       <c r="F135" s="23">
         <v>589813.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A136" s="29" t="s">
+      <c r="G135" s="23">
+        <v>768134.3</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" ht="27.75" customHeight="1">
+      <c r="A136" s="28" t="s">
         <v>146</v>
       </c>
       <c r="B136" s="22"/>
       <c r="C136" s="22"/>
       <c r="E136" s="22"/>
     </row>
-    <row r="137" spans="1:6" ht="20.25" customHeight="1">
-      <c r="A137" s="29" t="s">
+    <row r="137" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A137" s="28" t="s">
         <v>147</v>
       </c>
       <c r="B137" s="22"/>
       <c r="C137" s="22"/>
       <c r="E137" s="22"/>
     </row>
-    <row r="138" spans="1:6">
-      <c r="A138" s="30" t="s">
+    <row r="138" spans="1:7">
+      <c r="A138" s="29" t="s">
         <v>148</v>
       </c>
       <c r="B138" s="21">
         <v>8</v>
       </c>
       <c r="C138" s="21">
         <v>90</v>
       </c>
       <c r="D138" s="21">
         <v>174</v>
       </c>
       <c r="E138" s="21">
         <v>258</v>
       </c>
       <c r="F138" s="21">
         <v>268</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A139" s="30" t="s">
+      <c r="G138" s="21">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" ht="57">
+      <c r="A139" s="29" t="s">
         <v>149</v>
       </c>
       <c r="B139" s="21">
         <v>40</v>
       </c>
       <c r="C139" s="21">
         <v>51</v>
       </c>
       <c r="D139" s="21">
         <v>63</v>
       </c>
       <c r="E139" s="21">
         <v>74</v>
       </c>
       <c r="F139" s="21">
         <v>93</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A140" s="30" t="s">
+      <c r="G139" s="21">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" ht="23.25">
+      <c r="A140" s="29" t="s">
         <v>150</v>
       </c>
       <c r="B140" s="23">
         <v>13382.1</v>
       </c>
       <c r="C140" s="23">
         <v>26077.9</v>
       </c>
       <c r="D140" s="23">
         <v>39044.5</v>
       </c>
       <c r="E140" s="23">
         <v>52782.400000000001</v>
       </c>
       <c r="F140" s="23">
         <v>64529.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A141" s="30" t="s">
+      <c r="G140" s="23">
+        <v>79332.399999999994</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" ht="26.25" customHeight="1">
+      <c r="A141" s="29" t="s">
         <v>151</v>
       </c>
       <c r="B141" s="21">
         <v>418</v>
       </c>
       <c r="C141" s="21">
         <v>839</v>
       </c>
       <c r="D141" s="21">
         <v>1261</v>
       </c>
       <c r="E141" s="21">
         <v>1683</v>
       </c>
       <c r="F141" s="21">
         <v>2099</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A142" s="29" t="s">
+      <c r="G141" s="21">
+        <v>2516</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" ht="34.5">
+      <c r="A142" s="28" t="s">
         <v>152</v>
       </c>
       <c r="B142" s="22"/>
       <c r="C142" s="22"/>
       <c r="E142" s="22"/>
     </row>
-    <row r="143" spans="1:6" ht="23.25">
-      <c r="A143" s="30" t="s">
+    <row r="143" spans="1:7" ht="23.25">
+      <c r="A143" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B143" s="21">
         <v>5</v>
       </c>
       <c r="C143" s="21">
         <v>75</v>
       </c>
       <c r="D143" s="21">
         <v>76</v>
       </c>
       <c r="E143" s="21">
         <v>326</v>
       </c>
       <c r="F143" s="21">
         <v>444</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A144" s="30" t="s">
+      <c r="G143" s="21">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" ht="45.75">
+      <c r="A144" s="29" t="s">
         <v>153</v>
       </c>
       <c r="B144" s="21">
         <v>1</v>
       </c>
       <c r="C144" s="21">
         <v>1</v>
       </c>
       <c r="D144" s="21">
         <v>1</v>
       </c>
       <c r="E144" s="21">
         <v>2</v>
       </c>
       <c r="F144" s="21">
         <v>2</v>
       </c>
+      <c r="G144" s="21">
+        <v>2</v>
+      </c>
     </row>
     <row r="145" spans="1:13" ht="23.25">
-      <c r="A145" s="30" t="s">
+      <c r="A145" s="29" t="s">
         <v>154</v>
       </c>
       <c r="B145" s="21">
         <v>56984</v>
       </c>
       <c r="C145" s="21">
         <v>88243</v>
       </c>
       <c r="D145" s="21">
         <v>119502</v>
       </c>
       <c r="E145" s="21">
         <v>150760</v>
       </c>
       <c r="F145" s="21">
         <v>154497</v>
       </c>
+      <c r="G145" s="21">
+        <v>158234</v>
+      </c>
     </row>
     <row r="146" spans="1:13" ht="23.25">
-      <c r="A146" s="29" t="s">
+      <c r="A146" s="28" t="s">
         <v>155</v>
       </c>
       <c r="B146" s="22"/>
       <c r="C146" s="22"/>
       <c r="E146" s="22"/>
     </row>
     <row r="147" spans="1:13" ht="29.25" customHeight="1">
-      <c r="A147" s="30" t="s">
+      <c r="A147" s="29" t="s">
         <v>156</v>
       </c>
       <c r="B147" s="21">
         <v>12</v>
       </c>
       <c r="C147" s="21">
         <v>23</v>
       </c>
       <c r="D147" s="21">
         <v>35</v>
       </c>
       <c r="E147" s="21">
         <v>47</v>
       </c>
       <c r="F147" s="21">
         <v>58</v>
       </c>
+      <c r="G147" s="21">
+        <v>69</v>
+      </c>
     </row>
     <row r="148" spans="1:13" ht="23.25">
-      <c r="A148" s="29" t="s">
+      <c r="A148" s="28" t="s">
         <v>157</v>
       </c>
       <c r="B148" s="22"/>
       <c r="C148" s="22"/>
       <c r="E148" s="22"/>
     </row>
     <row r="149" spans="1:13">
-      <c r="A149" s="29" t="s">
+      <c r="A149" s="28" t="s">
         <v>158</v>
       </c>
       <c r="B149" s="22"/>
       <c r="C149" s="22"/>
       <c r="E149" s="22"/>
     </row>
     <row r="150" spans="1:13" ht="34.5">
-      <c r="A150" s="30" t="s">
+      <c r="A150" s="29" t="s">
         <v>159</v>
       </c>
       <c r="B150" s="21">
         <v>176</v>
       </c>
       <c r="C150" s="21">
         <v>3969</v>
       </c>
       <c r="D150" s="21">
         <v>7762</v>
       </c>
       <c r="E150" s="21">
         <v>11555</v>
       </c>
       <c r="F150" s="21">
         <v>11643</v>
       </c>
+      <c r="G150" s="21">
+        <v>11732</v>
+      </c>
     </row>
     <row r="151" spans="1:13">
-      <c r="A151" s="30" t="s">
+      <c r="A151" s="29" t="s">
         <v>160</v>
       </c>
       <c r="B151" s="21">
         <v>215</v>
       </c>
       <c r="C151" s="21">
         <v>4053</v>
       </c>
       <c r="D151" s="21">
         <v>7891</v>
       </c>
       <c r="E151" s="21">
         <v>11729</v>
       </c>
       <c r="F151" s="21">
         <v>12594</v>
       </c>
+      <c r="G151" s="21">
+        <v>13460</v>
+      </c>
     </row>
     <row r="152" spans="1:13">
-      <c r="A152" s="30" t="s">
+      <c r="A152" s="29" t="s">
         <v>161</v>
       </c>
       <c r="B152" s="21">
         <v>20</v>
       </c>
       <c r="C152" s="21">
         <v>37</v>
       </c>
       <c r="D152" s="21">
         <v>54</v>
       </c>
       <c r="E152" s="21">
         <v>71</v>
       </c>
       <c r="F152" s="21">
         <v>98</v>
       </c>
+      <c r="G152" s="21">
+        <v>125</v>
+      </c>
     </row>
     <row r="153" spans="1:13" ht="34.5">
-      <c r="A153" s="30" t="s">
+      <c r="A153" s="29" t="s">
         <v>162</v>
       </c>
       <c r="B153" s="21">
         <v>27</v>
       </c>
       <c r="C153" s="21">
         <v>142</v>
       </c>
       <c r="D153" s="21">
         <v>257</v>
       </c>
       <c r="E153" s="21">
         <v>371</v>
       </c>
       <c r="F153" s="21">
         <v>430</v>
       </c>
+      <c r="G153" s="21">
+        <v>488</v>
+      </c>
     </row>
     <row r="154" spans="1:13" ht="23.25">
-      <c r="A154" s="30" t="s">
+      <c r="A154" s="29" t="s">
         <v>163</v>
       </c>
       <c r="B154" s="21">
         <v>11</v>
       </c>
       <c r="C154" s="21">
         <v>66</v>
       </c>
       <c r="D154" s="21">
         <v>120</v>
       </c>
       <c r="E154" s="21">
         <v>175</v>
       </c>
       <c r="F154" s="21">
         <v>238</v>
       </c>
+      <c r="G154" s="21">
+        <v>302</v>
+      </c>
     </row>
     <row r="155" spans="1:13">
-      <c r="A155" s="29" t="s">
+      <c r="A155" s="28" t="s">
         <v>164</v>
       </c>
       <c r="B155" s="22"/>
       <c r="C155" s="22"/>
       <c r="E155" s="22"/>
     </row>
     <row r="156" spans="1:13" ht="23.25">
-      <c r="A156" s="34" t="s">
-        <v>165</v>
+      <c r="A156" s="33" t="s">
+        <v>166</v>
       </c>
       <c r="B156" s="24">
         <v>7880</v>
       </c>
       <c r="C156" s="24">
         <v>15760</v>
       </c>
       <c r="D156" s="24">
         <v>23641</v>
       </c>
       <c r="E156" s="24">
         <v>31521</v>
       </c>
       <c r="F156" s="24">
         <v>106935</v>
       </c>
-      <c r="G156" s="36"/>
-[...5 lines deleted...]
-      <c r="M156" s="36"/>
+      <c r="G156" s="24">
+        <v>114815</v>
+      </c>
+      <c r="H156" s="34"/>
+      <c r="I156" s="34"/>
+      <c r="J156" s="35"/>
+      <c r="K156" s="35"/>
+      <c r="L156" s="34"/>
+      <c r="M156" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>