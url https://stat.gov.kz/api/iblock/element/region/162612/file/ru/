--- v3 (2026-07-21)
+++ v4 (2026-09-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.05.2026\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.06.2026\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24240" windowHeight="14385"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="167">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
@@ -669,78 +669,75 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -748,53 +745,50 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -1078,3663 +1072,4027 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:O156"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F164" sqref="F164"/>
+      <selection activeCell="J8" sqref="J8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="30.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="14" style="2" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="2" customWidth="1"/>
-    <col min="5" max="5" width="14" style="13" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="13" style="13" customWidth="1"/>
+    <col min="5" max="5" width="14" style="12" customWidth="1"/>
+    <col min="6" max="6" width="13.5703125" style="12" customWidth="1"/>
+    <col min="7" max="7" width="13" style="12" customWidth="1"/>
     <col min="8" max="8" width="13" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.5703125" style="2" customWidth="1"/>
-    <col min="10" max="10" width="15" style="13" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="12.140625" style="20" customWidth="1"/>
+    <col min="10" max="10" width="15" style="12" customWidth="1"/>
+    <col min="11" max="11" width="11.7109375" style="12" customWidth="1"/>
+    <col min="12" max="12" width="11.7109375" style="15" customWidth="1"/>
+    <col min="13" max="13" width="12.140625" style="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:15" s="3" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A2" s="36" t="s">
+      <c r="A2" s="34" t="s">
         <v>165</v>
       </c>
-      <c r="B2" s="36"/>
-[...10 lines deleted...]
-      <c r="M2" s="36"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
     </row>
     <row r="3" spans="1:15" s="1" customFormat="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
-      <c r="E3" s="12"/>
-[...1 lines deleted...]
-      <c r="G3" s="12"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="11"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
-      <c r="J3" s="12"/>
-[...2 lines deleted...]
-      <c r="M3" s="19"/>
+      <c r="J3" s="11"/>
+      <c r="K3" s="11"/>
+      <c r="L3" s="14"/>
+      <c r="M3" s="18"/>
     </row>
     <row r="4" spans="1:15" s="6" customFormat="1" ht="27.75" customHeight="1">
       <c r="A4" s="7"/>
       <c r="B4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="K4" s="14" t="s">
+      <c r="K4" s="13" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:15" s="5" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A5" s="27" t="s">
+      <c r="A5" s="26" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="22"/>
+      <c r="B5" s="21"/>
       <c r="C5" s="9"/>
-      <c r="D5" s="25"/>
+      <c r="D5" s="24"/>
       <c r="E5" s="9"/>
       <c r="F5" s="9"/>
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
-      <c r="I5" s="21"/>
-[...3 lines deleted...]
-      <c r="M5" s="21"/>
+      <c r="I5" s="20"/>
+      <c r="J5" s="20"/>
+      <c r="K5" s="20"/>
+      <c r="L5" s="20"/>
+      <c r="M5" s="20"/>
       <c r="N5" s="10"/>
-      <c r="O5" s="17"/>
+      <c r="O5" s="16"/>
     </row>
     <row r="6" spans="1:15" s="5" customFormat="1" ht="24" customHeight="1">
-      <c r="A6" s="28" t="s">
+      <c r="A6" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B6" s="22"/>
+      <c r="B6" s="21"/>
       <c r="C6" s="9"/>
-      <c r="D6" s="25"/>
+      <c r="D6" s="24"/>
       <c r="E6" s="9"/>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
-      <c r="I6" s="21"/>
-[...3 lines deleted...]
-      <c r="M6" s="21"/>
+      <c r="I6" s="20"/>
+      <c r="J6" s="20"/>
+      <c r="K6" s="20"/>
+      <c r="L6" s="20"/>
+      <c r="M6" s="20"/>
       <c r="N6" s="10"/>
-      <c r="O6" s="17"/>
+      <c r="O6" s="16"/>
     </row>
     <row r="7" spans="1:15" s="5" customFormat="1" ht="34.5" customHeight="1">
-      <c r="A7" s="29" t="s">
+      <c r="A7" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="21">
+      <c r="B7" s="20">
         <v>57</v>
       </c>
-      <c r="C7" s="21">
+      <c r="C7" s="20">
         <v>69</v>
       </c>
-      <c r="D7" s="21">
+      <c r="D7" s="20">
         <v>82</v>
       </c>
-      <c r="E7" s="21">
+      <c r="E7" s="20">
         <v>95</v>
       </c>
-      <c r="F7" s="21">
+      <c r="F7" s="20">
         <v>103</v>
       </c>
-      <c r="G7" s="21">
+      <c r="G7" s="20">
         <v>111</v>
       </c>
-      <c r="H7" s="9"/>
-[...4 lines deleted...]
-      <c r="M7" s="21"/>
+      <c r="H7" s="9">
+        <v>119</v>
+      </c>
+      <c r="I7" s="20"/>
+      <c r="J7" s="20"/>
+      <c r="K7" s="20"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
       <c r="N7" s="10"/>
-      <c r="O7" s="17"/>
+      <c r="O7" s="16"/>
     </row>
     <row r="8" spans="1:15" s="5" customFormat="1" ht="45">
-      <c r="A8" s="30" t="s">
+      <c r="A8" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="21">
+      <c r="B8" s="20">
         <v>29</v>
       </c>
-      <c r="C8" s="21">
+      <c r="C8" s="20">
         <v>41</v>
       </c>
-      <c r="D8" s="21">
+      <c r="D8" s="20">
         <v>52</v>
       </c>
-      <c r="E8" s="21">
+      <c r="E8" s="20">
         <v>63</v>
       </c>
-      <c r="F8" s="21">
+      <c r="F8" s="20">
         <v>71</v>
       </c>
-      <c r="G8" s="21">
+      <c r="G8" s="20">
         <v>78</v>
       </c>
-      <c r="H8" s="9"/>
-[...4 lines deleted...]
-      <c r="M8" s="21"/>
+      <c r="H8" s="9">
+        <v>85</v>
+      </c>
+      <c r="I8" s="20"/>
+      <c r="J8" s="20"/>
+      <c r="K8" s="20"/>
+      <c r="L8" s="20"/>
+      <c r="M8" s="20"/>
       <c r="N8" s="10"/>
-      <c r="O8" s="17"/>
+      <c r="O8" s="16"/>
     </row>
     <row r="9" spans="1:15" s="5" customFormat="1" ht="50.25" customHeight="1">
-      <c r="A9" s="29" t="s">
+      <c r="A9" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="21">
+      <c r="B9" s="20">
         <v>43</v>
       </c>
-      <c r="C9" s="21">
+      <c r="C9" s="20">
         <v>43</v>
       </c>
-      <c r="D9" s="21">
+      <c r="D9" s="20">
         <v>43</v>
       </c>
-      <c r="E9" s="21">
+      <c r="E9" s="20">
         <v>43</v>
       </c>
-      <c r="F9" s="21">
+      <c r="F9" s="20">
         <v>43</v>
       </c>
-      <c r="G9" s="21">
+      <c r="G9" s="20">
         <v>43</v>
       </c>
-      <c r="H9" s="9"/>
-[...4 lines deleted...]
-      <c r="M9" s="21"/>
+      <c r="H9" s="9">
+        <v>43</v>
+      </c>
+      <c r="I9" s="20"/>
+      <c r="J9" s="20"/>
+      <c r="K9" s="20"/>
+      <c r="L9" s="20"/>
+      <c r="M9" s="20"/>
       <c r="N9" s="10"/>
-      <c r="O9" s="17"/>
+      <c r="O9" s="16"/>
     </row>
     <row r="10" spans="1:15" s="5" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A10" s="29" t="s">
+      <c r="A10" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="B10" s="21">
+      <c r="B10" s="20">
         <v>27</v>
       </c>
-      <c r="C10" s="21">
+      <c r="C10" s="20">
         <v>27</v>
       </c>
-      <c r="D10" s="21">
+      <c r="D10" s="20">
         <v>27</v>
       </c>
-      <c r="E10" s="21">
+      <c r="E10" s="20">
         <v>27</v>
       </c>
-      <c r="F10" s="21">
+      <c r="F10" s="20">
         <v>27</v>
       </c>
-      <c r="G10" s="21">
+      <c r="G10" s="20">
         <v>27</v>
       </c>
-      <c r="H10" s="11"/>
-[...4 lines deleted...]
-      <c r="M10" s="23"/>
+      <c r="H10" s="20">
+        <v>27</v>
+      </c>
+      <c r="I10" s="22"/>
+      <c r="J10" s="22"/>
+      <c r="K10" s="22"/>
+      <c r="L10" s="22"/>
+      <c r="M10" s="22"/>
       <c r="N10" s="10"/>
-      <c r="O10" s="17"/>
+      <c r="O10" s="16"/>
     </row>
     <row r="11" spans="1:15" s="5" customFormat="1" ht="59.25" customHeight="1">
-      <c r="A11" s="29" t="s">
+      <c r="A11" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="B11" s="21">
+      <c r="B11" s="20">
         <v>61</v>
       </c>
-      <c r="C11" s="21">
+      <c r="C11" s="20">
         <v>129</v>
       </c>
-      <c r="D11" s="21">
+      <c r="D11" s="20">
         <v>198</v>
       </c>
-      <c r="E11" s="21">
+      <c r="E11" s="20">
         <v>266</v>
       </c>
-      <c r="F11" s="21">
+      <c r="F11" s="20">
         <v>350</v>
       </c>
-      <c r="G11" s="21">
+      <c r="G11" s="20">
         <v>434</v>
       </c>
-      <c r="H11" s="9"/>
-[...4 lines deleted...]
-      <c r="M11" s="21"/>
+      <c r="H11" s="20">
+        <v>514</v>
+      </c>
+      <c r="I11" s="20"/>
+      <c r="J11" s="20"/>
+      <c r="K11" s="20"/>
+      <c r="L11" s="20"/>
+      <c r="M11" s="20"/>
       <c r="N11" s="10"/>
-      <c r="O11" s="17"/>
+      <c r="O11" s="16"/>
     </row>
     <row r="12" spans="1:15" s="5" customFormat="1" ht="42.75" customHeight="1">
-      <c r="A12" s="30" t="s">
+      <c r="A12" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="B12" s="21">
+      <c r="B12" s="20">
         <v>3</v>
       </c>
-      <c r="C12" s="21">
+      <c r="C12" s="20">
         <v>7</v>
       </c>
-      <c r="D12" s="21">
+      <c r="D12" s="20">
         <v>10</v>
       </c>
-      <c r="E12" s="21">
+      <c r="E12" s="20">
         <v>14</v>
       </c>
-      <c r="F12" s="21">
+      <c r="F12" s="20">
         <v>17</v>
       </c>
-      <c r="G12" s="21">
+      <c r="G12" s="20">
         <v>20</v>
       </c>
-      <c r="H12" s="9"/>
-[...4 lines deleted...]
-      <c r="M12" s="21"/>
+      <c r="H12" s="20">
+        <v>22</v>
+      </c>
+      <c r="I12" s="20"/>
+      <c r="J12" s="20"/>
+      <c r="K12" s="20"/>
+      <c r="L12" s="20"/>
+      <c r="M12" s="20"/>
       <c r="N12" s="10"/>
-      <c r="O12" s="17"/>
+      <c r="O12" s="16"/>
     </row>
     <row r="13" spans="1:15" s="5" customFormat="1" ht="48" customHeight="1">
-      <c r="A13" s="29" t="s">
+      <c r="A13" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="21">
+      <c r="B13" s="20">
         <v>4</v>
       </c>
-      <c r="C13" s="21">
+      <c r="C13" s="20">
         <v>18</v>
       </c>
-      <c r="D13" s="21">
+      <c r="D13" s="20">
         <v>32</v>
       </c>
-      <c r="E13" s="21">
+      <c r="E13" s="20">
         <v>47</v>
       </c>
-      <c r="F13" s="21">
+      <c r="F13" s="20">
         <v>63</v>
       </c>
-      <c r="G13" s="21">
+      <c r="G13" s="20">
         <v>80</v>
       </c>
-      <c r="H13" s="9"/>
-[...4 lines deleted...]
-      <c r="M13" s="21"/>
+      <c r="H13" s="20">
+        <v>97</v>
+      </c>
+      <c r="I13" s="20"/>
+      <c r="J13" s="20"/>
+      <c r="K13" s="20"/>
+      <c r="L13" s="20"/>
+      <c r="M13" s="20"/>
       <c r="N13" s="10"/>
-      <c r="O13" s="17"/>
+      <c r="O13" s="16"/>
     </row>
     <row r="14" spans="1:15" s="5" customFormat="1" ht="33.75">
-      <c r="A14" s="29" t="s">
+      <c r="A14" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="B14" s="21">
+      <c r="B14" s="20">
         <v>20</v>
       </c>
-      <c r="C14" s="21">
+      <c r="C14" s="20">
         <v>22</v>
       </c>
-      <c r="D14" s="21">
+      <c r="D14" s="20">
         <v>24</v>
       </c>
-      <c r="E14" s="21">
+      <c r="E14" s="20">
         <v>26</v>
       </c>
-      <c r="F14" s="21">
+      <c r="F14" s="20">
         <v>43</v>
       </c>
-      <c r="G14" s="21">
+      <c r="G14" s="20">
         <v>60</v>
       </c>
-      <c r="H14" s="26"/>
-[...4 lines deleted...]
-      <c r="M14" s="26"/>
+      <c r="H14" s="20">
+        <v>76</v>
+      </c>
+      <c r="I14" s="25"/>
+      <c r="J14" s="25"/>
+      <c r="K14" s="25"/>
+      <c r="L14" s="25"/>
+      <c r="M14" s="25"/>
       <c r="N14" s="10"/>
-      <c r="O14" s="17"/>
+      <c r="O14" s="16"/>
     </row>
     <row r="15" spans="1:15" s="5" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A15" s="29" t="s">
+      <c r="A15" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="B15" s="22" t="s">
+      <c r="B15" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="C15" s="21">
+      <c r="C15" s="20">
         <v>16</v>
       </c>
-      <c r="D15" s="21">
+      <c r="D15" s="20">
         <v>31</v>
       </c>
-      <c r="E15" s="21">
+      <c r="E15" s="20">
         <v>47</v>
       </c>
-      <c r="F15" s="21">
+      <c r="F15" s="20">
         <v>47</v>
       </c>
-      <c r="G15" s="21">
+      <c r="G15" s="20">
         <v>47</v>
       </c>
-      <c r="H15" s="9"/>
-[...4 lines deleted...]
-      <c r="M15" s="21"/>
+      <c r="H15" s="20">
+        <v>50</v>
+      </c>
+      <c r="I15" s="20"/>
+      <c r="J15" s="20"/>
+      <c r="K15" s="20"/>
+      <c r="L15" s="20"/>
+      <c r="M15" s="20"/>
       <c r="N15" s="10"/>
-      <c r="O15" s="17"/>
+      <c r="O15" s="16"/>
     </row>
     <row r="16" spans="1:15" s="5" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A16" s="29" t="s">
+      <c r="A16" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="22" t="s">
+      <c r="B16" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="C16" s="23">
+      <c r="C16" s="22">
         <v>5.0999999999999996</v>
       </c>
-      <c r="D16" s="23">
+      <c r="D16" s="22">
         <v>8.5</v>
       </c>
-      <c r="E16" s="23">
+      <c r="E16" s="22">
         <v>13.1</v>
       </c>
-      <c r="F16" s="23">
+      <c r="F16" s="22">
         <v>18.399999999999999</v>
       </c>
-      <c r="G16" s="23">
+      <c r="G16" s="22">
         <v>24.4</v>
       </c>
-      <c r="H16" s="9"/>
-[...4 lines deleted...]
-      <c r="M16" s="21"/>
+      <c r="H16" s="22">
+        <v>29.4</v>
+      </c>
+      <c r="I16" s="20"/>
+      <c r="J16" s="20"/>
+      <c r="K16" s="20"/>
+      <c r="L16" s="20"/>
+      <c r="M16" s="20"/>
       <c r="N16" s="10"/>
-      <c r="O16" s="17"/>
+      <c r="O16" s="16"/>
     </row>
     <row r="17" spans="1:15" s="5" customFormat="1" ht="36.75" customHeight="1">
-      <c r="A17" s="29" t="s">
+      <c r="A17" s="28" t="s">
         <v>31</v>
       </c>
-      <c r="B17" s="23">
+      <c r="B17" s="22">
         <v>2.8</v>
       </c>
-      <c r="C17" s="23">
+      <c r="C17" s="22">
         <v>5.0999999999999996</v>
       </c>
-      <c r="D17" s="23">
+      <c r="D17" s="22">
         <v>8.5</v>
       </c>
-      <c r="E17" s="23">
+      <c r="E17" s="22">
         <v>13.1</v>
       </c>
-      <c r="F17" s="23">
+      <c r="F17" s="22">
         <v>18.399999999999999</v>
       </c>
-      <c r="G17" s="23">
+      <c r="G17" s="22">
         <v>24.4</v>
       </c>
-      <c r="H17" s="9"/>
-[...4 lines deleted...]
-      <c r="M17" s="21"/>
+      <c r="H17" s="22">
+        <v>29.4</v>
+      </c>
+      <c r="I17" s="20"/>
+      <c r="J17" s="20"/>
+      <c r="K17" s="20"/>
+      <c r="L17" s="20"/>
+      <c r="M17" s="20"/>
       <c r="N17" s="10"/>
-      <c r="O17" s="17"/>
+      <c r="O17" s="16"/>
     </row>
     <row r="18" spans="1:15" s="5" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A18" s="30" t="s">
+      <c r="A18" s="29" t="s">
         <v>32</v>
       </c>
-      <c r="B18" s="22" t="s">
+      <c r="B18" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="C18" s="23">
+      <c r="C18" s="22">
         <v>2.7</v>
       </c>
-      <c r="D18" s="23">
+      <c r="D18" s="22">
         <v>4.4000000000000004</v>
       </c>
-      <c r="E18" s="23">
+      <c r="E18" s="22">
         <v>6.5</v>
       </c>
-      <c r="F18" s="23">
+      <c r="F18" s="22">
         <v>9</v>
       </c>
-      <c r="G18" s="23">
+      <c r="G18" s="22">
         <v>12</v>
       </c>
-      <c r="H18" s="9"/>
-[...4 lines deleted...]
-      <c r="M18" s="21"/>
+      <c r="H18" s="22">
+        <v>14.5</v>
+      </c>
+      <c r="I18" s="20"/>
+      <c r="J18" s="20"/>
+      <c r="K18" s="20"/>
+      <c r="L18" s="20"/>
+      <c r="M18" s="20"/>
       <c r="N18" s="10"/>
-      <c r="O18" s="17"/>
+      <c r="O18" s="16"/>
     </row>
     <row r="19" spans="1:15" s="5" customFormat="1" ht="33.75">
-      <c r="A19" s="29" t="s">
+      <c r="A19" s="28" t="s">
         <v>33</v>
       </c>
-      <c r="B19" s="22" t="s">
+      <c r="B19" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="C19" s="21">
+      <c r="C19" s="20">
         <v>16</v>
       </c>
-      <c r="D19" s="21">
+      <c r="D19" s="20">
         <v>31</v>
       </c>
-      <c r="E19" s="21">
+      <c r="E19" s="20">
         <v>47</v>
       </c>
-      <c r="F19" s="21">
+      <c r="F19" s="20">
         <v>47</v>
       </c>
-      <c r="G19" s="21">
+      <c r="G19" s="20">
         <v>47</v>
       </c>
-      <c r="H19" s="9"/>
-[...4 lines deleted...]
-      <c r="M19" s="21"/>
+      <c r="H19" s="20">
+        <v>50</v>
+      </c>
+      <c r="I19" s="20"/>
+      <c r="J19" s="20"/>
+      <c r="K19" s="20"/>
+      <c r="L19" s="20"/>
+      <c r="M19" s="20"/>
       <c r="N19" s="10"/>
-      <c r="O19" s="17"/>
+      <c r="O19" s="16"/>
     </row>
     <row r="20" spans="1:15" s="5" customFormat="1" ht="57.75" customHeight="1">
-      <c r="A20" s="29" t="s">
+      <c r="A20" s="28" t="s">
         <v>34</v>
       </c>
-      <c r="B20" s="22" t="s">
+      <c r="B20" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="C20" s="21">
+      <c r="C20" s="20">
         <v>66</v>
       </c>
-      <c r="D20" s="21">
+      <c r="D20" s="20">
         <v>133</v>
       </c>
-      <c r="E20" s="21">
+      <c r="E20" s="20">
         <v>199</v>
       </c>
-      <c r="F20" s="21">
+      <c r="F20" s="20">
         <v>199</v>
       </c>
-      <c r="G20" s="21">
+      <c r="G20" s="20">
         <v>199</v>
       </c>
-      <c r="H20" s="9"/>
-[...4 lines deleted...]
-      <c r="M20" s="21"/>
+      <c r="H20" s="20">
+        <v>199</v>
+      </c>
+      <c r="I20" s="20"/>
+      <c r="J20" s="20"/>
+      <c r="K20" s="20"/>
+      <c r="L20" s="20"/>
+      <c r="M20" s="20"/>
       <c r="N20" s="10"/>
-      <c r="O20" s="17"/>
+      <c r="O20" s="16"/>
     </row>
     <row r="21" spans="1:15" s="5" customFormat="1" ht="22.5">
-      <c r="A21" s="29" t="s">
+      <c r="A21" s="28" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="21">
+      <c r="B21" s="20">
         <v>4872</v>
       </c>
-      <c r="C21" s="21">
+      <c r="C21" s="20">
         <v>12479</v>
       </c>
-      <c r="D21" s="21">
+      <c r="D21" s="20">
         <v>17630</v>
       </c>
-      <c r="E21" s="21">
+      <c r="E21" s="20">
         <v>22325</v>
       </c>
-      <c r="F21" s="21">
+      <c r="F21" s="20">
         <v>26034</v>
       </c>
-      <c r="G21" s="21">
+      <c r="G21" s="20">
         <v>34325</v>
       </c>
-      <c r="H21" s="9"/>
-[...4 lines deleted...]
-      <c r="M21" s="21"/>
+      <c r="H21" s="20">
+        <v>42336</v>
+      </c>
+      <c r="I21" s="20"/>
+      <c r="J21" s="20"/>
+      <c r="K21" s="20"/>
+      <c r="L21" s="20"/>
+      <c r="M21" s="20"/>
       <c r="N21" s="10"/>
-      <c r="O21" s="17"/>
+      <c r="O21" s="16"/>
     </row>
     <row r="22" spans="1:15" s="5" customFormat="1" ht="22.5">
-      <c r="A22" s="29" t="s">
+      <c r="A22" s="28" t="s">
         <v>36</v>
       </c>
-      <c r="B22" s="22" t="s">
+      <c r="B22" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="C22" s="21">
+      <c r="C22" s="20">
         <v>160</v>
       </c>
-      <c r="D22" s="21">
+      <c r="D22" s="20">
         <v>1598</v>
       </c>
-      <c r="E22" s="21">
+      <c r="E22" s="20">
         <v>2572</v>
       </c>
-      <c r="F22" s="21">
+      <c r="F22" s="20">
         <v>2572</v>
       </c>
-      <c r="G22" s="21">
+      <c r="G22" s="20">
         <v>2572</v>
       </c>
-      <c r="H22" s="9"/>
-[...4 lines deleted...]
-      <c r="M22" s="21"/>
+      <c r="H22" s="20">
+        <v>2572</v>
+      </c>
+      <c r="I22" s="20"/>
+      <c r="J22" s="20"/>
+      <c r="K22" s="20"/>
+      <c r="L22" s="20"/>
+      <c r="M22" s="20"/>
       <c r="N22" s="10"/>
-      <c r="O22" s="17"/>
+      <c r="O22" s="16"/>
     </row>
     <row r="23" spans="1:15" s="5" customFormat="1" ht="35.25" customHeight="1">
-      <c r="A23" s="29" t="s">
+      <c r="A23" s="28" t="s">
         <v>37</v>
       </c>
-      <c r="B23" s="22" t="s">
+      <c r="B23" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="C23" s="21">
+      <c r="C23" s="20">
         <v>2</v>
       </c>
-      <c r="D23" s="21">
+      <c r="D23" s="20">
         <v>2</v>
       </c>
-      <c r="E23" s="21">
+      <c r="E23" s="20">
         <v>66</v>
       </c>
-      <c r="F23" s="21">
+      <c r="F23" s="20">
         <v>81</v>
       </c>
-      <c r="G23" s="21">
+      <c r="G23" s="20">
         <v>96</v>
       </c>
-      <c r="H23" s="9"/>
-[...4 lines deleted...]
-      <c r="M23" s="21"/>
+      <c r="H23" s="20">
+        <v>113</v>
+      </c>
+      <c r="I23" s="20"/>
+      <c r="J23" s="20"/>
+      <c r="K23" s="20"/>
+      <c r="L23" s="20"/>
+      <c r="M23" s="20"/>
       <c r="N23" s="10"/>
-      <c r="O23" s="17"/>
+      <c r="O23" s="16"/>
     </row>
     <row r="24" spans="1:15" s="5" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A24" s="29" t="s">
+      <c r="A24" s="28" t="s">
         <v>38</v>
       </c>
-      <c r="B24" s="21">
+      <c r="B24" s="20">
         <v>425</v>
       </c>
-      <c r="C24" s="21">
+      <c r="C24" s="20">
         <v>1421</v>
       </c>
-      <c r="D24" s="21">
+      <c r="D24" s="20">
         <v>1722</v>
       </c>
-      <c r="E24" s="21">
+      <c r="E24" s="20">
         <v>1723</v>
       </c>
-      <c r="F24" s="21">
+      <c r="F24" s="20">
         <v>2027</v>
       </c>
-      <c r="G24" s="21">
+      <c r="G24" s="20">
         <v>2571</v>
       </c>
-      <c r="H24" s="9"/>
-[...4 lines deleted...]
-      <c r="M24" s="21"/>
+      <c r="H24" s="20">
+        <v>3540</v>
+      </c>
+      <c r="I24" s="20"/>
+      <c r="J24" s="20"/>
+      <c r="K24" s="20"/>
+      <c r="L24" s="20"/>
+      <c r="M24" s="20"/>
       <c r="N24" s="10"/>
-      <c r="O24" s="17"/>
+      <c r="O24" s="16"/>
     </row>
     <row r="25" spans="1:15" s="5" customFormat="1" ht="43.5" customHeight="1">
-      <c r="A25" s="29" t="s">
+      <c r="A25" s="28" t="s">
         <v>39</v>
       </c>
-      <c r="B25" s="21">
+      <c r="B25" s="20">
         <v>4446</v>
       </c>
-      <c r="C25" s="21">
+      <c r="C25" s="20">
         <v>10896</v>
       </c>
-      <c r="D25" s="21">
+      <c r="D25" s="20">
         <v>14308</v>
       </c>
-      <c r="E25" s="21">
+      <c r="E25" s="20">
         <v>17964</v>
       </c>
-      <c r="F25" s="21">
+      <c r="F25" s="20">
         <v>21354</v>
       </c>
-      <c r="G25" s="21">
+      <c r="G25" s="20">
         <v>29086</v>
       </c>
-      <c r="H25" s="9"/>
-[...4 lines deleted...]
-      <c r="M25" s="21"/>
+      <c r="H25" s="20">
+        <v>36111</v>
+      </c>
+      <c r="I25" s="20"/>
+      <c r="J25" s="20"/>
+      <c r="K25" s="20"/>
+      <c r="L25" s="20"/>
+      <c r="M25" s="20"/>
       <c r="N25" s="10"/>
-      <c r="O25" s="17"/>
+      <c r="O25" s="16"/>
     </row>
     <row r="26" spans="1:15" s="5" customFormat="1" ht="45.75" customHeight="1">
-      <c r="A26" s="29" t="s">
+      <c r="A26" s="28" t="s">
         <v>40</v>
       </c>
-      <c r="B26" s="21">
+      <c r="B26" s="20">
         <v>958</v>
       </c>
-      <c r="C26" s="21">
+      <c r="C26" s="20">
         <v>1813</v>
       </c>
-      <c r="D26" s="21">
+      <c r="D26" s="20">
         <v>2651</v>
       </c>
-      <c r="E26" s="21">
+      <c r="E26" s="20">
         <v>3491</v>
       </c>
-      <c r="F26" s="21">
+      <c r="F26" s="20">
         <v>4270</v>
       </c>
-      <c r="G26" s="21">
+      <c r="G26" s="20">
         <v>5056</v>
       </c>
-      <c r="H26" s="11"/>
-[...4 lines deleted...]
-      <c r="M26" s="23"/>
+      <c r="H26" s="20">
+        <v>5841</v>
+      </c>
+      <c r="I26" s="22"/>
+      <c r="J26" s="22"/>
+      <c r="K26" s="22"/>
+      <c r="L26" s="22"/>
+      <c r="M26" s="22"/>
       <c r="N26" s="10"/>
-      <c r="O26" s="17"/>
+      <c r="O26" s="16"/>
     </row>
     <row r="27" spans="1:15" s="5" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A27" s="29" t="s">
+      <c r="A27" s="28" t="s">
         <v>41</v>
       </c>
-      <c r="B27" s="21">
+      <c r="B27" s="20">
         <v>1309</v>
       </c>
-      <c r="C27" s="21">
+      <c r="C27" s="20">
         <v>2388</v>
       </c>
-      <c r="D27" s="21">
+      <c r="D27" s="20">
         <v>3470</v>
       </c>
-      <c r="E27" s="21">
+      <c r="E27" s="20">
         <v>4550</v>
       </c>
-      <c r="F27" s="21">
+      <c r="F27" s="20">
         <v>5593</v>
       </c>
-      <c r="G27" s="21">
+      <c r="G27" s="20">
         <v>6687</v>
       </c>
-      <c r="H27" s="11"/>
-[...4 lines deleted...]
-      <c r="M27" s="23"/>
+      <c r="H27" s="20">
+        <v>7723</v>
+      </c>
+      <c r="I27" s="22"/>
+      <c r="J27" s="22"/>
+      <c r="K27" s="22"/>
+      <c r="L27" s="22"/>
+      <c r="M27" s="22"/>
       <c r="N27" s="10"/>
-      <c r="O27" s="17"/>
+      <c r="O27" s="16"/>
     </row>
     <row r="28" spans="1:15" s="5" customFormat="1" ht="33.75">
-      <c r="A28" s="29" t="s">
+      <c r="A28" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="B28" s="21">
+      <c r="B28" s="20">
         <v>1309</v>
       </c>
-      <c r="C28" s="21">
+      <c r="C28" s="20">
         <v>2388</v>
       </c>
-      <c r="D28" s="21">
+      <c r="D28" s="20">
         <v>3469</v>
       </c>
-      <c r="E28" s="21">
+      <c r="E28" s="20">
         <v>4548</v>
       </c>
-      <c r="F28" s="21">
+      <c r="F28" s="20">
         <v>5590</v>
       </c>
-      <c r="G28" s="21">
+      <c r="G28" s="20">
         <v>6682</v>
       </c>
-      <c r="H28" s="11"/>
-[...4 lines deleted...]
-      <c r="M28" s="23"/>
+      <c r="H28" s="20">
+        <v>7723</v>
+      </c>
+      <c r="I28" s="22"/>
+      <c r="J28" s="22"/>
+      <c r="K28" s="22"/>
+      <c r="L28" s="22"/>
+      <c r="M28" s="22"/>
       <c r="N28" s="10"/>
-      <c r="O28" s="17"/>
+      <c r="O28" s="16"/>
     </row>
     <row r="29" spans="1:15" s="5" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A29" s="30" t="s">
+      <c r="A29" s="29" t="s">
         <v>43</v>
       </c>
-      <c r="B29" s="21">
+      <c r="B29" s="20">
         <v>1307</v>
       </c>
-      <c r="C29" s="21">
+      <c r="C29" s="20">
         <v>2382</v>
       </c>
-      <c r="D29" s="21">
+      <c r="D29" s="20">
         <v>3461</v>
       </c>
-      <c r="E29" s="21">
+      <c r="E29" s="20">
         <v>4539</v>
       </c>
-      <c r="F29" s="21">
+      <c r="F29" s="20">
         <v>5578</v>
       </c>
-      <c r="G29" s="21">
+      <c r="G29" s="20">
         <v>6667</v>
       </c>
-      <c r="H29" s="9"/>
-[...4 lines deleted...]
-      <c r="M29" s="21"/>
+      <c r="H29" s="20">
+        <v>7700</v>
+      </c>
+      <c r="I29" s="20"/>
+      <c r="J29" s="20"/>
+      <c r="K29" s="20"/>
+      <c r="L29" s="20"/>
+      <c r="M29" s="20"/>
       <c r="N29" s="10"/>
-      <c r="O29" s="17"/>
+      <c r="O29" s="16"/>
     </row>
     <row r="30" spans="1:15" s="5" customFormat="1" ht="11.25">
-      <c r="A30" s="29" t="s">
+      <c r="A30" s="28" t="s">
         <v>44</v>
       </c>
-      <c r="B30" s="21">
+      <c r="B30" s="20">
         <v>48</v>
       </c>
-      <c r="C30" s="21">
+      <c r="C30" s="20">
         <v>112</v>
       </c>
-      <c r="D30" s="21">
+      <c r="D30" s="20">
         <v>154</v>
       </c>
-      <c r="E30" s="21">
+      <c r="E30" s="20">
         <v>169</v>
       </c>
-      <c r="F30" s="21">
+      <c r="F30" s="20">
         <v>267</v>
       </c>
-      <c r="G30" s="21">
+      <c r="G30" s="20">
         <v>394</v>
       </c>
-      <c r="H30" s="26"/>
-[...4 lines deleted...]
-      <c r="M30" s="26"/>
+      <c r="H30" s="20">
+        <v>578</v>
+      </c>
+      <c r="I30" s="25"/>
+      <c r="J30" s="25"/>
+      <c r="K30" s="25"/>
+      <c r="L30" s="25"/>
+      <c r="M30" s="25"/>
       <c r="N30" s="10"/>
-      <c r="O30" s="17"/>
+      <c r="O30" s="16"/>
     </row>
     <row r="31" spans="1:15" s="5" customFormat="1" ht="42" customHeight="1">
-      <c r="A31" s="29" t="s">
+      <c r="A31" s="28" t="s">
         <v>45</v>
       </c>
-      <c r="B31" s="21">
+      <c r="B31" s="20">
         <v>48</v>
       </c>
-      <c r="C31" s="21">
+      <c r="C31" s="20">
         <v>53</v>
       </c>
-      <c r="D31" s="21">
+      <c r="D31" s="20">
         <v>65</v>
       </c>
-      <c r="E31" s="21">
+      <c r="E31" s="20">
         <v>80</v>
       </c>
-      <c r="F31" s="21">
+      <c r="F31" s="20">
         <v>99</v>
       </c>
-      <c r="G31" s="21">
+      <c r="G31" s="20">
         <v>121</v>
       </c>
-      <c r="H31" s="11"/>
-[...4 lines deleted...]
-      <c r="M31" s="23"/>
+      <c r="H31" s="20">
+        <v>143</v>
+      </c>
+      <c r="I31" s="22"/>
+      <c r="J31" s="22"/>
+      <c r="K31" s="22"/>
+      <c r="L31" s="22"/>
+      <c r="M31" s="22"/>
       <c r="N31" s="10"/>
-      <c r="O31" s="17"/>
+      <c r="O31" s="16"/>
     </row>
     <row r="32" spans="1:15" s="5" customFormat="1" ht="22.5">
-      <c r="A32" s="29" t="s">
+      <c r="A32" s="28" t="s">
         <v>46</v>
       </c>
-      <c r="B32" s="21">
+      <c r="B32" s="20">
         <v>1</v>
       </c>
-      <c r="C32" s="21">
+      <c r="C32" s="20">
         <v>2</v>
       </c>
-      <c r="D32" s="21">
+      <c r="D32" s="20">
         <v>9</v>
       </c>
-      <c r="E32" s="21">
+      <c r="E32" s="20">
         <v>25</v>
       </c>
-      <c r="F32" s="21">
+      <c r="F32" s="20">
         <v>46</v>
       </c>
-      <c r="G32" s="21">
+      <c r="G32" s="20">
         <v>77</v>
       </c>
-      <c r="H32" s="11"/>
-[...4 lines deleted...]
-      <c r="M32" s="23"/>
+      <c r="H32" s="20">
+        <v>107</v>
+      </c>
+      <c r="I32" s="22"/>
+      <c r="J32" s="22"/>
+      <c r="K32" s="22"/>
+      <c r="L32" s="22"/>
+      <c r="M32" s="22"/>
       <c r="N32" s="10"/>
-      <c r="O32" s="17"/>
+      <c r="O32" s="16"/>
     </row>
     <row r="33" spans="1:15" s="5" customFormat="1" ht="42" customHeight="1">
-      <c r="A33" s="29" t="s">
+      <c r="A33" s="28" t="s">
         <v>47</v>
       </c>
-      <c r="B33" s="21">
+      <c r="B33" s="20">
         <v>69147</v>
       </c>
-      <c r="C33" s="21">
+      <c r="C33" s="20">
         <v>105749</v>
       </c>
-      <c r="D33" s="21">
+      <c r="D33" s="20">
         <v>143892</v>
       </c>
-      <c r="E33" s="21">
+      <c r="E33" s="20">
         <v>183024</v>
       </c>
-      <c r="F33" s="21">
+      <c r="F33" s="20">
         <v>219650</v>
       </c>
-      <c r="G33" s="21">
+      <c r="G33" s="20">
         <v>253899</v>
       </c>
-      <c r="H33" s="11"/>
-[...4 lines deleted...]
-      <c r="M33" s="23"/>
+      <c r="H33" s="20">
+        <v>282910</v>
+      </c>
+      <c r="I33" s="22"/>
+      <c r="J33" s="22"/>
+      <c r="K33" s="22"/>
+      <c r="L33" s="22"/>
+      <c r="M33" s="22"/>
       <c r="N33" s="10"/>
-      <c r="O33" s="17"/>
+      <c r="O33" s="16"/>
     </row>
     <row r="34" spans="1:15" s="5" customFormat="1" ht="40.5" customHeight="1">
-      <c r="A34" s="29" t="s">
+      <c r="A34" s="28" t="s">
         <v>48</v>
       </c>
-      <c r="B34" s="21">
+      <c r="B34" s="20">
         <v>17</v>
       </c>
-      <c r="C34" s="21">
+      <c r="C34" s="20">
         <v>32</v>
       </c>
-      <c r="D34" s="21">
+      <c r="D34" s="20">
         <v>46</v>
       </c>
-      <c r="E34" s="21">
+      <c r="E34" s="20">
         <v>61</v>
       </c>
-      <c r="F34" s="21">
+      <c r="F34" s="20">
         <v>78</v>
       </c>
-      <c r="G34" s="21">
+      <c r="G34" s="20">
         <v>94</v>
       </c>
-      <c r="H34" s="26"/>
-[...4 lines deleted...]
-      <c r="M34" s="26"/>
+      <c r="H34" s="20">
+        <v>111</v>
+      </c>
+      <c r="I34" s="25"/>
+      <c r="J34" s="25"/>
+      <c r="K34" s="25"/>
+      <c r="L34" s="25"/>
+      <c r="M34" s="25"/>
       <c r="N34" s="10"/>
-      <c r="O34" s="17"/>
+      <c r="O34" s="16"/>
     </row>
     <row r="35" spans="1:15" s="5" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A35" s="29" t="s">
+      <c r="A35" s="28" t="s">
         <v>49</v>
       </c>
-      <c r="B35" s="21">
+      <c r="B35" s="20">
         <v>765</v>
       </c>
-      <c r="C35" s="21">
+      <c r="C35" s="20">
         <v>1603</v>
       </c>
-      <c r="D35" s="21">
+      <c r="D35" s="20">
         <v>2441</v>
       </c>
-      <c r="E35" s="21">
+      <c r="E35" s="20">
         <v>3268</v>
       </c>
-      <c r="F35" s="21">
+      <c r="F35" s="20">
         <v>3984</v>
       </c>
-      <c r="G35" s="21">
+      <c r="G35" s="20">
         <v>4701</v>
       </c>
-      <c r="H35" s="9"/>
-[...4 lines deleted...]
-      <c r="M35" s="21"/>
+      <c r="H35" s="20">
+        <v>4963</v>
+      </c>
+      <c r="I35" s="20"/>
+      <c r="J35" s="20"/>
+      <c r="K35" s="20"/>
+      <c r="L35" s="20"/>
+      <c r="M35" s="20"/>
       <c r="N35" s="10"/>
-      <c r="O35" s="17"/>
+      <c r="O35" s="16"/>
     </row>
     <row r="36" spans="1:15" s="5" customFormat="1" ht="43.5" customHeight="1">
-      <c r="A36" s="29" t="s">
+      <c r="A36" s="28" t="s">
         <v>50</v>
       </c>
-      <c r="B36" s="21">
+      <c r="B36" s="20">
         <v>208</v>
       </c>
-      <c r="C36" s="21">
+      <c r="C36" s="20">
         <v>395</v>
       </c>
-      <c r="D36" s="21">
+      <c r="D36" s="20">
         <v>600</v>
       </c>
-      <c r="E36" s="21">
+      <c r="E36" s="20">
         <v>788</v>
       </c>
-      <c r="F36" s="21">
+      <c r="F36" s="20">
         <v>994</v>
       </c>
-      <c r="G36" s="21">
+      <c r="G36" s="20">
         <v>1206</v>
       </c>
-      <c r="H36" s="9"/>
-[...4 lines deleted...]
-      <c r="M36" s="21"/>
+      <c r="H36" s="20">
+        <v>1399</v>
+      </c>
+      <c r="I36" s="20"/>
+      <c r="J36" s="20"/>
+      <c r="K36" s="20"/>
+      <c r="L36" s="20"/>
+      <c r="M36" s="20"/>
       <c r="N36" s="10"/>
-      <c r="O36" s="17"/>
+      <c r="O36" s="16"/>
     </row>
     <row r="37" spans="1:15" s="5" customFormat="1" ht="39.75" customHeight="1">
-      <c r="A37" s="29" t="s">
+      <c r="A37" s="28" t="s">
         <v>51</v>
       </c>
-      <c r="B37" s="21">
+      <c r="B37" s="20">
         <v>2217</v>
       </c>
-      <c r="C37" s="21">
+      <c r="C37" s="20">
         <v>4701</v>
       </c>
-      <c r="D37" s="21">
+      <c r="D37" s="20">
         <v>7490</v>
       </c>
-      <c r="E37" s="21">
+      <c r="E37" s="20">
         <v>9835</v>
       </c>
-      <c r="F37" s="21">
+      <c r="F37" s="20">
         <v>12011</v>
       </c>
-      <c r="G37" s="21">
+      <c r="G37" s="20">
         <v>14189</v>
       </c>
-      <c r="H37" s="9"/>
-[...4 lines deleted...]
-      <c r="M37" s="21"/>
+      <c r="H37" s="20">
+        <v>15701</v>
+      </c>
+      <c r="I37" s="20"/>
+      <c r="J37" s="20"/>
+      <c r="K37" s="20"/>
+      <c r="L37" s="20"/>
+      <c r="M37" s="20"/>
       <c r="N37" s="10"/>
-      <c r="O37" s="17"/>
+      <c r="O37" s="16"/>
     </row>
     <row r="38" spans="1:15" s="5" customFormat="1" ht="42" customHeight="1">
-      <c r="A38" s="29" t="s">
+      <c r="A38" s="28" t="s">
         <v>52</v>
       </c>
-      <c r="B38" s="21">
+      <c r="B38" s="20">
         <v>1911</v>
       </c>
-      <c r="C38" s="21">
+      <c r="C38" s="20">
         <v>4139</v>
       </c>
-      <c r="D38" s="21">
+      <c r="D38" s="20">
         <v>6233</v>
       </c>
-      <c r="E38" s="21">
+      <c r="E38" s="20">
         <v>8563</v>
       </c>
-      <c r="F38" s="21">
+      <c r="F38" s="20">
         <v>10682</v>
       </c>
-      <c r="G38" s="21">
+      <c r="G38" s="20">
         <v>13071</v>
       </c>
-      <c r="H38" s="11"/>
-[...4 lines deleted...]
-      <c r="M38" s="23"/>
+      <c r="H38" s="20">
+        <v>15303</v>
+      </c>
+      <c r="I38" s="22"/>
+      <c r="J38" s="22"/>
+      <c r="K38" s="22"/>
+      <c r="L38" s="22"/>
+      <c r="M38" s="22"/>
       <c r="N38" s="10"/>
-      <c r="O38" s="17"/>
+      <c r="O38" s="16"/>
     </row>
     <row r="39" spans="1:15" s="5" customFormat="1" ht="33.75">
-      <c r="A39" s="29" t="s">
+      <c r="A39" s="28" t="s">
         <v>53</v>
       </c>
-      <c r="B39" s="21">
+      <c r="B39" s="20">
         <v>10</v>
       </c>
-      <c r="C39" s="21">
+      <c r="C39" s="20">
         <v>20</v>
       </c>
-      <c r="D39" s="21">
+      <c r="D39" s="20">
         <v>30</v>
       </c>
-      <c r="E39" s="21">
+      <c r="E39" s="20">
         <v>40</v>
       </c>
-      <c r="F39" s="21">
+      <c r="F39" s="20">
         <v>92</v>
       </c>
-      <c r="G39" s="21">
+      <c r="G39" s="20">
         <v>145</v>
       </c>
-      <c r="H39" s="11"/>
-[...4 lines deleted...]
-      <c r="M39" s="23"/>
+      <c r="H39" s="20">
+        <v>197</v>
+      </c>
+      <c r="I39" s="22"/>
+      <c r="J39" s="22"/>
+      <c r="K39" s="22"/>
+      <c r="L39" s="22"/>
+      <c r="M39" s="22"/>
       <c r="N39" s="10"/>
-      <c r="O39" s="17"/>
+      <c r="O39" s="16"/>
     </row>
     <row r="40" spans="1:15" s="5" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A40" s="29" t="s">
+      <c r="A40" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B40" s="21">
+      <c r="B40" s="20">
         <v>131</v>
       </c>
-      <c r="C40" s="21">
+      <c r="C40" s="20">
         <v>199</v>
       </c>
-      <c r="D40" s="21">
+      <c r="D40" s="20">
         <v>282</v>
       </c>
-      <c r="E40" s="21">
+      <c r="E40" s="20">
         <v>391</v>
       </c>
-      <c r="F40" s="21">
+      <c r="F40" s="20">
         <v>509</v>
       </c>
-      <c r="G40" s="21">
+      <c r="G40" s="20">
         <v>544</v>
       </c>
-      <c r="H40" s="11"/>
-[...4 lines deleted...]
-      <c r="M40" s="23"/>
+      <c r="H40" s="20">
+        <v>634</v>
+      </c>
+      <c r="I40" s="22"/>
+      <c r="J40" s="22"/>
+      <c r="K40" s="22"/>
+      <c r="L40" s="22"/>
+      <c r="M40" s="22"/>
       <c r="N40" s="10"/>
-      <c r="O40" s="17"/>
+      <c r="O40" s="16"/>
     </row>
     <row r="41" spans="1:15" s="5" customFormat="1" ht="11.25">
-      <c r="A41" s="29" t="s">
+      <c r="A41" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B41" s="21">
+      <c r="B41" s="20">
         <v>242</v>
       </c>
-      <c r="C41" s="21">
+      <c r="C41" s="20">
         <v>483</v>
       </c>
-      <c r="D41" s="21">
+      <c r="D41" s="20">
         <v>1672</v>
       </c>
-      <c r="E41" s="21">
+      <c r="E41" s="20">
         <v>2185</v>
       </c>
-      <c r="F41" s="21">
+      <c r="F41" s="20">
         <v>2363</v>
       </c>
-      <c r="G41" s="21">
+      <c r="G41" s="20">
         <v>2925</v>
       </c>
-      <c r="H41" s="11"/>
-[...4 lines deleted...]
-      <c r="M41" s="23"/>
+      <c r="H41" s="20">
+        <v>3171</v>
+      </c>
+      <c r="I41" s="22"/>
+      <c r="J41" s="22"/>
+      <c r="K41" s="22"/>
+      <c r="L41" s="22"/>
+      <c r="M41" s="22"/>
       <c r="N41" s="10"/>
-      <c r="O41" s="17"/>
+      <c r="O41" s="16"/>
     </row>
     <row r="42" spans="1:15" s="5" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A42" s="29" t="s">
+      <c r="A42" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B42" s="22" t="s">
+      <c r="B42" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="C42" s="21">
+      <c r="C42" s="20">
         <v>23</v>
       </c>
-      <c r="D42" s="21">
+      <c r="D42" s="20">
         <v>39</v>
       </c>
-      <c r="E42" s="21">
+      <c r="E42" s="20">
         <v>68</v>
       </c>
-      <c r="F42" s="21">
+      <c r="F42" s="20">
         <v>92</v>
       </c>
-      <c r="G42" s="21">
+      <c r="G42" s="20">
         <v>122</v>
       </c>
-      <c r="H42" s="9"/>
-[...4 lines deleted...]
-      <c r="M42" s="21"/>
+      <c r="H42" s="20">
+        <v>152</v>
+      </c>
+      <c r="I42" s="20"/>
+      <c r="J42" s="20"/>
+      <c r="K42" s="20"/>
+      <c r="L42" s="20"/>
+      <c r="M42" s="20"/>
       <c r="N42" s="10"/>
-      <c r="O42" s="17"/>
+      <c r="O42" s="16"/>
     </row>
     <row r="43" spans="1:15" s="5" customFormat="1" ht="49.5" customHeight="1">
-      <c r="A43" s="29" t="s">
+      <c r="A43" s="28" t="s">
         <v>57</v>
       </c>
-      <c r="B43" s="21">
+      <c r="B43" s="20">
         <v>53</v>
       </c>
-      <c r="C43" s="21">
+      <c r="C43" s="20">
         <v>114</v>
       </c>
-      <c r="D43" s="21">
+      <c r="D43" s="20">
         <v>175</v>
       </c>
-      <c r="E43" s="21">
+      <c r="E43" s="20">
         <v>236</v>
       </c>
-      <c r="F43" s="21">
+      <c r="F43" s="20">
         <v>313</v>
       </c>
-      <c r="G43" s="21">
+      <c r="G43" s="20">
         <v>390</v>
       </c>
-      <c r="H43" s="9"/>
-[...4 lines deleted...]
-      <c r="M43" s="21"/>
+      <c r="H43" s="20">
+        <v>465</v>
+      </c>
+      <c r="I43" s="20"/>
+      <c r="J43" s="20"/>
+      <c r="K43" s="20"/>
+      <c r="L43" s="20"/>
+      <c r="M43" s="20"/>
       <c r="N43" s="10"/>
-      <c r="O43" s="17"/>
+      <c r="O43" s="16"/>
     </row>
     <row r="44" spans="1:15" s="5" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A44" s="29" t="s">
+      <c r="A44" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="B44" s="21">
+      <c r="B44" s="20">
         <v>0</v>
       </c>
-      <c r="C44" s="21">
+      <c r="C44" s="20">
         <v>1</v>
       </c>
-      <c r="D44" s="21">
+      <c r="D44" s="20">
         <v>1</v>
       </c>
-      <c r="E44" s="21">
+      <c r="E44" s="20">
         <v>1</v>
       </c>
-      <c r="F44" s="21">
+      <c r="F44" s="20">
         <v>1</v>
       </c>
-      <c r="G44" s="21">
+      <c r="G44" s="20">
         <v>2</v>
       </c>
-      <c r="H44" s="9"/>
-[...4 lines deleted...]
-      <c r="M44" s="21"/>
+      <c r="H44" s="20">
+        <v>2</v>
+      </c>
+      <c r="I44" s="20"/>
+      <c r="J44" s="20"/>
+      <c r="K44" s="20"/>
+      <c r="L44" s="20"/>
+      <c r="M44" s="20"/>
       <c r="N44" s="10"/>
-      <c r="O44" s="17"/>
+      <c r="O44" s="16"/>
     </row>
     <row r="45" spans="1:15" s="5" customFormat="1" ht="38.25" customHeight="1">
-      <c r="A45" s="29" t="s">
+      <c r="A45" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="B45" s="21">
+      <c r="B45" s="20">
         <v>1711</v>
       </c>
-      <c r="C45" s="21">
+      <c r="C45" s="20">
         <v>4481</v>
       </c>
-      <c r="D45" s="21">
+      <c r="D45" s="20">
         <v>6732</v>
       </c>
-      <c r="E45" s="21">
+      <c r="E45" s="20">
         <v>8716</v>
       </c>
-      <c r="F45" s="21">
+      <c r="F45" s="20">
         <v>10983</v>
       </c>
-      <c r="G45" s="21">
+      <c r="G45" s="20">
         <v>13619</v>
       </c>
-      <c r="H45" s="9"/>
-[...4 lines deleted...]
-      <c r="M45" s="21"/>
+      <c r="H45" s="20">
+        <v>16207</v>
+      </c>
+      <c r="I45" s="20"/>
+      <c r="J45" s="20"/>
+      <c r="K45" s="20"/>
+      <c r="L45" s="20"/>
+      <c r="M45" s="20"/>
       <c r="N45" s="10"/>
-      <c r="O45" s="17"/>
+      <c r="O45" s="16"/>
     </row>
     <row r="46" spans="1:15" s="5" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A46" s="28" t="s">
+      <c r="A46" s="27" t="s">
         <v>60</v>
       </c>
-      <c r="B46" s="22"/>
-[...2 lines deleted...]
-      <c r="E46" s="22"/>
+      <c r="B46" s="21"/>
+      <c r="C46" s="21"/>
+      <c r="D46" s="24"/>
+      <c r="E46" s="21"/>
       <c r="F46" s="9"/>
       <c r="G46" s="9"/>
-      <c r="H46" s="9"/>
-[...4 lines deleted...]
-      <c r="M46" s="21"/>
+      <c r="H46" s="25"/>
+      <c r="I46" s="20"/>
+      <c r="J46" s="20"/>
+      <c r="K46" s="20"/>
+      <c r="L46" s="20"/>
+      <c r="M46" s="20"/>
       <c r="N46" s="10"/>
-      <c r="O46" s="17"/>
+      <c r="O46" s="16"/>
     </row>
     <row r="47" spans="1:15" s="5" customFormat="1" ht="40.5" customHeight="1">
-      <c r="A47" s="29" t="s">
+      <c r="A47" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="B47" s="22" t="s">
+      <c r="B47" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="C47" s="23">
+      <c r="C47" s="22">
         <v>213.5</v>
       </c>
-      <c r="D47" s="23">
+      <c r="D47" s="22">
         <v>275.3</v>
       </c>
-      <c r="E47" s="23">
+      <c r="E47" s="22">
         <v>589.4</v>
       </c>
-      <c r="F47" s="23">
+      <c r="F47" s="22">
         <v>816.9</v>
       </c>
-      <c r="G47" s="23">
+      <c r="G47" s="22">
         <v>1121.4000000000001</v>
       </c>
-      <c r="H47" s="9"/>
-[...4 lines deleted...]
-      <c r="M47" s="21"/>
+      <c r="H47" s="22">
+        <v>1256.2</v>
+      </c>
+      <c r="I47" s="20"/>
+      <c r="J47" s="20"/>
+      <c r="K47" s="20"/>
+      <c r="L47" s="20"/>
+      <c r="M47" s="20"/>
       <c r="N47" s="10"/>
-      <c r="O47" s="17"/>
+      <c r="O47" s="16"/>
     </row>
     <row r="48" spans="1:15" s="5" customFormat="1" ht="36.75" customHeight="1">
-      <c r="A48" s="30" t="s">
+      <c r="A48" s="29" t="s">
         <v>61</v>
       </c>
-      <c r="B48" s="22" t="s">
+      <c r="B48" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="C48" s="23">
+      <c r="C48" s="22">
         <v>213.5</v>
       </c>
-      <c r="D48" s="23">
+      <c r="D48" s="22">
         <v>275.3</v>
       </c>
-      <c r="E48" s="23">
+      <c r="E48" s="22">
         <v>589.4</v>
       </c>
-      <c r="F48" s="23">
+      <c r="F48" s="22">
         <v>816.9</v>
       </c>
-      <c r="G48" s="23">
+      <c r="G48" s="22">
         <v>1121.4000000000001</v>
       </c>
-      <c r="H48" s="31"/>
-[...6 lines deleted...]
-      <c r="O48" s="17"/>
+      <c r="H48" s="22">
+        <v>1256.2</v>
+      </c>
+      <c r="I48" s="30"/>
+      <c r="J48" s="30"/>
+      <c r="K48" s="30"/>
+      <c r="L48" s="30"/>
+      <c r="M48" s="30"/>
+      <c r="N48" s="17"/>
+      <c r="O48" s="16"/>
     </row>
     <row r="49" spans="1:11" ht="23.25">
-      <c r="A49" s="29" t="s">
+      <c r="A49" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="B49" s="23">
+      <c r="B49" s="22">
         <v>2241.3000000000002</v>
       </c>
-      <c r="C49" s="23">
+      <c r="C49" s="22">
         <v>3535.3</v>
       </c>
-      <c r="D49" s="23">
+      <c r="D49" s="22">
         <v>4301.3</v>
       </c>
-      <c r="E49" s="23">
+      <c r="E49" s="22">
         <v>7001.3</v>
       </c>
-      <c r="F49" s="23">
+      <c r="F49" s="22">
         <v>9658.2999999999993</v>
       </c>
-      <c r="G49" s="23">
+      <c r="G49" s="22">
         <v>14926.3</v>
       </c>
-      <c r="H49" s="16"/>
-[...2 lines deleted...]
-      <c r="K49" s="20"/>
+      <c r="H49" s="22">
+        <v>19456.3</v>
+      </c>
+      <c r="I49" s="15"/>
+      <c r="J49" s="19"/>
+      <c r="K49" s="19"/>
     </row>
     <row r="50" spans="1:11" ht="34.5">
-      <c r="A50" s="29" t="s">
+      <c r="A50" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="B50" s="23">
+      <c r="B50" s="22">
         <v>13070.2</v>
       </c>
-      <c r="C50" s="23">
+      <c r="C50" s="22">
         <v>23579</v>
       </c>
-      <c r="D50" s="23">
+      <c r="D50" s="22">
         <v>32640.2</v>
       </c>
-      <c r="E50" s="23">
+      <c r="E50" s="22">
         <v>45861.3</v>
       </c>
-      <c r="F50" s="23">
+      <c r="F50" s="22">
         <v>63438.8</v>
       </c>
-      <c r="G50" s="23">
+      <c r="G50" s="22">
         <v>81860.5</v>
       </c>
+      <c r="H50" s="22">
+        <v>101204.5</v>
+      </c>
     </row>
     <row r="51" spans="1:11" ht="27" customHeight="1">
-      <c r="A51" s="29" t="s">
+      <c r="A51" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="B51" s="23">
+      <c r="B51" s="22">
         <v>134682</v>
       </c>
-      <c r="C51" s="23">
+      <c r="C51" s="22">
         <v>259790</v>
       </c>
-      <c r="D51" s="23">
+      <c r="D51" s="22">
         <v>347800</v>
       </c>
-      <c r="E51" s="23">
+      <c r="E51" s="22">
         <v>397522</v>
       </c>
-      <c r="F51" s="23">
+      <c r="F51" s="22">
         <v>524045</v>
       </c>
-      <c r="G51" s="23">
+      <c r="G51" s="22">
         <v>606985</v>
       </c>
+      <c r="H51" s="22">
+        <v>667479</v>
+      </c>
     </row>
     <row r="52" spans="1:11">
-      <c r="A52" s="28" t="s">
+      <c r="A52" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="B52" s="22"/>
-[...1 lines deleted...]
-      <c r="E52" s="22"/>
+      <c r="B52" s="21"/>
+      <c r="C52" s="21"/>
+      <c r="E52" s="21"/>
+      <c r="H52" s="25"/>
     </row>
     <row r="53" spans="1:11">
-      <c r="A53" s="28" t="s">
+      <c r="A53" s="27" t="s">
         <v>66</v>
       </c>
-      <c r="B53" s="22"/>
-[...1 lines deleted...]
-      <c r="E53" s="22"/>
+      <c r="B53" s="21"/>
+      <c r="C53" s="21"/>
+      <c r="E53" s="21"/>
+      <c r="H53" s="25"/>
     </row>
     <row r="54" spans="1:11">
-      <c r="A54" s="29" t="s">
+      <c r="A54" s="28" t="s">
         <v>67</v>
       </c>
-      <c r="B54" s="23">
+      <c r="B54" s="22">
         <v>262.7</v>
       </c>
-      <c r="C54" s="23">
+      <c r="C54" s="22">
         <v>406.7</v>
       </c>
-      <c r="D54" s="23">
+      <c r="D54" s="22">
         <v>550.70000000000005</v>
       </c>
-      <c r="E54" s="23">
+      <c r="E54" s="22">
         <v>694.7</v>
       </c>
-      <c r="F54" s="23">
+      <c r="F54" s="22">
         <v>838.7</v>
       </c>
-      <c r="G54" s="23">
+      <c r="G54" s="22">
         <v>982.7</v>
       </c>
+      <c r="H54" s="22">
+        <v>1126.7</v>
+      </c>
     </row>
     <row r="55" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A55" s="29" t="s">
+      <c r="A55" s="28" t="s">
         <v>68</v>
       </c>
-      <c r="B55" s="23">
+      <c r="B55" s="22">
         <v>31.9</v>
       </c>
-      <c r="C55" s="23">
+      <c r="C55" s="22">
         <v>93</v>
       </c>
-      <c r="D55" s="23">
+      <c r="D55" s="22">
         <v>136.5</v>
       </c>
-      <c r="E55" s="23">
+      <c r="E55" s="22">
         <v>192</v>
       </c>
-      <c r="F55" s="23">
+      <c r="F55" s="22">
         <v>244.2</v>
       </c>
-      <c r="G55" s="23">
+      <c r="G55" s="22">
         <v>286.10000000000002</v>
       </c>
+      <c r="H55" s="22">
+        <v>339.1</v>
+      </c>
     </row>
     <row r="56" spans="1:11" ht="24.75" customHeight="1">
-      <c r="A56" s="30" t="s">
+      <c r="A56" s="29" t="s">
         <v>69</v>
       </c>
-      <c r="B56" s="23">
+      <c r="B56" s="22">
         <v>28.2</v>
       </c>
-      <c r="C56" s="23">
+      <c r="C56" s="22">
         <v>88.1</v>
       </c>
-      <c r="D56" s="23">
+      <c r="D56" s="22">
         <v>130.30000000000001</v>
       </c>
-      <c r="E56" s="23">
+      <c r="E56" s="22">
         <v>184.6</v>
       </c>
-      <c r="F56" s="23">
+      <c r="F56" s="22">
         <v>235.5</v>
       </c>
-      <c r="G56" s="23">
+      <c r="G56" s="22">
         <v>276.10000000000002</v>
       </c>
+      <c r="H56" s="22">
+        <v>328.1</v>
+      </c>
     </row>
     <row r="57" spans="1:11" ht="34.5">
-      <c r="A57" s="29" t="s">
+      <c r="A57" s="28" t="s">
         <v>70</v>
       </c>
-      <c r="B57" s="23">
+      <c r="B57" s="22">
         <v>5</v>
       </c>
-      <c r="C57" s="23">
+      <c r="C57" s="22">
         <v>3805.1</v>
       </c>
-      <c r="D57" s="23">
+      <c r="D57" s="22">
         <v>7605.1</v>
       </c>
-      <c r="E57" s="23">
+      <c r="E57" s="22">
         <v>11405.2</v>
       </c>
-      <c r="F57" s="23">
+      <c r="F57" s="22">
         <v>13946.1</v>
       </c>
-      <c r="G57" s="23">
+      <c r="G57" s="22">
         <v>16487</v>
       </c>
+      <c r="H57" s="22">
+        <v>19027.900000000001</v>
+      </c>
     </row>
     <row r="58" spans="1:11" ht="39" customHeight="1">
-      <c r="A58" s="29" t="s">
+      <c r="A58" s="28" t="s">
         <v>71</v>
       </c>
-      <c r="B58" s="21">
+      <c r="B58" s="20">
         <v>4695</v>
       </c>
-      <c r="C58" s="21">
+      <c r="C58" s="20">
         <v>32430</v>
       </c>
-      <c r="D58" s="21">
+      <c r="D58" s="20">
         <v>60164</v>
       </c>
-      <c r="E58" s="21">
+      <c r="E58" s="20">
         <v>87899</v>
       </c>
-      <c r="F58" s="21">
+      <c r="F58" s="20">
         <v>87899</v>
       </c>
-      <c r="G58" s="21">
+      <c r="G58" s="20">
         <v>87899</v>
       </c>
+      <c r="H58" s="20">
+        <v>87899</v>
+      </c>
     </row>
     <row r="59" spans="1:11">
-      <c r="A59" s="28" t="s">
+      <c r="A59" s="27" t="s">
         <v>72</v>
       </c>
-      <c r="B59" s="22"/>
-[...1 lines deleted...]
-      <c r="E59" s="22"/>
+      <c r="B59" s="21"/>
+      <c r="C59" s="21"/>
+      <c r="E59" s="21"/>
+      <c r="H59" s="25"/>
     </row>
     <row r="60" spans="1:11" ht="23.25">
-      <c r="A60" s="29" t="s">
+      <c r="A60" s="28" t="s">
         <v>73</v>
       </c>
-      <c r="B60" s="21">
+      <c r="B60" s="20">
         <v>612</v>
       </c>
-      <c r="C60" s="21">
+      <c r="C60" s="20">
         <v>2941</v>
       </c>
-      <c r="D60" s="21">
+      <c r="D60" s="20">
         <v>5270</v>
       </c>
-      <c r="E60" s="21">
+      <c r="E60" s="20">
         <v>11563</v>
       </c>
-      <c r="F60" s="21">
+      <c r="F60" s="20">
         <v>12788</v>
       </c>
-      <c r="G60" s="21">
+      <c r="G60" s="20">
         <v>14013</v>
       </c>
+      <c r="H60" s="20">
+        <v>15071</v>
+      </c>
     </row>
     <row r="61" spans="1:11" ht="38.25" customHeight="1">
-      <c r="A61" s="29" t="s">
+      <c r="A61" s="28" t="s">
         <v>74</v>
       </c>
-      <c r="B61" s="21">
+      <c r="B61" s="20">
         <v>285</v>
       </c>
-      <c r="C61" s="21">
+      <c r="C61" s="20">
         <v>570</v>
       </c>
-      <c r="D61" s="21">
+      <c r="D61" s="20">
         <v>855</v>
       </c>
-      <c r="E61" s="21">
+      <c r="E61" s="20">
         <v>1140</v>
       </c>
-      <c r="F61" s="21">
+      <c r="F61" s="20">
         <v>1708</v>
       </c>
-      <c r="G61" s="21">
+      <c r="G61" s="20">
         <v>2276</v>
       </c>
+      <c r="H61" s="20">
+        <v>2655</v>
+      </c>
     </row>
     <row r="62" spans="1:11" ht="42.75" customHeight="1">
-      <c r="A62" s="29" t="s">
+      <c r="A62" s="28" t="s">
         <v>75</v>
       </c>
-      <c r="B62" s="21">
+      <c r="B62" s="20">
         <v>512</v>
       </c>
-      <c r="C62" s="21">
+      <c r="C62" s="20">
         <v>2557</v>
       </c>
-      <c r="D62" s="21">
+      <c r="D62" s="20">
         <v>6759</v>
       </c>
-      <c r="E62" s="21">
+      <c r="E62" s="20">
         <v>8737</v>
       </c>
-      <c r="F62" s="21">
+      <c r="F62" s="20">
         <v>9679</v>
       </c>
-      <c r="G62" s="21">
+      <c r="G62" s="20">
         <v>10621</v>
       </c>
+      <c r="H62" s="20">
+        <v>11307</v>
+      </c>
     </row>
     <row r="63" spans="1:11" ht="34.5">
-      <c r="A63" s="29" t="s">
+      <c r="A63" s="28" t="s">
         <v>76</v>
       </c>
-      <c r="B63" s="21">
+      <c r="B63" s="20">
         <v>688</v>
       </c>
-      <c r="C63" s="21">
+      <c r="C63" s="20">
         <v>1376</v>
       </c>
-      <c r="D63" s="21">
+      <c r="D63" s="20">
         <v>2064</v>
       </c>
-      <c r="E63" s="21">
+      <c r="E63" s="20">
         <v>2752</v>
       </c>
-      <c r="F63" s="21">
+      <c r="F63" s="20">
         <v>3440</v>
       </c>
-      <c r="G63" s="21">
+      <c r="G63" s="20">
         <v>4129</v>
       </c>
+      <c r="H63" s="20">
+        <v>4295</v>
+      </c>
     </row>
     <row r="64" spans="1:11">
-      <c r="A64" s="29" t="s">
+      <c r="A64" s="28" t="s">
         <v>77</v>
       </c>
-      <c r="B64" s="21">
+      <c r="B64" s="20">
         <v>792</v>
       </c>
-      <c r="C64" s="21">
+      <c r="C64" s="20">
         <v>2509</v>
       </c>
-      <c r="D64" s="21">
+      <c r="D64" s="20">
         <v>4226</v>
       </c>
-      <c r="E64" s="21">
+      <c r="E64" s="20">
         <v>5944</v>
       </c>
-      <c r="F64" s="21">
+      <c r="F64" s="20">
         <v>6735</v>
       </c>
-      <c r="G64" s="21">
+      <c r="G64" s="20">
         <v>7527</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="29" t="s">
+      <c r="H64" s="20">
+        <v>7527</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="30.75" customHeight="1">
+      <c r="A65" s="28" t="s">
         <v>78</v>
       </c>
-      <c r="B65" s="23">
+      <c r="B65" s="22">
         <v>421</v>
       </c>
-      <c r="C65" s="23">
+      <c r="C65" s="22">
         <v>1006.7</v>
       </c>
-      <c r="D65" s="23">
+      <c r="D65" s="22">
         <v>1685.3</v>
       </c>
-      <c r="E65" s="23">
+      <c r="E65" s="22">
         <v>2040</v>
       </c>
-      <c r="F65" s="23">
+      <c r="F65" s="22">
         <v>2369.3000000000002</v>
       </c>
-      <c r="G65" s="23">
+      <c r="G65" s="22">
         <v>2689.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="29" t="s">
+      <c r="H65" s="22">
+        <v>3070</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="45.75">
+      <c r="A66" s="28" t="s">
         <v>79</v>
       </c>
-      <c r="B66" s="21">
+      <c r="B66" s="20">
         <v>256</v>
       </c>
-      <c r="C66" s="21">
+      <c r="C66" s="20">
         <v>1228</v>
       </c>
-      <c r="D66" s="21">
+      <c r="D66" s="20">
         <v>2199</v>
       </c>
-      <c r="E66" s="21">
+      <c r="E66" s="20">
         <v>3171</v>
       </c>
-      <c r="F66" s="21">
+      <c r="F66" s="20">
         <v>3357</v>
       </c>
-      <c r="G66" s="21">
+      <c r="G66" s="20">
         <v>3543</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="28" t="s">
+      <c r="H66" s="20">
+        <v>3595</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="27" t="s">
         <v>80</v>
       </c>
-      <c r="B67" s="22"/>
-[...4 lines deleted...]
-      <c r="A68" s="29" t="s">
+      <c r="B67" s="21"/>
+      <c r="C67" s="21"/>
+      <c r="E67" s="21"/>
+      <c r="H67" s="25"/>
+    </row>
+    <row r="68" spans="1:8" ht="51.75" customHeight="1">
+      <c r="A68" s="28" t="s">
         <v>81</v>
       </c>
-      <c r="B68" s="23">
+      <c r="B68" s="22">
         <v>141.30000000000001</v>
       </c>
-      <c r="C68" s="23">
+      <c r="C68" s="22">
         <v>142.19999999999999</v>
       </c>
-      <c r="D68" s="23">
+      <c r="D68" s="22">
         <v>143</v>
       </c>
-      <c r="E68" s="23">
+      <c r="E68" s="22">
         <v>143.80000000000001</v>
       </c>
-      <c r="F68" s="23">
+      <c r="F68" s="22">
         <v>143.80000000000001</v>
       </c>
-      <c r="G68" s="23">
+      <c r="G68" s="22">
         <v>143.80000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="29" t="s">
+      <c r="H68" s="22">
+        <v>143.80000000000001</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="23.25">
+      <c r="A69" s="28" t="s">
         <v>82</v>
       </c>
-      <c r="B69" s="23">
+      <c r="B69" s="22">
         <v>7.5</v>
       </c>
-      <c r="C69" s="23">
+      <c r="C69" s="22">
         <v>14.2</v>
       </c>
-      <c r="D69" s="23">
+      <c r="D69" s="22">
         <v>20.8</v>
       </c>
-      <c r="E69" s="23">
+      <c r="E69" s="22">
         <v>27.5</v>
       </c>
-      <c r="F69" s="23">
+      <c r="F69" s="22">
         <v>31.7</v>
       </c>
-      <c r="G69" s="23">
+      <c r="G69" s="22">
         <v>36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="30" t="s">
+      <c r="H69" s="22">
+        <v>40.200000000000003</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="57">
+      <c r="A70" s="29" t="s">
         <v>83</v>
       </c>
-      <c r="B70" s="23">
+      <c r="B70" s="22">
         <v>5.5</v>
       </c>
-      <c r="C70" s="23">
+      <c r="C70" s="22">
         <v>11.4</v>
       </c>
-      <c r="D70" s="23">
+      <c r="D70" s="22">
         <v>17.3</v>
       </c>
-      <c r="E70" s="23">
+      <c r="E70" s="22">
         <v>23.2</v>
       </c>
-      <c r="F70" s="23">
+      <c r="F70" s="22">
         <v>25.9</v>
       </c>
-      <c r="G70" s="23">
+      <c r="G70" s="22">
         <v>28.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="28" t="s">
+      <c r="H70" s="22">
+        <v>31.3</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="45.75">
+      <c r="A71" s="27" t="s">
         <v>84</v>
       </c>
-      <c r="B71" s="22"/>
-[...4 lines deleted...]
-      <c r="A72" s="29" t="s">
+      <c r="B71" s="21"/>
+      <c r="C71" s="21"/>
+      <c r="E71" s="21"/>
+      <c r="H71" s="25"/>
+    </row>
+    <row r="72" spans="1:8" ht="34.5">
+      <c r="A72" s="28" t="s">
         <v>85</v>
       </c>
-      <c r="B72" s="23">
+      <c r="B72" s="22">
         <v>10.7</v>
       </c>
-      <c r="C72" s="23">
+      <c r="C72" s="22">
         <v>28.2</v>
       </c>
-      <c r="D72" s="23">
+      <c r="D72" s="22">
         <v>45.7</v>
       </c>
-      <c r="E72" s="23">
+      <c r="E72" s="22">
         <v>63.2</v>
       </c>
-      <c r="F72" s="23">
+      <c r="F72" s="22">
         <v>73.099999999999994</v>
       </c>
-      <c r="G72" s="23">
+      <c r="G72" s="22">
         <v>83</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="29" t="s">
+      <c r="H72" s="22">
+        <v>88.5</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="20.25" customHeight="1">
+      <c r="A73" s="28" t="s">
         <v>86</v>
       </c>
-      <c r="B73" s="22" t="s">
+      <c r="B73" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="C73" s="21">
+      <c r="C73" s="20">
         <v>2911</v>
       </c>
-      <c r="D73" s="21">
+      <c r="D73" s="20">
         <v>5822</v>
       </c>
-      <c r="E73" s="21">
+      <c r="E73" s="20">
         <v>8733</v>
       </c>
-      <c r="F73" s="21">
+      <c r="F73" s="20">
         <v>8733</v>
       </c>
-      <c r="G73" s="21">
+      <c r="G73" s="20">
         <v>8733</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A74" s="29" t="s">
+      <c r="H73" s="20">
+        <v>8733</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" s="28" t="s">
         <v>87</v>
       </c>
-      <c r="B74" s="21">
+      <c r="B74" s="20">
         <v>85</v>
       </c>
-      <c r="C74" s="21">
+      <c r="C74" s="20">
         <v>1236</v>
       </c>
-      <c r="D74" s="21">
+      <c r="D74" s="20">
         <v>2388</v>
       </c>
-      <c r="E74" s="21">
+      <c r="E74" s="20">
         <v>3539</v>
       </c>
-      <c r="F74" s="21">
+      <c r="F74" s="20">
         <v>3624</v>
       </c>
-      <c r="G74" s="21">
+      <c r="G74" s="20">
         <v>3709</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A75" s="28" t="s">
+      <c r="H74" s="20">
+        <v>3709</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" s="27" t="s">
         <v>88</v>
       </c>
-      <c r="B75" s="22"/>
-[...4 lines deleted...]
-      <c r="A76" s="29" t="s">
+      <c r="B75" s="21"/>
+      <c r="C75" s="21"/>
+      <c r="E75" s="21"/>
+      <c r="H75" s="25"/>
+    </row>
+    <row r="76" spans="1:8" ht="34.5">
+      <c r="A76" s="28" t="s">
         <v>89</v>
       </c>
-      <c r="B76" s="21">
+      <c r="B76" s="20">
         <v>801</v>
       </c>
-      <c r="C76" s="21">
+      <c r="C76" s="20">
         <v>1970</v>
       </c>
-      <c r="D76" s="21">
+      <c r="D76" s="20">
         <v>3140</v>
       </c>
-      <c r="E76" s="21">
+      <c r="E76" s="20">
         <v>4310</v>
       </c>
-      <c r="F76" s="21">
+      <c r="F76" s="20">
         <v>5242</v>
       </c>
-      <c r="G76" s="21">
+      <c r="G76" s="20">
         <v>6175</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="29" t="s">
+      <c r="H76" s="20">
+        <v>7125</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="23.25">
+      <c r="A77" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="B77" s="21">
+      <c r="B77" s="20">
         <v>136988</v>
       </c>
-      <c r="C77" s="21">
+      <c r="C77" s="20">
         <v>620379</v>
       </c>
-      <c r="D77" s="21">
+      <c r="D77" s="20">
         <v>929816</v>
       </c>
-      <c r="E77" s="21">
+      <c r="E77" s="20">
         <v>1225688</v>
       </c>
-      <c r="F77" s="21">
+      <c r="F77" s="20">
         <v>1410777</v>
       </c>
-      <c r="G77" s="21">
+      <c r="G77" s="20">
         <v>1569028</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" s="29" t="s">
+      <c r="H77" s="20">
+        <v>1903330</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" s="28" t="s">
         <v>90</v>
       </c>
-      <c r="B78" s="21">
+      <c r="B78" s="20">
         <v>136295</v>
       </c>
-      <c r="C78" s="21">
+      <c r="C78" s="20">
         <v>283254</v>
       </c>
-      <c r="D78" s="21">
+      <c r="D78" s="20">
         <v>430212</v>
       </c>
-      <c r="E78" s="21">
+      <c r="E78" s="20">
         <v>577170</v>
       </c>
-      <c r="F78" s="21">
+      <c r="F78" s="20">
         <v>678411</v>
       </c>
-      <c r="G78" s="21">
+      <c r="G78" s="20">
         <v>779651</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="29" t="s">
+      <c r="H78" s="20">
+        <v>880891</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="45.75">
+      <c r="A79" s="28" t="s">
         <v>91</v>
       </c>
-      <c r="B79" s="21">
+      <c r="B79" s="20">
         <v>112364</v>
       </c>
-      <c r="C79" s="21">
+      <c r="C79" s="20">
         <v>142297</v>
       </c>
-      <c r="D79" s="21">
+      <c r="D79" s="20">
         <v>172231</v>
       </c>
-      <c r="E79" s="21">
+      <c r="E79" s="20">
         <v>202164</v>
       </c>
-      <c r="F79" s="21">
+      <c r="F79" s="20">
         <v>331866</v>
       </c>
-      <c r="G79" s="21">
+      <c r="G79" s="20">
         <v>461568</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="29" t="s">
+      <c r="H79" s="20">
+        <v>591270</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="45.75">
+      <c r="A80" s="28" t="s">
         <v>92</v>
       </c>
-      <c r="B80" s="21">
+      <c r="B80" s="20">
         <v>971</v>
       </c>
-      <c r="C80" s="21">
+      <c r="C80" s="20">
         <v>4499</v>
       </c>
-      <c r="D80" s="21">
+      <c r="D80" s="20">
         <v>8027</v>
       </c>
-      <c r="E80" s="21">
+      <c r="E80" s="20">
         <v>11555</v>
       </c>
-      <c r="F80" s="21">
+      <c r="F80" s="20">
         <v>13323</v>
       </c>
-      <c r="G80" s="21">
+      <c r="G80" s="20">
         <v>15092</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A81" s="28" t="s">
+      <c r="H80" s="20">
+        <v>16861</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="23.25">
+      <c r="A81" s="27" t="s">
         <v>93</v>
       </c>
-      <c r="B81" s="22"/>
-[...4 lines deleted...]
-      <c r="A82" s="29" t="s">
+      <c r="B81" s="21"/>
+      <c r="C81" s="21"/>
+      <c r="E81" s="21"/>
+      <c r="H81" s="25"/>
+    </row>
+    <row r="82" spans="1:8" ht="34.5">
+      <c r="A82" s="28" t="s">
         <v>94</v>
       </c>
-      <c r="B82" s="23">
+      <c r="B82" s="22">
         <v>346.4</v>
       </c>
-      <c r="C82" s="23">
+      <c r="C82" s="22">
         <v>681.7</v>
       </c>
-      <c r="D82" s="23">
+      <c r="D82" s="22">
         <v>1128.8</v>
       </c>
-      <c r="E82" s="23">
+      <c r="E82" s="22">
         <v>1230.2</v>
       </c>
-      <c r="F82" s="23">
+      <c r="F82" s="22">
         <v>1726</v>
       </c>
-      <c r="G82" s="23">
+      <c r="G82" s="22">
         <v>2205.8000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A83" s="30" t="s">
+      <c r="H82" s="22">
+        <v>2702.6</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="23.25">
+      <c r="A83" s="29" t="s">
         <v>95</v>
       </c>
-      <c r="B83" s="22" t="s">
+      <c r="B83" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="C83" s="23">
+      <c r="C83" s="22">
         <v>328.7</v>
       </c>
-      <c r="D83" s="23">
+      <c r="D83" s="22">
         <v>535.5</v>
       </c>
-      <c r="E83" s="23">
+      <c r="E83" s="22">
         <v>559.6</v>
       </c>
-      <c r="F83" s="23">
+      <c r="F83" s="22">
         <v>761.5</v>
       </c>
-      <c r="G83" s="23">
+      <c r="G83" s="22">
         <v>967.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A84" s="30" t="s">
+      <c r="H83" s="22">
+        <v>1171.0999999999999</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="23.25">
+      <c r="A84" s="29" t="s">
         <v>96</v>
       </c>
-      <c r="B84" s="22" t="s">
+      <c r="B84" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="C84" s="23">
+      <c r="C84" s="22">
         <v>48.4</v>
       </c>
-      <c r="D84" s="23">
+      <c r="D84" s="22">
         <v>78.400000000000006</v>
       </c>
-      <c r="E84" s="23">
+      <c r="E84" s="22">
         <v>85.8</v>
       </c>
-      <c r="F84" s="23">
+      <c r="F84" s="22">
         <v>123.5</v>
       </c>
-      <c r="G84" s="23">
+      <c r="G84" s="22">
         <v>163</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A85" s="30" t="s">
+      <c r="H84" s="22">
+        <v>206.8</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="30" customHeight="1">
+      <c r="A85" s="29" t="s">
         <v>97</v>
       </c>
-      <c r="B85" s="22" t="s">
+      <c r="B85" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="C85" s="23">
+      <c r="C85" s="22">
         <v>269.2</v>
       </c>
-      <c r="D85" s="23">
+      <c r="D85" s="22">
         <v>456.5</v>
       </c>
-      <c r="E85" s="23">
+      <c r="E85" s="22">
         <v>489.5</v>
       </c>
-      <c r="F85" s="23">
+      <c r="F85" s="22">
         <v>690.7</v>
       </c>
-      <c r="G85" s="23">
+      <c r="G85" s="22">
         <v>889.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A86" s="30" t="s">
+      <c r="H85" s="22">
+        <v>1088.8</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="20.25" customHeight="1">
+      <c r="A86" s="29" t="s">
         <v>98</v>
       </c>
-      <c r="B86" s="22" t="s">
+      <c r="B86" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="C86" s="23">
+      <c r="C86" s="22">
         <v>34.799999999999997</v>
       </c>
-      <c r="D86" s="23">
+      <c r="D86" s="22">
         <v>57.5</v>
       </c>
-      <c r="E86" s="23">
+      <c r="E86" s="22">
         <v>94.1</v>
       </c>
-      <c r="F86" s="23">
+      <c r="F86" s="22">
         <v>149.1</v>
       </c>
-      <c r="G86" s="23">
+      <c r="G86" s="22">
         <v>185.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A87" s="29" t="s">
+      <c r="H86" s="22">
+        <v>234.7</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="34.5">
+      <c r="A87" s="28" t="s">
         <v>99</v>
       </c>
-      <c r="B87" s="23">
+      <c r="B87" s="22">
         <v>7.9</v>
       </c>
-      <c r="C87" s="23">
+      <c r="C87" s="22">
         <v>22.9</v>
       </c>
-      <c r="D87" s="23">
+      <c r="D87" s="22">
         <v>36.200000000000003</v>
       </c>
-      <c r="E87" s="23">
+      <c r="E87" s="22">
         <v>50.6</v>
       </c>
-      <c r="F87" s="23">
+      <c r="F87" s="22">
         <v>57.2</v>
       </c>
-      <c r="G87" s="23">
+      <c r="G87" s="22">
         <v>63.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A88" s="28" t="s">
+      <c r="H87" s="22">
+        <v>71.2</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="27.75" customHeight="1">
+      <c r="A88" s="27" t="s">
         <v>100</v>
       </c>
-      <c r="B88" s="22"/>
-[...4 lines deleted...]
-      <c r="A89" s="29" t="s">
+      <c r="B88" s="21"/>
+      <c r="C88" s="21"/>
+      <c r="E88" s="21"/>
+      <c r="H88" s="25"/>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" s="28" t="s">
         <v>101</v>
       </c>
-      <c r="B89" s="21">
+      <c r="B89" s="20">
         <v>628</v>
       </c>
-      <c r="C89" s="21">
+      <c r="C89" s="20">
         <v>1131</v>
       </c>
-      <c r="D89" s="21">
+      <c r="D89" s="20">
         <v>1604</v>
       </c>
-      <c r="E89" s="21">
+      <c r="E89" s="20">
         <v>2277</v>
       </c>
-      <c r="F89" s="21">
+      <c r="F89" s="20">
         <v>3081</v>
       </c>
-      <c r="G89" s="21">
+      <c r="G89" s="20">
         <v>3868</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A90" s="29" t="s">
+      <c r="H89" s="20">
+        <v>4657</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="31.5" customHeight="1">
+      <c r="A90" s="28" t="s">
         <v>102</v>
       </c>
-      <c r="B90" s="22" t="s">
+      <c r="B90" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="C90" s="21">
+      <c r="C90" s="20">
         <v>73</v>
       </c>
-      <c r="D90" s="21">
+      <c r="D90" s="20">
         <v>145</v>
       </c>
-      <c r="E90" s="21">
+      <c r="E90" s="20">
         <v>218</v>
       </c>
-      <c r="F90" s="21">
+      <c r="F90" s="20">
         <v>252</v>
       </c>
-      <c r="G90" s="21">
+      <c r="G90" s="20">
         <v>286</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A91" s="29" t="s">
+      <c r="H90" s="20">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="23.25">
+      <c r="A91" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="B91" s="21">
+      <c r="B91" s="20">
         <v>413</v>
       </c>
-      <c r="C91" s="21">
+      <c r="C91" s="20">
         <v>640</v>
       </c>
-      <c r="D91" s="21">
+      <c r="D91" s="20">
         <v>868</v>
       </c>
-      <c r="E91" s="21">
+      <c r="E91" s="20">
         <v>1095</v>
       </c>
-      <c r="F91" s="21">
+      <c r="F91" s="20">
         <v>1877</v>
       </c>
-      <c r="G91" s="21">
+      <c r="G91" s="20">
         <v>2659</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A92" s="29" t="s">
+      <c r="H91" s="20">
+        <v>3441</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="32.25" customHeight="1">
+      <c r="A92" s="28" t="s">
         <v>103</v>
       </c>
-      <c r="B92" s="21">
+      <c r="B92" s="20">
         <v>0</v>
       </c>
-      <c r="C92" s="21">
+      <c r="C92" s="20">
         <v>0</v>
       </c>
-      <c r="D92" s="21">
+      <c r="D92" s="20">
         <v>1</v>
       </c>
-      <c r="E92" s="21">
+      <c r="E92" s="20">
         <v>1</v>
       </c>
-      <c r="F92" s="21">
+      <c r="F92" s="20">
         <v>26</v>
       </c>
-      <c r="G92" s="21">
+      <c r="G92" s="20">
         <v>51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A93" s="29" t="s">
+      <c r="H92" s="20">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="23.25">
+      <c r="A93" s="28" t="s">
         <v>104</v>
       </c>
-      <c r="B93" s="21">
+      <c r="B93" s="20">
         <v>77</v>
       </c>
-      <c r="C93" s="21">
+      <c r="C93" s="20">
         <v>371</v>
       </c>
-      <c r="D93" s="21">
+      <c r="D93" s="20">
         <v>664</v>
       </c>
-      <c r="E93" s="21">
+      <c r="E93" s="20">
         <v>957</v>
       </c>
-      <c r="F93" s="21">
+      <c r="F93" s="20">
         <v>1088</v>
       </c>
-      <c r="G93" s="21">
+      <c r="G93" s="20">
         <v>1218</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A94" s="29" t="s">
+      <c r="H93" s="20">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" s="28" t="s">
         <v>105</v>
       </c>
-      <c r="B94" s="21">
+      <c r="B94" s="20">
         <v>29</v>
       </c>
-      <c r="C94" s="21">
+      <c r="C94" s="20">
         <v>167</v>
       </c>
-      <c r="D94" s="21">
+      <c r="D94" s="20">
         <v>305</v>
       </c>
-      <c r="E94" s="21">
+      <c r="E94" s="20">
         <v>448</v>
       </c>
-      <c r="F94" s="21">
+      <c r="F94" s="20">
         <v>724</v>
       </c>
-      <c r="G94" s="21">
+      <c r="G94" s="20">
         <v>994</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A95" s="28" t="s">
+      <c r="H94" s="20">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="34.5">
+      <c r="A95" s="27" t="s">
         <v>106</v>
       </c>
-      <c r="B95" s="22"/>
-[...4 lines deleted...]
-      <c r="A96" s="29" t="s">
+      <c r="B95" s="21"/>
+      <c r="C95" s="21"/>
+      <c r="E95" s="21"/>
+      <c r="H95" s="25"/>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="B96" s="21">
+      <c r="B96" s="20">
         <v>5795502</v>
       </c>
-      <c r="C96" s="21">
+      <c r="C96" s="20">
         <v>11320382</v>
       </c>
-      <c r="D96" s="21">
+      <c r="D96" s="20">
         <v>19225839</v>
       </c>
-      <c r="E96" s="21">
+      <c r="E96" s="20">
         <v>26134238</v>
       </c>
-      <c r="F96" s="21">
+      <c r="F96" s="20">
         <v>34856511</v>
       </c>
-      <c r="G96" s="21">
+      <c r="G96" s="20">
         <v>41090205</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A97" s="29" t="s">
+      <c r="H96" s="20">
+        <v>44364274</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="25.5" customHeight="1">
+      <c r="A97" s="28" t="s">
         <v>107</v>
       </c>
-      <c r="B97" s="21">
+      <c r="B97" s="20">
         <v>55028</v>
       </c>
-      <c r="C97" s="21">
+      <c r="C97" s="20">
         <v>98069</v>
       </c>
-      <c r="D97" s="21">
+      <c r="D97" s="20">
         <v>141111</v>
       </c>
-      <c r="E97" s="21">
+      <c r="E97" s="20">
         <v>184153</v>
       </c>
-      <c r="F97" s="21">
+      <c r="F97" s="20">
         <v>217217</v>
       </c>
-      <c r="G97" s="21">
+      <c r="G97" s="20">
         <v>250281</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A98" s="28" t="s">
+      <c r="H97" s="20">
+        <v>283346</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="23.25">
+      <c r="A98" s="27" t="s">
         <v>108</v>
       </c>
-      <c r="B98" s="22"/>
-[...4 lines deleted...]
-      <c r="A99" s="29" t="s">
+      <c r="B98" s="21"/>
+      <c r="C98" s="21"/>
+      <c r="E98" s="21"/>
+      <c r="H98" s="25"/>
+    </row>
+    <row r="99" spans="1:8" ht="26.25" customHeight="1">
+      <c r="A99" s="28" t="s">
         <v>109</v>
       </c>
-      <c r="B99" s="21">
+      <c r="B99" s="20">
         <v>1241297</v>
       </c>
-      <c r="C99" s="21">
+      <c r="C99" s="20">
         <v>2432072</v>
       </c>
-      <c r="D99" s="21">
+      <c r="D99" s="20">
         <v>4384729</v>
       </c>
-      <c r="E99" s="21">
+      <c r="E99" s="20">
         <v>6889690</v>
       </c>
-      <c r="F99" s="21">
+      <c r="F99" s="20">
         <v>9073738</v>
       </c>
-      <c r="G99" s="21">
+      <c r="G99" s="20">
         <v>11140027</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A100" s="29" t="s">
+      <c r="H99" s="20">
+        <v>13100426</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="57">
+      <c r="A100" s="28" t="s">
         <v>110</v>
       </c>
-      <c r="B100" s="21">
+      <c r="B100" s="20">
         <v>68897</v>
       </c>
-      <c r="C100" s="21">
+      <c r="C100" s="20">
         <v>184143</v>
       </c>
-      <c r="D100" s="21">
+      <c r="D100" s="20">
         <v>299389</v>
       </c>
-      <c r="E100" s="21">
+      <c r="E100" s="20">
         <v>414634</v>
       </c>
-      <c r="F100" s="21">
+      <c r="F100" s="20">
         <v>528336</v>
       </c>
-      <c r="G100" s="21">
+      <c r="G100" s="20">
         <v>642038</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A101" s="29" t="s">
+      <c r="H100" s="20">
+        <v>750964</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="28.5" customHeight="1">
+      <c r="A101" s="28" t="s">
         <v>111</v>
       </c>
-      <c r="B101" s="21">
+      <c r="B101" s="20">
         <v>43299</v>
       </c>
-      <c r="C101" s="21">
+      <c r="C101" s="20">
         <v>87818</v>
       </c>
-      <c r="D101" s="21">
+      <c r="D101" s="20">
         <v>132337</v>
       </c>
-      <c r="E101" s="21">
+      <c r="E101" s="20">
         <v>176856</v>
       </c>
-      <c r="F101" s="21">
+      <c r="F101" s="20">
         <v>234458</v>
       </c>
-      <c r="G101" s="21">
+      <c r="G101" s="20">
         <v>292060</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A102" s="29" t="s">
+      <c r="H101" s="20">
+        <v>349663</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="57">
+      <c r="A102" s="28" t="s">
         <v>112</v>
       </c>
-      <c r="B102" s="21">
+      <c r="B102" s="20">
         <v>112449</v>
       </c>
-      <c r="C102" s="21">
+      <c r="C102" s="20">
         <v>288244</v>
       </c>
-      <c r="D102" s="21">
+      <c r="D102" s="20">
         <v>520826</v>
       </c>
-      <c r="E102" s="21">
+      <c r="E102" s="20">
         <v>744923</v>
       </c>
-      <c r="F102" s="21">
+      <c r="F102" s="20">
         <v>807969</v>
       </c>
-      <c r="G102" s="21">
+      <c r="G102" s="20">
         <v>915407</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A103" s="29" t="s">
+      <c r="H102" s="20">
+        <v>1077395</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="42.75" customHeight="1">
+      <c r="A103" s="28" t="s">
         <v>113</v>
       </c>
-      <c r="B103" s="21">
+      <c r="B103" s="20">
         <v>52203</v>
       </c>
-      <c r="C103" s="21">
+      <c r="C103" s="20">
         <v>179687</v>
       </c>
-      <c r="D103" s="21">
+      <c r="D103" s="20">
         <v>307171</v>
       </c>
-      <c r="E103" s="21">
+      <c r="E103" s="20">
         <v>434655</v>
       </c>
-      <c r="F103" s="21">
+      <c r="F103" s="20">
         <v>470466</v>
       </c>
-      <c r="G103" s="21">
+      <c r="G103" s="20">
         <v>506277</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A104" s="28" t="s">
+      <c r="H103" s="20">
+        <v>542088</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="33" customHeight="1">
+      <c r="A104" s="27" t="s">
         <v>114</v>
       </c>
-      <c r="B104" s="22"/>
-[...4 lines deleted...]
-      <c r="A105" s="29" t="s">
+      <c r="B104" s="21"/>
+      <c r="C104" s="21"/>
+      <c r="E104" s="21"/>
+      <c r="H104" s="25"/>
+    </row>
+    <row r="105" spans="1:8" ht="45.75">
+      <c r="A105" s="28" t="s">
         <v>115</v>
       </c>
-      <c r="B105" s="22" t="s">
+      <c r="B105" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="C105" s="23">
+      <c r="C105" s="22">
         <v>16650.099999999999</v>
       </c>
-      <c r="D105" s="23">
+      <c r="D105" s="22">
         <v>28894.400000000001</v>
       </c>
-      <c r="E105" s="23">
+      <c r="E105" s="22">
         <v>47995.4</v>
       </c>
-      <c r="F105" s="23">
+      <c r="F105" s="22">
         <v>62981.4</v>
       </c>
-      <c r="G105" s="23">
+      <c r="G105" s="22">
         <v>77715.399999999994</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A106" s="29" t="s">
+      <c r="H105" s="22">
+        <v>94412.4</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" s="28" t="s">
         <v>116</v>
       </c>
-      <c r="B106" s="21">
+      <c r="B106" s="20">
         <v>203</v>
       </c>
-      <c r="C106" s="21">
+      <c r="C106" s="20">
         <v>203</v>
       </c>
-      <c r="D106" s="21">
+      <c r="D106" s="20">
         <v>203</v>
       </c>
-      <c r="E106" s="21">
+      <c r="E106" s="20">
         <v>203</v>
       </c>
-      <c r="F106" s="21">
+      <c r="F106" s="20">
         <v>203</v>
       </c>
-      <c r="G106" s="21">
+      <c r="G106" s="20">
         <v>203</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A107" s="29" t="s">
+      <c r="H106" s="20">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="45.75">
+      <c r="A107" s="28" t="s">
         <v>117</v>
       </c>
-      <c r="B107" s="23">
+      <c r="B107" s="22">
         <v>0.9</v>
       </c>
-      <c r="C107" s="23">
+      <c r="C107" s="22">
         <v>6.2</v>
       </c>
-      <c r="D107" s="23">
+      <c r="D107" s="22">
         <v>11.4</v>
       </c>
-      <c r="E107" s="23">
+      <c r="E107" s="22">
         <v>16.600000000000001</v>
       </c>
-      <c r="F107" s="23">
+      <c r="F107" s="22">
         <v>17.3</v>
       </c>
-      <c r="G107" s="23">
+      <c r="G107" s="22">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A108" s="29" t="s">
+      <c r="H107" s="22">
+        <v>18.5</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" s="28" t="s">
         <v>118</v>
       </c>
-      <c r="B108" s="23">
+      <c r="B108" s="22">
         <v>121.9</v>
       </c>
-      <c r="C108" s="23">
+      <c r="C108" s="22">
         <v>244.7</v>
       </c>
-      <c r="D108" s="23">
+      <c r="D108" s="22">
         <v>450.6</v>
       </c>
-      <c r="E108" s="23">
+      <c r="E108" s="22">
         <v>669.7</v>
       </c>
-      <c r="F108" s="23">
+      <c r="F108" s="22">
         <v>897.2</v>
       </c>
-      <c r="G108" s="23">
+      <c r="G108" s="22">
         <v>1196.9000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A109" s="29" t="s">
+      <c r="H108" s="22">
+        <v>1454.9</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="23.25">
+      <c r="A109" s="28" t="s">
         <v>119</v>
       </c>
-      <c r="B109" s="23">
+      <c r="B109" s="22">
         <v>109.6</v>
       </c>
-      <c r="C109" s="23">
+      <c r="C109" s="22">
         <v>249.8</v>
       </c>
-      <c r="D109" s="23">
+      <c r="D109" s="22">
         <v>494.5</v>
       </c>
-      <c r="E109" s="23">
+      <c r="E109" s="22">
         <v>790.1</v>
       </c>
-      <c r="F109" s="23">
+      <c r="F109" s="22">
         <v>1120.5999999999999</v>
       </c>
-      <c r="G109" s="23">
+      <c r="G109" s="22">
         <v>1453</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A110" s="29" t="s">
+      <c r="H109" s="22">
+        <v>1795.9</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="23.25">
+      <c r="A110" s="28" t="s">
         <v>120</v>
       </c>
-      <c r="B110" s="21">
+      <c r="B110" s="20">
         <v>48</v>
       </c>
-      <c r="C110" s="21">
+      <c r="C110" s="20">
         <v>59</v>
       </c>
-      <c r="D110" s="21">
+      <c r="D110" s="20">
         <v>70</v>
       </c>
-      <c r="E110" s="21">
+      <c r="E110" s="20">
         <v>82</v>
       </c>
-      <c r="F110" s="21">
+      <c r="F110" s="20">
         <v>98</v>
       </c>
-      <c r="G110" s="21">
+      <c r="G110" s="20">
         <v>114</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A111" s="29" t="s">
+      <c r="H110" s="20">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="23.25">
+      <c r="A111" s="28" t="s">
         <v>121</v>
       </c>
-      <c r="B111" s="21">
+      <c r="B111" s="20">
         <v>40786</v>
       </c>
-      <c r="C111" s="21">
+      <c r="C111" s="20">
         <v>90691</v>
       </c>
-      <c r="D111" s="21">
+      <c r="D111" s="20">
         <v>126240</v>
       </c>
-      <c r="E111" s="21">
+      <c r="E111" s="20">
         <v>164393</v>
       </c>
-      <c r="F111" s="21">
+      <c r="F111" s="20">
         <v>197455</v>
       </c>
-      <c r="G111" s="21">
+      <c r="G111" s="20">
         <v>249984</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A112" s="29" t="s">
+      <c r="H111" s="20">
+        <v>306148</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" ht="34.5">
+      <c r="A112" s="28" t="s">
         <v>122</v>
       </c>
-      <c r="B112" s="21">
+      <c r="B112" s="20">
         <v>19882</v>
       </c>
-      <c r="C112" s="21">
+      <c r="C112" s="20">
         <v>48092</v>
       </c>
-      <c r="D112" s="21">
+      <c r="D112" s="20">
         <v>71263</v>
       </c>
-      <c r="E112" s="21">
+      <c r="E112" s="20">
         <v>96582</v>
       </c>
-      <c r="F112" s="21">
+      <c r="F112" s="20">
         <v>107654</v>
       </c>
-      <c r="G112" s="21">
+      <c r="G112" s="20">
         <v>126532</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A113" s="30" t="s">
+      <c r="H112" s="20">
+        <v>135839</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="23.25">
+      <c r="A113" s="29" t="s">
         <v>123</v>
       </c>
-      <c r="B113" s="21">
+      <c r="B113" s="20">
         <v>4</v>
       </c>
-      <c r="C113" s="21">
+      <c r="C113" s="20">
         <v>7</v>
       </c>
-      <c r="D113" s="21">
+      <c r="D113" s="20">
         <v>11</v>
       </c>
-      <c r="E113" s="21">
+      <c r="E113" s="20">
         <v>14</v>
       </c>
-      <c r="F113" s="21">
+      <c r="F113" s="20">
         <v>18</v>
       </c>
-      <c r="G113" s="21">
+      <c r="G113" s="20">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A114" s="30" t="s">
+      <c r="H113" s="20">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="34.5">
+      <c r="A114" s="29" t="s">
         <v>124</v>
       </c>
-      <c r="B114" s="21">
+      <c r="B114" s="20">
         <v>1447</v>
       </c>
-      <c r="C114" s="21">
+      <c r="C114" s="20">
         <v>8943</v>
       </c>
-      <c r="D114" s="21">
+      <c r="D114" s="20">
         <v>15967</v>
       </c>
-      <c r="E114" s="21">
+      <c r="E114" s="20">
         <v>23308</v>
       </c>
-      <c r="F114" s="21">
+      <c r="F114" s="20">
         <v>28322</v>
       </c>
-      <c r="G114" s="21">
+      <c r="G114" s="20">
         <v>34360</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A115" s="29" t="s">
+      <c r="H114" s="20">
+        <v>40577</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="23.25">
+      <c r="A115" s="28" t="s">
         <v>125</v>
       </c>
-      <c r="B115" s="21">
+      <c r="B115" s="20">
         <v>5283</v>
       </c>
-      <c r="C115" s="21">
+      <c r="C115" s="20">
         <v>19731</v>
       </c>
-      <c r="D115" s="21">
+      <c r="D115" s="20">
         <v>33015</v>
       </c>
-      <c r="E115" s="21">
+      <c r="E115" s="20">
         <v>49797</v>
       </c>
-      <c r="F115" s="21">
+      <c r="F115" s="20">
         <v>55672</v>
       </c>
-      <c r="G115" s="21">
+      <c r="G115" s="20">
         <v>62483</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A116" s="29" t="s">
+      <c r="H115" s="20">
+        <v>69602</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" s="28" t="s">
         <v>126</v>
       </c>
-      <c r="B116" s="21">
+      <c r="B116" s="20">
         <v>132035</v>
       </c>
-      <c r="C116" s="21">
+      <c r="C116" s="20">
         <v>318164</v>
       </c>
-      <c r="D116" s="21">
+      <c r="D116" s="20">
         <v>497161</v>
       </c>
-      <c r="E116" s="21">
+      <c r="E116" s="20">
         <v>682442</v>
       </c>
-      <c r="F116" s="21">
+      <c r="F116" s="20">
         <v>884141</v>
       </c>
-      <c r="G116" s="21">
+      <c r="G116" s="20">
         <v>1073361</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A117" s="29" t="s">
+      <c r="H116" s="20">
+        <v>1275477</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" s="28" t="s">
         <v>127</v>
       </c>
-      <c r="B117" s="21">
+      <c r="B117" s="20">
         <v>3761</v>
       </c>
-      <c r="C117" s="21">
+      <c r="C117" s="20">
         <v>9907</v>
       </c>
-      <c r="D117" s="21">
+      <c r="D117" s="20">
         <v>16053</v>
       </c>
-      <c r="E117" s="21">
+      <c r="E117" s="20">
         <v>22199</v>
       </c>
-      <c r="F117" s="21">
+      <c r="F117" s="20">
         <v>27116</v>
       </c>
-      <c r="G117" s="21">
+      <c r="G117" s="20">
         <v>32033</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A118" s="29" t="s">
+      <c r="H117" s="20">
+        <v>36676</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="34.5">
+      <c r="A118" s="28" t="s">
         <v>128</v>
       </c>
-      <c r="B118" s="21">
+      <c r="B118" s="20">
         <v>33</v>
       </c>
-      <c r="C118" s="21">
+      <c r="C118" s="20">
         <v>134</v>
       </c>
-      <c r="D118" s="21">
+      <c r="D118" s="20">
         <v>235</v>
       </c>
-      <c r="E118" s="21">
+      <c r="E118" s="20">
         <v>336</v>
       </c>
-      <c r="F118" s="21">
+      <c r="F118" s="20">
         <v>366</v>
       </c>
-      <c r="G118" s="21">
+      <c r="G118" s="20">
         <v>397</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A119" s="28" t="s">
+      <c r="H118" s="20">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" s="27" t="s">
         <v>129</v>
       </c>
-      <c r="B119" s="22"/>
-[...4 lines deleted...]
-      <c r="A120" s="29" t="s">
+      <c r="B119" s="21"/>
+      <c r="C119" s="21"/>
+      <c r="E119" s="21"/>
+      <c r="H119" s="25"/>
+    </row>
+    <row r="120" spans="1:8" ht="34.5">
+      <c r="A120" s="28" t="s">
         <v>130</v>
       </c>
-      <c r="B120" s="21">
+      <c r="B120" s="20">
         <v>7598</v>
       </c>
-      <c r="C120" s="21">
+      <c r="C120" s="20">
         <v>18271</v>
       </c>
-      <c r="D120" s="21">
+      <c r="D120" s="20">
         <v>26963</v>
       </c>
-      <c r="E120" s="21">
+      <c r="E120" s="20">
         <v>46252</v>
       </c>
-      <c r="F120" s="21">
+      <c r="F120" s="20">
         <v>75290</v>
       </c>
-      <c r="G120" s="21">
+      <c r="G120" s="20">
         <v>98708</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A121" s="29" t="s">
+      <c r="H120" s="20">
+        <v>115299</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" s="28" t="s">
         <v>131</v>
       </c>
-      <c r="B121" s="22" t="s">
+      <c r="B121" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="C121" s="21">
+      <c r="C121" s="20">
         <v>1142</v>
       </c>
-      <c r="D121" s="21">
+      <c r="D121" s="20">
         <v>2373</v>
       </c>
-      <c r="E121" s="21">
+      <c r="E121" s="20">
         <v>3122</v>
       </c>
-      <c r="F121" s="21">
+      <c r="F121" s="20">
         <v>4076</v>
       </c>
-      <c r="G121" s="21">
+      <c r="G121" s="20">
         <v>4565</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A122" s="30" t="s">
+      <c r="H121" s="20">
+        <v>5200</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" s="29" t="s">
         <v>132</v>
       </c>
-      <c r="B122" s="22" t="s">
+      <c r="B122" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="C122" s="21">
+      <c r="C122" s="20">
         <v>922</v>
       </c>
-      <c r="D122" s="21">
+      <c r="D122" s="20">
         <v>1453</v>
       </c>
-      <c r="E122" s="21">
+      <c r="E122" s="20">
         <v>2102</v>
       </c>
-      <c r="F122" s="21">
+      <c r="F122" s="20">
         <v>2656</v>
       </c>
-      <c r="G122" s="21">
+      <c r="G122" s="20">
         <v>3080</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A123" s="29" t="s">
+      <c r="H122" s="20">
+        <v>3495</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" s="28" t="s">
         <v>133</v>
       </c>
-      <c r="B123" s="21">
+      <c r="B123" s="20">
         <v>2215</v>
       </c>
-      <c r="C123" s="21">
+      <c r="C123" s="20">
         <v>4268</v>
       </c>
-      <c r="D123" s="21">
+      <c r="D123" s="20">
         <v>5719</v>
       </c>
-      <c r="E123" s="21">
+      <c r="E123" s="20">
         <v>5719</v>
       </c>
-      <c r="F123" s="21">
+      <c r="F123" s="20">
         <v>11503</v>
       </c>
-      <c r="G123" s="21">
+      <c r="G123" s="20">
         <v>17870</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A124" s="30" t="s">
+      <c r="H123" s="20">
+        <v>24110</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="45.75">
+      <c r="A124" s="29" t="s">
         <v>134</v>
       </c>
-      <c r="B124" s="22" t="s">
+      <c r="B124" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="C124" s="21">
+      <c r="C124" s="20">
         <v>4027</v>
       </c>
-      <c r="D124" s="21">
+      <c r="D124" s="20">
         <v>5478</v>
       </c>
-      <c r="E124" s="21">
+      <c r="E124" s="20">
         <v>5478</v>
       </c>
-      <c r="F124" s="21">
+      <c r="F124" s="20">
         <v>11254</v>
       </c>
-      <c r="G124" s="21">
+      <c r="G124" s="20">
         <v>17614</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A125" s="29" t="s">
+      <c r="H124" s="20">
+        <v>23846</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="79.5">
+      <c r="A125" s="28" t="s">
         <v>135</v>
       </c>
-      <c r="B125" s="21">
+      <c r="B125" s="20">
         <v>2323</v>
       </c>
-      <c r="C125" s="21">
+      <c r="C125" s="20">
         <v>4723</v>
       </c>
-      <c r="D125" s="21">
+      <c r="D125" s="20">
         <v>7002</v>
       </c>
-      <c r="E125" s="21">
+      <c r="E125" s="20">
         <v>8802</v>
       </c>
-      <c r="F125" s="21">
+      <c r="F125" s="20">
         <v>13644</v>
       </c>
-      <c r="G125" s="21">
+      <c r="G125" s="20">
         <v>25751</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A126" s="29" t="s">
+      <c r="H125" s="20">
+        <v>33980</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" ht="23.25">
+      <c r="A126" s="28" t="s">
         <v>136</v>
       </c>
-      <c r="B126" s="21">
+      <c r="B126" s="20">
         <v>21</v>
       </c>
-      <c r="C126" s="21">
+      <c r="C126" s="20">
         <v>41</v>
       </c>
-      <c r="D126" s="21">
+      <c r="D126" s="20">
         <v>62</v>
       </c>
-      <c r="E126" s="21">
+      <c r="E126" s="20">
         <v>83</v>
       </c>
-      <c r="F126" s="21">
+      <c r="F126" s="20">
         <v>103</v>
       </c>
-      <c r="G126" s="21">
+      <c r="G126" s="20">
         <v>124</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A127" s="29" t="s">
+      <c r="H126" s="20">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="45.75">
+      <c r="A127" s="28" t="s">
         <v>137</v>
       </c>
-      <c r="B127" s="21">
+      <c r="B127" s="20">
         <v>223</v>
       </c>
-      <c r="C127" s="21">
+      <c r="C127" s="20">
         <v>284</v>
       </c>
-      <c r="D127" s="21">
+      <c r="D127" s="20">
         <v>556</v>
       </c>
-      <c r="E127" s="21">
+      <c r="E127" s="20">
         <v>878</v>
       </c>
-      <c r="F127" s="21">
+      <c r="F127" s="20">
         <v>1103</v>
       </c>
-      <c r="G127" s="21">
+      <c r="G127" s="20">
         <v>1265</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A128" s="29" t="s">
+      <c r="H127" s="20">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="23.25">
+      <c r="A128" s="28" t="s">
         <v>138</v>
       </c>
-      <c r="B128" s="21">
+      <c r="B128" s="20">
         <v>14</v>
       </c>
-      <c r="C128" s="21">
+      <c r="C128" s="20">
         <v>14</v>
       </c>
-      <c r="D128" s="21">
+      <c r="D128" s="20">
         <v>14</v>
       </c>
-      <c r="E128" s="21">
+      <c r="E128" s="20">
         <v>14</v>
       </c>
-      <c r="F128" s="21">
+      <c r="F128" s="20">
         <v>41</v>
       </c>
-      <c r="G128" s="21">
+      <c r="G128" s="20">
         <v>68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A129" s="29" t="s">
+      <c r="H128" s="20">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" ht="23.25">
+      <c r="A129" s="28" t="s">
         <v>139</v>
       </c>
-      <c r="B129" s="21">
+      <c r="B129" s="20">
         <v>232</v>
       </c>
-      <c r="C129" s="21">
+      <c r="C129" s="20">
         <v>909</v>
       </c>
-      <c r="D129" s="21">
+      <c r="D129" s="20">
         <v>1267</v>
       </c>
-      <c r="E129" s="21">
+      <c r="E129" s="20">
         <v>1473</v>
       </c>
-      <c r="F129" s="21">
+      <c r="F129" s="20">
         <v>2254</v>
       </c>
-      <c r="G129" s="21">
+      <c r="G129" s="20">
         <v>2706</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A130" s="28" t="s">
+      <c r="H129" s="20">
+        <v>2797</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" ht="23.25">
+      <c r="A130" s="27" t="s">
         <v>140</v>
       </c>
-      <c r="B130" s="22"/>
-[...5 lines deleted...]
-      <c r="A131" s="29" t="s">
+      <c r="B130" s="21"/>
+      <c r="C130" s="21"/>
+      <c r="D130" s="20"/>
+      <c r="E130" s="21"/>
+      <c r="H130" s="25"/>
+    </row>
+    <row r="131" spans="1:8" ht="23.25">
+      <c r="A131" s="28" t="s">
         <v>141</v>
       </c>
-      <c r="B131" s="21">
+      <c r="B131" s="20">
         <v>2419</v>
       </c>
-      <c r="C131" s="21">
+      <c r="C131" s="20">
         <v>4013</v>
       </c>
-      <c r="D131" s="21">
+      <c r="D131" s="20">
         <v>4556</v>
       </c>
-      <c r="E131" s="21">
+      <c r="E131" s="20">
         <v>5862</v>
       </c>
-      <c r="F131" s="21">
+      <c r="F131" s="20">
         <v>6635</v>
       </c>
-      <c r="G131" s="21">
+      <c r="G131" s="20">
         <v>8413</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A132" s="29" t="s">
+      <c r="H131" s="20">
+        <v>10753</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" ht="34.5">
+      <c r="A132" s="28" t="s">
         <v>142</v>
       </c>
-      <c r="B132" s="21">
+      <c r="B132" s="20">
         <v>1</v>
       </c>
-      <c r="C132" s="21">
+      <c r="C132" s="20">
         <v>5</v>
       </c>
-      <c r="D132" s="21">
+      <c r="D132" s="20">
         <v>8</v>
       </c>
-      <c r="E132" s="21">
+      <c r="E132" s="20">
         <v>11</v>
       </c>
-      <c r="F132" s="21">
+      <c r="F132" s="20">
         <v>13</v>
       </c>
-      <c r="G132" s="21">
+      <c r="G132" s="20">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A133" s="29" t="s">
+      <c r="H132" s="20">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="23.25">
+      <c r="A133" s="28" t="s">
         <v>143</v>
       </c>
-      <c r="B133" s="21">
+      <c r="B133" s="20">
         <v>0</v>
       </c>
-      <c r="C133" s="21">
+      <c r="C133" s="20">
         <v>49</v>
       </c>
-      <c r="D133" s="21">
+      <c r="D133" s="20">
         <v>98</v>
       </c>
-      <c r="E133" s="21">
+      <c r="E133" s="20">
         <v>146</v>
       </c>
-      <c r="F133" s="21">
+      <c r="F133" s="20">
         <v>147</v>
       </c>
-      <c r="G133" s="21">
+      <c r="G133" s="20">
         <v>148</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A134" s="29" t="s">
+      <c r="H133" s="20">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" ht="68.25">
+      <c r="A134" s="28" t="s">
         <v>144</v>
       </c>
-      <c r="B134" s="21">
+      <c r="B134" s="20">
         <v>1871</v>
       </c>
-      <c r="C134" s="21">
+      <c r="C134" s="20">
         <v>4131</v>
       </c>
-      <c r="D134" s="21">
+      <c r="D134" s="20">
         <v>6391</v>
       </c>
-      <c r="E134" s="21">
+      <c r="E134" s="20">
         <v>8650</v>
       </c>
-      <c r="F134" s="21">
+      <c r="F134" s="20">
         <v>10419</v>
       </c>
-      <c r="G134" s="21">
+      <c r="G134" s="20">
         <v>12188</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A135" s="29" t="s">
+      <c r="H134" s="20">
+        <v>13956</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" ht="45.75">
+      <c r="A135" s="28" t="s">
         <v>145</v>
       </c>
-      <c r="B135" s="22" t="s">
+      <c r="B135" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="C135" s="23">
+      <c r="C135" s="22">
         <v>235873.8</v>
       </c>
-      <c r="D135" s="23">
+      <c r="D135" s="22">
         <v>340040.2</v>
       </c>
-      <c r="E135" s="23">
+      <c r="E135" s="22">
         <v>458929.1</v>
       </c>
-      <c r="F135" s="23">
+      <c r="F135" s="22">
         <v>589813.1</v>
       </c>
-      <c r="G135" s="23">
+      <c r="G135" s="22">
         <v>768134.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A136" s="28" t="s">
+      <c r="H135" s="22">
+        <v>869638.3</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" ht="27.75" customHeight="1">
+      <c r="A136" s="27" t="s">
         <v>146</v>
       </c>
-      <c r="B136" s="22"/>
-[...4 lines deleted...]
-      <c r="A137" s="28" t="s">
+      <c r="B136" s="21"/>
+      <c r="C136" s="21"/>
+      <c r="E136" s="21"/>
+      <c r="H136" s="25"/>
+    </row>
+    <row r="137" spans="1:8" ht="20.25" customHeight="1">
+      <c r="A137" s="27" t="s">
         <v>147</v>
       </c>
-      <c r="B137" s="22"/>
-[...4 lines deleted...]
-      <c r="A138" s="29" t="s">
+      <c r="B137" s="21"/>
+      <c r="C137" s="21"/>
+      <c r="E137" s="21"/>
+      <c r="H137" s="25"/>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" s="28" t="s">
         <v>148</v>
       </c>
-      <c r="B138" s="21">
+      <c r="B138" s="20">
         <v>8</v>
       </c>
-      <c r="C138" s="21">
+      <c r="C138" s="20">
         <v>90</v>
       </c>
-      <c r="D138" s="21">
+      <c r="D138" s="20">
         <v>174</v>
       </c>
-      <c r="E138" s="21">
+      <c r="E138" s="20">
         <v>258</v>
       </c>
-      <c r="F138" s="21">
+      <c r="F138" s="20">
         <v>268</v>
       </c>
-      <c r="G138" s="21">
+      <c r="G138" s="20">
         <v>275</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A139" s="29" t="s">
+      <c r="H138" s="20">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" ht="57">
+      <c r="A139" s="28" t="s">
         <v>149</v>
       </c>
-      <c r="B139" s="21">
+      <c r="B139" s="20">
         <v>40</v>
       </c>
-      <c r="C139" s="21">
+      <c r="C139" s="20">
         <v>51</v>
       </c>
-      <c r="D139" s="21">
+      <c r="D139" s="20">
         <v>63</v>
       </c>
-      <c r="E139" s="21">
+      <c r="E139" s="20">
         <v>74</v>
       </c>
-      <c r="F139" s="21">
+      <c r="F139" s="20">
         <v>93</v>
       </c>
-      <c r="G139" s="21">
+      <c r="G139" s="20">
         <v>111</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A140" s="29" t="s">
+      <c r="H139" s="20">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" ht="23.25">
+      <c r="A140" s="28" t="s">
         <v>150</v>
       </c>
-      <c r="B140" s="23">
+      <c r="B140" s="22">
         <v>13382.1</v>
       </c>
-      <c r="C140" s="23">
+      <c r="C140" s="22">
         <v>26077.9</v>
       </c>
-      <c r="D140" s="23">
+      <c r="D140" s="22">
         <v>39044.5</v>
       </c>
-      <c r="E140" s="23">
+      <c r="E140" s="22">
         <v>52782.400000000001</v>
       </c>
-      <c r="F140" s="23">
+      <c r="F140" s="22">
         <v>64529.5</v>
       </c>
-      <c r="G140" s="23">
+      <c r="G140" s="22">
         <v>79332.399999999994</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A141" s="29" t="s">
+      <c r="H140" s="22">
+        <v>96298.2</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" ht="26.25" customHeight="1">
+      <c r="A141" s="28" t="s">
         <v>151</v>
       </c>
-      <c r="B141" s="21">
+      <c r="B141" s="20">
         <v>418</v>
       </c>
-      <c r="C141" s="21">
+      <c r="C141" s="20">
         <v>839</v>
       </c>
-      <c r="D141" s="21">
+      <c r="D141" s="20">
         <v>1261</v>
       </c>
-      <c r="E141" s="21">
+      <c r="E141" s="20">
         <v>1683</v>
       </c>
-      <c r="F141" s="21">
+      <c r="F141" s="20">
         <v>2099</v>
       </c>
-      <c r="G141" s="21">
+      <c r="G141" s="20">
         <v>2516</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A142" s="28" t="s">
+      <c r="H141" s="20">
+        <v>2516</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" ht="34.5">
+      <c r="A142" s="27" t="s">
         <v>152</v>
       </c>
-      <c r="B142" s="22"/>
-[...4 lines deleted...]
-      <c r="A143" s="29" t="s">
+      <c r="B142" s="21"/>
+      <c r="C142" s="21"/>
+      <c r="E142" s="21"/>
+      <c r="H142" s="25"/>
+    </row>
+    <row r="143" spans="1:8" ht="23.25">
+      <c r="A143" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B143" s="21">
+      <c r="B143" s="20">
         <v>5</v>
       </c>
-      <c r="C143" s="21">
+      <c r="C143" s="20">
         <v>75</v>
       </c>
-      <c r="D143" s="21">
+      <c r="D143" s="20">
         <v>76</v>
       </c>
-      <c r="E143" s="21">
+      <c r="E143" s="20">
         <v>326</v>
       </c>
-      <c r="F143" s="21">
+      <c r="F143" s="20">
         <v>444</v>
       </c>
-      <c r="G143" s="21">
+      <c r="G143" s="20">
         <v>448</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A144" s="29" t="s">
+      <c r="H143" s="20">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" ht="45.75">
+      <c r="A144" s="28" t="s">
         <v>153</v>
       </c>
-      <c r="B144" s="21">
+      <c r="B144" s="20">
         <v>1</v>
       </c>
-      <c r="C144" s="21">
+      <c r="C144" s="20">
         <v>1</v>
       </c>
-      <c r="D144" s="21">
+      <c r="D144" s="20">
         <v>1</v>
       </c>
-      <c r="E144" s="21">
+      <c r="E144" s="20">
         <v>2</v>
       </c>
-      <c r="F144" s="21">
+      <c r="F144" s="20">
         <v>2</v>
       </c>
-      <c r="G144" s="21">
+      <c r="G144" s="20">
         <v>2</v>
       </c>
+      <c r="H144" s="20">
+        <v>3</v>
+      </c>
     </row>
     <row r="145" spans="1:13" ht="23.25">
-      <c r="A145" s="29" t="s">
+      <c r="A145" s="28" t="s">
         <v>154</v>
       </c>
-      <c r="B145" s="21">
+      <c r="B145" s="20">
         <v>56984</v>
       </c>
-      <c r="C145" s="21">
+      <c r="C145" s="20">
         <v>88243</v>
       </c>
-      <c r="D145" s="21">
+      <c r="D145" s="20">
         <v>119502</v>
       </c>
-      <c r="E145" s="21">
+      <c r="E145" s="20">
         <v>150760</v>
       </c>
-      <c r="F145" s="21">
+      <c r="F145" s="20">
         <v>154497</v>
       </c>
-      <c r="G145" s="21">
+      <c r="G145" s="20">
         <v>158234</v>
       </c>
+      <c r="H145" s="20">
+        <v>161970</v>
+      </c>
     </row>
     <row r="146" spans="1:13" ht="23.25">
-      <c r="A146" s="28" t="s">
+      <c r="A146" s="27" t="s">
         <v>155</v>
       </c>
-      <c r="B146" s="22"/>
-[...1 lines deleted...]
-      <c r="E146" s="22"/>
+      <c r="B146" s="21"/>
+      <c r="C146" s="21"/>
+      <c r="E146" s="21"/>
+      <c r="H146" s="25"/>
     </row>
     <row r="147" spans="1:13" ht="29.25" customHeight="1">
-      <c r="A147" s="29" t="s">
+      <c r="A147" s="28" t="s">
         <v>156</v>
       </c>
-      <c r="B147" s="21">
+      <c r="B147" s="20">
         <v>12</v>
       </c>
-      <c r="C147" s="21">
+      <c r="C147" s="20">
         <v>23</v>
       </c>
-      <c r="D147" s="21">
+      <c r="D147" s="20">
         <v>35</v>
       </c>
-      <c r="E147" s="21">
+      <c r="E147" s="20">
         <v>47</v>
       </c>
-      <c r="F147" s="21">
+      <c r="F147" s="20">
         <v>58</v>
       </c>
-      <c r="G147" s="21">
+      <c r="G147" s="20">
         <v>69</v>
       </c>
+      <c r="H147" s="20">
+        <v>81</v>
+      </c>
     </row>
     <row r="148" spans="1:13" ht="23.25">
-      <c r="A148" s="28" t="s">
+      <c r="A148" s="27" t="s">
         <v>157</v>
       </c>
-      <c r="B148" s="22"/>
-[...1 lines deleted...]
-      <c r="E148" s="22"/>
+      <c r="B148" s="21"/>
+      <c r="C148" s="21"/>
+      <c r="E148" s="21"/>
+      <c r="H148" s="25"/>
     </row>
     <row r="149" spans="1:13">
-      <c r="A149" s="28" t="s">
+      <c r="A149" s="27" t="s">
         <v>158</v>
       </c>
-      <c r="B149" s="22"/>
-[...1 lines deleted...]
-      <c r="E149" s="22"/>
+      <c r="B149" s="21"/>
+      <c r="C149" s="21"/>
+      <c r="E149" s="21"/>
+      <c r="H149" s="25"/>
     </row>
     <row r="150" spans="1:13" ht="34.5">
-      <c r="A150" s="29" t="s">
+      <c r="A150" s="28" t="s">
         <v>159</v>
       </c>
-      <c r="B150" s="21">
+      <c r="B150" s="20">
         <v>176</v>
       </c>
-      <c r="C150" s="21">
+      <c r="C150" s="20">
         <v>3969</v>
       </c>
-      <c r="D150" s="21">
+      <c r="D150" s="20">
         <v>7762</v>
       </c>
-      <c r="E150" s="21">
+      <c r="E150" s="20">
         <v>11555</v>
       </c>
-      <c r="F150" s="21">
+      <c r="F150" s="20">
         <v>11643</v>
       </c>
-      <c r="G150" s="21">
+      <c r="G150" s="20">
         <v>11732</v>
       </c>
+      <c r="H150" s="20">
+        <v>11775</v>
+      </c>
     </row>
     <row r="151" spans="1:13">
-      <c r="A151" s="29" t="s">
+      <c r="A151" s="28" t="s">
         <v>160</v>
       </c>
-      <c r="B151" s="21">
+      <c r="B151" s="20">
         <v>215</v>
       </c>
-      <c r="C151" s="21">
+      <c r="C151" s="20">
         <v>4053</v>
       </c>
-      <c r="D151" s="21">
+      <c r="D151" s="20">
         <v>7891</v>
       </c>
-      <c r="E151" s="21">
+      <c r="E151" s="20">
         <v>11729</v>
       </c>
-      <c r="F151" s="21">
+      <c r="F151" s="20">
         <v>12594</v>
       </c>
-      <c r="G151" s="21">
+      <c r="G151" s="20">
         <v>13460</v>
       </c>
+      <c r="H151" s="20">
+        <v>14555</v>
+      </c>
     </row>
     <row r="152" spans="1:13">
-      <c r="A152" s="29" t="s">
+      <c r="A152" s="28" t="s">
         <v>161</v>
       </c>
-      <c r="B152" s="21">
+      <c r="B152" s="20">
         <v>20</v>
       </c>
-      <c r="C152" s="21">
+      <c r="C152" s="20">
         <v>37</v>
       </c>
-      <c r="D152" s="21">
+      <c r="D152" s="20">
         <v>54</v>
       </c>
-      <c r="E152" s="21">
+      <c r="E152" s="20">
         <v>71</v>
       </c>
-      <c r="F152" s="21">
+      <c r="F152" s="20">
         <v>98</v>
       </c>
-      <c r="G152" s="21">
+      <c r="G152" s="20">
         <v>125</v>
       </c>
+      <c r="H152" s="20">
+        <v>143</v>
+      </c>
     </row>
     <row r="153" spans="1:13" ht="34.5">
-      <c r="A153" s="29" t="s">
+      <c r="A153" s="28" t="s">
         <v>162</v>
       </c>
-      <c r="B153" s="21">
+      <c r="B153" s="20">
         <v>27</v>
       </c>
-      <c r="C153" s="21">
+      <c r="C153" s="20">
         <v>142</v>
       </c>
-      <c r="D153" s="21">
+      <c r="D153" s="20">
         <v>257</v>
       </c>
-      <c r="E153" s="21">
+      <c r="E153" s="20">
         <v>371</v>
       </c>
-      <c r="F153" s="21">
+      <c r="F153" s="20">
         <v>430</v>
       </c>
-      <c r="G153" s="21">
+      <c r="G153" s="20">
         <v>488</v>
       </c>
+      <c r="H153" s="20">
+        <v>567</v>
+      </c>
     </row>
     <row r="154" spans="1:13" ht="23.25">
-      <c r="A154" s="29" t="s">
+      <c r="A154" s="28" t="s">
         <v>163</v>
       </c>
-      <c r="B154" s="21">
+      <c r="B154" s="20">
         <v>11</v>
       </c>
-      <c r="C154" s="21">
+      <c r="C154" s="20">
         <v>66</v>
       </c>
-      <c r="D154" s="21">
+      <c r="D154" s="20">
         <v>120</v>
       </c>
-      <c r="E154" s="21">
+      <c r="E154" s="20">
         <v>175</v>
       </c>
-      <c r="F154" s="21">
+      <c r="F154" s="20">
         <v>238</v>
       </c>
-      <c r="G154" s="21">
+      <c r="G154" s="20">
         <v>302</v>
       </c>
+      <c r="H154" s="20">
+        <v>370</v>
+      </c>
     </row>
     <row r="155" spans="1:13">
-      <c r="A155" s="28" t="s">
+      <c r="A155" s="27" t="s">
         <v>164</v>
       </c>
-      <c r="B155" s="22"/>
-[...1 lines deleted...]
-      <c r="E155" s="22"/>
+      <c r="B155" s="21"/>
+      <c r="C155" s="21"/>
+      <c r="E155" s="21"/>
+      <c r="H155" s="25"/>
     </row>
     <row r="156" spans="1:13" ht="23.25">
-      <c r="A156" s="33" t="s">
+      <c r="A156" s="31" t="s">
         <v>166</v>
       </c>
-      <c r="B156" s="24">
+      <c r="B156" s="23">
         <v>7880</v>
       </c>
-      <c r="C156" s="24">
+      <c r="C156" s="23">
         <v>15760</v>
       </c>
-      <c r="D156" s="24">
+      <c r="D156" s="23">
         <v>23641</v>
       </c>
-      <c r="E156" s="24">
+      <c r="E156" s="23">
         <v>31521</v>
       </c>
-      <c r="F156" s="24">
+      <c r="F156" s="23">
         <v>106935</v>
       </c>
-      <c r="G156" s="24">
+      <c r="G156" s="23">
         <v>114815</v>
       </c>
-      <c r="H156" s="34"/>
-[...4 lines deleted...]
-      <c r="M156" s="35"/>
+      <c r="H156" s="23">
+        <v>175036</v>
+      </c>
+      <c r="I156" s="32"/>
+      <c r="J156" s="33"/>
+      <c r="K156" s="33"/>
+      <c r="L156" s="32"/>
+      <c r="M156" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>