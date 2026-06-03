--- v0 (2026-04-19)
+++ v1 (2026-06-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Новая папка (2)\Динамика Пром 01.02.2026\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика Пром 01.03.2026\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24240" windowHeight="11700"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
@@ -156,96 +156,87 @@
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -254,53 +245,50 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
@@ -586,86 +574,86 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AA10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G17" sqref="G17"/>
+      <selection activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="14" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="20" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:27" s="3" customFormat="1" ht="27" customHeight="1">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="26"/>
-[...10 lines deleted...]
-      <c r="M2" s="26"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
     </row>
     <row r="3" spans="1:27" s="1" customFormat="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="19"/>
       <c r="K3" s="19"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
     </row>
     <row r="4" spans="1:27" s="11" customFormat="1" ht="24.75" customHeight="1">
       <c r="A4" s="5"/>
       <c r="B4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="6" t="s">
@@ -678,86 +666,90 @@
         <v>4</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:27" s="12" customFormat="1" ht="11.25">
-      <c r="A5" s="23" t="s">
+      <c r="A5" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="B5" s="25">
+      <c r="B5" s="24">
         <v>4789.3</v>
       </c>
       <c r="C5" s="17">
         <v>9653.2000000000007</v>
       </c>
       <c r="D5" s="17">
         <v>14206.5</v>
       </c>
-      <c r="E5" s="22"/>
+      <c r="E5" s="24">
+        <v>19150.3</v>
+      </c>
       <c r="F5" s="17"/>
       <c r="G5" s="17"/>
       <c r="H5" s="17"/>
       <c r="I5" s="17"/>
       <c r="J5" s="17"/>
       <c r="K5" s="17"/>
       <c r="L5" s="17"/>
       <c r="M5" s="17"/>
     </row>
     <row r="6" spans="1:27" s="16" customFormat="1" ht="11.25">
-      <c r="A6" s="24" t="s">
+      <c r="A6" s="23" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="21">
         <v>4789.3</v>
       </c>
       <c r="C6" s="18">
         <v>9653.2000000000007</v>
       </c>
       <c r="D6" s="18">
         <v>14206.5</v>
       </c>
-      <c r="E6" s="21"/>
+      <c r="E6" s="21">
+        <v>19150.3</v>
+      </c>
       <c r="F6" s="18"/>
       <c r="G6" s="18"/>
       <c r="H6" s="18"/>
       <c r="I6" s="18"/>
       <c r="J6" s="18"/>
       <c r="K6" s="18"/>
       <c r="L6" s="18"/>
       <c r="M6" s="18"/>
     </row>
     <row r="7" spans="1:27" s="11" customFormat="1" ht="11.25">
       <c r="A7" s="8"/>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
       <c r="L7" s="9"/>
       <c r="M7" s="9"/>
       <c r="N7" s="13"/>
       <c r="O7" s="13"/>