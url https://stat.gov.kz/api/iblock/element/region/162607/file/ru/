--- v1 (2026-06-03)
+++ v2 (2026-06-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика Пром 01.03.2026\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.05.2026\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24240" windowHeight="11700"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
@@ -574,51 +574,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AA10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H11" sqref="H11"/>
+      <selection activeCell="I15" sqref="I15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="14" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="20" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:27" s="3" customFormat="1" ht="27" customHeight="1">
       <c r="A2" s="25" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
@@ -681,76 +681,80 @@
         <v>9</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:27" s="12" customFormat="1" ht="11.25">
       <c r="A5" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="24">
         <v>4789.3</v>
       </c>
       <c r="C5" s="17">
         <v>9653.2000000000007</v>
       </c>
       <c r="D5" s="17">
         <v>14206.5</v>
       </c>
       <c r="E5" s="24">
         <v>19150.3</v>
       </c>
-      <c r="F5" s="17"/>
+      <c r="F5" s="17">
+        <v>25062.1</v>
+      </c>
       <c r="G5" s="17"/>
       <c r="H5" s="17"/>
       <c r="I5" s="17"/>
       <c r="J5" s="17"/>
       <c r="K5" s="17"/>
       <c r="L5" s="17"/>
       <c r="M5" s="17"/>
     </row>
     <row r="6" spans="1:27" s="16" customFormat="1" ht="11.25">
       <c r="A6" s="23" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="21">
         <v>4789.3</v>
       </c>
       <c r="C6" s="18">
         <v>9653.2000000000007</v>
       </c>
       <c r="D6" s="18">
         <v>14206.5</v>
       </c>
       <c r="E6" s="21">
         <v>19150.3</v>
       </c>
-      <c r="F6" s="18"/>
+      <c r="F6" s="18">
+        <v>25062.1</v>
+      </c>
       <c r="G6" s="18"/>
       <c r="H6" s="18"/>
       <c r="I6" s="18"/>
       <c r="J6" s="18"/>
       <c r="K6" s="18"/>
       <c r="L6" s="18"/>
       <c r="M6" s="18"/>
     </row>
     <row r="7" spans="1:27" s="11" customFormat="1" ht="11.25">
       <c r="A7" s="8"/>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
       <c r="L7" s="9"/>
       <c r="M7" s="9"/>
       <c r="N7" s="13"/>
       <c r="O7" s="13"/>
       <c r="P7" s="13"/>