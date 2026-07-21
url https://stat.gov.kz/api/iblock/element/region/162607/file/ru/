--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -574,51 +574,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AA10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I15" sqref="I15"/>
+      <selection activeCell="I23" sqref="I23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="14" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="20" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:27" s="3" customFormat="1" ht="27" customHeight="1">
       <c r="A2" s="25" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
@@ -684,78 +684,82 @@
         <v>10</v>
       </c>
       <c r="M4" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:27" s="12" customFormat="1" ht="11.25">
       <c r="A5" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="24">
         <v>4789.3</v>
       </c>
       <c r="C5" s="17">
         <v>9653.2000000000007</v>
       </c>
       <c r="D5" s="17">
         <v>14206.5</v>
       </c>
       <c r="E5" s="24">
         <v>19150.3</v>
       </c>
       <c r="F5" s="17">
         <v>25062.1</v>
       </c>
-      <c r="G5" s="17"/>
+      <c r="G5" s="17">
+        <v>31714.6</v>
+      </c>
       <c r="H5" s="17"/>
       <c r="I5" s="17"/>
       <c r="J5" s="17"/>
       <c r="K5" s="17"/>
       <c r="L5" s="17"/>
       <c r="M5" s="17"/>
     </row>
     <row r="6" spans="1:27" s="16" customFormat="1" ht="11.25">
       <c r="A6" s="23" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="21">
         <v>4789.3</v>
       </c>
       <c r="C6" s="18">
         <v>9653.2000000000007</v>
       </c>
       <c r="D6" s="18">
         <v>14206.5</v>
       </c>
       <c r="E6" s="21">
         <v>19150.3</v>
       </c>
       <c r="F6" s="18">
         <v>25062.1</v>
       </c>
-      <c r="G6" s="18"/>
+      <c r="G6" s="18">
+        <v>31714.6</v>
+      </c>
       <c r="H6" s="18"/>
       <c r="I6" s="18"/>
       <c r="J6" s="18"/>
       <c r="K6" s="18"/>
       <c r="L6" s="18"/>
       <c r="M6" s="18"/>
     </row>
     <row r="7" spans="1:27" s="11" customFormat="1" ht="11.25">
       <c r="A7" s="8"/>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
       <c r="L7" s="9"/>
       <c r="M7" s="9"/>
       <c r="N7" s="13"/>
       <c r="O7" s="13"/>
       <c r="P7" s="13"/>
       <c r="Q7" s="13"/>