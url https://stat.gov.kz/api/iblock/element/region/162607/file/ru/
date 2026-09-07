--- v3 (2026-07-21)
+++ v4 (2026-09-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.05.2026\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.06.2026\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24240" windowHeight="11700"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
@@ -574,51 +574,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AA10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I23" sqref="I23"/>
+      <selection activeCell="J15" sqref="J15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="14" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="20" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:27" s="3" customFormat="1" ht="27" customHeight="1">
       <c r="A2" s="25" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
@@ -687,80 +687,84 @@
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:27" s="12" customFormat="1" ht="11.25">
       <c r="A5" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="24">
         <v>4789.3</v>
       </c>
       <c r="C5" s="17">
         <v>9653.2000000000007</v>
       </c>
       <c r="D5" s="17">
         <v>14206.5</v>
       </c>
       <c r="E5" s="24">
         <v>19150.3</v>
       </c>
       <c r="F5" s="17">
         <v>25062.1</v>
       </c>
       <c r="G5" s="17">
         <v>31714.6</v>
       </c>
-      <c r="H5" s="17"/>
+      <c r="H5" s="17">
+        <v>38010</v>
+      </c>
       <c r="I5" s="17"/>
       <c r="J5" s="17"/>
       <c r="K5" s="17"/>
       <c r="L5" s="17"/>
       <c r="M5" s="17"/>
     </row>
     <row r="6" spans="1:27" s="16" customFormat="1" ht="11.25">
       <c r="A6" s="23" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="21">
         <v>4789.3</v>
       </c>
       <c r="C6" s="18">
         <v>9653.2000000000007</v>
       </c>
       <c r="D6" s="18">
         <v>14206.5</v>
       </c>
       <c r="E6" s="21">
         <v>19150.3</v>
       </c>
       <c r="F6" s="18">
         <v>25062.1</v>
       </c>
       <c r="G6" s="18">
         <v>31714.6</v>
       </c>
-      <c r="H6" s="18"/>
+      <c r="H6" s="18">
+        <v>38010</v>
+      </c>
       <c r="I6" s="18"/>
       <c r="J6" s="18"/>
       <c r="K6" s="18"/>
       <c r="L6" s="18"/>
       <c r="M6" s="18"/>
     </row>
     <row r="7" spans="1:27" s="11" customFormat="1" ht="11.25">
       <c r="A7" s="8"/>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
       <c r="L7" s="9"/>
       <c r="M7" s="9"/>
       <c r="N7" s="13"/>
       <c r="O7" s="13"/>
       <c r="P7" s="13"/>
       <c r="Q7" s="13"/>
       <c r="R7" s="13"/>