--- v4 (2026-08-31)
+++ v5 (2026-10-10)
@@ -1,124 +1,262 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.06.2026\қаз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.08.2026\қаз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="9240" yWindow="270" windowWidth="14265" windowHeight="12735"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Әдіснама" sheetId="2" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="Көрсеткіштер" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">Көрсеткіштер!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <si>
     <t>Электр энергиясы,  мың кВт/сағ.</t>
   </si>
   <si>
     <t>Бу және ыстық су (жылу энергиясы), мың Гкал</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар-қазан</t>
   </si>
   <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>2026 жылғы Шымкент қаласындағы электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау секциясында өнеркәсіп өнімдерін өндіру</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>мың кВт/сағ.</t>
+  </si>
+  <si>
+    <t>ПИК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Заттай көріністегі өндірілген өнім</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің тарихы</t>
+  </si>
+  <si>
+    <t>2000 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіш анықтамасы</t>
+  </si>
+  <si>
+    <t>осы кәсіпорынның ішінде (зауытішілік айналымға) және өңделме шикізаттан өндірілген өнеркәсіптік-өндірістік мұқтаждарына жұмсалған өнім есепке алынып көрсетіледі</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есепті</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Өнеркәсіптік өнімдердің (тауарлардың, көрсетілетін қызметтердің) көрсеткіштерін қалыптастыру және жалпы шығарылымын есептеу жөніндегі әдістеме. Қазақстан Республикасы Ұлттық экономика министрлігінің cтатистика комитеті төрағасының 2017 жылғы «20» желтоқсандағы № 202 бұйрығымен бекітілді.</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Статистикалық байқау нысандары</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Жіктеуіштер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Қатысты басылымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t>Соңғы жаңартылған күні:</t>
+  </si>
+  <si>
+    <t>Келесі өзектендіру күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше:</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы:</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>Шымкент қаласындағы электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау секциясында өнеркәсіп өнімдерін өндіру*</t>
+  </si>
+  <si>
+    <t>Өнеркәсіп,ауыл шаруашылығы және қоршаған орта статистикасы бөлімі</t>
+  </si>
+  <si>
+    <t>Абенова Жанар Нуржановна</t>
+  </si>
+  <si>
+    <t>+7 7252 39-50-74</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zh.abenova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-» - құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – Шамалы шама</t>
+  </si>
+  <si>
+    <t>«*» -  Жедел деректер</t>
+  </si>
+  <si>
+    <t>«х» – Құпия ақпарат</t>
+  </si>
+  <si>
+    <t>«...» – Деректер жоқ</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/shymkent/spreadsheets/?industry=4487&amp;year=2026&amp;name=316286&amp;period=month&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="2">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#"/>
+    <numFmt numFmtId="167" formatCode="s&quot;tan&quot;d&quot;aR&quot;d"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="25">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -146,50 +284,137 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto1"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
@@ -202,123 +427,215 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="6">
+    <cellStyle name="Excel Built-in Normal" xfId="5"/>
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -563,94 +880,945 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.abenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D13" sqref="D13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="36" customWidth="1"/>
+    <col min="2" max="2" width="70.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" s="21" customFormat="1" ht="12.75">
+      <c r="A1" s="19"/>
+      <c r="B1" s="20"/>
+    </row>
+    <row r="2" spans="1:13" s="24" customFormat="1" ht="12.75">
+      <c r="A2" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2" s="23">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="24" customFormat="1" ht="38.25">
+      <c r="A3" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="25" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="24" customFormat="1" ht="12.75">
+      <c r="A4" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="26" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="24" customFormat="1" ht="12.75">
+      <c r="A5" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="23" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="24" customFormat="1" ht="12.75">
+      <c r="A6" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="23" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="24" customFormat="1" ht="38.25">
+      <c r="A7" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="24" customFormat="1" ht="12.75">
+      <c r="A8" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="24" customFormat="1" ht="63.75">
+      <c r="A9" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="28" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="24" customFormat="1" ht="12.75">
+      <c r="A10" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="28" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="24" customFormat="1" ht="12.75">
+      <c r="A11" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="25"/>
+      <c r="M11" s="29"/>
+    </row>
+    <row r="12" spans="1:13" s="24" customFormat="1" ht="12.75">
+      <c r="A12" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="M12" s="29"/>
+    </row>
+    <row r="13" spans="1:13" s="24" customFormat="1" ht="12.75">
+      <c r="A13" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="M13" s="29"/>
+    </row>
+    <row r="14" spans="1:13" s="24" customFormat="1" ht="12.75">
+      <c r="A14" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="M14" s="29"/>
+    </row>
+    <row r="15" spans="1:13" s="24" customFormat="1" ht="12.75">
+      <c r="A15" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="33" t="s">
+        <v>38</v>
+      </c>
+      <c r="M15" s="29"/>
+    </row>
+    <row r="16" spans="1:13" s="21" customFormat="1" ht="12.75">
+      <c r="A16" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16" s="36">
+        <v>46287</v>
+      </c>
+      <c r="M16" s="34"/>
+    </row>
+    <row r="17" spans="1:13" s="21" customFormat="1" ht="12.75">
+      <c r="A17" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="36">
+        <v>46313</v>
+      </c>
+      <c r="M17" s="35"/>
+    </row>
+    <row r="18" spans="1:13" s="21" customFormat="1" ht="12.75">
+      <c r="A18" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="54" t="s">
+        <v>46</v>
+      </c>
+      <c r="M18" s="34"/>
+    </row>
+    <row r="19" spans="1:13" s="21" customFormat="1" ht="12.75">
+      <c r="A19" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="M19" s="35"/>
+    </row>
+    <row r="20" spans="1:13" s="21" customFormat="1" ht="12.75">
+      <c r="A20" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="M20" s="34"/>
+    </row>
+    <row r="21" spans="1:13" s="21" customFormat="1" ht="12.75">
+      <c r="A21" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B21" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="M21" s="35"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B21" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AD19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B19" sqref="B19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="2" max="2" width="106.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:30" s="49" customFormat="1" ht="14.25">
+      <c r="A1" s="46"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
+      <c r="R1" s="48"/>
+      <c r="S1" s="48"/>
+      <c r="T1" s="48"/>
+      <c r="U1" s="48"/>
+      <c r="V1" s="48"/>
+      <c r="W1" s="48"/>
+      <c r="X1" s="48"/>
+      <c r="Y1" s="48"/>
+      <c r="Z1" s="48"/>
+      <c r="AA1" s="48"/>
+      <c r="AB1" s="48"/>
+      <c r="AC1" s="48"/>
+      <c r="AD1" s="48"/>
+    </row>
+    <row r="2" spans="1:30" s="40" customFormat="1">
+      <c r="A2" s="41"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="39"/>
+      <c r="L2" s="39"/>
+      <c r="M2" s="39"/>
+      <c r="N2" s="39"/>
+      <c r="O2" s="39"/>
+      <c r="P2" s="39"/>
+      <c r="Q2" s="39"/>
+      <c r="R2" s="39"/>
+      <c r="S2" s="39"/>
+      <c r="T2" s="39"/>
+      <c r="U2" s="39"/>
+      <c r="V2" s="39"/>
+      <c r="W2" s="39"/>
+      <c r="X2" s="39"/>
+      <c r="Y2" s="39"/>
+      <c r="Z2" s="39"/>
+      <c r="AA2" s="39"/>
+      <c r="AB2" s="39"/>
+      <c r="AC2" s="39"/>
+      <c r="AD2" s="39"/>
+    </row>
+    <row r="3" spans="1:30" s="40" customFormat="1">
+      <c r="A3" s="41"/>
+      <c r="B3" s="41"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="39"/>
+      <c r="K3" s="39"/>
+      <c r="L3" s="39"/>
+      <c r="M3" s="39"/>
+      <c r="N3" s="39"/>
+      <c r="O3" s="39"/>
+      <c r="P3" s="39"/>
+      <c r="Q3" s="39"/>
+      <c r="R3" s="39"/>
+      <c r="S3" s="39"/>
+      <c r="T3" s="39"/>
+      <c r="U3" s="39"/>
+      <c r="V3" s="39"/>
+      <c r="W3" s="39"/>
+      <c r="X3" s="39"/>
+      <c r="Y3" s="39"/>
+      <c r="Z3" s="39"/>
+      <c r="AA3" s="39"/>
+      <c r="AB3" s="39"/>
+      <c r="AC3" s="39"/>
+      <c r="AD3" s="39"/>
+    </row>
+    <row r="4" spans="1:30" s="40" customFormat="1">
+      <c r="A4" s="41"/>
+      <c r="B4" s="41"/>
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="39"/>
+      <c r="N4" s="39"/>
+      <c r="O4" s="39"/>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="39"/>
+      <c r="R4" s="39"/>
+      <c r="S4" s="39"/>
+      <c r="T4" s="39"/>
+      <c r="U4" s="39"/>
+      <c r="V4" s="39"/>
+      <c r="W4" s="39"/>
+      <c r="X4" s="39"/>
+      <c r="Y4" s="39"/>
+      <c r="Z4" s="39"/>
+      <c r="AA4" s="39"/>
+      <c r="AB4" s="39"/>
+      <c r="AC4" s="39"/>
+      <c r="AD4" s="39"/>
+    </row>
+    <row r="5" spans="1:30" s="40" customFormat="1">
+      <c r="A5" s="41"/>
+      <c r="B5" s="41"/>
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39"/>
+      <c r="G5" s="39"/>
+      <c r="H5" s="39"/>
+      <c r="I5" s="39"/>
+      <c r="J5" s="39"/>
+      <c r="K5" s="39"/>
+      <c r="L5" s="39"/>
+      <c r="M5" s="39"/>
+      <c r="N5" s="39"/>
+      <c r="O5" s="39"/>
+      <c r="P5" s="39"/>
+      <c r="Q5" s="39"/>
+      <c r="R5" s="39"/>
+      <c r="S5" s="39"/>
+      <c r="T5" s="39"/>
+      <c r="U5" s="39"/>
+      <c r="V5" s="39"/>
+      <c r="W5" s="39"/>
+      <c r="X5" s="39"/>
+      <c r="Y5" s="39"/>
+      <c r="Z5" s="39"/>
+      <c r="AA5" s="39"/>
+      <c r="AB5" s="39"/>
+      <c r="AC5" s="39"/>
+      <c r="AD5" s="39"/>
+    </row>
+    <row r="6" spans="1:30" s="40" customFormat="1">
+      <c r="A6" s="41"/>
+      <c r="B6" s="42" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+    </row>
+    <row r="7" spans="1:30" s="40" customFormat="1">
+      <c r="A7" s="41"/>
+      <c r="B7" s="42" t="s">
+        <v>51</v>
+      </c>
+      <c r="C7" s="43"/>
+      <c r="D7" s="39"/>
+      <c r="E7" s="39"/>
+      <c r="F7" s="39"/>
+      <c r="G7" s="39"/>
+      <c r="H7" s="39"/>
+      <c r="I7" s="39"/>
+      <c r="J7" s="39"/>
+      <c r="K7" s="39"/>
+      <c r="L7" s="39"/>
+      <c r="M7" s="39"/>
+      <c r="N7" s="39"/>
+      <c r="O7" s="39"/>
+      <c r="P7" s="39"/>
+      <c r="Q7" s="39"/>
+      <c r="R7" s="39"/>
+      <c r="S7" s="39"/>
+      <c r="T7" s="39"/>
+      <c r="U7" s="39"/>
+      <c r="V7" s="39"/>
+      <c r="W7" s="39"/>
+      <c r="X7" s="39"/>
+      <c r="Y7" s="39"/>
+      <c r="Z7" s="39"/>
+      <c r="AA7" s="39"/>
+      <c r="AB7" s="39"/>
+      <c r="AC7" s="39"/>
+      <c r="AD7" s="39"/>
+    </row>
+    <row r="8" spans="1:30" s="40" customFormat="1">
+      <c r="A8" s="41"/>
+      <c r="B8" s="43" t="s">
+        <v>52</v>
+      </c>
+      <c r="C8" s="39"/>
+      <c r="D8" s="39"/>
+      <c r="E8" s="39"/>
+      <c r="F8" s="39"/>
+      <c r="G8" s="39"/>
+      <c r="H8" s="39"/>
+      <c r="I8" s="39"/>
+      <c r="J8" s="39"/>
+      <c r="K8" s="39"/>
+      <c r="L8" s="39"/>
+      <c r="M8" s="39"/>
+      <c r="N8" s="39"/>
+      <c r="O8" s="39"/>
+      <c r="P8" s="39"/>
+      <c r="Q8" s="39"/>
+      <c r="R8" s="39"/>
+      <c r="S8" s="39"/>
+      <c r="T8" s="39"/>
+      <c r="U8" s="39"/>
+      <c r="V8" s="39"/>
+      <c r="W8" s="39"/>
+      <c r="X8" s="39"/>
+      <c r="Y8" s="39"/>
+      <c r="Z8" s="39"/>
+      <c r="AA8" s="39"/>
+      <c r="AB8" s="39"/>
+      <c r="AC8" s="39"/>
+      <c r="AD8" s="39"/>
+    </row>
+    <row r="9" spans="1:30" s="40" customFormat="1">
+      <c r="A9" s="41"/>
+      <c r="B9" s="44" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" s="41"/>
+      <c r="D9" s="41"/>
+      <c r="E9" s="39"/>
+      <c r="F9" s="39"/>
+      <c r="G9" s="39"/>
+      <c r="H9" s="39"/>
+      <c r="I9" s="39"/>
+      <c r="J9" s="39"/>
+      <c r="K9" s="39"/>
+      <c r="L9" s="39"/>
+      <c r="M9" s="39"/>
+      <c r="N9" s="39"/>
+      <c r="O9" s="39"/>
+      <c r="P9" s="39"/>
+      <c r="Q9" s="39"/>
+      <c r="R9" s="39"/>
+      <c r="S9" s="39"/>
+      <c r="T9" s="39"/>
+      <c r="U9" s="39"/>
+      <c r="V9" s="39"/>
+      <c r="W9" s="39"/>
+      <c r="X9" s="39"/>
+      <c r="Y9" s="39"/>
+      <c r="Z9" s="39"/>
+      <c r="AA9" s="39"/>
+      <c r="AB9" s="39"/>
+      <c r="AC9" s="39"/>
+      <c r="AD9" s="39"/>
+    </row>
+    <row r="10" spans="1:30" s="40" customFormat="1">
+      <c r="A10" s="41"/>
+      <c r="B10" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="C10" s="43"/>
+      <c r="D10" s="39"/>
+      <c r="E10" s="39"/>
+      <c r="F10" s="39"/>
+      <c r="G10" s="39"/>
+      <c r="H10" s="39"/>
+      <c r="I10" s="39"/>
+      <c r="J10" s="39"/>
+      <c r="K10" s="39"/>
+      <c r="L10" s="39"/>
+      <c r="M10" s="39"/>
+      <c r="N10" s="39"/>
+      <c r="O10" s="39"/>
+      <c r="P10" s="39"/>
+      <c r="Q10" s="39"/>
+      <c r="R10" s="39"/>
+      <c r="S10" s="39"/>
+      <c r="T10" s="39"/>
+      <c r="U10" s="39"/>
+      <c r="V10" s="39"/>
+      <c r="W10" s="39"/>
+      <c r="X10" s="39"/>
+      <c r="Y10" s="39"/>
+      <c r="Z10" s="39"/>
+      <c r="AA10" s="39"/>
+      <c r="AB10" s="39"/>
+      <c r="AC10" s="39"/>
+      <c r="AD10" s="39"/>
+    </row>
+    <row r="11" spans="1:30" s="40" customFormat="1">
+      <c r="A11" s="41"/>
+      <c r="B11" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="C11" s="43"/>
+      <c r="D11" s="39"/>
+      <c r="E11" s="39"/>
+      <c r="F11" s="39"/>
+      <c r="G11" s="39"/>
+      <c r="H11" s="39"/>
+      <c r="I11" s="39"/>
+      <c r="J11" s="39"/>
+      <c r="K11" s="39"/>
+      <c r="L11" s="39"/>
+      <c r="M11" s="39"/>
+      <c r="N11" s="39"/>
+      <c r="O11" s="39"/>
+      <c r="P11" s="39"/>
+      <c r="Q11" s="39"/>
+      <c r="R11" s="39"/>
+      <c r="S11" s="39"/>
+      <c r="T11" s="39"/>
+      <c r="U11" s="39"/>
+      <c r="V11" s="39"/>
+      <c r="W11" s="39"/>
+      <c r="X11" s="39"/>
+      <c r="Y11" s="39"/>
+      <c r="Z11" s="39"/>
+      <c r="AA11" s="39"/>
+      <c r="AB11" s="39"/>
+      <c r="AC11" s="39"/>
+      <c r="AD11" s="39"/>
+    </row>
+    <row r="12" spans="1:30" s="40" customFormat="1">
+      <c r="A12" s="41"/>
+      <c r="B12" s="42"/>
+      <c r="C12" s="41"/>
+      <c r="D12" s="39"/>
+      <c r="E12" s="39"/>
+      <c r="F12" s="39"/>
+      <c r="G12" s="39"/>
+      <c r="H12" s="39"/>
+      <c r="I12" s="39"/>
+      <c r="J12" s="39"/>
+      <c r="K12" s="39"/>
+      <c r="L12" s="39"/>
+      <c r="M12" s="39"/>
+      <c r="N12" s="39"/>
+      <c r="O12" s="39"/>
+      <c r="P12" s="39"/>
+      <c r="Q12" s="39"/>
+      <c r="R12" s="39"/>
+      <c r="S12" s="39"/>
+      <c r="T12" s="39"/>
+      <c r="U12" s="39"/>
+      <c r="V12" s="39"/>
+      <c r="W12" s="39"/>
+      <c r="X12" s="39"/>
+      <c r="Y12" s="39"/>
+      <c r="Z12" s="39"/>
+      <c r="AA12" s="39"/>
+      <c r="AB12" s="39"/>
+      <c r="AC12" s="39"/>
+      <c r="AD12" s="39"/>
+    </row>
+    <row r="13" spans="1:30" s="40" customFormat="1" ht="25.5">
+      <c r="A13" s="41"/>
+      <c r="B13" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="C13" s="39"/>
+      <c r="D13" s="39"/>
+      <c r="E13" s="39"/>
+      <c r="F13" s="39"/>
+      <c r="G13" s="39"/>
+      <c r="H13" s="39"/>
+      <c r="I13" s="39"/>
+      <c r="J13" s="39"/>
+      <c r="K13" s="39"/>
+      <c r="L13" s="39"/>
+      <c r="M13" s="39"/>
+      <c r="N13" s="39"/>
+      <c r="O13" s="39"/>
+      <c r="P13" s="39"/>
+      <c r="Q13" s="39"/>
+      <c r="R13" s="39"/>
+      <c r="S13" s="39"/>
+      <c r="T13" s="39"/>
+      <c r="U13" s="39"/>
+      <c r="V13" s="39"/>
+      <c r="W13" s="39"/>
+      <c r="X13" s="39"/>
+      <c r="Y13" s="39"/>
+      <c r="Z13" s="39"/>
+      <c r="AA13" s="39"/>
+      <c r="AB13" s="39"/>
+      <c r="AC13" s="39"/>
+      <c r="AD13" s="39"/>
+    </row>
+    <row r="14" spans="1:30" s="40" customFormat="1">
+      <c r="A14" s="41"/>
+      <c r="B14" s="42"/>
+      <c r="C14" s="39"/>
+      <c r="D14" s="39"/>
+      <c r="E14" s="39"/>
+      <c r="F14" s="39"/>
+      <c r="G14" s="39"/>
+      <c r="H14" s="39"/>
+      <c r="I14" s="39"/>
+      <c r="J14" s="39"/>
+      <c r="K14" s="39"/>
+      <c r="L14" s="39"/>
+      <c r="M14" s="39"/>
+      <c r="N14" s="39"/>
+      <c r="O14" s="39"/>
+      <c r="P14" s="39"/>
+      <c r="Q14" s="39"/>
+      <c r="R14" s="39"/>
+      <c r="S14" s="39"/>
+      <c r="T14" s="39"/>
+      <c r="U14" s="39"/>
+      <c r="V14" s="39"/>
+      <c r="W14" s="39"/>
+      <c r="X14" s="39"/>
+      <c r="Y14" s="39"/>
+      <c r="Z14" s="39"/>
+      <c r="AA14" s="39"/>
+      <c r="AB14" s="39"/>
+      <c r="AC14" s="39"/>
+      <c r="AD14" s="39"/>
+    </row>
+    <row r="15" spans="1:30" s="40" customFormat="1">
+      <c r="A15" s="41"/>
+      <c r="B15" s="44"/>
+      <c r="C15" s="39"/>
+      <c r="D15" s="39"/>
+      <c r="E15" s="39"/>
+      <c r="F15" s="39"/>
+      <c r="G15" s="39"/>
+      <c r="H15" s="39"/>
+      <c r="I15" s="39"/>
+      <c r="J15" s="39"/>
+      <c r="K15" s="39"/>
+      <c r="L15" s="39"/>
+      <c r="M15" s="39"/>
+      <c r="N15" s="39"/>
+      <c r="O15" s="39"/>
+      <c r="P15" s="39"/>
+      <c r="Q15" s="39"/>
+      <c r="R15" s="39"/>
+      <c r="S15" s="39"/>
+      <c r="T15" s="39"/>
+      <c r="U15" s="39"/>
+      <c r="V15" s="39"/>
+      <c r="W15" s="39"/>
+      <c r="X15" s="39"/>
+      <c r="Y15" s="39"/>
+      <c r="Z15" s="39"/>
+      <c r="AA15" s="39"/>
+      <c r="AB15" s="39"/>
+      <c r="AC15" s="39"/>
+      <c r="AD15" s="39"/>
+    </row>
+    <row r="16" spans="1:30" s="40" customFormat="1" ht="17.850000000000001" customHeight="1">
+      <c r="A16" s="41"/>
+      <c r="B16" s="44"/>
+      <c r="C16" s="39"/>
+      <c r="D16" s="39"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="39"/>
+      <c r="G16" s="39"/>
+      <c r="H16" s="39"/>
+      <c r="I16" s="39"/>
+      <c r="J16" s="39"/>
+      <c r="K16" s="39"/>
+      <c r="L16" s="39"/>
+      <c r="M16" s="39"/>
+      <c r="N16" s="39"/>
+      <c r="O16" s="39"/>
+      <c r="P16" s="39"/>
+      <c r="Q16" s="39"/>
+      <c r="R16" s="39"/>
+      <c r="S16" s="39"/>
+      <c r="T16" s="39"/>
+      <c r="U16" s="39"/>
+      <c r="V16" s="39"/>
+      <c r="W16" s="39"/>
+      <c r="X16" s="39"/>
+      <c r="Y16" s="39"/>
+      <c r="Z16" s="39"/>
+      <c r="AA16" s="39"/>
+      <c r="AB16" s="39"/>
+      <c r="AC16" s="39"/>
+      <c r="AD16" s="39"/>
+    </row>
+    <row r="17" spans="1:30" s="40" customFormat="1">
+      <c r="A17" s="41"/>
+      <c r="B17" s="44"/>
+      <c r="C17" s="39"/>
+      <c r="D17" s="39"/>
+      <c r="E17" s="39"/>
+      <c r="F17" s="39"/>
+      <c r="G17" s="39"/>
+      <c r="H17" s="39"/>
+      <c r="I17" s="39"/>
+      <c r="J17" s="39"/>
+      <c r="K17" s="39"/>
+      <c r="L17" s="39"/>
+      <c r="M17" s="39"/>
+      <c r="N17" s="39"/>
+      <c r="O17" s="39"/>
+      <c r="P17" s="39"/>
+      <c r="Q17" s="39"/>
+      <c r="R17" s="39"/>
+      <c r="S17" s="39"/>
+      <c r="T17" s="39"/>
+      <c r="U17" s="39"/>
+      <c r="V17" s="39"/>
+      <c r="W17" s="39"/>
+      <c r="X17" s="39"/>
+      <c r="Y17" s="39"/>
+      <c r="Z17" s="39"/>
+      <c r="AA17" s="39"/>
+      <c r="AB17" s="39"/>
+      <c r="AC17" s="39"/>
+      <c r="AD17" s="39"/>
+    </row>
+    <row r="18" spans="1:30" s="40" customFormat="1">
+      <c r="A18" s="41"/>
+      <c r="B18" s="44"/>
+      <c r="C18" s="39"/>
+      <c r="D18" s="39"/>
+      <c r="E18" s="39"/>
+      <c r="F18" s="39"/>
+      <c r="G18" s="39"/>
+      <c r="H18" s="39"/>
+      <c r="I18" s="39"/>
+      <c r="J18" s="39"/>
+      <c r="K18" s="39"/>
+      <c r="L18" s="39"/>
+      <c r="M18" s="39"/>
+      <c r="N18" s="39"/>
+      <c r="O18" s="39"/>
+      <c r="P18" s="39"/>
+      <c r="Q18" s="39"/>
+      <c r="R18" s="39"/>
+      <c r="S18" s="39"/>
+      <c r="T18" s="39"/>
+      <c r="U18" s="39"/>
+      <c r="V18" s="39"/>
+      <c r="W18" s="39"/>
+      <c r="X18" s="39"/>
+      <c r="Y18" s="39"/>
+      <c r="Z18" s="39"/>
+      <c r="AA18" s="39"/>
+      <c r="AB18" s="39"/>
+      <c r="AC18" s="39"/>
+      <c r="AD18" s="39"/>
+    </row>
+    <row r="19" spans="1:30" s="40" customFormat="1">
+      <c r="A19" s="41"/>
+      <c r="B19" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="C19" s="39"/>
+      <c r="D19" s="39"/>
+      <c r="E19" s="39"/>
+      <c r="F19" s="39"/>
+      <c r="G19" s="39"/>
+      <c r="H19" s="39"/>
+      <c r="I19" s="39"/>
+      <c r="J19" s="39"/>
+      <c r="K19" s="39"/>
+      <c r="L19" s="39"/>
+      <c r="M19" s="39"/>
+      <c r="N19" s="39"/>
+      <c r="O19" s="39"/>
+      <c r="P19" s="39"/>
+      <c r="Q19" s="39"/>
+      <c r="R19" s="39"/>
+      <c r="S19" s="39"/>
+      <c r="T19" s="39"/>
+      <c r="U19" s="39"/>
+      <c r="V19" s="39"/>
+      <c r="W19" s="39"/>
+      <c r="X19" s="39"/>
+      <c r="Y19" s="39"/>
+      <c r="Z19" s="39"/>
+      <c r="AA19" s="39"/>
+      <c r="AB19" s="39"/>
+      <c r="AC19" s="39"/>
+      <c r="AD19" s="39"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1" display="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets"/>
+    <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX"/>
+    <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/ru/methodology/17/"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M9"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F13" sqref="F13"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="11" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="51" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="20"/>
-[...10 lines deleted...]
-      <c r="M2" s="20"/>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
     </row>
     <row r="3" spans="1:13" s="1" customFormat="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
     </row>
     <row r="4" spans="1:13" s="8" customFormat="1" ht="24.75" customHeight="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="6" t="s">
@@ -687,152 +1855,158 @@
     <row r="5" spans="1:13" s="13" customFormat="1" ht="23.25" customHeight="1">
       <c r="A5" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="15">
         <v>106339.1</v>
       </c>
       <c r="C5" s="16">
         <v>202911</v>
       </c>
       <c r="D5" s="16">
         <v>299095.5</v>
       </c>
       <c r="E5" s="15">
         <v>354217.3</v>
       </c>
       <c r="F5" s="16">
         <v>412143.9</v>
       </c>
       <c r="G5" s="16">
         <v>466534</v>
       </c>
       <c r="H5" s="16">
         <v>528257.9</v>
       </c>
-      <c r="I5" s="16"/>
+      <c r="I5" s="16">
+        <v>589195.30000000005</v>
+      </c>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
     </row>
     <row r="6" spans="1:13" s="13" customFormat="1" ht="22.5">
       <c r="A6" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="15">
         <v>322.10000000000002</v>
       </c>
       <c r="C6" s="16">
         <v>603.6</v>
       </c>
       <c r="D6" s="16">
         <v>865.1</v>
       </c>
       <c r="E6" s="15">
         <v>927.2</v>
       </c>
       <c r="F6" s="16">
         <v>1032.8</v>
       </c>
       <c r="G6" s="16">
         <v>1098.3</v>
       </c>
       <c r="H6" s="16">
         <v>1156</v>
       </c>
-      <c r="I6" s="16"/>
+      <c r="I6" s="16">
+        <v>1218.8</v>
+      </c>
       <c r="J6" s="16"/>
       <c r="K6" s="16"/>
       <c r="L6" s="16"/>
       <c r="M6" s="16"/>
     </row>
     <row r="7" spans="1:13" s="8" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A7" s="21"/>
-[...11 lines deleted...]
-      <c r="M7" s="21"/>
+      <c r="A7" s="52"/>
+      <c r="B7" s="52"/>
+      <c r="C7" s="52"/>
+      <c r="D7" s="52"/>
+      <c r="E7" s="52"/>
+      <c r="F7" s="52"/>
+      <c r="G7" s="52"/>
+      <c r="H7" s="52"/>
+      <c r="I7" s="52"/>
+      <c r="J7" s="52"/>
+      <c r="K7" s="52"/>
+      <c r="L7" s="52"/>
+      <c r="M7" s="52"/>
     </row>
     <row r="8" spans="1:13" s="8" customFormat="1" ht="11.25">
       <c r="A8" s="7"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="10"/>
       <c r="I8" s="11"/>
       <c r="J8" s="12"/>
       <c r="K8" s="9"/>
       <c r="M8" s="9"/>
     </row>
     <row r="9" spans="1:13" s="14" customFormat="1" ht="11.25">
-      <c r="A9" s="19"/>
-[...11 lines deleted...]
-      <c r="M9" s="19"/>
+      <c r="A9" s="50"/>
+      <c r="B9" s="50"/>
+      <c r="C9" s="50"/>
+      <c r="D9" s="50"/>
+      <c r="E9" s="50"/>
+      <c r="F9" s="50"/>
+      <c r="G9" s="50"/>
+      <c r="H9" s="50"/>
+      <c r="I9" s="50"/>
+      <c r="J9" s="50"/>
+      <c r="K9" s="50"/>
+      <c r="L9" s="50"/>
+      <c r="M9" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A7:M7"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист 1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Әдіснама</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіштер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>