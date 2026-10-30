--- v5 (2026-10-10)
+++ v6 (2026-10-30)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.08.2026\қаз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Новая папка\Динамика 01.09.2026\қаз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="9240" yWindow="270" windowWidth="14265" windowHeight="12735"/>
   </bookViews>
   <sheets>
     <sheet name="Әдіснама" sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Көрсеткіштер" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">Көрсеткіштер!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <si>
     <t>Электр энергиясы,  мың кВт/сағ.</t>
   </si>
   <si>
     <t>Бу және ыстық су (жылу энергиясы), мың Гкал</t>
   </si>
@@ -553,64 +553,64 @@
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="22" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Excel Built-in Normal" xfId="5"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -896,51 +896,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.abenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D13" sqref="D13"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="70.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="21" customFormat="1" ht="12.75">
       <c r="A1" s="19"/>
       <c r="B1" s="20"/>
     </row>
     <row r="2" spans="1:13" s="24" customFormat="1" ht="12.75">
       <c r="A2" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="23">
         <v>151102</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="24" customFormat="1" ht="38.25">
       <c r="A3" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="25" t="s">
@@ -1006,91 +1006,91 @@
     <row r="11" spans="1:13" s="24" customFormat="1" ht="12.75">
       <c r="A11" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="25"/>
       <c r="M11" s="29"/>
     </row>
     <row r="12" spans="1:13" s="24" customFormat="1" ht="12.75">
       <c r="A12" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="29"/>
     </row>
     <row r="13" spans="1:13" s="24" customFormat="1" ht="12.75">
       <c r="A13" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>35</v>
       </c>
       <c r="M13" s="29"/>
     </row>
-    <row r="14" spans="1:13" s="24" customFormat="1" ht="12.75">
+    <row r="14" spans="1:13" s="24" customFormat="1" ht="25.5">
       <c r="A14" s="31" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>58</v>
       </c>
       <c r="M14" s="29"/>
     </row>
     <row r="15" spans="1:13" s="24" customFormat="1" ht="12.75">
       <c r="A15" s="31" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>38</v>
       </c>
       <c r="M15" s="29"/>
     </row>
     <row r="16" spans="1:13" s="21" customFormat="1" ht="12.75">
       <c r="A16" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="36">
-        <v>46287</v>
+        <v>46311</v>
       </c>
       <c r="M16" s="34"/>
     </row>
     <row r="17" spans="1:13" s="21" customFormat="1" ht="12.75">
       <c r="A17" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="36">
-        <v>46313</v>
+        <v>46342</v>
       </c>
       <c r="M17" s="35"/>
     </row>
     <row r="18" spans="1:13" s="21" customFormat="1" ht="12.75">
       <c r="A18" s="22" t="s">
         <v>41</v>
       </c>
-      <c r="B18" s="54" t="s">
+      <c r="B18" s="51" t="s">
         <v>46</v>
       </c>
       <c r="M18" s="34"/>
     </row>
     <row r="19" spans="1:13" s="21" customFormat="1" ht="12.75">
       <c r="A19" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="26" t="s">
         <v>47</v>
       </c>
       <c r="M19" s="35"/>
     </row>
     <row r="20" spans="1:13" s="21" customFormat="1" ht="12.75">
       <c r="A20" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="37" t="s">
         <v>48</v>
       </c>
       <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:13" s="21" customFormat="1" ht="12.75">
       <c r="A21" s="22" t="s">
         <v>44</v>
@@ -1692,133 +1692,133 @@
       <c r="I18" s="39"/>
       <c r="J18" s="39"/>
       <c r="K18" s="39"/>
       <c r="L18" s="39"/>
       <c r="M18" s="39"/>
       <c r="N18" s="39"/>
       <c r="O18" s="39"/>
       <c r="P18" s="39"/>
       <c r="Q18" s="39"/>
       <c r="R18" s="39"/>
       <c r="S18" s="39"/>
       <c r="T18" s="39"/>
       <c r="U18" s="39"/>
       <c r="V18" s="39"/>
       <c r="W18" s="39"/>
       <c r="X18" s="39"/>
       <c r="Y18" s="39"/>
       <c r="Z18" s="39"/>
       <c r="AA18" s="39"/>
       <c r="AB18" s="39"/>
       <c r="AC18" s="39"/>
       <c r="AD18" s="39"/>
     </row>
     <row r="19" spans="1:30" s="40" customFormat="1">
       <c r="A19" s="41"/>
-      <c r="B19" s="53" t="s">
+      <c r="B19" s="50" t="s">
         <v>57</v>
       </c>
       <c r="C19" s="39"/>
       <c r="D19" s="39"/>
       <c r="E19" s="39"/>
       <c r="F19" s="39"/>
       <c r="G19" s="39"/>
       <c r="H19" s="39"/>
       <c r="I19" s="39"/>
       <c r="J19" s="39"/>
       <c r="K19" s="39"/>
       <c r="L19" s="39"/>
       <c r="M19" s="39"/>
       <c r="N19" s="39"/>
       <c r="O19" s="39"/>
       <c r="P19" s="39"/>
       <c r="Q19" s="39"/>
       <c r="R19" s="39"/>
       <c r="S19" s="39"/>
       <c r="T19" s="39"/>
       <c r="U19" s="39"/>
       <c r="V19" s="39"/>
       <c r="W19" s="39"/>
       <c r="X19" s="39"/>
       <c r="Y19" s="39"/>
       <c r="Z19" s="39"/>
       <c r="AA19" s="39"/>
       <c r="AB19" s="39"/>
       <c r="AC19" s="39"/>
       <c r="AD19" s="39"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1" display="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets"/>
     <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX"/>
     <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/ru/methodology/17/"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M9"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="J14" sqref="J14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="11" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="51" t="s">
+      <c r="A2" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="51"/>
-[...10 lines deleted...]
-      <c r="M2" s="51"/>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
     </row>
     <row r="3" spans="1:13" s="1" customFormat="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
     </row>
     <row r="4" spans="1:13" s="8" customFormat="1" ht="24.75" customHeight="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="6" t="s">
@@ -1858,130 +1858,134 @@
       </c>
       <c r="B5" s="15">
         <v>106339.1</v>
       </c>
       <c r="C5" s="16">
         <v>202911</v>
       </c>
       <c r="D5" s="16">
         <v>299095.5</v>
       </c>
       <c r="E5" s="15">
         <v>354217.3</v>
       </c>
       <c r="F5" s="16">
         <v>412143.9</v>
       </c>
       <c r="G5" s="16">
         <v>466534</v>
       </c>
       <c r="H5" s="16">
         <v>528257.9</v>
       </c>
       <c r="I5" s="16">
         <v>589195.30000000005</v>
       </c>
-      <c r="J5" s="16"/>
+      <c r="J5" s="16">
+        <v>630742</v>
+      </c>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
     </row>
     <row r="6" spans="1:13" s="13" customFormat="1" ht="22.5">
       <c r="A6" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="15">
         <v>322.10000000000002</v>
       </c>
       <c r="C6" s="16">
         <v>603.6</v>
       </c>
       <c r="D6" s="16">
         <v>865.1</v>
       </c>
       <c r="E6" s="15">
         <v>927.2</v>
       </c>
       <c r="F6" s="16">
         <v>1032.8</v>
       </c>
       <c r="G6" s="16">
         <v>1098.3</v>
       </c>
       <c r="H6" s="16">
         <v>1156</v>
       </c>
       <c r="I6" s="16">
         <v>1218.8</v>
       </c>
-      <c r="J6" s="16"/>
+      <c r="J6" s="16">
+        <v>1246.5999999999999</v>
+      </c>
       <c r="K6" s="16"/>
       <c r="L6" s="16"/>
       <c r="M6" s="16"/>
     </row>
     <row r="7" spans="1:13" s="8" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A7" s="52"/>
-[...11 lines deleted...]
-      <c r="M7" s="52"/>
+      <c r="A7" s="54"/>
+      <c r="B7" s="54"/>
+      <c r="C7" s="54"/>
+      <c r="D7" s="54"/>
+      <c r="E7" s="54"/>
+      <c r="F7" s="54"/>
+      <c r="G7" s="54"/>
+      <c r="H7" s="54"/>
+      <c r="I7" s="54"/>
+      <c r="J7" s="54"/>
+      <c r="K7" s="54"/>
+      <c r="L7" s="54"/>
+      <c r="M7" s="54"/>
     </row>
     <row r="8" spans="1:13" s="8" customFormat="1" ht="11.25">
       <c r="A8" s="7"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="10"/>
       <c r="I8" s="11"/>
       <c r="J8" s="12"/>
       <c r="K8" s="9"/>
       <c r="M8" s="9"/>
     </row>
     <row r="9" spans="1:13" s="14" customFormat="1" ht="11.25">
-      <c r="A9" s="50"/>
-[...11 lines deleted...]
-      <c r="M9" s="50"/>
+      <c r="A9" s="52"/>
+      <c r="B9" s="52"/>
+      <c r="C9" s="52"/>
+      <c r="D9" s="52"/>
+      <c r="E9" s="52"/>
+      <c r="F9" s="52"/>
+      <c r="G9" s="52"/>
+      <c r="H9" s="52"/>
+      <c r="I9" s="52"/>
+      <c r="J9" s="52"/>
+      <c r="K9" s="52"/>
+      <c r="L9" s="52"/>
+      <c r="M9" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A7:M7"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>