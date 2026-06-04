--- v0 (2026-04-22)
+++ v1 (2026-06-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Новая папка (2)\Динамика Пром 01.02.2026\қаз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика Пром 01.03.2026\қаз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="9240" yWindow="270" windowWidth="14265" windowHeight="12735"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>Электр энергиясы,  мың кВт/сағ.</t>
   </si>
   <si>
     <t>Бу және ыстық су (жылу энергиясы), мың Гкал</t>
   </si>
   <si>
     <t>қаңтар</t>
@@ -571,51 +571,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M9"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D13" sqref="D13"/>
+      <selection activeCell="D14" sqref="D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="11" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
@@ -675,74 +675,78 @@
         <v>10</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="L4" s="5" t="s">
         <v>12</v>
       </c>
       <c r="M4" s="17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="13" customFormat="1" ht="23.25" customHeight="1">
       <c r="A5" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="15">
         <v>106339.1</v>
       </c>
       <c r="C5" s="16">
         <v>202911</v>
       </c>
       <c r="D5" s="16">
         <v>299095.5</v>
       </c>
-      <c r="E5" s="15"/>
+      <c r="E5" s="15">
+        <v>354217.3</v>
+      </c>
       <c r="F5" s="15"/>
       <c r="G5" s="15"/>
       <c r="H5" s="15"/>
       <c r="I5" s="16"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
     </row>
     <row r="6" spans="1:13" s="13" customFormat="1" ht="22.5">
       <c r="A6" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="15">
         <v>322.10000000000002</v>
       </c>
       <c r="C6" s="16">
         <v>603.6</v>
       </c>
       <c r="D6" s="16">
         <v>865.1</v>
       </c>
-      <c r="E6" s="15"/>
+      <c r="E6" s="15">
+        <v>927.2</v>
+      </c>
       <c r="F6" s="15"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
       <c r="I6" s="16"/>
       <c r="J6" s="16"/>
       <c r="K6" s="16"/>
       <c r="L6" s="16"/>
       <c r="M6" s="16"/>
     </row>
     <row r="7" spans="1:13" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="21"/>
       <c r="B7" s="21"/>
       <c r="C7" s="21"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
       <c r="F7" s="21"/>
       <c r="G7" s="21"/>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="21"/>
       <c r="L7" s="21"/>
       <c r="M7" s="21"/>
     </row>
     <row r="8" spans="1:13" s="8" customFormat="1" ht="11.25">