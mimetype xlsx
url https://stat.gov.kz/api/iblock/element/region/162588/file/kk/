--- v1 (2026-06-04)
+++ v2 (2026-06-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика Пром 01.03.2026\қаз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.05.2026\қаз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="9240" yWindow="270" windowWidth="14265" windowHeight="12735"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>Электр энергиясы,  мың кВт/сағ.</t>
   </si>
   <si>
     <t>Бу және ыстық су (жылу энергиясы), мың Гкал</t>
   </si>
   <si>
     <t>қаңтар</t>
@@ -571,51 +571,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M9"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D14" sqref="D14"/>
+      <selection activeCell="G12" sqref="G12:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="11" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
@@ -678,76 +678,80 @@
         <v>11</v>
       </c>
       <c r="L4" s="5" t="s">
         <v>12</v>
       </c>
       <c r="M4" s="17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="13" customFormat="1" ht="23.25" customHeight="1">
       <c r="A5" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="15">
         <v>106339.1</v>
       </c>
       <c r="C5" s="16">
         <v>202911</v>
       </c>
       <c r="D5" s="16">
         <v>299095.5</v>
       </c>
       <c r="E5" s="15">
         <v>354217.3</v>
       </c>
-      <c r="F5" s="15"/>
+      <c r="F5" s="16">
+        <v>412143.9</v>
+      </c>
       <c r="G5" s="15"/>
       <c r="H5" s="15"/>
       <c r="I5" s="16"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
     </row>
     <row r="6" spans="1:13" s="13" customFormat="1" ht="22.5">
       <c r="A6" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="15">
         <v>322.10000000000002</v>
       </c>
       <c r="C6" s="16">
         <v>603.6</v>
       </c>
       <c r="D6" s="16">
         <v>865.1</v>
       </c>
       <c r="E6" s="15">
         <v>927.2</v>
       </c>
-      <c r="F6" s="15"/>
+      <c r="F6" s="16">
+        <v>1032.8</v>
+      </c>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
       <c r="I6" s="16"/>
       <c r="J6" s="16"/>
       <c r="K6" s="16"/>
       <c r="L6" s="16"/>
       <c r="M6" s="16"/>
     </row>
     <row r="7" spans="1:13" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="21"/>
       <c r="B7" s="21"/>
       <c r="C7" s="21"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
       <c r="F7" s="21"/>
       <c r="G7" s="21"/>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="21"/>
       <c r="L7" s="21"/>
       <c r="M7" s="21"/>
     </row>
     <row r="8" spans="1:13" s="8" customFormat="1" ht="11.25">
       <c r="A8" s="7"/>