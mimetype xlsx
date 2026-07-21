--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -571,51 +571,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M9"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G12" sqref="G12:G13"/>
+      <selection activeCell="D17" sqref="D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="11" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
@@ -681,78 +681,82 @@
         <v>12</v>
       </c>
       <c r="M4" s="17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="13" customFormat="1" ht="23.25" customHeight="1">
       <c r="A5" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="15">
         <v>106339.1</v>
       </c>
       <c r="C5" s="16">
         <v>202911</v>
       </c>
       <c r="D5" s="16">
         <v>299095.5</v>
       </c>
       <c r="E5" s="15">
         <v>354217.3</v>
       </c>
       <c r="F5" s="16">
         <v>412143.9</v>
       </c>
-      <c r="G5" s="15"/>
+      <c r="G5" s="16">
+        <v>466534</v>
+      </c>
       <c r="H5" s="15"/>
       <c r="I5" s="16"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
     </row>
     <row r="6" spans="1:13" s="13" customFormat="1" ht="22.5">
       <c r="A6" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="15">
         <v>322.10000000000002</v>
       </c>
       <c r="C6" s="16">
         <v>603.6</v>
       </c>
       <c r="D6" s="16">
         <v>865.1</v>
       </c>
       <c r="E6" s="15">
         <v>927.2</v>
       </c>
       <c r="F6" s="16">
         <v>1032.8</v>
       </c>
-      <c r="G6" s="15"/>
+      <c r="G6" s="16">
+        <v>1098.3</v>
+      </c>
       <c r="H6" s="15"/>
       <c r="I6" s="16"/>
       <c r="J6" s="16"/>
       <c r="K6" s="16"/>
       <c r="L6" s="16"/>
       <c r="M6" s="16"/>
     </row>
     <row r="7" spans="1:13" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="21"/>
       <c r="B7" s="21"/>
       <c r="C7" s="21"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
       <c r="F7" s="21"/>
       <c r="G7" s="21"/>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="21"/>
       <c r="L7" s="21"/>
       <c r="M7" s="21"/>
     </row>
     <row r="8" spans="1:13" s="8" customFormat="1" ht="11.25">
       <c r="A8" s="7"/>
       <c r="C8" s="9"/>