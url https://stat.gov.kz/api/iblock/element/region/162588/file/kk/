--- v3 (2026-07-21)
+++ v4 (2026-08-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.05.2026\қаз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.06.2026\қаз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="9240" yWindow="270" windowWidth="14265" windowHeight="12735"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>Электр энергиясы,  мың кВт/сағ.</t>
   </si>
   <si>
     <t>Бу және ыстық су (жылу энергиясы), мың Гкал</t>
   </si>
   <si>
     <t>қаңтар</t>
@@ -571,51 +571,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M9"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D17" sqref="D17"/>
+      <selection activeCell="F13" sqref="F13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="11" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
@@ -684,80 +684,84 @@
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="13" customFormat="1" ht="23.25" customHeight="1">
       <c r="A5" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="15">
         <v>106339.1</v>
       </c>
       <c r="C5" s="16">
         <v>202911</v>
       </c>
       <c r="D5" s="16">
         <v>299095.5</v>
       </c>
       <c r="E5" s="15">
         <v>354217.3</v>
       </c>
       <c r="F5" s="16">
         <v>412143.9</v>
       </c>
       <c r="G5" s="16">
         <v>466534</v>
       </c>
-      <c r="H5" s="15"/>
+      <c r="H5" s="16">
+        <v>528257.9</v>
+      </c>
       <c r="I5" s="16"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
     </row>
     <row r="6" spans="1:13" s="13" customFormat="1" ht="22.5">
       <c r="A6" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="15">
         <v>322.10000000000002</v>
       </c>
       <c r="C6" s="16">
         <v>603.6</v>
       </c>
       <c r="D6" s="16">
         <v>865.1</v>
       </c>
       <c r="E6" s="15">
         <v>927.2</v>
       </c>
       <c r="F6" s="16">
         <v>1032.8</v>
       </c>
       <c r="G6" s="16">
         <v>1098.3</v>
       </c>
-      <c r="H6" s="15"/>
+      <c r="H6" s="16">
+        <v>1156</v>
+      </c>
       <c r="I6" s="16"/>
       <c r="J6" s="16"/>
       <c r="K6" s="16"/>
       <c r="L6" s="16"/>
       <c r="M6" s="16"/>
     </row>
     <row r="7" spans="1:13" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="21"/>
       <c r="B7" s="21"/>
       <c r="C7" s="21"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
       <c r="F7" s="21"/>
       <c r="G7" s="21"/>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="21"/>
       <c r="L7" s="21"/>
       <c r="M7" s="21"/>
     </row>
     <row r="8" spans="1:13" s="8" customFormat="1" ht="11.25">
       <c r="A8" s="7"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>