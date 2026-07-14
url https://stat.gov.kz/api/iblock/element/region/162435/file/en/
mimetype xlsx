--- v0 (2026-04-18)
+++ v1 (2026-07-14)
@@ -1,67 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Электронная номенклатура\2026\12-16_Основные показатели (динамические ряды)\Внутренняя торговля\анг\Annual\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0802E466-03FF-4A6B-ADB9-1BBADC3F69C8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="7665" yWindow="-15" windowWidth="7740" windowHeight="8250"/>
+    <workbookView xWindow="2340" yWindow="2340" windowWidth="26250" windowHeight="11535" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="volume" sheetId="3" r:id="rId1"/>
     <sheet name="indices" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">indices!$A$1:$Q$25</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">volume!$A$1:$W$26</definedName>
   </definedNames>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="31">
   <si>
     <t>Volume of wholesale trade</t>
   </si>
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>Indices of the physical volume of wholesale trade</t>
   </si>
   <si>
     <t>as a percentage of the previous year</t>
   </si>
   <si>
     <t>Note: Wholesale volume indices have been calculated since 2006</t>
   </si>
   <si>
     <t>By region</t>
   </si>
   <si>
     <t>Ust-Kamenogorsk c.a.</t>
   </si>
   <si>
     <t>Kurchatov c.a.</t>
   </si>
   <si>
@@ -115,51 +121,51 @@
   <si>
     <t>Urzhar district</t>
   </si>
   <si>
     <t>Shemonaikha district</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>Markakol</t>
   </si>
   <si>
     <t>Ulken Naryn</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -350,51 +356,51 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
@@ -476,190 +482,197 @@
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -796,89 +809,89 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:BU73"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="M42" sqref="M42"/>
+      <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.5703125" style="31" customWidth="1"/>
     <col min="2" max="4" width="9.7109375" style="31" customWidth="1"/>
-    <col min="5" max="5" width="8" style="31" customWidth="1"/>
+    <col min="5" max="5" width="12.85546875" style="31" customWidth="1"/>
     <col min="6" max="12" width="9.140625" style="31"/>
     <col min="13" max="23" width="9.28515625" style="31" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="6" customFormat="1" ht="15.75">
-      <c r="A1" s="58" t="s">
+      <c r="A1" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="58"/>
-[...16 lines deleted...]
-      <c r="S1" s="58"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+      <c r="O1" s="57"/>
+      <c r="P1" s="57"/>
+      <c r="Q1" s="57"/>
+      <c r="R1" s="57"/>
+      <c r="S1" s="57"/>
     </row>
     <row r="2" spans="1:73" s="6" customFormat="1" ht="13.5" thickBot="1">
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="8" t="s">
         <v>1</v>
@@ -3480,290 +3493,320 @@
       </c>
       <c r="S24" s="5">
         <v>744.16</v>
       </c>
       <c r="T24" s="5">
         <v>673.79</v>
       </c>
       <c r="U24" s="22">
         <v>2652.7750000000001</v>
       </c>
       <c r="V24" s="23">
         <v>3581.192</v>
       </c>
       <c r="W24" s="5">
         <v>1939.979</v>
       </c>
     </row>
     <row r="25" spans="1:73">
       <c r="A25" s="30"/>
       <c r="T25" s="32"/>
       <c r="U25" s="32"/>
       <c r="V25" s="32"/>
     </row>
     <row r="26" spans="1:73" ht="13.5" thickBot="1">
       <c r="A26" s="30"/>
-      <c r="D26" s="8" t="s">
+      <c r="E26" s="8" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:73" ht="13.5" thickBot="1">
       <c r="A27" s="1"/>
       <c r="B27" s="3">
         <v>2022</v>
       </c>
       <c r="C27" s="3">
         <v>2023</v>
       </c>
       <c r="D27" s="3">
         <v>2024</v>
       </c>
-      <c r="E27" s="30"/>
+      <c r="E27" s="3">
+        <v>2025</v>
+      </c>
       <c r="K27" s="34"/>
     </row>
     <row r="28" spans="1:73">
       <c r="A28" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B28" s="4">
         <v>570362.30000000005</v>
       </c>
       <c r="C28" s="4">
         <v>869934.8</v>
       </c>
       <c r="D28" s="4">
         <v>994149.473</v>
       </c>
-      <c r="E28" s="30"/>
+      <c r="E28" s="4">
+        <v>1241466.4639999999</v>
+      </c>
       <c r="K28" s="34"/>
     </row>
     <row r="29" spans="1:73">
       <c r="A29" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="5">
         <v>505954.2</v>
       </c>
       <c r="C29" s="5">
         <v>824144.3</v>
       </c>
       <c r="D29" s="5">
         <v>963313.73899999994</v>
       </c>
-      <c r="E29" s="30"/>
+      <c r="E29" s="5">
+        <v>1193248.4890000001</v>
+      </c>
       <c r="K29" s="34"/>
     </row>
     <row r="30" spans="1:73">
       <c r="A30" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="5">
         <v>47876.1</v>
       </c>
       <c r="C30" s="5">
         <v>13684.6</v>
       </c>
       <c r="D30" s="5">
         <v>6473.3590000000004</v>
       </c>
-      <c r="E30" s="30"/>
+      <c r="E30" s="5">
+        <v>21977.86</v>
+      </c>
       <c r="K30" s="34"/>
     </row>
     <row r="31" spans="1:73">
       <c r="A31" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="5">
         <v>1216.4000000000001</v>
       </c>
       <c r="C31" s="5">
         <v>3231.8</v>
       </c>
       <c r="D31" s="5">
         <v>4120.5619999999999</v>
       </c>
-      <c r="E31" s="30"/>
+      <c r="E31" s="5">
+        <v>7976.165</v>
+      </c>
       <c r="K31" s="34"/>
     </row>
     <row r="32" spans="1:73">
       <c r="A32" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="5">
         <v>793.5</v>
       </c>
       <c r="C32" s="5">
         <v>3237.3</v>
       </c>
       <c r="D32" s="5">
         <v>464.70499999999998</v>
       </c>
-      <c r="E32" s="30"/>
+      <c r="E32" s="5">
+        <v>686.79399999999998</v>
+      </c>
       <c r="K32" s="34"/>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="5">
         <v>5131.2</v>
       </c>
       <c r="C33" s="5">
         <v>9316.5</v>
       </c>
       <c r="D33" s="5">
         <v>13165.946</v>
       </c>
-      <c r="E33" s="30"/>
+      <c r="E33" s="5">
+        <v>10915.633</v>
+      </c>
       <c r="K33" s="34"/>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D34" s="5">
         <v>7.9219999999999997</v>
       </c>
-      <c r="E34" s="30"/>
+      <c r="E34" s="5">
+        <v>0.95199999999999996</v>
+      </c>
       <c r="K34" s="34"/>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="5">
         <v>21.5</v>
       </c>
       <c r="C35" s="5">
         <v>5</v>
       </c>
       <c r="D35" s="5">
         <v>157.964</v>
       </c>
-      <c r="E35" s="30"/>
+      <c r="E35" s="5">
+        <v>975.39</v>
+      </c>
       <c r="K35" s="34"/>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="E36" s="30"/>
+      <c r="E36" s="5" t="s">
+        <v>26</v>
+      </c>
       <c r="K36" s="34"/>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="5">
         <v>20.9</v>
       </c>
       <c r="C37" s="5">
         <v>41.9</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="E37" s="30"/>
+      <c r="E37" s="5">
+        <v>268.96300000000002</v>
+      </c>
       <c r="K37" s="34"/>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="5">
         <v>28</v>
       </c>
       <c r="C38" s="5">
         <v>60.8</v>
       </c>
       <c r="D38" s="5">
         <v>595.05700000000002</v>
       </c>
-      <c r="E38" s="30"/>
+      <c r="E38" s="5">
+        <v>534.84900000000005</v>
+      </c>
       <c r="K38" s="34"/>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="5">
         <v>2485.5</v>
       </c>
       <c r="C39" s="5">
         <v>5397.9</v>
       </c>
       <c r="D39" s="5">
         <v>3290.1640000000002</v>
       </c>
-      <c r="E39" s="30"/>
+      <c r="E39" s="5">
+        <v>246.78800000000001</v>
+      </c>
       <c r="K39" s="34"/>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D40" s="5">
         <v>63.445</v>
       </c>
-      <c r="E40" s="25"/>
+      <c r="E40" s="5">
+        <v>54.283999999999999</v>
+      </c>
       <c r="K40" s="32"/>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="5">
         <v>6834.8</v>
       </c>
       <c r="C41" s="5">
         <v>10814.6</v>
       </c>
       <c r="D41" s="5">
         <v>2496.61</v>
       </c>
-      <c r="E41" s="25"/>
+      <c r="E41" s="5">
+        <v>4580.2979999999998</v>
+      </c>
       <c r="K41" s="32"/>
     </row>
     <row r="42" spans="1:11">
       <c r="K42" s="32"/>
     </row>
     <row r="43" spans="1:11">
       <c r="K43" s="32"/>
     </row>
     <row r="44" spans="1:11">
       <c r="K44" s="32"/>
     </row>
     <row r="45" spans="1:11">
       <c r="K45" s="32"/>
     </row>
     <row r="46" spans="1:11">
       <c r="K46" s="32"/>
     </row>
     <row r="47" spans="1:11">
       <c r="K47" s="32"/>
     </row>
     <row r="48" spans="1:11">
       <c r="K48" s="32"/>
     </row>
     <row r="49" spans="11:15">
       <c r="K49" s="32"/>
@@ -3878,101 +3921,101 @@
       <c r="K72" s="33"/>
       <c r="L72" s="33"/>
       <c r="M72" s="33"/>
       <c r="N72" s="33"/>
       <c r="O72" s="33"/>
     </row>
     <row r="73" spans="11:15">
       <c r="K73" s="33"/>
       <c r="L73" s="33"/>
       <c r="M73" s="33"/>
       <c r="N73" s="33"/>
       <c r="O73" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:S1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="44" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:BO43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="S43" sqref="S43"/>
+      <selection sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="31" customWidth="1"/>
     <col min="2" max="11" width="8" style="31" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:67" s="6" customFormat="1" ht="15.75">
-      <c r="A1" s="58" t="s">
+      <c r="A1" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="58"/>
-[...14 lines deleted...]
-      <c r="Q1" s="58"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+      <c r="O1" s="57"/>
+      <c r="P1" s="57"/>
+      <c r="Q1" s="57"/>
     </row>
     <row r="2" spans="1:67" s="6" customFormat="1">
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
       <c r="L2" s="36"/>
       <c r="M2" s="36"/>
       <c r="N2" s="36"/>
       <c r="P2" s="36"/>
-      <c r="Q2" s="57" t="s">
+      <c r="Q2" s="56" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:67" s="12" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2">
         <v>2006</v>
       </c>
       <c r="C3" s="2">
         <v>2007</v>
       </c>
       <c r="D3" s="2">
         <v>2008</v>
       </c>
       <c r="E3" s="2">
         <v>2009</v>
       </c>
       <c r="F3" s="2">
         <v>2010</v>
       </c>
       <c r="G3" s="2">
         <v>2011</v>
       </c>
       <c r="H3" s="2">
         <v>2012</v>
@@ -6147,340 +6190,381 @@
         <v>97.691597978127334</v>
       </c>
       <c r="K24" s="45">
         <v>65.790000000000006</v>
       </c>
       <c r="L24" s="49">
         <v>81.78</v>
       </c>
       <c r="M24" s="45">
         <v>131.30000000000001</v>
       </c>
       <c r="N24" s="50">
         <v>85.8</v>
       </c>
       <c r="O24" s="42">
         <v>368</v>
       </c>
       <c r="P24" s="43">
         <v>128.19999999999999</v>
       </c>
       <c r="Q24" s="44">
         <v>50.1</v>
       </c>
     </row>
     <row r="25" spans="1:67" s="25" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A25" s="59" t="s">
+      <c r="A25" s="58" t="s">
         <v>4</v>
       </c>
-      <c r="B25" s="59"/>
-[...7 lines deleted...]
-      <c r="J25" s="59"/>
+      <c r="B25" s="58"/>
+      <c r="C25" s="58"/>
+      <c r="D25" s="58"/>
+      <c r="E25" s="58"/>
+      <c r="F25" s="58"/>
+      <c r="G25" s="58"/>
+      <c r="H25" s="58"/>
+      <c r="I25" s="58"/>
+      <c r="J25" s="58"/>
     </row>
     <row r="26" spans="1:67" s="25" customFormat="1">
       <c r="A26" s="51"/>
       <c r="B26" s="51"/>
       <c r="C26" s="51"/>
       <c r="D26" s="51"/>
       <c r="E26" s="51"/>
       <c r="F26" s="51"/>
       <c r="G26" s="51"/>
       <c r="H26" s="51"/>
       <c r="I26" s="51"/>
       <c r="J26" s="51"/>
     </row>
     <row r="27" spans="1:67" ht="13.5" thickBot="1">
       <c r="A27" s="51"/>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
-      <c r="D27" s="57" t="s">
+      <c r="E27" s="56" t="s">
         <v>3</v>
       </c>
-      <c r="E27" s="32"/>
       <c r="F27" s="32"/>
     </row>
     <row r="28" spans="1:67" ht="13.5" thickBot="1">
       <c r="A28" s="1"/>
       <c r="B28" s="3">
         <v>2022</v>
       </c>
       <c r="C28" s="3">
         <v>2023</v>
       </c>
       <c r="D28" s="3">
         <v>2024</v>
       </c>
+      <c r="E28" s="3">
+        <v>2025</v>
+      </c>
     </row>
     <row r="29" spans="1:67">
       <c r="A29" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="35">
         <v>103.7</v>
       </c>
       <c r="C29" s="35">
         <v>142.4</v>
       </c>
       <c r="D29" s="35">
         <v>115.8</v>
       </c>
-      <c r="E29" s="55"/>
+      <c r="E29" s="35">
+        <v>118.5</v>
+      </c>
       <c r="F29" s="54"/>
       <c r="G29" s="54"/>
       <c r="H29" s="54"/>
       <c r="I29" s="54"/>
       <c r="J29" s="54"/>
       <c r="K29" s="54"/>
-      <c r="L29" s="56"/>
+      <c r="L29" s="55"/>
       <c r="M29" s="53"/>
       <c r="N29" s="25"/>
       <c r="O29" s="25"/>
       <c r="P29" s="25"/>
     </row>
     <row r="30" spans="1:67">
       <c r="A30" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="35">
         <v>100.2</v>
       </c>
       <c r="C30" s="35">
         <v>152.1</v>
       </c>
       <c r="D30" s="35">
         <v>118.4</v>
       </c>
-      <c r="E30" s="25"/>
+      <c r="E30" s="35">
+        <v>117.5</v>
+      </c>
       <c r="F30" s="25"/>
       <c r="G30" s="25"/>
       <c r="H30" s="25"/>
       <c r="I30" s="25"/>
       <c r="J30" s="25"/>
       <c r="K30" s="25"/>
       <c r="L30" s="25"/>
       <c r="M30" s="25"/>
       <c r="N30" s="25"/>
       <c r="O30" s="25"/>
       <c r="P30" s="25"/>
     </row>
     <row r="31" spans="1:67">
       <c r="A31" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="35">
         <v>149.1</v>
       </c>
       <c r="C31" s="35">
         <v>26.7</v>
       </c>
       <c r="D31" s="35">
         <v>47.9</v>
       </c>
-      <c r="E31" s="25"/>
+      <c r="E31" s="35">
+        <v>322.10000000000002</v>
+      </c>
       <c r="F31" s="25"/>
       <c r="G31" s="25"/>
       <c r="H31" s="25"/>
       <c r="I31" s="25"/>
       <c r="J31" s="25"/>
       <c r="K31" s="25"/>
       <c r="L31" s="25"/>
       <c r="M31" s="25"/>
       <c r="N31" s="25"/>
       <c r="O31" s="25"/>
       <c r="P31" s="25"/>
     </row>
     <row r="32" spans="1:67">
       <c r="A32" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="35">
         <v>34.6</v>
       </c>
       <c r="C32" s="35">
         <v>248.1</v>
       </c>
       <c r="D32" s="35">
         <v>129.19999999999999</v>
       </c>
+      <c r="E32" s="35">
+        <v>183.7</v>
+      </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="35">
         <v>437.4</v>
       </c>
       <c r="C33" s="35">
         <v>380.9</v>
       </c>
       <c r="D33" s="35">
         <v>14.5</v>
       </c>
+      <c r="E33" s="35">
+        <v>140.19999999999999</v>
+      </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="35">
         <v>105.9</v>
       </c>
       <c r="C34" s="35">
         <v>169.5</v>
       </c>
       <c r="D34" s="35">
         <v>143.19999999999999</v>
       </c>
+      <c r="E34" s="35">
+        <v>78.7</v>
+      </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="35" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="35" t="s">
         <v>26</v>
       </c>
       <c r="D35" s="35" t="s">
         <v>26</v>
       </c>
+      <c r="E35" s="35">
+        <v>11.4</v>
+      </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="35">
         <v>41.3</v>
       </c>
       <c r="C36" s="35">
         <v>21.8</v>
       </c>
       <c r="D36" s="35" t="s">
         <v>26</v>
       </c>
+      <c r="E36" s="35">
+        <v>585.79999999999995</v>
+      </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="35" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="35" t="s">
         <v>26</v>
       </c>
       <c r="D37" s="35" t="s">
         <v>26</v>
       </c>
+      <c r="E37" s="35" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="35">
         <v>62.1</v>
       </c>
       <c r="C38" s="35">
         <v>187.5</v>
       </c>
       <c r="D38" s="35" t="s">
         <v>26</v>
       </c>
+      <c r="E38" s="35" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="35">
         <v>24.6</v>
       </c>
       <c r="C39" s="35">
         <v>202.9</v>
       </c>
       <c r="D39" s="35">
         <v>991.1</v>
       </c>
+      <c r="E39" s="35">
+        <v>85.3</v>
+      </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="35">
         <v>119.3</v>
       </c>
       <c r="C40" s="35">
         <v>202.8</v>
       </c>
       <c r="D40" s="35">
         <v>61.8</v>
       </c>
+      <c r="E40" s="35">
+        <v>7.1</v>
+      </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B41" s="35" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="35" t="s">
         <v>26</v>
       </c>
       <c r="D41" s="35">
         <v>1273.9000000000001</v>
       </c>
+      <c r="E41" s="35">
+        <v>81.2</v>
+      </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="35">
         <v>309.89999999999998</v>
       </c>
       <c r="C42" s="35">
         <v>147.69999999999999</v>
       </c>
       <c r="D42" s="35">
         <v>23.4</v>
       </c>
+      <c r="E42" s="35">
+        <v>174.1</v>
+      </c>
     </row>
     <row r="43" spans="1:10" ht="17.25" customHeight="1">
-      <c r="A43" s="59"/>
-[...8 lines deleted...]
-      <c r="J43" s="59"/>
+      <c r="A43" s="58"/>
+      <c r="B43" s="58"/>
+      <c r="C43" s="58"/>
+      <c r="D43" s="58"/>
+      <c r="E43" s="58"/>
+      <c r="F43" s="58"/>
+      <c r="G43" s="58"/>
+      <c r="H43" s="58"/>
+      <c r="I43" s="58"/>
+      <c r="J43" s="58"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A25:J25"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A43:J43"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.17" right="0.17" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="87" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>