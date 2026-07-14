--- v0 (2026-04-18)
+++ v1 (2026-07-14)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="120" windowWidth="9720" windowHeight="7320"/>
   </bookViews>
   <sheets>
     <sheet name="volume" sheetId="3" r:id="rId1"/>
     <sheet name="indices" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">indices!$A$1:$I$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">volume!$A$1:$W$26</definedName>
   </definedNames>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="225" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="237" uniqueCount="40">
   <si>
     <t>Scope of car maintenance and repair services</t>
   </si>
   <si>
     <t>as a percentage of the previous year</t>
   </si>
   <si>
     <t>Indices of the physical volume of car maintenance and repair services</t>
   </si>
   <si>
     <t>thousand tenge</t>
   </si>
   <si>
     <t>By region</t>
   </si>
   <si>
     <t>Ust-Kamenogorsk c.a.</t>
   </si>
   <si>
     <t>Kurchatov c.a.</t>
   </si>
   <si>
     <t>Ridder c.a.</t>
   </si>
   <si>
@@ -499,124 +499,124 @@
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -642,51 +642,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -826,114 +826,115 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:W47"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I47" sqref="I47"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:W1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="7" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="10.7109375" style="7" bestFit="1" customWidth="1"/>
-    <col min="5" max="16" width="9" style="7" customWidth="1"/>
+    <col min="5" max="5" width="11.42578125" style="7" customWidth="1"/>
+    <col min="6" max="16" width="9" style="7" customWidth="1"/>
     <col min="17" max="17" width="9" style="31" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="23.25" customHeight="1">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="61"/>
-[...20 lines deleted...]
-      <c r="W1" s="61"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+      <c r="N1" s="60"/>
+      <c r="O1" s="60"/>
+      <c r="P1" s="60"/>
+      <c r="Q1" s="60"/>
+      <c r="R1" s="60"/>
+      <c r="S1" s="60"/>
+      <c r="T1" s="60"/>
+      <c r="U1" s="60"/>
+      <c r="V1" s="60"/>
+      <c r="W1" s="60"/>
     </row>
     <row r="2" spans="1:23" ht="13.5" thickBot="1">
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
-      <c r="V2" s="58"/>
-      <c r="W2" s="59" t="s">
+      <c r="V2" s="57"/>
+      <c r="W2" s="58" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:23" s="11" customFormat="1" ht="30" customHeight="1" thickBot="1">
       <c r="A3" s="1"/>
       <c r="B3" s="9">
         <v>2000</v>
       </c>
       <c r="C3" s="10">
         <v>2001</v>
       </c>
       <c r="D3" s="10">
         <v>2002</v>
       </c>
       <c r="E3" s="10">
         <v>2003</v>
       </c>
       <c r="F3" s="10">
         <v>2004</v>
       </c>
       <c r="G3" s="10">
         <v>2005</v>
       </c>
       <c r="H3" s="10">
         <v>2006</v>
@@ -2480,474 +2481,519 @@
       <c r="U25" s="32"/>
     </row>
     <row r="26" spans="1:23">
       <c r="B26" s="33"/>
       <c r="C26" s="34"/>
       <c r="D26" s="35"/>
       <c r="E26" s="32"/>
       <c r="F26" s="32"/>
       <c r="G26" s="32"/>
       <c r="H26" s="32"/>
       <c r="I26" s="32"/>
       <c r="J26" s="32"/>
       <c r="K26" s="32"/>
       <c r="L26" s="32"/>
       <c r="M26" s="32"/>
       <c r="N26" s="32"/>
       <c r="O26" s="35"/>
       <c r="P26" s="35"/>
       <c r="Q26" s="35"/>
       <c r="R26" s="35"/>
       <c r="S26" s="35"/>
     </row>
     <row r="27" spans="1:23" ht="13.5" thickBot="1">
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
-      <c r="D27" s="59" t="s">
+      <c r="E27" s="58" t="s">
         <v>3</v>
       </c>
       <c r="G27" s="36"/>
       <c r="I27" s="36"/>
     </row>
     <row r="28" spans="1:23" ht="13.5" thickBot="1">
       <c r="A28" s="1"/>
       <c r="B28" s="3">
         <v>2022</v>
       </c>
       <c r="C28" s="3">
         <v>2023</v>
       </c>
       <c r="D28" s="3">
         <v>2024</v>
+      </c>
+      <c r="E28" s="3">
+        <v>2025</v>
       </c>
       <c r="G28" s="36"/>
       <c r="I28" s="36"/>
       <c r="K28" s="39"/>
       <c r="L28" s="39"/>
       <c r="M28" s="40"/>
       <c r="P28" s="36"/>
       <c r="Q28" s="36"/>
       <c r="R28" s="36"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="4">
         <v>5830644</v>
       </c>
       <c r="C29" s="4">
         <v>14123371</v>
       </c>
       <c r="D29" s="4">
         <v>17204705</v>
+      </c>
+      <c r="E29" s="4">
+        <v>19558667</v>
       </c>
       <c r="G29" s="36"/>
       <c r="I29" s="37"/>
       <c r="J29" s="32"/>
       <c r="K29" s="39"/>
       <c r="L29" s="39"/>
       <c r="M29" s="40"/>
       <c r="P29" s="36"/>
       <c r="Q29" s="36"/>
       <c r="R29" s="36"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="5">
         <v>4764621</v>
       </c>
       <c r="C30" s="5">
         <v>9958580</v>
       </c>
       <c r="D30" s="5">
         <v>15197111</v>
       </c>
+      <c r="E30" s="5">
+        <v>17731818</v>
+      </c>
       <c r="G30" s="36"/>
       <c r="I30" s="37"/>
       <c r="J30" s="32"/>
       <c r="K30" s="39"/>
       <c r="L30" s="39"/>
       <c r="M30" s="40"/>
       <c r="P30" s="36"/>
       <c r="Q30" s="36"/>
       <c r="R30" s="36"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="6">
         <v>511467</v>
       </c>
       <c r="C31" s="6">
         <v>2888303</v>
       </c>
       <c r="D31" s="6">
         <v>1266174</v>
       </c>
+      <c r="E31" s="6">
+        <v>514427</v>
+      </c>
       <c r="G31" s="36"/>
       <c r="I31" s="37"/>
       <c r="J31" s="32"/>
       <c r="K31" s="39"/>
       <c r="L31" s="39"/>
       <c r="M31" s="40"/>
       <c r="P31" s="36"/>
       <c r="Q31" s="36"/>
       <c r="R31" s="36"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="6">
         <v>19135</v>
       </c>
       <c r="C32" s="6">
         <v>22111</v>
       </c>
       <c r="D32" s="6">
         <v>155970</v>
       </c>
+      <c r="E32" s="6">
+        <v>216544</v>
+      </c>
       <c r="G32" s="36"/>
       <c r="I32" s="37"/>
       <c r="J32" s="32"/>
       <c r="K32" s="39"/>
       <c r="L32" s="39"/>
       <c r="M32" s="40"/>
       <c r="P32" s="36"/>
       <c r="Q32" s="36"/>
       <c r="R32" s="36"/>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="6">
         <v>108737</v>
       </c>
       <c r="C33" s="6">
         <v>62570</v>
       </c>
       <c r="D33" s="6">
         <v>28603</v>
       </c>
+      <c r="E33" s="6">
+        <v>214909</v>
+      </c>
       <c r="G33" s="36"/>
       <c r="I33" s="37"/>
       <c r="J33" s="32"/>
       <c r="K33" s="39"/>
       <c r="L33" s="39"/>
       <c r="M33" s="40"/>
       <c r="P33" s="36"/>
       <c r="Q33" s="36"/>
       <c r="R33" s="36"/>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="6">
         <v>181591</v>
       </c>
       <c r="C34" s="6">
         <v>562830</v>
       </c>
       <c r="D34" s="6">
         <v>443800</v>
       </c>
+      <c r="E34" s="6">
+        <v>453056</v>
+      </c>
       <c r="G34" s="36"/>
       <c r="I34" s="37"/>
       <c r="J34" s="32"/>
       <c r="K34" s="39"/>
       <c r="L34" s="39"/>
       <c r="M34" s="40"/>
       <c r="P34" s="36"/>
       <c r="Q34" s="36"/>
       <c r="R34" s="36"/>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="6">
         <v>20062</v>
       </c>
       <c r="C35" s="6">
         <v>272491</v>
       </c>
       <c r="D35" s="6">
         <v>88781</v>
       </c>
+      <c r="E35" s="6">
+        <v>79528</v>
+      </c>
       <c r="G35" s="36"/>
       <c r="I35" s="37"/>
       <c r="J35" s="32"/>
       <c r="K35" s="39"/>
       <c r="L35" s="39"/>
       <c r="M35" s="40"/>
       <c r="P35" s="36"/>
       <c r="Q35" s="36"/>
       <c r="R35" s="36"/>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="6">
         <v>179182</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>25</v>
       </c>
+      <c r="E36" s="6" t="s">
+        <v>25</v>
+      </c>
       <c r="G36" s="36"/>
       <c r="I36" s="37"/>
       <c r="J36" s="32"/>
       <c r="K36" s="39"/>
       <c r="L36" s="39"/>
       <c r="M36" s="40"/>
       <c r="P36" s="36"/>
       <c r="Q36" s="36"/>
       <c r="R36" s="36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>25</v>
       </c>
+      <c r="E37" s="6" t="s">
+        <v>25</v>
+      </c>
       <c r="G37" s="36"/>
       <c r="I37" s="37"/>
       <c r="J37" s="32"/>
       <c r="K37" s="39"/>
       <c r="L37" s="39"/>
       <c r="M37" s="40"/>
       <c r="P37" s="36"/>
       <c r="Q37" s="36"/>
       <c r="R37" s="36"/>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="6">
         <v>22</v>
       </c>
       <c r="C38" s="6">
         <v>12850</v>
       </c>
       <c r="D38" s="6">
         <v>2000</v>
       </c>
+      <c r="E38" s="6" t="s">
+        <v>25</v>
+      </c>
       <c r="G38" s="36"/>
       <c r="I38" s="37"/>
       <c r="J38" s="32"/>
       <c r="K38" s="39"/>
       <c r="L38" s="39"/>
       <c r="M38" s="40"/>
       <c r="P38" s="36"/>
       <c r="Q38" s="36"/>
       <c r="R38" s="36"/>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" s="19" t="s">
         <v>36</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C39" s="6">
         <v>20230</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>25</v>
       </c>
+      <c r="E39" s="6" t="s">
+        <v>25</v>
+      </c>
       <c r="G39" s="36"/>
       <c r="I39" s="37"/>
       <c r="J39" s="32"/>
       <c r="K39" s="39"/>
       <c r="L39" s="39"/>
       <c r="M39" s="40"/>
       <c r="P39" s="36"/>
       <c r="Q39" s="36"/>
       <c r="R39" s="36"/>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B40" s="6">
         <v>6078</v>
       </c>
       <c r="C40" s="6">
         <v>4045</v>
       </c>
       <c r="D40" s="6">
         <v>7551</v>
       </c>
+      <c r="E40" s="6" t="s">
+        <v>25</v>
+      </c>
       <c r="G40" s="36"/>
       <c r="I40" s="37"/>
       <c r="J40" s="32"/>
       <c r="K40" s="39"/>
       <c r="L40" s="39"/>
       <c r="M40" s="40"/>
       <c r="P40" s="36"/>
       <c r="Q40" s="36"/>
       <c r="R40" s="36"/>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>25</v>
       </c>
+      <c r="E41" s="6" t="s">
+        <v>25</v>
+      </c>
       <c r="G41" s="36"/>
       <c r="I41" s="37"/>
       <c r="J41" s="32"/>
       <c r="K41" s="39"/>
       <c r="L41" s="39"/>
       <c r="M41" s="40"/>
       <c r="P41" s="36"/>
       <c r="Q41" s="36"/>
       <c r="R41" s="36"/>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" s="19" t="s">
         <v>39</v>
       </c>
       <c r="B42" s="6">
         <v>39749</v>
       </c>
       <c r="C42" s="6">
         <v>319361</v>
       </c>
       <c r="D42" s="6">
         <v>14715</v>
+      </c>
+      <c r="E42" s="6">
+        <v>348386</v>
       </c>
       <c r="G42" s="36"/>
       <c r="I42" s="37"/>
       <c r="J42" s="32"/>
       <c r="K42" s="39"/>
       <c r="L42" s="39"/>
       <c r="M42" s="40"/>
       <c r="P42" s="36"/>
       <c r="Q42" s="36"/>
       <c r="R42" s="36"/>
     </row>
     <row r="43" spans="1:18">
       <c r="C43" s="36"/>
       <c r="I43" s="37"/>
       <c r="J43" s="32"/>
       <c r="K43" s="39"/>
       <c r="L43" s="39"/>
       <c r="M43" s="40"/>
       <c r="P43" s="36"/>
       <c r="Q43" s="36"/>
       <c r="R43" s="36"/>
     </row>
     <row r="44" spans="1:18">
       <c r="I44" s="37"/>
       <c r="J44" s="32"/>
       <c r="K44" s="38"/>
     </row>
     <row r="45" spans="1:18">
       <c r="I45" s="37"/>
       <c r="J45" s="32"/>
     </row>
     <row r="47" spans="1:18">
       <c r="J47" s="32"/>
       <c r="K47" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:W1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="57" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I41"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="L7" sqref="L7"/>
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="7" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="7" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="31" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="7"/>
     <col min="5" max="5" width="10.28515625" style="7" customWidth="1"/>
     <col min="6" max="7" width="10.5703125" style="7" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="16.5" customHeight="1">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="61"/>
-[...6 lines deleted...]
-      <c r="I1" s="61"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
     </row>
     <row r="2" spans="1:9">
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
-      <c r="I2" s="57" t="s">
+      <c r="I2" s="56" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:9" s="43" customFormat="1" ht="27.75" customHeight="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2">
         <v>2014</v>
       </c>
       <c r="C3" s="2">
         <v>2015</v>
       </c>
       <c r="D3" s="2">
         <v>2016</v>
       </c>
       <c r="E3" s="2">
         <v>2017</v>
       </c>
       <c r="F3" s="2">
         <v>2018</v>
       </c>
       <c r="G3" s="2">
         <v>2019</v>
       </c>
       <c r="H3" s="2">
         <v>2020</v>
@@ -3544,270 +3590,313 @@
         <v>20.399999999999999</v>
       </c>
       <c r="C24" s="52">
         <v>44.79</v>
       </c>
       <c r="D24" s="49">
         <v>141.04</v>
       </c>
       <c r="E24" s="50">
         <v>14</v>
       </c>
       <c r="F24" s="50">
         <v>1208.8</v>
       </c>
       <c r="G24" s="51">
         <v>30</v>
       </c>
       <c r="H24" s="41">
         <v>183.1</v>
       </c>
       <c r="I24" s="41">
         <v>136.5</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="13.5" thickBot="1">
-      <c r="B26" s="59"/>
+      <c r="B26" s="58"/>
       <c r="C26" s="7"/>
-      <c r="D26" s="57" t="s">
+      <c r="E26" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="E26" s="55"/>
-[...2 lines deleted...]
-      <c r="H26" s="56"/>
+      <c r="F26" s="55"/>
+      <c r="G26" s="55"/>
+      <c r="H26" s="55"/>
     </row>
     <row r="27" spans="1:9" ht="13.5" thickBot="1">
       <c r="A27" s="1"/>
       <c r="B27" s="3">
         <v>2022</v>
       </c>
-      <c r="C27" s="60">
+      <c r="C27" s="59">
         <v>2023</v>
       </c>
       <c r="D27" s="3">
         <v>2024</v>
       </c>
-      <c r="E27" s="56"/>
-[...2 lines deleted...]
-      <c r="H27" s="56"/>
+      <c r="E27" s="3">
+        <v>2025</v>
+      </c>
+      <c r="F27" s="55"/>
+      <c r="G27" s="55"/>
+      <c r="H27" s="55"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B28" s="41">
         <v>137.5</v>
       </c>
       <c r="C28" s="41">
         <v>194.2</v>
       </c>
       <c r="D28" s="41">
         <v>101.8</v>
       </c>
+      <c r="E28" s="61">
+        <v>101.7</v>
+      </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="41">
         <v>153.19999999999999</v>
       </c>
       <c r="C29" s="41">
         <v>167.6</v>
       </c>
       <c r="D29" s="41">
         <v>127.5</v>
       </c>
+      <c r="E29" s="61">
+        <v>104.4</v>
+      </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="41">
         <v>116.7</v>
       </c>
       <c r="C30" s="41">
         <v>452.9</v>
       </c>
       <c r="D30" s="41">
         <v>36.6</v>
       </c>
+      <c r="E30" s="61">
+        <v>36.299999999999997</v>
+      </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="41">
         <v>35.200000000000003</v>
       </c>
       <c r="C31" s="41">
         <v>92.7</v>
       </c>
       <c r="D31" s="41">
         <v>589.29999999999995</v>
       </c>
+      <c r="E31" s="61">
+        <v>124.2</v>
+      </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="41">
         <v>82.4</v>
       </c>
       <c r="C32" s="41">
         <v>46.1</v>
       </c>
       <c r="D32" s="41">
         <v>38.200000000000003</v>
       </c>
-    </row>
-    <row r="33" spans="1:4">
+      <c r="E32" s="61">
+        <v>672.1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="41">
         <v>54.6</v>
       </c>
       <c r="C33" s="41">
         <v>248.6</v>
       </c>
       <c r="D33" s="41">
         <v>65.900000000000006</v>
       </c>
-    </row>
-    <row r="34" spans="1:4">
+      <c r="E33" s="61">
+        <v>91.3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="41">
         <v>3479.9</v>
       </c>
       <c r="C34" s="41">
         <v>1089.2</v>
       </c>
       <c r="D34" s="41">
         <v>27.2</v>
       </c>
-    </row>
-    <row r="35" spans="1:4">
+      <c r="E34" s="61">
+        <v>80.099999999999994</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="41">
         <v>487.2</v>
       </c>
       <c r="C35" s="41" t="s">
         <v>25</v>
       </c>
       <c r="D35" s="41" t="s">
         <v>25</v>
       </c>
-    </row>
-    <row r="36" spans="1:4">
+      <c r="E35" s="61" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="41" t="s">
         <v>25</v>
       </c>
       <c r="C36" s="41" t="s">
         <v>25</v>
       </c>
       <c r="D36" s="41" t="s">
         <v>25</v>
       </c>
-    </row>
-    <row r="37" spans="1:4">
+      <c r="E36" s="61" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="41" t="s">
         <v>25</v>
       </c>
       <c r="C37" s="41">
         <v>46838.400000000001</v>
       </c>
       <c r="D37" s="41">
         <v>13</v>
       </c>
-    </row>
-    <row r="38" spans="1:4">
+      <c r="E37" s="61" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="19" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="41" t="s">
         <v>25</v>
       </c>
       <c r="C38" s="41" t="s">
         <v>25</v>
       </c>
       <c r="D38" s="41" t="s">
         <v>25</v>
       </c>
-    </row>
-    <row r="39" spans="1:4">
+      <c r="E38" s="61" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B39" s="41">
         <v>153.30000000000001</v>
       </c>
       <c r="C39" s="41">
         <v>53.4</v>
       </c>
       <c r="D39" s="41">
         <v>155.9</v>
       </c>
-    </row>
-    <row r="40" spans="1:4">
+      <c r="E39" s="61" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="41" t="s">
         <v>25</v>
       </c>
       <c r="C40" s="41" t="s">
         <v>25</v>
       </c>
       <c r="D40" s="41" t="s">
         <v>25</v>
       </c>
-    </row>
-    <row r="41" spans="1:4">
+      <c r="E40" s="61" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="19" t="s">
         <v>39</v>
       </c>
       <c r="B41" s="41">
         <v>46.6</v>
       </c>
       <c r="C41" s="41">
         <v>644.29999999999995</v>
       </c>
       <c r="D41" s="41">
         <v>3.8</v>
+      </c>
+      <c r="E41" s="61">
+        <v>2117.6999999999998</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.18" right="0.17" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>