--- v0 (2026-04-18)
+++ v1 (2026-07-14)
@@ -1218,91 +1218,91 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1328,51 +1328,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1506,123 +1506,124 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V142"/>
+  <dimension ref="A1:W142"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J43" sqref="J43"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:U1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="75" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="11" width="10.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.85546875" style="73" customWidth="1"/>
     <col min="13" max="13" width="10.85546875" style="68" customWidth="1"/>
     <col min="14" max="16" width="10.85546875" style="1" customWidth="1"/>
     <col min="17" max="20" width="12.42578125" style="1" customWidth="1"/>
     <col min="21" max="21" width="12.85546875" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="101" customWidth="1"/>
-    <col min="23" max="16384" width="9.140625" style="1"/>
+    <col min="23" max="23" width="12.7109375" style="1" customWidth="1"/>
+    <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="15" customHeight="1">
+    <row r="1" spans="1:23" ht="15" customHeight="1">
       <c r="A1" s="108" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="108"/>
       <c r="C1" s="108"/>
       <c r="D1" s="108"/>
       <c r="E1" s="108"/>
       <c r="F1" s="108"/>
       <c r="G1" s="108"/>
       <c r="H1" s="108"/>
       <c r="I1" s="108"/>
       <c r="J1" s="108"/>
       <c r="K1" s="108"/>
       <c r="L1" s="108"/>
       <c r="M1" s="108"/>
       <c r="N1" s="108"/>
       <c r="O1" s="108"/>
       <c r="P1" s="108"/>
       <c r="Q1" s="108"/>
       <c r="R1" s="108"/>
       <c r="S1" s="108"/>
       <c r="T1" s="108"/>
       <c r="U1" s="108"/>
     </row>
-    <row r="2" spans="1:22" ht="13.5" thickBot="1">
+    <row r="2" spans="1:23" ht="13.5" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="T2" s="95"/>
-      <c r="V2" s="3" t="s">
+      <c r="W2" s="3" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="3" spans="1:22" s="9" customFormat="1" ht="13.5" thickBot="1">
+    <row r="3" spans="1:23" s="9" customFormat="1" ht="13.5" thickBot="1">
       <c r="A3" s="4"/>
       <c r="B3" s="5">
         <v>2004</v>
       </c>
       <c r="C3" s="5">
         <v>2005</v>
       </c>
       <c r="D3" s="6">
         <v>2006</v>
       </c>
       <c r="E3" s="5">
         <v>2007</v>
       </c>
       <c r="F3" s="5">
         <v>2008</v>
       </c>
       <c r="G3" s="5">
         <v>2009</v>
       </c>
       <c r="H3" s="7">
         <v>2010</v>
       </c>
       <c r="I3" s="7">
         <v>2011</v>
       </c>
@@ -1643,52 +1644,55 @@
       </c>
       <c r="O3" s="8">
         <v>2017</v>
       </c>
       <c r="P3" s="8">
         <v>2018</v>
       </c>
       <c r="Q3" s="8">
         <v>2019</v>
       </c>
       <c r="R3" s="8">
         <v>2020</v>
       </c>
       <c r="S3" s="8">
         <v>2021</v>
       </c>
       <c r="T3" s="8">
         <v>2022</v>
       </c>
       <c r="U3" s="96">
         <v>2023</v>
       </c>
       <c r="V3" s="96">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:22" s="15" customFormat="1">
+      <c r="W3" s="96">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23" s="15" customFormat="1">
       <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C4" s="11">
         <v>130529931</v>
       </c>
       <c r="D4" s="11">
         <v>153627044</v>
       </c>
       <c r="E4" s="11">
         <v>183242268</v>
       </c>
       <c r="F4" s="11">
         <v>211267919</v>
       </c>
       <c r="G4" s="11">
         <v>227905672</v>
       </c>
       <c r="H4" s="11">
         <v>293274246</v>
       </c>
       <c r="I4" s="11">
@@ -1711,52 +1715,55 @@
       </c>
       <c r="O4" s="11">
         <v>787580221</v>
       </c>
       <c r="P4" s="11">
         <v>892043079</v>
       </c>
       <c r="Q4" s="11">
         <v>1010269659</v>
       </c>
       <c r="R4" s="11">
         <v>1081804182</v>
       </c>
       <c r="S4" s="13">
         <v>1274561471</v>
       </c>
       <c r="T4" s="14">
         <v>1076174615</v>
       </c>
       <c r="U4" s="97">
         <v>1329525565</v>
       </c>
       <c r="V4" s="97">
         <v>1439364587</v>
       </c>
-    </row>
-    <row r="5" spans="1:22" s="19" customFormat="1">
+      <c r="W4" s="97">
+        <v>1597122541</v>
+      </c>
+    </row>
+    <row r="5" spans="1:23" s="19" customFormat="1">
       <c r="A5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="11">
         <v>48454049</v>
       </c>
       <c r="C5" s="11">
         <v>54289168</v>
       </c>
       <c r="D5" s="11">
         <v>60770036</v>
       </c>
       <c r="E5" s="11">
         <v>69381725</v>
       </c>
       <c r="F5" s="11">
         <v>83345219</v>
       </c>
       <c r="G5" s="11">
         <v>92728110</v>
       </c>
       <c r="H5" s="11">
         <v>111961659</v>
       </c>
       <c r="I5" s="11">
@@ -1779,52 +1786,55 @@
       </c>
       <c r="O5" s="11">
         <v>254395640</v>
       </c>
       <c r="P5" s="11">
         <v>277489899</v>
       </c>
       <c r="Q5" s="11">
         <v>288491294</v>
       </c>
       <c r="R5" s="11">
         <v>324253371</v>
       </c>
       <c r="S5" s="17">
         <v>340361692</v>
       </c>
       <c r="T5" s="18">
         <v>339595437</v>
       </c>
       <c r="U5" s="98">
         <v>457042522</v>
       </c>
       <c r="V5" s="98">
         <v>476768736</v>
       </c>
-    </row>
-    <row r="6" spans="1:22" s="25" customFormat="1" ht="25.5">
+      <c r="W5" s="98">
+        <v>688266870</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23" s="25" customFormat="1" ht="25.5">
       <c r="A6" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="21">
         <v>11030610</v>
       </c>
       <c r="C6" s="21">
         <v>12393628</v>
       </c>
       <c r="D6" s="21">
         <v>15082923</v>
       </c>
       <c r="E6" s="21">
         <v>15668944</v>
       </c>
       <c r="F6" s="21">
         <v>16800087</v>
       </c>
       <c r="G6" s="21">
         <v>16180693</v>
       </c>
       <c r="H6" s="21">
         <v>21387527</v>
       </c>
       <c r="I6" s="21">
@@ -1847,52 +1857,55 @@
       </c>
       <c r="O6" s="21">
         <v>45016613</v>
       </c>
       <c r="P6" s="21">
         <v>56853944</v>
       </c>
       <c r="Q6" s="21">
         <v>60408472</v>
       </c>
       <c r="R6" s="21">
         <v>59884878</v>
       </c>
       <c r="S6" s="23">
         <v>62033573</v>
       </c>
       <c r="T6" s="24">
         <v>59219369</v>
       </c>
       <c r="U6" s="61">
         <v>79064416</v>
       </c>
       <c r="V6" s="61">
         <v>87407394</v>
       </c>
-    </row>
-    <row r="7" spans="1:22" s="25" customFormat="1">
+      <c r="W6" s="61">
+        <v>90002710</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" s="25" customFormat="1">
       <c r="A7" s="26" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="21">
         <v>1101717</v>
       </c>
       <c r="C7" s="21">
         <v>1204271</v>
       </c>
       <c r="D7" s="21">
         <v>1362495</v>
       </c>
       <c r="E7" s="21">
         <v>1572132</v>
       </c>
       <c r="F7" s="21">
         <v>1852524</v>
       </c>
       <c r="G7" s="21">
         <v>3411625</v>
       </c>
       <c r="H7" s="21">
         <v>4757551</v>
       </c>
       <c r="I7" s="21">
@@ -1915,52 +1928,55 @@
       </c>
       <c r="O7" s="21">
         <v>5934006</v>
       </c>
       <c r="P7" s="21">
         <v>8202248</v>
       </c>
       <c r="Q7" s="21">
         <v>7910114</v>
       </c>
       <c r="R7" s="21">
         <v>8636783</v>
       </c>
       <c r="S7" s="23">
         <v>10264442</v>
       </c>
       <c r="T7" s="27">
         <v>9352048</v>
       </c>
       <c r="U7" s="99">
         <v>16478623</v>
       </c>
       <c r="V7" s="99">
         <v>17033408</v>
       </c>
-    </row>
-    <row r="8" spans="1:22" s="29" customFormat="1">
+      <c r="W7" s="99">
+        <v>16160302</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23" s="29" customFormat="1">
       <c r="A8" s="28" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="21">
         <v>3693251</v>
       </c>
       <c r="C8" s="21">
         <v>5525977</v>
       </c>
       <c r="D8" s="21">
         <v>5214787</v>
       </c>
       <c r="E8" s="21">
         <v>5685902</v>
       </c>
       <c r="F8" s="21">
         <v>6990309</v>
       </c>
       <c r="G8" s="21">
         <v>10307974</v>
       </c>
       <c r="H8" s="21">
         <v>12328992</v>
       </c>
       <c r="I8" s="21">
@@ -1983,52 +1999,55 @@
       </c>
       <c r="O8" s="21">
         <v>27011298</v>
       </c>
       <c r="P8" s="21">
         <v>28022727</v>
       </c>
       <c r="Q8" s="21">
         <v>29359196</v>
       </c>
       <c r="R8" s="21">
         <v>32692578</v>
       </c>
       <c r="S8" s="23">
         <v>33610956</v>
       </c>
       <c r="T8" s="27">
         <v>34584453</v>
       </c>
       <c r="U8" s="99">
         <v>39661007</v>
       </c>
       <c r="V8" s="99">
         <v>38645663</v>
       </c>
-    </row>
-    <row r="9" spans="1:22" s="29" customFormat="1">
+      <c r="W8" s="99">
+        <v>37464906</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23" s="29" customFormat="1">
       <c r="A9" s="28" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="21">
         <v>1562413</v>
       </c>
       <c r="C9" s="21">
         <v>1715987</v>
       </c>
       <c r="D9" s="21">
         <v>1781248</v>
       </c>
       <c r="E9" s="21">
         <v>2069885</v>
       </c>
       <c r="F9" s="21">
         <v>2097974</v>
       </c>
       <c r="G9" s="21">
         <v>2051288</v>
       </c>
       <c r="H9" s="21">
         <v>2537291</v>
       </c>
       <c r="I9" s="21">
@@ -2051,52 +2070,55 @@
       </c>
       <c r="O9" s="21">
         <v>5918709</v>
       </c>
       <c r="P9" s="21">
         <v>6128049</v>
       </c>
       <c r="Q9" s="21">
         <v>6226906</v>
       </c>
       <c r="R9" s="21">
         <v>6494220</v>
       </c>
       <c r="S9" s="23">
         <v>6538522</v>
       </c>
       <c r="T9" s="27">
         <v>6836542</v>
       </c>
       <c r="U9" s="99">
         <v>6819530</v>
       </c>
       <c r="V9" s="99">
         <v>6870260</v>
       </c>
-    </row>
-    <row r="10" spans="1:22" s="29" customFormat="1">
+      <c r="W9" s="99">
+        <v>6920559</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" s="29" customFormat="1">
       <c r="A10" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="21">
         <v>4040899</v>
       </c>
       <c r="C10" s="21">
         <v>4477890</v>
       </c>
       <c r="D10" s="21">
         <v>4924119</v>
       </c>
       <c r="E10" s="21">
         <v>5518887</v>
       </c>
       <c r="F10" s="21">
         <v>6249451</v>
       </c>
       <c r="G10" s="21">
         <v>7257973</v>
       </c>
       <c r="H10" s="21">
         <v>6979137</v>
       </c>
       <c r="I10" s="21">
@@ -2119,52 +2141,55 @@
       </c>
       <c r="O10" s="21">
         <v>24684732</v>
       </c>
       <c r="P10" s="21">
         <v>24800754</v>
       </c>
       <c r="Q10" s="21">
         <v>25737541</v>
       </c>
       <c r="R10" s="21">
         <v>26749705</v>
       </c>
       <c r="S10" s="30">
         <v>37056337</v>
       </c>
       <c r="T10" s="27">
         <v>42901734</v>
       </c>
       <c r="U10" s="99">
         <v>43213857</v>
       </c>
       <c r="V10" s="99">
         <v>43497688</v>
       </c>
-    </row>
-    <row r="11" spans="1:22" s="29" customFormat="1">
+      <c r="W10" s="99">
+        <v>48423354</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" s="29" customFormat="1">
       <c r="A11" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="21">
         <v>1065071</v>
       </c>
       <c r="C11" s="21">
         <v>1172494</v>
       </c>
       <c r="D11" s="21">
         <v>1596565</v>
       </c>
       <c r="E11" s="21">
         <v>1574381</v>
       </c>
       <c r="F11" s="21">
         <v>1918533</v>
       </c>
       <c r="G11" s="21">
         <v>1947010</v>
       </c>
       <c r="H11" s="21">
         <v>1875829</v>
       </c>
       <c r="I11" s="21">
@@ -2187,52 +2212,55 @@
       </c>
       <c r="O11" s="21">
         <v>4743643</v>
       </c>
       <c r="P11" s="21">
         <v>5313350</v>
       </c>
       <c r="Q11" s="21">
         <v>5711717</v>
       </c>
       <c r="R11" s="21">
         <v>5709888</v>
       </c>
       <c r="S11" s="23">
         <v>7181858</v>
       </c>
       <c r="T11" s="27">
         <v>8647440</v>
       </c>
       <c r="U11" s="99">
         <v>8676051</v>
       </c>
       <c r="V11" s="99">
         <v>8687338</v>
       </c>
-    </row>
-    <row r="12" spans="1:22" s="29" customFormat="1">
+      <c r="W11" s="99">
+        <v>8921138</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23" s="29" customFormat="1">
       <c r="A12" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="21">
         <v>1862637</v>
       </c>
       <c r="C12" s="21">
         <v>2005309</v>
       </c>
       <c r="D12" s="21">
         <v>2167306</v>
       </c>
       <c r="E12" s="21">
         <v>2290513</v>
       </c>
       <c r="F12" s="21">
         <v>2805431</v>
       </c>
       <c r="G12" s="21">
         <v>3401109</v>
       </c>
       <c r="H12" s="21">
         <v>3641442</v>
       </c>
       <c r="I12" s="21">
@@ -2255,52 +2283,55 @@
       </c>
       <c r="O12" s="21">
         <v>12722489</v>
       </c>
       <c r="P12" s="21">
         <v>15772279</v>
       </c>
       <c r="Q12" s="21">
         <v>15832766</v>
       </c>
       <c r="R12" s="21">
         <v>16931837</v>
       </c>
       <c r="S12" s="23">
         <v>16679791</v>
       </c>
       <c r="T12" s="27">
         <v>18458888</v>
       </c>
       <c r="U12" s="99">
         <v>19355446</v>
       </c>
       <c r="V12" s="99">
         <v>19883711</v>
       </c>
-    </row>
-    <row r="13" spans="1:22" s="25" customFormat="1" ht="25.5">
+      <c r="W12" s="99">
+        <v>20055125</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" s="25" customFormat="1" ht="25.5">
       <c r="A13" s="26" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="21">
         <v>3037151</v>
       </c>
       <c r="C13" s="21">
         <v>3392979</v>
       </c>
       <c r="D13" s="21">
         <v>3727857</v>
       </c>
       <c r="E13" s="21">
         <v>3745998</v>
       </c>
       <c r="F13" s="21">
         <v>4226436</v>
       </c>
       <c r="G13" s="21">
         <v>6033831</v>
       </c>
       <c r="H13" s="21">
         <v>8749066</v>
       </c>
       <c r="I13" s="21">
@@ -2323,52 +2354,55 @@
       </c>
       <c r="O13" s="21">
         <v>14726565</v>
       </c>
       <c r="P13" s="21">
         <v>13429253</v>
       </c>
       <c r="Q13" s="21">
         <v>14243842</v>
       </c>
       <c r="R13" s="21">
         <v>15410907</v>
       </c>
       <c r="S13" s="23">
         <v>14404655</v>
       </c>
       <c r="T13" s="27">
         <v>14121360</v>
       </c>
       <c r="U13" s="99">
         <v>16707934</v>
       </c>
       <c r="V13" s="99">
         <v>16707934</v>
       </c>
-    </row>
-    <row r="14" spans="1:22" s="29" customFormat="1">
+      <c r="W13" s="99">
+        <v>15772494</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" s="29" customFormat="1">
       <c r="A14" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="21">
         <v>2955793</v>
       </c>
       <c r="C14" s="21">
         <v>3312097</v>
       </c>
       <c r="D14" s="21">
         <v>3835424</v>
       </c>
       <c r="E14" s="21">
         <v>4032452</v>
       </c>
       <c r="F14" s="21">
         <v>4997016</v>
       </c>
       <c r="G14" s="21">
         <v>6107297</v>
       </c>
       <c r="H14" s="21">
         <v>7060944</v>
       </c>
       <c r="I14" s="21">
@@ -2391,52 +2425,55 @@
       </c>
       <c r="O14" s="21">
         <v>18421221</v>
       </c>
       <c r="P14" s="21">
         <v>19951999</v>
       </c>
       <c r="Q14" s="21">
         <v>21519727</v>
       </c>
       <c r="R14" s="21">
         <v>21865235</v>
       </c>
       <c r="S14" s="23">
         <v>22210378</v>
       </c>
       <c r="T14" s="27">
         <v>21061604</v>
       </c>
       <c r="U14" s="99">
         <v>22751773</v>
       </c>
       <c r="V14" s="99">
         <v>22751773</v>
       </c>
-    </row>
-    <row r="15" spans="1:22" s="25" customFormat="1">
+      <c r="W14" s="99">
+        <v>25698954</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" s="25" customFormat="1">
       <c r="A15" s="26" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="31">
         <v>5796165</v>
       </c>
       <c r="C15" s="31">
         <v>5796165</v>
       </c>
       <c r="D15" s="31">
         <v>5796165</v>
       </c>
       <c r="E15" s="31">
         <v>5796165</v>
       </c>
       <c r="F15" s="32">
         <v>5796165</v>
       </c>
       <c r="G15" s="32">
         <v>5796165</v>
       </c>
       <c r="H15" s="32">
         <v>5796165</v>
       </c>
       <c r="I15" s="32">
@@ -2459,52 +2496,55 @@
       </c>
       <c r="O15" s="34">
         <v>5796165</v>
       </c>
       <c r="P15" s="34">
         <v>5796165</v>
       </c>
       <c r="Q15" s="34">
         <v>5796165</v>
       </c>
       <c r="R15" s="35">
         <v>5796165</v>
       </c>
       <c r="S15" s="27">
         <v>33625733</v>
       </c>
       <c r="T15" s="27">
         <v>29500900</v>
       </c>
       <c r="U15" s="99">
         <v>36319342</v>
       </c>
       <c r="V15" s="99">
         <v>45648571</v>
       </c>
-    </row>
-    <row r="16" spans="1:22" s="29" customFormat="1">
+      <c r="W15" s="99">
+        <v>44525219</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23" s="29" customFormat="1">
       <c r="A16" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="21">
         <v>2654183</v>
       </c>
       <c r="C16" s="21">
         <v>2777598</v>
       </c>
       <c r="D16" s="21">
         <v>2797194</v>
       </c>
       <c r="E16" s="21">
         <v>3399591</v>
       </c>
       <c r="F16" s="21">
         <v>4350937</v>
       </c>
       <c r="G16" s="21">
         <v>5555845</v>
       </c>
       <c r="H16" s="21">
         <v>6082601</v>
       </c>
       <c r="I16" s="21">
@@ -2527,52 +2567,55 @@
       </c>
       <c r="O16" s="21">
         <v>10606867</v>
       </c>
       <c r="P16" s="21">
         <v>10357276</v>
       </c>
       <c r="Q16" s="21">
         <v>10852526</v>
       </c>
       <c r="R16" s="37">
         <v>12120086</v>
       </c>
       <c r="S16" s="36">
         <v>12641326</v>
       </c>
       <c r="T16" s="38">
         <v>16968885</v>
       </c>
       <c r="U16" s="64">
         <v>19952534</v>
       </c>
       <c r="V16" s="64">
         <v>21545756</v>
       </c>
-    </row>
-    <row r="17" spans="1:22" s="29" customFormat="1">
+      <c r="W16" s="64">
+        <v>21337634</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23" s="29" customFormat="1">
       <c r="A17" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="21">
         <v>1031261</v>
       </c>
       <c r="C17" s="21">
         <v>1100855</v>
       </c>
       <c r="D17" s="21">
         <v>1267576</v>
       </c>
       <c r="E17" s="21">
         <v>1387532</v>
       </c>
       <c r="F17" s="21">
         <v>1763174</v>
       </c>
       <c r="G17" s="21">
         <v>1576486</v>
       </c>
       <c r="H17" s="21">
         <v>1882841</v>
       </c>
       <c r="I17" s="21">
@@ -2595,52 +2638,55 @@
       </c>
       <c r="O17" s="21">
         <v>5436069</v>
       </c>
       <c r="P17" s="21">
         <v>4458213</v>
       </c>
       <c r="Q17" s="21">
         <v>3479823</v>
       </c>
       <c r="R17" s="37">
         <v>5844092</v>
       </c>
       <c r="S17" s="36">
         <v>6499416</v>
       </c>
       <c r="T17" s="27">
         <v>4592878</v>
       </c>
       <c r="U17" s="99">
         <v>6452030</v>
       </c>
       <c r="V17" s="99">
         <v>4338210</v>
       </c>
-    </row>
-    <row r="18" spans="1:22" s="29" customFormat="1">
+      <c r="W17" s="99">
+        <v>5101701</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23" s="29" customFormat="1">
       <c r="A18" s="39" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="21">
         <v>339284</v>
       </c>
       <c r="C18" s="21">
         <v>285086</v>
       </c>
       <c r="D18" s="21">
         <v>324742</v>
       </c>
       <c r="E18" s="21">
         <v>376527</v>
       </c>
       <c r="F18" s="21">
         <v>584409</v>
       </c>
       <c r="G18" s="21">
         <v>1070089</v>
       </c>
       <c r="H18" s="21">
         <v>1185693</v>
       </c>
       <c r="I18" s="21">
@@ -2663,52 +2709,55 @@
       </c>
       <c r="O18" s="21">
         <v>2327038</v>
       </c>
       <c r="P18" s="21">
         <v>3062954</v>
       </c>
       <c r="Q18" s="21">
         <v>3451066</v>
       </c>
       <c r="R18" s="37">
         <v>1943306</v>
       </c>
       <c r="S18" s="36">
         <v>2006576</v>
       </c>
       <c r="T18" s="27">
         <v>2137935</v>
       </c>
       <c r="U18" s="99">
         <v>2231607</v>
       </c>
       <c r="V18" s="99">
         <v>1060028</v>
       </c>
-    </row>
-    <row r="19" spans="1:22" s="25" customFormat="1">
+      <c r="W18" s="99">
+        <v>990019</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23" s="25" customFormat="1">
       <c r="A19" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="21">
         <v>1410890</v>
       </c>
       <c r="C19" s="21">
         <v>1645770</v>
       </c>
       <c r="D19" s="21">
         <v>1769971</v>
       </c>
       <c r="E19" s="21">
         <v>2508301</v>
       </c>
       <c r="F19" s="21">
         <v>3280820</v>
       </c>
       <c r="G19" s="21">
         <v>6072174</v>
       </c>
       <c r="H19" s="21">
         <v>6953588</v>
       </c>
       <c r="I19" s="21">
@@ -2731,52 +2780,55 @@
       </c>
       <c r="O19" s="21">
         <v>4327388</v>
       </c>
       <c r="P19" s="21">
         <v>5680093</v>
       </c>
       <c r="Q19" s="21">
         <v>5854545</v>
       </c>
       <c r="R19" s="37">
         <v>7220115</v>
       </c>
       <c r="S19" s="36">
         <v>7883617</v>
       </c>
       <c r="T19" s="27">
         <v>7939137</v>
       </c>
       <c r="U19" s="99">
         <v>9914778</v>
       </c>
       <c r="V19" s="99">
         <v>19764606</v>
       </c>
-    </row>
-    <row r="20" spans="1:22" s="29" customFormat="1">
+      <c r="W19" s="99">
+        <v>18085884</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23" s="29" customFormat="1">
       <c r="A20" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="21">
         <v>360547</v>
       </c>
       <c r="C20" s="21">
         <v>477065</v>
       </c>
       <c r="D20" s="21">
         <v>580960</v>
       </c>
       <c r="E20" s="21">
         <v>848267</v>
       </c>
       <c r="F20" s="21">
         <v>1146418</v>
       </c>
       <c r="G20" s="21">
         <v>1144800</v>
       </c>
       <c r="H20" s="21">
         <v>1520904</v>
       </c>
       <c r="I20" s="21">
@@ -2799,52 +2851,55 @@
       </c>
       <c r="O20" s="21">
         <v>2917152</v>
       </c>
       <c r="P20" s="21">
         <v>4278743</v>
       </c>
       <c r="Q20" s="21">
         <v>4349787</v>
       </c>
       <c r="R20" s="37">
         <v>3063764</v>
       </c>
       <c r="S20" s="27">
         <v>27019226</v>
       </c>
       <c r="T20" s="27">
         <v>30601567</v>
       </c>
       <c r="U20" s="99">
         <v>32257785</v>
       </c>
       <c r="V20" s="99">
         <v>32275516</v>
       </c>
-    </row>
-    <row r="21" spans="1:22" s="25" customFormat="1">
+      <c r="W20" s="99">
+        <v>30753917</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23" s="25" customFormat="1">
       <c r="A21" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="21">
         <v>1892179</v>
       </c>
       <c r="C21" s="21">
         <v>2051934</v>
       </c>
       <c r="D21" s="21">
         <v>2675815</v>
       </c>
       <c r="E21" s="21">
         <v>2730425</v>
       </c>
       <c r="F21" s="21">
         <v>2902431</v>
       </c>
       <c r="G21" s="38">
         <v>5980745</v>
       </c>
       <c r="H21" s="21">
         <v>5277017</v>
       </c>
       <c r="I21" s="21">
@@ -2867,52 +2922,55 @@
       </c>
       <c r="O21" s="41" t="s">
         <v>58</v>
       </c>
       <c r="P21" s="41" t="s">
         <v>59</v>
       </c>
       <c r="Q21" s="42" t="s">
         <v>60</v>
       </c>
       <c r="R21" s="42" t="s">
         <v>61</v>
       </c>
       <c r="S21" s="43" t="s">
         <v>62</v>
       </c>
       <c r="T21" s="27">
         <v>13352923</v>
       </c>
       <c r="U21" s="99">
         <v>15408511</v>
       </c>
       <c r="V21" s="99">
         <v>14731241</v>
       </c>
-    </row>
-    <row r="22" spans="1:22" s="25" customFormat="1">
+      <c r="W21" s="99">
+        <v>12482297</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23" s="25" customFormat="1">
       <c r="A22" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="11">
         <v>68870986</v>
       </c>
       <c r="C22" s="11">
         <v>76240763</v>
       </c>
       <c r="D22" s="11">
         <v>92857008</v>
       </c>
       <c r="E22" s="11">
         <v>113860543</v>
       </c>
       <c r="F22" s="11">
         <v>127922700</v>
       </c>
       <c r="G22" s="11">
         <v>135177562</v>
       </c>
       <c r="H22" s="11">
         <v>181312587</v>
       </c>
       <c r="I22" s="11">
@@ -2935,52 +2993,55 @@
       </c>
       <c r="O22" s="11">
         <v>533184581</v>
       </c>
       <c r="P22" s="11">
         <v>614553180</v>
       </c>
       <c r="Q22" s="11">
         <v>721778365</v>
       </c>
       <c r="R22" s="45">
         <v>757550811</v>
       </c>
       <c r="S22" s="46">
         <v>934199779</v>
       </c>
       <c r="T22" s="18">
         <v>736579178</v>
       </c>
       <c r="U22" s="98">
         <v>872480042</v>
       </c>
       <c r="V22" s="98">
         <v>962595851</v>
       </c>
-    </row>
-    <row r="23" spans="1:22" s="25" customFormat="1">
+      <c r="W22" s="98">
+        <v>908855671</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23" s="25" customFormat="1">
       <c r="A23" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="21">
         <v>2462224</v>
       </c>
       <c r="C23" s="21">
         <v>2451339</v>
       </c>
       <c r="D23" s="21">
         <v>3162912</v>
       </c>
       <c r="E23" s="21">
         <v>3715884</v>
       </c>
       <c r="F23" s="21">
         <v>5249867</v>
       </c>
       <c r="G23" s="21">
         <v>7377828</v>
       </c>
       <c r="H23" s="21">
         <v>8972073</v>
       </c>
       <c r="I23" s="21">
@@ -3003,52 +3064,55 @@
       </c>
       <c r="O23" s="48" t="s">
         <v>64</v>
       </c>
       <c r="P23" s="48" t="s">
         <v>65</v>
       </c>
       <c r="Q23" s="21" t="s">
         <v>66</v>
       </c>
       <c r="R23" s="37" t="s">
         <v>67</v>
       </c>
       <c r="S23" s="21" t="s">
         <v>68</v>
       </c>
       <c r="T23" s="27">
         <v>28551024</v>
       </c>
       <c r="U23" s="99">
         <v>18293081</v>
       </c>
       <c r="V23" s="99">
         <v>21318603</v>
       </c>
-    </row>
-    <row r="24" spans="1:22" s="56" customFormat="1">
+      <c r="W23" s="99">
+        <v>22324580</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23" s="56" customFormat="1">
       <c r="A24" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="50">
         <v>207983</v>
       </c>
       <c r="C24" s="50">
         <v>219701</v>
       </c>
       <c r="D24" s="50">
         <v>273515</v>
       </c>
       <c r="E24" s="50">
         <v>268047</v>
       </c>
       <c r="F24" s="51">
         <v>365280</v>
       </c>
       <c r="G24" s="51">
         <v>863085</v>
       </c>
       <c r="H24" s="51">
         <v>1095519</v>
       </c>
       <c r="I24" s="51">
@@ -3071,52 +3135,55 @@
       </c>
       <c r="O24" s="53" t="s">
         <v>70</v>
       </c>
       <c r="P24" s="53" t="s">
         <v>71</v>
       </c>
       <c r="Q24" s="50" t="s">
         <v>72</v>
       </c>
       <c r="R24" s="54" t="s">
         <v>73</v>
       </c>
       <c r="S24" s="50" t="s">
         <v>74</v>
       </c>
       <c r="T24" s="55">
         <v>11830687</v>
       </c>
       <c r="U24" s="99">
         <v>8333961</v>
       </c>
       <c r="V24" s="99">
         <v>3930520</v>
       </c>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24" s="99">
+        <v>10078038</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" s="57" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="50">
         <v>1344652</v>
       </c>
       <c r="C25" s="50">
         <v>1673662</v>
       </c>
       <c r="D25" s="50">
         <v>1860850</v>
       </c>
       <c r="E25" s="50">
         <v>2046809</v>
       </c>
       <c r="F25" s="58">
         <v>2523057</v>
       </c>
       <c r="G25" s="58">
         <v>2357876</v>
       </c>
       <c r="H25" s="58">
         <v>3737299</v>
       </c>
       <c r="I25" s="58">
@@ -3139,52 +3206,55 @@
       </c>
       <c r="O25" s="53" t="s">
         <v>76</v>
       </c>
       <c r="P25" s="53" t="s">
         <v>77</v>
       </c>
       <c r="Q25" s="50" t="s">
         <v>78</v>
       </c>
       <c r="R25" s="54" t="s">
         <v>79</v>
       </c>
       <c r="S25" s="50" t="s">
         <v>80</v>
       </c>
       <c r="T25" s="55">
         <v>23209677</v>
       </c>
       <c r="U25" s="99">
         <v>23463518</v>
       </c>
       <c r="V25" s="99">
         <v>24366995</v>
       </c>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25" s="99">
+        <v>13700813</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" s="57" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="50">
         <v>593359</v>
       </c>
       <c r="C26" s="50">
         <v>665118</v>
       </c>
       <c r="D26" s="50">
         <v>707916</v>
       </c>
       <c r="E26" s="50">
         <v>752078</v>
       </c>
       <c r="F26" s="58">
         <v>868101</v>
       </c>
       <c r="G26" s="58">
         <v>2174798</v>
       </c>
       <c r="H26" s="58">
         <v>2134265</v>
       </c>
       <c r="I26" s="58">
@@ -3207,52 +3277,55 @@
       </c>
       <c r="O26" s="53" t="s">
         <v>82</v>
       </c>
       <c r="P26" s="53" t="s">
         <v>83</v>
       </c>
       <c r="Q26" s="50" t="s">
         <v>84</v>
       </c>
       <c r="R26" s="54" t="s">
         <v>85</v>
       </c>
       <c r="S26" s="50" t="s">
         <v>86</v>
       </c>
       <c r="T26" s="55">
         <v>13060538</v>
       </c>
       <c r="U26" s="99">
         <v>12265614</v>
       </c>
       <c r="V26" s="99">
         <v>12369445</v>
       </c>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26" s="99">
+        <v>7082376</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" s="57" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="50">
         <v>12266146</v>
       </c>
       <c r="C27" s="50">
         <v>13151151</v>
       </c>
       <c r="D27" s="50">
         <v>14050343</v>
       </c>
       <c r="E27" s="50">
         <v>15105772</v>
       </c>
       <c r="F27" s="50">
         <v>16609100</v>
       </c>
       <c r="G27" s="50">
         <v>16114242</v>
       </c>
       <c r="H27" s="50">
         <v>21478118</v>
       </c>
       <c r="I27" s="50">
@@ -3275,52 +3348,55 @@
       </c>
       <c r="O27" s="50">
         <v>84798712</v>
       </c>
       <c r="P27" s="50">
         <v>90143634</v>
       </c>
       <c r="Q27" s="50">
         <v>104744864</v>
       </c>
       <c r="R27" s="54">
         <v>99375450</v>
       </c>
       <c r="S27" s="60">
         <v>141868431</v>
       </c>
       <c r="T27" s="55">
         <v>114032020</v>
       </c>
       <c r="U27" s="99">
         <v>138956767</v>
       </c>
       <c r="V27" s="99">
         <v>137789486</v>
       </c>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27" s="99">
+        <v>108433845</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" s="57" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="50">
         <v>4619758</v>
       </c>
       <c r="C28" s="50">
         <v>5014137</v>
       </c>
       <c r="D28" s="50">
         <v>5358761</v>
       </c>
       <c r="E28" s="50">
         <v>5817054</v>
       </c>
       <c r="F28" s="50">
         <v>6039788</v>
       </c>
       <c r="G28" s="50">
         <v>6552560</v>
       </c>
       <c r="H28" s="50">
         <v>7158971</v>
       </c>
       <c r="I28" s="50">
@@ -3343,52 +3419,55 @@
       </c>
       <c r="O28" s="50">
         <v>36862453</v>
       </c>
       <c r="P28" s="50">
         <v>36997809</v>
       </c>
       <c r="Q28" s="50">
         <v>37821476</v>
       </c>
       <c r="R28" s="54">
         <v>37207204</v>
       </c>
       <c r="S28" s="60">
         <v>38302278</v>
       </c>
       <c r="T28" s="55">
         <v>57883528</v>
       </c>
       <c r="U28" s="99">
         <v>49400811</v>
       </c>
       <c r="V28" s="99">
         <v>53475412</v>
       </c>
-    </row>
-    <row r="29" spans="1:22">
+      <c r="W28" s="99">
+        <v>47623957</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" s="57" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="50">
         <v>309603</v>
       </c>
       <c r="C29" s="50">
         <v>349285</v>
       </c>
       <c r="D29" s="50">
         <v>376219</v>
       </c>
       <c r="E29" s="50">
         <v>389484</v>
       </c>
       <c r="F29" s="50">
         <v>454429</v>
       </c>
       <c r="G29" s="50">
         <v>745455</v>
       </c>
       <c r="H29" s="50">
         <v>590282</v>
       </c>
       <c r="I29" s="50">
@@ -3411,52 +3490,55 @@
       </c>
       <c r="O29" s="53" t="s">
         <v>88</v>
       </c>
       <c r="P29" s="53" t="s">
         <v>89</v>
       </c>
       <c r="Q29" s="50" t="s">
         <v>90</v>
       </c>
       <c r="R29" s="54" t="s">
         <v>90</v>
       </c>
       <c r="S29" s="55">
         <v>2636328</v>
       </c>
       <c r="T29" s="55">
         <v>3001948</v>
       </c>
       <c r="U29" s="99">
         <v>3619984</v>
       </c>
       <c r="V29" s="99">
         <v>12678986</v>
       </c>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29" s="99">
+        <v>10110218</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" s="57" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="50">
         <v>2004043</v>
       </c>
       <c r="C30" s="50">
         <v>2112322</v>
       </c>
       <c r="D30" s="50">
         <v>2420063</v>
       </c>
       <c r="E30" s="50">
         <v>2660989</v>
       </c>
       <c r="F30" s="50">
         <v>2531890</v>
       </c>
       <c r="G30" s="50">
         <v>4984746</v>
       </c>
       <c r="H30" s="50">
         <v>7526687</v>
       </c>
       <c r="I30" s="50">
@@ -3479,52 +3561,55 @@
       </c>
       <c r="O30" s="50">
         <v>6038143</v>
       </c>
       <c r="P30" s="50">
         <v>7872624</v>
       </c>
       <c r="Q30" s="50">
         <v>17740603</v>
       </c>
       <c r="R30" s="54">
         <v>17928403</v>
       </c>
       <c r="S30" s="60">
         <v>17941433</v>
       </c>
       <c r="T30" s="55">
         <v>11907849</v>
       </c>
       <c r="U30" s="99">
         <v>18128567</v>
       </c>
       <c r="V30" s="99">
         <v>16579926</v>
       </c>
-    </row>
-    <row r="31" spans="1:22" ht="51">
+      <c r="W30" s="99">
+        <v>12931115</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23" ht="51">
       <c r="A31" s="57" t="s">
         <v>54</v>
       </c>
       <c r="B31" s="50">
         <v>371876</v>
       </c>
       <c r="C31" s="50">
         <v>425941</v>
       </c>
       <c r="D31" s="50">
         <v>460303</v>
       </c>
       <c r="E31" s="50">
         <v>487093</v>
       </c>
       <c r="F31" s="58">
         <v>644490</v>
       </c>
       <c r="G31" s="58">
         <v>1166437</v>
       </c>
       <c r="H31" s="58">
         <v>3033228</v>
       </c>
       <c r="I31" s="58">
@@ -3547,52 +3632,55 @@
       </c>
       <c r="O31" s="53" t="s">
         <v>92</v>
       </c>
       <c r="P31" s="50" t="s">
         <v>93</v>
       </c>
       <c r="Q31" s="50" t="s">
         <v>94</v>
       </c>
       <c r="R31" s="54" t="s">
         <v>95</v>
       </c>
       <c r="S31" s="50" t="s">
         <v>96</v>
       </c>
       <c r="T31" s="55">
         <v>14571326</v>
       </c>
       <c r="U31" s="99">
         <v>25284228</v>
       </c>
       <c r="V31" s="99">
         <v>23490814</v>
       </c>
-    </row>
-    <row r="32" spans="1:22">
+      <c r="W31" s="99">
+        <v>20501136</v>
+      </c>
+    </row>
+    <row r="32" spans="1:23">
       <c r="A32" s="57" t="s">
         <v>49</v>
       </c>
       <c r="B32" s="50">
         <v>52709</v>
       </c>
       <c r="C32" s="50">
         <v>64415</v>
       </c>
       <c r="D32" s="50">
         <v>188777</v>
       </c>
       <c r="E32" s="50">
         <v>557685</v>
       </c>
       <c r="F32" s="58">
         <v>355325</v>
       </c>
       <c r="G32" s="58">
         <v>608493</v>
       </c>
       <c r="H32" s="58">
         <v>831414</v>
       </c>
       <c r="I32" s="58">
@@ -3615,52 +3703,55 @@
       </c>
       <c r="O32" s="53" t="s">
         <v>98</v>
       </c>
       <c r="P32" s="53" t="s">
         <v>99</v>
       </c>
       <c r="Q32" s="50" t="s">
         <v>100</v>
       </c>
       <c r="R32" s="54" t="s">
         <v>101</v>
       </c>
       <c r="S32" s="50" t="s">
         <v>102</v>
       </c>
       <c r="T32" s="55">
         <v>5561629</v>
       </c>
       <c r="U32" s="99">
         <v>10708898</v>
       </c>
       <c r="V32" s="99">
         <v>8216353</v>
       </c>
-    </row>
-    <row r="33" spans="1:22" ht="25.5">
+      <c r="W32" s="99">
+        <v>6553709</v>
+      </c>
+    </row>
+    <row r="33" spans="1:23" ht="25.5">
       <c r="A33" s="57" t="s">
         <v>48</v>
       </c>
       <c r="B33" s="50">
         <v>108919</v>
       </c>
       <c r="C33" s="50">
         <v>123200</v>
       </c>
       <c r="D33" s="50">
         <v>132620</v>
       </c>
       <c r="E33" s="50">
         <v>137710</v>
       </c>
       <c r="F33" s="58">
         <v>161835</v>
       </c>
       <c r="G33" s="58">
         <v>438406</v>
       </c>
       <c r="H33" s="58">
         <v>704606</v>
       </c>
       <c r="I33" s="58">
@@ -3683,52 +3774,55 @@
       </c>
       <c r="O33" s="53" t="s">
         <v>104</v>
       </c>
       <c r="P33" s="53" t="s">
         <v>105</v>
       </c>
       <c r="Q33" s="50" t="s">
         <v>106</v>
       </c>
       <c r="R33" s="54" t="s">
         <v>107</v>
       </c>
       <c r="S33" s="50" t="s">
         <v>108</v>
       </c>
       <c r="T33" s="55">
         <v>4713245</v>
       </c>
       <c r="U33" s="99">
         <v>5051148</v>
       </c>
       <c r="V33" s="99">
         <v>4060541</v>
       </c>
-    </row>
-    <row r="34" spans="1:22">
+      <c r="W33" s="99">
+        <v>4030371</v>
+      </c>
+    </row>
+    <row r="34" spans="1:23">
       <c r="A34" s="57" t="s">
         <v>50</v>
       </c>
       <c r="B34" s="50">
         <v>3342751</v>
       </c>
       <c r="C34" s="50">
         <v>4017174</v>
       </c>
       <c r="D34" s="50">
         <v>5708823</v>
       </c>
       <c r="E34" s="50">
         <v>7561636</v>
       </c>
       <c r="F34" s="58">
         <v>8477072</v>
       </c>
       <c r="G34" s="58">
         <v>8166500</v>
       </c>
       <c r="H34" s="58">
         <v>9746186</v>
       </c>
       <c r="I34" s="58">
@@ -3751,52 +3845,55 @@
       </c>
       <c r="O34" s="53" t="s">
         <v>110</v>
       </c>
       <c r="P34" s="53" t="s">
         <v>111</v>
       </c>
       <c r="Q34" s="50" t="s">
         <v>112</v>
       </c>
       <c r="R34" s="54" t="s">
         <v>113</v>
       </c>
       <c r="S34" s="50" t="s">
         <v>114</v>
       </c>
       <c r="T34" s="55">
         <v>24767968</v>
       </c>
       <c r="U34" s="99">
         <v>40291255</v>
       </c>
       <c r="V34" s="99">
         <v>44478251</v>
       </c>
-    </row>
-    <row r="35" spans="1:22">
+      <c r="W34" s="99">
+        <v>39561650</v>
+      </c>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" s="57" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="50">
         <v>2911188</v>
       </c>
       <c r="C35" s="50">
         <v>3414966</v>
       </c>
       <c r="D35" s="50">
         <v>4542754</v>
       </c>
       <c r="E35" s="50">
         <v>4994296</v>
       </c>
       <c r="F35" s="58">
         <v>5037595</v>
       </c>
       <c r="G35" s="61">
         <v>4040728</v>
       </c>
       <c r="H35" s="58">
         <v>3861746</v>
       </c>
       <c r="I35" s="58">
@@ -3819,52 +3916,55 @@
       </c>
       <c r="O35" s="53" t="s">
         <v>116</v>
       </c>
       <c r="P35" s="53" t="s">
         <v>117</v>
       </c>
       <c r="Q35" s="50" t="s">
         <v>118</v>
       </c>
       <c r="R35" s="54" t="s">
         <v>119</v>
       </c>
       <c r="S35" s="50" t="s">
         <v>120</v>
       </c>
       <c r="T35" s="55">
         <v>4418059</v>
       </c>
       <c r="U35" s="99">
         <v>4229412</v>
       </c>
       <c r="V35" s="99">
         <v>4153843</v>
       </c>
-    </row>
-    <row r="36" spans="1:22">
+      <c r="W35" s="99">
+        <v>5564928</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23">
       <c r="A36" s="57" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="50">
         <v>802960</v>
       </c>
       <c r="C36" s="50">
         <v>688486</v>
       </c>
       <c r="D36" s="50">
         <v>848153</v>
       </c>
       <c r="E36" s="50">
         <v>1649343</v>
       </c>
       <c r="F36" s="58">
         <v>2349959</v>
       </c>
       <c r="G36" s="58">
         <v>1442271</v>
       </c>
       <c r="H36" s="58">
         <v>943731</v>
       </c>
       <c r="I36" s="58">
@@ -3887,52 +3987,55 @@
       </c>
       <c r="O36" s="53" t="s">
         <v>122</v>
       </c>
       <c r="P36" s="53" t="s">
         <v>123</v>
       </c>
       <c r="Q36" s="50" t="s">
         <v>124</v>
       </c>
       <c r="R36" s="50" t="s">
         <v>125</v>
       </c>
       <c r="S36" s="54">
         <v>116819</v>
       </c>
       <c r="T36" s="55">
         <v>5489</v>
       </c>
       <c r="U36" s="99">
         <v>100883</v>
       </c>
       <c r="V36" s="99">
         <v>93978</v>
       </c>
-    </row>
-    <row r="37" spans="1:22">
+      <c r="W36" s="99">
+        <v>91499</v>
+      </c>
+    </row>
+    <row r="37" spans="1:23">
       <c r="A37" s="57" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="50">
         <v>68078</v>
       </c>
       <c r="C37" s="50">
         <v>78139</v>
       </c>
       <c r="D37" s="50">
         <v>84771</v>
       </c>
       <c r="E37" s="50">
         <v>88535</v>
       </c>
       <c r="F37" s="50">
         <v>100986</v>
       </c>
       <c r="G37" s="50">
         <v>54657</v>
       </c>
       <c r="H37" s="50">
         <v>59147</v>
       </c>
       <c r="I37" s="50">
@@ -3955,52 +4058,55 @@
       </c>
       <c r="O37" s="50">
         <v>11517</v>
       </c>
       <c r="P37" s="50">
         <v>89597</v>
       </c>
       <c r="Q37" s="50">
         <v>12669</v>
       </c>
       <c r="R37" s="50">
         <v>6665</v>
       </c>
       <c r="S37" s="62">
         <v>174</v>
       </c>
       <c r="T37" s="55">
         <v>6278171</v>
       </c>
       <c r="U37" s="99">
         <v>3240413</v>
       </c>
       <c r="V37" s="99">
         <v>495</v>
       </c>
-    </row>
-    <row r="38" spans="1:22">
+      <c r="W37" s="99">
+        <v>512951</v>
+      </c>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" s="57" t="s">
         <v>29</v>
       </c>
       <c r="B38" s="50">
         <v>336534</v>
       </c>
       <c r="C38" s="50">
         <v>394323</v>
       </c>
       <c r="D38" s="50">
         <v>659587</v>
       </c>
       <c r="E38" s="50">
         <v>660113</v>
       </c>
       <c r="F38" s="58">
         <v>910671</v>
       </c>
       <c r="G38" s="58">
         <v>672655</v>
       </c>
       <c r="H38" s="58">
         <v>581568</v>
       </c>
       <c r="I38" s="58">
@@ -4023,52 +4129,55 @@
       </c>
       <c r="O38" s="53" t="s">
         <v>127</v>
       </c>
       <c r="P38" s="53" t="s">
         <v>128</v>
       </c>
       <c r="Q38" s="50" t="s">
         <v>129</v>
       </c>
       <c r="R38" s="50" t="s">
         <v>130</v>
       </c>
       <c r="S38" s="54" t="s">
         <v>131</v>
       </c>
       <c r="T38" s="55">
         <v>11098505</v>
       </c>
       <c r="U38" s="99">
         <v>12818681</v>
       </c>
       <c r="V38" s="99">
         <v>12834524</v>
       </c>
-    </row>
-    <row r="39" spans="1:22">
+      <c r="W38" s="99">
+        <v>12542549</v>
+      </c>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" s="57" t="s">
         <v>30</v>
       </c>
       <c r="B39" s="50">
         <v>858440</v>
       </c>
       <c r="C39" s="50">
         <v>833359</v>
       </c>
       <c r="D39" s="50">
         <v>1277721</v>
       </c>
       <c r="E39" s="50">
         <v>1555151</v>
       </c>
       <c r="F39" s="58">
         <v>1870209</v>
       </c>
       <c r="G39" s="58">
         <v>1798274</v>
       </c>
       <c r="H39" s="58">
         <v>2984159</v>
       </c>
       <c r="I39" s="58">
@@ -4091,52 +4200,55 @@
       </c>
       <c r="O39" s="53" t="s">
         <v>133</v>
       </c>
       <c r="P39" s="53" t="s">
         <v>134</v>
       </c>
       <c r="Q39" s="50" t="s">
         <v>135</v>
       </c>
       <c r="R39" s="50" t="s">
         <v>136</v>
       </c>
       <c r="S39" s="54" t="s">
         <v>137</v>
       </c>
       <c r="T39" s="55">
         <v>8444290</v>
       </c>
       <c r="U39" s="99">
         <v>8578484</v>
       </c>
       <c r="V39" s="99">
         <v>9222835</v>
       </c>
-    </row>
-    <row r="40" spans="1:22">
+      <c r="W39" s="99">
+        <v>9649372</v>
+      </c>
+    </row>
+    <row r="40" spans="1:23">
       <c r="A40" s="57" t="s">
         <v>31</v>
       </c>
       <c r="B40" s="50">
         <v>64556</v>
       </c>
       <c r="C40" s="50">
         <v>82265</v>
       </c>
       <c r="D40" s="50">
         <v>103136</v>
       </c>
       <c r="E40" s="50">
         <v>121493</v>
       </c>
       <c r="F40" s="58">
         <v>159118</v>
       </c>
       <c r="G40" s="58">
         <v>157006</v>
       </c>
       <c r="H40" s="58">
         <v>585631</v>
       </c>
       <c r="I40" s="58">
@@ -4159,52 +4271,55 @@
       </c>
       <c r="O40" s="53" t="s">
         <v>139</v>
       </c>
       <c r="P40" s="53" t="s">
         <v>140</v>
       </c>
       <c r="Q40" s="50" t="s">
         <v>141</v>
       </c>
       <c r="R40" s="50" t="s">
         <v>142</v>
       </c>
       <c r="S40" s="54" t="s">
         <v>143</v>
       </c>
       <c r="T40" s="55">
         <v>490027</v>
       </c>
       <c r="U40" s="99">
         <v>591678</v>
       </c>
       <c r="V40" s="99">
         <v>592576</v>
       </c>
-    </row>
-    <row r="41" spans="1:22">
+      <c r="W40" s="99">
+        <v>503174</v>
+      </c>
+    </row>
+    <row r="41" spans="1:23">
       <c r="A41" s="57" t="s">
         <v>32</v>
       </c>
       <c r="B41" s="50">
         <v>191589</v>
       </c>
       <c r="C41" s="50">
         <v>216946</v>
       </c>
       <c r="D41" s="50">
         <v>357960</v>
       </c>
       <c r="E41" s="50">
         <v>641442</v>
       </c>
       <c r="F41" s="58">
         <v>662186</v>
       </c>
       <c r="G41" s="58">
         <v>1356339</v>
       </c>
       <c r="H41" s="58">
         <v>1560261</v>
       </c>
       <c r="I41" s="58">
@@ -4227,52 +4342,55 @@
       </c>
       <c r="O41" s="53" t="s">
         <v>145</v>
       </c>
       <c r="P41" s="53" t="s">
         <v>146</v>
       </c>
       <c r="Q41" s="50" t="s">
         <v>147</v>
       </c>
       <c r="R41" s="50" t="s">
         <v>148</v>
       </c>
       <c r="S41" s="100">
         <v>7483210</v>
       </c>
       <c r="T41" s="55">
         <v>4598047</v>
       </c>
       <c r="U41" s="99">
         <v>5364372</v>
       </c>
       <c r="V41" s="99">
         <v>5130168</v>
       </c>
-    </row>
-    <row r="42" spans="1:22" ht="25.5">
+      <c r="W41" s="99">
+        <v>3952396</v>
+      </c>
+    </row>
+    <row r="42" spans="1:23" ht="25.5">
       <c r="A42" s="57" t="s">
         <v>33</v>
       </c>
       <c r="B42" s="50">
         <v>2138612</v>
       </c>
       <c r="C42" s="50">
         <v>2848024</v>
       </c>
       <c r="D42" s="50">
         <v>3407269</v>
       </c>
       <c r="E42" s="50">
         <v>5519038</v>
       </c>
       <c r="F42" s="58">
         <v>8662496</v>
       </c>
       <c r="G42" s="58">
         <v>7772844</v>
       </c>
       <c r="H42" s="58">
         <v>11546776</v>
       </c>
       <c r="I42" s="58">
@@ -4295,52 +4413,55 @@
       </c>
       <c r="O42" s="53" t="s">
         <v>150</v>
       </c>
       <c r="P42" s="53" t="s">
         <v>151</v>
       </c>
       <c r="Q42" s="50" t="s">
         <v>152</v>
       </c>
       <c r="R42" s="50" t="s">
         <v>153</v>
       </c>
       <c r="S42" s="54" t="s">
         <v>154</v>
       </c>
       <c r="T42" s="55">
         <v>93426146</v>
       </c>
       <c r="U42" s="99">
         <v>130033922</v>
       </c>
       <c r="V42" s="99">
         <v>141626833</v>
       </c>
-    </row>
-    <row r="43" spans="1:22">
+      <c r="W42" s="99">
+        <v>135694415</v>
+      </c>
+    </row>
+    <row r="43" spans="1:23">
       <c r="A43" s="57" t="s">
         <v>34</v>
       </c>
       <c r="B43" s="50">
         <v>142431</v>
       </c>
       <c r="C43" s="50">
         <v>191715</v>
       </c>
       <c r="D43" s="50">
         <v>275934</v>
       </c>
       <c r="E43" s="50">
         <v>598662</v>
       </c>
       <c r="F43" s="50">
         <v>750613</v>
       </c>
       <c r="G43" s="50">
         <v>807322</v>
       </c>
       <c r="H43" s="50">
         <v>1177197</v>
       </c>
       <c r="I43" s="50">
@@ -4363,52 +4484,55 @@
       </c>
       <c r="O43" s="53" t="s">
         <v>156</v>
       </c>
       <c r="P43" s="53" t="s">
         <v>157</v>
       </c>
       <c r="Q43" s="50" t="s">
         <v>158</v>
       </c>
       <c r="R43" s="50" t="s">
         <v>159</v>
       </c>
       <c r="S43" s="54">
         <v>640581</v>
       </c>
       <c r="T43" s="55">
         <v>648629</v>
       </c>
       <c r="U43" s="99">
         <v>966153</v>
       </c>
       <c r="V43" s="99">
         <v>1249714</v>
       </c>
-    </row>
-    <row r="44" spans="1:22" s="56" customFormat="1">
+      <c r="W43" s="99">
+        <v>1757432</v>
+      </c>
+    </row>
+    <row r="44" spans="1:23" s="56" customFormat="1">
       <c r="A44" s="49" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="50">
         <v>612326</v>
       </c>
       <c r="C44" s="50">
         <v>717995</v>
       </c>
       <c r="D44" s="50">
         <v>854614</v>
       </c>
       <c r="E44" s="50">
         <v>865703</v>
       </c>
       <c r="F44" s="58">
         <v>1151080</v>
       </c>
       <c r="G44" s="64">
         <v>1139497</v>
       </c>
       <c r="H44" s="64">
         <v>1070937</v>
       </c>
       <c r="I44" s="64">
@@ -4431,52 +4555,55 @@
       </c>
       <c r="O44" s="53" t="s">
         <v>161</v>
       </c>
       <c r="P44" s="53" t="s">
         <v>162</v>
       </c>
       <c r="Q44" s="50" t="s">
         <v>163</v>
       </c>
       <c r="R44" s="50" t="s">
         <v>164</v>
       </c>
       <c r="S44" s="54">
         <v>279101</v>
       </c>
       <c r="T44" s="55">
         <v>10667</v>
       </c>
       <c r="U44" s="99">
         <v>8364</v>
       </c>
       <c r="V44" s="99">
         <v>221959</v>
       </c>
-    </row>
-    <row r="45" spans="1:22">
+      <c r="W44" s="99">
+        <v>237239</v>
+      </c>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45" s="57" t="s">
         <v>36</v>
       </c>
       <c r="B45" s="50">
         <v>534522</v>
       </c>
       <c r="C45" s="50">
         <v>511508</v>
       </c>
       <c r="D45" s="50">
         <v>512814</v>
       </c>
       <c r="E45" s="50">
         <v>632042</v>
       </c>
       <c r="F45" s="61">
         <v>1177580</v>
       </c>
       <c r="G45" s="58">
         <v>3256150</v>
       </c>
       <c r="H45" s="58">
         <v>4435926</v>
       </c>
       <c r="I45" s="58">
@@ -4499,52 +4626,55 @@
       </c>
       <c r="O45" s="53" t="s">
         <v>166</v>
       </c>
       <c r="P45" s="53" t="s">
         <v>167</v>
       </c>
       <c r="Q45" s="50" t="s">
         <v>168</v>
       </c>
       <c r="R45" s="50" t="s">
         <v>169</v>
       </c>
       <c r="S45" s="54" t="s">
         <v>170</v>
       </c>
       <c r="T45" s="55">
         <v>14151440</v>
       </c>
       <c r="U45" s="99">
         <v>15650564</v>
       </c>
       <c r="V45" s="99">
         <v>38774735</v>
       </c>
-    </row>
-    <row r="46" spans="1:22" ht="25.5">
+      <c r="W45" s="99">
+        <v>38427257</v>
+      </c>
+    </row>
+    <row r="46" spans="1:23" ht="25.5">
       <c r="A46" s="57" t="s">
         <v>37</v>
       </c>
       <c r="B46" s="50">
         <v>2270003</v>
       </c>
       <c r="C46" s="50">
         <v>2673503</v>
       </c>
       <c r="D46" s="50">
         <v>3721271</v>
       </c>
       <c r="E46" s="50">
         <v>5085146</v>
       </c>
       <c r="F46" s="58">
         <v>4825149</v>
       </c>
       <c r="G46" s="58">
         <v>5065956</v>
       </c>
       <c r="H46" s="58">
         <v>8621977</v>
       </c>
       <c r="I46" s="58">
@@ -4567,52 +4697,55 @@
       </c>
       <c r="O46" s="53" t="s">
         <v>172</v>
       </c>
       <c r="P46" s="53" t="s">
         <v>173</v>
       </c>
       <c r="Q46" s="50" t="s">
         <v>174</v>
       </c>
       <c r="R46" s="50" t="s">
         <v>175</v>
       </c>
       <c r="S46" s="54" t="s">
         <v>176</v>
       </c>
       <c r="T46" s="55">
         <v>8279286</v>
       </c>
       <c r="U46" s="99">
         <v>8535381</v>
       </c>
       <c r="V46" s="99">
         <v>10040273</v>
       </c>
-    </row>
-    <row r="47" spans="1:22" ht="25.5">
+      <c r="W46" s="99">
+        <v>10535584</v>
+      </c>
+    </row>
+    <row r="47" spans="1:23" ht="25.5">
       <c r="A47" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B47" s="50">
         <v>177576</v>
       </c>
       <c r="C47" s="50">
         <v>245385</v>
       </c>
       <c r="D47" s="50">
         <v>335393</v>
       </c>
       <c r="E47" s="50">
         <v>680973</v>
       </c>
       <c r="F47" s="50">
         <v>476541</v>
       </c>
       <c r="G47" s="50">
         <v>80627</v>
       </c>
       <c r="H47" s="50">
         <v>290550</v>
       </c>
       <c r="I47" s="50">
@@ -4635,52 +4768,55 @@
       </c>
       <c r="O47" s="50">
         <v>1458686</v>
       </c>
       <c r="P47" s="50">
         <v>1192813</v>
       </c>
       <c r="Q47" s="50">
         <v>1216853</v>
       </c>
       <c r="R47" s="50">
         <v>1086792</v>
       </c>
       <c r="S47" s="62">
         <v>1239120</v>
       </c>
       <c r="T47" s="61">
         <v>189269</v>
       </c>
       <c r="U47" s="61">
         <v>1716042</v>
       </c>
       <c r="V47" s="61">
         <v>358025</v>
       </c>
-    </row>
-    <row r="48" spans="1:22">
+      <c r="W47" s="61">
+        <v>1582389</v>
+      </c>
+    </row>
+    <row r="48" spans="1:23">
       <c r="A48" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B48" s="50">
         <v>321930</v>
       </c>
       <c r="C48" s="50">
         <v>505749</v>
       </c>
       <c r="D48" s="50">
         <v>739548</v>
       </c>
       <c r="E48" s="50">
         <v>1539304</v>
       </c>
       <c r="F48" s="58">
         <v>1496002</v>
       </c>
       <c r="G48" s="58">
         <v>3592831</v>
       </c>
       <c r="H48" s="58">
         <v>966841</v>
       </c>
       <c r="I48" s="59">
@@ -4703,52 +4839,55 @@
       </c>
       <c r="O48" s="53" t="s">
         <v>178</v>
       </c>
       <c r="P48" s="53" t="s">
         <v>179</v>
       </c>
       <c r="Q48" s="50" t="s">
         <v>180</v>
       </c>
       <c r="R48" s="50" t="s">
         <v>181</v>
       </c>
       <c r="S48" s="54" t="s">
         <v>182</v>
       </c>
       <c r="T48" s="55">
         <v>12876035</v>
       </c>
       <c r="U48" s="99">
         <v>12830155</v>
       </c>
       <c r="V48" s="99">
         <v>12830155</v>
       </c>
-    </row>
-    <row r="49" spans="1:22">
+      <c r="W48" s="99">
+        <v>9616673</v>
+      </c>
+    </row>
+    <row r="49" spans="1:23">
       <c r="A49" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B49" s="53">
         <v>292525</v>
       </c>
       <c r="C49" s="53">
         <v>331887</v>
       </c>
       <c r="D49" s="53">
         <v>347337</v>
       </c>
       <c r="E49" s="53">
         <v>386361</v>
       </c>
       <c r="F49" s="50">
         <v>504158</v>
       </c>
       <c r="G49" s="50">
         <v>755465</v>
       </c>
       <c r="H49" s="50">
         <v>904728</v>
       </c>
       <c r="I49" s="50">
@@ -4771,52 +4910,55 @@
       </c>
       <c r="O49" s="50">
         <v>3595647</v>
       </c>
       <c r="P49" s="50">
         <v>2728731</v>
       </c>
       <c r="Q49" s="50">
         <v>2572133</v>
       </c>
       <c r="R49" s="50">
         <v>4267658</v>
       </c>
       <c r="S49" s="62">
         <v>5754384</v>
       </c>
       <c r="T49" s="61">
         <v>8487334</v>
       </c>
       <c r="U49" s="61">
         <v>22685200</v>
       </c>
       <c r="V49" s="61">
         <v>20178340</v>
       </c>
-    </row>
-    <row r="50" spans="1:22">
+      <c r="W49" s="61">
+        <v>7725003</v>
+      </c>
+    </row>
+    <row r="50" spans="1:23">
       <c r="A50" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B50" s="53">
         <v>232848</v>
       </c>
       <c r="C50" s="53">
         <v>217544</v>
       </c>
       <c r="D50" s="53">
         <v>510537</v>
       </c>
       <c r="E50" s="53">
         <v>704528</v>
       </c>
       <c r="F50" s="58">
         <v>851203</v>
       </c>
       <c r="G50" s="58">
         <v>296268</v>
       </c>
       <c r="H50" s="58">
         <v>1140644</v>
       </c>
       <c r="I50" s="58">
@@ -4839,52 +4981,55 @@
       </c>
       <c r="O50" s="53" t="s">
         <v>184</v>
       </c>
       <c r="P50" s="53" t="s">
         <v>185</v>
       </c>
       <c r="Q50" s="50" t="s">
         <v>186</v>
       </c>
       <c r="R50" s="50" t="s">
         <v>187</v>
       </c>
       <c r="S50" s="54" t="s">
         <v>188</v>
       </c>
       <c r="T50" s="55">
         <v>21605491</v>
       </c>
       <c r="U50" s="99">
         <v>17190265</v>
       </c>
       <c r="V50" s="99">
         <v>16973611</v>
       </c>
-    </row>
-    <row r="51" spans="1:22">
+      <c r="W50" s="99">
+        <v>6391231</v>
+      </c>
+    </row>
+    <row r="51" spans="1:23">
       <c r="A51" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B51" s="53">
         <v>244870</v>
       </c>
       <c r="C51" s="53">
         <v>277938</v>
       </c>
       <c r="D51" s="53">
         <v>310330</v>
       </c>
       <c r="E51" s="53">
         <v>359164</v>
       </c>
       <c r="F51" s="58">
         <v>430291</v>
       </c>
       <c r="G51" s="58">
         <v>1009252</v>
       </c>
       <c r="H51" s="58">
         <v>1408916</v>
       </c>
       <c r="I51" s="58">
@@ -4907,52 +5052,55 @@
       </c>
       <c r="O51" s="53" t="s">
         <v>190</v>
       </c>
       <c r="P51" s="53" t="s">
         <v>191</v>
       </c>
       <c r="Q51" s="50" t="s">
         <v>192</v>
       </c>
       <c r="R51" s="50" t="s">
         <v>193</v>
       </c>
       <c r="S51" s="54" t="s">
         <v>194</v>
       </c>
       <c r="T51" s="55">
         <v>13529810</v>
       </c>
       <c r="U51" s="99">
         <v>13432231</v>
       </c>
       <c r="V51" s="99">
         <v>13432231</v>
       </c>
-    </row>
-    <row r="52" spans="1:22">
+      <c r="W51" s="99">
+        <v>5579463</v>
+      </c>
+    </row>
+    <row r="52" spans="1:23">
       <c r="A52" s="57" t="s">
         <v>43</v>
       </c>
       <c r="B52" s="50" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="58">
         <v>2899769</v>
       </c>
       <c r="D52" s="53">
         <v>4755054</v>
       </c>
       <c r="E52" s="58">
         <v>5283027</v>
       </c>
       <c r="F52" s="61">
         <v>4836754</v>
       </c>
       <c r="G52" s="58">
         <v>5103039</v>
       </c>
       <c r="H52" s="63">
         <v>2704503</v>
       </c>
       <c r="I52" s="63">
@@ -4975,52 +5123,55 @@
       </c>
       <c r="O52" s="53" t="s">
         <v>196</v>
       </c>
       <c r="P52" s="53" t="s">
         <v>197</v>
       </c>
       <c r="Q52" s="50" t="s">
         <v>198</v>
       </c>
       <c r="R52" s="50" t="s">
         <v>199</v>
       </c>
       <c r="S52" s="54" t="s">
         <v>200</v>
       </c>
       <c r="T52" s="55">
         <v>8784614</v>
       </c>
       <c r="U52" s="99">
         <v>12971856</v>
       </c>
       <c r="V52" s="99">
         <v>11918185</v>
       </c>
-    </row>
-    <row r="53" spans="1:22">
+      <c r="W52" s="99">
+        <v>11292747</v>
+      </c>
+    </row>
+    <row r="53" spans="1:23">
       <c r="A53" s="57" t="s">
         <v>55</v>
       </c>
       <c r="B53" s="53">
         <v>10044921</v>
       </c>
       <c r="C53" s="53">
         <v>12334775</v>
       </c>
       <c r="D53" s="53">
         <v>17111993</v>
       </c>
       <c r="E53" s="53">
         <v>19943517</v>
       </c>
       <c r="F53" s="58">
         <v>26764917</v>
       </c>
       <c r="G53" s="58">
         <v>2216665</v>
       </c>
       <c r="H53" s="58">
         <v>2263825</v>
       </c>
       <c r="I53" s="58">
@@ -5043,52 +5194,55 @@
       </c>
       <c r="O53" s="53" t="s">
         <v>202</v>
       </c>
       <c r="P53" s="53" t="s">
         <v>203</v>
       </c>
       <c r="Q53" s="50" t="s">
         <v>204</v>
       </c>
       <c r="R53" s="50" t="s">
         <v>205</v>
       </c>
       <c r="S53" s="54" t="s">
         <v>206</v>
       </c>
       <c r="T53" s="55">
         <v>5463110</v>
       </c>
       <c r="U53" s="99">
         <v>6042937</v>
       </c>
       <c r="V53" s="99">
         <v>14094129</v>
       </c>
-    </row>
-    <row r="54" spans="1:22">
+      <c r="W53" s="99">
+        <v>12904671</v>
+      </c>
+    </row>
+    <row r="54" spans="1:23">
       <c r="A54" s="57" t="s">
         <v>44</v>
       </c>
       <c r="B54" s="53">
         <v>7586997</v>
       </c>
       <c r="C54" s="53">
         <v>7787154</v>
       </c>
       <c r="D54" s="53">
         <v>8746452</v>
       </c>
       <c r="E54" s="53">
         <v>12194791</v>
       </c>
       <c r="F54" s="58">
         <v>12201830</v>
       </c>
       <c r="G54" s="58">
         <v>1610294</v>
       </c>
       <c r="H54" s="58">
         <v>3789195</v>
       </c>
       <c r="I54" s="58">
@@ -5111,52 +5265,55 @@
       </c>
       <c r="O54" s="53" t="s">
         <v>208</v>
       </c>
       <c r="P54" s="53" t="s">
         <v>209</v>
       </c>
       <c r="Q54" s="50" t="s">
         <v>210</v>
       </c>
       <c r="R54" s="50" t="s">
         <v>211</v>
       </c>
       <c r="S54" s="54" t="s">
         <v>212</v>
       </c>
       <c r="T54" s="61">
         <v>19112517</v>
       </c>
       <c r="U54" s="61">
         <v>51253302</v>
       </c>
       <c r="V54" s="61">
         <v>56296252</v>
       </c>
-    </row>
-    <row r="55" spans="1:22" s="56" customFormat="1">
+      <c r="W54" s="61">
+        <v>66831223</v>
+      </c>
+    </row>
+    <row r="55" spans="1:23" s="56" customFormat="1">
       <c r="A55" s="49" t="s">
         <v>45</v>
       </c>
       <c r="B55" s="53">
         <v>2887543</v>
       </c>
       <c r="C55" s="53">
         <v>2845659</v>
       </c>
       <c r="D55" s="53">
         <v>3690629</v>
       </c>
       <c r="E55" s="53">
         <v>2489775</v>
       </c>
       <c r="F55" s="51">
         <v>1181046</v>
       </c>
       <c r="G55" s="51">
         <v>478332</v>
       </c>
       <c r="H55" s="51">
         <v>300619</v>
       </c>
       <c r="I55" s="51">
@@ -5179,52 +5336,55 @@
       </c>
       <c r="O55" s="53" t="s">
         <v>213</v>
       </c>
       <c r="P55" s="50" t="s">
         <v>214</v>
       </c>
       <c r="Q55" s="50">
         <v>291923</v>
       </c>
       <c r="R55" s="50" t="s">
         <v>215</v>
       </c>
       <c r="S55" s="54" t="s">
         <v>216</v>
       </c>
       <c r="T55" s="64">
         <v>1446862</v>
       </c>
       <c r="U55" s="64">
         <v>3831657</v>
       </c>
       <c r="V55" s="64">
         <v>4909214</v>
       </c>
-    </row>
-    <row r="56" spans="1:22">
+      <c r="W55" s="64">
+        <v>3877004</v>
+      </c>
+    </row>
+    <row r="56" spans="1:23">
       <c r="A56" s="57" t="s">
         <v>46</v>
       </c>
       <c r="B56" s="53">
         <v>148308</v>
       </c>
       <c r="C56" s="53">
         <v>662926</v>
       </c>
       <c r="D56" s="53">
         <v>736567</v>
       </c>
       <c r="E56" s="53">
         <v>756966</v>
       </c>
       <c r="F56" s="58">
         <v>865248</v>
       </c>
       <c r="G56" s="58">
         <v>1959662</v>
       </c>
       <c r="H56" s="58">
         <v>1287482</v>
       </c>
       <c r="I56" s="58">
@@ -5247,52 +5407,55 @@
       </c>
       <c r="O56" s="53" t="s">
         <v>218</v>
       </c>
       <c r="P56" s="53" t="s">
         <v>219</v>
       </c>
       <c r="Q56" s="50" t="s">
         <v>220</v>
       </c>
       <c r="R56" s="50" t="s">
         <v>221</v>
       </c>
       <c r="S56" s="54" t="s">
         <v>222</v>
       </c>
       <c r="T56" s="61">
         <v>1862151</v>
       </c>
       <c r="U56" s="61">
         <v>1797702</v>
       </c>
       <c r="V56" s="61">
         <v>573748</v>
       </c>
-    </row>
-    <row r="57" spans="1:22">
+      <c r="W56" s="61">
+        <v>16825785</v>
+      </c>
+    </row>
+    <row r="57" spans="1:23">
       <c r="A57" s="57" t="s">
         <v>47</v>
       </c>
       <c r="B57" s="53">
         <v>1366636</v>
       </c>
       <c r="C57" s="53">
         <v>1447559</v>
       </c>
       <c r="D57" s="53">
         <v>2518474</v>
       </c>
       <c r="E57" s="53">
         <v>3051805</v>
       </c>
       <c r="F57" s="58">
         <v>2925363</v>
       </c>
       <c r="G57" s="58">
         <v>6249213</v>
       </c>
       <c r="H57" s="58">
         <v>7038678</v>
       </c>
       <c r="I57" s="58">
@@ -5315,111 +5478,114 @@
       </c>
       <c r="O57" s="53" t="s">
         <v>224</v>
       </c>
       <c r="P57" s="53" t="s">
         <v>225</v>
       </c>
       <c r="Q57" s="50" t="s">
         <v>224</v>
       </c>
       <c r="R57" s="50" t="s">
         <v>225</v>
       </c>
       <c r="S57" s="54" t="s">
         <v>226</v>
       </c>
       <c r="T57" s="61">
         <v>6950372</v>
       </c>
       <c r="U57" s="61">
         <v>9137390</v>
       </c>
       <c r="V57" s="61">
         <v>11569032</v>
       </c>
-    </row>
-    <row r="58" spans="1:22" s="65" customFormat="1">
+      <c r="W57" s="61">
+        <v>18534742</v>
+      </c>
+    </row>
+    <row r="58" spans="1:23" s="65" customFormat="1">
       <c r="M58" s="66"/>
       <c r="V58" s="102"/>
     </row>
-    <row r="59" spans="1:22" s="69" customFormat="1">
+    <row r="59" spans="1:23" s="69" customFormat="1">
       <c r="A59" s="106" t="s">
         <v>227</v>
       </c>
       <c r="B59" s="107"/>
       <c r="C59" s="107"/>
       <c r="D59" s="107"/>
       <c r="E59" s="107"/>
       <c r="F59" s="107"/>
       <c r="G59" s="107"/>
       <c r="H59" s="107"/>
       <c r="I59" s="107"/>
       <c r="J59" s="107"/>
       <c r="K59" s="107"/>
       <c r="L59" s="67"/>
       <c r="M59" s="68"/>
       <c r="V59" s="103"/>
     </row>
-    <row r="60" spans="1:22">
+    <row r="60" spans="1:23">
       <c r="A60" s="70"/>
       <c r="B60" s="71"/>
       <c r="C60" s="72"/>
       <c r="D60" s="72"/>
       <c r="E60" s="72"/>
       <c r="F60" s="72"/>
     </row>
-    <row r="61" spans="1:22">
+    <row r="61" spans="1:23">
       <c r="A61" s="70"/>
       <c r="B61" s="71"/>
       <c r="C61" s="71"/>
       <c r="D61" s="71"/>
       <c r="E61" s="71"/>
       <c r="F61" s="71"/>
       <c r="G61" s="71"/>
       <c r="H61" s="71"/>
       <c r="I61" s="71"/>
       <c r="J61" s="71"/>
       <c r="K61" s="71"/>
     </row>
-    <row r="62" spans="1:22">
+    <row r="62" spans="1:23">
       <c r="A62" s="70"/>
       <c r="B62" s="71"/>
       <c r="C62" s="74"/>
       <c r="D62" s="74"/>
       <c r="E62" s="74"/>
       <c r="F62" s="74"/>
     </row>
-    <row r="63" spans="1:22">
+    <row r="63" spans="1:23">
       <c r="A63" s="70"/>
       <c r="B63" s="71"/>
       <c r="C63" s="72"/>
       <c r="D63" s="72"/>
       <c r="E63" s="72"/>
       <c r="F63" s="72"/>
     </row>
-    <row r="64" spans="1:22">
+    <row r="64" spans="1:23">
       <c r="A64" s="70"/>
       <c r="B64" s="71"/>
       <c r="C64" s="74"/>
       <c r="D64" s="74"/>
       <c r="E64" s="74"/>
       <c r="F64" s="74"/>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="70"/>
       <c r="B65" s="71"/>
       <c r="C65" s="74"/>
       <c r="D65" s="74"/>
       <c r="E65" s="74"/>
       <c r="F65" s="74"/>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="70"/>
       <c r="B66" s="71"/>
       <c r="C66" s="72"/>
       <c r="D66" s="72"/>
       <c r="E66" s="72"/>
       <c r="F66" s="72"/>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="70"/>
@@ -5821,118 +5987,118 @@
       <c r="A140" s="70"/>
       <c r="B140" s="71"/>
     </row>
     <row r="141" spans="1:2">
       <c r="A141" s="70"/>
       <c r="B141" s="71"/>
     </row>
     <row r="142" spans="1:2">
       <c r="A142" s="70"/>
       <c r="B142" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A59:K59"/>
     <mergeCell ref="A1:U1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.15748031496062992" bottom="0.15748031496062992" header="0.15748031496062992" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="33" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V142"/>
+  <dimension ref="A1:W142"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="X20" sqref="X20"/>
+      <selection sqref="A1:U1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="47.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" style="75" customWidth="1"/>
     <col min="3" max="11" width="6.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="73" customWidth="1"/>
     <col min="13" max="13" width="6.7109375" style="68" customWidth="1"/>
     <col min="14" max="20" width="6.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.140625" style="104"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="15" customHeight="1">
+    <row r="1" spans="1:23" ht="15" customHeight="1">
       <c r="A1" s="108" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="108"/>
       <c r="C1" s="108"/>
       <c r="D1" s="108"/>
       <c r="E1" s="108"/>
       <c r="F1" s="108"/>
       <c r="G1" s="108"/>
       <c r="H1" s="108"/>
       <c r="I1" s="108"/>
       <c r="J1" s="108"/>
       <c r="K1" s="108"/>
       <c r="L1" s="108"/>
       <c r="M1" s="108"/>
       <c r="N1" s="108"/>
       <c r="O1" s="108"/>
       <c r="P1" s="108"/>
       <c r="Q1" s="108"/>
       <c r="R1" s="108"/>
       <c r="S1" s="108"/>
       <c r="T1" s="108"/>
       <c r="U1" s="108"/>
     </row>
-    <row r="2" spans="1:22" ht="13.5" thickBot="1">
+    <row r="2" spans="1:23" ht="13.5" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="109"/>
       <c r="T2" s="109"/>
       <c r="V2" s="105"/>
     </row>
-    <row r="3" spans="1:22" s="9" customFormat="1" ht="13.5" thickBot="1">
+    <row r="3" spans="1:23" s="9" customFormat="1" ht="13.5" thickBot="1">
       <c r="A3" s="4"/>
       <c r="B3" s="5">
         <v>2004</v>
       </c>
       <c r="C3" s="5">
         <v>2005</v>
       </c>
       <c r="D3" s="6">
         <v>2006</v>
       </c>
       <c r="E3" s="5">
         <v>2007</v>
       </c>
       <c r="F3" s="5">
         <v>2008</v>
       </c>
       <c r="G3" s="5">
         <v>2009</v>
       </c>
       <c r="H3" s="7">
         <v>2010</v>
       </c>
       <c r="I3" s="7">
         <v>2011</v>
       </c>
@@ -5953,52 +6119,55 @@
       </c>
       <c r="O3" s="8">
         <v>2017</v>
       </c>
       <c r="P3" s="8">
         <v>2018</v>
       </c>
       <c r="Q3" s="8">
         <v>2019</v>
       </c>
       <c r="R3" s="8">
         <v>2020</v>
       </c>
       <c r="S3" s="8">
         <v>2021</v>
       </c>
       <c r="T3" s="8">
         <v>2022</v>
       </c>
       <c r="U3" s="8">
         <v>2023</v>
       </c>
       <c r="V3" s="8">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:22" s="15" customFormat="1">
+      <c r="W3" s="8">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23" s="15" customFormat="1">
       <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="76">
         <v>100</v>
       </c>
       <c r="C4" s="76">
         <v>100</v>
       </c>
       <c r="D4" s="76">
         <v>100</v>
       </c>
       <c r="E4" s="76">
         <v>100</v>
       </c>
       <c r="F4" s="76">
         <v>100</v>
       </c>
       <c r="G4" s="76">
         <v>100</v>
       </c>
       <c r="H4" s="76">
         <v>100</v>
       </c>
       <c r="I4" s="76">
@@ -6021,52 +6190,55 @@
       </c>
       <c r="O4" s="76">
         <v>100</v>
       </c>
       <c r="P4" s="76">
         <v>100</v>
       </c>
       <c r="Q4" s="76">
         <v>100</v>
       </c>
       <c r="R4" s="78">
         <v>100</v>
       </c>
       <c r="S4" s="79">
         <v>100</v>
       </c>
       <c r="T4" s="80">
         <v>100</v>
       </c>
       <c r="U4" s="80">
         <v>100</v>
       </c>
       <c r="V4" s="80">
         <v>100</v>
       </c>
-    </row>
-    <row r="5" spans="1:22" s="19" customFormat="1">
+      <c r="W4" s="80">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="5" spans="1:23" s="19" customFormat="1">
       <c r="A5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="81">
         <v>41.3</v>
       </c>
       <c r="C5" s="81">
         <v>41.6</v>
       </c>
       <c r="D5" s="81">
         <v>39.6</v>
       </c>
       <c r="E5" s="81">
         <v>37.9</v>
       </c>
       <c r="F5" s="81">
         <v>39.5</v>
       </c>
       <c r="G5" s="81">
         <v>40.700000000000003</v>
       </c>
       <c r="H5" s="81">
         <v>38.200000000000003</v>
       </c>
       <c r="I5" s="81">
@@ -6089,52 +6261,55 @@
       </c>
       <c r="O5" s="81">
         <v>32.299999999999997</v>
       </c>
       <c r="P5" s="81">
         <v>31.1</v>
       </c>
       <c r="Q5" s="81">
         <v>28.6</v>
       </c>
       <c r="R5" s="83">
         <v>30</v>
       </c>
       <c r="S5" s="84">
         <v>26.7</v>
       </c>
       <c r="T5" s="85">
         <v>31.6</v>
       </c>
       <c r="U5" s="85">
         <v>34.4</v>
       </c>
       <c r="V5" s="85">
         <v>33.1</v>
       </c>
-    </row>
-    <row r="6" spans="1:22" s="25" customFormat="1" ht="25.5">
+      <c r="W5" s="85">
+        <v>43.1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23" s="25" customFormat="1" ht="25.5">
       <c r="A6" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="86">
         <v>22.8</v>
       </c>
       <c r="C6" s="86">
         <v>22.8</v>
       </c>
       <c r="D6" s="86">
         <v>24.8</v>
       </c>
       <c r="E6" s="86">
         <v>22.6</v>
       </c>
       <c r="F6" s="86">
         <v>20.2</v>
       </c>
       <c r="G6" s="86">
         <v>17.399999999999999</v>
       </c>
       <c r="H6" s="86">
         <v>19.100000000000001</v>
       </c>
       <c r="I6" s="86">
@@ -6157,52 +6332,55 @@
       </c>
       <c r="O6" s="86">
         <v>17.7</v>
       </c>
       <c r="P6" s="86">
         <v>20.5</v>
       </c>
       <c r="Q6" s="86">
         <v>20.9</v>
       </c>
       <c r="R6" s="88">
         <v>18.5</v>
       </c>
       <c r="S6" s="89">
         <v>18.2</v>
       </c>
       <c r="T6" s="90">
         <v>17.399999999999999</v>
       </c>
       <c r="U6" s="90">
         <v>17.3</v>
       </c>
       <c r="V6" s="90">
         <v>6.1</v>
       </c>
-    </row>
-    <row r="7" spans="1:22" s="25" customFormat="1">
+      <c r="W6" s="90">
+        <v>5.6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" s="25" customFormat="1">
       <c r="A7" s="26" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="86">
         <v>2.2999999999999998</v>
       </c>
       <c r="C7" s="86">
         <v>2.2000000000000002</v>
       </c>
       <c r="D7" s="86">
         <v>2.2000000000000002</v>
       </c>
       <c r="E7" s="86">
         <v>2.2999999999999998</v>
       </c>
       <c r="F7" s="86">
         <v>2.2000000000000002</v>
       </c>
       <c r="G7" s="86">
         <v>3.7</v>
       </c>
       <c r="H7" s="86">
         <v>4.2</v>
       </c>
       <c r="I7" s="86">
@@ -6225,52 +6403,55 @@
       </c>
       <c r="O7" s="86">
         <v>2.2999999999999998</v>
       </c>
       <c r="P7" s="86">
         <v>3</v>
       </c>
       <c r="Q7" s="86">
         <v>2.7</v>
       </c>
       <c r="R7" s="88">
         <v>2.7</v>
       </c>
       <c r="S7" s="89">
         <v>3</v>
       </c>
       <c r="T7" s="90">
         <v>2.8</v>
       </c>
       <c r="U7" s="90">
         <v>3.6</v>
       </c>
       <c r="V7" s="90">
         <v>1.2</v>
       </c>
-    </row>
-    <row r="8" spans="1:22" s="29" customFormat="1">
+      <c r="W7" s="90">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23" s="29" customFormat="1">
       <c r="A8" s="28" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="86">
         <v>7.6</v>
       </c>
       <c r="C8" s="86">
         <v>10.199999999999999</v>
       </c>
       <c r="D8" s="86">
         <v>8.6</v>
       </c>
       <c r="E8" s="86">
         <v>8.1999999999999993</v>
       </c>
       <c r="F8" s="86">
         <v>8.4</v>
       </c>
       <c r="G8" s="86">
         <v>11.1</v>
       </c>
       <c r="H8" s="86">
         <v>11</v>
       </c>
       <c r="I8" s="86">
@@ -6293,52 +6474,55 @@
       </c>
       <c r="O8" s="86">
         <v>10.6</v>
       </c>
       <c r="P8" s="86">
         <v>10.1</v>
       </c>
       <c r="Q8" s="86">
         <v>10.199999999999999</v>
       </c>
       <c r="R8" s="88">
         <v>10.1</v>
       </c>
       <c r="S8" s="89">
         <v>9.9</v>
       </c>
       <c r="T8" s="90">
         <v>10.199999999999999</v>
       </c>
       <c r="U8" s="90">
         <v>8.6999999999999993</v>
       </c>
       <c r="V8" s="90">
         <v>2.7</v>
       </c>
-    </row>
-    <row r="9" spans="1:22" s="29" customFormat="1">
+      <c r="W8" s="90">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23" s="29" customFormat="1">
       <c r="A9" s="28" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="86">
         <v>3.2</v>
       </c>
       <c r="C9" s="86">
         <v>3.2</v>
       </c>
       <c r="D9" s="86">
         <v>2.9</v>
       </c>
       <c r="E9" s="86">
         <v>3</v>
       </c>
       <c r="F9" s="86">
         <v>2.5</v>
       </c>
       <c r="G9" s="86">
         <v>2.2000000000000002</v>
       </c>
       <c r="H9" s="86">
         <v>2.2999999999999998</v>
       </c>
       <c r="I9" s="86">
@@ -6361,52 +6545,55 @@
       </c>
       <c r="O9" s="86">
         <v>2.2999999999999998</v>
       </c>
       <c r="P9" s="86">
         <v>2.2000000000000002</v>
       </c>
       <c r="Q9" s="86">
         <v>2.2000000000000002</v>
       </c>
       <c r="R9" s="88">
         <v>2</v>
       </c>
       <c r="S9" s="89">
         <v>1.9</v>
       </c>
       <c r="T9" s="90">
         <v>2</v>
       </c>
       <c r="U9" s="90">
         <v>1.5</v>
       </c>
       <c r="V9" s="90">
         <v>0.5</v>
       </c>
-    </row>
-    <row r="10" spans="1:22" s="29" customFormat="1">
+      <c r="W9" s="90">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" s="29" customFormat="1">
       <c r="A10" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="86">
         <v>8.3000000000000007</v>
       </c>
       <c r="C10" s="86">
         <v>8.1999999999999993</v>
       </c>
       <c r="D10" s="86">
         <v>8.1</v>
       </c>
       <c r="E10" s="86">
         <v>8</v>
       </c>
       <c r="F10" s="86">
         <v>7.5</v>
       </c>
       <c r="G10" s="86">
         <v>7.8</v>
       </c>
       <c r="H10" s="86">
         <v>6.2</v>
       </c>
       <c r="I10" s="86">
@@ -6429,52 +6616,55 @@
       </c>
       <c r="O10" s="86">
         <v>9.6999999999999993</v>
       </c>
       <c r="P10" s="86">
         <v>8.9</v>
       </c>
       <c r="Q10" s="86">
         <v>8.9</v>
       </c>
       <c r="R10" s="88">
         <v>8.1999999999999993</v>
       </c>
       <c r="S10" s="89">
         <v>10.9</v>
       </c>
       <c r="T10" s="90">
         <v>12.6</v>
       </c>
       <c r="U10" s="90">
         <v>9.5</v>
       </c>
       <c r="V10" s="90">
         <v>3</v>
       </c>
-    </row>
-    <row r="11" spans="1:22" s="29" customFormat="1">
+      <c r="W10" s="90">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" s="29" customFormat="1">
       <c r="A11" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="86">
         <v>2.2000000000000002</v>
       </c>
       <c r="C11" s="86">
         <v>2.2000000000000002</v>
       </c>
       <c r="D11" s="86">
         <v>2.6</v>
       </c>
       <c r="E11" s="86">
         <v>2.2999999999999998</v>
       </c>
       <c r="F11" s="86">
         <v>2.2999999999999998</v>
       </c>
       <c r="G11" s="86">
         <v>2.1</v>
       </c>
       <c r="H11" s="86">
         <v>1.7</v>
       </c>
       <c r="I11" s="86">
@@ -6497,52 +6687,55 @@
       </c>
       <c r="O11" s="86">
         <v>1.9</v>
       </c>
       <c r="P11" s="86">
         <v>1.9</v>
       </c>
       <c r="Q11" s="86">
         <v>2</v>
       </c>
       <c r="R11" s="88">
         <v>1.8</v>
       </c>
       <c r="S11" s="89">
         <v>2.1</v>
       </c>
       <c r="T11" s="90">
         <v>2.5</v>
       </c>
       <c r="U11" s="90">
         <v>1.9</v>
       </c>
       <c r="V11" s="90">
         <v>0.6</v>
       </c>
-    </row>
-    <row r="12" spans="1:22" s="29" customFormat="1">
+      <c r="W11" s="90">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23" s="29" customFormat="1">
       <c r="A12" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="86">
         <v>3.8</v>
       </c>
       <c r="C12" s="86">
         <v>3.7</v>
       </c>
       <c r="D12" s="86">
         <v>3.6</v>
       </c>
       <c r="E12" s="86">
         <v>3.3</v>
       </c>
       <c r="F12" s="86">
         <v>3.4</v>
       </c>
       <c r="G12" s="86">
         <v>3.7</v>
       </c>
       <c r="H12" s="86">
         <v>3.3</v>
       </c>
       <c r="I12" s="86">
@@ -6565,52 +6758,55 @@
       </c>
       <c r="O12" s="86">
         <v>5</v>
       </c>
       <c r="P12" s="86">
         <v>5.7</v>
       </c>
       <c r="Q12" s="86">
         <v>5.5</v>
       </c>
       <c r="R12" s="88">
         <v>5.2</v>
       </c>
       <c r="S12" s="89">
         <v>4.9000000000000004</v>
       </c>
       <c r="T12" s="90">
         <v>5.4</v>
       </c>
       <c r="U12" s="90">
         <v>4.2</v>
       </c>
       <c r="V12" s="90">
         <v>1.4</v>
       </c>
-    </row>
-    <row r="13" spans="1:22" s="25" customFormat="1" ht="25.5">
+      <c r="W12" s="90">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" s="25" customFormat="1" ht="25.5">
       <c r="A13" s="26" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="86">
         <v>6.3</v>
       </c>
       <c r="C13" s="86">
         <v>6.2</v>
       </c>
       <c r="D13" s="86">
         <v>6.1</v>
       </c>
       <c r="E13" s="86">
         <v>5.4</v>
       </c>
       <c r="F13" s="86">
         <v>5.0999999999999996</v>
       </c>
       <c r="G13" s="86">
         <v>6.5</v>
       </c>
       <c r="H13" s="86">
         <v>7.8</v>
       </c>
       <c r="I13" s="86">
@@ -6633,52 +6829,55 @@
       </c>
       <c r="O13" s="86">
         <v>5.8</v>
       </c>
       <c r="P13" s="86">
         <v>4.8</v>
       </c>
       <c r="Q13" s="86">
         <v>4.9000000000000004</v>
       </c>
       <c r="R13" s="88">
         <v>4.8</v>
       </c>
       <c r="S13" s="89">
         <v>4.2</v>
       </c>
       <c r="T13" s="90">
         <v>4.2</v>
       </c>
       <c r="U13" s="90">
         <v>3.7</v>
       </c>
       <c r="V13" s="90">
         <v>1.2</v>
       </c>
-    </row>
-    <row r="14" spans="1:22" s="29" customFormat="1">
+      <c r="W13" s="90">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" s="29" customFormat="1">
       <c r="A14" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="86">
         <v>6.1</v>
       </c>
       <c r="C14" s="86">
         <v>6.1</v>
       </c>
       <c r="D14" s="86">
         <v>6.3</v>
       </c>
       <c r="E14" s="86">
         <v>5.8</v>
       </c>
       <c r="F14" s="86">
         <v>6</v>
       </c>
       <c r="G14" s="86">
         <v>6.6</v>
       </c>
       <c r="H14" s="86">
         <v>6.3</v>
       </c>
       <c r="I14" s="86">
@@ -6701,52 +6900,55 @@
       </c>
       <c r="O14" s="86">
         <v>7.2</v>
       </c>
       <c r="P14" s="86">
         <v>7.2</v>
       </c>
       <c r="Q14" s="86">
         <v>7.5</v>
       </c>
       <c r="R14" s="88">
         <v>6.7</v>
       </c>
       <c r="S14" s="89">
         <v>6.5</v>
       </c>
       <c r="T14" s="90">
         <v>6.2</v>
       </c>
       <c r="U14" s="90">
         <v>5</v>
       </c>
       <c r="V14" s="90">
         <v>1.6</v>
       </c>
-    </row>
-    <row r="15" spans="1:22" s="25" customFormat="1">
+      <c r="W14" s="90">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" s="25" customFormat="1">
       <c r="A15" s="26" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="86">
         <v>12</v>
       </c>
       <c r="C15" s="86">
         <v>10.7</v>
       </c>
       <c r="D15" s="86">
         <v>9.5</v>
       </c>
       <c r="E15" s="86">
         <v>8.4</v>
       </c>
       <c r="F15" s="86">
         <v>7</v>
       </c>
       <c r="G15" s="86">
         <v>6.3</v>
       </c>
       <c r="H15" s="86">
         <v>5.2</v>
       </c>
       <c r="I15" s="86">
@@ -6769,52 +6971,55 @@
       </c>
       <c r="O15" s="86">
         <v>2.2999999999999998</v>
       </c>
       <c r="P15" s="86">
         <v>2.1</v>
       </c>
       <c r="Q15" s="86">
         <v>2</v>
       </c>
       <c r="R15" s="88">
         <v>1.8</v>
       </c>
       <c r="S15" s="89">
         <v>9.9</v>
       </c>
       <c r="T15" s="90">
         <v>8.6999999999999993</v>
       </c>
       <c r="U15" s="90">
         <v>7.9</v>
       </c>
       <c r="V15" s="90">
         <v>3.2</v>
       </c>
-    </row>
-    <row r="16" spans="1:22" s="29" customFormat="1">
+      <c r="W15" s="90">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23" s="29" customFormat="1">
       <c r="A16" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="86">
         <v>5.5</v>
       </c>
       <c r="C16" s="86">
         <v>5.0999999999999996</v>
       </c>
       <c r="D16" s="86">
         <v>4.5999999999999996</v>
       </c>
       <c r="E16" s="86">
         <v>4.9000000000000004</v>
       </c>
       <c r="F16" s="86">
         <v>5.2</v>
       </c>
       <c r="G16" s="86">
         <v>6</v>
       </c>
       <c r="H16" s="86">
         <v>5.4</v>
       </c>
       <c r="I16" s="86">
@@ -6837,52 +7042,55 @@
       </c>
       <c r="O16" s="86">
         <v>4.2</v>
       </c>
       <c r="P16" s="86">
         <v>3.7</v>
       </c>
       <c r="Q16" s="86">
         <v>3.8</v>
       </c>
       <c r="R16" s="88">
         <v>3.7</v>
       </c>
       <c r="S16" s="89">
         <v>3.7</v>
       </c>
       <c r="T16" s="90">
         <v>5</v>
       </c>
       <c r="U16" s="90">
         <v>4.4000000000000004</v>
       </c>
       <c r="V16" s="90">
         <v>1.5</v>
       </c>
-    </row>
-    <row r="17" spans="1:22" s="29" customFormat="1">
+      <c r="W16" s="90">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23" s="29" customFormat="1">
       <c r="A17" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="86">
         <v>2.1</v>
       </c>
       <c r="C17" s="86">
         <v>2</v>
       </c>
       <c r="D17" s="86">
         <v>2.1</v>
       </c>
       <c r="E17" s="86">
         <v>2</v>
       </c>
       <c r="F17" s="86">
         <v>2.1</v>
       </c>
       <c r="G17" s="86">
         <v>1.7</v>
       </c>
       <c r="H17" s="86">
         <v>1.7</v>
       </c>
       <c r="I17" s="86">
@@ -6905,52 +7113,55 @@
       </c>
       <c r="O17" s="86">
         <v>2.1</v>
       </c>
       <c r="P17" s="86">
         <v>1.6</v>
       </c>
       <c r="Q17" s="86">
         <v>1.2</v>
       </c>
       <c r="R17" s="88">
         <v>1.8</v>
       </c>
       <c r="S17" s="89">
         <v>1.9</v>
       </c>
       <c r="T17" s="90">
         <v>1.4</v>
       </c>
       <c r="U17" s="90">
         <v>1.4</v>
       </c>
       <c r="V17" s="90">
         <v>0.3</v>
       </c>
-    </row>
-    <row r="18" spans="1:22" s="29" customFormat="1">
+      <c r="W17" s="90">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23" s="29" customFormat="1">
       <c r="A18" s="39" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="86">
         <v>0.7</v>
       </c>
       <c r="C18" s="86">
         <v>0.5</v>
       </c>
       <c r="D18" s="86">
         <v>0.5</v>
       </c>
       <c r="E18" s="86">
         <v>0.5</v>
       </c>
       <c r="F18" s="86">
         <v>0.7</v>
       </c>
       <c r="G18" s="86">
         <v>1.2</v>
       </c>
       <c r="H18" s="86">
         <v>1.1000000000000001</v>
       </c>
       <c r="I18" s="86">
@@ -6973,52 +7184,55 @@
       </c>
       <c r="O18" s="86">
         <v>0.9</v>
       </c>
       <c r="P18" s="86">
         <v>1.1000000000000001</v>
       </c>
       <c r="Q18" s="86">
         <v>1.2</v>
       </c>
       <c r="R18" s="88">
         <v>0.6</v>
       </c>
       <c r="S18" s="89">
         <v>0.6</v>
       </c>
       <c r="T18" s="90">
         <v>0.6</v>
       </c>
       <c r="U18" s="90">
         <v>0.5</v>
       </c>
       <c r="V18" s="90">
         <v>0.1</v>
       </c>
-    </row>
-    <row r="19" spans="1:22" s="25" customFormat="1">
+      <c r="W18" s="90">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23" s="25" customFormat="1">
       <c r="A19" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="86">
         <v>2.9</v>
       </c>
       <c r="C19" s="86">
         <v>3</v>
       </c>
       <c r="D19" s="86">
         <v>2.9</v>
       </c>
       <c r="E19" s="86">
         <v>3.6</v>
       </c>
       <c r="F19" s="86">
         <v>3.9</v>
       </c>
       <c r="G19" s="86">
         <v>6.5</v>
       </c>
       <c r="H19" s="86">
         <v>6.2</v>
       </c>
       <c r="I19" s="86">
@@ -7041,52 +7255,55 @@
       </c>
       <c r="O19" s="86">
         <v>1.7</v>
       </c>
       <c r="P19" s="86">
         <v>2</v>
       </c>
       <c r="Q19" s="86">
         <v>2</v>
       </c>
       <c r="R19" s="88">
         <v>2.2000000000000002</v>
       </c>
       <c r="S19" s="89">
         <v>2.2999999999999998</v>
       </c>
       <c r="T19" s="90">
         <v>2.2999999999999998</v>
       </c>
       <c r="U19" s="90">
         <v>2.2000000000000002</v>
       </c>
       <c r="V19" s="90">
         <v>1.4</v>
       </c>
-    </row>
-    <row r="20" spans="1:22" s="29" customFormat="1">
+      <c r="W19" s="90">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23" s="29" customFormat="1">
       <c r="A20" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="86">
         <v>0.7</v>
       </c>
       <c r="C20" s="86">
         <v>0.9</v>
       </c>
       <c r="D20" s="86">
         <v>1</v>
       </c>
       <c r="E20" s="86">
         <v>1.2</v>
       </c>
       <c r="F20" s="86">
         <v>1.4</v>
       </c>
       <c r="G20" s="86">
         <v>1.2</v>
       </c>
       <c r="H20" s="86">
         <v>1.4</v>
       </c>
       <c r="I20" s="86">
@@ -7109,52 +7326,55 @@
       </c>
       <c r="O20" s="86">
         <v>1.1000000000000001</v>
       </c>
       <c r="P20" s="86">
         <v>1.5</v>
       </c>
       <c r="Q20" s="86">
         <v>1.5</v>
       </c>
       <c r="R20" s="88">
         <v>0.9</v>
       </c>
       <c r="S20" s="89">
         <v>7.9</v>
       </c>
       <c r="T20" s="90">
         <v>9</v>
       </c>
       <c r="U20" s="90">
         <v>7.1</v>
       </c>
       <c r="V20" s="90">
         <v>2.2000000000000002</v>
       </c>
-    </row>
-    <row r="21" spans="1:22" s="25" customFormat="1">
+      <c r="W20" s="90">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23" s="25" customFormat="1">
       <c r="A21" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="86">
         <v>3.9</v>
       </c>
       <c r="C21" s="86">
         <v>3.8</v>
       </c>
       <c r="D21" s="86">
         <v>4.4000000000000004</v>
       </c>
       <c r="E21" s="86">
         <v>3.9</v>
       </c>
       <c r="F21" s="86">
         <v>3.5</v>
       </c>
       <c r="G21" s="86">
         <v>6.4</v>
       </c>
       <c r="H21" s="86">
         <v>4.7</v>
       </c>
       <c r="I21" s="86">
@@ -7177,52 +7397,55 @@
       </c>
       <c r="O21" s="86">
         <v>3.4</v>
       </c>
       <c r="P21" s="86">
         <v>3.8</v>
       </c>
       <c r="Q21" s="86">
         <v>3.8</v>
       </c>
       <c r="R21" s="88">
         <v>4.4000000000000004</v>
       </c>
       <c r="S21" s="89">
         <v>4.3</v>
       </c>
       <c r="T21" s="90">
         <v>3.9</v>
       </c>
       <c r="U21" s="90">
         <v>3.4</v>
       </c>
       <c r="V21" s="90">
         <v>1</v>
       </c>
-    </row>
-    <row r="22" spans="1:22" s="19" customFormat="1">
+      <c r="W21" s="90">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23" s="19" customFormat="1">
       <c r="A22" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="81">
         <v>58.7</v>
       </c>
       <c r="C22" s="81">
         <v>58.4</v>
       </c>
       <c r="D22" s="81">
         <v>60.4</v>
       </c>
       <c r="E22" s="81">
         <v>62.1</v>
       </c>
       <c r="F22" s="81">
         <v>60.5</v>
       </c>
       <c r="G22" s="81">
         <v>59.3</v>
       </c>
       <c r="H22" s="81">
         <v>61.8</v>
       </c>
       <c r="I22" s="81">
@@ -7245,52 +7468,55 @@
       </c>
       <c r="O22" s="81">
         <v>67.7</v>
       </c>
       <c r="P22" s="81">
         <v>68.900000000000006</v>
       </c>
       <c r="Q22" s="83">
         <v>71.400000000000006</v>
       </c>
       <c r="R22" s="83">
         <v>70</v>
       </c>
       <c r="S22" s="92">
         <v>73.3</v>
       </c>
       <c r="T22" s="85">
         <v>68.400000000000006</v>
       </c>
       <c r="U22" s="85">
         <v>65.599999999999994</v>
       </c>
       <c r="V22" s="85">
         <v>66.900000000000006</v>
       </c>
-    </row>
-    <row r="23" spans="1:22" s="25" customFormat="1">
+      <c r="W22" s="85">
+        <v>56.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23" s="25" customFormat="1">
       <c r="A23" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="86">
         <v>3.7</v>
       </c>
       <c r="C23" s="86">
         <v>3.2</v>
       </c>
       <c r="D23" s="86">
         <v>3.4</v>
       </c>
       <c r="E23" s="86">
         <v>3.3</v>
       </c>
       <c r="F23" s="86">
         <v>4.0999999999999996</v>
       </c>
       <c r="G23" s="86">
         <v>5.5</v>
       </c>
       <c r="H23" s="86">
         <v>3.1</v>
       </c>
       <c r="I23" s="86">
@@ -7313,52 +7539,55 @@
       </c>
       <c r="O23" s="94">
         <v>2.7</v>
       </c>
       <c r="P23" s="94">
         <v>2.7</v>
       </c>
       <c r="Q23" s="88">
         <v>2.4</v>
       </c>
       <c r="R23" s="88">
         <v>2.7</v>
       </c>
       <c r="S23" s="86">
         <v>1.8</v>
       </c>
       <c r="T23" s="90">
         <v>3.9</v>
       </c>
       <c r="U23" s="90">
         <v>2.1</v>
       </c>
       <c r="V23" s="90">
         <v>2.2000000000000002</v>
       </c>
-    </row>
-    <row r="24" spans="1:22" s="56" customFormat="1">
+      <c r="W23" s="90">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23" s="56" customFormat="1">
       <c r="A24" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="86">
         <v>0.3</v>
       </c>
       <c r="C24" s="86">
         <v>0.3</v>
       </c>
       <c r="D24" s="86">
         <v>0.3</v>
       </c>
       <c r="E24" s="86">
         <v>0.2</v>
       </c>
       <c r="F24" s="86">
         <v>0.3</v>
       </c>
       <c r="G24" s="86">
         <v>0.6</v>
       </c>
       <c r="H24" s="86">
         <v>0.4</v>
       </c>
       <c r="I24" s="86">
@@ -7381,52 +7610,55 @@
       </c>
       <c r="O24" s="94">
         <v>0.5</v>
       </c>
       <c r="P24" s="94">
         <v>0.5</v>
       </c>
       <c r="Q24" s="88">
         <v>0.5</v>
       </c>
       <c r="R24" s="88">
         <v>0.4</v>
       </c>
       <c r="S24" s="86">
         <v>0.7</v>
       </c>
       <c r="T24" s="90">
         <v>1.6</v>
       </c>
       <c r="U24" s="90">
         <v>1</v>
       </c>
       <c r="V24" s="90">
         <v>0.4</v>
       </c>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24" s="90">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" s="57" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="86">
         <v>2</v>
       </c>
       <c r="C25" s="86">
         <v>2.2000000000000002</v>
       </c>
       <c r="D25" s="86">
         <v>2</v>
       </c>
       <c r="E25" s="86">
         <v>1.8</v>
       </c>
       <c r="F25" s="86">
         <v>2</v>
       </c>
       <c r="G25" s="86">
         <v>1.7</v>
       </c>
       <c r="H25" s="86">
         <v>1.3</v>
       </c>
       <c r="I25" s="86">
@@ -7449,52 +7681,55 @@
       </c>
       <c r="O25" s="94">
         <v>2.6</v>
       </c>
       <c r="P25" s="94">
         <v>2.9</v>
       </c>
       <c r="Q25" s="88">
         <v>3.4</v>
       </c>
       <c r="R25" s="88">
         <v>3.4</v>
       </c>
       <c r="S25" s="86">
         <v>2.8</v>
       </c>
       <c r="T25" s="90">
         <v>3.2</v>
       </c>
       <c r="U25" s="90">
         <v>2.7</v>
       </c>
       <c r="V25" s="90">
         <v>2.5</v>
       </c>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25" s="90">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" s="57" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="86">
         <v>0.9</v>
       </c>
       <c r="C26" s="86">
         <v>0.9</v>
       </c>
       <c r="D26" s="86">
         <v>0.8</v>
       </c>
       <c r="E26" s="86">
         <v>0.7</v>
       </c>
       <c r="F26" s="86">
         <v>0.7</v>
       </c>
       <c r="G26" s="86">
         <v>1.6</v>
       </c>
       <c r="H26" s="86">
         <v>0.7</v>
       </c>
       <c r="I26" s="86">
@@ -7517,52 +7752,55 @@
       </c>
       <c r="O26" s="94">
         <v>1.8</v>
       </c>
       <c r="P26" s="94">
         <v>1.9</v>
       </c>
       <c r="Q26" s="88">
         <v>1.6</v>
       </c>
       <c r="R26" s="88">
         <v>1.6</v>
       </c>
       <c r="S26" s="86">
         <v>1.4</v>
       </c>
       <c r="T26" s="90">
         <v>1.8</v>
       </c>
       <c r="U26" s="90">
         <v>1.4</v>
       </c>
       <c r="V26" s="90">
         <v>1.3</v>
       </c>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26" s="90">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" s="57" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="86">
         <v>18.3</v>
       </c>
       <c r="C27" s="86">
         <v>17.2</v>
       </c>
       <c r="D27" s="86">
         <v>15.1</v>
       </c>
       <c r="E27" s="86">
         <v>13.3</v>
       </c>
       <c r="F27" s="86">
         <v>13</v>
       </c>
       <c r="G27" s="86">
         <v>11.9</v>
       </c>
       <c r="H27" s="86">
         <v>7.3</v>
       </c>
       <c r="I27" s="86">
@@ -7585,52 +7823,55 @@
       </c>
       <c r="O27" s="94">
         <v>15.9</v>
       </c>
       <c r="P27" s="94">
         <v>14.7</v>
       </c>
       <c r="Q27" s="88">
         <v>14.5</v>
       </c>
       <c r="R27" s="88">
         <v>13.1</v>
       </c>
       <c r="S27" s="86">
         <v>15.2</v>
       </c>
       <c r="T27" s="90">
         <v>15.5</v>
       </c>
       <c r="U27" s="90">
         <v>15.9</v>
       </c>
       <c r="V27" s="90">
         <v>14.3</v>
       </c>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27" s="90">
+        <v>11.9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" s="57" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="86">
         <v>6.9</v>
       </c>
       <c r="C28" s="86">
         <v>6.6</v>
       </c>
       <c r="D28" s="86">
         <v>5.8</v>
       </c>
       <c r="E28" s="86">
         <v>5.0999999999999996</v>
       </c>
       <c r="F28" s="86">
         <v>4.7</v>
       </c>
       <c r="G28" s="86">
         <v>4.8</v>
       </c>
       <c r="H28" s="86">
         <v>2.4</v>
       </c>
       <c r="I28" s="86">
@@ -7653,52 +7894,55 @@
       </c>
       <c r="O28" s="94">
         <v>6.9</v>
       </c>
       <c r="P28" s="94">
         <v>6</v>
       </c>
       <c r="Q28" s="88">
         <v>5.2</v>
       </c>
       <c r="R28" s="88">
         <v>4.9000000000000004</v>
       </c>
       <c r="S28" s="86">
         <v>4.0999999999999996</v>
       </c>
       <c r="T28" s="90">
         <v>7.9</v>
       </c>
       <c r="U28" s="90">
         <v>5.7</v>
       </c>
       <c r="V28" s="90">
         <v>5.6</v>
       </c>
-    </row>
-    <row r="29" spans="1:22">
+      <c r="W28" s="90">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" s="57" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="86">
         <v>0.5</v>
       </c>
       <c r="C29" s="86">
         <v>0.5</v>
       </c>
       <c r="D29" s="86">
         <v>0.4</v>
       </c>
       <c r="E29" s="86">
         <v>0.3</v>
       </c>
       <c r="F29" s="86">
         <v>0.4</v>
       </c>
       <c r="G29" s="86">
         <v>0.6</v>
       </c>
       <c r="H29" s="86">
         <v>0.2</v>
       </c>
       <c r="I29" s="86">
@@ -7721,52 +7965,55 @@
       </c>
       <c r="O29" s="94">
         <v>0.4</v>
       </c>
       <c r="P29" s="94">
         <v>0.5</v>
       </c>
       <c r="Q29" s="88">
         <v>0</v>
       </c>
       <c r="R29" s="88">
         <v>0</v>
       </c>
       <c r="S29" s="86">
         <v>0.3</v>
       </c>
       <c r="T29" s="90">
         <v>0.4</v>
       </c>
       <c r="U29" s="90">
         <v>0.4</v>
       </c>
       <c r="V29" s="90">
         <v>1.3</v>
       </c>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29" s="90">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" s="57" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="86">
         <v>3</v>
       </c>
       <c r="C30" s="86">
         <v>2.8</v>
       </c>
       <c r="D30" s="86">
         <v>2.6</v>
       </c>
       <c r="E30" s="86">
         <v>2.2999999999999998</v>
       </c>
       <c r="F30" s="86">
         <v>2</v>
       </c>
       <c r="G30" s="86">
         <v>3.7</v>
       </c>
       <c r="H30" s="86">
         <v>2.6</v>
       </c>
       <c r="I30" s="86">
@@ -7789,52 +8036,55 @@
       </c>
       <c r="O30" s="94">
         <v>1.1000000000000001</v>
       </c>
       <c r="P30" s="94">
         <v>1.3</v>
       </c>
       <c r="Q30" s="88">
         <v>2.5</v>
       </c>
       <c r="R30" s="88">
         <v>2.4</v>
       </c>
       <c r="S30" s="86">
         <v>1.9</v>
       </c>
       <c r="T30" s="90">
         <v>1.6</v>
       </c>
       <c r="U30" s="90">
         <v>2.1</v>
       </c>
       <c r="V30" s="90">
         <v>1.7</v>
       </c>
-    </row>
-    <row r="31" spans="1:22" ht="51">
+      <c r="W30" s="90">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23" ht="51">
       <c r="A31" s="57" t="s">
         <v>54</v>
       </c>
       <c r="B31" s="86">
         <v>0.6</v>
       </c>
       <c r="C31" s="86">
         <v>0.6</v>
       </c>
       <c r="D31" s="86">
         <v>0.5</v>
       </c>
       <c r="E31" s="86">
         <v>0.4</v>
       </c>
       <c r="F31" s="86">
         <v>0.5</v>
       </c>
       <c r="G31" s="86">
         <v>0.9</v>
       </c>
       <c r="H31" s="86">
         <v>1</v>
       </c>
       <c r="I31" s="86">
@@ -7857,52 +8107,55 @@
       </c>
       <c r="O31" s="94">
         <v>1.3</v>
       </c>
       <c r="P31" s="94">
         <v>1.3</v>
       </c>
       <c r="Q31" s="88">
         <v>1.6</v>
       </c>
       <c r="R31" s="88">
         <v>1.6</v>
       </c>
       <c r="S31" s="86">
         <v>1.5</v>
       </c>
       <c r="T31" s="90">
         <v>2</v>
       </c>
       <c r="U31" s="90">
         <v>2.9</v>
       </c>
       <c r="V31" s="90">
         <v>2.4</v>
       </c>
-    </row>
-    <row r="32" spans="1:22">
+      <c r="W31" s="90">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="32" spans="1:23">
       <c r="A32" s="57" t="s">
         <v>49</v>
       </c>
       <c r="B32" s="86">
         <v>0.1</v>
       </c>
       <c r="C32" s="86">
         <v>0.1</v>
       </c>
       <c r="D32" s="86">
         <v>0.2</v>
       </c>
       <c r="E32" s="86">
         <v>0.5</v>
       </c>
       <c r="F32" s="86">
         <v>0.3</v>
       </c>
       <c r="G32" s="86">
         <v>0.5</v>
       </c>
       <c r="H32" s="86">
         <v>0.3</v>
       </c>
       <c r="I32" s="86">
@@ -7925,52 +8178,55 @@
       </c>
       <c r="O32" s="94">
         <v>0.4</v>
       </c>
       <c r="P32" s="94">
         <v>0.3</v>
       </c>
       <c r="Q32" s="88">
         <v>0.6</v>
       </c>
       <c r="R32" s="88">
         <v>1.2</v>
       </c>
       <c r="S32" s="86">
         <v>1.4</v>
       </c>
       <c r="T32" s="90">
         <v>0.8</v>
       </c>
       <c r="U32" s="90">
         <v>1.2</v>
       </c>
       <c r="V32" s="90">
         <v>0.9</v>
       </c>
-    </row>
-    <row r="33" spans="1:22" ht="25.5">
+      <c r="W32" s="90">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:23" ht="25.5">
       <c r="A33" s="57" t="s">
         <v>48</v>
       </c>
       <c r="B33" s="86">
         <v>0.2</v>
       </c>
       <c r="C33" s="86">
         <v>0.2</v>
       </c>
       <c r="D33" s="86">
         <v>0.1</v>
       </c>
       <c r="E33" s="86">
         <v>0.1</v>
       </c>
       <c r="F33" s="86">
         <v>0.1</v>
       </c>
       <c r="G33" s="86">
         <v>0.3</v>
       </c>
       <c r="H33" s="86">
         <v>0.2</v>
       </c>
       <c r="I33" s="86">
@@ -7993,52 +8249,55 @@
       </c>
       <c r="O33" s="94">
         <v>0.3</v>
       </c>
       <c r="P33" s="94">
         <v>0.3</v>
       </c>
       <c r="Q33" s="88">
         <v>0.3</v>
       </c>
       <c r="R33" s="88">
         <v>0.3</v>
       </c>
       <c r="S33" s="86">
         <v>0.3</v>
       </c>
       <c r="T33" s="90">
         <v>0.6</v>
       </c>
       <c r="U33" s="90">
         <v>0.6</v>
       </c>
       <c r="V33" s="90">
         <v>0.4</v>
       </c>
-    </row>
-    <row r="34" spans="1:22">
+      <c r="W33" s="90">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:23">
       <c r="A34" s="57" t="s">
         <v>50</v>
       </c>
       <c r="B34" s="86">
         <v>5</v>
       </c>
       <c r="C34" s="86">
         <v>5.3</v>
       </c>
       <c r="D34" s="86">
         <v>6.1</v>
       </c>
       <c r="E34" s="86">
         <v>6.6</v>
       </c>
       <c r="F34" s="86">
         <v>6.6</v>
       </c>
       <c r="G34" s="86">
         <v>6</v>
       </c>
       <c r="H34" s="86">
         <v>3.3</v>
       </c>
       <c r="I34" s="86">
@@ -8061,52 +8320,55 @@
       </c>
       <c r="O34" s="94">
         <v>4.3</v>
       </c>
       <c r="P34" s="94">
         <v>4.4000000000000004</v>
       </c>
       <c r="Q34" s="88">
         <v>3.8</v>
       </c>
       <c r="R34" s="88">
         <v>3.9</v>
       </c>
       <c r="S34" s="86">
         <v>4.8</v>
       </c>
       <c r="T34" s="90">
         <v>3.4</v>
       </c>
       <c r="U34" s="90">
         <v>4.5999999999999996</v>
       </c>
       <c r="V34" s="90">
         <v>4.5999999999999996</v>
       </c>
-    </row>
-    <row r="35" spans="1:22">
+      <c r="W34" s="90">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" s="57" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="86">
         <v>4.4000000000000004</v>
       </c>
       <c r="C35" s="86">
         <v>4.5</v>
       </c>
       <c r="D35" s="86">
         <v>4.9000000000000004</v>
       </c>
       <c r="E35" s="86">
         <v>4.4000000000000004</v>
       </c>
       <c r="F35" s="86">
         <v>3.9</v>
       </c>
       <c r="G35" s="86">
         <v>3</v>
       </c>
       <c r="H35" s="86">
         <v>1.3</v>
       </c>
       <c r="I35" s="86">
@@ -8129,52 +8391,55 @@
       </c>
       <c r="O35" s="94">
         <v>1.1000000000000001</v>
       </c>
       <c r="P35" s="94">
         <v>1.5</v>
       </c>
       <c r="Q35" s="88">
         <v>1.3</v>
       </c>
       <c r="R35" s="88">
         <v>1.1000000000000001</v>
       </c>
       <c r="S35" s="86">
         <v>0.9</v>
       </c>
       <c r="T35" s="90">
         <v>0.6</v>
       </c>
       <c r="U35" s="90">
         <v>0.5</v>
       </c>
       <c r="V35" s="90">
         <v>0.4</v>
       </c>
-    </row>
-    <row r="36" spans="1:22">
+      <c r="W35" s="90">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23">
       <c r="A36" s="57" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="86">
         <v>1.2</v>
       </c>
       <c r="C36" s="86">
         <v>0.9</v>
       </c>
       <c r="D36" s="86">
         <v>0.9</v>
       </c>
       <c r="E36" s="86">
         <v>1.4</v>
       </c>
       <c r="F36" s="86">
         <v>1.8</v>
       </c>
       <c r="G36" s="86">
         <v>1.1000000000000001</v>
       </c>
       <c r="H36" s="86">
         <v>0.3</v>
       </c>
       <c r="I36" s="86">
@@ -8197,52 +8462,55 @@
       </c>
       <c r="O36" s="94">
         <v>0</v>
       </c>
       <c r="P36" s="94">
         <v>0</v>
       </c>
       <c r="Q36" s="88">
         <v>0</v>
       </c>
       <c r="R36" s="88">
         <v>0</v>
       </c>
       <c r="S36" s="86">
         <v>0</v>
       </c>
       <c r="T36" s="90">
         <v>0</v>
       </c>
       <c r="U36" s="90">
         <v>0</v>
       </c>
       <c r="V36" s="90">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:22">
+      <c r="W36" s="90">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:23">
       <c r="A37" s="57" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="86">
         <v>0.1</v>
       </c>
       <c r="C37" s="86">
         <v>0.1</v>
       </c>
       <c r="D37" s="86">
         <v>0.1</v>
       </c>
       <c r="E37" s="86">
         <v>0.1</v>
       </c>
       <c r="F37" s="86">
         <v>0.1</v>
       </c>
       <c r="G37" s="86">
         <v>0</v>
       </c>
       <c r="H37" s="86">
         <v>0</v>
       </c>
       <c r="I37" s="86">
@@ -8265,52 +8533,55 @@
       </c>
       <c r="O37" s="94">
         <v>0</v>
       </c>
       <c r="P37" s="94">
         <v>0</v>
       </c>
       <c r="Q37" s="88">
         <v>0</v>
       </c>
       <c r="R37" s="88">
         <v>0</v>
       </c>
       <c r="S37" s="86">
         <v>0</v>
       </c>
       <c r="T37" s="90">
         <v>0.9</v>
       </c>
       <c r="U37" s="90">
         <v>0.4</v>
       </c>
       <c r="V37" s="90">
         <v>0</v>
       </c>
-    </row>
-    <row r="38" spans="1:22">
+      <c r="W37" s="90">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" s="57" t="s">
         <v>29</v>
       </c>
       <c r="B38" s="86">
         <v>0.5</v>
       </c>
       <c r="C38" s="86">
         <v>0.5</v>
       </c>
       <c r="D38" s="86">
         <v>0.7</v>
       </c>
       <c r="E38" s="86">
         <v>0.6</v>
       </c>
       <c r="F38" s="86">
         <v>0.7</v>
       </c>
       <c r="G38" s="86">
         <v>0.5</v>
       </c>
       <c r="H38" s="86">
         <v>0.2</v>
       </c>
       <c r="I38" s="86">
@@ -8333,52 +8604,55 @@
       </c>
       <c r="O38" s="94">
         <v>0.4</v>
       </c>
       <c r="P38" s="94">
         <v>0.4</v>
       </c>
       <c r="Q38" s="88">
         <v>0.3</v>
       </c>
       <c r="R38" s="88">
         <v>0.2</v>
       </c>
       <c r="S38" s="86">
         <v>0.9</v>
       </c>
       <c r="T38" s="90">
         <v>1.5</v>
       </c>
       <c r="U38" s="90">
         <v>1.5</v>
       </c>
       <c r="V38" s="90">
         <v>1.3</v>
       </c>
-    </row>
-    <row r="39" spans="1:22">
+      <c r="W38" s="90">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" s="57" t="s">
         <v>30</v>
       </c>
       <c r="B39" s="86">
         <v>1.3</v>
       </c>
       <c r="C39" s="86">
         <v>1.1000000000000001</v>
       </c>
       <c r="D39" s="86">
         <v>1.4</v>
       </c>
       <c r="E39" s="86">
         <v>1.4</v>
       </c>
       <c r="F39" s="86">
         <v>1.5</v>
       </c>
       <c r="G39" s="86">
         <v>1.3</v>
       </c>
       <c r="H39" s="86">
         <v>1</v>
       </c>
       <c r="I39" s="86">
@@ -8401,52 +8675,55 @@
       </c>
       <c r="O39" s="94">
         <v>1.5</v>
       </c>
       <c r="P39" s="94">
         <v>2.4</v>
       </c>
       <c r="Q39" s="88">
         <v>2</v>
       </c>
       <c r="R39" s="88">
         <v>1.8</v>
       </c>
       <c r="S39" s="86">
         <v>1.5</v>
       </c>
       <c r="T39" s="90">
         <v>1.1000000000000001</v>
       </c>
       <c r="U39" s="90">
         <v>1</v>
       </c>
       <c r="V39" s="90">
         <v>1</v>
       </c>
-    </row>
-    <row r="40" spans="1:22">
+      <c r="W39" s="90">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:23">
       <c r="A40" s="57" t="s">
         <v>31</v>
       </c>
       <c r="B40" s="86">
         <v>0.1</v>
       </c>
       <c r="C40" s="86">
         <v>0.1</v>
       </c>
       <c r="D40" s="86">
         <v>0.1</v>
       </c>
       <c r="E40" s="86">
         <v>0.1</v>
       </c>
       <c r="F40" s="86">
         <v>0.1</v>
       </c>
       <c r="G40" s="86">
         <v>0.1</v>
       </c>
       <c r="H40" s="86">
         <v>0.2</v>
       </c>
       <c r="I40" s="86">
@@ -8469,52 +8746,55 @@
       </c>
       <c r="O40" s="94">
         <v>0.3</v>
       </c>
       <c r="P40" s="94">
         <v>0.3</v>
       </c>
       <c r="Q40" s="88">
         <v>0.3</v>
       </c>
       <c r="R40" s="88">
         <v>0.2</v>
       </c>
       <c r="S40" s="86">
         <v>0.1</v>
       </c>
       <c r="T40" s="90">
         <v>0.1</v>
       </c>
       <c r="U40" s="90">
         <v>0.1</v>
       </c>
       <c r="V40" s="90">
         <v>0.1</v>
       </c>
-    </row>
-    <row r="41" spans="1:22">
+      <c r="W40" s="90">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:23">
       <c r="A41" s="57" t="s">
         <v>32</v>
       </c>
       <c r="B41" s="86">
         <v>0.3</v>
       </c>
       <c r="C41" s="86">
         <v>0.3</v>
       </c>
       <c r="D41" s="86">
         <v>0.4</v>
       </c>
       <c r="E41" s="86">
         <v>0.6</v>
       </c>
       <c r="F41" s="86">
         <v>0.5</v>
       </c>
       <c r="G41" s="86">
         <v>1</v>
       </c>
       <c r="H41" s="86">
         <v>0.5</v>
       </c>
       <c r="I41" s="86">
@@ -8537,52 +8817,55 @@
       </c>
       <c r="O41" s="94">
         <v>0.9</v>
       </c>
       <c r="P41" s="94">
         <v>0.8</v>
       </c>
       <c r="Q41" s="88">
         <v>2.1</v>
       </c>
       <c r="R41" s="88">
         <v>1.9</v>
       </c>
       <c r="S41" s="86">
         <v>0.8</v>
       </c>
       <c r="T41" s="90">
         <v>0.6</v>
       </c>
       <c r="U41" s="90">
         <v>0.6</v>
       </c>
       <c r="V41" s="90">
         <v>0.5</v>
       </c>
-    </row>
-    <row r="42" spans="1:22">
+      <c r="W41" s="90">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:23">
       <c r="A42" s="57" t="s">
         <v>33</v>
       </c>
       <c r="B42" s="86">
         <v>3.2</v>
       </c>
       <c r="C42" s="86">
         <v>3.7</v>
       </c>
       <c r="D42" s="86">
         <v>3.7</v>
       </c>
       <c r="E42" s="86">
         <v>4.8</v>
       </c>
       <c r="F42" s="86">
         <v>6.8</v>
       </c>
       <c r="G42" s="86">
         <v>5.8</v>
       </c>
       <c r="H42" s="86">
         <v>3.9</v>
       </c>
       <c r="I42" s="86">
@@ -8605,52 +8888,55 @@
       </c>
       <c r="O42" s="94">
         <v>8.5</v>
       </c>
       <c r="P42" s="94">
         <v>12.7</v>
       </c>
       <c r="Q42" s="88">
         <v>11.2</v>
       </c>
       <c r="R42" s="88">
         <v>10.7</v>
       </c>
       <c r="S42" s="86">
         <v>12</v>
       </c>
       <c r="T42" s="90">
         <v>12.7</v>
       </c>
       <c r="U42" s="90">
         <v>14.9</v>
       </c>
       <c r="V42" s="90">
         <v>14.7</v>
       </c>
-    </row>
-    <row r="43" spans="1:22">
+      <c r="W42" s="90">
+        <v>14.9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:23">
       <c r="A43" s="57" t="s">
         <v>34</v>
       </c>
       <c r="B43" s="86">
         <v>0.2</v>
       </c>
       <c r="C43" s="86">
         <v>0.3</v>
       </c>
       <c r="D43" s="86">
         <v>0.3</v>
       </c>
       <c r="E43" s="86">
         <v>0.5</v>
       </c>
       <c r="F43" s="86">
         <v>0.6</v>
       </c>
       <c r="G43" s="86">
         <v>0.6</v>
       </c>
       <c r="H43" s="86">
         <v>0.4</v>
       </c>
       <c r="I43" s="86">
@@ -8673,52 +8959,55 @@
       </c>
       <c r="O43" s="94">
         <v>0.2</v>
       </c>
       <c r="P43" s="94">
         <v>0.1</v>
       </c>
       <c r="Q43" s="88">
         <v>0.1</v>
       </c>
       <c r="R43" s="88">
         <v>0.1</v>
       </c>
       <c r="S43" s="86">
         <v>0.1</v>
       </c>
       <c r="T43" s="90">
         <v>0.1</v>
       </c>
       <c r="U43" s="90">
         <v>0.1</v>
       </c>
       <c r="V43" s="90">
         <v>0.1</v>
       </c>
-    </row>
-    <row r="44" spans="1:22" s="56" customFormat="1">
+      <c r="W43" s="90">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:23" s="56" customFormat="1">
       <c r="A44" s="49" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="86">
         <v>0.9</v>
       </c>
       <c r="C44" s="86">
         <v>0.9</v>
       </c>
       <c r="D44" s="86">
         <v>0.9</v>
       </c>
       <c r="E44" s="86">
         <v>0.8</v>
       </c>
       <c r="F44" s="86">
         <v>0.9</v>
       </c>
       <c r="G44" s="86">
         <v>0.8</v>
       </c>
       <c r="H44" s="86">
         <v>0.4</v>
       </c>
       <c r="I44" s="86">
@@ -8741,52 +9030,55 @@
       </c>
       <c r="O44" s="94">
         <v>0.1</v>
       </c>
       <c r="P44" s="94">
         <v>0</v>
       </c>
       <c r="Q44" s="88">
         <v>0</v>
       </c>
       <c r="R44" s="88">
         <v>0</v>
       </c>
       <c r="S44" s="86">
         <v>0</v>
       </c>
       <c r="T44" s="90">
         <v>0</v>
       </c>
       <c r="U44" s="90">
         <v>0</v>
       </c>
       <c r="V44" s="90">
         <v>0</v>
       </c>
-    </row>
-    <row r="45" spans="1:22">
+      <c r="W44" s="90">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45" s="57" t="s">
         <v>36</v>
       </c>
       <c r="B45" s="86">
         <v>0.8</v>
       </c>
       <c r="C45" s="86">
         <v>0.7</v>
       </c>
       <c r="D45" s="86">
         <v>0.6</v>
       </c>
       <c r="E45" s="86">
         <v>0.6</v>
       </c>
       <c r="F45" s="86">
         <v>0.9</v>
       </c>
       <c r="G45" s="86">
         <v>2.4</v>
       </c>
       <c r="H45" s="86">
         <v>1.5</v>
       </c>
       <c r="I45" s="86">
@@ -8809,52 +9101,55 @@
       </c>
       <c r="O45" s="94">
         <v>1.9</v>
       </c>
       <c r="P45" s="94">
         <v>2</v>
       </c>
       <c r="Q45" s="88">
         <v>2.2999999999999998</v>
       </c>
       <c r="R45" s="88">
         <v>2.1</v>
       </c>
       <c r="S45" s="86">
         <v>1.7</v>
       </c>
       <c r="T45" s="90">
         <v>1.9</v>
       </c>
       <c r="U45" s="90">
         <v>1.8</v>
       </c>
       <c r="V45" s="90">
         <v>4</v>
       </c>
-    </row>
-    <row r="46" spans="1:22" ht="25.5">
+      <c r="W45" s="90">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:23" ht="25.5">
       <c r="A46" s="57" t="s">
         <v>37</v>
       </c>
       <c r="B46" s="86">
         <v>3.4</v>
       </c>
       <c r="C46" s="86">
         <v>3.5</v>
       </c>
       <c r="D46" s="86">
         <v>4</v>
       </c>
       <c r="E46" s="86">
         <v>4.5</v>
       </c>
       <c r="F46" s="86">
         <v>3.8</v>
       </c>
       <c r="G46" s="86">
         <v>3.7</v>
       </c>
       <c r="H46" s="86">
         <v>2.9</v>
       </c>
       <c r="I46" s="86">
@@ -8877,52 +9172,55 @@
       </c>
       <c r="O46" s="94">
         <v>1</v>
       </c>
       <c r="P46" s="94">
         <v>1.4</v>
       </c>
       <c r="Q46" s="88">
         <v>1.5</v>
       </c>
       <c r="R46" s="88">
         <v>1.2</v>
       </c>
       <c r="S46" s="86">
         <v>1.1000000000000001</v>
       </c>
       <c r="T46" s="90">
         <v>1.1000000000000001</v>
       </c>
       <c r="U46" s="90">
         <v>1</v>
       </c>
       <c r="V46" s="90">
         <v>1</v>
       </c>
-    </row>
-    <row r="47" spans="1:22" ht="25.5">
+      <c r="W46" s="90">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:23" ht="25.5">
       <c r="A47" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B47" s="86">
         <v>0.3</v>
       </c>
       <c r="C47" s="86">
         <v>0.3</v>
       </c>
       <c r="D47" s="86">
         <v>0.4</v>
       </c>
       <c r="E47" s="86">
         <v>0.6</v>
       </c>
       <c r="F47" s="86">
         <v>0.4</v>
       </c>
       <c r="G47" s="86">
         <v>0.1</v>
       </c>
       <c r="H47" s="86">
         <v>0.1</v>
       </c>
       <c r="I47" s="86">
@@ -8945,52 +9243,55 @@
       </c>
       <c r="O47" s="94">
         <v>0.3</v>
       </c>
       <c r="P47" s="94">
         <v>0.2</v>
       </c>
       <c r="Q47" s="88">
         <v>0.2</v>
       </c>
       <c r="R47" s="88">
         <v>0.1</v>
       </c>
       <c r="S47" s="86">
         <v>0.1</v>
       </c>
       <c r="T47" s="90">
         <v>0</v>
       </c>
       <c r="U47" s="90">
         <v>0.2</v>
       </c>
       <c r="V47" s="90">
         <v>0</v>
       </c>
-    </row>
-    <row r="48" spans="1:22">
+      <c r="W47" s="90">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:23">
       <c r="A48" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B48" s="86">
         <v>0.5</v>
       </c>
       <c r="C48" s="86">
         <v>0.7</v>
       </c>
       <c r="D48" s="86">
         <v>0.8</v>
       </c>
       <c r="E48" s="86">
         <v>1.4</v>
       </c>
       <c r="F48" s="86">
         <v>1.2</v>
       </c>
       <c r="G48" s="86">
         <v>2.7</v>
       </c>
       <c r="H48" s="86">
         <v>0.3</v>
       </c>
       <c r="I48" s="86">
@@ -9013,52 +9314,55 @@
       </c>
       <c r="O48" s="94">
         <v>1.7</v>
       </c>
       <c r="P48" s="94">
         <v>2.1</v>
       </c>
       <c r="Q48" s="88">
         <v>0</v>
       </c>
       <c r="R48" s="88">
         <v>0</v>
       </c>
       <c r="S48" s="86">
         <v>1.5</v>
       </c>
       <c r="T48" s="90">
         <v>1.7</v>
       </c>
       <c r="U48" s="90">
         <v>1.5</v>
       </c>
       <c r="V48" s="90">
         <v>1.3</v>
       </c>
-    </row>
-    <row r="49" spans="1:22">
+      <c r="W48" s="90">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="1:23">
       <c r="A49" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B49" s="86">
         <v>0.4</v>
       </c>
       <c r="C49" s="86">
         <v>0.4</v>
       </c>
       <c r="D49" s="86">
         <v>0.4</v>
       </c>
       <c r="E49" s="86">
         <v>0.3</v>
       </c>
       <c r="F49" s="86">
         <v>0.4</v>
       </c>
       <c r="G49" s="86">
         <v>0.6</v>
       </c>
       <c r="H49" s="86">
         <v>0.3</v>
       </c>
       <c r="I49" s="86">
@@ -9081,52 +9385,55 @@
       </c>
       <c r="O49" s="94">
         <v>0.7</v>
       </c>
       <c r="P49" s="94">
         <v>0.4</v>
       </c>
       <c r="Q49" s="88">
         <v>0.4</v>
       </c>
       <c r="R49" s="88">
         <v>0.6</v>
       </c>
       <c r="S49" s="86">
         <v>0.6</v>
       </c>
       <c r="T49" s="90">
         <v>1.2</v>
       </c>
       <c r="U49" s="90">
         <v>2.6</v>
       </c>
       <c r="V49" s="90">
         <v>2.1</v>
       </c>
-    </row>
-    <row r="50" spans="1:22">
+      <c r="W49" s="90">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="50" spans="1:23">
       <c r="A50" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B50" s="86">
         <v>0.3</v>
       </c>
       <c r="C50" s="86">
         <v>0.3</v>
       </c>
       <c r="D50" s="86">
         <v>0.5</v>
       </c>
       <c r="E50" s="86">
         <v>0.6</v>
       </c>
       <c r="F50" s="86">
         <v>0.7</v>
       </c>
       <c r="G50" s="86">
         <v>0.2</v>
       </c>
       <c r="H50" s="86">
         <v>0.4</v>
       </c>
       <c r="I50" s="86">
@@ -9149,52 +9456,55 @@
       </c>
       <c r="O50" s="94">
         <v>3.4</v>
       </c>
       <c r="P50" s="94">
         <v>2.7</v>
       </c>
       <c r="Q50" s="88">
         <v>2.4</v>
       </c>
       <c r="R50" s="88">
         <v>2.4</v>
       </c>
       <c r="S50" s="86">
         <v>2</v>
       </c>
       <c r="T50" s="90">
         <v>2.9</v>
       </c>
       <c r="U50" s="90">
         <v>2</v>
       </c>
       <c r="V50" s="90">
         <v>1.8</v>
       </c>
-    </row>
-    <row r="51" spans="1:22">
+      <c r="W50" s="90">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="51" spans="1:23">
       <c r="A51" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B51" s="86">
         <v>0.4</v>
       </c>
       <c r="C51" s="86">
         <v>0.4</v>
       </c>
       <c r="D51" s="86">
         <v>0.3</v>
       </c>
       <c r="E51" s="86">
         <v>0.3</v>
       </c>
       <c r="F51" s="86">
         <v>0.3</v>
       </c>
       <c r="G51" s="86">
         <v>0.7</v>
       </c>
       <c r="H51" s="86">
         <v>0.5</v>
       </c>
       <c r="I51" s="86">
@@ -9217,52 +9527,55 @@
       </c>
       <c r="O51" s="94">
         <v>2.5</v>
       </c>
       <c r="P51" s="94">
         <v>2.2000000000000002</v>
       </c>
       <c r="Q51" s="88">
         <v>2.2000000000000002</v>
       </c>
       <c r="R51" s="88">
         <v>2.2000000000000002</v>
       </c>
       <c r="S51" s="86">
         <v>1.8</v>
       </c>
       <c r="T51" s="90">
         <v>1.8</v>
       </c>
       <c r="U51" s="90">
         <v>1.5</v>
       </c>
       <c r="V51" s="90">
         <v>1.4</v>
       </c>
-    </row>
-    <row r="52" spans="1:22">
+      <c r="W51" s="90">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="52" spans="1:23">
       <c r="A52" s="57" t="s">
         <v>43</v>
       </c>
       <c r="B52" s="58" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="86">
         <v>3.8</v>
       </c>
       <c r="D52" s="86">
         <v>5.0999999999999996</v>
       </c>
       <c r="E52" s="86">
         <v>4.5999999999999996</v>
       </c>
       <c r="F52" s="86">
         <v>3.8</v>
       </c>
       <c r="G52" s="86">
         <v>3.8</v>
       </c>
       <c r="H52" s="86">
         <v>0.9</v>
       </c>
       <c r="I52" s="86">
@@ -9285,52 +9598,55 @@
       </c>
       <c r="O52" s="94">
         <v>2.1</v>
       </c>
       <c r="P52" s="94">
         <v>2.2999999999999998</v>
       </c>
       <c r="Q52" s="88">
         <v>1</v>
       </c>
       <c r="R52" s="88">
         <v>1</v>
       </c>
       <c r="S52" s="86">
         <v>0.9</v>
       </c>
       <c r="T52" s="90">
         <v>1.2</v>
       </c>
       <c r="U52" s="90">
         <v>1.5</v>
       </c>
       <c r="V52" s="90">
         <v>1.2</v>
       </c>
-    </row>
-    <row r="53" spans="1:22">
+      <c r="W52" s="90">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:23">
       <c r="A53" s="57" t="s">
         <v>55</v>
       </c>
       <c r="B53" s="86">
         <v>15</v>
       </c>
       <c r="C53" s="86">
         <v>16.2</v>
       </c>
       <c r="D53" s="86">
         <v>18.399999999999999</v>
       </c>
       <c r="E53" s="86">
         <v>17.5</v>
       </c>
       <c r="F53" s="86">
         <v>20.9</v>
       </c>
       <c r="G53" s="86">
         <v>1.6</v>
       </c>
       <c r="H53" s="86">
         <v>0.8</v>
       </c>
       <c r="I53" s="86">
@@ -9353,52 +9669,55 @@
       </c>
       <c r="O53" s="94">
         <v>1.1000000000000001</v>
       </c>
       <c r="P53" s="94">
         <v>1.1000000000000001</v>
       </c>
       <c r="Q53" s="88">
         <v>0.9</v>
       </c>
       <c r="R53" s="88">
         <v>0.8</v>
       </c>
       <c r="S53" s="86">
         <v>0.8</v>
       </c>
       <c r="T53" s="90">
         <v>0.7</v>
       </c>
       <c r="U53" s="90">
         <v>0.7</v>
       </c>
       <c r="V53" s="90">
         <v>1.5</v>
       </c>
-    </row>
-    <row r="54" spans="1:22">
+      <c r="W53" s="90">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:23">
       <c r="A54" s="57" t="s">
         <v>44</v>
       </c>
       <c r="B54" s="86">
         <v>11.3</v>
       </c>
       <c r="C54" s="86">
         <v>10.199999999999999</v>
       </c>
       <c r="D54" s="86">
         <v>9.4</v>
       </c>
       <c r="E54" s="86">
         <v>10.7</v>
       </c>
       <c r="F54" s="86">
         <v>9.5</v>
       </c>
       <c r="G54" s="86">
         <v>1.2</v>
       </c>
       <c r="H54" s="86">
         <v>1.3</v>
       </c>
       <c r="I54" s="86">
@@ -9421,52 +9740,55 @@
       </c>
       <c r="O54" s="94">
         <v>2.2999999999999998</v>
       </c>
       <c r="P54" s="94">
         <v>2.6</v>
       </c>
       <c r="Q54" s="88">
         <v>2.8</v>
       </c>
       <c r="R54" s="88">
         <v>3.1</v>
       </c>
       <c r="S54" s="86">
         <v>2.1</v>
       </c>
       <c r="T54" s="90">
         <v>2.6</v>
       </c>
       <c r="U54" s="90">
         <v>5.9</v>
       </c>
       <c r="V54" s="90">
         <v>5.8</v>
       </c>
-    </row>
-    <row r="55" spans="1:22" s="56" customFormat="1">
+      <c r="W54" s="90">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="55" spans="1:23" s="56" customFormat="1">
       <c r="A55" s="49" t="s">
         <v>45</v>
       </c>
       <c r="B55" s="86">
         <v>4.3</v>
       </c>
       <c r="C55" s="86">
         <v>3.7</v>
       </c>
       <c r="D55" s="86">
         <v>4</v>
       </c>
       <c r="E55" s="86">
         <v>2.2000000000000002</v>
       </c>
       <c r="F55" s="86">
         <v>0.9</v>
       </c>
       <c r="G55" s="86">
         <v>0.4</v>
       </c>
       <c r="H55" s="86">
         <v>0.1</v>
       </c>
       <c r="I55" s="86">
@@ -9489,52 +9811,55 @@
       </c>
       <c r="O55" s="94">
         <v>0</v>
       </c>
       <c r="P55" s="94">
         <v>0</v>
       </c>
       <c r="Q55" s="88">
         <v>0</v>
       </c>
       <c r="R55" s="88">
         <v>0</v>
       </c>
       <c r="S55" s="86">
         <v>0.2</v>
       </c>
       <c r="T55" s="90">
         <v>0.2</v>
       </c>
       <c r="U55" s="90">
         <v>0.4</v>
       </c>
       <c r="V55" s="90">
         <v>0.5</v>
       </c>
-    </row>
-    <row r="56" spans="1:22">
+      <c r="W55" s="90">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="56" spans="1:23">
       <c r="A56" s="57" t="s">
         <v>46</v>
       </c>
       <c r="B56" s="86">
         <v>0.2</v>
       </c>
       <c r="C56" s="86">
         <v>0.9</v>
       </c>
       <c r="D56" s="86">
         <v>0.8</v>
       </c>
       <c r="E56" s="86">
         <v>0.7</v>
       </c>
       <c r="F56" s="86">
         <v>0.7</v>
       </c>
       <c r="G56" s="86">
         <v>1.4</v>
       </c>
       <c r="H56" s="86">
         <v>0.4</v>
       </c>
       <c r="I56" s="86">
@@ -9557,52 +9882,55 @@
       </c>
       <c r="O56" s="94">
         <v>0.6</v>
       </c>
       <c r="P56" s="94">
         <v>0.9</v>
       </c>
       <c r="Q56" s="88">
         <v>1.1000000000000001</v>
       </c>
       <c r="R56" s="88">
         <v>1.8</v>
       </c>
       <c r="S56" s="86">
         <v>2.5</v>
       </c>
       <c r="T56" s="90">
         <v>0.3</v>
       </c>
       <c r="U56" s="90">
         <v>0.2</v>
       </c>
       <c r="V56" s="90">
         <v>0.1</v>
       </c>
-    </row>
-    <row r="57" spans="1:22">
+      <c r="W56" s="90">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="57" spans="1:23">
       <c r="A57" s="57" t="s">
         <v>47</v>
       </c>
       <c r="B57" s="86">
         <v>2</v>
       </c>
       <c r="C57" s="86">
         <v>1.9</v>
       </c>
       <c r="D57" s="86">
         <v>2.7</v>
       </c>
       <c r="E57" s="86">
         <v>2.7</v>
       </c>
       <c r="F57" s="86">
         <v>2.2999999999999998</v>
       </c>
       <c r="G57" s="86">
         <v>4.5999999999999996</v>
       </c>
       <c r="H57" s="86">
         <v>2.4</v>
       </c>
       <c r="I57" s="86">
@@ -9625,111 +9953,114 @@
       </c>
       <c r="O57" s="94">
         <v>0.3</v>
       </c>
       <c r="P57" s="94">
         <v>0.3</v>
       </c>
       <c r="Q57" s="88">
         <v>0.3</v>
       </c>
       <c r="R57" s="88">
         <v>0.3</v>
       </c>
       <c r="S57" s="86">
         <v>0.5</v>
       </c>
       <c r="T57" s="90">
         <v>0.9</v>
       </c>
       <c r="U57" s="90">
         <v>1</v>
       </c>
       <c r="V57" s="90">
         <v>1.2</v>
       </c>
-    </row>
-    <row r="58" spans="1:22" s="65" customFormat="1">
+      <c r="W57" s="90">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:23" s="65" customFormat="1">
       <c r="M58" s="66"/>
       <c r="V58" s="101"/>
     </row>
-    <row r="59" spans="1:22" s="69" customFormat="1">
+    <row r="59" spans="1:23" s="69" customFormat="1">
       <c r="A59" s="106" t="s">
         <v>227</v>
       </c>
       <c r="B59" s="107"/>
       <c r="C59" s="107"/>
       <c r="D59" s="107"/>
       <c r="E59" s="107"/>
       <c r="F59" s="107"/>
       <c r="G59" s="107"/>
       <c r="H59" s="107"/>
       <c r="I59" s="107"/>
       <c r="J59" s="107"/>
       <c r="K59" s="107"/>
       <c r="L59" s="67"/>
       <c r="M59" s="68"/>
       <c r="V59" s="104"/>
     </row>
-    <row r="60" spans="1:22">
+    <row r="60" spans="1:23">
       <c r="A60" s="70"/>
       <c r="B60" s="71"/>
       <c r="C60" s="72"/>
       <c r="D60" s="72"/>
       <c r="E60" s="72"/>
       <c r="F60" s="72"/>
     </row>
-    <row r="61" spans="1:22">
+    <row r="61" spans="1:23">
       <c r="A61" s="70"/>
       <c r="B61" s="71"/>
       <c r="C61" s="71"/>
       <c r="D61" s="71"/>
       <c r="E61" s="71"/>
       <c r="F61" s="71"/>
       <c r="G61" s="71"/>
       <c r="H61" s="71"/>
       <c r="I61" s="71"/>
       <c r="J61" s="71"/>
       <c r="K61" s="71"/>
     </row>
-    <row r="62" spans="1:22">
+    <row r="62" spans="1:23">
       <c r="A62" s="70"/>
       <c r="B62" s="71"/>
       <c r="C62" s="74"/>
       <c r="D62" s="74"/>
       <c r="E62" s="74"/>
       <c r="F62" s="74"/>
     </row>
-    <row r="63" spans="1:22">
+    <row r="63" spans="1:23">
       <c r="A63" s="70"/>
       <c r="B63" s="71"/>
       <c r="C63" s="72"/>
       <c r="D63" s="72"/>
       <c r="E63" s="72"/>
       <c r="F63" s="72"/>
     </row>
-    <row r="64" spans="1:22">
+    <row r="64" spans="1:23">
       <c r="A64" s="70"/>
       <c r="B64" s="71"/>
       <c r="C64" s="74"/>
       <c r="D64" s="74"/>
       <c r="E64" s="74"/>
       <c r="F64" s="74"/>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="70"/>
       <c r="B65" s="71"/>
       <c r="C65" s="74"/>
       <c r="D65" s="74"/>
       <c r="E65" s="74"/>
       <c r="F65" s="74"/>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="70"/>
       <c r="B66" s="71"/>
       <c r="C66" s="72"/>
       <c r="D66" s="72"/>
       <c r="E66" s="72"/>
       <c r="F66" s="72"/>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="70"/>