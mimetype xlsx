--- v0 (2026-04-18)
+++ v1 (2026-07-14)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="7680" windowHeight="8250"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$W$29</definedName>
   </definedNames>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="37">
   <si>
     <t>Retail trade per capita</t>
   </si>
   <si>
     <t>tenge</t>
   </si>
   <si>
     <t>By region</t>
   </si>
   <si>
     <t>Ust-Kamenogorsk c.a.</t>
   </si>
   <si>
     <t>Kurchatov c.a.</t>
   </si>
   <si>
     <t>Ridder c.a.</t>
   </si>
   <si>
     <t>Semey c.a.</t>
@@ -421,91 +421,91 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -531,51 +531,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -711,52 +711,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AR85"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C50" sqref="C50"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:W1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="30" customWidth="1"/>
     <col min="2" max="10" width="8.85546875" style="30" customWidth="1"/>
     <col min="11" max="14" width="8.85546875" style="25" customWidth="1"/>
     <col min="15" max="15" width="8.85546875" style="32" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="25" bestFit="1" customWidth="1"/>
     <col min="17" max="23" width="8.85546875" style="25" customWidth="1"/>
     <col min="24" max="44" width="9.140625" style="25"/>
     <col min="45" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" s="2" customFormat="1" ht="24.75" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
       <c r="G1" s="43"/>
       <c r="H1" s="43"/>
@@ -2886,506 +2886,550 @@
       <c r="M26" s="33"/>
       <c r="N26" s="33"/>
       <c r="O26" s="33"/>
       <c r="P26" s="33"/>
       <c r="Q26" s="33"/>
       <c r="R26" s="33"/>
       <c r="S26" s="33"/>
       <c r="AF26" s="30"/>
       <c r="AG26" s="30"/>
       <c r="AH26" s="30"/>
       <c r="AI26" s="30"/>
       <c r="AJ26" s="30"/>
       <c r="AK26" s="30"/>
       <c r="AL26" s="30"/>
       <c r="AM26" s="30"/>
       <c r="AN26" s="30"/>
       <c r="AO26" s="30"/>
       <c r="AP26" s="30"/>
       <c r="AQ26" s="30"/>
       <c r="AR26" s="30"/>
     </row>
     <row r="27" spans="1:44">
       <c r="A27" s="42"/>
       <c r="B27" s="39"/>
       <c r="C27" s="39"/>
-      <c r="D27" s="37" t="s">
+      <c r="E27" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="E27" s="25"/>
       <c r="F27" s="25"/>
       <c r="G27" s="25"/>
       <c r="H27" s="25"/>
       <c r="I27" s="25"/>
       <c r="J27" s="25"/>
       <c r="K27" s="34"/>
       <c r="L27" s="34"/>
       <c r="O27" s="25"/>
       <c r="AF27" s="30"/>
       <c r="AG27" s="30"/>
       <c r="AH27" s="30"/>
       <c r="AI27" s="30"/>
       <c r="AJ27" s="30"/>
       <c r="AK27" s="30"/>
       <c r="AL27" s="30"/>
       <c r="AM27" s="30"/>
       <c r="AN27" s="30"/>
       <c r="AO27" s="30"/>
       <c r="AP27" s="30"/>
       <c r="AQ27" s="30"/>
       <c r="AR27" s="30"/>
     </row>
     <row r="28" spans="1:44">
       <c r="A28" s="40"/>
       <c r="B28" s="41">
         <v>2022</v>
       </c>
       <c r="C28" s="41">
         <v>2023</v>
       </c>
       <c r="D28" s="41">
         <v>2024</v>
       </c>
+      <c r="E28" s="41">
+        <v>2025</v>
+      </c>
       <c r="K28" s="35"/>
       <c r="L28" s="34"/>
       <c r="O28" s="25"/>
       <c r="AF28" s="30"/>
       <c r="AG28" s="30"/>
       <c r="AH28" s="30"/>
       <c r="AI28" s="30"/>
       <c r="AJ28" s="30"/>
       <c r="AK28" s="30"/>
       <c r="AL28" s="30"/>
       <c r="AM28" s="30"/>
       <c r="AN28" s="30"/>
       <c r="AO28" s="30"/>
       <c r="AP28" s="30"/>
       <c r="AQ28" s="30"/>
       <c r="AR28" s="30"/>
     </row>
     <row r="29" spans="1:44">
       <c r="A29" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="14">
         <v>1470986</v>
       </c>
       <c r="C29" s="14">
         <v>1824653</v>
       </c>
       <c r="D29" s="14">
         <v>1983934.8689999999</v>
       </c>
+      <c r="E29" s="14">
+        <v>2213672.3509999998</v>
+      </c>
       <c r="K29" s="35"/>
       <c r="L29" s="34"/>
       <c r="O29" s="25"/>
       <c r="AF29" s="30"/>
       <c r="AG29" s="30"/>
       <c r="AH29" s="30"/>
       <c r="AI29" s="30"/>
       <c r="AJ29" s="30"/>
       <c r="AK29" s="30"/>
       <c r="AL29" s="30"/>
       <c r="AM29" s="30"/>
       <c r="AN29" s="30"/>
       <c r="AO29" s="30"/>
       <c r="AP29" s="30"/>
       <c r="AQ29" s="30"/>
       <c r="AR29" s="30"/>
     </row>
     <row r="30" spans="1:44">
       <c r="A30" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="22">
         <v>2302842</v>
       </c>
       <c r="C30" s="22">
         <v>2845561</v>
       </c>
       <c r="D30" s="22">
         <v>3135415.9840000002</v>
       </c>
+      <c r="E30" s="22">
+        <v>3582782.9619999998</v>
+      </c>
       <c r="K30" s="35"/>
       <c r="L30" s="34"/>
       <c r="O30" s="25"/>
       <c r="AF30" s="30"/>
       <c r="AG30" s="30"/>
       <c r="AH30" s="30"/>
       <c r="AI30" s="30"/>
       <c r="AJ30" s="30"/>
       <c r="AK30" s="30"/>
       <c r="AL30" s="30"/>
       <c r="AM30" s="30"/>
       <c r="AN30" s="30"/>
       <c r="AO30" s="30"/>
       <c r="AP30" s="30"/>
       <c r="AQ30" s="30"/>
       <c r="AR30" s="30"/>
     </row>
     <row r="31" spans="1:44">
       <c r="A31" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="22">
         <v>974902</v>
       </c>
       <c r="C31" s="22">
         <v>1141628</v>
       </c>
       <c r="D31" s="22">
         <v>941298.022</v>
       </c>
+      <c r="E31" s="22">
+        <v>990814.48400000005</v>
+      </c>
       <c r="K31" s="35"/>
       <c r="L31" s="34"/>
       <c r="O31" s="25"/>
       <c r="AF31" s="30"/>
       <c r="AG31" s="30"/>
       <c r="AH31" s="30"/>
       <c r="AI31" s="30"/>
       <c r="AJ31" s="30"/>
       <c r="AK31" s="30"/>
       <c r="AL31" s="30"/>
       <c r="AM31" s="30"/>
       <c r="AN31" s="30"/>
       <c r="AO31" s="30"/>
       <c r="AP31" s="30"/>
       <c r="AQ31" s="30"/>
       <c r="AR31" s="30"/>
     </row>
     <row r="32" spans="1:44">
       <c r="A32" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="22">
         <v>794198</v>
       </c>
       <c r="C32" s="22">
         <v>978751</v>
       </c>
       <c r="D32" s="22">
         <v>1155707.8219999999</v>
       </c>
+      <c r="E32" s="22">
+        <v>310009.43099999998</v>
+      </c>
       <c r="K32" s="35"/>
       <c r="L32" s="34"/>
       <c r="O32" s="25"/>
       <c r="AF32" s="30"/>
       <c r="AG32" s="30"/>
       <c r="AH32" s="30"/>
       <c r="AI32" s="30"/>
       <c r="AJ32" s="30"/>
       <c r="AK32" s="30"/>
       <c r="AL32" s="30"/>
       <c r="AM32" s="30"/>
       <c r="AN32" s="30"/>
       <c r="AO32" s="30"/>
       <c r="AP32" s="30"/>
       <c r="AQ32" s="30"/>
       <c r="AR32" s="30"/>
     </row>
     <row r="33" spans="1:44">
       <c r="A33" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="22">
         <v>445447</v>
       </c>
       <c r="C33" s="22">
         <v>558754</v>
       </c>
       <c r="D33" s="22">
         <v>643326.83600000001</v>
       </c>
+      <c r="E33" s="22">
+        <v>844146.44200000004</v>
+      </c>
       <c r="K33" s="35"/>
       <c r="L33" s="34"/>
       <c r="O33" s="25"/>
       <c r="AF33" s="30"/>
       <c r="AG33" s="30"/>
       <c r="AH33" s="30"/>
       <c r="AI33" s="30"/>
       <c r="AJ33" s="30"/>
       <c r="AK33" s="30"/>
       <c r="AL33" s="30"/>
       <c r="AM33" s="30"/>
       <c r="AN33" s="30"/>
       <c r="AO33" s="30"/>
       <c r="AP33" s="30"/>
       <c r="AQ33" s="30"/>
       <c r="AR33" s="30"/>
     </row>
     <row r="34" spans="1:44">
       <c r="A34" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="22">
         <v>657642</v>
       </c>
       <c r="C34" s="22">
         <v>792596</v>
       </c>
       <c r="D34" s="22">
         <v>915337.16299999994</v>
       </c>
+      <c r="E34" s="22">
+        <v>953027.61199999996</v>
+      </c>
       <c r="K34" s="35"/>
       <c r="L34" s="34"/>
       <c r="O34" s="25"/>
       <c r="AF34" s="30"/>
       <c r="AG34" s="30"/>
       <c r="AH34" s="30"/>
       <c r="AI34" s="30"/>
       <c r="AJ34" s="30"/>
       <c r="AK34" s="30"/>
       <c r="AL34" s="30"/>
       <c r="AM34" s="30"/>
       <c r="AN34" s="30"/>
       <c r="AO34" s="30"/>
       <c r="AP34" s="30"/>
       <c r="AQ34" s="30"/>
       <c r="AR34" s="30"/>
     </row>
     <row r="35" spans="1:44">
       <c r="A35" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="22">
         <v>299258</v>
       </c>
       <c r="C35" s="22">
         <v>256333</v>
       </c>
       <c r="D35" s="22">
         <v>209431.367</v>
       </c>
+      <c r="E35" s="22">
+        <v>230284.54399999999</v>
+      </c>
       <c r="K35" s="35"/>
       <c r="L35" s="34"/>
       <c r="O35" s="25"/>
       <c r="AF35" s="30"/>
       <c r="AG35" s="30"/>
       <c r="AH35" s="30"/>
       <c r="AI35" s="30"/>
       <c r="AJ35" s="30"/>
       <c r="AK35" s="30"/>
       <c r="AL35" s="30"/>
       <c r="AM35" s="30"/>
       <c r="AN35" s="30"/>
       <c r="AO35" s="30"/>
       <c r="AP35" s="30"/>
       <c r="AQ35" s="30"/>
       <c r="AR35" s="30"/>
     </row>
     <row r="36" spans="1:44">
       <c r="A36" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="22">
         <v>617046</v>
       </c>
       <c r="C36" s="22">
         <v>824314</v>
       </c>
       <c r="D36" s="22">
         <v>768828.86699999997</v>
       </c>
+      <c r="E36" s="22">
+        <v>1132863.997</v>
+      </c>
       <c r="K36" s="35"/>
       <c r="L36" s="34"/>
       <c r="O36" s="25"/>
       <c r="AF36" s="30"/>
       <c r="AG36" s="30"/>
       <c r="AH36" s="30"/>
       <c r="AI36" s="30"/>
       <c r="AJ36" s="30"/>
       <c r="AK36" s="30"/>
       <c r="AL36" s="30"/>
       <c r="AM36" s="30"/>
       <c r="AN36" s="30"/>
       <c r="AO36" s="30"/>
       <c r="AP36" s="30"/>
       <c r="AQ36" s="30"/>
       <c r="AR36" s="30"/>
     </row>
     <row r="37" spans="1:44">
       <c r="A37" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="22" t="s">
         <v>23</v>
       </c>
       <c r="C37" s="22" t="s">
         <v>23</v>
       </c>
       <c r="D37" s="22">
         <v>107939.768</v>
       </c>
+      <c r="E37" s="22">
+        <v>15167.602000000001</v>
+      </c>
       <c r="K37" s="35"/>
       <c r="L37" s="34"/>
       <c r="O37" s="25"/>
       <c r="AF37" s="30"/>
       <c r="AG37" s="30"/>
       <c r="AH37" s="30"/>
       <c r="AI37" s="30"/>
       <c r="AJ37" s="30"/>
       <c r="AK37" s="30"/>
       <c r="AL37" s="30"/>
       <c r="AM37" s="30"/>
       <c r="AN37" s="30"/>
       <c r="AO37" s="30"/>
       <c r="AP37" s="30"/>
       <c r="AQ37" s="30"/>
       <c r="AR37" s="30"/>
     </row>
     <row r="38" spans="1:44">
       <c r="A38" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B38" s="22">
         <v>267483</v>
       </c>
       <c r="C38" s="22">
         <v>436552</v>
       </c>
       <c r="D38" s="22">
         <v>526185.98899999994</v>
       </c>
+      <c r="E38" s="22">
+        <v>709626.10499999998</v>
+      </c>
       <c r="K38" s="35"/>
       <c r="L38" s="34"/>
       <c r="O38" s="25"/>
       <c r="AF38" s="30"/>
       <c r="AG38" s="30"/>
       <c r="AH38" s="30"/>
       <c r="AI38" s="30"/>
       <c r="AJ38" s="30"/>
       <c r="AK38" s="30"/>
       <c r="AL38" s="30"/>
       <c r="AM38" s="30"/>
       <c r="AN38" s="30"/>
       <c r="AO38" s="30"/>
       <c r="AP38" s="30"/>
       <c r="AQ38" s="30"/>
       <c r="AR38" s="30"/>
     </row>
     <row r="39" spans="1:44">
       <c r="A39" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="22">
         <v>516958</v>
       </c>
       <c r="C39" s="22">
         <v>689582</v>
       </c>
       <c r="D39" s="22">
         <v>818241.70700000005</v>
       </c>
+      <c r="E39" s="22">
+        <v>888114.80099999998</v>
+      </c>
       <c r="K39" s="35"/>
       <c r="L39" s="34"/>
       <c r="O39" s="25"/>
       <c r="AF39" s="30"/>
       <c r="AG39" s="30"/>
       <c r="AH39" s="30"/>
       <c r="AI39" s="30"/>
       <c r="AJ39" s="30"/>
       <c r="AK39" s="30"/>
       <c r="AL39" s="30"/>
       <c r="AM39" s="30"/>
       <c r="AN39" s="30"/>
       <c r="AO39" s="30"/>
       <c r="AP39" s="30"/>
       <c r="AQ39" s="30"/>
       <c r="AR39" s="30"/>
     </row>
     <row r="40" spans="1:44">
       <c r="A40" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="22">
         <v>469598</v>
       </c>
       <c r="C40" s="22">
         <v>583249</v>
       </c>
       <c r="D40" s="22">
         <v>108980.861</v>
       </c>
+      <c r="E40" s="22">
+        <v>317178.09100000001</v>
+      </c>
       <c r="K40" s="35"/>
       <c r="L40" s="34"/>
       <c r="O40" s="25"/>
       <c r="AF40" s="30"/>
       <c r="AG40" s="30"/>
       <c r="AH40" s="30"/>
       <c r="AI40" s="30"/>
       <c r="AJ40" s="30"/>
       <c r="AK40" s="30"/>
       <c r="AL40" s="30"/>
       <c r="AM40" s="30"/>
       <c r="AN40" s="30"/>
       <c r="AO40" s="30"/>
       <c r="AP40" s="30"/>
       <c r="AQ40" s="30"/>
       <c r="AR40" s="30"/>
     </row>
     <row r="41" spans="1:44">
       <c r="A41" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="22" t="s">
         <v>23</v>
       </c>
       <c r="C41" s="22" t="s">
         <v>23</v>
       </c>
       <c r="D41" s="22">
         <v>638972.98</v>
       </c>
+      <c r="E41" s="22">
+        <v>1095686.4550000001</v>
+      </c>
       <c r="K41" s="35"/>
       <c r="L41" s="34"/>
       <c r="O41" s="25"/>
       <c r="AF41" s="30"/>
       <c r="AG41" s="30"/>
       <c r="AH41" s="30"/>
       <c r="AI41" s="30"/>
       <c r="AJ41" s="30"/>
       <c r="AK41" s="30"/>
       <c r="AL41" s="30"/>
       <c r="AM41" s="30"/>
       <c r="AN41" s="30"/>
       <c r="AO41" s="30"/>
       <c r="AP41" s="30"/>
       <c r="AQ41" s="30"/>
       <c r="AR41" s="30"/>
     </row>
     <row r="42" spans="1:44">
       <c r="A42" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B42" s="22">
         <v>409802</v>
       </c>
       <c r="C42" s="22">
         <v>529276</v>
       </c>
       <c r="D42" s="22">
         <v>619273.45200000005</v>
+      </c>
+      <c r="E42" s="22">
+        <v>629124.47199999995</v>
       </c>
       <c r="L42" s="31"/>
       <c r="O42" s="25"/>
       <c r="AF42" s="30"/>
       <c r="AG42" s="30"/>
       <c r="AH42" s="30"/>
       <c r="AI42" s="30"/>
       <c r="AJ42" s="30"/>
       <c r="AK42" s="30"/>
       <c r="AL42" s="30"/>
       <c r="AM42" s="30"/>
       <c r="AN42" s="30"/>
       <c r="AO42" s="30"/>
       <c r="AP42" s="30"/>
       <c r="AQ42" s="30"/>
       <c r="AR42" s="30"/>
     </row>
     <row r="43" spans="1:44">
       <c r="K43" s="34"/>
       <c r="L43" s="34"/>
       <c r="M43" s="36"/>
       <c r="N43" s="36"/>
       <c r="O43" s="36"/>
       <c r="P43" s="36"/>
       <c r="Q43" s="36"/>