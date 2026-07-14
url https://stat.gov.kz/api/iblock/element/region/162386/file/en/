--- v0 (2026-04-18)
+++ v1 (2026-07-14)
@@ -5,81 +5,63 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="180" windowWidth="15210" windowHeight="8610"/>
   </bookViews>
   <sheets>
-    <sheet name="2013-2024" sheetId="3" r:id="rId1"/>
+    <sheet name="2013-2025" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2013-2024'!$A$4:$A$28</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2013-2024'!$A$1:$ED$48</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2013-2025'!$A$3:$A$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2013-2025'!$A$1:$ED$47</definedName>
   </definedNames>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="S28" i="3"/>
-[...17 lines deleted...]
-  <c r="S27"/>
+  <c r="S27" i="3"/>
   <c r="R27"/>
   <c r="Q27"/>
   <c r="P27"/>
   <c r="O27"/>
   <c r="N27"/>
   <c r="M27"/>
   <c r="L27"/>
   <c r="K27"/>
   <c r="J27"/>
   <c r="I27"/>
   <c r="H27"/>
   <c r="G27"/>
   <c r="F27"/>
   <c r="E27"/>
   <c r="D27"/>
   <c r="C27"/>
   <c r="B27"/>
   <c r="S26"/>
   <c r="R26"/>
   <c r="Q26"/>
   <c r="P26"/>
   <c r="O26"/>
   <c r="N26"/>
   <c r="M26"/>
   <c r="L26"/>
@@ -89,68 +71,68 @@
   <c r="H26"/>
   <c r="G26"/>
   <c r="F26"/>
   <c r="E26"/>
   <c r="D26"/>
   <c r="C26"/>
   <c r="B26"/>
   <c r="S25"/>
   <c r="R25"/>
   <c r="Q25"/>
   <c r="P25"/>
   <c r="O25"/>
   <c r="N25"/>
   <c r="M25"/>
   <c r="L25"/>
   <c r="K25"/>
   <c r="J25"/>
   <c r="I25"/>
   <c r="H25"/>
   <c r="G25"/>
   <c r="F25"/>
   <c r="E25"/>
   <c r="D25"/>
   <c r="C25"/>
   <c r="B25"/>
-  <c r="S23"/>
-[...16 lines deleted...]
-  <c r="B23"/>
+  <c r="S24"/>
+  <c r="R24"/>
+  <c r="Q24"/>
+  <c r="P24"/>
+  <c r="O24"/>
+  <c r="N24"/>
+  <c r="M24"/>
+  <c r="L24"/>
+  <c r="K24"/>
+  <c r="J24"/>
+  <c r="I24"/>
+  <c r="H24"/>
+  <c r="G24"/>
+  <c r="F24"/>
+  <c r="E24"/>
+  <c r="D24"/>
+  <c r="C24"/>
+  <c r="B24"/>
   <c r="S22"/>
   <c r="R22"/>
   <c r="Q22"/>
   <c r="P22"/>
   <c r="O22"/>
   <c r="N22"/>
   <c r="M22"/>
   <c r="L22"/>
   <c r="K22"/>
   <c r="J22"/>
   <c r="I22"/>
   <c r="H22"/>
   <c r="G22"/>
   <c r="F22"/>
   <c r="E22"/>
   <c r="D22"/>
   <c r="C22"/>
   <c r="B22"/>
   <c r="S21"/>
   <c r="R21"/>
   <c r="Q21"/>
   <c r="P21"/>
   <c r="O21"/>
   <c r="N21"/>
   <c r="M21"/>
@@ -359,55 +341,73 @@
   <c r="H10"/>
   <c r="G10"/>
   <c r="F10"/>
   <c r="E10"/>
   <c r="D10"/>
   <c r="C10"/>
   <c r="B10"/>
   <c r="S9"/>
   <c r="R9"/>
   <c r="Q9"/>
   <c r="P9"/>
   <c r="O9"/>
   <c r="N9"/>
   <c r="M9"/>
   <c r="L9"/>
   <c r="K9"/>
   <c r="J9"/>
   <c r="I9"/>
   <c r="H9"/>
   <c r="G9"/>
   <c r="F9"/>
   <c r="E9"/>
   <c r="D9"/>
   <c r="C9"/>
   <c r="B9"/>
+  <c r="S8"/>
+  <c r="R8"/>
+  <c r="Q8"/>
+  <c r="P8"/>
+  <c r="O8"/>
+  <c r="N8"/>
+  <c r="M8"/>
+  <c r="L8"/>
+  <c r="K8"/>
+  <c r="J8"/>
+  <c r="I8"/>
+  <c r="H8"/>
+  <c r="G8"/>
+  <c r="F8"/>
+  <c r="E8"/>
+  <c r="D8"/>
+  <c r="C8"/>
+  <c r="B8"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="347" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="409" uniqueCount="45">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Network of public catering enterprises</t>
   </si>
   <si>
     <t xml:space="preserve">Public catering facilities </t>
   </si>
   <si>
     <t>Café</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>Canteens</t>
   </si>
   <si>
     <t>By region</t>
   </si>
   <si>
     <t>Ust-Kamenogorsk c.a.</t>
   </si>
   <si>
@@ -652,78 +652,50 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...26 lines deleted...]
-      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -855,244 +827,291 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...11 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_12сеть" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1118,51 +1137,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1296,10574 +1315,10985 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:EB48"/>
+  <dimension ref="A1:EB47"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="AS34" sqref="AS34"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="E37" sqref="E37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="17" style="8" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="134" max="16384" width="9.140625" style="8"/>
+    <col min="1" max="1" width="17" style="3" customWidth="1"/>
+    <col min="2" max="4" width="5.5703125" style="3" customWidth="1"/>
+    <col min="5" max="7" width="6" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="10" width="5.5703125" style="3" customWidth="1"/>
+    <col min="11" max="19" width="6.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="20" max="28" width="5.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="29" max="31" width="6.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="5.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="33" max="34" width="6.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="35" max="36" width="5.5703125" style="3" customWidth="1"/>
+    <col min="37" max="37" width="6.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="38" max="44" width="5.5703125" style="3" customWidth="1"/>
+    <col min="45" max="55" width="6" style="3" customWidth="1"/>
+    <col min="56" max="56" width="5.140625" style="3" customWidth="1"/>
+    <col min="57" max="67" width="6.28515625" style="3" customWidth="1"/>
+    <col min="68" max="78" width="5.28515625" style="3" customWidth="1"/>
+    <col min="79" max="89" width="5" style="3" customWidth="1"/>
+    <col min="90" max="100" width="4.85546875" style="3" customWidth="1"/>
+    <col min="101" max="111" width="6.140625" style="3" customWidth="1"/>
+    <col min="112" max="122" width="5.140625" style="3" customWidth="1"/>
+    <col min="123" max="133" width="5" style="3" customWidth="1"/>
+    <col min="134" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:127" ht="19.5" customHeight="1">
-[...126 lines deleted...]
-      <c r="DW1" s="7"/>
+    <row r="1" spans="1:127" ht="15.75">
+      <c r="A1" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
+      <c r="N1" s="34"/>
+      <c r="O1" s="34"/>
+      <c r="P1" s="34"/>
+      <c r="Q1" s="34"/>
+      <c r="R1" s="34"/>
+      <c r="S1" s="34"/>
+      <c r="T1" s="34"/>
+      <c r="U1" s="34"/>
+      <c r="V1" s="34"/>
+      <c r="W1" s="34"/>
+      <c r="X1" s="34"/>
+      <c r="Y1" s="34"/>
+      <c r="Z1" s="34"/>
+      <c r="AA1" s="34"/>
+      <c r="AB1" s="34"/>
+      <c r="AC1" s="34"/>
+      <c r="AD1" s="34"/>
+      <c r="AE1" s="34"/>
+      <c r="AF1" s="34"/>
+      <c r="AG1" s="34"/>
+      <c r="AH1" s="34"/>
+      <c r="AI1" s="34"/>
+      <c r="AJ1" s="34"/>
+      <c r="AK1" s="34"/>
+      <c r="AL1" s="34"/>
+      <c r="AM1" s="34"/>
+      <c r="AN1" s="34"/>
+      <c r="AO1" s="34"/>
+      <c r="AP1" s="34"/>
+      <c r="AQ1" s="34"/>
+      <c r="AR1" s="34"/>
+      <c r="AS1" s="34"/>
+      <c r="AT1" s="34"/>
+      <c r="AU1" s="34"/>
+      <c r="AV1" s="34"/>
+      <c r="AW1" s="34"/>
+      <c r="AX1" s="34"/>
+      <c r="AY1" s="34"/>
+      <c r="AZ1" s="34"/>
+      <c r="BA1" s="34"/>
+      <c r="BB1" s="34"/>
+      <c r="BC1" s="34"/>
+      <c r="BD1" s="34"/>
+      <c r="BE1" s="34"/>
+      <c r="BF1" s="34"/>
+      <c r="BG1" s="34"/>
+      <c r="BH1" s="34"/>
+      <c r="BI1" s="34"/>
+      <c r="BJ1" s="34"/>
+      <c r="BK1" s="34"/>
+      <c r="BL1" s="34"/>
+      <c r="BM1" s="34"/>
+      <c r="BN1" s="34"/>
+      <c r="BO1" s="34"/>
+      <c r="BP1" s="34"/>
+      <c r="BQ1" s="34"/>
+      <c r="BR1" s="34"/>
+      <c r="BS1" s="34"/>
+      <c r="BT1" s="34"/>
+      <c r="BU1" s="34"/>
+      <c r="BV1" s="34"/>
+      <c r="BW1" s="34"/>
+      <c r="BX1" s="34"/>
+      <c r="BY1" s="34"/>
+      <c r="BZ1" s="34"/>
+      <c r="CA1" s="34"/>
+      <c r="CB1" s="34"/>
+      <c r="CC1" s="34"/>
+      <c r="CD1" s="34"/>
+      <c r="CE1" s="34"/>
+      <c r="CF1" s="34"/>
+      <c r="CG1" s="34"/>
+      <c r="CH1" s="34"/>
+      <c r="CI1" s="34"/>
+      <c r="CJ1" s="34"/>
+      <c r="CK1" s="34"/>
+      <c r="CL1" s="34"/>
+      <c r="CM1" s="34"/>
+      <c r="CN1" s="34"/>
+      <c r="CO1" s="34"/>
+      <c r="CP1" s="34"/>
+      <c r="CQ1" s="34"/>
+      <c r="CR1" s="34"/>
+      <c r="CS1" s="34"/>
+      <c r="CT1" s="34"/>
+      <c r="CU1" s="34"/>
+      <c r="CV1" s="34"/>
+      <c r="CW1" s="34"/>
+      <c r="CX1" s="34"/>
+      <c r="CY1" s="34"/>
+      <c r="CZ1" s="34"/>
+      <c r="DA1" s="34"/>
+      <c r="DB1" s="34"/>
+      <c r="DC1" s="34"/>
+      <c r="DD1" s="34"/>
+      <c r="DE1" s="34"/>
+      <c r="DF1" s="18"/>
+      <c r="DG1" s="18"/>
+      <c r="DH1" s="18"/>
+      <c r="DI1" s="18"/>
+      <c r="DJ1" s="18"/>
+      <c r="DK1" s="18"/>
+      <c r="DL1" s="18"/>
+      <c r="DM1" s="18"/>
+      <c r="DN1" s="18"/>
+      <c r="DO1" s="18"/>
+      <c r="DP1" s="18"/>
+      <c r="DQ1" s="18"/>
+      <c r="DR1" s="18"/>
+      <c r="DS1" s="18"/>
+      <c r="DT1" s="18"/>
+      <c r="DU1" s="18"/>
+      <c r="DV1" s="18"/>
+      <c r="DW1" s="2"/>
     </row>
-    <row r="2" spans="1:127" ht="15.75">
-      <c r="A2" s="34" t="s">
+    <row r="2" spans="1:127" ht="21.75" customHeight="1" thickBot="1">
+      <c r="A2" s="35"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+      <c r="N2" s="35"/>
+      <c r="O2" s="35"/>
+      <c r="P2" s="35"/>
+      <c r="Q2" s="35"/>
+      <c r="R2" s="35"/>
+      <c r="S2" s="35"/>
+      <c r="T2" s="35"/>
+      <c r="U2" s="35"/>
+      <c r="V2" s="35"/>
+      <c r="W2" s="35"/>
+      <c r="X2" s="35"/>
+      <c r="Y2" s="35"/>
+      <c r="Z2" s="35"/>
+      <c r="AA2" s="35"/>
+      <c r="AB2" s="35"/>
+      <c r="AC2" s="35"/>
+      <c r="AD2" s="35"/>
+      <c r="AE2" s="35"/>
+      <c r="AF2" s="35"/>
+      <c r="AG2" s="35"/>
+      <c r="AH2" s="35"/>
+      <c r="AI2" s="35"/>
+      <c r="AJ2" s="35"/>
+      <c r="AK2" s="35"/>
+      <c r="AL2" s="35"/>
+      <c r="AM2" s="35"/>
+      <c r="AN2" s="35"/>
+      <c r="AO2" s="35"/>
+      <c r="AP2" s="35"/>
+      <c r="AQ2" s="35"/>
+      <c r="AR2" s="35"/>
+      <c r="AS2" s="35"/>
+      <c r="AT2" s="35"/>
+      <c r="AU2" s="35"/>
+      <c r="AV2" s="35"/>
+      <c r="AW2" s="35"/>
+      <c r="AX2" s="35"/>
+      <c r="AY2" s="35"/>
+      <c r="AZ2" s="35"/>
+      <c r="BA2" s="35"/>
+      <c r="BB2" s="35"/>
+      <c r="BC2" s="35"/>
+      <c r="BD2" s="35"/>
+      <c r="BE2" s="35"/>
+      <c r="BF2" s="35"/>
+      <c r="BG2" s="35"/>
+      <c r="BH2" s="35"/>
+      <c r="BI2" s="35"/>
+      <c r="BJ2" s="35"/>
+      <c r="BK2" s="35"/>
+      <c r="BL2" s="35"/>
+      <c r="BM2" s="35"/>
+      <c r="BN2" s="35"/>
+      <c r="BO2" s="35"/>
+      <c r="BP2" s="35"/>
+      <c r="BQ2" s="35"/>
+      <c r="BR2" s="35"/>
+      <c r="BS2" s="35"/>
+      <c r="BT2" s="35"/>
+      <c r="BU2" s="35"/>
+      <c r="BV2" s="35"/>
+      <c r="BW2" s="35"/>
+      <c r="BX2" s="35"/>
+      <c r="BY2" s="35"/>
+      <c r="BZ2" s="35"/>
+      <c r="CA2" s="35"/>
+      <c r="CB2" s="35"/>
+      <c r="CC2" s="35"/>
+      <c r="CD2" s="35"/>
+      <c r="CE2" s="35"/>
+      <c r="CF2" s="35"/>
+      <c r="CG2" s="35"/>
+      <c r="CH2" s="35"/>
+      <c r="CI2" s="35"/>
+      <c r="CJ2" s="35"/>
+      <c r="CK2" s="35"/>
+      <c r="CL2" s="35"/>
+      <c r="CM2" s="35"/>
+      <c r="CN2" s="35"/>
+      <c r="CO2" s="35"/>
+      <c r="CP2" s="35"/>
+      <c r="CQ2" s="35"/>
+      <c r="CR2" s="35"/>
+      <c r="CS2" s="35"/>
+      <c r="CT2" s="35"/>
+      <c r="CU2" s="35"/>
+      <c r="CV2" s="35"/>
+      <c r="CW2" s="35"/>
+      <c r="CX2" s="35"/>
+      <c r="CY2" s="35"/>
+      <c r="CZ2" s="35"/>
+      <c r="DA2" s="35"/>
+      <c r="DB2" s="35"/>
+      <c r="DC2" s="35"/>
+      <c r="DD2" s="35"/>
+      <c r="DE2" s="35"/>
+      <c r="DF2" s="35"/>
+      <c r="DG2" s="35"/>
+      <c r="DH2" s="35"/>
+      <c r="DI2" s="35"/>
+      <c r="DJ2" s="35"/>
+      <c r="DK2" s="35"/>
+      <c r="DL2" s="35"/>
+      <c r="DM2" s="35"/>
+      <c r="DN2" s="35"/>
+      <c r="DO2" s="35"/>
+      <c r="DP2" s="35"/>
+      <c r="DQ2" s="35"/>
+      <c r="DR2" s="35"/>
+      <c r="DS2" s="35"/>
+      <c r="DT2" s="35"/>
+      <c r="DU2" s="35"/>
+      <c r="DV2" s="35"/>
+      <c r="DW2" s="4"/>
+    </row>
+    <row r="3" spans="1:127" s="1" customFormat="1" ht="12.75" customHeight="1" thickBot="1">
+      <c r="A3" s="36"/>
+      <c r="B3" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="29"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="29"/>
+      <c r="I3" s="29"/>
+      <c r="J3" s="29"/>
+      <c r="K3" s="29"/>
+      <c r="L3" s="29"/>
+      <c r="M3" s="29"/>
+      <c r="N3" s="29"/>
+      <c r="O3" s="29"/>
+      <c r="P3" s="29"/>
+      <c r="Q3" s="29"/>
+      <c r="R3" s="29"/>
+      <c r="S3" s="30"/>
+      <c r="T3" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="U3" s="23"/>
+      <c r="V3" s="23"/>
+      <c r="W3" s="23"/>
+      <c r="X3" s="23"/>
+      <c r="Y3" s="23"/>
+      <c r="Z3" s="23"/>
+      <c r="AA3" s="23"/>
+      <c r="AB3" s="23"/>
+      <c r="AC3" s="23"/>
+      <c r="AD3" s="23"/>
+      <c r="AE3" s="23"/>
+      <c r="AF3" s="23"/>
+      <c r="AG3" s="23"/>
+      <c r="AH3" s="23"/>
+      <c r="AI3" s="23"/>
+      <c r="AJ3" s="23"/>
+      <c r="AK3" s="23"/>
+      <c r="AL3" s="23"/>
+      <c r="AM3" s="23"/>
+      <c r="AN3" s="23"/>
+      <c r="AO3" s="23"/>
+      <c r="AP3" s="23"/>
+      <c r="AQ3" s="23"/>
+      <c r="AR3" s="23"/>
+      <c r="AS3" s="23"/>
+      <c r="AT3" s="23"/>
+      <c r="AU3" s="23"/>
+      <c r="AV3" s="23"/>
+      <c r="AW3" s="23"/>
+      <c r="AX3" s="23"/>
+      <c r="AY3" s="23"/>
+      <c r="AZ3" s="23"/>
+      <c r="BA3" s="23"/>
+      <c r="BB3" s="23"/>
+      <c r="BC3" s="23"/>
+      <c r="BD3" s="23"/>
+      <c r="BE3" s="23"/>
+      <c r="BF3" s="23"/>
+      <c r="BG3" s="23"/>
+      <c r="BH3" s="23"/>
+      <c r="BI3" s="23"/>
+      <c r="BJ3" s="23"/>
+      <c r="BK3" s="23"/>
+      <c r="BL3" s="23"/>
+      <c r="BM3" s="23"/>
+      <c r="BN3" s="23"/>
+      <c r="BO3" s="23"/>
+      <c r="BP3" s="23"/>
+      <c r="BQ3" s="23"/>
+      <c r="BR3" s="23"/>
+      <c r="BS3" s="23"/>
+      <c r="BT3" s="23"/>
+      <c r="BU3" s="23"/>
+      <c r="BV3" s="23"/>
+      <c r="BW3" s="23"/>
+      <c r="BX3" s="23"/>
+      <c r="BY3" s="23"/>
+      <c r="BZ3" s="23"/>
+      <c r="CA3" s="23"/>
+      <c r="CB3" s="23"/>
+      <c r="CC3" s="23"/>
+      <c r="CD3" s="23"/>
+      <c r="CE3" s="23"/>
+      <c r="CF3" s="23"/>
+      <c r="CG3" s="23"/>
+      <c r="CH3" s="23"/>
+      <c r="CI3" s="23"/>
+      <c r="CJ3" s="23"/>
+      <c r="CK3" s="23"/>
+      <c r="CL3" s="23"/>
+      <c r="CM3" s="23"/>
+      <c r="CN3" s="23"/>
+      <c r="CO3" s="23"/>
+      <c r="CP3" s="23"/>
+      <c r="CQ3" s="23"/>
+      <c r="CR3" s="23"/>
+      <c r="CS3" s="23"/>
+      <c r="CT3" s="23"/>
+      <c r="CU3" s="23"/>
+      <c r="CV3" s="23"/>
+      <c r="CW3" s="23"/>
+      <c r="CX3" s="23"/>
+      <c r="CY3" s="23"/>
+      <c r="CZ3" s="23"/>
+      <c r="DA3" s="23"/>
+      <c r="DB3" s="23"/>
+      <c r="DC3" s="23"/>
+      <c r="DD3" s="23"/>
+      <c r="DE3" s="23"/>
+    </row>
+    <row r="4" spans="1:127" s="1" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
+      <c r="A4" s="36"/>
+      <c r="B4" s="31"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
+      <c r="H4" s="32"/>
+      <c r="I4" s="32"/>
+      <c r="J4" s="32"/>
+      <c r="K4" s="32"/>
+      <c r="L4" s="32"/>
+      <c r="M4" s="32"/>
+      <c r="N4" s="32"/>
+      <c r="O4" s="32"/>
+      <c r="P4" s="32"/>
+      <c r="Q4" s="32"/>
+      <c r="R4" s="32"/>
+      <c r="S4" s="33"/>
+      <c r="T4" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="U4" s="23"/>
+      <c r="V4" s="23"/>
+      <c r="W4" s="23"/>
+      <c r="X4" s="23"/>
+      <c r="Y4" s="23"/>
+      <c r="Z4" s="23"/>
+      <c r="AA4" s="23"/>
+      <c r="AB4" s="23"/>
+      <c r="AC4" s="23"/>
+      <c r="AD4" s="23"/>
+      <c r="AE4" s="23"/>
+      <c r="AF4" s="23"/>
+      <c r="AG4" s="23"/>
+      <c r="AH4" s="23"/>
+      <c r="AI4" s="23"/>
+      <c r="AJ4" s="23"/>
+      <c r="AK4" s="24"/>
+      <c r="AL4" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM4" s="23"/>
+      <c r="AN4" s="23"/>
+      <c r="AO4" s="23"/>
+      <c r="AP4" s="23"/>
+      <c r="AQ4" s="23"/>
+      <c r="AR4" s="23"/>
+      <c r="AS4" s="23"/>
+      <c r="AT4" s="23"/>
+      <c r="AU4" s="23"/>
+      <c r="AV4" s="23"/>
+      <c r="AW4" s="23"/>
+      <c r="AX4" s="23"/>
+      <c r="AY4" s="23"/>
+      <c r="AZ4" s="23"/>
+      <c r="BA4" s="23"/>
+      <c r="BB4" s="23"/>
+      <c r="BC4" s="24"/>
+      <c r="BD4" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="BE4" s="23"/>
+      <c r="BF4" s="23"/>
+      <c r="BG4" s="23"/>
+      <c r="BH4" s="23"/>
+      <c r="BI4" s="23"/>
+      <c r="BJ4" s="23"/>
+      <c r="BK4" s="23"/>
+      <c r="BL4" s="23"/>
+      <c r="BM4" s="23"/>
+      <c r="BN4" s="23"/>
+      <c r="BO4" s="23"/>
+      <c r="BP4" s="23"/>
+      <c r="BQ4" s="23"/>
+      <c r="BR4" s="23"/>
+      <c r="BS4" s="23"/>
+      <c r="BT4" s="23"/>
+      <c r="BU4" s="24"/>
+      <c r="BV4" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="BW4" s="23"/>
+      <c r="BX4" s="23"/>
+      <c r="BY4" s="23"/>
+      <c r="BZ4" s="23"/>
+      <c r="CA4" s="23"/>
+      <c r="CB4" s="23"/>
+      <c r="CC4" s="23"/>
+      <c r="CD4" s="23"/>
+      <c r="CE4" s="23"/>
+      <c r="CF4" s="23"/>
+      <c r="CG4" s="23"/>
+      <c r="CH4" s="23"/>
+      <c r="CI4" s="23"/>
+      <c r="CJ4" s="23"/>
+      <c r="CK4" s="23"/>
+      <c r="CL4" s="23"/>
+      <c r="CM4" s="24"/>
+      <c r="CN4" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="CO4" s="23"/>
+      <c r="CP4" s="23"/>
+      <c r="CQ4" s="23"/>
+      <c r="CR4" s="23"/>
+      <c r="CS4" s="23"/>
+      <c r="CT4" s="23"/>
+      <c r="CU4" s="23"/>
+      <c r="CV4" s="23"/>
+      <c r="CW4" s="23"/>
+      <c r="CX4" s="23"/>
+      <c r="CY4" s="23"/>
+      <c r="CZ4" s="23"/>
+      <c r="DA4" s="23"/>
+      <c r="DB4" s="23"/>
+      <c r="DC4" s="23"/>
+      <c r="DD4" s="23"/>
+      <c r="DE4" s="24"/>
+    </row>
+    <row r="5" spans="1:127" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
+      <c r="A5" s="36"/>
+      <c r="B5" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" s="20"/>
+      <c r="D5" s="20"/>
+      <c r="E5" s="20"/>
+      <c r="F5" s="20"/>
+      <c r="G5" s="20"/>
+      <c r="H5" s="20"/>
+      <c r="I5" s="20"/>
+      <c r="J5" s="21"/>
+      <c r="K5" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="L5" s="23"/>
+      <c r="M5" s="23"/>
+      <c r="N5" s="23"/>
+      <c r="O5" s="23"/>
+      <c r="P5" s="23"/>
+      <c r="Q5" s="23"/>
+      <c r="R5" s="23"/>
+      <c r="S5" s="24"/>
+      <c r="T5" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="U5" s="20"/>
+      <c r="V5" s="20"/>
+      <c r="W5" s="20"/>
+      <c r="X5" s="20"/>
+      <c r="Y5" s="20"/>
+      <c r="Z5" s="20"/>
+      <c r="AA5" s="20"/>
+      <c r="AB5" s="21"/>
+      <c r="AC5" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD5" s="23"/>
+      <c r="AE5" s="23"/>
+      <c r="AF5" s="23"/>
+      <c r="AG5" s="23"/>
+      <c r="AH5" s="23"/>
+      <c r="AI5" s="23"/>
+      <c r="AJ5" s="23"/>
+      <c r="AK5" s="24"/>
+      <c r="AL5" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM5" s="20"/>
+      <c r="AN5" s="20"/>
+      <c r="AO5" s="20"/>
+      <c r="AP5" s="20"/>
+      <c r="AQ5" s="20"/>
+      <c r="AR5" s="20"/>
+      <c r="AS5" s="20"/>
+      <c r="AT5" s="21"/>
+      <c r="AU5" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="AV5" s="23"/>
+      <c r="AW5" s="23"/>
+      <c r="AX5" s="23"/>
+      <c r="AY5" s="23"/>
+      <c r="AZ5" s="23"/>
+      <c r="BA5" s="23"/>
+      <c r="BB5" s="23"/>
+      <c r="BC5" s="24"/>
+      <c r="BD5" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="BE5" s="20"/>
+      <c r="BF5" s="20"/>
+      <c r="BG5" s="20"/>
+      <c r="BH5" s="20"/>
+      <c r="BI5" s="20"/>
+      <c r="BJ5" s="20"/>
+      <c r="BK5" s="20"/>
+      <c r="BL5" s="21"/>
+      <c r="BM5" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="BN5" s="23"/>
+      <c r="BO5" s="23"/>
+      <c r="BP5" s="23"/>
+      <c r="BQ5" s="23"/>
+      <c r="BR5" s="23"/>
+      <c r="BS5" s="23"/>
+      <c r="BT5" s="23"/>
+      <c r="BU5" s="24"/>
+      <c r="BV5" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="BW5" s="20"/>
+      <c r="BX5" s="20"/>
+      <c r="BY5" s="20"/>
+      <c r="BZ5" s="20"/>
+      <c r="CA5" s="20"/>
+      <c r="CB5" s="20"/>
+      <c r="CC5" s="20"/>
+      <c r="CD5" s="21"/>
+      <c r="CE5" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="CF5" s="23"/>
+      <c r="CG5" s="23"/>
+      <c r="CH5" s="23"/>
+      <c r="CI5" s="23"/>
+      <c r="CJ5" s="23"/>
+      <c r="CK5" s="23"/>
+      <c r="CL5" s="23"/>
+      <c r="CM5" s="24"/>
+      <c r="CN5" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="CO5" s="20"/>
+      <c r="CP5" s="20"/>
+      <c r="CQ5" s="20"/>
+      <c r="CR5" s="20"/>
+      <c r="CS5" s="20"/>
+      <c r="CT5" s="20"/>
+      <c r="CU5" s="20"/>
+      <c r="CV5" s="21"/>
+      <c r="CW5" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="CX5" s="23"/>
+      <c r="CY5" s="23"/>
+      <c r="CZ5" s="23"/>
+      <c r="DA5" s="23"/>
+      <c r="DB5" s="23"/>
+      <c r="DC5" s="23"/>
+      <c r="DD5" s="23"/>
+      <c r="DE5" s="24"/>
+    </row>
+    <row r="6" spans="1:127" s="5" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
+      <c r="A6" s="36"/>
+      <c r="B6" s="15">
+        <v>2013</v>
+      </c>
+      <c r="C6" s="13">
+        <v>2014</v>
+      </c>
+      <c r="D6" s="13">
+        <v>2015</v>
+      </c>
+      <c r="E6" s="13">
+        <v>2016</v>
+      </c>
+      <c r="F6" s="13">
+        <v>2017</v>
+      </c>
+      <c r="G6" s="13">
+        <v>2018</v>
+      </c>
+      <c r="H6" s="13">
+        <v>2019</v>
+      </c>
+      <c r="I6" s="13">
+        <v>2020</v>
+      </c>
+      <c r="J6" s="13">
+        <v>2021</v>
+      </c>
+      <c r="K6" s="16">
+        <v>2013</v>
+      </c>
+      <c r="L6" s="13">
+        <v>2014</v>
+      </c>
+      <c r="M6" s="13">
+        <v>2015</v>
+      </c>
+      <c r="N6" s="13">
+        <v>2016</v>
+      </c>
+      <c r="O6" s="13">
+        <v>2017</v>
+      </c>
+      <c r="P6" s="13">
+        <v>2018</v>
+      </c>
+      <c r="Q6" s="13">
+        <v>2019</v>
+      </c>
+      <c r="R6" s="13">
+        <v>2020</v>
+      </c>
+      <c r="S6" s="13">
+        <v>2021</v>
+      </c>
+      <c r="T6" s="15">
+        <v>2013</v>
+      </c>
+      <c r="U6" s="13">
+        <v>2014</v>
+      </c>
+      <c r="V6" s="13">
+        <v>2015</v>
+      </c>
+      <c r="W6" s="13">
+        <v>2016</v>
+      </c>
+      <c r="X6" s="13">
+        <v>2017</v>
+      </c>
+      <c r="Y6" s="13">
+        <v>2018</v>
+      </c>
+      <c r="Z6" s="13">
+        <v>2019</v>
+      </c>
+      <c r="AA6" s="13">
+        <v>2020</v>
+      </c>
+      <c r="AB6" s="13">
+        <v>2021</v>
+      </c>
+      <c r="AC6" s="15">
+        <v>2013</v>
+      </c>
+      <c r="AD6" s="13">
+        <v>2014</v>
+      </c>
+      <c r="AE6" s="13">
+        <v>2015</v>
+      </c>
+      <c r="AF6" s="13">
+        <v>2016</v>
+      </c>
+      <c r="AG6" s="13">
+        <v>2017</v>
+      </c>
+      <c r="AH6" s="13">
+        <v>2018</v>
+      </c>
+      <c r="AI6" s="13">
+        <v>2019</v>
+      </c>
+      <c r="AJ6" s="13">
+        <v>2020</v>
+      </c>
+      <c r="AK6" s="13">
+        <v>2021</v>
+      </c>
+      <c r="AL6" s="15">
+        <v>2013</v>
+      </c>
+      <c r="AM6" s="13">
+        <v>2014</v>
+      </c>
+      <c r="AN6" s="13">
+        <v>2015</v>
+      </c>
+      <c r="AO6" s="13">
+        <v>2016</v>
+      </c>
+      <c r="AP6" s="13">
+        <v>2017</v>
+      </c>
+      <c r="AQ6" s="13">
+        <v>2018</v>
+      </c>
+      <c r="AR6" s="13">
+        <v>2019</v>
+      </c>
+      <c r="AS6" s="13">
+        <v>2020</v>
+      </c>
+      <c r="AT6" s="13">
+        <v>2021</v>
+      </c>
+      <c r="AU6" s="15">
+        <v>2013</v>
+      </c>
+      <c r="AV6" s="13">
+        <v>2014</v>
+      </c>
+      <c r="AW6" s="13">
+        <v>2015</v>
+      </c>
+      <c r="AX6" s="13">
+        <v>2016</v>
+      </c>
+      <c r="AY6" s="13">
+        <v>2017</v>
+      </c>
+      <c r="AZ6" s="13">
+        <v>2018</v>
+      </c>
+      <c r="BA6" s="13">
+        <v>2019</v>
+      </c>
+      <c r="BB6" s="13">
+        <v>2020</v>
+      </c>
+      <c r="BC6" s="13">
+        <v>2021</v>
+      </c>
+      <c r="BD6" s="15">
+        <v>2013</v>
+      </c>
+      <c r="BE6" s="13">
+        <v>2014</v>
+      </c>
+      <c r="BF6" s="13">
+        <v>2015</v>
+      </c>
+      <c r="BG6" s="13">
+        <v>2016</v>
+      </c>
+      <c r="BH6" s="13">
+        <v>2017</v>
+      </c>
+      <c r="BI6" s="13">
+        <v>2018</v>
+      </c>
+      <c r="BJ6" s="13">
+        <v>2019</v>
+      </c>
+      <c r="BK6" s="13">
+        <v>2020</v>
+      </c>
+      <c r="BL6" s="13">
+        <v>2021</v>
+      </c>
+      <c r="BM6" s="15">
+        <v>2013</v>
+      </c>
+      <c r="BN6" s="13">
+        <v>2014</v>
+      </c>
+      <c r="BO6" s="13">
+        <v>2015</v>
+      </c>
+      <c r="BP6" s="13">
+        <v>2016</v>
+      </c>
+      <c r="BQ6" s="13">
+        <v>2017</v>
+      </c>
+      <c r="BR6" s="13">
+        <v>2018</v>
+      </c>
+      <c r="BS6" s="13">
+        <v>2019</v>
+      </c>
+      <c r="BT6" s="13">
+        <v>2020</v>
+      </c>
+      <c r="BU6" s="13">
+        <v>2021</v>
+      </c>
+      <c r="BV6" s="15">
+        <v>2013</v>
+      </c>
+      <c r="BW6" s="13">
+        <v>2014</v>
+      </c>
+      <c r="BX6" s="13">
+        <v>2015</v>
+      </c>
+      <c r="BY6" s="13">
+        <v>2016</v>
+      </c>
+      <c r="BZ6" s="13">
+        <v>2017</v>
+      </c>
+      <c r="CA6" s="13">
+        <v>2018</v>
+      </c>
+      <c r="CB6" s="13">
+        <v>2019</v>
+      </c>
+      <c r="CC6" s="13">
+        <v>2020</v>
+      </c>
+      <c r="CD6" s="13">
+        <v>2021</v>
+      </c>
+      <c r="CE6" s="15">
+        <v>2013</v>
+      </c>
+      <c r="CF6" s="13">
+        <v>2014</v>
+      </c>
+      <c r="CG6" s="13">
+        <v>2015</v>
+      </c>
+      <c r="CH6" s="13">
+        <v>2016</v>
+      </c>
+      <c r="CI6" s="13">
+        <v>2017</v>
+      </c>
+      <c r="CJ6" s="13">
+        <v>2018</v>
+      </c>
+      <c r="CK6" s="13">
+        <v>2019</v>
+      </c>
+      <c r="CL6" s="13">
+        <v>2020</v>
+      </c>
+      <c r="CM6" s="13">
+        <v>2021</v>
+      </c>
+      <c r="CN6" s="15">
+        <v>2013</v>
+      </c>
+      <c r="CO6" s="13">
+        <v>2014</v>
+      </c>
+      <c r="CP6" s="13">
+        <v>2015</v>
+      </c>
+      <c r="CQ6" s="13">
+        <v>2016</v>
+      </c>
+      <c r="CR6" s="13">
+        <v>2017</v>
+      </c>
+      <c r="CS6" s="13">
+        <v>2018</v>
+      </c>
+      <c r="CT6" s="13">
+        <v>2019</v>
+      </c>
+      <c r="CU6" s="13">
+        <v>2020</v>
+      </c>
+      <c r="CV6" s="13">
+        <v>2021</v>
+      </c>
+      <c r="CW6" s="15">
+        <v>2013</v>
+      </c>
+      <c r="CX6" s="13">
+        <v>2014</v>
+      </c>
+      <c r="CY6" s="13">
+        <v>2015</v>
+      </c>
+      <c r="CZ6" s="13">
+        <v>2016</v>
+      </c>
+      <c r="DA6" s="13">
+        <v>2017</v>
+      </c>
+      <c r="DB6" s="13">
+        <v>2018</v>
+      </c>
+      <c r="DC6" s="13">
+        <v>2019</v>
+      </c>
+      <c r="DD6" s="13">
+        <v>2020</v>
+      </c>
+      <c r="DE6" s="13">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="7" spans="1:127" s="7" customFormat="1" ht="18" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="49">
+        <v>1700</v>
+      </c>
+      <c r="C7" s="49">
+        <v>1779</v>
+      </c>
+      <c r="D7" s="49">
+        <v>1475</v>
+      </c>
+      <c r="E7" s="49">
+        <v>898</v>
+      </c>
+      <c r="F7" s="49">
+        <v>892</v>
+      </c>
+      <c r="G7" s="49">
+        <v>1105</v>
+      </c>
+      <c r="H7" s="49">
+        <v>776</v>
+      </c>
+      <c r="I7" s="49">
+        <v>929</v>
+      </c>
+      <c r="J7" s="49">
+        <v>1186</v>
+      </c>
+      <c r="K7" s="49">
+        <v>82004</v>
+      </c>
+      <c r="L7" s="49">
+        <v>70960</v>
+      </c>
+      <c r="M7" s="49">
+        <v>70292</v>
+      </c>
+      <c r="N7" s="49">
+        <v>48334</v>
+      </c>
+      <c r="O7" s="49">
+        <v>53557</v>
+      </c>
+      <c r="P7" s="49">
+        <v>64067</v>
+      </c>
+      <c r="Q7" s="49">
+        <v>43569</v>
+      </c>
+      <c r="R7" s="49">
+        <v>52905</v>
+      </c>
+      <c r="S7" s="49">
+        <v>76188</v>
+      </c>
+      <c r="T7" s="49">
+        <v>102</v>
+      </c>
+      <c r="U7" s="49">
+        <v>115</v>
+      </c>
+      <c r="V7" s="49">
+        <v>123</v>
+      </c>
+      <c r="W7" s="49">
+        <v>45</v>
+      </c>
+      <c r="X7" s="51">
+        <v>94</v>
+      </c>
+      <c r="Y7" s="51">
+        <v>68</v>
+      </c>
+      <c r="Z7" s="49">
+        <v>51</v>
+      </c>
+      <c r="AA7" s="49">
+        <v>61</v>
+      </c>
+      <c r="AB7" s="49">
+        <v>59</v>
+      </c>
+      <c r="AC7" s="49">
+        <v>15358</v>
+      </c>
+      <c r="AD7" s="49">
+        <v>13121</v>
+      </c>
+      <c r="AE7" s="49">
+        <v>14153</v>
+      </c>
+      <c r="AF7" s="49">
+        <v>5437</v>
+      </c>
+      <c r="AG7" s="51">
+        <v>13665</v>
+      </c>
+      <c r="AH7" s="51">
+        <v>12678</v>
+      </c>
+      <c r="AI7" s="49">
+        <v>6651</v>
+      </c>
+      <c r="AJ7" s="49">
+        <v>5375</v>
+      </c>
+      <c r="AK7" s="49">
+        <v>11979</v>
+      </c>
+      <c r="AL7" s="49">
+        <v>600</v>
+      </c>
+      <c r="AM7" s="49">
+        <v>740</v>
+      </c>
+      <c r="AN7" s="49">
+        <v>470</v>
+      </c>
+      <c r="AO7" s="49">
+        <v>426</v>
+      </c>
+      <c r="AP7" s="49">
+        <v>374</v>
+      </c>
+      <c r="AQ7" s="49">
+        <v>418</v>
+      </c>
+      <c r="AR7" s="49">
+        <v>351</v>
+      </c>
+      <c r="AS7" s="49">
+        <v>364</v>
+      </c>
+      <c r="AT7" s="49">
+        <v>376</v>
+      </c>
+      <c r="AU7" s="49">
+        <v>28405</v>
+      </c>
+      <c r="AV7" s="49">
+        <v>27676</v>
+      </c>
+      <c r="AW7" s="49">
+        <v>22153</v>
+      </c>
+      <c r="AX7" s="49">
+        <v>22630</v>
+      </c>
+      <c r="AY7" s="49">
+        <v>20502</v>
+      </c>
+      <c r="AZ7" s="49">
+        <v>18370</v>
+      </c>
+      <c r="BA7" s="49">
+        <v>14707</v>
+      </c>
+      <c r="BB7" s="49">
+        <v>13150</v>
+      </c>
+      <c r="BC7" s="49">
+        <v>25102</v>
+      </c>
+      <c r="BD7" s="49">
+        <v>180</v>
+      </c>
+      <c r="BE7" s="49">
+        <v>162</v>
+      </c>
+      <c r="BF7" s="49">
+        <v>142</v>
+      </c>
+      <c r="BG7" s="49">
+        <v>59</v>
+      </c>
+      <c r="BH7" s="49">
+        <v>74</v>
+      </c>
+      <c r="BI7" s="49">
+        <v>18</v>
+      </c>
+      <c r="BJ7" s="49">
+        <v>30</v>
+      </c>
+      <c r="BK7" s="49">
+        <v>21</v>
+      </c>
+      <c r="BL7" s="49">
+        <v>10</v>
+      </c>
+      <c r="BM7" s="49">
+        <v>4631</v>
+      </c>
+      <c r="BN7" s="49">
+        <v>4973</v>
+      </c>
+      <c r="BO7" s="49">
+        <v>4833</v>
+      </c>
+      <c r="BP7" s="49">
+        <v>1558</v>
+      </c>
+      <c r="BQ7" s="49">
+        <v>2147</v>
+      </c>
+      <c r="BR7" s="49">
+        <v>679</v>
+      </c>
+      <c r="BS7" s="49">
+        <v>810</v>
+      </c>
+      <c r="BT7" s="49">
+        <v>745</v>
+      </c>
+      <c r="BU7" s="49">
+        <v>12</v>
+      </c>
+      <c r="BV7" s="49">
+        <v>793</v>
+      </c>
+      <c r="BW7" s="49">
+        <v>611</v>
+      </c>
+      <c r="BX7" s="49">
+        <v>512</v>
+      </c>
+      <c r="BY7" s="49">
+        <v>336</v>
+      </c>
+      <c r="BZ7" s="49">
+        <v>258</v>
+      </c>
+      <c r="CA7" s="49">
+        <v>489</v>
+      </c>
+      <c r="CB7" s="49">
+        <v>244</v>
+      </c>
+      <c r="CC7" s="49">
+        <v>400</v>
+      </c>
+      <c r="CD7" s="49">
+        <v>664</v>
+      </c>
+      <c r="CE7" s="49">
+        <v>33055</v>
+      </c>
+      <c r="CF7" s="49">
+        <v>21322</v>
+      </c>
+      <c r="CG7" s="49">
+        <v>21028</v>
+      </c>
+      <c r="CH7" s="49">
+        <v>17321</v>
+      </c>
+      <c r="CI7" s="49">
+        <v>14189</v>
+      </c>
+      <c r="CJ7" s="49">
+        <v>28295</v>
+      </c>
+      <c r="CK7" s="49">
+        <v>13085</v>
+      </c>
+      <c r="CL7" s="49">
+        <v>29102</v>
+      </c>
+      <c r="CM7" s="49">
+        <v>34149</v>
+      </c>
+      <c r="CN7" s="49">
+        <v>25</v>
+      </c>
+      <c r="CO7" s="49">
+        <v>151</v>
+      </c>
+      <c r="CP7" s="49">
+        <v>228</v>
+      </c>
+      <c r="CQ7" s="49">
+        <v>32</v>
+      </c>
+      <c r="CR7" s="49">
+        <v>92</v>
+      </c>
+      <c r="CS7" s="49">
+        <v>112</v>
+      </c>
+      <c r="CT7" s="49">
+        <v>99</v>
+      </c>
+      <c r="CU7" s="49">
+        <v>82</v>
+      </c>
+      <c r="CV7" s="49">
+        <v>77</v>
+      </c>
+      <c r="CW7" s="49">
+        <v>555</v>
+      </c>
+      <c r="CX7" s="49">
+        <v>3868</v>
+      </c>
+      <c r="CY7" s="49">
+        <v>8125</v>
+      </c>
+      <c r="CZ7" s="49">
+        <v>1388</v>
+      </c>
+      <c r="DA7" s="49">
+        <v>3054</v>
+      </c>
+      <c r="DB7" s="49">
+        <v>4045</v>
+      </c>
+      <c r="DC7" s="49">
+        <v>8316</v>
+      </c>
+      <c r="DD7" s="49">
+        <v>4532</v>
+      </c>
+      <c r="DE7" s="49">
+        <v>4946</v>
+      </c>
+    </row>
+    <row r="8" spans="1:127" s="7" customFormat="1" ht="18" customHeight="1">
+      <c r="A8" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="52">
+        <f t="shared" ref="B8:J22" si="0">T8+BD8+BV8+AL8+CN8</f>
+        <v>549</v>
+      </c>
+      <c r="C8" s="52">
+        <f t="shared" si="0"/>
+        <v>526</v>
+      </c>
+      <c r="D8" s="52">
+        <f t="shared" si="0"/>
+        <v>592</v>
+      </c>
+      <c r="E8" s="52">
+        <f t="shared" si="0"/>
+        <v>223</v>
+      </c>
+      <c r="F8" s="52">
+        <f t="shared" si="0"/>
+        <v>460</v>
+      </c>
+      <c r="G8" s="52">
+        <f t="shared" si="0"/>
+        <v>276</v>
+      </c>
+      <c r="H8" s="52">
+        <f t="shared" si="0"/>
+        <v>176</v>
+      </c>
+      <c r="I8" s="52">
+        <f t="shared" si="0"/>
+        <v>321</v>
+      </c>
+      <c r="J8" s="52">
+        <f t="shared" si="0"/>
+        <v>242</v>
+      </c>
+      <c r="K8" s="52">
+        <f t="shared" ref="K8:S22" si="1">AC8+AU8+BM8+CE8+CW8</f>
+        <v>25887</v>
+      </c>
+      <c r="L8" s="52">
+        <f t="shared" si="1"/>
+        <v>22864</v>
+      </c>
+      <c r="M8" s="52">
+        <f t="shared" si="1"/>
+        <v>27931</v>
+      </c>
+      <c r="N8" s="52">
+        <f t="shared" si="1"/>
+        <v>15844</v>
+      </c>
+      <c r="O8" s="52">
+        <f t="shared" si="1"/>
+        <v>30569</v>
+      </c>
+      <c r="P8" s="52">
+        <f t="shared" si="1"/>
+        <v>23175</v>
+      </c>
+      <c r="Q8" s="52">
+        <f t="shared" si="1"/>
+        <v>10903</v>
+      </c>
+      <c r="R8" s="52">
+        <f t="shared" si="1"/>
+        <v>29670</v>
+      </c>
+      <c r="S8" s="52">
+        <f t="shared" si="1"/>
+        <v>10127</v>
+      </c>
+      <c r="T8" s="52">
+        <v>42</v>
+      </c>
+      <c r="U8" s="52">
+        <v>20</v>
+      </c>
+      <c r="V8" s="52">
+        <v>21</v>
+      </c>
+      <c r="W8" s="52">
+        <v>17</v>
+      </c>
+      <c r="X8" s="53">
+        <v>63</v>
+      </c>
+      <c r="Y8" s="53">
+        <v>24</v>
+      </c>
+      <c r="Z8" s="52">
+        <v>21</v>
+      </c>
+      <c r="AA8" s="52">
+        <v>38</v>
+      </c>
+      <c r="AB8" s="52">
+        <v>25</v>
+      </c>
+      <c r="AC8" s="52">
+        <v>6034</v>
+      </c>
+      <c r="AD8" s="52">
+        <v>2598</v>
+      </c>
+      <c r="AE8" s="52">
+        <v>2689</v>
+      </c>
+      <c r="AF8" s="52">
+        <v>2156</v>
+      </c>
+      <c r="AG8" s="53">
+        <v>10068</v>
+      </c>
+      <c r="AH8" s="53">
+        <v>2553</v>
+      </c>
+      <c r="AI8" s="52">
+        <v>2566</v>
+      </c>
+      <c r="AJ8" s="52">
+        <v>3159</v>
+      </c>
+      <c r="AK8" s="52">
+        <v>2208</v>
+      </c>
+      <c r="AL8" s="52">
+        <v>193</v>
+      </c>
+      <c r="AM8" s="52">
+        <v>185</v>
+      </c>
+      <c r="AN8" s="52">
+        <v>189</v>
+      </c>
+      <c r="AO8" s="52">
+        <v>117</v>
+      </c>
+      <c r="AP8" s="52">
+        <v>210</v>
+      </c>
+      <c r="AQ8" s="52">
+        <v>117</v>
+      </c>
+      <c r="AR8" s="52">
+        <v>34</v>
+      </c>
+      <c r="AS8" s="52">
+        <v>85</v>
+      </c>
+      <c r="AT8" s="52">
+        <v>92</v>
+      </c>
+      <c r="AU8" s="52">
+        <v>7952</v>
+      </c>
+      <c r="AV8" s="52">
+        <v>8013</v>
+      </c>
+      <c r="AW8" s="52">
+        <v>7958</v>
+      </c>
+      <c r="AX8" s="52">
+        <v>8322</v>
+      </c>
+      <c r="AY8" s="52">
+        <v>13589</v>
+      </c>
+      <c r="AZ8" s="52">
+        <v>5916</v>
+      </c>
+      <c r="BA8" s="52">
+        <v>2193</v>
+      </c>
+      <c r="BB8" s="52">
+        <v>1866</v>
+      </c>
+      <c r="BC8" s="52">
+        <v>3334</v>
+      </c>
+      <c r="BD8" s="52">
+        <v>137</v>
+      </c>
+      <c r="BE8" s="52">
+        <v>120</v>
+      </c>
+      <c r="BF8" s="52">
+        <v>104</v>
+      </c>
+      <c r="BG8" s="52">
+        <v>38</v>
+      </c>
+      <c r="BH8" s="52">
+        <v>50</v>
+      </c>
+      <c r="BI8" s="52">
+        <v>14</v>
+      </c>
+      <c r="BJ8" s="52">
+        <v>20</v>
+      </c>
+      <c r="BK8" s="52">
+        <v>3</v>
+      </c>
+      <c r="BL8" s="52">
+        <v>9</v>
+      </c>
+      <c r="BM8" s="52">
+        <v>3393</v>
+      </c>
+      <c r="BN8" s="52">
+        <v>3694</v>
+      </c>
+      <c r="BO8" s="52">
+        <v>3989</v>
+      </c>
+      <c r="BP8" s="52">
+        <v>795</v>
+      </c>
+      <c r="BQ8" s="52">
+        <v>1111</v>
+      </c>
+      <c r="BR8" s="52">
+        <v>488</v>
+      </c>
+      <c r="BS8" s="52">
+        <v>570</v>
+      </c>
+      <c r="BT8" s="52">
+        <v>160</v>
+      </c>
+      <c r="BU8" s="52">
+        <v>0</v>
+      </c>
+      <c r="BV8" s="52">
+        <v>167</v>
+      </c>
+      <c r="BW8" s="52">
+        <v>171</v>
+      </c>
+      <c r="BX8" s="52">
+        <v>150</v>
+      </c>
+      <c r="BY8" s="52">
+        <v>44</v>
+      </c>
+      <c r="BZ8" s="52">
+        <v>60</v>
+      </c>
+      <c r="CA8" s="52">
+        <v>100</v>
+      </c>
+      <c r="CB8" s="52">
+        <v>42</v>
+      </c>
+      <c r="CC8" s="52">
+        <v>161</v>
+      </c>
+      <c r="CD8" s="52">
+        <v>112</v>
+      </c>
+      <c r="CE8" s="52">
+        <v>8284</v>
+      </c>
+      <c r="CF8" s="52">
+        <v>7459</v>
+      </c>
+      <c r="CG8" s="52">
+        <v>7209</v>
+      </c>
+      <c r="CH8" s="52">
+        <v>3761</v>
+      </c>
+      <c r="CI8" s="53">
+        <v>3287</v>
+      </c>
+      <c r="CJ8" s="53">
+        <v>12138</v>
+      </c>
+      <c r="CK8" s="52">
+        <v>1746</v>
+      </c>
+      <c r="CL8" s="52">
+        <v>21992</v>
+      </c>
+      <c r="CM8" s="52">
+        <v>4135</v>
+      </c>
+      <c r="CN8" s="52">
+        <v>10</v>
+      </c>
+      <c r="CO8" s="52">
+        <v>30</v>
+      </c>
+      <c r="CP8" s="52">
+        <v>128</v>
+      </c>
+      <c r="CQ8" s="52">
+        <v>7</v>
+      </c>
+      <c r="CR8" s="53">
+        <v>77</v>
+      </c>
+      <c r="CS8" s="53">
+        <v>21</v>
+      </c>
+      <c r="CT8" s="52">
+        <v>59</v>
+      </c>
+      <c r="CU8" s="52">
+        <v>34</v>
+      </c>
+      <c r="CV8" s="52">
+        <v>4</v>
+      </c>
+      <c r="CW8" s="52">
+        <v>224</v>
+      </c>
+      <c r="CX8" s="52">
+        <v>1100</v>
+      </c>
+      <c r="CY8" s="52">
+        <v>6086</v>
+      </c>
+      <c r="CZ8" s="52">
+        <v>810</v>
+      </c>
+      <c r="DA8" s="53">
+        <v>2514</v>
+      </c>
+      <c r="DB8" s="53">
+        <v>2080</v>
+      </c>
+      <c r="DC8" s="52">
+        <v>3828</v>
+      </c>
+      <c r="DD8" s="52">
+        <v>2493</v>
+      </c>
+      <c r="DE8" s="52">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="9" spans="1:127" ht="18" customHeight="1">
+      <c r="A9" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="52">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+      <c r="C9" s="52">
+        <f t="shared" si="0"/>
+        <v>8</v>
+      </c>
+      <c r="D9" s="52">
+        <f t="shared" si="0"/>
+        <v>2</v>
+      </c>
+      <c r="E9" s="52">
+        <f t="shared" si="0"/>
+        <v>2</v>
+      </c>
+      <c r="F9" s="52">
+        <f t="shared" si="0"/>
         <v>1</v>
       </c>
-      <c r="B2" s="34"/>
-[...257 lines deleted...]
-      <c r="B4" s="41" t="s">
+      <c r="G9" s="52">
+        <f t="shared" si="0"/>
         <v>2</v>
       </c>
-      <c r="C4" s="42"/>
-[...693 lines deleted...]
-      <c r="A8" s="11" t="s">
+      <c r="H9" s="52">
+        <f t="shared" si="0"/>
+        <v>2</v>
+      </c>
+      <c r="I9" s="52">
+        <f t="shared" si="0"/>
+        <v>2</v>
+      </c>
+      <c r="J9" s="52">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K9" s="52">
+        <f t="shared" si="1"/>
+        <v>607</v>
+      </c>
+      <c r="L9" s="52">
+        <f t="shared" si="1"/>
+        <v>433</v>
+      </c>
+      <c r="M9" s="52">
+        <f t="shared" si="1"/>
+        <v>350</v>
+      </c>
+      <c r="N9" s="52">
+        <f t="shared" si="1"/>
+        <v>350</v>
+      </c>
+      <c r="O9" s="52">
+        <f t="shared" si="1"/>
+        <v>250</v>
+      </c>
+      <c r="P9" s="52">
+        <f t="shared" si="1"/>
+        <v>350</v>
+      </c>
+      <c r="Q9" s="52">
+        <f t="shared" si="1"/>
+        <v>500</v>
+      </c>
+      <c r="R9" s="52">
+        <f t="shared" si="1"/>
+        <v>500</v>
+      </c>
+      <c r="S9" s="52">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="T9" s="54">
+        <v>0</v>
+      </c>
+      <c r="U9" s="54">
+        <v>0</v>
+      </c>
+      <c r="V9" s="54">
+        <v>0</v>
+      </c>
+      <c r="W9" s="54">
+        <v>0</v>
+      </c>
+      <c r="X9" s="53">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AC9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AD9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AE9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AG9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AJ9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AL9" s="52">
         <v>6</v>
       </c>
-      <c r="B8" s="16">
-[...185 lines deleted...]
-      <c r="BL8" s="16">
+      <c r="AM9" s="52">
+        <v>1</v>
+      </c>
+      <c r="AN9" s="52">
+        <v>1</v>
+      </c>
+      <c r="AO9" s="52">
+        <v>1</v>
+      </c>
+      <c r="AP9" s="52">
+        <v>0</v>
+      </c>
+      <c r="AQ9" s="52">
+        <v>1</v>
+      </c>
+      <c r="AR9" s="52">
+        <v>0</v>
+      </c>
+      <c r="AS9" s="52">
+        <v>0</v>
+      </c>
+      <c r="AT9" s="52">
+        <v>0</v>
+      </c>
+      <c r="AU9" s="52">
+        <v>420</v>
+      </c>
+      <c r="AV9" s="52">
+        <v>100</v>
+      </c>
+      <c r="AW9" s="52">
+        <v>100</v>
+      </c>
+      <c r="AX9" s="52">
+        <v>100</v>
+      </c>
+      <c r="AY9" s="52">
+        <v>0</v>
+      </c>
+      <c r="AZ9" s="52">
+        <v>100</v>
+      </c>
+      <c r="BA9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BB9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BC9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BD9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BE9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BF9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BG9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BH9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BI9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BJ9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BK9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BL9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BM9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BN9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BO9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BP9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BQ9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BR9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BS9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BT9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BU9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BV9" s="52">
         <v>10</v>
       </c>
-      <c r="BM8" s="16">
-[...136 lines deleted...]
-      <c r="A9" s="13" t="s">
+      <c r="BW9" s="52">
         <v>7</v>
       </c>
-      <c r="B9" s="2">
-[...339 lines deleted...]
-        <v>450</v>
+      <c r="BX9" s="52">
+        <v>1</v>
+      </c>
+      <c r="BY9" s="52">
+        <v>1</v>
+      </c>
+      <c r="BZ9" s="52">
+        <v>1</v>
+      </c>
+      <c r="CA9" s="52">
+        <v>1</v>
+      </c>
+      <c r="CB9" s="52">
+        <v>2</v>
+      </c>
+      <c r="CC9" s="52">
+        <v>2</v>
+      </c>
+      <c r="CD9" s="52">
+        <v>0</v>
+      </c>
+      <c r="CE9" s="52">
+        <v>187</v>
+      </c>
+      <c r="CF9" s="52">
+        <v>333</v>
+      </c>
+      <c r="CG9" s="52">
+        <v>250</v>
+      </c>
+      <c r="CH9" s="52">
+        <v>250</v>
+      </c>
+      <c r="CI9" s="52">
+        <v>250</v>
+      </c>
+      <c r="CJ9" s="52">
+        <v>250</v>
+      </c>
+      <c r="CK9" s="52">
+        <v>500</v>
+      </c>
+      <c r="CL9" s="52">
+        <v>500</v>
+      </c>
+      <c r="CM9" s="52">
+        <v>0</v>
+      </c>
+      <c r="CN9" s="52">
+        <v>0</v>
+      </c>
+      <c r="CO9" s="52">
+        <v>0</v>
+      </c>
+      <c r="CP9" s="52">
+        <v>0</v>
+      </c>
+      <c r="CQ9" s="52">
+        <v>0</v>
+      </c>
+      <c r="CR9" s="52">
+        <v>0</v>
+      </c>
+      <c r="CS9" s="52">
+        <v>0</v>
+      </c>
+      <c r="CT9" s="52">
+        <v>0</v>
+      </c>
+      <c r="CU9" s="52">
+        <v>0</v>
+      </c>
+      <c r="CV9" s="52">
+        <v>0</v>
+      </c>
+      <c r="CW9" s="52">
+        <v>0</v>
+      </c>
+      <c r="CX9" s="52">
+        <v>0</v>
+      </c>
+      <c r="CY9" s="52">
+        <v>0</v>
+      </c>
+      <c r="CZ9" s="52">
+        <v>0</v>
+      </c>
+      <c r="DA9" s="52">
+        <v>0</v>
+      </c>
+      <c r="DB9" s="52">
+        <v>0</v>
+      </c>
+      <c r="DC9" s="52">
+        <v>0</v>
+      </c>
+      <c r="DD9" s="52">
+        <v>0</v>
+      </c>
+      <c r="DE9" s="52">
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:127" ht="18" customHeight="1">
-      <c r="A10" s="14" t="s">
+      <c r="A10" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="52">
+        <f t="shared" si="0"/>
+        <v>44</v>
+      </c>
+      <c r="C10" s="52">
+        <f t="shared" si="0"/>
+        <v>55</v>
+      </c>
+      <c r="D10" s="52">
+        <f t="shared" si="0"/>
+        <v>53</v>
+      </c>
+      <c r="E10" s="52">
+        <f t="shared" si="0"/>
+        <v>62</v>
+      </c>
+      <c r="F10" s="52">
+        <f t="shared" si="0"/>
+        <v>54</v>
+      </c>
+      <c r="G10" s="52">
+        <f t="shared" si="0"/>
+        <v>57</v>
+      </c>
+      <c r="H10" s="52">
+        <f t="shared" si="0"/>
+        <v>42</v>
+      </c>
+      <c r="I10" s="52">
+        <f t="shared" si="0"/>
+        <v>53</v>
+      </c>
+      <c r="J10" s="52">
+        <f t="shared" si="0"/>
+        <v>9</v>
+      </c>
+      <c r="K10" s="52">
+        <f t="shared" si="1"/>
+        <v>2325</v>
+      </c>
+      <c r="L10" s="52">
+        <f t="shared" si="1"/>
+        <v>3924</v>
+      </c>
+      <c r="M10" s="52">
+        <f t="shared" si="1"/>
+        <v>3712</v>
+      </c>
+      <c r="N10" s="52">
+        <f t="shared" si="1"/>
+        <v>4125</v>
+      </c>
+      <c r="O10" s="52">
+        <f t="shared" si="1"/>
+        <v>3067</v>
+      </c>
+      <c r="P10" s="52">
+        <f t="shared" si="1"/>
+        <v>2482</v>
+      </c>
+      <c r="Q10" s="52">
+        <f t="shared" si="1"/>
+        <v>2628</v>
+      </c>
+      <c r="R10" s="52">
+        <f t="shared" si="1"/>
+        <v>1857</v>
+      </c>
+      <c r="S10" s="52">
+        <f t="shared" si="1"/>
+        <v>997</v>
+      </c>
+      <c r="T10" s="52">
+        <v>1</v>
+      </c>
+      <c r="U10" s="52">
+        <v>1</v>
+      </c>
+      <c r="V10" s="52">
+        <v>4</v>
+      </c>
+      <c r="W10" s="52">
+        <v>5</v>
+      </c>
+      <c r="X10" s="53">
+        <v>1</v>
+      </c>
+      <c r="Y10" s="53">
+        <v>1</v>
+      </c>
+      <c r="Z10" s="52">
         <v>8</v>
       </c>
-      <c r="B10" s="2">
-        <f t="shared" si="0"/>
+      <c r="AA10" s="52">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="52">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="52">
+        <v>40</v>
+      </c>
+      <c r="AD10" s="52">
+        <v>40</v>
+      </c>
+      <c r="AE10" s="52">
+        <v>278</v>
+      </c>
+      <c r="AF10" s="52">
+        <v>325</v>
+      </c>
+      <c r="AG10" s="52">
+        <v>40</v>
+      </c>
+      <c r="AH10" s="52">
+        <v>40</v>
+      </c>
+      <c r="AI10" s="52">
+        <v>390</v>
+      </c>
+      <c r="AJ10" s="52">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="52">
+        <v>0</v>
+      </c>
+      <c r="AL10" s="52">
+        <v>30</v>
+      </c>
+      <c r="AM10" s="52">
+        <v>32</v>
+      </c>
+      <c r="AN10" s="52">
+        <v>26</v>
+      </c>
+      <c r="AO10" s="52">
+        <v>27</v>
+      </c>
+      <c r="AP10" s="52">
+        <v>42</v>
+      </c>
+      <c r="AQ10" s="52">
+        <v>29</v>
+      </c>
+      <c r="AR10" s="52">
+        <v>18</v>
+      </c>
+      <c r="AS10" s="52">
+        <v>42</v>
+      </c>
+      <c r="AT10" s="52">
+        <v>2</v>
+      </c>
+      <c r="AU10" s="52">
+        <v>1187</v>
+      </c>
+      <c r="AV10" s="52">
+        <v>2338</v>
+      </c>
+      <c r="AW10" s="52">
+        <v>1982</v>
+      </c>
+      <c r="AX10" s="52">
+        <v>2036</v>
+      </c>
+      <c r="AY10" s="52">
+        <v>1964</v>
+      </c>
+      <c r="AZ10" s="52">
+        <v>1310</v>
+      </c>
+      <c r="BA10" s="52">
+        <v>587</v>
+      </c>
+      <c r="BB10" s="52">
+        <v>952</v>
+      </c>
+      <c r="BC10" s="52">
+        <v>150</v>
+      </c>
+      <c r="BD10" s="52">
+        <v>1</v>
+      </c>
+      <c r="BE10" s="52">
+        <v>11</v>
+      </c>
+      <c r="BF10" s="52">
+        <v>6</v>
+      </c>
+      <c r="BG10" s="52">
+        <v>8</v>
+      </c>
+      <c r="BH10" s="52">
+        <v>1</v>
+      </c>
+      <c r="BI10" s="52">
+        <v>1</v>
+      </c>
+      <c r="BJ10" s="52">
+        <v>0</v>
+      </c>
+      <c r="BK10" s="52">
+        <v>0</v>
+      </c>
+      <c r="BL10" s="52">
+        <v>0</v>
+      </c>
+      <c r="BM10" s="52">
+        <v>44</v>
+      </c>
+      <c r="BN10" s="52">
+        <v>495</v>
+      </c>
+      <c r="BO10" s="52">
+        <v>310</v>
+      </c>
+      <c r="BP10" s="52">
+        <v>355</v>
+      </c>
+      <c r="BQ10" s="52">
+        <v>44</v>
+      </c>
+      <c r="BR10" s="52">
+        <v>44</v>
+      </c>
+      <c r="BS10" s="52">
+        <v>0</v>
+      </c>
+      <c r="BT10" s="52">
+        <v>0</v>
+      </c>
+      <c r="BU10" s="52">
+        <v>0</v>
+      </c>
+      <c r="BV10" s="52">
+        <v>7</v>
+      </c>
+      <c r="BW10" s="52">
+        <v>11</v>
+      </c>
+      <c r="BX10" s="52">
+        <v>13</v>
+      </c>
+      <c r="BY10" s="52">
+        <v>22</v>
+      </c>
+      <c r="BZ10" s="52">
+        <v>10</v>
+      </c>
+      <c r="CA10" s="52">
+        <v>17</v>
+      </c>
+      <c r="CB10" s="52">
         <v>16</v>
       </c>
-      <c r="C10" s="2">
-[...12 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="CC10" s="52">
+        <v>11</v>
+      </c>
+      <c r="CD10" s="52">
+        <v>7</v>
+      </c>
+      <c r="CE10" s="52">
+        <v>840</v>
+      </c>
+      <c r="CF10" s="52">
+        <v>1051</v>
+      </c>
+      <c r="CG10" s="52">
+        <v>1141</v>
+      </c>
+      <c r="CH10" s="52">
+        <v>1409</v>
+      </c>
+      <c r="CI10" s="53">
+        <v>1019</v>
+      </c>
+      <c r="CJ10" s="53">
+        <v>1088</v>
+      </c>
+      <c r="CK10" s="52">
+        <v>1651</v>
+      </c>
+      <c r="CL10" s="52">
+        <v>905</v>
+      </c>
+      <c r="CM10" s="52">
+        <v>847</v>
+      </c>
+      <c r="CN10" s="52">
+        <v>5</v>
+      </c>
+      <c r="CO10" s="52">
+        <v>0</v>
+      </c>
+      <c r="CP10" s="52">
+        <v>4</v>
+      </c>
+      <c r="CQ10" s="52">
+        <v>0</v>
+      </c>
+      <c r="CR10" s="53">
+        <v>0</v>
+      </c>
+      <c r="CS10" s="53">
+        <v>9</v>
+      </c>
+      <c r="CT10" s="52">
+        <v>0</v>
+      </c>
+      <c r="CU10" s="52">
+        <v>0</v>
+      </c>
+      <c r="CV10" s="52">
+        <v>0</v>
+      </c>
+      <c r="CW10" s="52">
+        <v>214</v>
+      </c>
+      <c r="CX10" s="52">
+        <v>0</v>
+      </c>
+      <c r="CY10" s="52">
         <v>1</v>
       </c>
-      <c r="G10" s="2">
-[...318 lines deleted...]
-      <c r="DE10" s="2">
+      <c r="CZ10" s="52">
+        <v>0</v>
+      </c>
+      <c r="DA10" s="52">
+        <v>0</v>
+      </c>
+      <c r="DB10" s="52">
+        <v>0</v>
+      </c>
+      <c r="DC10" s="52">
+        <v>0</v>
+      </c>
+      <c r="DD10" s="52">
+        <v>0</v>
+      </c>
+      <c r="DE10" s="52">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:127" ht="18" customHeight="1">
-      <c r="A11" s="13" t="s">
+      <c r="A11" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="52">
+        <f t="shared" si="0"/>
+        <v>265</v>
+      </c>
+      <c r="C11" s="52">
+        <f t="shared" si="0"/>
+        <v>407</v>
+      </c>
+      <c r="D11" s="52">
+        <f t="shared" si="0"/>
+        <v>287</v>
+      </c>
+      <c r="E11" s="52">
+        <f t="shared" si="0"/>
+        <v>146</v>
+      </c>
+      <c r="F11" s="52">
+        <f t="shared" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="G11" s="52">
+        <f t="shared" si="0"/>
+        <v>232</v>
+      </c>
+      <c r="H11" s="52">
+        <f t="shared" si="0"/>
+        <v>148</v>
+      </c>
+      <c r="I11" s="52">
+        <f t="shared" si="0"/>
+        <v>103</v>
+      </c>
+      <c r="J11" s="52">
+        <f t="shared" si="0"/>
+        <v>242</v>
+      </c>
+      <c r="K11" s="52">
+        <f t="shared" si="1"/>
+        <v>13978</v>
+      </c>
+      <c r="L11" s="52">
+        <f t="shared" si="1"/>
+        <v>20043</v>
+      </c>
+      <c r="M11" s="52">
+        <f t="shared" si="1"/>
+        <v>18251</v>
+      </c>
+      <c r="N11" s="52">
+        <f t="shared" si="1"/>
+        <v>8683</v>
+      </c>
+      <c r="O11" s="52">
+        <f t="shared" si="1"/>
+        <v>8772</v>
+      </c>
+      <c r="P11" s="52">
+        <f t="shared" si="1"/>
+        <v>14764</v>
+      </c>
+      <c r="Q11" s="52">
+        <f t="shared" si="1"/>
+        <v>10739</v>
+      </c>
+      <c r="R11" s="52">
+        <f t="shared" si="1"/>
+        <v>5789</v>
+      </c>
+      <c r="S11" s="52">
+        <f t="shared" si="1"/>
+        <v>24986</v>
+      </c>
+      <c r="T11" s="52">
+        <v>18</v>
+      </c>
+      <c r="U11" s="52">
+        <v>81</v>
+      </c>
+      <c r="V11" s="52">
+        <v>88</v>
+      </c>
+      <c r="W11" s="52">
+        <v>19</v>
+      </c>
+      <c r="X11" s="53">
+        <v>31</v>
+      </c>
+      <c r="Y11" s="53">
+        <v>24</v>
+      </c>
+      <c r="Z11" s="52">
+        <v>15</v>
+      </c>
+      <c r="AA11" s="52">
         <v>9</v>
       </c>
-      <c r="B11" s="2">
-[...8 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AB11" s="52">
+        <v>23</v>
+      </c>
+      <c r="AC11" s="52">
+        <v>3348</v>
+      </c>
+      <c r="AD11" s="52">
+        <v>8290</v>
+      </c>
+      <c r="AE11" s="52">
+        <v>9386</v>
+      </c>
+      <c r="AF11" s="52">
+        <v>2143</v>
+      </c>
+      <c r="AG11" s="53">
+        <v>3557</v>
+      </c>
+      <c r="AH11" s="53">
+        <v>6003</v>
+      </c>
+      <c r="AI11" s="52">
+        <v>2135</v>
+      </c>
+      <c r="AJ11" s="52">
+        <v>1380</v>
+      </c>
+      <c r="AK11" s="52">
+        <v>6322</v>
+      </c>
+      <c r="AL11" s="52">
         <v>53</v>
       </c>
-      <c r="E11" s="2">
-[...20 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AM11" s="52">
+        <v>121</v>
+      </c>
+      <c r="AN11" s="52">
+        <v>59</v>
+      </c>
+      <c r="AO11" s="52">
+        <v>32</v>
+      </c>
+      <c r="AP11" s="52">
         <v>9</v>
       </c>
-      <c r="K11" s="2">
-[...113 lines deleted...]
-      <c r="AT11" s="2">
+      <c r="AQ11" s="52">
+        <v>82</v>
+      </c>
+      <c r="AR11" s="52">
+        <v>86</v>
+      </c>
+      <c r="AS11" s="52">
+        <v>37</v>
+      </c>
+      <c r="AT11" s="52">
+        <v>82</v>
+      </c>
+      <c r="AU11" s="52">
+        <v>2592</v>
+      </c>
+      <c r="AV11" s="52">
+        <v>5791</v>
+      </c>
+      <c r="AW11" s="52">
+        <v>4039</v>
+      </c>
+      <c r="AX11" s="52">
+        <v>1953</v>
+      </c>
+      <c r="AY11" s="52">
+        <v>570</v>
+      </c>
+      <c r="AZ11" s="52">
+        <v>2731</v>
+      </c>
+      <c r="BA11" s="52">
+        <v>5151</v>
+      </c>
+      <c r="BB11" s="52">
+        <v>2226</v>
+      </c>
+      <c r="BC11" s="52">
+        <v>13928</v>
+      </c>
+      <c r="BD11" s="52">
+        <v>6</v>
+      </c>
+      <c r="BE11" s="52">
+        <v>16</v>
+      </c>
+      <c r="BF11" s="52">
+        <v>31</v>
+      </c>
+      <c r="BG11" s="52">
+        <v>12</v>
+      </c>
+      <c r="BH11" s="52">
+        <v>22</v>
+      </c>
+      <c r="BI11" s="52">
         <v>2</v>
       </c>
-      <c r="AU11" s="2">
-[...29 lines deleted...]
-      <c r="BE11" s="2">
+      <c r="BJ11" s="52">
+        <v>2</v>
+      </c>
+      <c r="BK11" s="52">
+        <v>3</v>
+      </c>
+      <c r="BL11" s="52">
+        <v>0</v>
+      </c>
+      <c r="BM11" s="52">
+        <v>294</v>
+      </c>
+      <c r="BN11" s="52">
+        <v>595</v>
+      </c>
+      <c r="BO11" s="52">
+        <v>522</v>
+      </c>
+      <c r="BP11" s="52">
+        <v>396</v>
+      </c>
+      <c r="BQ11" s="52">
+        <v>980</v>
+      </c>
+      <c r="BR11" s="52">
+        <v>135</v>
+      </c>
+      <c r="BS11" s="52">
+        <v>135</v>
+      </c>
+      <c r="BT11" s="52">
+        <v>155</v>
+      </c>
+      <c r="BU11" s="52">
+        <v>0</v>
+      </c>
+      <c r="BV11" s="52">
+        <v>188</v>
+      </c>
+      <c r="BW11" s="52">
+        <v>116</v>
+      </c>
+      <c r="BX11" s="52">
+        <v>84</v>
+      </c>
+      <c r="BY11" s="52">
+        <v>66</v>
+      </c>
+      <c r="BZ11" s="52">
+        <v>58</v>
+      </c>
+      <c r="CA11" s="52">
+        <v>73</v>
+      </c>
+      <c r="CB11" s="55">
+        <v>28</v>
+      </c>
+      <c r="CC11" s="52">
+        <v>51</v>
+      </c>
+      <c r="CD11" s="52">
+        <v>126</v>
+      </c>
+      <c r="CE11" s="52">
+        <v>7744</v>
+      </c>
+      <c r="CF11" s="52">
+        <v>4164</v>
+      </c>
+      <c r="CG11" s="52">
+        <v>3719</v>
+      </c>
+      <c r="CH11" s="52">
+        <v>3662</v>
+      </c>
+      <c r="CI11" s="53">
+        <v>3558</v>
+      </c>
+      <c r="CJ11" s="53">
+        <v>4908</v>
+      </c>
+      <c r="CK11" s="52">
+        <v>2694</v>
+      </c>
+      <c r="CL11" s="52">
+        <v>1992</v>
+      </c>
+      <c r="CM11" s="52">
+        <v>4690</v>
+      </c>
+      <c r="CN11" s="52">
+        <v>0</v>
+      </c>
+      <c r="CO11" s="52">
+        <v>73</v>
+      </c>
+      <c r="CP11" s="52">
+        <v>25</v>
+      </c>
+      <c r="CQ11" s="52">
+        <v>17</v>
+      </c>
+      <c r="CR11" s="53">
+        <v>6</v>
+      </c>
+      <c r="CS11" s="53">
+        <v>51</v>
+      </c>
+      <c r="CT11" s="52">
+        <v>17</v>
+      </c>
+      <c r="CU11" s="52">
+        <v>3</v>
+      </c>
+      <c r="CV11" s="52">
         <v>11</v>
       </c>
-      <c r="BF11" s="2">
-[...153 lines deleted...]
-        <v>0</v>
+      <c r="CW11" s="52">
+        <v>0</v>
+      </c>
+      <c r="CX11" s="52">
+        <v>1203</v>
+      </c>
+      <c r="CY11" s="52">
+        <v>585</v>
+      </c>
+      <c r="CZ11" s="52">
+        <v>529</v>
+      </c>
+      <c r="DA11" s="53">
+        <v>107</v>
+      </c>
+      <c r="DB11" s="53">
+        <v>987</v>
+      </c>
+      <c r="DC11" s="52">
+        <v>624</v>
+      </c>
+      <c r="DD11" s="52">
+        <v>36</v>
+      </c>
+      <c r="DE11" s="52">
+        <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:127" ht="18" customHeight="1">
-      <c r="A12" s="14" t="s">
-[...83 lines deleted...]
-      <c r="W12" s="2">
+      <c r="A12" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="52">
+        <f t="shared" si="0"/>
+        <v>15</v>
+      </c>
+      <c r="C12" s="52">
+        <f t="shared" si="0"/>
+        <v>34</v>
+      </c>
+      <c r="D12" s="52">
+        <f t="shared" si="0"/>
+        <v>9</v>
+      </c>
+      <c r="E12" s="52">
+        <f t="shared" si="0"/>
+        <v>12</v>
+      </c>
+      <c r="F12" s="52">
+        <f t="shared" si="0"/>
         <v>19</v>
       </c>
-      <c r="X12" s="3">
-[...5 lines deleted...]
-      <c r="Z12" s="2">
+      <c r="G12" s="52">
+        <f t="shared" si="0"/>
+        <v>9</v>
+      </c>
+      <c r="H12" s="52">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+      <c r="I12" s="52">
+        <f t="shared" si="0"/>
+        <v>14</v>
+      </c>
+      <c r="J12" s="52">
+        <f t="shared" si="0"/>
+        <v>11</v>
+      </c>
+      <c r="K12" s="52">
+        <f t="shared" si="1"/>
+        <v>191</v>
+      </c>
+      <c r="L12" s="52">
+        <f t="shared" si="1"/>
+        <v>2060</v>
+      </c>
+      <c r="M12" s="52">
+        <f t="shared" si="1"/>
+        <v>1105</v>
+      </c>
+      <c r="N12" s="52">
+        <f t="shared" si="1"/>
+        <v>570</v>
+      </c>
+      <c r="O12" s="52">
+        <f t="shared" si="1"/>
+        <v>1141</v>
+      </c>
+      <c r="P12" s="52">
+        <f t="shared" si="1"/>
+        <v>181</v>
+      </c>
+      <c r="Q12" s="52">
+        <f t="shared" si="1"/>
+        <v>218</v>
+      </c>
+      <c r="R12" s="52">
+        <f t="shared" si="1"/>
+        <v>279</v>
+      </c>
+      <c r="S12" s="52">
+        <f t="shared" si="1"/>
+        <v>92</v>
+      </c>
+      <c r="T12" s="53">
+        <v>0</v>
+      </c>
+      <c r="U12" s="53">
+        <v>0</v>
+      </c>
+      <c r="V12" s="53">
+        <v>0</v>
+      </c>
+      <c r="W12" s="53">
+        <v>0</v>
+      </c>
+      <c r="X12" s="53">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="53">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="53">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="53">
+        <v>0</v>
+      </c>
+      <c r="AD12" s="53">
+        <v>0</v>
+      </c>
+      <c r="AE12" s="53">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="53">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="53">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="53">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="53">
+        <v>0</v>
+      </c>
+      <c r="AJ12" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK12" s="53">
+        <v>0</v>
+      </c>
+      <c r="AL12" s="52">
+        <v>0</v>
+      </c>
+      <c r="AM12" s="52">
+        <v>6</v>
+      </c>
+      <c r="AN12" s="52">
+        <v>3</v>
+      </c>
+      <c r="AO12" s="52">
+        <v>4</v>
+      </c>
+      <c r="AP12" s="52">
+        <v>0</v>
+      </c>
+      <c r="AQ12" s="52">
+        <v>9</v>
+      </c>
+      <c r="AR12" s="52">
+        <v>0</v>
+      </c>
+      <c r="AS12" s="52">
+        <v>0</v>
+      </c>
+      <c r="AT12" s="52">
+        <v>0</v>
+      </c>
+      <c r="AU12" s="52">
+        <v>0</v>
+      </c>
+      <c r="AV12" s="52">
+        <v>1322</v>
+      </c>
+      <c r="AW12" s="52">
+        <v>816</v>
+      </c>
+      <c r="AX12" s="52">
+        <v>224</v>
+      </c>
+      <c r="AY12" s="52">
+        <v>0</v>
+      </c>
+      <c r="AZ12" s="52">
+        <v>181</v>
+      </c>
+      <c r="BA12" s="52">
+        <v>0</v>
+      </c>
+      <c r="BB12" s="52">
+        <v>0</v>
+      </c>
+      <c r="BC12" s="52">
+        <v>0</v>
+      </c>
+      <c r="BD12" s="52">
+        <v>0</v>
+      </c>
+      <c r="BE12" s="52">
+        <v>0</v>
+      </c>
+      <c r="BF12" s="52">
+        <v>0</v>
+      </c>
+      <c r="BG12" s="52">
+        <v>0</v>
+      </c>
+      <c r="BH12" s="52">
+        <v>0</v>
+      </c>
+      <c r="BI12" s="52">
+        <v>0</v>
+      </c>
+      <c r="BJ12" s="52">
+        <v>0</v>
+      </c>
+      <c r="BK12" s="52">
+        <v>0</v>
+      </c>
+      <c r="BL12" s="52">
+        <v>0</v>
+      </c>
+      <c r="BM12" s="52">
+        <v>0</v>
+      </c>
+      <c r="BN12" s="52">
+        <v>0</v>
+      </c>
+      <c r="BO12" s="52">
+        <v>0</v>
+      </c>
+      <c r="BP12" s="52">
+        <v>0</v>
+      </c>
+      <c r="BQ12" s="52">
+        <v>0</v>
+      </c>
+      <c r="BR12" s="52">
+        <v>0</v>
+      </c>
+      <c r="BS12" s="52">
+        <v>0</v>
+      </c>
+      <c r="BT12" s="52">
+        <v>0</v>
+      </c>
+      <c r="BU12" s="52">
+        <v>0</v>
+      </c>
+      <c r="BV12" s="52">
         <v>15</v>
       </c>
-      <c r="AA12" s="2">
-[...86 lines deleted...]
-      <c r="BD12" s="2">
+      <c r="BW12" s="52">
+        <v>28</v>
+      </c>
+      <c r="BX12" s="52">
         <v>6</v>
       </c>
-      <c r="BE12" s="2">
+      <c r="BY12" s="52">
+        <v>8</v>
+      </c>
+      <c r="BZ12" s="52">
+        <v>19</v>
+      </c>
+      <c r="CA12" s="55">
+        <v>0</v>
+      </c>
+      <c r="CB12" s="52">
         <v>16</v>
       </c>
-      <c r="BF12" s="2">
-[...125 lines deleted...]
-      <c r="CV12" s="2">
+      <c r="CC12" s="52">
+        <v>14</v>
+      </c>
+      <c r="CD12" s="52">
         <v>11</v>
       </c>
-      <c r="CW12" s="2">
-[...24 lines deleted...]
-        <v>46</v>
+      <c r="CE12" s="52">
+        <v>191</v>
+      </c>
+      <c r="CF12" s="52">
+        <v>738</v>
+      </c>
+      <c r="CG12" s="52">
+        <v>289</v>
+      </c>
+      <c r="CH12" s="52">
+        <v>346</v>
+      </c>
+      <c r="CI12" s="53">
+        <v>1141</v>
+      </c>
+      <c r="CJ12" s="53">
+        <v>0</v>
+      </c>
+      <c r="CK12" s="52">
+        <v>218</v>
+      </c>
+      <c r="CL12" s="52">
+        <v>279</v>
+      </c>
+      <c r="CM12" s="52">
+        <v>92</v>
+      </c>
+      <c r="CN12" s="52">
+        <v>0</v>
+      </c>
+      <c r="CO12" s="52">
+        <v>0</v>
+      </c>
+      <c r="CP12" s="52">
+        <v>0</v>
+      </c>
+      <c r="CQ12" s="52">
+        <v>0</v>
+      </c>
+      <c r="CR12" s="53">
+        <v>0</v>
+      </c>
+      <c r="CS12" s="53">
+        <v>0</v>
+      </c>
+      <c r="CT12" s="52">
+        <v>0</v>
+      </c>
+      <c r="CU12" s="52">
+        <v>0</v>
+      </c>
+      <c r="CV12" s="52">
+        <v>0</v>
+      </c>
+      <c r="CW12" s="52">
+        <v>0</v>
+      </c>
+      <c r="CX12" s="52">
+        <v>0</v>
+      </c>
+      <c r="CY12" s="52">
+        <v>0</v>
+      </c>
+      <c r="CZ12" s="52">
+        <v>0</v>
+      </c>
+      <c r="DA12" s="52">
+        <v>0</v>
+      </c>
+      <c r="DB12" s="52">
+        <v>0</v>
+      </c>
+      <c r="DC12" s="52">
+        <v>0</v>
+      </c>
+      <c r="DD12" s="52">
+        <v>0</v>
+      </c>
+      <c r="DE12" s="52">
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:127" ht="18" customHeight="1">
-      <c r="A13" s="14" t="s">
+      <c r="A13" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="52">
+        <f t="shared" si="0"/>
+        <v>41</v>
+      </c>
+      <c r="C13" s="52">
+        <f t="shared" si="0"/>
+        <v>33</v>
+      </c>
+      <c r="D13" s="52">
+        <f t="shared" si="0"/>
+        <v>35</v>
+      </c>
+      <c r="E13" s="52">
+        <f t="shared" si="0"/>
+        <v>25</v>
+      </c>
+      <c r="F13" s="52">
+        <f t="shared" si="0"/>
         <v>11</v>
       </c>
-      <c r="B13" s="2">
-        <f t="shared" si="0"/>
+      <c r="G13" s="52">
+        <f t="shared" si="0"/>
+        <v>38</v>
+      </c>
+      <c r="H13" s="52">
+        <f t="shared" si="0"/>
+        <v>77</v>
+      </c>
+      <c r="I13" s="52">
+        <f t="shared" si="0"/>
+        <v>30</v>
+      </c>
+      <c r="J13" s="52">
+        <f t="shared" si="0"/>
+        <v>36</v>
+      </c>
+      <c r="K13" s="52">
+        <f t="shared" si="1"/>
+        <v>1436</v>
+      </c>
+      <c r="L13" s="52">
+        <f t="shared" si="1"/>
+        <v>2366</v>
+      </c>
+      <c r="M13" s="52">
+        <f t="shared" si="1"/>
+        <v>2889</v>
+      </c>
+      <c r="N13" s="52">
+        <f t="shared" si="1"/>
+        <v>2440</v>
+      </c>
+      <c r="O13" s="52">
+        <f t="shared" si="1"/>
+        <v>511</v>
+      </c>
+      <c r="P13" s="52">
+        <f t="shared" si="1"/>
+        <v>1163</v>
+      </c>
+      <c r="Q13" s="52">
+        <f t="shared" si="1"/>
+        <v>2156</v>
+      </c>
+      <c r="R13" s="52">
+        <f t="shared" si="1"/>
+        <v>1773</v>
+      </c>
+      <c r="S13" s="52">
+        <f t="shared" si="1"/>
+        <v>1155</v>
+      </c>
+      <c r="T13" s="53">
+        <v>0</v>
+      </c>
+      <c r="U13" s="52">
+        <v>6</v>
+      </c>
+      <c r="V13" s="52">
+        <v>3</v>
+      </c>
+      <c r="W13" s="52">
+        <v>4</v>
+      </c>
+      <c r="X13" s="53">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="53">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="53">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="53">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="52">
+        <v>1102</v>
+      </c>
+      <c r="AE13" s="52">
+        <v>680</v>
+      </c>
+      <c r="AF13" s="52">
+        <v>813</v>
+      </c>
+      <c r="AG13" s="52">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="52">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="52">
+        <v>0</v>
+      </c>
+      <c r="AJ13" s="52">
+        <v>0</v>
+      </c>
+      <c r="AK13" s="52">
+        <v>0</v>
+      </c>
+      <c r="AL13" s="52">
+        <v>20</v>
+      </c>
+      <c r="AM13" s="52">
+        <v>24</v>
+      </c>
+      <c r="AN13" s="52">
+        <v>17</v>
+      </c>
+      <c r="AO13" s="52">
         <v>15</v>
       </c>
-      <c r="C13" s="2">
-[...4 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AP13" s="52">
+        <v>3</v>
+      </c>
+      <c r="AQ13" s="52">
+        <v>19</v>
+      </c>
+      <c r="AR13" s="52">
+        <v>67</v>
+      </c>
+      <c r="AS13" s="52">
+        <v>15</v>
+      </c>
+      <c r="AT13" s="52">
+        <v>1</v>
+      </c>
+      <c r="AU13" s="52">
+        <v>753</v>
+      </c>
+      <c r="AV13" s="52">
+        <v>957</v>
+      </c>
+      <c r="AW13" s="52">
+        <v>763</v>
+      </c>
+      <c r="AX13" s="52">
+        <v>447</v>
+      </c>
+      <c r="AY13" s="52">
+        <v>56</v>
+      </c>
+      <c r="AZ13" s="52">
+        <v>672</v>
+      </c>
+      <c r="BA13" s="52">
+        <v>2006</v>
+      </c>
+      <c r="BB13" s="52">
+        <v>717</v>
+      </c>
+      <c r="BC13" s="52">
+        <v>20</v>
+      </c>
+      <c r="BD13" s="52">
+        <v>0</v>
+      </c>
+      <c r="BE13" s="52">
+        <v>0</v>
+      </c>
+      <c r="BF13" s="52">
+        <v>0</v>
+      </c>
+      <c r="BG13" s="52">
+        <v>0</v>
+      </c>
+      <c r="BH13" s="52">
+        <v>0</v>
+      </c>
+      <c r="BI13" s="52">
+        <v>0</v>
+      </c>
+      <c r="BJ13" s="52">
+        <v>0</v>
+      </c>
+      <c r="BK13" s="52">
+        <v>0</v>
+      </c>
+      <c r="BL13" s="52">
+        <v>0</v>
+      </c>
+      <c r="BM13" s="52">
+        <v>0</v>
+      </c>
+      <c r="BN13" s="52">
+        <v>0</v>
+      </c>
+      <c r="BO13" s="52">
+        <v>0</v>
+      </c>
+      <c r="BP13" s="52">
+        <v>0</v>
+      </c>
+      <c r="BQ13" s="52">
+        <v>0</v>
+      </c>
+      <c r="BR13" s="52">
+        <v>0</v>
+      </c>
+      <c r="BS13" s="52">
+        <v>0</v>
+      </c>
+      <c r="BT13" s="52">
+        <v>0</v>
+      </c>
+      <c r="BU13" s="52">
+        <v>0</v>
+      </c>
+      <c r="BV13" s="52">
+        <v>21</v>
+      </c>
+      <c r="BW13" s="52">
+        <v>1</v>
+      </c>
+      <c r="BX13" s="52">
+        <v>12</v>
+      </c>
+      <c r="BY13" s="52">
+        <v>6</v>
+      </c>
+      <c r="BZ13" s="52">
+        <v>8</v>
+      </c>
+      <c r="CA13" s="52">
+        <v>10</v>
+      </c>
+      <c r="CB13" s="55">
+        <v>1</v>
+      </c>
+      <c r="CC13" s="52">
+        <v>15</v>
+      </c>
+      <c r="CD13" s="52">
+        <v>12</v>
+      </c>
+      <c r="CE13" s="52">
+        <v>683</v>
+      </c>
+      <c r="CF13" s="52">
+        <v>300</v>
+      </c>
+      <c r="CG13" s="52">
+        <v>1422</v>
+      </c>
+      <c r="CH13" s="52">
+        <v>1180</v>
+      </c>
+      <c r="CI13" s="53">
+        <v>455</v>
+      </c>
+      <c r="CJ13" s="53">
+        <v>310</v>
+      </c>
+      <c r="CK13" s="52">
+        <v>80</v>
+      </c>
+      <c r="CL13" s="52">
+        <v>1056</v>
+      </c>
+      <c r="CM13" s="52">
+        <v>675</v>
+      </c>
+      <c r="CN13" s="52">
+        <v>0</v>
+      </c>
+      <c r="CO13" s="52">
+        <v>2</v>
+      </c>
+      <c r="CP13" s="52">
+        <v>3</v>
+      </c>
+      <c r="CQ13" s="52">
+        <v>0</v>
+      </c>
+      <c r="CR13" s="53">
+        <v>0</v>
+      </c>
+      <c r="CS13" s="53">
         <v>9</v>
       </c>
-      <c r="E13" s="2">
-[...8 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="CT13" s="52">
         <v>9</v>
       </c>
-      <c r="H13" s="2">
-[...32 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="CU13" s="52">
+        <v>0</v>
+      </c>
+      <c r="CV13" s="52">
+        <v>23</v>
+      </c>
+      <c r="CW13" s="52">
+        <v>0</v>
+      </c>
+      <c r="CX13" s="52">
+        <v>7</v>
+      </c>
+      <c r="CY13" s="52">
+        <v>24</v>
+      </c>
+      <c r="CZ13" s="52">
+        <v>0</v>
+      </c>
+      <c r="DA13" s="52">
+        <v>0</v>
+      </c>
+      <c r="DB13" s="52">
         <v>181</v>
       </c>
-      <c r="Q13" s="2">
-[...279 lines deleted...]
-        <v>0</v>
+      <c r="DC13" s="52">
+        <v>70</v>
+      </c>
+      <c r="DD13" s="52">
+        <v>0</v>
+      </c>
+      <c r="DE13" s="52">
+        <v>460</v>
       </c>
     </row>
     <row r="14" spans="1:127" ht="18" customHeight="1">
-      <c r="A14" s="14" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="A14" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="52">
+        <f t="shared" si="0"/>
+        <v>61</v>
+      </c>
+      <c r="C14" s="52">
+        <f t="shared" si="0"/>
+        <v>10</v>
+      </c>
+      <c r="D14" s="52">
+        <f t="shared" si="0"/>
+        <v>3</v>
+      </c>
+      <c r="E14" s="52">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F14" s="52">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G14" s="52">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H14" s="52">
+        <f t="shared" si="0"/>
+        <v>8</v>
+      </c>
+      <c r="I14" s="52">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J14" s="52">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K14" s="52">
+        <f t="shared" si="1"/>
+        <v>6504</v>
+      </c>
+      <c r="L14" s="52">
+        <f t="shared" si="1"/>
+        <v>684</v>
+      </c>
+      <c r="M14" s="52">
+        <f t="shared" si="1"/>
         <v>41</v>
       </c>
-      <c r="C14" s="2">
-        <f t="shared" si="0"/>
+      <c r="N14" s="52">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="O14" s="52">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="P14" s="52">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="Q14" s="52">
+        <f t="shared" si="1"/>
+        <v>156</v>
+      </c>
+      <c r="R14" s="52">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="S14" s="52">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="T14" s="53">
+        <v>0</v>
+      </c>
+      <c r="U14" s="52">
+        <v>2</v>
+      </c>
+      <c r="V14" s="53">
+        <v>0</v>
+      </c>
+      <c r="W14" s="53">
+        <v>0</v>
+      </c>
+      <c r="X14" s="53">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="53">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="53">
+        <v>0</v>
+      </c>
+      <c r="AC14" s="53">
+        <v>0</v>
+      </c>
+      <c r="AD14" s="52">
+        <v>495</v>
+      </c>
+      <c r="AE14" s="52">
+        <v>0</v>
+      </c>
+      <c r="AF14" s="52">
+        <v>0</v>
+      </c>
+      <c r="AG14" s="52">
+        <v>0</v>
+      </c>
+      <c r="AH14" s="52">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="52">
+        <v>0</v>
+      </c>
+      <c r="AJ14" s="52">
+        <v>0</v>
+      </c>
+      <c r="AK14" s="52">
+        <v>0</v>
+      </c>
+      <c r="AL14" s="52">
+        <v>38</v>
+      </c>
+      <c r="AM14" s="52">
+        <v>2</v>
+      </c>
+      <c r="AN14" s="52">
+        <v>0</v>
+      </c>
+      <c r="AO14" s="52">
+        <v>0</v>
+      </c>
+      <c r="AP14" s="52">
+        <v>0</v>
+      </c>
+      <c r="AQ14" s="52">
+        <v>0</v>
+      </c>
+      <c r="AR14" s="52">
+        <v>8</v>
+      </c>
+      <c r="AS14" s="52">
+        <v>0</v>
+      </c>
+      <c r="AT14" s="52">
+        <v>0</v>
+      </c>
+      <c r="AU14" s="52">
+        <v>4694</v>
+      </c>
+      <c r="AV14" s="52">
         <v>33</v>
       </c>
-      <c r="D14" s="2">
-[...66 lines deleted...]
-      <c r="U14" s="2">
+      <c r="AW14" s="52">
+        <v>0</v>
+      </c>
+      <c r="AX14" s="52">
+        <v>0</v>
+      </c>
+      <c r="AY14" s="52">
+        <v>0</v>
+      </c>
+      <c r="AZ14" s="52">
+        <v>0</v>
+      </c>
+      <c r="BA14" s="52">
+        <v>156</v>
+      </c>
+      <c r="BB14" s="52">
+        <v>0</v>
+      </c>
+      <c r="BC14" s="52">
+        <v>0</v>
+      </c>
+      <c r="BD14" s="52">
+        <v>0</v>
+      </c>
+      <c r="BE14" s="52">
+        <v>0</v>
+      </c>
+      <c r="BF14" s="52">
+        <v>0</v>
+      </c>
+      <c r="BG14" s="52">
+        <v>0</v>
+      </c>
+      <c r="BH14" s="52">
+        <v>0</v>
+      </c>
+      <c r="BI14" s="52">
+        <v>0</v>
+      </c>
+      <c r="BJ14" s="52">
+        <v>0</v>
+      </c>
+      <c r="BK14" s="52">
+        <v>0</v>
+      </c>
+      <c r="BL14" s="52">
+        <v>0</v>
+      </c>
+      <c r="BM14" s="52">
+        <v>0</v>
+      </c>
+      <c r="BN14" s="52">
+        <v>0</v>
+      </c>
+      <c r="BO14" s="52">
+        <v>0</v>
+      </c>
+      <c r="BP14" s="52">
+        <v>0</v>
+      </c>
+      <c r="BQ14" s="52">
+        <v>0</v>
+      </c>
+      <c r="BR14" s="52">
+        <v>0</v>
+      </c>
+      <c r="BS14" s="52">
+        <v>0</v>
+      </c>
+      <c r="BT14" s="52">
+        <v>0</v>
+      </c>
+      <c r="BU14" s="52">
+        <v>0</v>
+      </c>
+      <c r="BV14" s="52">
+        <v>18</v>
+      </c>
+      <c r="BW14" s="52">
         <v>6</v>
       </c>
-      <c r="V14" s="2">
+      <c r="BX14" s="52">
         <v>3</v>
       </c>
-      <c r="W14" s="2">
-[...258 lines deleted...]
-        <v>460</v>
+      <c r="BY14" s="52">
+        <v>0</v>
+      </c>
+      <c r="BZ14" s="52">
+        <v>0</v>
+      </c>
+      <c r="CA14" s="52">
+        <v>0</v>
+      </c>
+      <c r="CB14" s="52">
+        <v>0</v>
+      </c>
+      <c r="CC14" s="52">
+        <v>0</v>
+      </c>
+      <c r="CD14" s="52">
+        <v>0</v>
+      </c>
+      <c r="CE14" s="52">
+        <v>1757</v>
+      </c>
+      <c r="CF14" s="52">
+        <v>156</v>
+      </c>
+      <c r="CG14" s="52">
+        <v>41</v>
+      </c>
+      <c r="CH14" s="52">
+        <v>0</v>
+      </c>
+      <c r="CI14" s="52">
+        <v>0</v>
+      </c>
+      <c r="CJ14" s="52">
+        <v>0</v>
+      </c>
+      <c r="CK14" s="52">
+        <v>0</v>
+      </c>
+      <c r="CL14" s="52">
+        <v>0</v>
+      </c>
+      <c r="CM14" s="52">
+        <v>0</v>
+      </c>
+      <c r="CN14" s="52">
+        <v>5</v>
+      </c>
+      <c r="CO14" s="52">
+        <v>0</v>
+      </c>
+      <c r="CP14" s="52">
+        <v>0</v>
+      </c>
+      <c r="CQ14" s="52">
+        <v>0</v>
+      </c>
+      <c r="CR14" s="52">
+        <v>0</v>
+      </c>
+      <c r="CS14" s="52">
+        <v>0</v>
+      </c>
+      <c r="CT14" s="52">
+        <v>0</v>
+      </c>
+      <c r="CU14" s="52">
+        <v>0</v>
+      </c>
+      <c r="CV14" s="52">
+        <v>0</v>
+      </c>
+      <c r="CW14" s="52">
+        <v>53</v>
+      </c>
+      <c r="CX14" s="52">
+        <v>0</v>
+      </c>
+      <c r="CY14" s="52">
+        <v>0</v>
+      </c>
+      <c r="CZ14" s="52">
+        <v>0</v>
+      </c>
+      <c r="DA14" s="52">
+        <v>0</v>
+      </c>
+      <c r="DB14" s="52">
+        <v>0</v>
+      </c>
+      <c r="DC14" s="52">
+        <v>0</v>
+      </c>
+      <c r="DD14" s="52">
+        <v>0</v>
+      </c>
+      <c r="DE14" s="52">
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:127" ht="18" customHeight="1">
-      <c r="A15" s="14" t="s">
-[...11 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="A15" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="52">
+        <f t="shared" si="0"/>
+        <v>42</v>
+      </c>
+      <c r="C15" s="52">
+        <f t="shared" si="0"/>
+        <v>39</v>
+      </c>
+      <c r="D15" s="52">
+        <f t="shared" si="0"/>
+        <v>39</v>
+      </c>
+      <c r="E15" s="52">
+        <f t="shared" si="0"/>
+        <v>33</v>
+      </c>
+      <c r="F15" s="52">
+        <f t="shared" si="0"/>
+        <v>25</v>
+      </c>
+      <c r="G15" s="52">
+        <f t="shared" si="0"/>
+        <v>73</v>
+      </c>
+      <c r="H15" s="52">
+        <f t="shared" si="0"/>
+        <v>69</v>
+      </c>
+      <c r="I15" s="52">
+        <f t="shared" si="0"/>
+        <v>14</v>
+      </c>
+      <c r="J15" s="52">
+        <f t="shared" si="0"/>
+        <v>36</v>
+      </c>
+      <c r="K15" s="52">
+        <f t="shared" si="1"/>
+        <v>834</v>
+      </c>
+      <c r="L15" s="52">
+        <f t="shared" si="1"/>
+        <v>1444</v>
+      </c>
+      <c r="M15" s="52">
+        <f t="shared" si="1"/>
+        <v>1716</v>
+      </c>
+      <c r="N15" s="52">
+        <f t="shared" si="1"/>
+        <v>1478</v>
+      </c>
+      <c r="O15" s="52">
+        <f t="shared" si="1"/>
+        <v>1349</v>
+      </c>
+      <c r="P15" s="52">
+        <f t="shared" si="1"/>
+        <v>2028</v>
+      </c>
+      <c r="Q15" s="52">
+        <f t="shared" si="1"/>
+        <v>2319</v>
+      </c>
+      <c r="R15" s="52">
+        <f t="shared" si="1"/>
+        <v>1394</v>
+      </c>
+      <c r="S15" s="52">
+        <f t="shared" si="1"/>
+        <v>1286</v>
+      </c>
+      <c r="T15" s="53">
+        <v>0</v>
+      </c>
+      <c r="U15" s="53">
+        <v>0</v>
+      </c>
+      <c r="V15" s="53">
+        <v>0</v>
+      </c>
+      <c r="W15" s="53">
+        <v>0</v>
+      </c>
+      <c r="X15" s="53">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="53">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="53">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="53">
+        <v>0</v>
+      </c>
+      <c r="AD15" s="53">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="53">
+        <v>0</v>
+      </c>
+      <c r="AF15" s="53">
+        <v>0</v>
+      </c>
+      <c r="AG15" s="53">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="53">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="53">
+        <v>0</v>
+      </c>
+      <c r="AJ15" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK15" s="53">
+        <v>0</v>
+      </c>
+      <c r="AL15" s="52">
+        <v>41</v>
+      </c>
+      <c r="AM15" s="52">
+        <v>8</v>
+      </c>
+      <c r="AN15" s="52">
+        <v>27</v>
+      </c>
+      <c r="AO15" s="52">
+        <v>29</v>
+      </c>
+      <c r="AP15" s="52">
+        <v>19</v>
+      </c>
+      <c r="AQ15" s="52">
+        <v>18</v>
+      </c>
+      <c r="AR15" s="52">
+        <v>37</v>
+      </c>
+      <c r="AS15" s="52">
+        <v>14</v>
+      </c>
+      <c r="AT15" s="52">
+        <v>24</v>
+      </c>
+      <c r="AU15" s="52">
+        <v>654</v>
+      </c>
+      <c r="AV15" s="52">
+        <v>363</v>
+      </c>
+      <c r="AW15" s="52">
+        <v>1186</v>
+      </c>
+      <c r="AX15" s="52">
+        <v>1315</v>
+      </c>
+      <c r="AY15" s="52">
+        <v>765</v>
+      </c>
+      <c r="AZ15" s="52">
+        <v>779</v>
+      </c>
+      <c r="BA15" s="52">
+        <v>1411</v>
+      </c>
+      <c r="BB15" s="52">
+        <v>1394</v>
+      </c>
+      <c r="BC15" s="52">
+        <v>936</v>
+      </c>
+      <c r="BD15" s="52">
+        <v>0</v>
+      </c>
+      <c r="BE15" s="52">
+        <v>0</v>
+      </c>
+      <c r="BF15" s="52">
+        <v>0</v>
+      </c>
+      <c r="BG15" s="52">
+        <v>0</v>
+      </c>
+      <c r="BH15" s="52">
+        <v>0</v>
+      </c>
+      <c r="BI15" s="52">
+        <v>0</v>
+      </c>
+      <c r="BJ15" s="52">
+        <v>0</v>
+      </c>
+      <c r="BK15" s="52">
+        <v>0</v>
+      </c>
+      <c r="BL15" s="52">
+        <v>0</v>
+      </c>
+      <c r="BM15" s="52">
+        <v>0</v>
+      </c>
+      <c r="BN15" s="52">
+        <v>0</v>
+      </c>
+      <c r="BO15" s="52">
+        <v>0</v>
+      </c>
+      <c r="BP15" s="52">
+        <v>0</v>
+      </c>
+      <c r="BQ15" s="52">
+        <v>0</v>
+      </c>
+      <c r="BR15" s="52">
+        <v>0</v>
+      </c>
+      <c r="BS15" s="52">
+        <v>0</v>
+      </c>
+      <c r="BT15" s="52">
+        <v>0</v>
+      </c>
+      <c r="BU15" s="52">
+        <v>0</v>
+      </c>
+      <c r="BV15" s="52">
+        <v>1</v>
+      </c>
+      <c r="BW15" s="52">
+        <v>11</v>
+      </c>
+      <c r="BX15" s="52">
+        <v>9</v>
+      </c>
+      <c r="BY15" s="52">
+        <v>4</v>
+      </c>
+      <c r="BZ15" s="52">
+        <v>6</v>
+      </c>
+      <c r="CA15" s="52">
+        <v>55</v>
+      </c>
+      <c r="CB15" s="55">
+        <v>31</v>
+      </c>
+      <c r="CC15" s="52">
+        <v>0</v>
+      </c>
+      <c r="CD15" s="52">
+        <v>12</v>
+      </c>
+      <c r="CE15" s="52">
+        <v>180</v>
+      </c>
+      <c r="CF15" s="52">
+        <v>441</v>
+      </c>
+      <c r="CG15" s="52">
+        <v>360</v>
+      </c>
+      <c r="CH15" s="52">
+        <v>163</v>
+      </c>
+      <c r="CI15" s="53">
+        <v>584</v>
+      </c>
+      <c r="CJ15" s="53">
+        <v>1249</v>
+      </c>
+      <c r="CK15" s="52">
+        <v>764</v>
+      </c>
+      <c r="CL15" s="52">
+        <v>0</v>
+      </c>
+      <c r="CM15" s="52">
+        <v>350</v>
+      </c>
+      <c r="CN15" s="52">
+        <v>0</v>
+      </c>
+      <c r="CO15" s="52">
+        <v>20</v>
+      </c>
+      <c r="CP15" s="52">
         <v>3</v>
       </c>
-      <c r="E15" s="2">
-[...326 lines deleted...]
-      <c r="DE15" s="2">
+      <c r="CQ15" s="52">
+        <v>0</v>
+      </c>
+      <c r="CR15" s="52">
+        <v>0</v>
+      </c>
+      <c r="CS15" s="52">
+        <v>0</v>
+      </c>
+      <c r="CT15" s="52">
+        <v>1</v>
+      </c>
+      <c r="CU15" s="52">
+        <v>0</v>
+      </c>
+      <c r="CV15" s="52">
+        <v>0</v>
+      </c>
+      <c r="CW15" s="52">
+        <v>0</v>
+      </c>
+      <c r="CX15" s="52">
+        <v>640</v>
+      </c>
+      <c r="CY15" s="52">
+        <v>170</v>
+      </c>
+      <c r="CZ15" s="52">
+        <v>0</v>
+      </c>
+      <c r="DA15" s="52">
+        <v>0</v>
+      </c>
+      <c r="DB15" s="52">
+        <v>0</v>
+      </c>
+      <c r="DC15" s="52">
+        <v>144</v>
+      </c>
+      <c r="DD15" s="52">
+        <v>0</v>
+      </c>
+      <c r="DE15" s="52">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:127" ht="18" customHeight="1">
-      <c r="A16" s="14" t="s">
+      <c r="A16" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="52">
+        <f t="shared" si="0"/>
+        <v>42</v>
+      </c>
+      <c r="C16" s="52">
+        <f t="shared" si="0"/>
+        <v>43</v>
+      </c>
+      <c r="D16" s="52">
+        <f t="shared" si="0"/>
+        <v>36</v>
+      </c>
+      <c r="E16" s="52">
+        <f t="shared" si="0"/>
+        <v>51</v>
+      </c>
+      <c r="F16" s="52">
+        <f t="shared" si="0"/>
         <v>14</v>
       </c>
-      <c r="B16" s="2">
-[...16 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="G16" s="52">
+        <f t="shared" si="0"/>
+        <v>31</v>
+      </c>
+      <c r="H16" s="52">
+        <f t="shared" si="0"/>
+        <v>29</v>
+      </c>
+      <c r="I16" s="52">
+        <f t="shared" si="0"/>
+        <v>34</v>
+      </c>
+      <c r="J16" s="52">
+        <f t="shared" si="0"/>
+        <v>60</v>
+      </c>
+      <c r="K16" s="52">
+        <f t="shared" si="1"/>
+        <v>1689</v>
+      </c>
+      <c r="L16" s="52">
+        <f t="shared" si="1"/>
+        <v>921</v>
+      </c>
+      <c r="M16" s="52">
+        <f t="shared" si="1"/>
+        <v>877</v>
+      </c>
+      <c r="N16" s="52">
+        <f t="shared" si="1"/>
+        <v>1275</v>
+      </c>
+      <c r="O16" s="52">
+        <f t="shared" si="1"/>
+        <v>805</v>
+      </c>
+      <c r="P16" s="52">
+        <f t="shared" si="1"/>
+        <v>875</v>
+      </c>
+      <c r="Q16" s="52">
+        <f t="shared" si="1"/>
+        <v>933</v>
+      </c>
+      <c r="R16" s="52">
+        <f t="shared" si="1"/>
+        <v>1598</v>
+      </c>
+      <c r="S16" s="52">
+        <f t="shared" si="1"/>
+        <v>2161</v>
+      </c>
+      <c r="T16" s="53">
+        <v>0</v>
+      </c>
+      <c r="U16" s="53">
+        <v>0</v>
+      </c>
+      <c r="V16" s="53">
+        <v>0</v>
+      </c>
+      <c r="W16" s="53">
+        <v>0</v>
+      </c>
+      <c r="X16" s="53">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="53">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="53">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="53">
+        <v>0</v>
+      </c>
+      <c r="AD16" s="53">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="53">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="53">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="53">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="53">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="53">
+        <v>0</v>
+      </c>
+      <c r="AJ16" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="53">
+        <v>0</v>
+      </c>
+      <c r="AL16" s="52">
+        <v>22</v>
+      </c>
+      <c r="AM16" s="52">
+        <v>41</v>
+      </c>
+      <c r="AN16" s="52">
+        <v>34</v>
+      </c>
+      <c r="AO16" s="52">
+        <v>49</v>
+      </c>
+      <c r="AP16" s="52">
+        <v>1</v>
+      </c>
+      <c r="AQ16" s="52">
+        <v>19</v>
+      </c>
+      <c r="AR16" s="52">
+        <v>17</v>
+      </c>
+      <c r="AS16" s="52">
+        <v>29</v>
+      </c>
+      <c r="AT16" s="52">
+        <v>24</v>
+      </c>
+      <c r="AU16" s="52">
+        <v>510</v>
+      </c>
+      <c r="AV16" s="52">
+        <v>839</v>
+      </c>
+      <c r="AW16" s="52">
+        <v>795</v>
+      </c>
+      <c r="AX16" s="52">
+        <v>1191</v>
+      </c>
+      <c r="AY16" s="52">
+        <v>16</v>
+      </c>
+      <c r="AZ16" s="52">
+        <v>378</v>
+      </c>
+      <c r="BA16" s="52">
+        <v>445</v>
+      </c>
+      <c r="BB16" s="52">
+        <v>1187</v>
+      </c>
+      <c r="BC16" s="52">
+        <v>706</v>
+      </c>
+      <c r="BD16" s="52">
+        <v>0</v>
+      </c>
+      <c r="BE16" s="52">
+        <v>0</v>
+      </c>
+      <c r="BF16" s="52">
+        <v>0</v>
+      </c>
+      <c r="BG16" s="52">
+        <v>0</v>
+      </c>
+      <c r="BH16" s="52">
+        <v>0</v>
+      </c>
+      <c r="BI16" s="52">
+        <v>0</v>
+      </c>
+      <c r="BJ16" s="52">
+        <v>0</v>
+      </c>
+      <c r="BK16" s="52">
+        <v>0</v>
+      </c>
+      <c r="BL16" s="52">
+        <v>0</v>
+      </c>
+      <c r="BM16" s="52">
+        <v>0</v>
+      </c>
+      <c r="BN16" s="52">
+        <v>0</v>
+      </c>
+      <c r="BO16" s="52">
+        <v>0</v>
+      </c>
+      <c r="BP16" s="52">
+        <v>0</v>
+      </c>
+      <c r="BQ16" s="52">
+        <v>0</v>
+      </c>
+      <c r="BR16" s="52">
+        <v>0</v>
+      </c>
+      <c r="BS16" s="52">
+        <v>0</v>
+      </c>
+      <c r="BT16" s="52">
+        <v>0</v>
+      </c>
+      <c r="BU16" s="52">
+        <v>0</v>
+      </c>
+      <c r="BV16" s="52">
+        <v>20</v>
+      </c>
+      <c r="BW16" s="52">
+        <v>2</v>
+      </c>
+      <c r="BX16" s="52">
+        <v>2</v>
+      </c>
+      <c r="BY16" s="52">
+        <v>2</v>
+      </c>
+      <c r="BZ16" s="52">
+        <v>13</v>
+      </c>
+      <c r="CA16" s="52">
+        <v>12</v>
+      </c>
+      <c r="CB16" s="52">
+        <v>11</v>
+      </c>
+      <c r="CC16" s="52">
+        <v>5</v>
+      </c>
+      <c r="CD16" s="52">
         <v>25</v>
       </c>
-      <c r="G16" s="2">
-[...213 lines deleted...]
-      <c r="BV16" s="2">
+      <c r="CE16" s="52">
+        <v>1179</v>
+      </c>
+      <c r="CF16" s="52">
+        <v>82</v>
+      </c>
+      <c r="CG16" s="52">
+        <v>82</v>
+      </c>
+      <c r="CH16" s="52">
+        <v>84</v>
+      </c>
+      <c r="CI16" s="53">
+        <v>789</v>
+      </c>
+      <c r="CJ16" s="53">
+        <v>497</v>
+      </c>
+      <c r="CK16" s="52">
+        <v>400</v>
+      </c>
+      <c r="CL16" s="52">
+        <v>411</v>
+      </c>
+      <c r="CM16" s="52">
+        <v>1225</v>
+      </c>
+      <c r="CN16" s="52">
+        <v>0</v>
+      </c>
+      <c r="CO16" s="52">
+        <v>0</v>
+      </c>
+      <c r="CP16" s="52">
+        <v>0</v>
+      </c>
+      <c r="CQ16" s="52">
+        <v>0</v>
+      </c>
+      <c r="CR16" s="52">
+        <v>0</v>
+      </c>
+      <c r="CS16" s="52">
+        <v>0</v>
+      </c>
+      <c r="CT16" s="52">
         <v>1</v>
       </c>
-      <c r="BW16" s="2">
+      <c r="CU16" s="52">
+        <v>0</v>
+      </c>
+      <c r="CV16" s="52">
         <v>11</v>
       </c>
-      <c r="BX16" s="2">
-[...99 lines deleted...]
-        <v>0</v>
+      <c r="CW16" s="52">
+        <v>0</v>
+      </c>
+      <c r="CX16" s="52">
+        <v>0</v>
+      </c>
+      <c r="CY16" s="52">
+        <v>0</v>
+      </c>
+      <c r="CZ16" s="52">
+        <v>0</v>
+      </c>
+      <c r="DA16" s="52">
+        <v>0</v>
+      </c>
+      <c r="DB16" s="52">
+        <v>0</v>
+      </c>
+      <c r="DC16" s="52">
+        <v>88</v>
+      </c>
+      <c r="DD16" s="52">
+        <v>0</v>
+      </c>
+      <c r="DE16" s="52">
+        <v>230</v>
       </c>
     </row>
     <row r="17" spans="1:132" ht="18" customHeight="1">
-      <c r="A17" s="13" t="s">
-[...11 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="A17" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="52">
+        <f t="shared" si="0"/>
+        <v>67</v>
+      </c>
+      <c r="C17" s="52">
+        <f t="shared" si="0"/>
+        <v>167</v>
+      </c>
+      <c r="D17" s="52">
+        <f t="shared" si="0"/>
+        <v>93</v>
+      </c>
+      <c r="E17" s="52">
+        <f t="shared" si="0"/>
+        <v>56</v>
+      </c>
+      <c r="F17" s="52">
+        <f t="shared" si="0"/>
+        <v>26</v>
+      </c>
+      <c r="G17" s="52">
+        <f t="shared" si="0"/>
+        <v>63</v>
+      </c>
+      <c r="H17" s="52">
+        <f t="shared" si="0"/>
+        <v>33</v>
+      </c>
+      <c r="I17" s="52">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J17" s="52">
+        <f t="shared" si="0"/>
+        <v>45</v>
+      </c>
+      <c r="K17" s="52">
+        <f t="shared" si="1"/>
+        <v>5542</v>
+      </c>
+      <c r="L17" s="52">
+        <f t="shared" si="1"/>
+        <v>4923</v>
+      </c>
+      <c r="M17" s="52">
+        <f t="shared" si="1"/>
+        <v>3673</v>
+      </c>
+      <c r="N17" s="52">
+        <f t="shared" si="1"/>
+        <v>3126</v>
+      </c>
+      <c r="O17" s="52">
+        <f t="shared" si="1"/>
+        <v>630</v>
+      </c>
+      <c r="P17" s="52">
+        <f t="shared" si="1"/>
+        <v>3215</v>
+      </c>
+      <c r="Q17" s="52">
+        <f t="shared" si="1"/>
+        <v>2762</v>
+      </c>
+      <c r="R17" s="52">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="S17" s="52">
+        <f t="shared" si="1"/>
+        <v>5748</v>
+      </c>
+      <c r="T17" s="52">
+        <v>1</v>
+      </c>
+      <c r="U17" s="52">
+        <v>5</v>
+      </c>
+      <c r="V17" s="52">
+        <v>7</v>
+      </c>
+      <c r="W17" s="53">
+        <v>0</v>
+      </c>
+      <c r="X17" s="53">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="52">
+        <v>8</v>
+      </c>
+      <c r="AA17" s="52">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="52">
+        <v>11</v>
+      </c>
+      <c r="AC17" s="52">
+        <v>180</v>
+      </c>
+      <c r="AD17" s="52">
+        <v>596</v>
+      </c>
+      <c r="AE17" s="52">
+        <v>1120</v>
+      </c>
+      <c r="AF17" s="52">
+        <v>0</v>
+      </c>
+      <c r="AG17" s="52">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="52">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="52">
+        <v>1559</v>
+      </c>
+      <c r="AJ17" s="52">
+        <v>0</v>
+      </c>
+      <c r="AK17" s="52">
+        <v>3449</v>
+      </c>
+      <c r="AL17" s="52">
+        <v>33</v>
+      </c>
+      <c r="AM17" s="52">
+        <v>128</v>
+      </c>
+      <c r="AN17" s="52">
+        <v>27</v>
+      </c>
+      <c r="AO17" s="52">
+        <v>40</v>
+      </c>
+      <c r="AP17" s="52">
+        <v>6</v>
+      </c>
+      <c r="AQ17" s="52">
+        <v>18</v>
+      </c>
+      <c r="AR17" s="52">
+        <v>16</v>
+      </c>
+      <c r="AS17" s="52">
+        <v>0</v>
+      </c>
+      <c r="AT17" s="52">
+        <v>11</v>
+      </c>
+      <c r="AU17" s="52">
+        <v>3385</v>
+      </c>
+      <c r="AV17" s="52">
+        <v>2908</v>
+      </c>
+      <c r="AW17" s="52">
+        <v>854</v>
+      </c>
+      <c r="AX17" s="52">
+        <v>2504</v>
+      </c>
+      <c r="AY17" s="52">
+        <v>37</v>
+      </c>
+      <c r="AZ17" s="52">
+        <v>489</v>
+      </c>
+      <c r="BA17" s="52">
+        <v>717</v>
+      </c>
+      <c r="BB17" s="52">
+        <v>0</v>
+      </c>
+      <c r="BC17" s="52">
+        <v>575</v>
+      </c>
+      <c r="BD17" s="52">
+        <v>0</v>
+      </c>
+      <c r="BE17" s="52">
+        <v>0</v>
+      </c>
+      <c r="BF17" s="52">
+        <v>0</v>
+      </c>
+      <c r="BG17" s="52">
+        <v>0</v>
+      </c>
+      <c r="BH17" s="52">
+        <v>0</v>
+      </c>
+      <c r="BI17" s="52">
+        <v>0</v>
+      </c>
+      <c r="BJ17" s="52">
+        <v>0</v>
+      </c>
+      <c r="BK17" s="52">
+        <v>0</v>
+      </c>
+      <c r="BL17" s="52">
+        <v>0</v>
+      </c>
+      <c r="BM17" s="52">
+        <v>0</v>
+      </c>
+      <c r="BN17" s="52">
+        <v>0</v>
+      </c>
+      <c r="BO17" s="52">
+        <v>0</v>
+      </c>
+      <c r="BP17" s="52">
+        <v>0</v>
+      </c>
+      <c r="BQ17" s="52">
+        <v>0</v>
+      </c>
+      <c r="BR17" s="52">
+        <v>0</v>
+      </c>
+      <c r="BS17" s="52">
+        <v>0</v>
+      </c>
+      <c r="BT17" s="52">
+        <v>0</v>
+      </c>
+      <c r="BU17" s="52">
+        <v>0</v>
+      </c>
+      <c r="BV17" s="52">
+        <v>33</v>
+      </c>
+      <c r="BW17" s="52">
+        <v>27</v>
+      </c>
+      <c r="BX17" s="52">
+        <v>23</v>
+      </c>
+      <c r="BY17" s="52">
+        <v>16</v>
+      </c>
+      <c r="BZ17" s="52">
+        <v>20</v>
+      </c>
+      <c r="CA17" s="52">
         <v>36</v>
       </c>
-      <c r="E17" s="2">
-[...327 lines deleted...]
-        <v>230</v>
+      <c r="CB17" s="52">
+        <v>9</v>
+      </c>
+      <c r="CC17" s="52">
+        <v>0</v>
+      </c>
+      <c r="CD17" s="52">
+        <v>23</v>
+      </c>
+      <c r="CE17" s="52">
+        <v>1977</v>
+      </c>
+      <c r="CF17" s="52">
+        <v>1133</v>
+      </c>
+      <c r="CG17" s="52">
+        <v>1066</v>
+      </c>
+      <c r="CH17" s="52">
+        <v>622</v>
+      </c>
+      <c r="CI17" s="53">
+        <v>593</v>
+      </c>
+      <c r="CJ17" s="53">
+        <v>2500</v>
+      </c>
+      <c r="CK17" s="52">
+        <v>486</v>
+      </c>
+      <c r="CL17" s="52">
+        <v>0</v>
+      </c>
+      <c r="CM17" s="52">
+        <v>1724</v>
+      </c>
+      <c r="CN17" s="52">
+        <v>0</v>
+      </c>
+      <c r="CO17" s="52">
+        <v>7</v>
+      </c>
+      <c r="CP17" s="52">
+        <v>36</v>
+      </c>
+      <c r="CQ17" s="52">
+        <v>0</v>
+      </c>
+      <c r="CR17" s="53">
+        <v>0</v>
+      </c>
+      <c r="CS17" s="53">
+        <v>9</v>
+      </c>
+      <c r="CT17" s="52">
+        <v>0</v>
+      </c>
+      <c r="CU17" s="52">
+        <v>0</v>
+      </c>
+      <c r="CV17" s="52">
+        <v>0</v>
+      </c>
+      <c r="CW17" s="52">
+        <v>0</v>
+      </c>
+      <c r="CX17" s="52">
+        <v>286</v>
+      </c>
+      <c r="CY17" s="52">
+        <v>633</v>
+      </c>
+      <c r="CZ17" s="52">
+        <v>0</v>
+      </c>
+      <c r="DA17" s="52">
+        <v>0</v>
+      </c>
+      <c r="DB17" s="52">
+        <v>226</v>
+      </c>
+      <c r="DC17" s="52">
+        <v>0</v>
+      </c>
+      <c r="DD17" s="52">
+        <v>0</v>
+      </c>
+      <c r="DE17" s="52">
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:132" ht="18" customHeight="1">
-      <c r="A18" s="14" t="s">
+      <c r="A18" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="52">
+        <f t="shared" si="0"/>
+        <v>25</v>
+      </c>
+      <c r="C18" s="52">
+        <f t="shared" si="0"/>
+        <v>34</v>
+      </c>
+      <c r="D18" s="52">
+        <f t="shared" si="0"/>
+        <v>30</v>
+      </c>
+      <c r="E18" s="52">
+        <f t="shared" si="0"/>
+        <v>36</v>
+      </c>
+      <c r="F18" s="52">
+        <f t="shared" si="0"/>
+        <v>7</v>
+      </c>
+      <c r="G18" s="52">
+        <f t="shared" si="0"/>
+        <v>55</v>
+      </c>
+      <c r="H18" s="52">
+        <f t="shared" si="0"/>
+        <v>31</v>
+      </c>
+      <c r="I18" s="52">
+        <f t="shared" si="0"/>
+        <v>14</v>
+      </c>
+      <c r="J18" s="52">
+        <f t="shared" si="0"/>
+        <v>91</v>
+      </c>
+      <c r="K18" s="52">
+        <f t="shared" si="1"/>
+        <v>1245</v>
+      </c>
+      <c r="L18" s="52">
+        <f t="shared" si="1"/>
+        <v>791</v>
+      </c>
+      <c r="M18" s="52">
+        <f t="shared" si="1"/>
+        <v>958</v>
+      </c>
+      <c r="N18" s="52">
+        <f t="shared" si="1"/>
+        <v>2764</v>
+      </c>
+      <c r="O18" s="52">
+        <f t="shared" si="1"/>
+        <v>156</v>
+      </c>
+      <c r="P18" s="52">
+        <f t="shared" si="1"/>
+        <v>4394</v>
+      </c>
+      <c r="Q18" s="52">
+        <f t="shared" si="1"/>
+        <v>3944</v>
+      </c>
+      <c r="R18" s="52">
+        <f t="shared" si="1"/>
+        <v>836</v>
+      </c>
+      <c r="S18" s="52">
+        <f t="shared" si="1"/>
+        <v>4230</v>
+      </c>
+      <c r="T18" s="53">
+        <v>0</v>
+      </c>
+      <c r="U18" s="53">
+        <v>0</v>
+      </c>
+      <c r="V18" s="53">
+        <v>0</v>
+      </c>
+      <c r="W18" s="53">
+        <v>0</v>
+      </c>
+      <c r="X18" s="53">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="52">
+        <v>9</v>
+      </c>
+      <c r="Z18" s="52">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="52">
+        <v>14</v>
+      </c>
+      <c r="AB18" s="52">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="52">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="52">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="52">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="52">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="52">
+        <v>0</v>
+      </c>
+      <c r="AH18" s="52">
+        <v>2718</v>
+      </c>
+      <c r="AI18" s="52">
+        <v>0</v>
+      </c>
+      <c r="AJ18" s="52">
+        <v>836</v>
+      </c>
+      <c r="AK18" s="52">
+        <v>0</v>
+      </c>
+      <c r="AL18" s="52">
+        <v>20</v>
+      </c>
+      <c r="AM18" s="52">
+        <v>34</v>
+      </c>
+      <c r="AN18" s="52">
+        <v>18</v>
+      </c>
+      <c r="AO18" s="52">
+        <v>20</v>
+      </c>
+      <c r="AP18" s="52">
+        <v>0</v>
+      </c>
+      <c r="AQ18" s="52">
+        <v>0</v>
+      </c>
+      <c r="AR18" s="52">
+        <v>0</v>
+      </c>
+      <c r="AS18" s="52">
+        <v>0</v>
+      </c>
+      <c r="AT18" s="52">
+        <v>34</v>
+      </c>
+      <c r="AU18" s="52">
+        <v>1111</v>
+      </c>
+      <c r="AV18" s="52">
+        <v>791</v>
+      </c>
+      <c r="AW18" s="52">
+        <v>714</v>
+      </c>
+      <c r="AX18" s="52">
+        <v>1317</v>
+      </c>
+      <c r="AY18" s="52">
+        <v>0</v>
+      </c>
+      <c r="AZ18" s="52">
+        <v>0</v>
+      </c>
+      <c r="BA18" s="52">
+        <v>0</v>
+      </c>
+      <c r="BB18" s="52">
+        <v>0</v>
+      </c>
+      <c r="BC18" s="52">
+        <v>1379</v>
+      </c>
+      <c r="BD18" s="52">
+        <v>5</v>
+      </c>
+      <c r="BE18" s="52">
+        <v>0</v>
+      </c>
+      <c r="BF18" s="52">
+        <v>0</v>
+      </c>
+      <c r="BG18" s="52">
+        <v>0</v>
+      </c>
+      <c r="BH18" s="52">
+        <v>0</v>
+      </c>
+      <c r="BI18" s="52">
+        <v>0</v>
+      </c>
+      <c r="BJ18" s="52">
+        <v>0</v>
+      </c>
+      <c r="BK18" s="52">
+        <v>0</v>
+      </c>
+      <c r="BL18" s="52">
+        <v>0</v>
+      </c>
+      <c r="BM18" s="52">
+        <v>134</v>
+      </c>
+      <c r="BN18" s="52">
+        <v>0</v>
+      </c>
+      <c r="BO18" s="52">
+        <v>0</v>
+      </c>
+      <c r="BP18" s="52">
+        <v>0</v>
+      </c>
+      <c r="BQ18" s="52">
+        <v>0</v>
+      </c>
+      <c r="BR18" s="52">
+        <v>0</v>
+      </c>
+      <c r="BS18" s="52">
+        <v>0</v>
+      </c>
+      <c r="BT18" s="52">
+        <v>0</v>
+      </c>
+      <c r="BU18" s="52">
+        <v>0</v>
+      </c>
+      <c r="BV18" s="52">
+        <v>0</v>
+      </c>
+      <c r="BW18" s="52">
+        <v>0</v>
+      </c>
+      <c r="BX18" s="52">
+        <v>12</v>
+      </c>
+      <c r="BY18" s="52">
         <v>16</v>
       </c>
-      <c r="B18" s="2">
-[...77 lines deleted...]
-      <c r="V18" s="2">
+      <c r="BZ18" s="52">
         <v>7</v>
       </c>
-      <c r="W18" s="3">
-[...8 lines deleted...]
-      <c r="Z18" s="2">
+      <c r="CA18" s="52">
+        <v>46</v>
+      </c>
+      <c r="CB18" s="52">
+        <v>23</v>
+      </c>
+      <c r="CC18" s="52">
+        <v>0</v>
+      </c>
+      <c r="CD18" s="52">
+        <v>57</v>
+      </c>
+      <c r="CE18" s="52">
+        <v>0</v>
+      </c>
+      <c r="CF18" s="52">
+        <v>0</v>
+      </c>
+      <c r="CG18" s="52">
+        <v>244</v>
+      </c>
+      <c r="CH18" s="52">
+        <v>1447</v>
+      </c>
+      <c r="CI18" s="53">
+        <v>156</v>
+      </c>
+      <c r="CJ18" s="53">
+        <v>1676</v>
+      </c>
+      <c r="CK18" s="52">
+        <v>826</v>
+      </c>
+      <c r="CL18" s="52">
+        <v>0</v>
+      </c>
+      <c r="CM18" s="52">
+        <v>2851</v>
+      </c>
+      <c r="CN18" s="52">
+        <v>0</v>
+      </c>
+      <c r="CO18" s="52">
+        <v>0</v>
+      </c>
+      <c r="CP18" s="52">
+        <v>0</v>
+      </c>
+      <c r="CQ18" s="52">
+        <v>0</v>
+      </c>
+      <c r="CR18" s="53">
+        <v>0</v>
+      </c>
+      <c r="CS18" s="53">
+        <v>0</v>
+      </c>
+      <c r="CT18" s="52">
         <v>8</v>
       </c>
-      <c r="AA18" s="2">
-[...245 lines deleted...]
-      <c r="DE18" s="2">
+      <c r="CU18" s="52">
+        <v>0</v>
+      </c>
+      <c r="CV18" s="52">
+        <v>0</v>
+      </c>
+      <c r="CW18" s="52">
+        <v>0</v>
+      </c>
+      <c r="CX18" s="52">
+        <v>0</v>
+      </c>
+      <c r="CY18" s="52">
+        <v>0</v>
+      </c>
+      <c r="CZ18" s="52">
+        <v>0</v>
+      </c>
+      <c r="DA18" s="52">
+        <v>0</v>
+      </c>
+      <c r="DB18" s="52">
+        <v>0</v>
+      </c>
+      <c r="DC18" s="52">
+        <v>3118</v>
+      </c>
+      <c r="DD18" s="52">
+        <v>0</v>
+      </c>
+      <c r="DE18" s="52">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:132" ht="18" customHeight="1">
-      <c r="A19" s="13" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="2">
+      <c r="A19" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="52">
+        <f t="shared" si="0"/>
+        <v>95</v>
+      </c>
+      <c r="C19" s="52">
+        <f t="shared" si="0"/>
+        <v>59</v>
+      </c>
+      <c r="D19" s="52">
+        <f t="shared" si="0"/>
+        <v>18</v>
+      </c>
+      <c r="E19" s="52">
+        <f t="shared" si="0"/>
+        <v>26</v>
+      </c>
+      <c r="F19" s="52">
+        <f t="shared" si="0"/>
+        <v>41</v>
+      </c>
+      <c r="G19" s="52">
+        <f t="shared" si="0"/>
+        <v>18</v>
+      </c>
+      <c r="H19" s="52">
         <f t="shared" si="0"/>
         <v>25</v>
       </c>
-      <c r="C19" s="2">
-[...12 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="I19" s="52">
+        <f t="shared" si="0"/>
+        <v>103</v>
+      </c>
+      <c r="J19" s="52">
+        <f t="shared" si="0"/>
+        <v>97</v>
+      </c>
+      <c r="K19" s="52">
+        <f t="shared" si="1"/>
+        <v>3700</v>
+      </c>
+      <c r="L19" s="52">
+        <f t="shared" si="1"/>
+        <v>2034</v>
+      </c>
+      <c r="M19" s="52">
+        <f t="shared" si="1"/>
+        <v>1443</v>
+      </c>
+      <c r="N19" s="52">
+        <f t="shared" si="1"/>
+        <v>1218</v>
+      </c>
+      <c r="O19" s="52">
+        <f t="shared" si="1"/>
+        <v>2220</v>
+      </c>
+      <c r="P19" s="52">
+        <f t="shared" si="1"/>
+        <v>903</v>
+      </c>
+      <c r="Q19" s="52">
+        <f t="shared" si="1"/>
+        <v>879</v>
+      </c>
+      <c r="R19" s="52">
+        <f t="shared" si="1"/>
+        <v>4152</v>
+      </c>
+      <c r="S19" s="52">
+        <f t="shared" si="1"/>
+        <v>9892</v>
+      </c>
+      <c r="T19" s="53">
+        <v>0</v>
+      </c>
+      <c r="U19" s="53">
+        <v>0</v>
+      </c>
+      <c r="V19" s="53">
+        <v>0</v>
+      </c>
+      <c r="W19" s="53">
+        <v>0</v>
+      </c>
+      <c r="X19" s="53">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="53">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="53">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="53">
+        <v>0</v>
+      </c>
+      <c r="AD19" s="53">
+        <v>0</v>
+      </c>
+      <c r="AE19" s="53">
+        <v>0</v>
+      </c>
+      <c r="AF19" s="53">
+        <v>0</v>
+      </c>
+      <c r="AG19" s="53">
+        <v>0</v>
+      </c>
+      <c r="AH19" s="53">
+        <v>0</v>
+      </c>
+      <c r="AI19" s="53">
+        <v>0</v>
+      </c>
+      <c r="AJ19" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK19" s="53">
+        <v>0</v>
+      </c>
+      <c r="AL19" s="52">
+        <v>83</v>
+      </c>
+      <c r="AM19" s="52">
+        <v>55</v>
+      </c>
+      <c r="AN19" s="52">
+        <v>12</v>
+      </c>
+      <c r="AO19" s="52">
+        <v>22</v>
+      </c>
+      <c r="AP19" s="52">
+        <v>25</v>
+      </c>
+      <c r="AQ19" s="52">
+        <v>5</v>
+      </c>
+      <c r="AR19" s="52">
+        <v>11</v>
+      </c>
+      <c r="AS19" s="52">
+        <v>99</v>
+      </c>
+      <c r="AT19" s="52">
+        <v>1</v>
+      </c>
+      <c r="AU19" s="52">
+        <v>3035</v>
+      </c>
+      <c r="AV19" s="52">
+        <v>1714</v>
+      </c>
+      <c r="AW19" s="52">
+        <v>659</v>
+      </c>
+      <c r="AX19" s="52">
+        <v>868</v>
+      </c>
+      <c r="AY19" s="52">
+        <v>1373</v>
+      </c>
+      <c r="AZ19" s="52">
+        <v>332</v>
+      </c>
+      <c r="BA19" s="52">
+        <v>343</v>
+      </c>
+      <c r="BB19" s="52">
+        <v>3852</v>
+      </c>
+      <c r="BC19" s="52">
+        <v>40</v>
+      </c>
+      <c r="BD19" s="52">
+        <v>5</v>
+      </c>
+      <c r="BE19" s="52">
+        <v>0</v>
+      </c>
+      <c r="BF19" s="52">
+        <v>0</v>
+      </c>
+      <c r="BG19" s="52">
+        <v>0</v>
+      </c>
+      <c r="BH19" s="52">
+        <v>0</v>
+      </c>
+      <c r="BI19" s="52">
+        <v>0</v>
+      </c>
+      <c r="BJ19" s="52">
+        <v>0</v>
+      </c>
+      <c r="BK19" s="52">
+        <v>0</v>
+      </c>
+      <c r="BL19" s="52">
+        <v>0</v>
+      </c>
+      <c r="BM19" s="52">
+        <v>160</v>
+      </c>
+      <c r="BN19" s="52">
+        <v>0</v>
+      </c>
+      <c r="BO19" s="52">
+        <v>0</v>
+      </c>
+      <c r="BP19" s="52">
+        <v>0</v>
+      </c>
+      <c r="BQ19" s="52">
+        <v>0</v>
+      </c>
+      <c r="BR19" s="52">
+        <v>0</v>
+      </c>
+      <c r="BS19" s="52">
+        <v>0</v>
+      </c>
+      <c r="BT19" s="52">
+        <v>0</v>
+      </c>
+      <c r="BU19" s="52">
+        <v>0</v>
+      </c>
+      <c r="BV19" s="52">
         <v>7</v>
       </c>
-      <c r="G19" s="2">
-[...159 lines deleted...]
-      <c r="BD19" s="2">
+      <c r="BW19" s="52">
+        <v>4</v>
+      </c>
+      <c r="BX19" s="52">
         <v>5</v>
       </c>
-      <c r="BE19" s="2">
-[...156 lines deleted...]
-        <v>0</v>
+      <c r="BY19" s="52">
+        <v>4</v>
+      </c>
+      <c r="BZ19" s="52">
+        <v>13</v>
+      </c>
+      <c r="CA19" s="52">
+        <v>0</v>
+      </c>
+      <c r="CB19" s="52">
+        <v>10</v>
+      </c>
+      <c r="CC19" s="52">
+        <v>0</v>
+      </c>
+      <c r="CD19" s="52">
+        <v>92</v>
+      </c>
+      <c r="CE19" s="52">
+        <v>505</v>
+      </c>
+      <c r="CF19" s="52">
+        <v>320</v>
+      </c>
+      <c r="CG19" s="52">
+        <v>760</v>
+      </c>
+      <c r="CH19" s="52">
+        <v>350</v>
+      </c>
+      <c r="CI19" s="53">
+        <v>537</v>
+      </c>
+      <c r="CJ19" s="53">
+        <v>0</v>
+      </c>
+      <c r="CK19" s="52">
+        <v>236</v>
+      </c>
+      <c r="CL19" s="52">
+        <v>0</v>
+      </c>
+      <c r="CM19" s="52">
+        <v>9552</v>
+      </c>
+      <c r="CN19" s="52">
+        <v>0</v>
+      </c>
+      <c r="CO19" s="52">
+        <v>0</v>
+      </c>
+      <c r="CP19" s="52">
+        <v>1</v>
+      </c>
+      <c r="CQ19" s="52">
+        <v>0</v>
+      </c>
+      <c r="CR19" s="53">
+        <v>3</v>
+      </c>
+      <c r="CS19" s="53">
+        <v>13</v>
+      </c>
+      <c r="CT19" s="52">
+        <v>4</v>
+      </c>
+      <c r="CU19" s="52">
+        <v>4</v>
+      </c>
+      <c r="CV19" s="52">
+        <v>4</v>
+      </c>
+      <c r="CW19" s="52">
+        <v>0</v>
+      </c>
+      <c r="CX19" s="52">
+        <v>0</v>
+      </c>
+      <c r="CY19" s="52">
+        <v>24</v>
+      </c>
+      <c r="CZ19" s="52">
+        <v>0</v>
+      </c>
+      <c r="DA19" s="56">
+        <v>310</v>
+      </c>
+      <c r="DB19" s="56">
+        <v>571</v>
+      </c>
+      <c r="DC19" s="52">
+        <v>300</v>
+      </c>
+      <c r="DD19" s="52">
+        <v>300</v>
+      </c>
+      <c r="DE19" s="52">
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:132" ht="18" customHeight="1">
-      <c r="A20" s="13" t="s">
+      <c r="A20" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="52">
+        <f t="shared" si="0"/>
+        <v>30</v>
+      </c>
+      <c r="C20" s="52">
+        <f t="shared" si="0"/>
+        <v>26</v>
+      </c>
+      <c r="D20" s="52">
+        <f t="shared" si="0"/>
+        <v>12</v>
+      </c>
+      <c r="E20" s="52">
+        <f t="shared" si="0"/>
+        <v>8</v>
+      </c>
+      <c r="F20" s="52">
+        <f t="shared" si="0"/>
+        <v>20</v>
+      </c>
+      <c r="G20" s="52">
+        <f t="shared" si="0"/>
+        <v>27</v>
+      </c>
+      <c r="H20" s="52">
+        <f t="shared" si="0"/>
+        <v>8</v>
+      </c>
+      <c r="I20" s="52">
+        <f t="shared" si="0"/>
+        <v>28</v>
+      </c>
+      <c r="J20" s="52">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+      <c r="K20" s="52">
+        <f t="shared" si="1"/>
+        <v>576</v>
+      </c>
+      <c r="L20" s="52">
+        <f t="shared" si="1"/>
+        <v>679</v>
+      </c>
+      <c r="M20" s="52">
+        <f t="shared" si="1"/>
+        <v>258</v>
+      </c>
+      <c r="N20" s="52">
+        <f t="shared" si="1"/>
+        <v>252</v>
+      </c>
+      <c r="O20" s="52">
+        <f t="shared" si="1"/>
+        <v>709</v>
+      </c>
+      <c r="P20" s="52">
+        <f t="shared" si="1"/>
+        <v>2809</v>
+      </c>
+      <c r="Q20" s="52">
+        <f t="shared" si="1"/>
+        <v>390</v>
+      </c>
+      <c r="R20" s="52">
+        <f t="shared" si="1"/>
+        <v>488</v>
+      </c>
+      <c r="S20" s="52">
+        <f t="shared" si="1"/>
+        <v>1929</v>
+      </c>
+      <c r="T20" s="53">
+        <v>0</v>
+      </c>
+      <c r="U20" s="53">
+        <v>0</v>
+      </c>
+      <c r="V20" s="53">
+        <v>0</v>
+      </c>
+      <c r="W20" s="53">
+        <v>0</v>
+      </c>
+      <c r="X20" s="53">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="53">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="53">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="53">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="53">
+        <v>0</v>
+      </c>
+      <c r="AE20" s="53">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="53">
+        <v>0</v>
+      </c>
+      <c r="AG20" s="53">
+        <v>0</v>
+      </c>
+      <c r="AH20" s="53">
+        <v>0</v>
+      </c>
+      <c r="AI20" s="53">
+        <v>0</v>
+      </c>
+      <c r="AJ20" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK20" s="53">
+        <v>0</v>
+      </c>
+      <c r="AL20" s="52">
+        <v>20</v>
+      </c>
+      <c r="AM20" s="52">
+        <v>10</v>
+      </c>
+      <c r="AN20" s="52">
+        <v>6</v>
+      </c>
+      <c r="AO20" s="52">
+        <v>8</v>
+      </c>
+      <c r="AP20" s="52">
+        <v>20</v>
+      </c>
+      <c r="AQ20" s="52">
+        <v>27</v>
+      </c>
+      <c r="AR20" s="52">
+        <v>8</v>
+      </c>
+      <c r="AS20" s="52">
+        <v>0</v>
+      </c>
+      <c r="AT20" s="52">
+        <v>21</v>
+      </c>
+      <c r="AU20" s="52">
+        <v>256</v>
+      </c>
+      <c r="AV20" s="52">
+        <v>309</v>
+      </c>
+      <c r="AW20" s="52">
+        <v>211</v>
+      </c>
+      <c r="AX20" s="52">
+        <v>252</v>
+      </c>
+      <c r="AY20" s="52">
+        <v>709</v>
+      </c>
+      <c r="AZ20" s="52">
+        <v>2809</v>
+      </c>
+      <c r="BA20" s="52">
+        <v>390</v>
+      </c>
+      <c r="BB20" s="52">
+        <v>0</v>
+      </c>
+      <c r="BC20" s="52">
+        <v>1653</v>
+      </c>
+      <c r="BD20" s="52">
+        <v>0</v>
+      </c>
+      <c r="BE20" s="52">
+        <v>0</v>
+      </c>
+      <c r="BF20" s="52">
+        <v>0</v>
+      </c>
+      <c r="BG20" s="52">
+        <v>0</v>
+      </c>
+      <c r="BH20" s="52">
+        <v>0</v>
+      </c>
+      <c r="BI20" s="52">
+        <v>0</v>
+      </c>
+      <c r="BJ20" s="52">
+        <v>0</v>
+      </c>
+      <c r="BK20" s="52">
+        <v>0</v>
+      </c>
+      <c r="BL20" s="52">
+        <v>0</v>
+      </c>
+      <c r="BM20" s="52">
+        <v>0</v>
+      </c>
+      <c r="BN20" s="52">
+        <v>0</v>
+      </c>
+      <c r="BO20" s="52">
+        <v>0</v>
+      </c>
+      <c r="BP20" s="52">
+        <v>0</v>
+      </c>
+      <c r="BQ20" s="52">
+        <v>0</v>
+      </c>
+      <c r="BR20" s="52">
+        <v>0</v>
+      </c>
+      <c r="BS20" s="52">
+        <v>0</v>
+      </c>
+      <c r="BT20" s="52">
+        <v>0</v>
+      </c>
+      <c r="BU20" s="52">
+        <v>0</v>
+      </c>
+      <c r="BV20" s="52">
+        <v>10</v>
+      </c>
+      <c r="BW20" s="52">
+        <v>12</v>
+      </c>
+      <c r="BX20" s="52">
+        <v>0</v>
+      </c>
+      <c r="BY20" s="52">
+        <v>0</v>
+      </c>
+      <c r="BZ20" s="52">
+        <v>0</v>
+      </c>
+      <c r="CA20" s="52">
+        <v>0</v>
+      </c>
+      <c r="CB20" s="52">
+        <v>0</v>
+      </c>
+      <c r="CC20" s="52">
+        <v>28</v>
+      </c>
+      <c r="CD20" s="52">
+        <v>11</v>
+      </c>
+      <c r="CE20" s="52">
+        <v>320</v>
+      </c>
+      <c r="CF20" s="52">
+        <v>352</v>
+      </c>
+      <c r="CG20" s="52">
+        <v>0</v>
+      </c>
+      <c r="CH20" s="52">
+        <v>0</v>
+      </c>
+      <c r="CI20" s="52">
+        <v>0</v>
+      </c>
+      <c r="CJ20" s="52">
+        <v>0</v>
+      </c>
+      <c r="CK20" s="52">
+        <v>0</v>
+      </c>
+      <c r="CL20" s="52">
+        <v>488</v>
+      </c>
+      <c r="CM20" s="52">
+        <v>276</v>
+      </c>
+      <c r="CN20" s="52">
+        <v>0</v>
+      </c>
+      <c r="CO20" s="52">
+        <v>4</v>
+      </c>
+      <c r="CP20" s="52">
+        <v>6</v>
+      </c>
+      <c r="CQ20" s="52">
+        <v>0</v>
+      </c>
+      <c r="CR20" s="52">
+        <v>0</v>
+      </c>
+      <c r="CS20" s="52">
+        <v>0</v>
+      </c>
+      <c r="CT20" s="52">
+        <v>0</v>
+      </c>
+      <c r="CU20" s="52">
+        <v>0</v>
+      </c>
+      <c r="CV20" s="52">
+        <v>0</v>
+      </c>
+      <c r="CW20" s="52">
+        <v>0</v>
+      </c>
+      <c r="CX20" s="52">
         <v>18</v>
       </c>
-      <c r="B20" s="2">
-[...339 lines deleted...]
-        <v>300</v>
+      <c r="CY20" s="52">
+        <v>47</v>
+      </c>
+      <c r="CZ20" s="52">
+        <v>0</v>
+      </c>
+      <c r="DA20" s="52">
+        <v>0</v>
+      </c>
+      <c r="DB20" s="52">
+        <v>0</v>
+      </c>
+      <c r="DC20" s="52">
+        <v>0</v>
+      </c>
+      <c r="DD20" s="52">
+        <v>0</v>
+      </c>
+      <c r="DE20" s="52">
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:132" ht="18" customHeight="1">
-      <c r="A21" s="14" t="s">
+      <c r="A21" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="52">
+        <f t="shared" si="0"/>
+        <v>35</v>
+      </c>
+      <c r="C21" s="52">
+        <f t="shared" si="0"/>
+        <v>22</v>
+      </c>
+      <c r="D21" s="52">
+        <f t="shared" si="0"/>
+        <v>18</v>
+      </c>
+      <c r="E21" s="52">
+        <f t="shared" si="0"/>
         <v>19</v>
       </c>
-      <c r="B21" s="2">
-[...8 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="F21" s="52">
+        <f t="shared" si="0"/>
+        <v>13</v>
+      </c>
+      <c r="G21" s="52">
+        <f t="shared" si="0"/>
+        <v>27</v>
+      </c>
+      <c r="H21" s="52">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+      <c r="I21" s="52">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J21" s="52">
+        <f t="shared" si="0"/>
+        <v>1</v>
+      </c>
+      <c r="K21" s="52">
+        <f t="shared" si="1"/>
+        <v>2108</v>
+      </c>
+      <c r="L21" s="52">
+        <f t="shared" si="1"/>
+        <v>757</v>
+      </c>
+      <c r="M21" s="52">
+        <f t="shared" si="1"/>
+        <v>782</v>
+      </c>
+      <c r="N21" s="52">
+        <f t="shared" si="1"/>
+        <v>835</v>
+      </c>
+      <c r="O21" s="52">
+        <f t="shared" si="1"/>
+        <v>215</v>
+      </c>
+      <c r="P21" s="52">
+        <f t="shared" si="1"/>
+        <v>1087</v>
+      </c>
+      <c r="Q21" s="52">
+        <f t="shared" si="1"/>
+        <v>234</v>
+      </c>
+      <c r="R21" s="52">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="S21" s="52">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="T21" s="53">
+        <v>0</v>
+      </c>
+      <c r="U21" s="53">
+        <v>0</v>
+      </c>
+      <c r="V21" s="53">
+        <v>0</v>
+      </c>
+      <c r="W21" s="53">
+        <v>0</v>
+      </c>
+      <c r="X21" s="53">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="53">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="53">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="53">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="53">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="53">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="53">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="53">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="53">
+        <v>0</v>
+      </c>
+      <c r="AI21" s="53">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="53">
+        <v>0</v>
+      </c>
+      <c r="AL21" s="52">
+        <v>25</v>
+      </c>
+      <c r="AM21" s="52">
+        <v>22</v>
+      </c>
+      <c r="AN21" s="52">
         <v>12</v>
       </c>
-      <c r="E21" s="2">
-        <f t="shared" si="0"/>
+      <c r="AO21" s="52">
+        <v>19</v>
+      </c>
+      <c r="AP21" s="52">
+        <v>13</v>
+      </c>
+      <c r="AQ21" s="52">
+        <v>27</v>
+      </c>
+      <c r="AR21" s="52">
+        <v>16</v>
+      </c>
+      <c r="AS21" s="52">
+        <v>0</v>
+      </c>
+      <c r="AT21" s="52">
+        <v>1</v>
+      </c>
+      <c r="AU21" s="52">
+        <v>1414</v>
+      </c>
+      <c r="AV21" s="52">
+        <v>757</v>
+      </c>
+      <c r="AW21" s="52">
+        <v>700</v>
+      </c>
+      <c r="AX21" s="52">
+        <v>835</v>
+      </c>
+      <c r="AY21" s="52">
+        <v>215</v>
+      </c>
+      <c r="AZ21" s="52">
+        <v>1087</v>
+      </c>
+      <c r="BA21" s="52">
+        <v>234</v>
+      </c>
+      <c r="BB21" s="52">
+        <v>0</v>
+      </c>
+      <c r="BC21" s="52">
         <v>8</v>
       </c>
-      <c r="F21" s="2">
-[...112 lines deleted...]
-      <c r="AM21" s="2">
+      <c r="BD21" s="52">
+        <v>0</v>
+      </c>
+      <c r="BE21" s="52">
+        <v>0</v>
+      </c>
+      <c r="BF21" s="52">
+        <v>0</v>
+      </c>
+      <c r="BG21" s="52">
+        <v>0</v>
+      </c>
+      <c r="BH21" s="52">
+        <v>0</v>
+      </c>
+      <c r="BI21" s="52">
+        <v>0</v>
+      </c>
+      <c r="BJ21" s="52">
+        <v>0</v>
+      </c>
+      <c r="BK21" s="52">
+        <v>0</v>
+      </c>
+      <c r="BL21" s="52">
+        <v>0</v>
+      </c>
+      <c r="BM21" s="52">
+        <v>0</v>
+      </c>
+      <c r="BN21" s="52">
+        <v>0</v>
+      </c>
+      <c r="BO21" s="52">
+        <v>0</v>
+      </c>
+      <c r="BP21" s="52">
+        <v>0</v>
+      </c>
+      <c r="BQ21" s="52">
+        <v>0</v>
+      </c>
+      <c r="BR21" s="52">
+        <v>0</v>
+      </c>
+      <c r="BS21" s="52">
+        <v>0</v>
+      </c>
+      <c r="BT21" s="52">
+        <v>0</v>
+      </c>
+      <c r="BU21" s="52">
+        <v>0</v>
+      </c>
+      <c r="BV21" s="52">
         <v>10</v>
       </c>
-      <c r="AN21" s="2">
+      <c r="BW21" s="52">
+        <v>0</v>
+      </c>
+      <c r="BX21" s="52">
+        <v>0</v>
+      </c>
+      <c r="BY21" s="52">
+        <v>0</v>
+      </c>
+      <c r="BZ21" s="52">
+        <v>0</v>
+      </c>
+      <c r="CA21" s="52">
+        <v>0</v>
+      </c>
+      <c r="CB21" s="52">
+        <v>0</v>
+      </c>
+      <c r="CC21" s="52">
+        <v>0</v>
+      </c>
+      <c r="CD21" s="55">
+        <v>0</v>
+      </c>
+      <c r="CE21" s="52">
+        <v>694</v>
+      </c>
+      <c r="CF21" s="52">
+        <v>0</v>
+      </c>
+      <c r="CG21" s="52">
+        <v>0</v>
+      </c>
+      <c r="CH21" s="52">
+        <v>0</v>
+      </c>
+      <c r="CI21" s="52">
+        <v>0</v>
+      </c>
+      <c r="CJ21" s="52">
+        <v>0</v>
+      </c>
+      <c r="CK21" s="52">
+        <v>0</v>
+      </c>
+      <c r="CL21" s="52">
+        <v>0</v>
+      </c>
+      <c r="CM21" s="52">
+        <v>0</v>
+      </c>
+      <c r="CN21" s="52">
+        <v>0</v>
+      </c>
+      <c r="CO21" s="52">
+        <v>0</v>
+      </c>
+      <c r="CP21" s="52">
         <v>6</v>
       </c>
-      <c r="AO21" s="2">
-[...203 lines deleted...]
-      <c r="DE21" s="2">
+      <c r="CQ21" s="52">
+        <v>0</v>
+      </c>
+      <c r="CR21" s="52">
+        <v>0</v>
+      </c>
+      <c r="CS21" s="52">
+        <v>0</v>
+      </c>
+      <c r="CT21" s="52">
+        <v>0</v>
+      </c>
+      <c r="CU21" s="52">
+        <v>0</v>
+      </c>
+      <c r="CV21" s="52">
+        <v>0</v>
+      </c>
+      <c r="CW21" s="52">
+        <v>0</v>
+      </c>
+      <c r="CX21" s="52">
+        <v>0</v>
+      </c>
+      <c r="CY21" s="52">
+        <v>82</v>
+      </c>
+      <c r="CZ21" s="52">
+        <v>0</v>
+      </c>
+      <c r="DA21" s="52">
+        <v>0</v>
+      </c>
+      <c r="DB21" s="52">
+        <v>0</v>
+      </c>
+      <c r="DC21" s="52">
+        <v>0</v>
+      </c>
+      <c r="DD21" s="52">
+        <v>0</v>
+      </c>
+      <c r="DE21" s="52">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:132" ht="18" customHeight="1">
-      <c r="A22" s="13" t="s">
+      <c r="A22" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B22" s="52">
+        <f t="shared" si="0"/>
+        <v>41</v>
+      </c>
+      <c r="C22" s="52">
+        <f t="shared" si="0"/>
+        <v>39</v>
+      </c>
+      <c r="D22" s="52">
+        <f t="shared" si="0"/>
+        <v>34</v>
+      </c>
+      <c r="E22" s="52">
+        <f t="shared" si="0"/>
+        <v>31</v>
+      </c>
+      <c r="F22" s="52">
+        <f t="shared" si="0"/>
+        <v>7</v>
+      </c>
+      <c r="G22" s="52">
+        <f t="shared" si="0"/>
+        <v>28</v>
+      </c>
+      <c r="H22" s="52">
+        <f t="shared" si="0"/>
+        <v>9</v>
+      </c>
+      <c r="I22" s="52">
+        <f t="shared" si="0"/>
+        <v>41</v>
+      </c>
+      <c r="J22" s="52">
+        <f t="shared" si="0"/>
+        <v>2</v>
+      </c>
+      <c r="K22" s="52">
+        <f t="shared" si="1"/>
+        <v>1493</v>
+      </c>
+      <c r="L22" s="52">
+        <f t="shared" si="1"/>
+        <v>1518</v>
+      </c>
+      <c r="M22" s="52">
+        <f t="shared" si="1"/>
+        <v>1479</v>
+      </c>
+      <c r="N22" s="52">
+        <f t="shared" si="1"/>
+        <v>1092</v>
+      </c>
+      <c r="O22" s="52">
+        <f t="shared" si="1"/>
+        <v>223</v>
+      </c>
+      <c r="P22" s="52">
+        <f t="shared" si="1"/>
+        <v>1639</v>
+      </c>
+      <c r="Q22" s="52">
+        <f t="shared" si="1"/>
+        <v>1503</v>
+      </c>
+      <c r="R22" s="52">
+        <f t="shared" si="1"/>
+        <v>1803</v>
+      </c>
+      <c r="S22" s="52">
+        <f t="shared" si="1"/>
+        <v>130</v>
+      </c>
+      <c r="T22" s="52">
+        <v>5</v>
+      </c>
+      <c r="U22" s="53">
+        <v>0</v>
+      </c>
+      <c r="V22" s="53">
+        <v>0</v>
+      </c>
+      <c r="W22" s="53">
+        <v>0</v>
+      </c>
+      <c r="X22" s="53">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="52">
+        <v>9</v>
+      </c>
+      <c r="Z22" s="52">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="52">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="52">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="52">
+        <v>801</v>
+      </c>
+      <c r="AD22" s="52">
+        <v>0</v>
+      </c>
+      <c r="AE22" s="52">
+        <v>0</v>
+      </c>
+      <c r="AF22" s="52">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="52">
+        <v>0</v>
+      </c>
+      <c r="AH22" s="52">
+        <v>1087</v>
+      </c>
+      <c r="AI22" s="52">
+        <v>0</v>
+      </c>
+      <c r="AJ22" s="52">
+        <v>0</v>
+      </c>
+      <c r="AK22" s="52">
+        <v>0</v>
+      </c>
+      <c r="AL22" s="52">
+        <v>6</v>
+      </c>
+      <c r="AM22" s="52">
+        <v>1</v>
+      </c>
+      <c r="AN22" s="52">
+        <v>0</v>
+      </c>
+      <c r="AO22" s="52">
+        <v>4</v>
+      </c>
+      <c r="AP22" s="52">
+        <v>0</v>
+      </c>
+      <c r="AQ22" s="52">
+        <v>9</v>
+      </c>
+      <c r="AR22" s="52">
+        <v>0</v>
+      </c>
+      <c r="AS22" s="52">
+        <v>0</v>
+      </c>
+      <c r="AT22" s="52">
+        <v>1</v>
+      </c>
+      <c r="AU22" s="52">
+        <v>276</v>
+      </c>
+      <c r="AV22" s="52">
         <v>20</v>
       </c>
-      <c r="B22" s="2">
-[...20 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AW22" s="52">
+        <v>0</v>
+      </c>
+      <c r="AX22" s="52">
+        <v>146</v>
+      </c>
+      <c r="AY22" s="52">
+        <v>0</v>
+      </c>
+      <c r="AZ22" s="52">
+        <v>226</v>
+      </c>
+      <c r="BA22" s="52">
+        <v>0</v>
+      </c>
+      <c r="BB22" s="52">
+        <v>0</v>
+      </c>
+      <c r="BC22" s="52">
+        <v>30</v>
+      </c>
+      <c r="BD22" s="52">
+        <v>0</v>
+      </c>
+      <c r="BE22" s="52">
+        <v>0</v>
+      </c>
+      <c r="BF22" s="52">
+        <v>0</v>
+      </c>
+      <c r="BG22" s="52">
+        <v>0</v>
+      </c>
+      <c r="BH22" s="52">
+        <v>0</v>
+      </c>
+      <c r="BI22" s="52">
+        <v>0</v>
+      </c>
+      <c r="BJ22" s="52">
+        <v>0</v>
+      </c>
+      <c r="BK22" s="52">
+        <v>0</v>
+      </c>
+      <c r="BL22" s="52">
+        <v>0</v>
+      </c>
+      <c r="BM22" s="52">
+        <v>0</v>
+      </c>
+      <c r="BN22" s="52">
+        <v>0</v>
+      </c>
+      <c r="BO22" s="52">
+        <v>0</v>
+      </c>
+      <c r="BP22" s="52">
+        <v>0</v>
+      </c>
+      <c r="BQ22" s="52">
+        <v>0</v>
+      </c>
+      <c r="BR22" s="52">
+        <v>0</v>
+      </c>
+      <c r="BS22" s="52">
+        <v>0</v>
+      </c>
+      <c r="BT22" s="52">
+        <v>0</v>
+      </c>
+      <c r="BU22" s="52">
+        <v>0</v>
+      </c>
+      <c r="BV22" s="52">
+        <v>30</v>
+      </c>
+      <c r="BW22" s="52">
         <v>27</v>
       </c>
-      <c r="H22" s="2">
-[...8 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="BX22" s="52">
+        <v>24</v>
+      </c>
+      <c r="BY22" s="52">
+        <v>27</v>
+      </c>
+      <c r="BZ22" s="52">
         <v>1</v>
       </c>
-      <c r="K22" s="2">
-[...113 lines deleted...]
-      <c r="AT22" s="2">
+      <c r="CA22" s="52">
+        <v>10</v>
+      </c>
+      <c r="CB22" s="52">
+        <v>9</v>
+      </c>
+      <c r="CC22" s="52">
         <v>1</v>
       </c>
-      <c r="AU22" s="2">
-[...80 lines deleted...]
-      <c r="BV22" s="2">
+      <c r="CD22" s="52">
+        <v>1</v>
+      </c>
+      <c r="CE22" s="52">
+        <v>416</v>
+      </c>
+      <c r="CF22" s="52">
+        <v>924</v>
+      </c>
+      <c r="CG22" s="52">
+        <v>1023</v>
+      </c>
+      <c r="CH22" s="52">
+        <v>946</v>
+      </c>
+      <c r="CI22" s="53">
+        <v>100</v>
+      </c>
+      <c r="CJ22" s="53">
+        <v>326</v>
+      </c>
+      <c r="CK22" s="52">
+        <v>1503</v>
+      </c>
+      <c r="CL22" s="52">
+        <v>100</v>
+      </c>
+      <c r="CM22" s="52">
+        <v>100</v>
+      </c>
+      <c r="CN22" s="52">
+        <v>0</v>
+      </c>
+      <c r="CO22" s="52">
+        <v>11</v>
+      </c>
+      <c r="CP22" s="52">
         <v>10</v>
       </c>
-      <c r="BW22" s="2">
-[...56 lines deleted...]
-      <c r="CP22" s="2">
+      <c r="CQ22" s="52">
+        <v>0</v>
+      </c>
+      <c r="CR22" s="53">
         <v>6</v>
       </c>
-      <c r="CQ22" s="2">
-[...41 lines deleted...]
-      <c r="DE22" s="2">
+      <c r="CS22" s="53">
+        <v>0</v>
+      </c>
+      <c r="CT22" s="52">
+        <v>0</v>
+      </c>
+      <c r="CU22" s="52">
+        <v>40</v>
+      </c>
+      <c r="CV22" s="52">
+        <v>0</v>
+      </c>
+      <c r="CW22" s="52">
+        <v>0</v>
+      </c>
+      <c r="CX22" s="52">
+        <v>574</v>
+      </c>
+      <c r="CY22" s="52">
+        <v>456</v>
+      </c>
+      <c r="CZ22" s="52">
+        <v>0</v>
+      </c>
+      <c r="DA22" s="52">
+        <v>123</v>
+      </c>
+      <c r="DB22" s="52">
+        <v>0</v>
+      </c>
+      <c r="DC22" s="52">
+        <v>0</v>
+      </c>
+      <c r="DD22" s="52">
+        <v>1703</v>
+      </c>
+      <c r="DE22" s="52">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:132" ht="18" customHeight="1">
-      <c r="A23" s="13" t="s">
-[...341 lines deleted...]
-      <c r="DE23" s="2">
+      <c r="A23" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="J23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="K23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="L23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="M23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="N23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="O23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="P23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="R23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="S23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="T23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="U23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="V23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="W23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="X23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AX23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AZ23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="BA23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="BB23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="BD23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="BE23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="BF23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="BG23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="BH23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="BI23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="BJ23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="BK23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="BL23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="BM23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="BN23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="BO23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="BP23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="BQ23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="BR23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="BS23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="BT23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="BU23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="BV23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="BX23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="BY23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="BZ23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="CA23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="CB23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="CC23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="CD23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="CE23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="CF23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="CG23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="CH23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="CI23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="CJ23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="CK23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="CL23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="CM23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="CN23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="CO23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="CP23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="CQ23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="CR23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="CS23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="CT23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="CU23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="CV23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="CW23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="CX23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="CY23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="CZ23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="DA23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="DB23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="DC23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="DD23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="DE23" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:132" ht="18" customHeight="1">
-      <c r="A24" s="13" t="s">
+      <c r="A24" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="52">
+        <f t="shared" ref="B24:J27" si="2">T24+BD24+BV24+AL24+CN24</f>
+        <v>30</v>
+      </c>
+      <c r="C24" s="52">
+        <f t="shared" si="2"/>
+        <v>32</v>
+      </c>
+      <c r="D24" s="52">
+        <f t="shared" si="2"/>
+        <v>63</v>
+      </c>
+      <c r="E24" s="52">
+        <f t="shared" si="2"/>
+        <v>24</v>
+      </c>
+      <c r="F24" s="52">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G24" s="52">
+        <f t="shared" si="2"/>
+        <v>37</v>
+      </c>
+      <c r="H24" s="52">
+        <f t="shared" si="2"/>
+        <v>9</v>
+      </c>
+      <c r="I24" s="52">
+        <f t="shared" si="2"/>
+        <v>72</v>
+      </c>
+      <c r="J24" s="52">
+        <f t="shared" si="2"/>
+        <v>58</v>
+      </c>
+      <c r="K24" s="52">
+        <f t="shared" ref="K24:S27" si="3">AC24+AU24+BM24+CE24+CW24</f>
+        <v>1123</v>
+      </c>
+      <c r="L24" s="52">
+        <f t="shared" si="3"/>
+        <v>769</v>
+      </c>
+      <c r="M24" s="52">
+        <f t="shared" si="3"/>
+        <v>527</v>
+      </c>
+      <c r="N24" s="52">
+        <f t="shared" si="3"/>
+        <v>589</v>
+      </c>
+      <c r="O24" s="52">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="P24" s="52">
+        <f t="shared" si="3"/>
+        <v>1848</v>
+      </c>
+      <c r="Q24" s="52">
+        <f t="shared" si="3"/>
+        <v>248</v>
+      </c>
+      <c r="R24" s="52">
+        <f t="shared" si="3"/>
+        <v>1236</v>
+      </c>
+      <c r="S24" s="52">
+        <f t="shared" si="3"/>
+        <v>1838</v>
+      </c>
+      <c r="T24" s="53">
+        <v>0</v>
+      </c>
+      <c r="U24" s="53">
+        <v>0</v>
+      </c>
+      <c r="V24" s="53">
+        <v>0</v>
+      </c>
+      <c r="W24" s="53">
+        <v>0</v>
+      </c>
+      <c r="X24" s="53">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="55">
+        <v>1</v>
+      </c>
+      <c r="Z24" s="55">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="55">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC24" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD24" s="55">
+        <v>0</v>
+      </c>
+      <c r="AE24" s="55">
+        <v>0</v>
+      </c>
+      <c r="AF24" s="55">
+        <v>0</v>
+      </c>
+      <c r="AG24" s="55">
+        <v>0</v>
+      </c>
+      <c r="AH24" s="55">
+        <v>308</v>
+      </c>
+      <c r="AI24" s="55">
+        <v>0</v>
+      </c>
+      <c r="AJ24" s="55">
+        <v>0</v>
+      </c>
+      <c r="AK24" s="55">
+        <v>0</v>
+      </c>
+      <c r="AL24" s="55">
+        <v>5</v>
+      </c>
+      <c r="AM24" s="55">
+        <v>10</v>
+      </c>
+      <c r="AN24" s="55">
+        <v>0</v>
+      </c>
+      <c r="AO24" s="55">
+        <v>4</v>
+      </c>
+      <c r="AP24" s="55">
+        <v>0</v>
+      </c>
+      <c r="AQ24" s="55">
+        <v>27</v>
+      </c>
+      <c r="AR24" s="55">
+        <v>1</v>
+      </c>
+      <c r="AS24" s="55">
+        <v>2</v>
+      </c>
+      <c r="AT24" s="55">
+        <v>35</v>
+      </c>
+      <c r="AU24" s="55">
+        <v>134</v>
+      </c>
+      <c r="AV24" s="55">
+        <v>248</v>
+      </c>
+      <c r="AW24" s="55">
+        <v>0</v>
+      </c>
+      <c r="AX24" s="55">
+        <v>122</v>
+      </c>
+      <c r="AY24" s="55">
+        <v>0</v>
+      </c>
+      <c r="AZ24" s="55">
+        <v>1087</v>
+      </c>
+      <c r="BA24" s="55">
+        <v>45</v>
+      </c>
+      <c r="BB24" s="55">
+        <v>65</v>
+      </c>
+      <c r="BC24" s="55">
+        <v>1252</v>
+      </c>
+      <c r="BD24" s="55">
+        <v>0</v>
+      </c>
+      <c r="BE24" s="55">
+        <v>0</v>
+      </c>
+      <c r="BF24" s="55">
+        <v>0</v>
+      </c>
+      <c r="BG24" s="55">
+        <v>0</v>
+      </c>
+      <c r="BH24" s="55">
+        <v>0</v>
+      </c>
+      <c r="BI24" s="55">
+        <v>0</v>
+      </c>
+      <c r="BJ24" s="55">
+        <v>0</v>
+      </c>
+      <c r="BK24" s="55">
+        <v>0</v>
+      </c>
+      <c r="BL24" s="55">
+        <v>0</v>
+      </c>
+      <c r="BM24" s="55">
+        <v>0</v>
+      </c>
+      <c r="BN24" s="55">
+        <v>0</v>
+      </c>
+      <c r="BO24" s="55">
+        <v>0</v>
+      </c>
+      <c r="BP24" s="55">
+        <v>0</v>
+      </c>
+      <c r="BQ24" s="55">
+        <v>0</v>
+      </c>
+      <c r="BR24" s="55">
+        <v>0</v>
+      </c>
+      <c r="BS24" s="55">
+        <v>0</v>
+      </c>
+      <c r="BT24" s="55">
+        <v>0</v>
+      </c>
+      <c r="BU24" s="55">
+        <v>0</v>
+      </c>
+      <c r="BV24" s="55">
+        <v>25</v>
+      </c>
+      <c r="BW24" s="55">
         <v>22</v>
       </c>
-      <c r="B24" s="16" t="s">
-[...320 lines deleted...]
-      <c r="DE24" s="16" t="s">
+      <c r="BX24" s="55">
+        <v>63</v>
+      </c>
+      <c r="BY24" s="55">
+        <v>20</v>
+      </c>
+      <c r="BZ24" s="55">
+        <v>0</v>
+      </c>
+      <c r="CA24" s="55">
+        <v>9</v>
+      </c>
+      <c r="CB24" s="55">
+        <v>8</v>
+      </c>
+      <c r="CC24" s="55">
+        <v>70</v>
+      </c>
+      <c r="CD24" s="52">
+        <v>23</v>
+      </c>
+      <c r="CE24" s="55">
+        <v>989</v>
+      </c>
+      <c r="CF24" s="55">
+        <v>521</v>
+      </c>
+      <c r="CG24" s="55">
+        <v>527</v>
+      </c>
+      <c r="CH24" s="55">
+        <v>467</v>
+      </c>
+      <c r="CI24" s="53">
+        <v>0</v>
+      </c>
+      <c r="CJ24" s="53">
+        <v>453</v>
+      </c>
+      <c r="CK24" s="55">
+        <v>203</v>
+      </c>
+      <c r="CL24" s="55">
+        <v>1171</v>
+      </c>
+      <c r="CM24" s="55">
+        <v>586</v>
+      </c>
+      <c r="CN24" s="55">
+        <v>0</v>
+      </c>
+      <c r="CO24" s="55">
+        <v>0</v>
+      </c>
+      <c r="CP24" s="55">
+        <v>0</v>
+      </c>
+      <c r="CQ24" s="55">
+        <v>0</v>
+      </c>
+      <c r="CR24" s="55">
+        <v>0</v>
+      </c>
+      <c r="CS24" s="55">
+        <v>0</v>
+      </c>
+      <c r="CT24" s="55">
+        <v>0</v>
+      </c>
+      <c r="CU24" s="55">
+        <v>0</v>
+      </c>
+      <c r="CV24" s="55">
+        <v>0</v>
+      </c>
+      <c r="CW24" s="55">
+        <v>0</v>
+      </c>
+      <c r="CX24" s="55">
+        <v>0</v>
+      </c>
+      <c r="CY24" s="55">
+        <v>0</v>
+      </c>
+      <c r="CZ24" s="55">
+        <v>0</v>
+      </c>
+      <c r="DA24" s="55">
+        <v>0</v>
+      </c>
+      <c r="DB24" s="55">
+        <v>0</v>
+      </c>
+      <c r="DC24" s="55">
+        <v>0</v>
+      </c>
+      <c r="DD24" s="55">
+        <v>0</v>
+      </c>
+      <c r="DE24" s="55">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:132" ht="18" customHeight="1">
-      <c r="A25" s="13" t="s">
+      <c r="A25" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B25" s="52">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="C25" s="52">
+        <f t="shared" si="2"/>
+        <v>22</v>
+      </c>
+      <c r="D25" s="52">
+        <f t="shared" si="2"/>
+        <v>15</v>
+      </c>
+      <c r="E25" s="52">
+        <f t="shared" si="2"/>
+        <v>20</v>
+      </c>
+      <c r="F25" s="52">
+        <f t="shared" si="2"/>
+        <v>6</v>
+      </c>
+      <c r="G25" s="52">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H25" s="52">
+        <f t="shared" si="2"/>
+        <v>11</v>
+      </c>
+      <c r="I25" s="52">
+        <f t="shared" si="2"/>
+        <v>14</v>
+      </c>
+      <c r="J25" s="52">
+        <f t="shared" si="2"/>
+        <v>80</v>
+      </c>
+      <c r="K25" s="52">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L25" s="52">
+        <f t="shared" si="3"/>
+        <v>678</v>
+      </c>
+      <c r="M25" s="52">
+        <f t="shared" si="3"/>
+        <v>564</v>
+      </c>
+      <c r="N25" s="52">
+        <f t="shared" si="3"/>
+        <v>781</v>
+      </c>
+      <c r="O25" s="52">
+        <f t="shared" si="3"/>
+        <v>147</v>
+      </c>
+      <c r="P25" s="52">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="Q25" s="52">
+        <f t="shared" si="3"/>
+        <v>141</v>
+      </c>
+      <c r="R25" s="52">
+        <f t="shared" si="3"/>
+        <v>334</v>
+      </c>
+      <c r="S25" s="52">
+        <f t="shared" si="3"/>
+        <v>5230</v>
+      </c>
+      <c r="T25" s="53">
+        <v>0</v>
+      </c>
+      <c r="U25" s="53">
+        <v>0</v>
+      </c>
+      <c r="V25" s="53">
+        <v>0</v>
+      </c>
+      <c r="W25" s="53">
+        <v>0</v>
+      </c>
+      <c r="X25" s="53">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="53">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="53">
+        <v>0</v>
+      </c>
+      <c r="AC25" s="53">
+        <v>0</v>
+      </c>
+      <c r="AD25" s="53">
+        <v>0</v>
+      </c>
+      <c r="AE25" s="53">
+        <v>0</v>
+      </c>
+      <c r="AF25" s="53">
+        <v>0</v>
+      </c>
+      <c r="AG25" s="53">
+        <v>0</v>
+      </c>
+      <c r="AH25" s="53">
+        <v>0</v>
+      </c>
+      <c r="AI25" s="53">
+        <v>0</v>
+      </c>
+      <c r="AJ25" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK25" s="53">
+        <v>0</v>
+      </c>
+      <c r="AL25" s="53">
+        <v>0</v>
+      </c>
+      <c r="AM25" s="52">
+        <v>2</v>
+      </c>
+      <c r="AN25" s="52">
+        <v>3</v>
+      </c>
+      <c r="AO25" s="52">
+        <v>8</v>
+      </c>
+      <c r="AP25" s="52">
+        <v>6</v>
+      </c>
+      <c r="AQ25" s="52">
+        <v>0</v>
+      </c>
+      <c r="AR25" s="52">
+        <v>11</v>
+      </c>
+      <c r="AS25" s="52">
+        <v>14</v>
+      </c>
+      <c r="AT25" s="52">
+        <v>11</v>
+      </c>
+      <c r="AU25" s="52">
+        <v>0</v>
+      </c>
+      <c r="AV25" s="52">
+        <v>33</v>
+      </c>
+      <c r="AW25" s="52">
+        <v>68</v>
+      </c>
+      <c r="AX25" s="52">
+        <v>211</v>
+      </c>
+      <c r="AY25" s="52">
+        <v>147</v>
+      </c>
+      <c r="AZ25" s="52">
+        <v>0</v>
+      </c>
+      <c r="BA25" s="52">
+        <v>141</v>
+      </c>
+      <c r="BB25" s="52">
+        <v>334</v>
+      </c>
+      <c r="BC25" s="52">
+        <v>287</v>
+      </c>
+      <c r="BD25" s="52">
+        <v>0</v>
+      </c>
+      <c r="BE25" s="52">
+        <v>0</v>
+      </c>
+      <c r="BF25" s="52">
+        <v>0</v>
+      </c>
+      <c r="BG25" s="52">
+        <v>0</v>
+      </c>
+      <c r="BH25" s="52">
+        <v>0</v>
+      </c>
+      <c r="BI25" s="52">
+        <v>0</v>
+      </c>
+      <c r="BJ25" s="52">
+        <v>0</v>
+      </c>
+      <c r="BK25" s="52">
+        <v>0</v>
+      </c>
+      <c r="BL25" s="52">
+        <v>0</v>
+      </c>
+      <c r="BM25" s="52">
+        <v>0</v>
+      </c>
+      <c r="BN25" s="52">
+        <v>0</v>
+      </c>
+      <c r="BO25" s="52">
+        <v>0</v>
+      </c>
+      <c r="BP25" s="52">
+        <v>0</v>
+      </c>
+      <c r="BQ25" s="52">
+        <v>0</v>
+      </c>
+      <c r="BR25" s="52">
+        <v>0</v>
+      </c>
+      <c r="BS25" s="52">
+        <v>0</v>
+      </c>
+      <c r="BT25" s="52">
+        <v>0</v>
+      </c>
+      <c r="BU25" s="52">
+        <v>0</v>
+      </c>
+      <c r="BV25" s="52">
+        <v>0</v>
+      </c>
+      <c r="BW25" s="52">
+        <v>18</v>
+      </c>
+      <c r="BX25" s="52">
+        <v>9</v>
+      </c>
+      <c r="BY25" s="52">
+        <v>8</v>
+      </c>
+      <c r="BZ25" s="52">
+        <v>0</v>
+      </c>
+      <c r="CA25" s="52">
+        <v>0</v>
+      </c>
+      <c r="CB25" s="55">
+        <v>0</v>
+      </c>
+      <c r="CC25" s="52">
+        <v>0</v>
+      </c>
+      <c r="CD25" s="55">
+        <v>69</v>
+      </c>
+      <c r="CE25" s="52">
+        <v>0</v>
+      </c>
+      <c r="CF25" s="52">
+        <v>625</v>
+      </c>
+      <c r="CG25" s="52">
+        <v>496</v>
+      </c>
+      <c r="CH25" s="52">
+        <v>570</v>
+      </c>
+      <c r="CI25" s="52">
+        <v>0</v>
+      </c>
+      <c r="CJ25" s="52">
+        <v>0</v>
+      </c>
+      <c r="CK25" s="52">
+        <v>0</v>
+      </c>
+      <c r="CL25" s="52">
+        <v>0</v>
+      </c>
+      <c r="CM25" s="52">
+        <v>4943</v>
+      </c>
+      <c r="CN25" s="52">
+        <v>0</v>
+      </c>
+      <c r="CO25" s="52">
+        <v>2</v>
+      </c>
+      <c r="CP25" s="52">
+        <v>3</v>
+      </c>
+      <c r="CQ25" s="52">
+        <v>4</v>
+      </c>
+      <c r="CR25" s="52">
+        <v>0</v>
+      </c>
+      <c r="CS25" s="52">
+        <v>0</v>
+      </c>
+      <c r="CT25" s="52">
+        <v>0</v>
+      </c>
+      <c r="CU25" s="52">
+        <v>0</v>
+      </c>
+      <c r="CV25" s="52">
+        <v>0</v>
+      </c>
+      <c r="CW25" s="52">
+        <v>0</v>
+      </c>
+      <c r="CX25" s="52">
+        <v>20</v>
+      </c>
+      <c r="CY25" s="52">
+        <v>0</v>
+      </c>
+      <c r="CZ25" s="52">
+        <v>0</v>
+      </c>
+      <c r="DA25" s="52">
+        <v>0</v>
+      </c>
+      <c r="DB25" s="52">
+        <v>0</v>
+      </c>
+      <c r="DC25" s="52">
+        <v>0</v>
+      </c>
+      <c r="DD25" s="52">
+        <v>0</v>
+      </c>
+      <c r="DE25" s="52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:132" ht="18" customHeight="1">
+      <c r="A26" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="52">
+        <f t="shared" si="2"/>
+        <v>236</v>
+      </c>
+      <c r="C26" s="52">
+        <f t="shared" si="2"/>
+        <v>188</v>
+      </c>
+      <c r="D26" s="52">
+        <f t="shared" si="2"/>
+        <v>105</v>
+      </c>
+      <c r="E26" s="52">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="F26" s="52">
+        <f t="shared" si="2"/>
+        <v>39</v>
+      </c>
+      <c r="G26" s="52">
+        <f t="shared" si="2"/>
+        <v>109</v>
+      </c>
+      <c r="H26" s="52">
+        <f t="shared" si="2"/>
+        <v>31</v>
+      </c>
+      <c r="I26" s="52">
+        <f t="shared" si="2"/>
+        <v>70</v>
+      </c>
+      <c r="J26" s="52">
+        <f t="shared" si="2"/>
+        <v>103</v>
+      </c>
+      <c r="K26" s="52">
+        <f t="shared" si="3"/>
+        <v>10438</v>
+      </c>
+      <c r="L26" s="52">
+        <f t="shared" si="3"/>
+        <v>3324</v>
+      </c>
+      <c r="M26" s="52">
+        <f t="shared" si="3"/>
+        <v>2871</v>
+      </c>
+      <c r="N26" s="52">
+        <f t="shared" si="3"/>
+        <v>2390</v>
+      </c>
+      <c r="O26" s="52">
+        <f t="shared" si="3"/>
+        <v>1189</v>
+      </c>
+      <c r="P26" s="52">
+        <f t="shared" si="3"/>
+        <v>2482</v>
+      </c>
+      <c r="Q26" s="52">
+        <f t="shared" si="3"/>
+        <v>686</v>
+      </c>
+      <c r="R26" s="52">
+        <f t="shared" si="3"/>
+        <v>766</v>
+      </c>
+      <c r="S26" s="52">
+        <f t="shared" si="3"/>
+        <v>4701</v>
+      </c>
+      <c r="T26" s="52">
+        <v>35</v>
+      </c>
+      <c r="U26" s="53">
+        <v>0</v>
+      </c>
+      <c r="V26" s="53">
+        <v>0</v>
+      </c>
+      <c r="W26" s="53">
+        <v>0</v>
+      </c>
+      <c r="X26" s="53">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="52">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="52">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="52">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="52">
+        <v>0</v>
+      </c>
+      <c r="AC26" s="52">
+        <v>4955</v>
+      </c>
+      <c r="AD26" s="52">
+        <v>0</v>
+      </c>
+      <c r="AE26" s="52">
+        <v>0</v>
+      </c>
+      <c r="AF26" s="52">
+        <v>0</v>
+      </c>
+      <c r="AG26" s="52">
+        <v>0</v>
+      </c>
+      <c r="AH26" s="52">
+        <v>0</v>
+      </c>
+      <c r="AI26" s="52">
+        <v>0</v>
+      </c>
+      <c r="AJ26" s="52">
+        <v>0</v>
+      </c>
+      <c r="AK26" s="52">
+        <v>0</v>
+      </c>
+      <c r="AL26" s="52">
+        <v>5</v>
+      </c>
+      <c r="AM26" s="52">
+        <v>40</v>
+      </c>
+      <c r="AN26" s="52">
+        <v>18</v>
+      </c>
+      <c r="AO26" s="52">
+        <v>15</v>
+      </c>
+      <c r="AP26" s="52">
+        <v>12</v>
+      </c>
+      <c r="AQ26" s="52">
+        <v>0</v>
+      </c>
+      <c r="AR26" s="52">
+        <v>8</v>
+      </c>
+      <c r="AS26" s="52">
+        <v>14</v>
+      </c>
+      <c r="AT26" s="52">
+        <v>11</v>
+      </c>
+      <c r="AU26" s="52">
+        <v>32</v>
+      </c>
+      <c r="AV26" s="52">
+        <v>735</v>
+      </c>
+      <c r="AW26" s="52">
+        <v>763</v>
+      </c>
+      <c r="AX26" s="52">
+        <v>547</v>
+      </c>
+      <c r="AY26" s="52">
+        <v>141</v>
+      </c>
+      <c r="AZ26" s="52">
+        <v>0</v>
+      </c>
+      <c r="BA26" s="52">
+        <v>390</v>
+      </c>
+      <c r="BB26" s="52">
+        <v>139</v>
+      </c>
+      <c r="BC26" s="52">
+        <v>287</v>
+      </c>
+      <c r="BD26" s="52">
+        <v>0</v>
+      </c>
+      <c r="BE26" s="52">
+        <v>14</v>
+      </c>
+      <c r="BF26" s="52">
+        <v>0</v>
+      </c>
+      <c r="BG26" s="52">
+        <v>0</v>
+      </c>
+      <c r="BH26" s="52">
+        <v>0</v>
+      </c>
+      <c r="BI26" s="52">
+        <v>0</v>
+      </c>
+      <c r="BJ26" s="52">
+        <v>0</v>
+      </c>
+      <c r="BK26" s="52">
+        <v>14</v>
+      </c>
+      <c r="BL26" s="52">
+        <v>0</v>
+      </c>
+      <c r="BM26" s="52">
+        <v>0</v>
+      </c>
+      <c r="BN26" s="52">
+        <v>177</v>
+      </c>
+      <c r="BO26" s="52">
+        <v>0</v>
+      </c>
+      <c r="BP26" s="52">
+        <v>0</v>
+      </c>
+      <c r="BQ26" s="52">
+        <v>0</v>
+      </c>
+      <c r="BR26" s="52">
+        <v>0</v>
+      </c>
+      <c r="BS26" s="52">
+        <v>0</v>
+      </c>
+      <c r="BT26" s="52">
+        <v>418</v>
+      </c>
+      <c r="BU26" s="52">
+        <v>0</v>
+      </c>
+      <c r="BV26" s="52">
+        <v>191</v>
+      </c>
+      <c r="BW26" s="52">
+        <v>134</v>
+      </c>
+      <c r="BX26" s="52">
+        <v>87</v>
+      </c>
+      <c r="BY26" s="52">
+        <v>85</v>
+      </c>
+      <c r="BZ26" s="52">
+        <v>27</v>
+      </c>
+      <c r="CA26" s="52">
+        <v>109</v>
+      </c>
+      <c r="CB26" s="52">
         <v>23</v>
       </c>
-      <c r="B25" s="2">
-[...3 lines deleted...]
-      <c r="C25" s="2">
+      <c r="CC26" s="52">
+        <v>42</v>
+      </c>
+      <c r="CD26" s="52">
+        <v>69</v>
+      </c>
+      <c r="CE26" s="52">
+        <v>5387</v>
+      </c>
+      <c r="CF26" s="52">
+        <v>2412</v>
+      </c>
+      <c r="CG26" s="52">
+        <v>2108</v>
+      </c>
+      <c r="CH26" s="52">
+        <v>1843</v>
+      </c>
+      <c r="CI26" s="53">
+        <v>1048</v>
+      </c>
+      <c r="CJ26" s="53">
+        <v>2482</v>
+      </c>
+      <c r="CK26" s="52">
+        <v>296</v>
+      </c>
+      <c r="CL26" s="52">
+        <v>209</v>
+      </c>
+      <c r="CM26" s="52">
+        <v>954</v>
+      </c>
+      <c r="CN26" s="52">
+        <v>5</v>
+      </c>
+      <c r="CO26" s="52">
+        <v>0</v>
+      </c>
+      <c r="CP26" s="52">
+        <v>0</v>
+      </c>
+      <c r="CQ26" s="52">
+        <v>0</v>
+      </c>
+      <c r="CR26" s="52">
+        <v>0</v>
+      </c>
+      <c r="CS26" s="52">
+        <v>0</v>
+      </c>
+      <c r="CT26" s="52">
+        <v>0</v>
+      </c>
+      <c r="CU26" s="52">
+        <v>0</v>
+      </c>
+      <c r="CV26" s="52">
+        <v>23</v>
+      </c>
+      <c r="CW26" s="52">
+        <v>64</v>
+      </c>
+      <c r="CX26" s="52">
+        <v>0</v>
+      </c>
+      <c r="CY26" s="52">
+        <v>0</v>
+      </c>
+      <c r="CZ26" s="52">
+        <v>0</v>
+      </c>
+      <c r="DA26" s="52">
+        <v>0</v>
+      </c>
+      <c r="DB26" s="52">
+        <v>0</v>
+      </c>
+      <c r="DC26" s="52">
+        <v>0</v>
+      </c>
+      <c r="DD26" s="52">
+        <v>0</v>
+      </c>
+      <c r="DE26" s="52">
+        <v>3460</v>
+      </c>
+    </row>
+    <row r="27" spans="1:132" ht="18" customHeight="1">
+      <c r="A27" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="52">
         <f t="shared" si="2"/>
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="D25" s="2">
+        <v>66</v>
+      </c>
+      <c r="C27" s="52">
         <f t="shared" si="2"/>
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="E25" s="2">
+        <v>35</v>
+      </c>
+      <c r="D27" s="52">
+        <f t="shared" si="2"/>
+        <v>31</v>
+      </c>
+      <c r="E27" s="52">
         <f t="shared" si="2"/>
         <v>24</v>
       </c>
-      <c r="F25" s="2">
-[...342 lines deleted...]
-      <c r="E26" s="2">
+      <c r="F27" s="52">
         <f t="shared" si="2"/>
         <v>20</v>
       </c>
-      <c r="F26" s="2">
+      <c r="G27" s="52">
         <f t="shared" si="2"/>
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="G26" s="2">
+        <v>20</v>
+      </c>
+      <c r="H27" s="52">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H26" s="2">
+        <v>42</v>
+      </c>
+      <c r="I27" s="52">
         <f t="shared" si="2"/>
-        <v>11</v>
-[...671 lines deleted...]
-      <c r="C28" s="2">
+        <v>16</v>
+      </c>
+      <c r="J27" s="52">
         <f t="shared" si="2"/>
         <v>35</v>
       </c>
-      <c r="D28" s="2">
-[...27 lines deleted...]
-      <c r="K28" s="2">
+      <c r="K27" s="52">
         <f t="shared" si="3"/>
         <v>2328</v>
       </c>
-      <c r="L28" s="2">
+      <c r="L27" s="52">
         <f t="shared" si="3"/>
         <v>748</v>
       </c>
-      <c r="M28" s="2">
+      <c r="M27" s="52">
         <f t="shared" si="3"/>
         <v>865</v>
       </c>
-      <c r="N28" s="2">
+      <c r="N27" s="52">
         <f t="shared" si="3"/>
         <v>522</v>
       </c>
-      <c r="O28" s="2">
+      <c r="O27" s="52">
         <f t="shared" si="3"/>
         <v>1605</v>
       </c>
-      <c r="P28" s="2">
+      <c r="P27" s="52">
         <f t="shared" si="3"/>
         <v>700</v>
       </c>
-      <c r="Q28" s="2">
+      <c r="Q27" s="52">
         <f t="shared" si="3"/>
         <v>2230</v>
       </c>
-      <c r="R28" s="2">
+      <c r="R27" s="52">
         <f t="shared" si="3"/>
         <v>430</v>
       </c>
-      <c r="S28" s="2">
+      <c r="S27" s="52">
         <f t="shared" si="3"/>
         <v>1679</v>
       </c>
-      <c r="T28" s="3">
-[...56 lines deleted...]
-      <c r="AM28" s="2">
+      <c r="T27" s="53">
+        <v>0</v>
+      </c>
+      <c r="U27" s="53">
+        <v>0</v>
+      </c>
+      <c r="V27" s="53">
+        <v>0</v>
+      </c>
+      <c r="W27" s="53">
+        <v>0</v>
+      </c>
+      <c r="X27" s="53">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="52">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="52">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="52">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="52">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="52">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="52">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="52">
+        <v>0</v>
+      </c>
+      <c r="AF27" s="52">
+        <v>0</v>
+      </c>
+      <c r="AG27" s="52">
+        <v>0</v>
+      </c>
+      <c r="AH27" s="52">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="52">
+        <v>0</v>
+      </c>
+      <c r="AJ27" s="52">
+        <v>0</v>
+      </c>
+      <c r="AK27" s="52">
+        <v>0</v>
+      </c>
+      <c r="AL27" s="52">
+        <v>0</v>
+      </c>
+      <c r="AM27" s="52">
         <v>18</v>
       </c>
-      <c r="AN28" s="2">
+      <c r="AN27" s="52">
         <v>18</v>
       </c>
-      <c r="AO28" s="2">
+      <c r="AO27" s="52">
         <v>12</v>
       </c>
-      <c r="AP28" s="2">
+      <c r="AP27" s="52">
         <v>6</v>
       </c>
-      <c r="AQ28" s="2">
+      <c r="AQ27" s="52">
         <v>9</v>
       </c>
-      <c r="AR28" s="2">
+      <c r="AR27" s="52">
         <v>16</v>
       </c>
-      <c r="AS28" s="2">
+      <c r="AS27" s="52">
         <v>14</v>
       </c>
-      <c r="AT28" s="2">
+      <c r="AT27" s="52">
         <v>23</v>
       </c>
-      <c r="AU28" s="2">
-[...2 lines deleted...]
-      <c r="AV28" s="2">
+      <c r="AU27" s="52">
+        <v>0</v>
+      </c>
+      <c r="AV27" s="52">
         <v>405</v>
       </c>
-      <c r="AW28" s="2">
+      <c r="AW27" s="52">
         <v>545</v>
       </c>
-      <c r="AX28" s="2">
+      <c r="AX27" s="52">
         <v>240</v>
       </c>
-      <c r="AY28" s="2">
+      <c r="AY27" s="52">
         <v>921</v>
       </c>
-      <c r="AZ28" s="2">
+      <c r="AZ27" s="52">
         <v>272</v>
       </c>
-      <c r="BA28" s="2">
+      <c r="BA27" s="52">
         <v>499</v>
       </c>
-      <c r="BB28" s="2">
+      <c r="BB27" s="52">
         <v>418</v>
       </c>
-      <c r="BC28" s="2">
+      <c r="BC27" s="52">
         <v>517</v>
       </c>
-      <c r="BD28" s="2">
+      <c r="BD27" s="52">
         <v>26</v>
       </c>
-      <c r="BE28" s="2">
+      <c r="BE27" s="52">
         <v>1</v>
       </c>
-      <c r="BF28" s="2">
+      <c r="BF27" s="52">
         <v>1</v>
       </c>
-      <c r="BG28" s="2">
+      <c r="BG27" s="52">
         <v>1</v>
       </c>
-      <c r="BH28" s="2">
+      <c r="BH27" s="52">
         <v>1</v>
       </c>
-      <c r="BI28" s="2">
+      <c r="BI27" s="52">
         <v>1</v>
       </c>
-      <c r="BJ28" s="2">
+      <c r="BJ27" s="52">
         <v>9</v>
       </c>
-      <c r="BK28" s="2">
+      <c r="BK27" s="52">
         <v>1</v>
       </c>
-      <c r="BL28" s="2">
+      <c r="BL27" s="52">
         <v>1</v>
       </c>
-      <c r="BM28" s="2">
+      <c r="BM27" s="52">
         <v>606</v>
       </c>
-      <c r="BN28" s="2">
+      <c r="BN27" s="52">
         <v>12</v>
       </c>
-      <c r="BO28" s="2">
+      <c r="BO27" s="52">
         <v>12</v>
       </c>
-      <c r="BP28" s="2">
+      <c r="BP27" s="52">
         <v>12</v>
       </c>
-      <c r="BQ28" s="2">
+      <c r="BQ27" s="52">
         <v>12</v>
       </c>
-      <c r="BR28" s="2">
+      <c r="BR27" s="52">
         <v>12</v>
       </c>
-      <c r="BS28" s="2">
+      <c r="BS27" s="52">
         <v>106</v>
       </c>
-      <c r="BT28" s="2">
+      <c r="BT27" s="52">
         <v>12</v>
       </c>
-      <c r="BU28" s="2">
+      <c r="BU27" s="52">
         <v>12</v>
       </c>
-      <c r="BV28" s="2">
+      <c r="BV27" s="52">
         <v>40</v>
       </c>
-      <c r="BW28" s="2">
+      <c r="BW27" s="52">
         <v>14</v>
       </c>
-      <c r="BX28" s="2">
+      <c r="BX27" s="52">
         <v>9</v>
       </c>
-      <c r="BY28" s="2">
+      <c r="BY27" s="52">
         <v>7</v>
       </c>
-      <c r="BZ28" s="2">
+      <c r="BZ27" s="52">
         <v>13</v>
       </c>
-      <c r="CA28" s="2">
+      <c r="CA27" s="52">
         <v>10</v>
       </c>
-      <c r="CB28" s="2">
+      <c r="CB27" s="52">
         <v>16</v>
       </c>
-      <c r="CC28" s="2">
-[...2 lines deleted...]
-      <c r="CD28" s="2">
+      <c r="CC27" s="52">
+        <v>0</v>
+      </c>
+      <c r="CD27" s="52">
         <v>11</v>
       </c>
-      <c r="CE28" s="2">
+      <c r="CE27" s="52">
         <v>1722</v>
       </c>
-      <c r="CF28" s="2">
+      <c r="CF27" s="52">
         <v>311</v>
       </c>
-      <c r="CG28" s="2">
+      <c r="CG27" s="52">
         <v>291</v>
       </c>
-      <c r="CH28" s="2">
+      <c r="CH27" s="52">
         <v>221</v>
       </c>
-      <c r="CI28" s="3">
+      <c r="CI27" s="53">
         <v>672</v>
       </c>
-      <c r="CJ28" s="3">
+      <c r="CJ27" s="53">
         <v>416</v>
       </c>
-      <c r="CK28" s="2">
+      <c r="CK27" s="52">
         <v>1481</v>
       </c>
-      <c r="CL28" s="2">
-[...2 lines deleted...]
-      <c r="CM28" s="2">
+      <c r="CL27" s="52">
+        <v>0</v>
+      </c>
+      <c r="CM27" s="52">
         <v>1150</v>
       </c>
-      <c r="CN28" s="2">
-[...2 lines deleted...]
-      <c r="CO28" s="2">
+      <c r="CN27" s="52">
+        <v>0</v>
+      </c>
+      <c r="CO27" s="52">
         <v>2</v>
       </c>
-      <c r="CP28" s="2">
+      <c r="CP27" s="52">
         <v>3</v>
       </c>
-      <c r="CQ28" s="2">
+      <c r="CQ27" s="52">
         <v>4</v>
       </c>
-      <c r="CR28" s="2">
-[...5 lines deleted...]
-      <c r="CT28" s="2">
+      <c r="CR27" s="52">
+        <v>0</v>
+      </c>
+      <c r="CS27" s="52">
+        <v>0</v>
+      </c>
+      <c r="CT27" s="52">
         <v>1</v>
       </c>
-      <c r="CU28" s="2">
+      <c r="CU27" s="52">
         <v>1</v>
       </c>
-      <c r="CV28" s="2">
-[...5 lines deleted...]
-      <c r="CX28" s="2">
+      <c r="CV27" s="52">
+        <v>0</v>
+      </c>
+      <c r="CW27" s="52">
+        <v>0</v>
+      </c>
+      <c r="CX27" s="52">
         <v>20</v>
       </c>
-      <c r="CY28" s="2">
+      <c r="CY27" s="52">
         <v>17</v>
       </c>
-      <c r="CZ28" s="2">
+      <c r="CZ27" s="52">
         <v>49</v>
       </c>
-      <c r="DA28" s="2">
-[...5 lines deleted...]
-      <c r="DC28" s="2">
+      <c r="DA27" s="52">
+        <v>0</v>
+      </c>
+      <c r="DB27" s="52">
+        <v>0</v>
+      </c>
+      <c r="DC27" s="52">
         <v>144</v>
       </c>
-      <c r="DD28" s="2">
-[...2 lines deleted...]
-      <c r="DE28" s="2">
+      <c r="DD27" s="52">
+        <v>0</v>
+      </c>
+      <c r="DE27" s="52">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:132" ht="19.5" customHeight="1">
-[...130 lines deleted...]
-      <c r="EB29" s="15"/>
+    <row r="28" spans="1:132" ht="19.5" customHeight="1">
+      <c r="B28" s="10"/>
+      <c r="C28" s="10"/>
+      <c r="D28" s="10"/>
+      <c r="E28" s="10"/>
+      <c r="F28" s="10"/>
+      <c r="G28" s="10"/>
+      <c r="H28" s="10"/>
+      <c r="I28" s="10"/>
+      <c r="J28" s="10"/>
+      <c r="K28" s="10"/>
+      <c r="L28" s="10"/>
+      <c r="M28" s="10"/>
+      <c r="N28" s="10"/>
+      <c r="O28" s="10"/>
+      <c r="P28" s="10"/>
+      <c r="Q28" s="10"/>
+      <c r="R28" s="10"/>
+      <c r="S28" s="10"/>
+      <c r="T28" s="10"/>
+      <c r="U28" s="10"/>
+      <c r="V28" s="10"/>
+      <c r="W28" s="10"/>
+      <c r="X28" s="10"/>
+      <c r="Y28" s="10"/>
+      <c r="Z28" s="10"/>
+      <c r="AA28" s="10"/>
+      <c r="AB28" s="10"/>
+      <c r="AC28" s="10"/>
+      <c r="AD28" s="10"/>
+      <c r="AE28" s="10"/>
+      <c r="AF28" s="10"/>
+      <c r="AG28" s="10"/>
+      <c r="AH28" s="10"/>
+      <c r="AI28" s="10"/>
+      <c r="AJ28" s="10"/>
+      <c r="AK28" s="10"/>
+      <c r="AL28" s="10"/>
+      <c r="AM28" s="10"/>
+      <c r="AN28" s="10"/>
+      <c r="AO28" s="10"/>
+      <c r="AP28" s="10"/>
+      <c r="AQ28" s="10"/>
+      <c r="AR28" s="10"/>
+      <c r="AS28" s="10"/>
+      <c r="AT28" s="10"/>
+      <c r="AU28" s="10"/>
+      <c r="AV28" s="10"/>
+      <c r="AW28" s="10"/>
+      <c r="AX28" s="10"/>
+      <c r="AY28" s="10"/>
+      <c r="AZ28" s="10"/>
+      <c r="BA28" s="10"/>
+      <c r="BB28" s="10"/>
+      <c r="BC28" s="10"/>
+      <c r="BD28" s="10"/>
+      <c r="BE28" s="10"/>
+      <c r="BF28" s="10"/>
+      <c r="BG28" s="10"/>
+      <c r="BH28" s="10"/>
+      <c r="BI28" s="10"/>
+      <c r="BJ28" s="10"/>
+      <c r="BK28" s="10"/>
+      <c r="BL28" s="10"/>
+      <c r="BM28" s="10"/>
+      <c r="BN28" s="10"/>
+      <c r="BO28" s="10"/>
+      <c r="BP28" s="10"/>
+      <c r="BQ28" s="10"/>
+      <c r="BR28" s="10"/>
+      <c r="BS28" s="10"/>
+      <c r="BT28" s="10"/>
+      <c r="BU28" s="10"/>
+      <c r="BV28" s="10"/>
+      <c r="BW28" s="10"/>
+      <c r="BX28" s="10"/>
+      <c r="BY28" s="10"/>
+      <c r="BZ28" s="10"/>
+      <c r="CA28" s="10"/>
+      <c r="CB28" s="10"/>
+      <c r="CC28" s="10"/>
+      <c r="CD28" s="10"/>
+      <c r="CE28" s="10"/>
+      <c r="CF28" s="10"/>
+      <c r="CG28" s="10"/>
+      <c r="CH28" s="10"/>
+      <c r="CI28" s="10"/>
+      <c r="CJ28" s="10"/>
+      <c r="CK28" s="10"/>
+      <c r="CL28" s="10"/>
+      <c r="CM28" s="10"/>
+      <c r="CN28" s="10"/>
+      <c r="CO28" s="10"/>
+      <c r="CP28" s="10"/>
+      <c r="CQ28" s="10"/>
+      <c r="CR28" s="10"/>
+      <c r="CS28" s="10"/>
+      <c r="CT28" s="10"/>
+      <c r="CU28" s="10"/>
+      <c r="CV28" s="10"/>
+      <c r="CW28" s="10"/>
+      <c r="CX28" s="10"/>
+      <c r="CY28" s="10"/>
+      <c r="CZ28" s="10"/>
+      <c r="DA28" s="10"/>
+      <c r="DB28" s="10"/>
+      <c r="DC28" s="10"/>
+      <c r="DD28" s="10"/>
+      <c r="DE28" s="10"/>
+      <c r="DF28" s="10"/>
+      <c r="DG28" s="10"/>
+      <c r="DH28" s="10"/>
+      <c r="DI28" s="10"/>
+      <c r="DJ28" s="10"/>
+      <c r="DK28" s="10"/>
+      <c r="DL28" s="10"/>
+      <c r="DM28" s="10"/>
+      <c r="DN28" s="10"/>
+      <c r="DO28" s="10"/>
+      <c r="DP28" s="10"/>
+      <c r="DQ28" s="10"/>
+      <c r="DR28" s="10"/>
+      <c r="DS28" s="10"/>
+      <c r="DT28" s="10"/>
+      <c r="DU28" s="10"/>
+      <c r="DV28" s="10"/>
+      <c r="DW28" s="10"/>
+      <c r="DX28" s="10"/>
+      <c r="DY28" s="10"/>
+      <c r="DZ28" s="10"/>
+      <c r="EA28" s="10"/>
+      <c r="EB28" s="10"/>
     </row>
-    <row r="30" spans="1:132" ht="15.75">
-      <c r="A30" s="34" t="s">
+    <row r="29" spans="1:132" ht="16.5" thickBot="1">
+      <c r="A29" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="B30" s="34"/>
-[...124 lines deleted...]
-      <c r="DW30" s="7"/>
+      <c r="B29" s="34"/>
+      <c r="C29" s="34"/>
+      <c r="D29" s="34"/>
+      <c r="E29" s="34"/>
+      <c r="F29" s="34"/>
+      <c r="G29" s="34"/>
+      <c r="H29" s="34"/>
+      <c r="I29" s="34"/>
+      <c r="J29" s="34"/>
+      <c r="K29" s="34"/>
+      <c r="L29" s="34"/>
+      <c r="M29" s="34"/>
+      <c r="N29" s="34"/>
+      <c r="O29" s="34"/>
+      <c r="P29" s="34"/>
+      <c r="Q29" s="34"/>
+      <c r="R29" s="34"/>
+      <c r="S29" s="34"/>
+      <c r="T29" s="34"/>
+      <c r="U29" s="34"/>
+      <c r="V29" s="34"/>
+      <c r="W29" s="34"/>
+      <c r="X29" s="34"/>
+      <c r="Y29" s="34"/>
+      <c r="Z29" s="34"/>
+      <c r="AA29" s="34"/>
+      <c r="AB29" s="34"/>
+      <c r="AC29" s="34"/>
+      <c r="AD29" s="34"/>
+      <c r="AE29" s="34"/>
+      <c r="AF29" s="34"/>
+      <c r="AG29" s="34"/>
+      <c r="AH29" s="34"/>
+      <c r="AI29" s="34"/>
+      <c r="AJ29" s="34"/>
+      <c r="AK29" s="34"/>
+      <c r="AL29" s="18"/>
+      <c r="AM29" s="18"/>
+      <c r="AN29" s="18"/>
+      <c r="AO29" s="18"/>
+      <c r="AP29" s="18"/>
+      <c r="AQ29" s="18"/>
+      <c r="AR29" s="18"/>
+      <c r="AS29" s="18"/>
+      <c r="AT29" s="18"/>
+      <c r="AU29" s="18"/>
+      <c r="AV29" s="18"/>
+      <c r="AW29" s="18"/>
+      <c r="AX29" s="18"/>
+      <c r="AY29" s="18"/>
+      <c r="AZ29" s="18"/>
+      <c r="BA29" s="18"/>
+      <c r="BB29" s="18"/>
+      <c r="BC29" s="18"/>
+      <c r="BD29" s="18"/>
+      <c r="BE29" s="18"/>
+      <c r="BF29" s="18"/>
+      <c r="BG29" s="18"/>
+      <c r="BH29" s="18"/>
+      <c r="BI29" s="18"/>
+      <c r="BJ29" s="18"/>
+      <c r="BK29" s="18"/>
+      <c r="BL29" s="18"/>
+      <c r="BM29" s="18"/>
+      <c r="BN29" s="18"/>
+      <c r="BO29" s="18"/>
+      <c r="BP29" s="18"/>
+      <c r="BQ29" s="18"/>
+      <c r="BR29" s="18"/>
+      <c r="BS29" s="18"/>
+      <c r="BT29" s="18"/>
+      <c r="BU29" s="18"/>
+      <c r="BV29" s="18"/>
+      <c r="BW29" s="18"/>
+      <c r="BX29" s="18"/>
+      <c r="BY29" s="18"/>
+      <c r="BZ29" s="18"/>
+      <c r="CA29" s="18"/>
+      <c r="CB29" s="18"/>
+      <c r="CC29" s="18"/>
+      <c r="CD29" s="18"/>
+      <c r="CE29" s="18"/>
+      <c r="CF29" s="18"/>
+      <c r="CG29" s="18"/>
+      <c r="CH29" s="18"/>
+      <c r="CI29" s="18"/>
+      <c r="CJ29" s="18"/>
+      <c r="CK29" s="18"/>
+      <c r="CL29" s="18"/>
+      <c r="CM29" s="18"/>
+      <c r="CN29" s="18"/>
+      <c r="CO29" s="18"/>
+      <c r="CP29" s="18"/>
+      <c r="CQ29" s="18"/>
+      <c r="CR29" s="18"/>
+      <c r="CS29" s="18"/>
+      <c r="CT29" s="18"/>
+      <c r="CU29" s="18"/>
+      <c r="CV29" s="18"/>
+      <c r="CW29" s="18"/>
+      <c r="CX29" s="18"/>
+      <c r="CY29" s="18"/>
+      <c r="CZ29" s="18"/>
+      <c r="DA29" s="18"/>
+      <c r="DB29" s="18"/>
+      <c r="DC29" s="18"/>
+      <c r="DD29" s="18"/>
+      <c r="DE29" s="18"/>
+      <c r="DF29" s="18"/>
+      <c r="DG29" s="18"/>
+      <c r="DH29" s="18"/>
+      <c r="DI29" s="18"/>
+      <c r="DJ29" s="18"/>
+      <c r="DK29" s="18"/>
+      <c r="DL29" s="18"/>
+      <c r="DM29" s="18"/>
+      <c r="DN29" s="18"/>
+      <c r="DO29" s="18"/>
+      <c r="DP29" s="18"/>
+      <c r="DQ29" s="18"/>
+      <c r="DR29" s="18"/>
+      <c r="DS29" s="18"/>
+      <c r="DT29" s="18"/>
+      <c r="DU29" s="18"/>
+      <c r="DV29" s="18"/>
+      <c r="DW29" s="2"/>
     </row>
-    <row r="31" spans="1:132" ht="16.5" thickBot="1">
-[...9 lines deleted...]
-      <c r="J31" s="29"/>
+    <row r="30" spans="1:132" s="11" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
+      <c r="A30" s="25"/>
+      <c r="B30" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="C30" s="38"/>
+      <c r="D30" s="38"/>
+      <c r="E30" s="38"/>
+      <c r="F30" s="38"/>
+      <c r="G30" s="38"/>
+      <c r="H30" s="38"/>
+      <c r="I30" s="39"/>
+      <c r="J30" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="K30" s="23"/>
+      <c r="L30" s="23"/>
+      <c r="M30" s="23"/>
+      <c r="N30" s="23"/>
+      <c r="O30" s="23"/>
+      <c r="P30" s="23"/>
+      <c r="Q30" s="23"/>
+      <c r="R30" s="23"/>
+      <c r="S30" s="23"/>
+      <c r="T30" s="23"/>
+      <c r="U30" s="23"/>
+      <c r="V30" s="23"/>
+      <c r="W30" s="23"/>
+      <c r="X30" s="23"/>
+      <c r="Y30" s="23"/>
+      <c r="Z30" s="23"/>
+      <c r="AA30" s="23"/>
+      <c r="AB30" s="23"/>
+      <c r="AC30" s="23"/>
+      <c r="AD30" s="23"/>
+      <c r="AE30" s="23"/>
+      <c r="AF30" s="23"/>
+      <c r="AG30" s="23"/>
+      <c r="AH30" s="23"/>
+      <c r="AI30" s="23"/>
+      <c r="AJ30" s="23"/>
+      <c r="AK30" s="23"/>
+      <c r="AL30" s="23"/>
+      <c r="AM30" s="23"/>
+      <c r="AN30" s="23"/>
+      <c r="AO30" s="23"/>
+      <c r="AP30" s="23"/>
+      <c r="AQ30" s="23"/>
+      <c r="AR30" s="23"/>
+      <c r="AS30" s="23"/>
+      <c r="AT30" s="23"/>
+      <c r="AU30" s="23"/>
+      <c r="AV30" s="23"/>
+      <c r="AW30" s="24"/>
+    </row>
+    <row r="31" spans="1:132" s="11" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A31" s="26"/>
+      <c r="B31" s="40"/>
+      <c r="C31" s="41"/>
+      <c r="D31" s="41"/>
+      <c r="E31" s="41"/>
+      <c r="F31" s="41"/>
+      <c r="G31" s="41"/>
+      <c r="H31" s="41"/>
+      <c r="I31" s="42"/>
+      <c r="J31" s="28" t="s">
+        <v>31</v>
+      </c>
       <c r="K31" s="29"/>
       <c r="L31" s="29"/>
       <c r="M31" s="29"/>
       <c r="N31" s="29"/>
       <c r="O31" s="29"/>
       <c r="P31" s="29"/>
       <c r="Q31" s="29"/>
-      <c r="R31" s="29"/>
+      <c r="R31" s="28" t="s">
+        <v>3</v>
+      </c>
       <c r="S31" s="29"/>
       <c r="T31" s="29"/>
       <c r="U31" s="29"/>
       <c r="V31" s="29"/>
       <c r="W31" s="29"/>
       <c r="X31" s="29"/>
       <c r="Y31" s="29"/>
-      <c r="Z31" s="29"/>
+      <c r="Z31" s="28" t="s">
+        <v>30</v>
+      </c>
       <c r="AA31" s="29"/>
       <c r="AB31" s="29"/>
       <c r="AC31" s="29"/>
       <c r="AD31" s="29"/>
       <c r="AE31" s="29"/>
       <c r="AF31" s="29"/>
       <c r="AG31" s="29"/>
-      <c r="AH31" s="29"/>
+      <c r="AH31" s="28" t="s">
+        <v>5</v>
+      </c>
       <c r="AI31" s="29"/>
       <c r="AJ31" s="29"/>
       <c r="AK31" s="29"/>
       <c r="AL31" s="29"/>
       <c r="AM31" s="29"/>
       <c r="AN31" s="29"/>
       <c r="AO31" s="29"/>
-      <c r="AP31" s="29"/>
+      <c r="AP31" s="28" t="s">
+        <v>29</v>
+      </c>
       <c r="AQ31" s="29"/>
       <c r="AR31" s="29"/>
       <c r="AS31" s="29"/>
       <c r="AT31" s="29"/>
       <c r="AU31" s="29"/>
       <c r="AV31" s="29"/>
-      <c r="AW31" s="29"/>
-[...77 lines deleted...]
-      <c r="DW31" s="7"/>
+      <c r="AW31" s="30"/>
     </row>
-    <row r="32" spans="1:132" s="19" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B32" s="41" t="s">
+    <row r="32" spans="1:132" s="12" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A32" s="26"/>
+      <c r="B32" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="C32" s="44"/>
+      <c r="D32" s="44"/>
+      <c r="E32" s="45"/>
+      <c r="F32" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="G32" s="44"/>
+      <c r="H32" s="44"/>
+      <c r="I32" s="45"/>
+      <c r="J32" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="K32" s="44"/>
+      <c r="L32" s="44"/>
+      <c r="M32" s="45"/>
+      <c r="N32" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="O32" s="44"/>
+      <c r="P32" s="44"/>
+      <c r="Q32" s="45"/>
+      <c r="R32" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="S32" s="44"/>
+      <c r="T32" s="44"/>
+      <c r="U32" s="45"/>
+      <c r="V32" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="W32" s="44"/>
+      <c r="X32" s="44"/>
+      <c r="Y32" s="45"/>
+      <c r="Z32" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA32" s="44"/>
+      <c r="AB32" s="44"/>
+      <c r="AC32" s="45"/>
+      <c r="AD32" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE32" s="44"/>
+      <c r="AF32" s="44"/>
+      <c r="AG32" s="45"/>
+      <c r="AH32" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI32" s="44"/>
+      <c r="AJ32" s="44"/>
+      <c r="AK32" s="45"/>
+      <c r="AL32" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="AM32" s="44"/>
+      <c r="AN32" s="44"/>
+      <c r="AO32" s="45"/>
+      <c r="AP32" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ32" s="44"/>
+      <c r="AR32" s="44"/>
+      <c r="AS32" s="45"/>
+      <c r="AT32" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="AU32" s="44"/>
+      <c r="AV32" s="44"/>
+      <c r="AW32" s="45"/>
+    </row>
+    <row r="33" spans="1:127" s="11" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
+      <c r="A33" s="27"/>
+      <c r="B33" s="46">
+        <v>2022</v>
+      </c>
+      <c r="C33" s="47">
+        <v>2023</v>
+      </c>
+      <c r="D33" s="48">
+        <v>2024</v>
+      </c>
+      <c r="E33" s="48">
+        <v>2025</v>
+      </c>
+      <c r="F33" s="48">
+        <v>2022</v>
+      </c>
+      <c r="G33" s="48">
+        <v>2023</v>
+      </c>
+      <c r="H33" s="48">
+        <v>2024</v>
+      </c>
+      <c r="I33" s="48">
+        <v>2025</v>
+      </c>
+      <c r="J33" s="46">
+        <v>2022</v>
+      </c>
+      <c r="K33" s="47">
+        <v>2023</v>
+      </c>
+      <c r="L33" s="48">
+        <v>2024</v>
+      </c>
+      <c r="M33" s="48">
+        <v>2025</v>
+      </c>
+      <c r="N33" s="48">
+        <v>2022</v>
+      </c>
+      <c r="O33" s="48">
+        <v>2023</v>
+      </c>
+      <c r="P33" s="48">
+        <v>2024</v>
+      </c>
+      <c r="Q33" s="48">
+        <v>2025</v>
+      </c>
+      <c r="R33" s="46">
+        <v>2022</v>
+      </c>
+      <c r="S33" s="47">
+        <v>2023</v>
+      </c>
+      <c r="T33" s="48">
+        <v>2024</v>
+      </c>
+      <c r="U33" s="48">
+        <v>2025</v>
+      </c>
+      <c r="V33" s="48">
+        <v>2022</v>
+      </c>
+      <c r="W33" s="48">
+        <v>2023</v>
+      </c>
+      <c r="X33" s="48">
+        <v>2024</v>
+      </c>
+      <c r="Y33" s="48">
+        <v>2025</v>
+      </c>
+      <c r="Z33" s="46">
+        <v>2022</v>
+      </c>
+      <c r="AA33" s="47">
+        <v>2023</v>
+      </c>
+      <c r="AB33" s="48">
+        <v>2024</v>
+      </c>
+      <c r="AC33" s="48">
+        <v>2025</v>
+      </c>
+      <c r="AD33" s="48">
+        <v>2022</v>
+      </c>
+      <c r="AE33" s="48">
+        <v>2023</v>
+      </c>
+      <c r="AF33" s="48">
+        <v>2024</v>
+      </c>
+      <c r="AG33" s="48">
+        <v>2025</v>
+      </c>
+      <c r="AH33" s="46">
+        <v>2022</v>
+      </c>
+      <c r="AI33" s="47">
+        <v>2023</v>
+      </c>
+      <c r="AJ33" s="48">
+        <v>2024</v>
+      </c>
+      <c r="AK33" s="48">
+        <v>2025</v>
+      </c>
+      <c r="AL33" s="48">
+        <v>2022</v>
+      </c>
+      <c r="AM33" s="48">
+        <v>2023</v>
+      </c>
+      <c r="AN33" s="48">
+        <v>2024</v>
+      </c>
+      <c r="AO33" s="48">
+        <v>2025</v>
+      </c>
+      <c r="AP33" s="46">
+        <v>2022</v>
+      </c>
+      <c r="AQ33" s="47">
+        <v>2023</v>
+      </c>
+      <c r="AR33" s="48">
+        <v>2024</v>
+      </c>
+      <c r="AS33" s="48">
+        <v>2025</v>
+      </c>
+      <c r="AT33" s="48">
+        <v>2022</v>
+      </c>
+      <c r="AU33" s="48">
+        <v>2023</v>
+      </c>
+      <c r="AV33" s="48">
+        <v>2024</v>
+      </c>
+      <c r="AW33" s="48">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="34" spans="1:127" s="14" customFormat="1" ht="24">
+      <c r="A34" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B34" s="49">
+        <v>535</v>
+      </c>
+      <c r="C34" s="49">
+        <v>646</v>
+      </c>
+      <c r="D34" s="49">
+        <v>661</v>
+      </c>
+      <c r="E34" s="49">
+        <v>686</v>
+      </c>
+      <c r="F34" s="49">
+        <v>32120</v>
+      </c>
+      <c r="G34" s="49">
+        <v>43202</v>
+      </c>
+      <c r="H34" s="49">
+        <v>42539</v>
+      </c>
+      <c r="I34" s="49">
+        <v>47360</v>
+      </c>
+      <c r="J34" s="49">
+        <v>37</v>
+      </c>
+      <c r="K34" s="49">
+        <v>50</v>
+      </c>
+      <c r="L34" s="49">
+        <v>51</v>
+      </c>
+      <c r="M34" s="49">
+        <v>59</v>
+      </c>
+      <c r="N34" s="49">
+        <v>4333</v>
+      </c>
+      <c r="O34" s="49">
+        <v>6799</v>
+      </c>
+      <c r="P34" s="49">
+        <v>6942</v>
+      </c>
+      <c r="Q34" s="49">
+        <v>7704</v>
+      </c>
+      <c r="R34" s="49">
+        <v>188</v>
+      </c>
+      <c r="S34" s="49">
+        <v>209</v>
+      </c>
+      <c r="T34" s="49">
+        <v>257</v>
+      </c>
+      <c r="U34" s="49">
+        <v>237</v>
+      </c>
+      <c r="V34" s="49">
+        <v>9282</v>
+      </c>
+      <c r="W34" s="49">
+        <v>8795</v>
+      </c>
+      <c r="X34" s="49">
+        <v>22953</v>
+      </c>
+      <c r="Y34" s="49">
+        <v>10769</v>
+      </c>
+      <c r="Z34" s="49">
+        <v>28</v>
+      </c>
+      <c r="AA34" s="49">
+        <v>28</v>
+      </c>
+      <c r="AB34" s="49">
+        <v>13</v>
+      </c>
+      <c r="AC34" s="49">
+        <v>14</v>
+      </c>
+      <c r="AD34" s="49">
+        <v>607</v>
+      </c>
+      <c r="AE34" s="49">
+        <v>832</v>
+      </c>
+      <c r="AF34" s="49">
+        <v>129</v>
+      </c>
+      <c r="AG34" s="49">
+        <v>999</v>
+      </c>
+      <c r="AH34" s="49">
+        <v>205</v>
+      </c>
+      <c r="AI34" s="49">
+        <v>222</v>
+      </c>
+      <c r="AJ34" s="49">
+        <v>206</v>
+      </c>
+      <c r="AK34" s="49">
+        <v>284</v>
+      </c>
+      <c r="AL34" s="49">
+        <v>15045</v>
+      </c>
+      <c r="AM34" s="49">
+        <v>21247</v>
+      </c>
+      <c r="AN34" s="49">
+        <v>11165</v>
+      </c>
+      <c r="AO34" s="49">
+        <v>26598</v>
+      </c>
+      <c r="AP34" s="49">
+        <v>78</v>
+      </c>
+      <c r="AQ34" s="49">
+        <v>138</v>
+      </c>
+      <c r="AR34" s="49">
+        <v>134</v>
+      </c>
+      <c r="AS34" s="49">
+        <v>91</v>
+      </c>
+      <c r="AT34" s="49">
+        <v>2854</v>
+      </c>
+      <c r="AU34" s="49">
+        <v>5530</v>
+      </c>
+      <c r="AV34" s="49">
+        <v>1350</v>
+      </c>
+      <c r="AW34" s="49">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="35" spans="1:127" s="11" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A35" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B35" s="50">
+        <v>297</v>
+      </c>
+      <c r="C35" s="50">
+        <v>381</v>
+      </c>
+      <c r="D35" s="50">
+        <v>353</v>
+      </c>
+      <c r="E35" s="50">
+        <v>417</v>
+      </c>
+      <c r="F35" s="50">
+        <v>16674</v>
+      </c>
+      <c r="G35" s="50">
+        <v>29806</v>
+      </c>
+      <c r="H35" s="50">
+        <v>18678</v>
+      </c>
+      <c r="I35" s="50">
+        <v>31811</v>
+      </c>
+      <c r="J35" s="50">
+        <v>29</v>
+      </c>
+      <c r="K35" s="50">
+        <v>35</v>
+      </c>
+      <c r="L35" s="50">
+        <v>39</v>
+      </c>
+      <c r="M35" s="50">
+        <v>57</v>
+      </c>
+      <c r="N35" s="50">
+        <v>2748</v>
+      </c>
+      <c r="O35" s="50">
+        <v>4589</v>
+      </c>
+      <c r="P35" s="50">
+        <v>5610</v>
+      </c>
+      <c r="Q35" s="50">
+        <v>7452</v>
+      </c>
+      <c r="R35" s="50">
+        <v>84</v>
+      </c>
+      <c r="S35" s="50">
+        <v>88</v>
+      </c>
+      <c r="T35" s="50">
+        <v>107</v>
+      </c>
+      <c r="U35" s="50">
+        <v>115</v>
+      </c>
+      <c r="V35" s="50">
+        <v>3705</v>
+      </c>
+      <c r="W35" s="50">
+        <v>4296</v>
+      </c>
+      <c r="X35" s="50">
+        <v>5781</v>
+      </c>
+      <c r="Y35" s="50">
+        <v>5235</v>
+      </c>
+      <c r="Z35" s="50">
+        <v>27</v>
+      </c>
+      <c r="AA35" s="50">
+        <v>25</v>
+      </c>
+      <c r="AB35" s="50">
+        <v>6</v>
+      </c>
+      <c r="AC35" s="50">
+        <v>8</v>
+      </c>
+      <c r="AD35" s="50">
+        <v>595</v>
+      </c>
+      <c r="AE35" s="50">
+        <v>713</v>
+      </c>
+      <c r="AF35" s="50">
+        <v>108</v>
+      </c>
+      <c r="AG35" s="50">
+        <v>789</v>
+      </c>
+      <c r="AH35" s="50">
+        <v>85</v>
+      </c>
+      <c r="AI35" s="50">
+        <v>111</v>
+      </c>
+      <c r="AJ35" s="50">
+        <v>81</v>
+      </c>
+      <c r="AK35" s="50">
+        <v>153</v>
+      </c>
+      <c r="AL35" s="50">
+        <v>6859</v>
+      </c>
+      <c r="AM35" s="50">
+        <v>15215</v>
+      </c>
+      <c r="AN35" s="50">
+        <v>6070</v>
+      </c>
+      <c r="AO35" s="50">
+        <v>17068</v>
+      </c>
+      <c r="AP35" s="50">
+        <v>72</v>
+      </c>
+      <c r="AQ35" s="50">
+        <v>122</v>
+      </c>
+      <c r="AR35" s="50">
+        <v>119</v>
+      </c>
+      <c r="AS35" s="50">
+        <v>84</v>
+      </c>
+      <c r="AT35" s="50">
+        <v>2768</v>
+      </c>
+      <c r="AU35" s="50">
+        <v>4993</v>
+      </c>
+      <c r="AV35" s="50">
+        <v>1109</v>
+      </c>
+      <c r="AW35" s="50">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="36" spans="1:127" s="11" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A36" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B36" s="50">
+        <v>29</v>
+      </c>
+      <c r="C36" s="50">
+        <v>53</v>
+      </c>
+      <c r="D36" s="50">
+        <v>38</v>
+      </c>
+      <c r="E36" s="50">
+        <v>27</v>
+      </c>
+      <c r="F36" s="50">
+        <v>1718</v>
+      </c>
+      <c r="G36" s="50">
+        <v>2922</v>
+      </c>
+      <c r="H36" s="50">
+        <v>1872</v>
+      </c>
+      <c r="I36" s="50">
+        <v>1775</v>
+      </c>
+      <c r="J36" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="K36" s="50">
+        <v>4</v>
+      </c>
+      <c r="L36" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="M36" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="N36" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="O36" s="50">
+        <v>344</v>
+      </c>
+      <c r="P36" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="R36" s="50">
+        <v>15</v>
+      </c>
+      <c r="S36" s="50">
+        <v>9</v>
+      </c>
+      <c r="T36" s="50">
+        <v>11</v>
+      </c>
+      <c r="U36" s="50">
+        <v>10</v>
+      </c>
+      <c r="V36" s="50">
+        <v>714</v>
+      </c>
+      <c r="W36" s="50">
+        <v>360</v>
+      </c>
+      <c r="X36" s="50">
+        <v>769</v>
+      </c>
+      <c r="Y36" s="50">
+        <v>578</v>
+      </c>
+      <c r="Z36" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="50">
         <v>2</v>
       </c>
-      <c r="C32" s="42"/>
-[...4 lines deleted...]
-      <c r="H32" s="31" t="s">
+      <c r="AB36" s="50">
+        <v>7</v>
+      </c>
+      <c r="AC36" s="50">
+        <v>6</v>
+      </c>
+      <c r="AD36" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE36" s="50">
+        <v>107</v>
+      </c>
+      <c r="AF36" s="50">
+        <v>21</v>
+      </c>
+      <c r="AG36" s="50">
+        <v>210</v>
+      </c>
+      <c r="AH36" s="50">
+        <v>14</v>
+      </c>
+      <c r="AI36" s="50">
+        <v>32</v>
+      </c>
+      <c r="AJ36" s="50">
+        <v>20</v>
+      </c>
+      <c r="AK36" s="50">
+        <v>11</v>
+      </c>
+      <c r="AL36" s="50">
+        <v>1003</v>
+      </c>
+      <c r="AM36" s="50">
+        <v>2090</v>
+      </c>
+      <c r="AN36" s="50">
+        <v>1081</v>
+      </c>
+      <c r="AO36" s="50">
+        <v>988</v>
+      </c>
+      <c r="AP36" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ36" s="50">
         <v>4</v>
       </c>
-      <c r="I32" s="32"/>
-[...27 lines deleted...]
-      <c r="AK32" s="33"/>
+      <c r="AR36" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS36" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT36" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU36" s="50">
+        <v>22</v>
+      </c>
+      <c r="AV36" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW36" s="50" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="33" spans="1:37" s="19" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-[...7 lines deleted...]
-      <c r="H33" s="31" t="s">
+    <row r="37" spans="1:127" s="11" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A37" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B37" s="50">
+        <v>34</v>
+      </c>
+      <c r="C37" s="50">
+        <v>42</v>
+      </c>
+      <c r="D37" s="50">
+        <v>28</v>
+      </c>
+      <c r="E37" s="50">
+        <v>34</v>
+      </c>
+      <c r="F37" s="50">
+        <v>1407</v>
+      </c>
+      <c r="G37" s="50">
+        <v>1457</v>
+      </c>
+      <c r="H37" s="50">
+        <v>932</v>
+      </c>
+      <c r="I37" s="50">
+        <v>1387</v>
+      </c>
+      <c r="J37" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="K37" s="50">
+        <v>1</v>
+      </c>
+      <c r="L37" s="50">
+        <v>1</v>
+      </c>
+      <c r="M37" s="50">
+        <v>1</v>
+      </c>
+      <c r="N37" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37" s="50">
+        <v>60</v>
+      </c>
+      <c r="P37" s="50">
+        <v>152</v>
+      </c>
+      <c r="Q37" s="50">
+        <v>152</v>
+      </c>
+      <c r="R37" s="50">
+        <v>15</v>
+      </c>
+      <c r="S37" s="50">
+        <v>25</v>
+      </c>
+      <c r="T37" s="50">
+        <v>11</v>
+      </c>
+      <c r="U37" s="50">
+        <v>24</v>
+      </c>
+      <c r="V37" s="50">
+        <v>611</v>
+      </c>
+      <c r="W37" s="50">
+        <v>624</v>
+      </c>
+      <c r="X37" s="50">
+        <v>281</v>
+      </c>
+      <c r="Y37" s="50">
+        <v>679</v>
+      </c>
+      <c r="Z37" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA37" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB37" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC37" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD37" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE37" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF37" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG37" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH37" s="50">
+        <v>18</v>
+      </c>
+      <c r="AI37" s="50">
+        <v>17</v>
+      </c>
+      <c r="AJ37" s="50">
+        <v>16</v>
+      </c>
+      <c r="AK37" s="50">
+        <v>8</v>
+      </c>
+      <c r="AL37" s="50">
+        <v>795</v>
+      </c>
+      <c r="AM37" s="50">
+        <v>773</v>
+      </c>
+      <c r="AN37" s="50">
+        <v>499</v>
+      </c>
+      <c r="AO37" s="50">
+        <v>556</v>
+      </c>
+      <c r="AP37" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ37" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR37" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS37" s="50">
+        <v>1</v>
+      </c>
+      <c r="AT37" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU37" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV37" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW37" s="50" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:127" s="11" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A38" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B38" s="50">
+        <v>38</v>
+      </c>
+      <c r="C38" s="50">
+        <v>29</v>
+      </c>
+      <c r="D38" s="50">
+        <v>72</v>
+      </c>
+      <c r="E38" s="50">
         <v>31</v>
       </c>
-      <c r="I33" s="32"/>
-[...4 lines deleted...]
-      <c r="N33" s="31" t="s">
+      <c r="F38" s="50">
+        <v>3950</v>
+      </c>
+      <c r="G38" s="50">
+        <v>2435</v>
+      </c>
+      <c r="H38" s="50">
+        <v>4479</v>
+      </c>
+      <c r="I38" s="50">
+        <v>2471</v>
+      </c>
+      <c r="J38" s="50">
+        <v>5</v>
+      </c>
+      <c r="K38" s="50">
+        <v>4</v>
+      </c>
+      <c r="L38" s="50">
+        <v>7</v>
+      </c>
+      <c r="M38" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="N38" s="50">
+        <v>1209</v>
+      </c>
+      <c r="O38" s="50">
+        <v>1221</v>
+      </c>
+      <c r="P38" s="50">
+        <v>1060</v>
+      </c>
+      <c r="Q38" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="R38" s="50">
+        <v>16</v>
+      </c>
+      <c r="S38" s="50">
+        <v>18</v>
+      </c>
+      <c r="T38" s="50">
+        <v>14</v>
+      </c>
+      <c r="U38" s="50">
+        <v>15</v>
+      </c>
+      <c r="V38" s="50">
+        <v>1881</v>
+      </c>
+      <c r="W38" s="50">
+        <v>685</v>
+      </c>
+      <c r="X38" s="50">
+        <v>2234</v>
+      </c>
+      <c r="Y38" s="50">
+        <v>2153</v>
+      </c>
+      <c r="Z38" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB38" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD38" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE38" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF38" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG38" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH38" s="50">
+        <v>16</v>
+      </c>
+      <c r="AI38" s="50">
+        <v>2</v>
+      </c>
+      <c r="AJ38" s="50">
+        <v>44</v>
+      </c>
+      <c r="AK38" s="50">
+        <v>15</v>
+      </c>
+      <c r="AL38" s="50">
+        <v>860</v>
+      </c>
+      <c r="AM38" s="50">
+        <v>84</v>
+      </c>
+      <c r="AN38" s="50">
+        <v>1157</v>
+      </c>
+      <c r="AO38" s="50">
+        <v>318</v>
+      </c>
+      <c r="AP38" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ38" s="50">
+        <v>4</v>
+      </c>
+      <c r="AR38" s="50">
+        <v>7</v>
+      </c>
+      <c r="AS38" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT38" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU38" s="50">
+        <v>444</v>
+      </c>
+      <c r="AV38" s="50">
+        <v>28</v>
+      </c>
+      <c r="AW38" s="50" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:127" s="11" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A39" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B39" s="50">
+        <v>72</v>
+      </c>
+      <c r="C39" s="50">
+        <v>45</v>
+      </c>
+      <c r="D39" s="50">
+        <v>78</v>
+      </c>
+      <c r="E39" s="50">
+        <v>65</v>
+      </c>
+      <c r="F39" s="50">
+        <v>4443</v>
+      </c>
+      <c r="G39" s="50">
+        <v>2219</v>
+      </c>
+      <c r="H39" s="50">
+        <v>11528</v>
+      </c>
+      <c r="I39" s="50">
+        <v>5350</v>
+      </c>
+      <c r="J39" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="K39" s="50">
+        <v>1</v>
+      </c>
+      <c r="L39" s="50">
+        <v>4</v>
+      </c>
+      <c r="M39" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="N39" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="O39" s="50">
+        <v>30</v>
+      </c>
+      <c r="P39" s="50">
+        <v>120</v>
+      </c>
+      <c r="Q39" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="R39" s="50">
+        <v>20</v>
+      </c>
+      <c r="S39" s="50">
+        <v>33</v>
+      </c>
+      <c r="T39" s="50">
+        <v>69</v>
+      </c>
+      <c r="U39" s="50">
+        <v>19</v>
+      </c>
+      <c r="V39" s="50">
+        <v>860</v>
+      </c>
+      <c r="W39" s="50">
+        <v>1596</v>
+      </c>
+      <c r="X39" s="50">
+        <v>11108</v>
+      </c>
+      <c r="Y39" s="50">
+        <v>666</v>
+      </c>
+      <c r="Z39" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD39" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE39" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF39" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG39" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH39" s="50">
+        <v>47</v>
+      </c>
+      <c r="AI39" s="50">
+        <v>11</v>
+      </c>
+      <c r="AJ39" s="50">
+        <v>4</v>
+      </c>
+      <c r="AK39" s="50">
+        <v>45</v>
+      </c>
+      <c r="AL39" s="50">
+        <v>3498</v>
+      </c>
+      <c r="AM39" s="50">
+        <v>593</v>
+      </c>
+      <c r="AN39" s="50">
+        <v>300</v>
+      </c>
+      <c r="AO39" s="50">
+        <v>4684</v>
+      </c>
+      <c r="AP39" s="50">
+        <v>5</v>
+      </c>
+      <c r="AQ39" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR39" s="50">
+        <v>1</v>
+      </c>
+      <c r="AS39" s="50">
+        <v>1</v>
+      </c>
+      <c r="AT39" s="50">
+        <v>86</v>
+      </c>
+      <c r="AU39" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV39" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW39" s="50" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:127" s="11" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A40" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B40" s="50">
+        <v>4</v>
+      </c>
+      <c r="C40" s="50">
+        <v>12</v>
+      </c>
+      <c r="D40" s="50">
+        <v>7</v>
+      </c>
+      <c r="E40" s="50">
+        <v>5</v>
+      </c>
+      <c r="F40" s="50">
+        <v>62</v>
+      </c>
+      <c r="G40" s="50">
+        <v>709</v>
+      </c>
+      <c r="H40" s="50">
+        <v>353</v>
+      </c>
+      <c r="I40" s="50">
+        <v>51</v>
+      </c>
+      <c r="J40" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="50">
+        <v>4</v>
+      </c>
+      <c r="L40" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40" s="50">
+        <v>555</v>
+      </c>
+      <c r="P40" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="R40" s="50">
+        <v>4</v>
+      </c>
+      <c r="S40" s="50">
         <v>3</v>
       </c>
-      <c r="O33" s="32"/>
-[...4 lines deleted...]
-      <c r="T33" s="31" t="s">
+      <c r="T40" s="50">
+        <v>7</v>
+      </c>
+      <c r="U40" s="50">
+        <v>5</v>
+      </c>
+      <c r="V40" s="50">
+        <v>62</v>
+      </c>
+      <c r="W40" s="50">
+        <v>119</v>
+      </c>
+      <c r="X40" s="50">
+        <v>353</v>
+      </c>
+      <c r="Y40" s="50">
+        <v>51</v>
+      </c>
+      <c r="Z40" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC40" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD40" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE40" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF40" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG40" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH40" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI40" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ40" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK40" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL40" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM40" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN40" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO40" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP40" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ40" s="50">
+        <v>4</v>
+      </c>
+      <c r="AR40" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS40" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT40" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU40" s="50">
+        <v>36</v>
+      </c>
+      <c r="AV40" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW40" s="50" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:127" s="11" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A41" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B41" s="50">
+        <v>15</v>
+      </c>
+      <c r="C41" s="50">
+        <v>11</v>
+      </c>
+      <c r="D41" s="50">
+        <v>15</v>
+      </c>
+      <c r="E41" s="50">
+        <v>11</v>
+      </c>
+      <c r="F41" s="50">
+        <v>1366</v>
+      </c>
+      <c r="G41" s="50">
+        <v>763</v>
+      </c>
+      <c r="H41" s="50">
+        <v>575</v>
+      </c>
+      <c r="I41" s="50">
+        <v>285</v>
+      </c>
+      <c r="J41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="K41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="L41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="M41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="N41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="P41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="R41" s="50">
+        <v>4</v>
+      </c>
+      <c r="S41" s="50">
+        <v>1</v>
+      </c>
+      <c r="T41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="U41" s="50">
+        <v>5</v>
+      </c>
+      <c r="V41" s="50">
+        <v>191</v>
+      </c>
+      <c r="W41" s="50">
         <v>30</v>
       </c>
-      <c r="U33" s="32"/>
-[...4 lines deleted...]
-      <c r="Z33" s="31" t="s">
+      <c r="X41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="50">
+        <v>62</v>
+      </c>
+      <c r="Z41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH41" s="50">
+        <v>12</v>
+      </c>
+      <c r="AI41" s="50">
+        <v>8</v>
+      </c>
+      <c r="AJ41" s="50">
+        <v>8</v>
+      </c>
+      <c r="AK41" s="50">
+        <v>6</v>
+      </c>
+      <c r="AL41" s="50">
+        <v>1175</v>
+      </c>
+      <c r="AM41" s="50">
+        <v>697</v>
+      </c>
+      <c r="AN41" s="50">
+        <v>363</v>
+      </c>
+      <c r="AO41" s="50">
+        <v>224</v>
+      </c>
+      <c r="AP41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ41" s="50">
+        <v>2</v>
+      </c>
+      <c r="AR41" s="50">
+        <v>7</v>
+      </c>
+      <c r="AS41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU41" s="50">
+        <v>36</v>
+      </c>
+      <c r="AV41" s="50">
+        <v>212</v>
+      </c>
+      <c r="AW41" s="50" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:127" s="11" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A42" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B42" s="50">
+        <v>3</v>
+      </c>
+      <c r="C42" s="50">
+        <v>9</v>
+      </c>
+      <c r="D42" s="50">
+        <v>21</v>
+      </c>
+      <c r="E42" s="50">
+        <v>11</v>
+      </c>
+      <c r="F42" s="50">
+        <v>81</v>
+      </c>
+      <c r="G42" s="50">
+        <v>275</v>
+      </c>
+      <c r="H42" s="50">
+        <v>1626</v>
+      </c>
+      <c r="I42" s="50">
+        <v>279</v>
+      </c>
+      <c r="J42" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="K42" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="L42" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="M42" s="50">
+        <v>1</v>
+      </c>
+      <c r="N42" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="O42" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="P42" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="50">
+        <v>100</v>
+      </c>
+      <c r="R42" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="S42" s="50">
+        <v>2</v>
+      </c>
+      <c r="T42" s="50">
+        <v>14</v>
+      </c>
+      <c r="U42" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="V42" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="W42" s="50">
+        <v>84</v>
+      </c>
+      <c r="X42" s="50">
+        <v>1414</v>
+      </c>
+      <c r="Y42" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD42" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE42" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF42" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG42" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH42" s="50">
+        <v>3</v>
+      </c>
+      <c r="AI42" s="50">
+        <v>7</v>
+      </c>
+      <c r="AJ42" s="50">
+        <v>7</v>
+      </c>
+      <c r="AK42" s="50">
         <v>5</v>
       </c>
-      <c r="AA33" s="32"/>
-[...11 lines deleted...]
-      <c r="AK33" s="33"/>
+      <c r="AL42" s="50">
+        <v>81</v>
+      </c>
+      <c r="AM42" s="50">
+        <v>191</v>
+      </c>
+      <c r="AN42" s="50">
+        <v>212</v>
+      </c>
+      <c r="AO42" s="50">
+        <v>154</v>
+      </c>
+      <c r="AP42" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ42" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR42" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS42" s="50">
+        <v>5</v>
+      </c>
+      <c r="AT42" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU42" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV42" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW42" s="50">
+        <v>26</v>
+      </c>
     </row>
-    <row r="34" spans="1:37" s="20" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
-[...6 lines deleted...]
-      <c r="E34" s="31" t="s">
+    <row r="43" spans="1:127" s="11" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A43" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="50">
+        <v>4</v>
+      </c>
+      <c r="D43" s="50">
+        <v>7</v>
+      </c>
+      <c r="E43" s="50">
+        <v>11</v>
+      </c>
+      <c r="F43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="50">
+        <v>244</v>
+      </c>
+      <c r="H43" s="50">
+        <v>389</v>
+      </c>
+      <c r="I43" s="50">
+        <v>312</v>
+      </c>
+      <c r="J43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="K43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="L43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="M43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="N43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="P43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="R43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="S43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="T43" s="50">
+        <v>7</v>
+      </c>
+      <c r="U43" s="50">
+        <v>6</v>
+      </c>
+      <c r="V43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="W43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="X43" s="50">
+        <v>389</v>
+      </c>
+      <c r="Y43" s="50">
+        <v>184</v>
+      </c>
+      <c r="Z43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI43" s="50">
+        <v>4</v>
+      </c>
+      <c r="AJ43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK43" s="50">
+        <v>5</v>
+      </c>
+      <c r="AL43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM43" s="50">
+        <v>244</v>
+      </c>
+      <c r="AN43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO43" s="50">
+        <v>128</v>
+      </c>
+      <c r="AP43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW43" s="50" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:127" s="11" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A44" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B44" s="50">
+        <v>13</v>
+      </c>
+      <c r="C44" s="50">
+        <v>34</v>
+      </c>
+      <c r="D44" s="50">
+        <v>7</v>
+      </c>
+      <c r="E44" s="50">
+        <v>21</v>
+      </c>
+      <c r="F44" s="50">
+        <v>855</v>
+      </c>
+      <c r="G44" s="50">
+        <v>1403</v>
+      </c>
+      <c r="H44" s="50">
+        <v>113</v>
+      </c>
+      <c r="I44" s="50">
+        <v>1128</v>
+      </c>
+      <c r="J44" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="K44" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="L44" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="M44" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="N44" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="O44" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="P44" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="R44" s="50">
+        <v>8</v>
+      </c>
+      <c r="S44" s="50">
+        <v>7</v>
+      </c>
+      <c r="T44" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="U44" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="V44" s="50">
+        <v>312</v>
+      </c>
+      <c r="W44" s="50">
+        <v>271</v>
+      </c>
+      <c r="X44" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD44" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE44" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF44" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG44" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH44" s="50">
+        <v>5</v>
+      </c>
+      <c r="AI44" s="50">
         <v>27</v>
       </c>
-      <c r="F34" s="32"/>
-[...50 lines deleted...]
-      <c r="AK34" s="33"/>
+      <c r="AJ44" s="50">
+        <v>7</v>
+      </c>
+      <c r="AK44" s="50">
+        <v>21</v>
+      </c>
+      <c r="AL44" s="50">
+        <v>543</v>
+      </c>
+      <c r="AM44" s="50">
+        <v>1132</v>
+      </c>
+      <c r="AN44" s="50">
+        <v>113</v>
+      </c>
+      <c r="AO44" s="50">
+        <v>1128</v>
+      </c>
+      <c r="AP44" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ44" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR44" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS44" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT44" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU44" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV44" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW44" s="50" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="35" spans="1:37" s="19" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
-[...107 lines deleted...]
-        <v>2024</v>
+    <row r="45" spans="1:127" s="11" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A45" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B45" s="50"/>
+      <c r="C45" s="50"/>
+      <c r="D45" s="50">
+        <v>15</v>
+      </c>
+      <c r="E45" s="50">
+        <v>16</v>
+      </c>
+      <c r="F45" s="50"/>
+      <c r="G45" s="50"/>
+      <c r="H45" s="50">
+        <v>595</v>
+      </c>
+      <c r="I45" s="50">
+        <v>1350</v>
+      </c>
+      <c r="J45" s="50"/>
+      <c r="K45" s="50"/>
+      <c r="L45" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="M45" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="N45" s="50"/>
+      <c r="O45" s="50"/>
+      <c r="P45" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="R45" s="50"/>
+      <c r="S45" s="50"/>
+      <c r="T45" s="50">
+        <v>8</v>
+      </c>
+      <c r="U45" s="50">
+        <v>5</v>
+      </c>
+      <c r="V45" s="50"/>
+      <c r="W45" s="50"/>
+      <c r="X45" s="50">
+        <v>454</v>
+      </c>
+      <c r="Y45" s="50">
+        <v>308</v>
+      </c>
+      <c r="Z45" s="50"/>
+      <c r="AA45" s="50"/>
+      <c r="AB45" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC45" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD45" s="50"/>
+      <c r="AE45" s="50"/>
+      <c r="AF45" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG45" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH45" s="50"/>
+      <c r="AI45" s="50"/>
+      <c r="AJ45" s="50">
+        <v>7</v>
+      </c>
+      <c r="AK45" s="50">
+        <v>11</v>
+      </c>
+      <c r="AL45" s="50"/>
+      <c r="AM45" s="50"/>
+      <c r="AN45" s="50">
+        <v>141</v>
+      </c>
+      <c r="AO45" s="50">
+        <v>1042</v>
+      </c>
+      <c r="AP45" s="50"/>
+      <c r="AQ45" s="50"/>
+      <c r="AR45" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS45" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT45" s="50"/>
+      <c r="AU45" s="50"/>
+      <c r="AV45" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW45" s="50" t="s">
+        <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:37" s="26" customFormat="1" ht="24">
-[...21 lines deleted...]
-      <c r="H36" s="16">
+    <row r="46" spans="1:127" s="11" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A46" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B46" s="50">
+        <v>31</v>
+      </c>
+      <c r="C46" s="50">
+        <v>26</v>
+      </c>
+      <c r="D46" s="50">
+        <v>20</v>
+      </c>
+      <c r="E46" s="50">
         <v>37</v>
       </c>
-      <c r="I36" s="16">
-[...84 lines deleted...]
-        <v>1350</v>
+      <c r="F46" s="50">
+        <v>1565</v>
+      </c>
+      <c r="G46" s="50">
+        <v>969</v>
+      </c>
+      <c r="H46" s="50">
+        <v>1400</v>
+      </c>
+      <c r="I46" s="50">
+        <v>1161</v>
+      </c>
+      <c r="J46" s="50">
+        <v>3</v>
+      </c>
+      <c r="K46" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="L46" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="M46" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="N46" s="50">
+        <v>376</v>
+      </c>
+      <c r="O46" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="P46" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="R46" s="50">
+        <v>21</v>
+      </c>
+      <c r="S46" s="50">
+        <v>22</v>
+      </c>
+      <c r="T46" s="50">
+        <v>9</v>
+      </c>
+      <c r="U46" s="50">
+        <v>33</v>
+      </c>
+      <c r="V46" s="50">
+        <v>946</v>
+      </c>
+      <c r="W46" s="50">
+        <v>729</v>
+      </c>
+      <c r="X46" s="50">
+        <v>171</v>
+      </c>
+      <c r="Y46" s="50">
+        <v>853</v>
+      </c>
+      <c r="Z46" s="50">
+        <v>1</v>
+      </c>
+      <c r="AA46" s="50">
+        <v>1</v>
+      </c>
+      <c r="AB46" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC46" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD46" s="50">
+        <v>12</v>
+      </c>
+      <c r="AE46" s="50">
+        <v>12</v>
+      </c>
+      <c r="AF46" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG46" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH46" s="50">
+        <v>5</v>
+      </c>
+      <c r="AI46" s="50">
+        <v>3</v>
+      </c>
+      <c r="AJ46" s="50">
+        <v>11</v>
+      </c>
+      <c r="AK46" s="50">
+        <v>4</v>
+      </c>
+      <c r="AL46" s="50">
+        <v>231</v>
+      </c>
+      <c r="AM46" s="50">
+        <v>228</v>
+      </c>
+      <c r="AN46" s="50">
+        <v>1229</v>
+      </c>
+      <c r="AO46" s="50">
+        <v>308</v>
+      </c>
+      <c r="AP46" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ46" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR46" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS46" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT46" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU46" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV46" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW46" s="50" t="s">
+        <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:37" s="19" customFormat="1" ht="17.25" customHeight="1">
-[...1305 lines deleted...]
-      </c>
+    <row r="47" spans="1:127" ht="15.75">
+      <c r="A47" s="17"/>
+      <c r="B47" s="17"/>
+      <c r="C47" s="17"/>
+      <c r="D47" s="17"/>
+      <c r="E47" s="17"/>
+      <c r="F47" s="17"/>
+      <c r="G47" s="17"/>
+      <c r="H47" s="17"/>
+      <c r="I47" s="17"/>
+      <c r="J47" s="17"/>
+      <c r="K47" s="17"/>
+      <c r="L47" s="17"/>
+      <c r="M47" s="17"/>
+      <c r="N47" s="17"/>
+      <c r="O47" s="17"/>
+      <c r="P47" s="17"/>
+      <c r="Q47" s="17"/>
+      <c r="R47" s="17"/>
+      <c r="S47" s="17"/>
+      <c r="T47" s="17"/>
+      <c r="U47" s="17"/>
+      <c r="V47" s="17"/>
+      <c r="W47" s="17"/>
+      <c r="X47" s="17"/>
+      <c r="Y47" s="17"/>
+      <c r="Z47" s="17"/>
+      <c r="AA47" s="17"/>
+      <c r="AB47" s="17"/>
+      <c r="AC47" s="17"/>
+      <c r="AD47" s="17"/>
+      <c r="AE47" s="17"/>
+      <c r="AF47" s="17"/>
+      <c r="AG47" s="17"/>
+      <c r="AH47" s="17"/>
+      <c r="AI47" s="17"/>
+      <c r="AJ47" s="17"/>
+      <c r="AK47" s="17"/>
+      <c r="AL47" s="17"/>
+      <c r="AM47" s="17"/>
+      <c r="AN47" s="17"/>
+      <c r="AO47" s="17"/>
+      <c r="AP47" s="17"/>
+      <c r="AQ47" s="17"/>
+      <c r="AR47" s="17"/>
+      <c r="AS47" s="17"/>
+      <c r="AT47" s="17"/>
+      <c r="AU47" s="17"/>
+      <c r="AV47" s="17"/>
+      <c r="AW47" s="17"/>
+      <c r="AX47" s="17"/>
+      <c r="AY47" s="17"/>
+      <c r="AZ47" s="17"/>
+      <c r="BA47" s="17"/>
+      <c r="BB47" s="17"/>
+      <c r="BC47" s="17"/>
+      <c r="BD47" s="17"/>
+      <c r="BE47" s="17"/>
+      <c r="BF47" s="17"/>
+      <c r="BG47" s="17"/>
+      <c r="BH47" s="17"/>
+      <c r="BI47" s="17"/>
+      <c r="BJ47" s="17"/>
+      <c r="BK47" s="17"/>
+      <c r="BL47" s="17"/>
+      <c r="BM47" s="17"/>
+      <c r="BN47" s="17"/>
+      <c r="BO47" s="17"/>
+      <c r="BP47" s="17"/>
+      <c r="BQ47" s="17"/>
+      <c r="BR47" s="17"/>
+      <c r="BS47" s="17"/>
+      <c r="BT47" s="17"/>
+      <c r="BU47" s="17"/>
+      <c r="BV47" s="17"/>
+      <c r="BW47" s="17"/>
+      <c r="BX47" s="17"/>
+      <c r="BY47" s="17"/>
+      <c r="BZ47" s="17"/>
+      <c r="CA47" s="17"/>
+      <c r="CB47" s="17"/>
+      <c r="CC47" s="17"/>
+      <c r="CD47" s="17"/>
+      <c r="CE47" s="17"/>
+      <c r="CF47" s="17"/>
+      <c r="CG47" s="17"/>
+      <c r="CH47" s="17"/>
+      <c r="CI47" s="17"/>
+      <c r="CJ47" s="17"/>
+      <c r="CK47" s="17"/>
+      <c r="CL47" s="17"/>
+      <c r="CM47" s="17"/>
+      <c r="CN47" s="17"/>
+      <c r="CO47" s="17"/>
+      <c r="CP47" s="17"/>
+      <c r="CQ47" s="17"/>
+      <c r="CR47" s="17"/>
+      <c r="CS47" s="17"/>
+      <c r="CT47" s="17"/>
+      <c r="CU47" s="17"/>
+      <c r="CV47" s="17"/>
+      <c r="CW47" s="17"/>
+      <c r="CX47" s="17"/>
+      <c r="CY47" s="17"/>
+      <c r="CZ47" s="17"/>
+      <c r="DA47" s="17"/>
+      <c r="DB47" s="17"/>
+      <c r="DC47" s="17"/>
+      <c r="DD47" s="17"/>
+      <c r="DE47" s="17"/>
+      <c r="DF47" s="17"/>
+      <c r="DG47" s="17"/>
+      <c r="DH47" s="17"/>
+      <c r="DI47" s="17"/>
+      <c r="DJ47" s="17"/>
+      <c r="DK47" s="17"/>
+      <c r="DL47" s="17"/>
+      <c r="DM47" s="17"/>
+      <c r="DN47" s="17"/>
+      <c r="DO47" s="17"/>
+      <c r="DP47" s="17"/>
+      <c r="DQ47" s="17"/>
+      <c r="DR47" s="17"/>
+      <c r="DS47" s="17"/>
+      <c r="DT47" s="17"/>
+      <c r="DU47" s="17"/>
+      <c r="DV47" s="17"/>
+      <c r="DW47" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="44">
-[...29 lines deleted...]
-    <mergeCell ref="A1:DV1"/>
+  <mergeCells count="43">
+    <mergeCell ref="AH32:AK32"/>
+    <mergeCell ref="AL32:AO32"/>
+    <mergeCell ref="AP32:AS32"/>
+    <mergeCell ref="AT32:AW32"/>
+    <mergeCell ref="A1:DE1"/>
+    <mergeCell ref="A30:A33"/>
+    <mergeCell ref="B30:I31"/>
+    <mergeCell ref="J30:AW30"/>
+    <mergeCell ref="J31:Q31"/>
+    <mergeCell ref="R31:Y31"/>
+    <mergeCell ref="Z31:AG31"/>
+    <mergeCell ref="AH31:AO31"/>
+    <mergeCell ref="AP31:AW31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="F32:I32"/>
+    <mergeCell ref="J32:M32"/>
+    <mergeCell ref="N32:Q32"/>
+    <mergeCell ref="R32:U32"/>
+    <mergeCell ref="V32:Y32"/>
+    <mergeCell ref="Z32:AC32"/>
+    <mergeCell ref="AD32:AG32"/>
+    <mergeCell ref="CW5:DE5"/>
+    <mergeCell ref="CN5:CV5"/>
     <mergeCell ref="A2:DV2"/>
-    <mergeCell ref="A3:DV3"/>
-[...11 lines deleted...]
-    <mergeCell ref="AC6:AK6"/>
+    <mergeCell ref="A3:A6"/>
+    <mergeCell ref="BV5:CD5"/>
+    <mergeCell ref="AL5:AT5"/>
+    <mergeCell ref="AU5:BC5"/>
+    <mergeCell ref="BD5:BL5"/>
+    <mergeCell ref="CE5:CM5"/>
+    <mergeCell ref="BM5:BU5"/>
+    <mergeCell ref="B5:J5"/>
+    <mergeCell ref="K5:S5"/>
+    <mergeCell ref="T5:AB5"/>
+    <mergeCell ref="AC5:AK5"/>
+    <mergeCell ref="T3:DE3"/>
+    <mergeCell ref="T4:AK4"/>
+    <mergeCell ref="AL4:BC4"/>
+    <mergeCell ref="BD4:BU4"/>
+    <mergeCell ref="BV4:CM4"/>
+    <mergeCell ref="CN4:DE4"/>
+    <mergeCell ref="B3:S4"/>
+    <mergeCell ref="A29:AK29"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="14" firstPageNumber="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>2013-2024</vt:lpstr>
-      <vt:lpstr>'2013-2024'!Область_печати</vt:lpstr>
+      <vt:lpstr>2013-2025</vt:lpstr>
+      <vt:lpstr>'2013-2025'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>karpova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>