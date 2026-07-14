--- v0 (2026-04-18)
+++ v1 (2026-07-14)
@@ -14,60 +14,60 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="3450" yWindow="15" windowWidth="25125" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="by region" sheetId="4" r:id="rId1"/>
     <sheet name="Availability of stations" sheetId="3" r:id="rId2"/>
     <sheet name="volume by regions" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Availability of stations'!$A$1:$V$153</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'by region'!$A$1:$W$25</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Availability of stations'!$A$1:$U$153</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'by region'!$A$1:$V$25</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'volume by regions'!$A$1:$U$24</definedName>
   </definedNames>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1375" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1260" uniqueCount="86">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>2016*</t>
   </si>
   <si>
     <t>2017*</t>
   </si>
   <si>
     <t>2018*</t>
   </si>
   <si>
     <t>2019*</t>
   </si>
   <si>
     <t>2020*</t>
   </si>
   <si>
@@ -402,64 +402,80 @@
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">   Data for 2022 was formed by the statistical form 1-VT (annualy) "Report of realisation of goods and services"  </t>
     </r>
   </si>
   <si>
     <t>Ulken Naryn district</t>
   </si>
+  <si>
+    <r>
+      <t>2022</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -545,60 +561,74 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -735,56 +765,65 @@
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="163">
+  <cellXfs count="162">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -942,63 +981,50 @@
     <xf numFmtId="165" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -1130,148 +1156,158 @@
     <xf numFmtId="165" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="19" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1297,51 +1333,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1483,121 +1519,117 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:V35"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="B40" sqref="B40"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection sqref="A1:V1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.5703125" style="4" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" style="4" customWidth="1"/>
-    <col min="3" max="8" width="9.7109375" style="4" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="16" max="21" width="9.7109375" style="4" customWidth="1"/>
+    <col min="3" max="6" width="9.7109375" style="4" customWidth="1"/>
+    <col min="7" max="8" width="11.28515625" style="4" customWidth="1"/>
+    <col min="9" max="9" width="11.28515625" style="67" customWidth="1"/>
+    <col min="10" max="10" width="11.28515625" style="4" customWidth="1"/>
+    <col min="11" max="11" width="11.28515625" style="67" customWidth="1"/>
+    <col min="12" max="21" width="11.28515625" style="4" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="4" customWidth="1"/>
-    <col min="23" max="23" width="9.7109375" style="4" customWidth="1"/>
-    <col min="24" max="16384" width="9.140625" style="4"/>
+    <col min="23" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="18" customHeight="1">
-      <c r="A1" s="156" t="s">
+    <row r="1" spans="1:22" ht="18" customHeight="1">
+      <c r="A1" s="152" t="s">
         <v>40</v>
       </c>
-      <c r="B1" s="156"/>
-[...23 lines deleted...]
-    <row r="2" spans="1:25" ht="13.5" thickBot="1">
+      <c r="B1" s="152"/>
+      <c r="C1" s="152"/>
+      <c r="D1" s="152"/>
+      <c r="E1" s="152"/>
+      <c r="F1" s="152"/>
+      <c r="G1" s="152"/>
+      <c r="H1" s="152"/>
+      <c r="I1" s="152"/>
+      <c r="J1" s="152"/>
+      <c r="K1" s="152"/>
+      <c r="L1" s="152"/>
+      <c r="M1" s="152"/>
+      <c r="N1" s="152"/>
+      <c r="O1" s="152"/>
+      <c r="P1" s="152"/>
+      <c r="Q1" s="152"/>
+      <c r="R1" s="152"/>
+      <c r="S1" s="152"/>
+      <c r="T1" s="152"/>
+      <c r="U1" s="152"/>
+      <c r="V1" s="152"/>
+    </row>
+    <row r="2" spans="1:22" ht="13.5" thickBot="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="6"/>
       <c r="J2" s="5"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
     </row>
-    <row r="3" spans="1:25" ht="26.25" thickBot="1">
+    <row r="3" spans="1:22" ht="26.25" thickBot="1">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="9">
         <v>2002</v>
       </c>
       <c r="D3" s="9">
         <v>2003</v>
       </c>
       <c r="E3" s="9">
         <v>2004</v>
       </c>
       <c r="F3" s="9">
         <v>2005</v>
       </c>
       <c r="G3" s="9">
         <v>2006</v>
       </c>
       <c r="H3" s="9">
         <v>2007</v>
       </c>
       <c r="I3" s="10">
@@ -1620,61 +1652,52 @@
       </c>
       <c r="O3" s="10">
         <v>2014</v>
       </c>
       <c r="P3" s="11">
         <v>2015</v>
       </c>
       <c r="Q3" s="11">
         <v>2016</v>
       </c>
       <c r="R3" s="11">
         <v>2017</v>
       </c>
       <c r="S3" s="12">
         <v>2018</v>
       </c>
       <c r="T3" s="12">
         <v>2019</v>
       </c>
       <c r="U3" s="12">
         <v>2020</v>
       </c>
       <c r="V3" s="12">
         <v>2021</v>
       </c>
-      <c r="W3" s="12" t="s">
-[...9 lines deleted...]
-    <row r="4" spans="1:25" ht="25.5">
+    </row>
+    <row r="4" spans="1:22" ht="25.5">
       <c r="A4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="15">
         <v>423</v>
       </c>
       <c r="D4" s="16">
         <v>432</v>
       </c>
       <c r="E4" s="15">
         <v>444</v>
       </c>
       <c r="F4" s="15">
         <v>448</v>
       </c>
       <c r="G4" s="15">
         <v>452</v>
       </c>
       <c r="H4" s="17">
         <v>457</v>
       </c>
       <c r="I4" s="15">
@@ -1697,92 +1720,80 @@
       </c>
       <c r="O4" s="17">
         <v>430</v>
       </c>
       <c r="P4" s="17">
         <v>440</v>
       </c>
       <c r="Q4" s="17">
         <v>453</v>
       </c>
       <c r="R4" s="17">
         <v>465</v>
       </c>
       <c r="S4" s="19">
         <v>476</v>
       </c>
       <c r="T4" s="20">
         <v>497</v>
       </c>
       <c r="U4" s="20">
         <v>503</v>
       </c>
       <c r="V4" s="21">
         <v>491</v>
       </c>
-      <c r="W4" s="22">
-[...9 lines deleted...]
-    <row r="5" spans="1:25">
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" s="23" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="25"/>
       <c r="D5" s="25"/>
       <c r="E5" s="25"/>
       <c r="F5" s="25"/>
       <c r="G5" s="25"/>
       <c r="H5" s="25"/>
       <c r="I5" s="26"/>
       <c r="J5" s="25"/>
       <c r="K5" s="26"/>
       <c r="L5" s="25"/>
       <c r="M5" s="27"/>
       <c r="N5" s="28"/>
       <c r="O5" s="28"/>
       <c r="P5" s="27"/>
       <c r="Q5" s="27"/>
       <c r="R5" s="27"/>
       <c r="S5" s="29"/>
       <c r="T5" s="29"/>
       <c r="U5" s="29"/>
       <c r="V5" s="27"/>
-      <c r="W5" s="30"/>
-[...3 lines deleted...]
-    <row r="6" spans="1:25">
+    </row>
+    <row r="6" spans="1:22">
       <c r="A6" s="23" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="25"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
       <c r="G6" s="25">
         <v>426</v>
       </c>
       <c r="H6" s="25">
         <v>426</v>
       </c>
       <c r="I6" s="26">
         <v>429</v>
       </c>
       <c r="J6" s="25">
         <v>428</v>
       </c>
       <c r="K6" s="26">
         <v>430</v>
       </c>
@@ -1797,59 +1808,52 @@
       </c>
       <c r="O6" s="26">
         <v>409</v>
       </c>
       <c r="P6" s="25">
         <v>416</v>
       </c>
       <c r="Q6" s="25">
         <v>412</v>
       </c>
       <c r="R6" s="25">
         <v>418</v>
       </c>
       <c r="S6" s="31">
         <v>412</v>
       </c>
       <c r="T6" s="29">
         <v>411</v>
       </c>
       <c r="U6" s="29">
         <v>412</v>
       </c>
       <c r="V6" s="27">
         <v>402</v>
       </c>
-      <c r="W6" s="25" t="s">
-[...7 lines deleted...]
-    <row r="7" spans="1:25">
+    </row>
+    <row r="7" spans="1:22">
       <c r="A7" s="23" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="25"/>
       <c r="D7" s="25"/>
       <c r="E7" s="25"/>
       <c r="F7" s="25"/>
       <c r="G7" s="25">
         <v>25</v>
       </c>
       <c r="H7" s="25">
         <v>27</v>
       </c>
       <c r="I7" s="26">
         <v>23</v>
       </c>
       <c r="J7" s="25">
         <v>22</v>
       </c>
       <c r="K7" s="26">
         <v>19</v>
       </c>
@@ -1864,59 +1868,52 @@
       </c>
       <c r="O7" s="26">
         <v>19</v>
       </c>
       <c r="P7" s="26">
         <v>17</v>
       </c>
       <c r="Q7" s="26">
         <v>14</v>
       </c>
       <c r="R7" s="26">
         <v>11</v>
       </c>
       <c r="S7" s="32" t="s">
         <v>8</v>
       </c>
       <c r="T7" s="29">
         <v>11</v>
       </c>
       <c r="U7" s="29">
         <v>12</v>
       </c>
       <c r="V7" s="27">
         <v>10</v>
       </c>
-      <c r="W7" s="25" t="s">
-[...7 lines deleted...]
-    <row r="8" spans="1:25">
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="25"/>
       <c r="D8" s="25"/>
       <c r="E8" s="25"/>
       <c r="F8" s="25"/>
       <c r="G8" s="25">
         <v>1</v>
       </c>
       <c r="H8" s="25">
         <v>4</v>
       </c>
       <c r="I8" s="26">
         <v>2</v>
       </c>
       <c r="J8" s="25">
         <v>2</v>
       </c>
       <c r="K8" s="26">
         <v>2</v>
       </c>
@@ -1931,177 +1928,152 @@
       </c>
       <c r="O8" s="26">
         <v>2</v>
       </c>
       <c r="P8" s="26">
         <v>7</v>
       </c>
       <c r="Q8" s="26">
         <v>5</v>
       </c>
       <c r="R8" s="26">
         <v>5</v>
       </c>
       <c r="S8" s="32" t="s">
         <v>8</v>
       </c>
       <c r="T8" s="29">
         <v>5</v>
       </c>
       <c r="U8" s="29">
         <v>5</v>
       </c>
       <c r="V8" s="27">
         <v>5</v>
       </c>
-      <c r="W8" s="25" t="s">
-[...7 lines deleted...]
-    <row r="9" spans="1:25">
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="25"/>
       <c r="D9" s="25"/>
       <c r="E9" s="25"/>
       <c r="F9" s="25"/>
       <c r="G9" s="25"/>
       <c r="H9" s="25"/>
       <c r="I9" s="26"/>
       <c r="J9" s="25"/>
       <c r="K9" s="26"/>
       <c r="L9" s="33">
         <v>439</v>
       </c>
       <c r="M9" s="33">
         <v>426</v>
       </c>
       <c r="N9" s="34">
         <v>423</v>
       </c>
       <c r="O9" s="34">
         <v>425</v>
       </c>
       <c r="P9" s="26">
         <v>431</v>
       </c>
       <c r="Q9" s="26">
         <v>431</v>
       </c>
       <c r="R9" s="26">
         <v>434</v>
       </c>
       <c r="S9" s="32">
         <v>429</v>
       </c>
       <c r="T9" s="29">
         <v>427</v>
       </c>
       <c r="U9" s="29">
         <v>429</v>
       </c>
       <c r="V9" s="27">
         <v>417</v>
       </c>
-      <c r="W9" s="30">
-[...9 lines deleted...]
-    <row r="10" spans="1:25">
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="25"/>
       <c r="D10" s="25"/>
       <c r="E10" s="25"/>
       <c r="F10" s="25"/>
       <c r="G10" s="25"/>
       <c r="H10" s="25"/>
       <c r="I10" s="26"/>
       <c r="J10" s="25"/>
       <c r="K10" s="26"/>
       <c r="L10" s="33">
         <v>4</v>
       </c>
       <c r="M10" s="33">
         <v>4</v>
       </c>
       <c r="N10" s="34">
         <v>5</v>
       </c>
       <c r="O10" s="34">
         <v>5</v>
       </c>
       <c r="P10" s="26">
         <v>9</v>
       </c>
       <c r="Q10" s="26">
         <v>22</v>
       </c>
       <c r="R10" s="26">
         <v>31</v>
       </c>
       <c r="S10" s="32">
         <v>47</v>
       </c>
       <c r="T10" s="29">
         <v>70</v>
       </c>
       <c r="U10" s="29">
         <v>74</v>
       </c>
       <c r="V10" s="27">
         <v>74</v>
       </c>
-      <c r="W10" s="30">
-[...9 lines deleted...]
-    <row r="11" spans="1:25" ht="51">
+    </row>
+    <row r="11" spans="1:22" ht="51">
       <c r="A11" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="36">
         <v>1495</v>
       </c>
       <c r="D11" s="36">
         <v>1710</v>
       </c>
       <c r="E11" s="36">
         <v>1789</v>
       </c>
       <c r="F11" s="36">
         <v>1805</v>
       </c>
       <c r="G11" s="18">
         <v>1971</v>
       </c>
       <c r="H11" s="18">
         <v>2130</v>
       </c>
       <c r="I11" s="36">
@@ -2124,61 +2096,52 @@
       </c>
       <c r="O11" s="18">
         <v>1960</v>
       </c>
       <c r="P11" s="17">
         <v>2023</v>
       </c>
       <c r="Q11" s="18">
         <v>2037</v>
       </c>
       <c r="R11" s="37">
         <v>2063</v>
       </c>
       <c r="S11" s="38">
         <v>2028</v>
       </c>
       <c r="T11" s="39">
         <v>2064</v>
       </c>
       <c r="U11" s="39">
         <v>2008</v>
       </c>
       <c r="V11" s="40">
         <v>1874</v>
       </c>
-      <c r="W11" s="25" t="s">
-[...9 lines deleted...]
-    <row r="12" spans="1:25" ht="22.5" customHeight="1">
+    </row>
+    <row r="12" spans="1:22" ht="22.5" customHeight="1">
       <c r="A12" s="41" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="42" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="43">
         <v>34714</v>
       </c>
       <c r="D12" s="43">
         <v>39113</v>
       </c>
       <c r="E12" s="43">
         <v>42459</v>
       </c>
       <c r="F12" s="43">
         <v>42101</v>
       </c>
       <c r="G12" s="44">
         <v>48929</v>
       </c>
       <c r="H12" s="44">
         <v>55386</v>
       </c>
       <c r="I12" s="43">
@@ -2201,61 +2164,52 @@
       </c>
       <c r="O12" s="44">
         <v>48478</v>
       </c>
       <c r="P12" s="44">
         <v>48957</v>
       </c>
       <c r="Q12" s="44">
         <v>48171</v>
       </c>
       <c r="R12" s="46">
         <v>49163</v>
       </c>
       <c r="S12" s="47">
         <v>48222</v>
       </c>
       <c r="T12" s="31">
         <v>51035364</v>
       </c>
       <c r="U12" s="31">
         <v>51654135</v>
       </c>
       <c r="V12" s="48">
         <v>47512638</v>
       </c>
-      <c r="W12" s="25" t="s">
-[...9 lines deleted...]
-    <row r="13" spans="1:25" ht="14.25" customHeight="1">
+    </row>
+    <row r="13" spans="1:22" ht="14.25" customHeight="1">
       <c r="A13" s="41" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="43">
         <v>1398</v>
       </c>
       <c r="D13" s="43">
         <v>1506</v>
       </c>
       <c r="E13" s="43">
         <v>1566</v>
       </c>
       <c r="F13" s="43">
         <v>1713</v>
       </c>
       <c r="G13" s="44">
         <v>1834</v>
       </c>
       <c r="H13" s="44">
         <v>1941</v>
       </c>
       <c r="I13" s="43">
@@ -2278,61 +2232,52 @@
       </c>
       <c r="O13" s="44">
         <v>1391</v>
       </c>
       <c r="P13" s="44">
         <v>1387</v>
       </c>
       <c r="Q13" s="44">
         <v>1404</v>
       </c>
       <c r="R13" s="48">
         <v>1422</v>
       </c>
       <c r="S13" s="49">
         <v>1353</v>
       </c>
       <c r="T13" s="31">
         <v>1459</v>
       </c>
       <c r="U13" s="31">
         <v>1452</v>
       </c>
       <c r="V13" s="27">
         <v>1331</v>
       </c>
-      <c r="W13" s="25" t="s">
-[...9 lines deleted...]
-    <row r="14" spans="1:25" ht="34.5" customHeight="1">
+    </row>
+    <row r="14" spans="1:22" ht="34.5" customHeight="1">
       <c r="A14" s="35" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="42" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="36">
         <v>6220146</v>
       </c>
       <c r="D14" s="36">
         <v>6009748.5</v>
       </c>
       <c r="E14" s="36">
         <v>7268636.0999999996</v>
       </c>
       <c r="F14" s="36">
         <v>8738974.5</v>
       </c>
       <c r="G14" s="18">
         <v>12977820.5</v>
       </c>
       <c r="H14" s="18">
         <v>15431638.6</v>
       </c>
       <c r="I14" s="36">
@@ -2355,92 +2300,80 @@
       </c>
       <c r="O14" s="18">
         <v>50094310</v>
       </c>
       <c r="P14" s="18">
         <v>37396805</v>
       </c>
       <c r="Q14" s="50">
         <v>41985351</v>
       </c>
       <c r="R14" s="50">
         <v>54671173</v>
       </c>
       <c r="S14" s="51">
         <v>63957246</v>
       </c>
       <c r="T14" s="39">
         <v>65269226</v>
       </c>
       <c r="U14" s="39">
         <v>69074890</v>
       </c>
       <c r="V14" s="52">
         <v>88175870</v>
       </c>
-      <c r="W14" s="25" t="s">
-[...9 lines deleted...]
-    <row r="15" spans="1:25">
+    </row>
+    <row r="15" spans="1:22">
       <c r="A15" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="42" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="26"/>
       <c r="D15" s="26"/>
       <c r="E15" s="26"/>
       <c r="F15" s="26"/>
       <c r="G15" s="26"/>
       <c r="H15" s="54"/>
       <c r="I15" s="26"/>
       <c r="J15" s="55"/>
       <c r="K15" s="56"/>
       <c r="L15" s="46"/>
       <c r="M15" s="25"/>
       <c r="N15" s="28"/>
       <c r="O15" s="28"/>
       <c r="P15" s="27"/>
       <c r="Q15" s="25"/>
       <c r="R15" s="25"/>
       <c r="S15" s="31"/>
       <c r="T15" s="31"/>
       <c r="U15" s="31"/>
       <c r="V15" s="27"/>
-      <c r="W15" s="25"/>
-[...3 lines deleted...]
-    <row r="16" spans="1:25" ht="12" customHeight="1">
+    </row>
+    <row r="16" spans="1:22" ht="12" customHeight="1">
       <c r="A16" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="42" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="43">
         <v>4287724</v>
       </c>
       <c r="D16" s="43">
         <v>4959513.3</v>
       </c>
       <c r="E16" s="43">
         <v>6110233</v>
       </c>
       <c r="F16" s="43">
         <v>7167811.0999999996</v>
       </c>
       <c r="G16" s="44">
         <v>10719582</v>
       </c>
       <c r="H16" s="44">
         <v>12552884.199999999</v>
       </c>
       <c r="I16" s="43">
@@ -2463,61 +2396,52 @@
       </c>
       <c r="O16" s="44">
         <v>36691045</v>
       </c>
       <c r="P16" s="44">
         <v>29604195</v>
       </c>
       <c r="Q16" s="46">
         <v>33611944</v>
       </c>
       <c r="R16" s="46">
         <v>39863128</v>
       </c>
       <c r="S16" s="47">
         <v>47504692</v>
       </c>
       <c r="T16" s="31">
         <v>47025203</v>
       </c>
       <c r="U16" s="31">
         <v>48223748</v>
       </c>
       <c r="V16" s="34">
         <v>61206170</v>
       </c>
-      <c r="W16" s="25" t="s">
-[...9 lines deleted...]
-    <row r="17" spans="1:25" ht="12.75" customHeight="1">
+    </row>
+    <row r="17" spans="1:22" ht="12.75" customHeight="1">
       <c r="A17" s="53" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="42" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="43">
         <v>1651735</v>
       </c>
       <c r="D17" s="43">
         <v>930667.6</v>
       </c>
       <c r="E17" s="43">
         <v>1059447.6000000001</v>
       </c>
       <c r="F17" s="43">
         <v>1534687.2</v>
       </c>
       <c r="G17" s="44">
         <v>2145891</v>
       </c>
       <c r="H17" s="44">
         <v>2802037.1</v>
       </c>
       <c r="I17" s="43">
@@ -2540,61 +2464,52 @@
       </c>
       <c r="O17" s="44">
         <v>13319094</v>
       </c>
       <c r="P17" s="44">
         <v>7687498</v>
       </c>
       <c r="Q17" s="46">
         <v>8221844</v>
       </c>
       <c r="R17" s="46">
         <v>14514229</v>
       </c>
       <c r="S17" s="47">
         <v>15822200</v>
       </c>
       <c r="T17" s="31">
         <v>17343863</v>
       </c>
       <c r="U17" s="31">
         <v>19508379</v>
       </c>
       <c r="V17" s="34">
         <v>25287714</v>
       </c>
-      <c r="W17" s="25" t="s">
-[...9 lines deleted...]
-    <row r="18" spans="1:25" ht="12.75" customHeight="1">
+    </row>
+    <row r="18" spans="1:22" ht="12.75" customHeight="1">
       <c r="A18" s="53" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="43">
         <v>21098</v>
       </c>
       <c r="D18" s="43">
         <v>42391</v>
       </c>
       <c r="E18" s="43">
         <v>53785</v>
       </c>
       <c r="F18" s="43">
         <v>4293.7</v>
       </c>
       <c r="G18" s="44">
         <v>74926.8</v>
       </c>
       <c r="H18" s="44">
         <v>53524</v>
       </c>
       <c r="I18" s="43">
@@ -2617,61 +2532,52 @@
       </c>
       <c r="O18" s="44">
         <v>84171</v>
       </c>
       <c r="P18" s="44">
         <v>105112</v>
       </c>
       <c r="Q18" s="46">
         <v>151563</v>
       </c>
       <c r="R18" s="46">
         <v>293816</v>
       </c>
       <c r="S18" s="47">
         <v>630354</v>
       </c>
       <c r="T18" s="31">
         <v>900160</v>
       </c>
       <c r="U18" s="31">
         <v>1342763</v>
       </c>
       <c r="V18" s="34">
         <v>1681986</v>
       </c>
-      <c r="W18" s="25" t="s">
-[...9 lines deleted...]
-    <row r="19" spans="1:25" ht="51">
+    </row>
+    <row r="19" spans="1:22" ht="51">
       <c r="A19" s="35" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="42" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="26"/>
       <c r="D19" s="26"/>
       <c r="E19" s="26"/>
       <c r="F19" s="26"/>
       <c r="G19" s="57">
         <v>3550690</v>
       </c>
       <c r="H19" s="57">
         <v>2741873</v>
       </c>
       <c r="I19" s="57">
         <v>5328358</v>
       </c>
       <c r="J19" s="36">
         <v>7710538</v>
       </c>
       <c r="K19" s="57">
         <v>9775141</v>
       </c>
@@ -2686,90 +2592,78 @@
       </c>
       <c r="O19" s="59">
         <v>10094962</v>
       </c>
       <c r="P19" s="60">
         <v>6509328</v>
       </c>
       <c r="Q19" s="60">
         <v>15364082</v>
       </c>
       <c r="R19" s="60">
         <v>20039181</v>
       </c>
       <c r="S19" s="61">
         <v>21722871</v>
       </c>
       <c r="T19" s="39">
         <v>29269658</v>
       </c>
       <c r="U19" s="39">
         <v>23484860</v>
       </c>
       <c r="V19" s="37">
         <v>21872000</v>
       </c>
-      <c r="W19" s="25" t="s">
-[...9 lines deleted...]
-    <row r="20" spans="1:25" ht="12.75" customHeight="1">
+    </row>
+    <row r="20" spans="1:22" ht="12.75" customHeight="1">
       <c r="A20" s="53" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="26"/>
       <c r="D20" s="26"/>
       <c r="E20" s="62"/>
       <c r="F20" s="26"/>
       <c r="G20" s="26"/>
       <c r="H20" s="26"/>
       <c r="I20" s="26"/>
       <c r="J20" s="26"/>
       <c r="K20" s="26"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
       <c r="N20" s="28"/>
       <c r="O20" s="28"/>
       <c r="P20" s="28"/>
       <c r="Q20" s="28"/>
       <c r="R20" s="28"/>
       <c r="S20" s="63"/>
       <c r="T20" s="31"/>
       <c r="U20" s="31"/>
       <c r="V20" s="27"/>
-      <c r="W20" s="30"/>
-[...3 lines deleted...]
-    <row r="21" spans="1:25" ht="14.25" customHeight="1">
+    </row>
+    <row r="21" spans="1:22" ht="14.25" customHeight="1">
       <c r="A21" s="53" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="42" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="26"/>
       <c r="D21" s="26"/>
       <c r="E21" s="26"/>
       <c r="F21" s="26"/>
       <c r="G21" s="26">
         <v>1801858</v>
       </c>
       <c r="H21" s="26">
         <v>1606728</v>
       </c>
       <c r="I21" s="26">
         <v>2669467</v>
       </c>
       <c r="J21" s="43">
         <v>4569475</v>
       </c>
       <c r="K21" s="26">
         <v>5681682</v>
       </c>
@@ -2784,61 +2678,52 @@
       </c>
       <c r="O21" s="64">
         <v>5072323</v>
       </c>
       <c r="P21" s="26">
         <v>3868026</v>
       </c>
       <c r="Q21" s="26">
         <v>9307937</v>
       </c>
       <c r="R21" s="26">
         <v>10430671</v>
       </c>
       <c r="S21" s="32">
         <v>8482487</v>
       </c>
       <c r="T21" s="31">
         <v>10790158</v>
       </c>
       <c r="U21" s="31">
         <v>8312946</v>
       </c>
       <c r="V21" s="48">
         <v>10105800</v>
       </c>
-      <c r="W21" s="25" t="s">
-[...9 lines deleted...]
-    <row r="22" spans="1:25" ht="12.75" customHeight="1">
+    </row>
+    <row r="22" spans="1:22" ht="12.75" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="66" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="26"/>
       <c r="D22" s="26"/>
       <c r="E22" s="26"/>
       <c r="F22" s="26"/>
       <c r="G22" s="26">
         <v>1642246</v>
       </c>
       <c r="H22" s="26">
         <v>1118838</v>
       </c>
       <c r="I22" s="26">
         <v>2629098</v>
       </c>
       <c r="J22" s="43">
         <v>3140056</v>
       </c>
       <c r="K22" s="26">
         <v>4093459</v>
       </c>
@@ -2853,61 +2738,52 @@
       </c>
       <c r="O22" s="64">
         <v>5014749</v>
       </c>
       <c r="P22" s="26">
         <v>2639808</v>
       </c>
       <c r="Q22" s="26">
         <v>6014511</v>
       </c>
       <c r="R22" s="26">
         <v>9449407</v>
       </c>
       <c r="S22" s="32">
         <v>13132988</v>
       </c>
       <c r="T22" s="31">
         <v>18293022</v>
       </c>
       <c r="U22" s="31">
         <v>15061898</v>
       </c>
       <c r="V22" s="48">
         <v>11586793</v>
       </c>
-      <c r="W22" s="25" t="s">
-[...9 lines deleted...]
-    <row r="23" spans="1:25" ht="12" customHeight="1">
+    </row>
+    <row r="23" spans="1:22" ht="12" customHeight="1">
       <c r="A23" s="65" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="66" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="26"/>
       <c r="D23" s="26"/>
       <c r="E23" s="26"/>
       <c r="F23" s="26"/>
       <c r="G23" s="26" t="s">
         <v>1</v>
       </c>
       <c r="H23" s="26" t="s">
         <v>1</v>
       </c>
       <c r="I23" s="26" t="s">
         <v>1</v>
       </c>
       <c r="J23" s="26" t="s">
         <v>1</v>
       </c>
       <c r="K23" s="26" t="s">
         <v>1</v>
       </c>
@@ -2922,8870 +2798,8903 @@
       </c>
       <c r="O23" s="64">
         <v>7890</v>
       </c>
       <c r="P23" s="26">
         <v>1494</v>
       </c>
       <c r="Q23" s="26">
         <v>41634</v>
       </c>
       <c r="R23" s="26">
         <v>159103</v>
       </c>
       <c r="S23" s="32">
         <v>107396</v>
       </c>
       <c r="T23" s="31">
         <v>186478</v>
       </c>
       <c r="U23" s="31">
         <v>110016</v>
       </c>
       <c r="V23" s="48">
         <v>179407</v>
       </c>
-      <c r="W23" s="25" t="s">
-[...10 lines deleted...]
-      <c r="A24" s="153" t="s">
+    </row>
+    <row r="24" spans="1:22" ht="30" customHeight="1">
+      <c r="A24" s="149" t="s">
         <v>78</v>
       </c>
-      <c r="B24" s="154"/>
-[...6 lines deleted...]
-      <c r="A25" s="155" t="s">
+      <c r="B24" s="150"/>
+      <c r="C24" s="150"/>
+      <c r="D24" s="150"/>
+      <c r="E24" s="150"/>
+      <c r="F24" s="150"/>
+    </row>
+    <row r="25" spans="1:22" s="151" customFormat="1" ht="18" customHeight="1">
+      <c r="A25" s="151" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:22">
       <c r="C26" s="68"/>
       <c r="D26" s="68"/>
       <c r="E26" s="68"/>
       <c r="F26" s="68"/>
       <c r="G26" s="68"/>
       <c r="H26" s="68"/>
       <c r="I26" s="69"/>
       <c r="J26" s="68"/>
       <c r="K26" s="68"/>
       <c r="L26" s="68"/>
       <c r="M26" s="68"/>
       <c r="N26" s="68"/>
       <c r="O26" s="68"/>
       <c r="P26" s="68"/>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:22">
       <c r="A27" s="70"/>
       <c r="B27" s="71"/>
       <c r="C27" s="72"/>
       <c r="D27" s="73"/>
       <c r="E27" s="74"/>
       <c r="F27" s="72"/>
       <c r="G27" s="72"/>
       <c r="H27" s="72"/>
     </row>
-    <row r="28" spans="1:25">
-[...47 lines deleted...]
-      <c r="P30" s="80"/>
+    <row r="28" spans="1:22" ht="18" customHeight="1">
+      <c r="A28" s="152" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28" s="152"/>
+      <c r="C28" s="152"/>
+      <c r="D28" s="152"/>
+      <c r="E28" s="152"/>
+      <c r="F28" s="152"/>
+      <c r="G28" s="152"/>
+      <c r="H28" s="152"/>
+      <c r="I28" s="152"/>
+      <c r="J28" s="152"/>
+      <c r="K28" s="152"/>
+      <c r="L28" s="152"/>
+      <c r="M28" s="152"/>
+      <c r="N28" s="152"/>
+      <c r="O28" s="152"/>
+      <c r="P28" s="152"/>
+      <c r="Q28" s="152"/>
+      <c r="R28" s="152"/>
+      <c r="S28" s="152"/>
+      <c r="T28" s="152"/>
+      <c r="U28" s="152"/>
+      <c r="V28" s="152"/>
+    </row>
+    <row r="29" spans="1:22" ht="13.5" thickBot="1">
+      <c r="A29" s="5"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="6"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="6"/>
+      <c r="L29" s="5"/>
+      <c r="M29" s="5"/>
+      <c r="N29" s="5"/>
+      <c r="O29" s="5"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="5"/>
+      <c r="R29" s="5"/>
+    </row>
+    <row r="30" spans="1:22" ht="26.25" thickBot="1">
+      <c r="A30" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="D30" s="12">
+        <v>2023</v>
+      </c>
+      <c r="E30" s="12">
+        <v>2024</v>
+      </c>
+      <c r="F30" s="12">
+        <v>2025</v>
+      </c>
+      <c r="I30" s="4"/>
+      <c r="K30" s="4"/>
+    </row>
+    <row r="31" spans="1:22" ht="25.5">
+      <c r="A31" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B31" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="22">
+        <v>167</v>
+      </c>
+      <c r="D31" s="22">
+        <v>174</v>
+      </c>
+      <c r="E31" s="22">
+        <v>184</v>
+      </c>
+      <c r="F31" s="22">
+        <v>176</v>
+      </c>
+      <c r="I31" s="4"/>
+      <c r="K31" s="4"/>
+    </row>
+    <row r="32" spans="1:22">
+      <c r="A32" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="B32" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" s="30">
+        <v>155</v>
+      </c>
+      <c r="D32" s="30">
+        <v>154</v>
+      </c>
+      <c r="E32" s="30">
+        <v>160</v>
+      </c>
+      <c r="F32" s="30">
+        <v>154</v>
+      </c>
+      <c r="I32" s="4"/>
+      <c r="K32" s="4"/>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="C33" s="30">
+        <v>12</v>
+      </c>
+      <c r="D33" s="30">
+        <v>20</v>
+      </c>
+      <c r="E33" s="30">
+        <v>24</v>
+      </c>
+      <c r="F33" s="30">
+        <v>22</v>
+      </c>
+      <c r="I33" s="4"/>
+      <c r="K33" s="4"/>
+    </row>
+    <row r="35" spans="1:11" s="151" customFormat="1" ht="18" customHeight="1">
+      <c r="A35" s="151" t="s">
+        <v>79</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="5">
     <mergeCell ref="A24:F24"/>
     <mergeCell ref="A25:XFD25"/>
-    <mergeCell ref="A1:X1"/>
+    <mergeCell ref="A1:V1"/>
+    <mergeCell ref="A28:V28"/>
+    <mergeCell ref="A35:XFD35"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.65" right="0.65" top="0.52" bottom="0.51" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="38" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH153"/>
+  <dimension ref="A1:AE190"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="93" workbookViewId="0">
-      <selection activeCell="A23" sqref="A23"/>
+    <sheetView zoomScaleSheetLayoutView="93" workbookViewId="0">
+      <selection sqref="A1:U1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="4" customWidth="1"/>
-    <col min="2" max="22" width="7.28515625" style="4" customWidth="1"/>
-    <col min="23" max="16384" width="9.140625" style="4"/>
+    <col min="2" max="5" width="7.28515625" style="4" customWidth="1"/>
+    <col min="6" max="6" width="37.7109375" style="4" customWidth="1"/>
+    <col min="7" max="21" width="7.28515625" style="4" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:31">
+      <c r="A1" s="154" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="154"/>
+      <c r="C1" s="154"/>
+      <c r="D1" s="154"/>
+      <c r="E1" s="154"/>
+      <c r="F1" s="154"/>
+      <c r="G1" s="154"/>
+      <c r="H1" s="154"/>
+      <c r="I1" s="154"/>
+      <c r="J1" s="154"/>
+      <c r="K1" s="154"/>
+      <c r="L1" s="154"/>
+      <c r="M1" s="154"/>
+      <c r="N1" s="154"/>
+      <c r="O1" s="154"/>
+      <c r="P1" s="154"/>
+      <c r="Q1" s="154"/>
+      <c r="R1" s="154"/>
+      <c r="S1" s="154"/>
+      <c r="T1" s="154"/>
+      <c r="U1" s="154"/>
+    </row>
+    <row r="2" spans="1:31" ht="13.5" thickBot="1">
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
+      <c r="I2" s="76"/>
+      <c r="J2" s="76"/>
+      <c r="K2" s="76"/>
+      <c r="L2" s="76"/>
+      <c r="M2" s="76"/>
+      <c r="N2" s="76"/>
+      <c r="O2" s="76"/>
+      <c r="P2" s="76"/>
+      <c r="Q2" s="76"/>
+      <c r="R2" s="76"/>
+      <c r="S2" s="76"/>
+      <c r="T2" s="76"/>
+      <c r="U2" s="77" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="3" spans="1:31" ht="13.5" thickBot="1">
+      <c r="A3" s="3"/>
+      <c r="B3" s="78">
+        <v>2002</v>
+      </c>
+      <c r="C3" s="78">
+        <v>2003</v>
+      </c>
+      <c r="D3" s="78">
+        <v>2004</v>
+      </c>
+      <c r="E3" s="78">
+        <v>2005</v>
+      </c>
+      <c r="F3" s="78">
+        <v>2006</v>
+      </c>
+      <c r="G3" s="78">
+        <v>2007</v>
+      </c>
+      <c r="H3" s="79">
+        <v>2008</v>
+      </c>
+      <c r="I3" s="79">
+        <v>2009</v>
+      </c>
+      <c r="J3" s="78">
+        <v>2010</v>
+      </c>
+      <c r="K3" s="78">
+        <v>2011</v>
+      </c>
+      <c r="L3" s="78">
+        <v>2012</v>
+      </c>
+      <c r="M3" s="80">
+        <v>2013</v>
+      </c>
+      <c r="N3" s="78">
+        <v>2014</v>
+      </c>
+      <c r="O3" s="81">
+        <v>2015</v>
+      </c>
+      <c r="P3" s="81">
+        <v>2016</v>
+      </c>
+      <c r="Q3" s="81">
+        <v>2017</v>
+      </c>
+      <c r="R3" s="81">
+        <v>2018</v>
+      </c>
+      <c r="S3" s="81">
+        <v>2019</v>
+      </c>
+      <c r="T3" s="81">
+        <v>2020</v>
+      </c>
+      <c r="U3" s="81">
+        <v>2021</v>
+      </c>
+      <c r="V3" s="83"/>
+      <c r="W3" s="83"/>
+      <c r="X3" s="83"/>
+      <c r="Y3" s="83"/>
+      <c r="Z3" s="83"/>
+      <c r="AA3" s="83"/>
+      <c r="AB3" s="83"/>
+      <c r="AC3" s="83"/>
+      <c r="AD3" s="83"/>
+    </row>
+    <row r="4" spans="1:31">
+      <c r="A4" s="84" t="s">
+        <v>41</v>
+      </c>
+      <c r="B4" s="15">
+        <v>423</v>
+      </c>
+      <c r="C4" s="16">
+        <v>432</v>
+      </c>
+      <c r="D4" s="15">
+        <v>444</v>
+      </c>
+      <c r="E4" s="15">
+        <v>448</v>
+      </c>
+      <c r="F4" s="15">
+        <v>452</v>
+      </c>
+      <c r="G4" s="17">
+        <v>457</v>
+      </c>
+      <c r="H4" s="17">
+        <v>454</v>
+      </c>
+      <c r="I4" s="17">
+        <v>452</v>
+      </c>
+      <c r="J4" s="17">
+        <v>451</v>
+      </c>
+      <c r="K4" s="17">
+        <v>443</v>
+      </c>
+      <c r="L4" s="18">
+        <v>430</v>
+      </c>
+      <c r="M4" s="17">
+        <v>428</v>
+      </c>
+      <c r="N4" s="17">
+        <v>430</v>
+      </c>
+      <c r="O4" s="17">
+        <v>440</v>
+      </c>
+      <c r="P4" s="84">
+        <v>453</v>
+      </c>
+      <c r="Q4" s="85">
+        <v>465</v>
+      </c>
+      <c r="R4" s="85">
+        <v>476</v>
+      </c>
+      <c r="S4" s="86">
+        <v>497</v>
+      </c>
+      <c r="T4" s="87">
+        <v>503</v>
+      </c>
+      <c r="U4" s="87">
+        <v>491</v>
+      </c>
+      <c r="V4" s="83"/>
+      <c r="W4" s="83"/>
+      <c r="X4" s="83"/>
+      <c r="Y4" s="83"/>
+      <c r="Z4" s="83"/>
+      <c r="AA4" s="83"/>
+      <c r="AB4" s="83"/>
+      <c r="AC4" s="83"/>
+      <c r="AD4" s="83"/>
+      <c r="AE4" s="75"/>
+    </row>
+    <row r="5" spans="1:31">
+      <c r="A5" s="89" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="90">
+        <v>86</v>
+      </c>
+      <c r="C5" s="90">
+        <v>88</v>
+      </c>
+      <c r="D5" s="90">
+        <v>81</v>
+      </c>
+      <c r="E5" s="90">
+        <v>85</v>
+      </c>
+      <c r="F5" s="90">
+        <v>87</v>
+      </c>
+      <c r="G5" s="90">
+        <v>91</v>
+      </c>
+      <c r="H5" s="90">
+        <v>82</v>
+      </c>
+      <c r="I5" s="90">
+        <v>85</v>
+      </c>
+      <c r="J5" s="90">
+        <v>99</v>
+      </c>
+      <c r="K5" s="90">
+        <v>80</v>
+      </c>
+      <c r="L5" s="90">
+        <v>83</v>
+      </c>
+      <c r="M5" s="90">
+        <v>86</v>
+      </c>
+      <c r="N5" s="90">
+        <v>87</v>
+      </c>
+      <c r="O5" s="90">
+        <v>90</v>
+      </c>
+      <c r="P5" s="91">
+        <v>93</v>
+      </c>
+      <c r="Q5" s="91">
+        <v>105</v>
+      </c>
+      <c r="R5" s="91">
+        <v>111</v>
+      </c>
+      <c r="S5" s="49">
+        <v>135</v>
+      </c>
+      <c r="T5" s="48">
+        <v>135</v>
+      </c>
+      <c r="U5" s="48">
+        <v>129</v>
+      </c>
+      <c r="V5" s="83"/>
+      <c r="W5" s="83"/>
+      <c r="X5" s="83"/>
+      <c r="Y5" s="83"/>
+      <c r="Z5" s="83"/>
+      <c r="AA5" s="83"/>
+      <c r="AB5" s="83"/>
+      <c r="AC5" s="83"/>
+      <c r="AD5" s="83"/>
+      <c r="AE5" s="75"/>
+    </row>
+    <row r="6" spans="1:31">
+      <c r="A6" s="93" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="90">
+        <v>4</v>
+      </c>
+      <c r="C6" s="90">
+        <v>5</v>
+      </c>
+      <c r="D6" s="90">
+        <v>5</v>
+      </c>
+      <c r="E6" s="90">
+        <v>4</v>
+      </c>
+      <c r="F6" s="90">
+        <v>4</v>
+      </c>
+      <c r="G6" s="90">
+        <v>5</v>
+      </c>
+      <c r="H6" s="90">
+        <v>6</v>
+      </c>
+      <c r="I6" s="90">
+        <v>5</v>
+      </c>
+      <c r="J6" s="90">
+        <v>5</v>
+      </c>
+      <c r="K6" s="90">
+        <v>7</v>
+      </c>
+      <c r="L6" s="90">
+        <v>4</v>
+      </c>
+      <c r="M6" s="90">
+        <v>4</v>
+      </c>
+      <c r="N6" s="90">
+        <v>4</v>
+      </c>
+      <c r="O6" s="90">
+        <v>4</v>
+      </c>
+      <c r="P6" s="91">
+        <v>4</v>
+      </c>
+      <c r="Q6" s="91">
+        <v>4</v>
+      </c>
+      <c r="R6" s="91">
+        <v>4</v>
+      </c>
+      <c r="S6" s="94" t="s">
+        <v>2</v>
+      </c>
+      <c r="T6" s="48">
+        <v>4</v>
+      </c>
+      <c r="U6" s="48">
+        <v>4</v>
+      </c>
+      <c r="V6" s="83"/>
+      <c r="W6" s="83"/>
+      <c r="X6" s="83"/>
+      <c r="Y6" s="83"/>
+      <c r="Z6" s="83"/>
+      <c r="AA6" s="83"/>
+      <c r="AB6" s="83"/>
+      <c r="AC6" s="83"/>
+      <c r="AD6" s="83"/>
+    </row>
+    <row r="7" spans="1:31">
+      <c r="A7" s="89" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="90">
+        <v>12</v>
+      </c>
+      <c r="C7" s="90">
+        <v>11</v>
+      </c>
+      <c r="D7" s="90">
+        <v>11</v>
+      </c>
+      <c r="E7" s="90">
+        <v>12</v>
+      </c>
+      <c r="F7" s="90">
+        <v>9</v>
+      </c>
+      <c r="G7" s="90">
+        <v>8</v>
+      </c>
+      <c r="H7" s="90">
+        <v>11</v>
+      </c>
+      <c r="I7" s="90">
+        <v>11</v>
+      </c>
+      <c r="J7" s="90">
+        <v>11</v>
+      </c>
+      <c r="K7" s="90">
+        <v>12</v>
+      </c>
+      <c r="L7" s="90">
+        <v>13</v>
+      </c>
+      <c r="M7" s="90">
+        <v>13</v>
+      </c>
+      <c r="N7" s="90">
+        <v>15</v>
+      </c>
+      <c r="O7" s="90">
+        <v>16</v>
+      </c>
+      <c r="P7" s="91">
+        <v>16</v>
+      </c>
+      <c r="Q7" s="91">
+        <v>16</v>
+      </c>
+      <c r="R7" s="91">
+        <v>19</v>
+      </c>
+      <c r="S7" s="49">
+        <v>12</v>
+      </c>
+      <c r="T7" s="48">
+        <v>11</v>
+      </c>
+      <c r="U7" s="48">
+        <v>11</v>
+      </c>
+      <c r="V7" s="83"/>
+      <c r="W7" s="83"/>
+      <c r="X7" s="83"/>
+      <c r="Y7" s="83"/>
+      <c r="Z7" s="83"/>
+      <c r="AA7" s="83"/>
+      <c r="AB7" s="83"/>
+      <c r="AC7" s="83"/>
+      <c r="AD7" s="83"/>
+    </row>
+    <row r="8" spans="1:31">
+      <c r="A8" s="93" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="90">
+        <v>83</v>
+      </c>
+      <c r="C8" s="90">
+        <v>81</v>
+      </c>
+      <c r="D8" s="90">
+        <v>81</v>
+      </c>
+      <c r="E8" s="90">
+        <v>78</v>
+      </c>
+      <c r="F8" s="90">
+        <v>87</v>
+      </c>
+      <c r="G8" s="90">
+        <v>81</v>
+      </c>
+      <c r="H8" s="90">
+        <v>89</v>
+      </c>
+      <c r="I8" s="90">
+        <v>88</v>
+      </c>
+      <c r="J8" s="90">
+        <v>84</v>
+      </c>
+      <c r="K8" s="90">
+        <v>90</v>
+      </c>
+      <c r="L8" s="90">
+        <v>74</v>
+      </c>
+      <c r="M8" s="90">
+        <v>64</v>
+      </c>
+      <c r="N8" s="90">
+        <v>63</v>
+      </c>
+      <c r="O8" s="90">
+        <v>66</v>
+      </c>
+      <c r="P8" s="91">
+        <v>75</v>
+      </c>
+      <c r="Q8" s="91">
+        <v>81</v>
+      </c>
+      <c r="R8" s="91">
+        <v>82</v>
+      </c>
+      <c r="S8" s="49">
+        <v>85</v>
+      </c>
+      <c r="T8" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="U8" s="48">
+        <v>83</v>
+      </c>
+      <c r="V8" s="83"/>
+      <c r="W8" s="83"/>
+      <c r="X8" s="83"/>
+      <c r="Y8" s="83"/>
+      <c r="Z8" s="83"/>
+      <c r="AA8" s="83"/>
+      <c r="AB8" s="83"/>
+      <c r="AC8" s="83"/>
+      <c r="AD8" s="83"/>
+    </row>
+    <row r="9" spans="1:31">
+      <c r="A9" s="93" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="90">
+        <v>3</v>
+      </c>
+      <c r="C9" s="90">
+        <v>3</v>
+      </c>
+      <c r="D9" s="90">
+        <v>3</v>
+      </c>
+      <c r="E9" s="90">
+        <v>3</v>
+      </c>
+      <c r="F9" s="90">
+        <v>3</v>
+      </c>
+      <c r="G9" s="90">
+        <v>4</v>
+      </c>
+      <c r="H9" s="90">
+        <v>8</v>
+      </c>
+      <c r="I9" s="90">
+        <v>8</v>
+      </c>
+      <c r="J9" s="90">
+        <v>7</v>
+      </c>
+      <c r="K9" s="90">
+        <v>6</v>
+      </c>
+      <c r="L9" s="90">
+        <v>7</v>
+      </c>
+      <c r="M9" s="90">
+        <v>7</v>
+      </c>
+      <c r="N9" s="90">
+        <v>7</v>
+      </c>
+      <c r="O9" s="90">
+        <v>8</v>
+      </c>
+      <c r="P9" s="91">
+        <v>8</v>
+      </c>
+      <c r="Q9" s="91">
+        <v>8</v>
+      </c>
+      <c r="R9" s="91">
+        <v>8</v>
+      </c>
+      <c r="S9" s="49">
+        <v>8</v>
+      </c>
+      <c r="T9" s="48">
+        <v>10</v>
+      </c>
+      <c r="U9" s="48">
+        <v>10</v>
+      </c>
+      <c r="V9" s="83"/>
+      <c r="W9" s="83"/>
+      <c r="X9" s="83"/>
+      <c r="Y9" s="83"/>
+      <c r="Z9" s="83"/>
+      <c r="AA9" s="83"/>
+      <c r="AB9" s="83"/>
+      <c r="AC9" s="83"/>
+      <c r="AD9" s="83"/>
+    </row>
+    <row r="10" spans="1:31">
+      <c r="A10" s="93" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="90">
+        <v>20</v>
+      </c>
+      <c r="C10" s="90">
+        <v>18</v>
+      </c>
+      <c r="D10" s="90">
+        <v>23</v>
+      </c>
+      <c r="E10" s="90">
+        <v>25</v>
+      </c>
+      <c r="F10" s="90">
+        <v>31</v>
+      </c>
+      <c r="G10" s="90">
+        <v>29</v>
+      </c>
+      <c r="H10" s="90">
+        <v>26</v>
+      </c>
+      <c r="I10" s="90">
+        <v>26</v>
+      </c>
+      <c r="J10" s="90">
+        <v>31</v>
+      </c>
+      <c r="K10" s="90">
+        <v>29</v>
+      </c>
+      <c r="L10" s="90">
+        <v>30</v>
+      </c>
+      <c r="M10" s="90">
+        <v>35</v>
+      </c>
+      <c r="N10" s="90">
+        <v>33</v>
+      </c>
+      <c r="O10" s="90">
+        <v>27</v>
+      </c>
+      <c r="P10" s="91">
+        <v>27</v>
+      </c>
+      <c r="Q10" s="91">
+        <v>27</v>
+      </c>
+      <c r="R10" s="91">
+        <v>28</v>
+      </c>
+      <c r="S10" s="49">
+        <v>30</v>
+      </c>
+      <c r="T10" s="48">
+        <v>35</v>
+      </c>
+      <c r="U10" s="48">
+        <v>34</v>
+      </c>
+      <c r="V10" s="83"/>
+      <c r="W10" s="83"/>
+      <c r="X10" s="83"/>
+      <c r="Y10" s="83"/>
+      <c r="Z10" s="83"/>
+      <c r="AA10" s="83"/>
+      <c r="AB10" s="83"/>
+      <c r="AC10" s="83"/>
+      <c r="AD10" s="83"/>
+    </row>
+    <row r="11" spans="1:31">
+      <c r="A11" s="93" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="90">
+        <v>9</v>
+      </c>
+      <c r="C11" s="90">
+        <v>10</v>
+      </c>
+      <c r="D11" s="90">
+        <v>8</v>
+      </c>
+      <c r="E11" s="90">
+        <v>6</v>
+      </c>
+      <c r="F11" s="90">
+        <v>6</v>
+      </c>
+      <c r="G11" s="90">
+        <v>6</v>
+      </c>
+      <c r="H11" s="90">
+        <v>4</v>
+      </c>
+      <c r="I11" s="90">
+        <v>6</v>
+      </c>
+      <c r="J11" s="90">
+        <v>6</v>
+      </c>
+      <c r="K11" s="90">
+        <v>7</v>
+      </c>
+      <c r="L11" s="90">
+        <v>6</v>
+      </c>
+      <c r="M11" s="90">
+        <v>6</v>
+      </c>
+      <c r="N11" s="90">
+        <v>6</v>
+      </c>
+      <c r="O11" s="90">
+        <v>6</v>
+      </c>
+      <c r="P11" s="91">
+        <v>7</v>
+      </c>
+      <c r="Q11" s="91">
+        <v>6</v>
+      </c>
+      <c r="R11" s="91">
+        <v>6</v>
+      </c>
+      <c r="S11" s="49">
+        <v>5</v>
+      </c>
+      <c r="T11" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="U11" s="48">
+        <v>5</v>
+      </c>
+      <c r="V11" s="83"/>
+      <c r="W11" s="83"/>
+      <c r="X11" s="83"/>
+      <c r="Y11" s="83"/>
+      <c r="Z11" s="83"/>
+      <c r="AA11" s="83"/>
+      <c r="AB11" s="83"/>
+      <c r="AC11" s="83"/>
+      <c r="AD11" s="83"/>
+    </row>
+    <row r="12" spans="1:31">
+      <c r="A12" s="93" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="90">
+        <v>14</v>
+      </c>
+      <c r="C12" s="90">
+        <v>13</v>
+      </c>
+      <c r="D12" s="90">
+        <v>15</v>
+      </c>
+      <c r="E12" s="90">
+        <v>12</v>
+      </c>
+      <c r="F12" s="90">
+        <v>11</v>
+      </c>
+      <c r="G12" s="90">
+        <v>10</v>
+      </c>
+      <c r="H12" s="90">
+        <v>10</v>
+      </c>
+      <c r="I12" s="90">
+        <v>12</v>
+      </c>
+      <c r="J12" s="90">
+        <v>11</v>
+      </c>
+      <c r="K12" s="90">
+        <v>9</v>
+      </c>
+      <c r="L12" s="90">
+        <v>8</v>
+      </c>
+      <c r="M12" s="90">
+        <v>11</v>
+      </c>
+      <c r="N12" s="90">
+        <v>12</v>
+      </c>
+      <c r="O12" s="90">
+        <v>10</v>
+      </c>
+      <c r="P12" s="91">
+        <v>12</v>
+      </c>
+      <c r="Q12" s="91">
+        <v>11</v>
+      </c>
+      <c r="R12" s="91">
+        <v>12</v>
+      </c>
+      <c r="S12" s="49">
+        <v>13</v>
+      </c>
+      <c r="T12" s="48">
+        <v>14</v>
+      </c>
+      <c r="U12" s="48">
+        <v>13</v>
+      </c>
+      <c r="V12" s="83"/>
+      <c r="W12" s="83"/>
+      <c r="X12" s="83"/>
+      <c r="Y12" s="83"/>
+      <c r="Z12" s="83"/>
+      <c r="AA12" s="83"/>
+      <c r="AB12" s="83"/>
+      <c r="AC12" s="83"/>
+      <c r="AD12" s="83"/>
+    </row>
+    <row r="13" spans="1:31">
+      <c r="A13" s="89" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="90">
+        <v>19</v>
+      </c>
+      <c r="C13" s="90">
+        <v>23</v>
+      </c>
+      <c r="D13" s="90">
+        <v>25</v>
+      </c>
+      <c r="E13" s="90">
+        <v>28</v>
+      </c>
+      <c r="F13" s="90">
+        <v>31</v>
+      </c>
+      <c r="G13" s="90">
+        <v>26</v>
+      </c>
+      <c r="H13" s="90">
+        <v>28</v>
+      </c>
+      <c r="I13" s="90">
+        <v>30</v>
+      </c>
+      <c r="J13" s="90">
+        <v>27</v>
+      </c>
+      <c r="K13" s="90">
+        <v>25</v>
+      </c>
+      <c r="L13" s="90">
+        <v>25</v>
+      </c>
+      <c r="M13" s="90">
+        <v>26</v>
+      </c>
+      <c r="N13" s="90">
+        <v>29</v>
+      </c>
+      <c r="O13" s="90">
+        <v>27</v>
+      </c>
+      <c r="P13" s="91">
+        <v>28</v>
+      </c>
+      <c r="Q13" s="91">
+        <v>28</v>
+      </c>
+      <c r="R13" s="91">
+        <v>29</v>
+      </c>
+      <c r="S13" s="49">
+        <v>30</v>
+      </c>
+      <c r="T13" s="48">
+        <v>33</v>
+      </c>
+      <c r="U13" s="48">
+        <v>34</v>
+      </c>
+      <c r="V13" s="83"/>
+      <c r="W13" s="83"/>
+      <c r="X13" s="83"/>
+      <c r="Y13" s="83"/>
+      <c r="Z13" s="83"/>
+      <c r="AA13" s="83"/>
+      <c r="AB13" s="83"/>
+      <c r="AC13" s="83"/>
+      <c r="AD13" s="83"/>
+    </row>
+    <row r="14" spans="1:31">
+      <c r="A14" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="90">
+        <v>19</v>
+      </c>
+      <c r="C14" s="90">
+        <v>19</v>
+      </c>
+      <c r="D14" s="90">
+        <v>20</v>
+      </c>
+      <c r="E14" s="90">
+        <v>19</v>
+      </c>
+      <c r="F14" s="90">
+        <v>17</v>
+      </c>
+      <c r="G14" s="90">
+        <v>17</v>
+      </c>
+      <c r="H14" s="90">
+        <v>20</v>
+      </c>
+      <c r="I14" s="90">
+        <v>18</v>
+      </c>
+      <c r="J14" s="90">
+        <v>12</v>
+      </c>
+      <c r="K14" s="90">
+        <v>19</v>
+      </c>
+      <c r="L14" s="90">
+        <v>19</v>
+      </c>
+      <c r="M14" s="90">
+        <v>13</v>
+      </c>
+      <c r="N14" s="90">
+        <v>17</v>
+      </c>
+      <c r="O14" s="90">
+        <v>19</v>
+      </c>
+      <c r="P14" s="91">
+        <v>17</v>
+      </c>
+      <c r="Q14" s="91">
+        <v>11</v>
+      </c>
+      <c r="R14" s="91">
+        <v>9</v>
+      </c>
+      <c r="S14" s="94" t="s">
+        <v>2</v>
+      </c>
+      <c r="T14" s="48">
+        <v>9</v>
+      </c>
+      <c r="U14" s="48">
+        <v>8</v>
+      </c>
+      <c r="V14" s="83"/>
+      <c r="W14" s="83"/>
+      <c r="X14" s="83"/>
+      <c r="Y14" s="83"/>
+      <c r="Z14" s="83"/>
+      <c r="AA14" s="83"/>
+      <c r="AB14" s="83"/>
+      <c r="AC14" s="83"/>
+      <c r="AD14" s="83"/>
+    </row>
+    <row r="15" spans="1:31">
+      <c r="A15" s="89" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="90">
+        <v>10</v>
+      </c>
+      <c r="C15" s="90">
+        <v>10</v>
+      </c>
+      <c r="D15" s="90">
+        <v>10</v>
+      </c>
+      <c r="E15" s="90">
+        <v>12</v>
+      </c>
+      <c r="F15" s="90">
+        <v>12</v>
+      </c>
+      <c r="G15" s="90">
+        <v>13</v>
+      </c>
+      <c r="H15" s="90">
+        <v>12</v>
+      </c>
+      <c r="I15" s="90">
+        <v>12</v>
+      </c>
+      <c r="J15" s="90">
+        <v>8</v>
+      </c>
+      <c r="K15" s="90">
+        <v>11</v>
+      </c>
+      <c r="L15" s="90">
+        <v>10</v>
+      </c>
+      <c r="M15" s="90">
+        <v>10</v>
+      </c>
+      <c r="N15" s="90">
+        <v>11</v>
+      </c>
+      <c r="O15" s="90">
+        <v>11</v>
+      </c>
+      <c r="P15" s="91">
+        <v>11</v>
+      </c>
+      <c r="Q15" s="91">
+        <v>12</v>
+      </c>
+      <c r="R15" s="91">
+        <v>11</v>
+      </c>
+      <c r="S15" s="49">
+        <v>10</v>
+      </c>
+      <c r="T15" s="48">
+        <v>11</v>
+      </c>
+      <c r="U15" s="48">
+        <v>10</v>
+      </c>
+      <c r="V15" s="83"/>
+      <c r="W15" s="83"/>
+      <c r="X15" s="83"/>
+      <c r="Y15" s="83"/>
+      <c r="Z15" s="83"/>
+      <c r="AA15" s="83"/>
+      <c r="AB15" s="83"/>
+      <c r="AC15" s="83"/>
+      <c r="AD15" s="83"/>
+    </row>
+    <row r="16" spans="1:31">
+      <c r="A16" s="89" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="90">
+        <v>39</v>
+      </c>
+      <c r="C16" s="90">
+        <v>39</v>
+      </c>
+      <c r="D16" s="90">
+        <v>39</v>
+      </c>
+      <c r="E16" s="90">
+        <v>37</v>
+      </c>
+      <c r="F16" s="90">
+        <v>36</v>
+      </c>
+      <c r="G16" s="90">
+        <v>33</v>
+      </c>
+      <c r="H16" s="90">
+        <v>30</v>
+      </c>
+      <c r="I16" s="90">
+        <v>35</v>
+      </c>
+      <c r="J16" s="90">
+        <v>26</v>
+      </c>
+      <c r="K16" s="90">
+        <v>29</v>
+      </c>
+      <c r="L16" s="90">
+        <v>31</v>
+      </c>
+      <c r="M16" s="90">
+        <v>30</v>
+      </c>
+      <c r="N16" s="90">
+        <v>31</v>
+      </c>
+      <c r="O16" s="90">
+        <v>29</v>
+      </c>
+      <c r="P16" s="91">
+        <v>32</v>
+      </c>
+      <c r="Q16" s="91">
+        <v>32</v>
+      </c>
+      <c r="R16" s="91">
+        <v>34</v>
+      </c>
+      <c r="S16" s="49">
+        <v>36</v>
+      </c>
+      <c r="T16" s="48">
+        <v>35</v>
+      </c>
+      <c r="U16" s="48">
+        <v>32</v>
+      </c>
+      <c r="V16" s="83"/>
+      <c r="W16" s="83"/>
+      <c r="X16" s="83"/>
+      <c r="Y16" s="83"/>
+      <c r="Z16" s="83"/>
+      <c r="AA16" s="83"/>
+      <c r="AB16" s="83"/>
+      <c r="AC16" s="83"/>
+      <c r="AD16" s="83"/>
+    </row>
+    <row r="17" spans="1:31">
+      <c r="A17" s="93" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="90">
+        <v>17</v>
+      </c>
+      <c r="C17" s="90">
+        <v>17</v>
+      </c>
+      <c r="D17" s="90">
+        <v>18</v>
+      </c>
+      <c r="E17" s="90">
+        <v>23</v>
+      </c>
+      <c r="F17" s="90">
+        <v>20</v>
+      </c>
+      <c r="G17" s="90">
+        <v>22</v>
+      </c>
+      <c r="H17" s="90">
+        <v>24</v>
+      </c>
+      <c r="I17" s="90">
+        <v>21</v>
+      </c>
+      <c r="J17" s="90">
+        <v>24</v>
+      </c>
+      <c r="K17" s="90">
+        <v>28</v>
+      </c>
+      <c r="L17" s="90">
+        <v>19</v>
+      </c>
+      <c r="M17" s="90">
+        <v>14</v>
+      </c>
+      <c r="N17" s="90">
+        <v>16</v>
+      </c>
+      <c r="O17" s="90">
+        <v>13</v>
+      </c>
+      <c r="P17" s="91">
+        <v>14</v>
+      </c>
+      <c r="Q17" s="91">
+        <v>14</v>
+      </c>
+      <c r="R17" s="91">
+        <v>16</v>
+      </c>
+      <c r="S17" s="49">
+        <v>17</v>
+      </c>
+      <c r="T17" s="48">
+        <v>15</v>
+      </c>
+      <c r="U17" s="48">
+        <v>15</v>
+      </c>
+      <c r="V17" s="83"/>
+      <c r="W17" s="83"/>
+      <c r="X17" s="83"/>
+      <c r="Y17" s="83"/>
+      <c r="Z17" s="83"/>
+      <c r="AA17" s="83"/>
+      <c r="AB17" s="83"/>
+      <c r="AC17" s="83"/>
+      <c r="AD17" s="83"/>
+    </row>
+    <row r="18" spans="1:31">
+      <c r="A18" s="89" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="90">
+        <v>13</v>
+      </c>
+      <c r="C18" s="90">
+        <v>14</v>
+      </c>
+      <c r="D18" s="90">
+        <v>16</v>
+      </c>
+      <c r="E18" s="90">
+        <v>18</v>
+      </c>
+      <c r="F18" s="90">
+        <v>16</v>
+      </c>
+      <c r="G18" s="90">
+        <v>16</v>
+      </c>
+      <c r="H18" s="90">
+        <v>17</v>
+      </c>
+      <c r="I18" s="90">
+        <v>17</v>
+      </c>
+      <c r="J18" s="90">
+        <v>17</v>
+      </c>
+      <c r="K18" s="90">
+        <v>16</v>
+      </c>
+      <c r="L18" s="90">
+        <v>17</v>
+      </c>
+      <c r="M18" s="90">
+        <v>15</v>
+      </c>
+      <c r="N18" s="90">
+        <v>14</v>
+      </c>
+      <c r="O18" s="90">
+        <v>17</v>
+      </c>
+      <c r="P18" s="91">
+        <v>17</v>
+      </c>
+      <c r="Q18" s="91">
+        <v>17</v>
+      </c>
+      <c r="R18" s="91">
+        <v>16</v>
+      </c>
+      <c r="S18" s="49">
+        <v>13</v>
+      </c>
+      <c r="T18" s="48">
+        <v>13</v>
+      </c>
+      <c r="U18" s="48">
+        <v>11</v>
+      </c>
+      <c r="V18" s="83"/>
+      <c r="W18" s="83"/>
+      <c r="X18" s="83"/>
+      <c r="Y18" s="83"/>
+      <c r="Z18" s="83"/>
+      <c r="AA18" s="83"/>
+      <c r="AB18" s="83"/>
+      <c r="AC18" s="83"/>
+      <c r="AD18" s="83"/>
+    </row>
+    <row r="19" spans="1:31">
+      <c r="A19" s="89" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="90">
+        <v>13</v>
+      </c>
+      <c r="C19" s="90">
+        <v>12</v>
+      </c>
+      <c r="D19" s="90">
+        <v>12</v>
+      </c>
+      <c r="E19" s="90">
+        <v>11</v>
+      </c>
+      <c r="F19" s="90">
+        <v>11</v>
+      </c>
+      <c r="G19" s="90">
+        <v>16</v>
+      </c>
+      <c r="H19" s="90">
+        <v>10</v>
+      </c>
+      <c r="I19" s="90">
+        <v>8</v>
+      </c>
+      <c r="J19" s="90">
+        <v>12</v>
+      </c>
+      <c r="K19" s="90">
+        <v>9</v>
+      </c>
+      <c r="L19" s="90">
+        <v>11</v>
+      </c>
+      <c r="M19" s="90">
+        <v>11</v>
+      </c>
+      <c r="N19" s="90">
+        <v>10</v>
+      </c>
+      <c r="O19" s="90">
+        <v>11</v>
+      </c>
+      <c r="P19" s="91">
+        <v>10</v>
+      </c>
+      <c r="Q19" s="91">
+        <v>11</v>
+      </c>
+      <c r="R19" s="91">
+        <v>10</v>
+      </c>
+      <c r="S19" s="49">
+        <v>11</v>
+      </c>
+      <c r="T19" s="48">
+        <v>11</v>
+      </c>
+      <c r="U19" s="48">
+        <v>11</v>
+      </c>
+      <c r="V19" s="83"/>
+      <c r="W19" s="83"/>
+      <c r="X19" s="83"/>
+      <c r="Y19" s="83"/>
+      <c r="Z19" s="83"/>
+      <c r="AA19" s="83"/>
+      <c r="AB19" s="83"/>
+      <c r="AC19" s="83"/>
+      <c r="AD19" s="83"/>
+    </row>
+    <row r="20" spans="1:31">
+      <c r="A20" s="89" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C20" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D20" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E20" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F20" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G20" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H20" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I20" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J20" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K20" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L20" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="M20" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="N20" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="O20" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="P20" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q20" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="R20" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="S20" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="T20" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="U20" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="V20" s="83"/>
+      <c r="W20" s="83"/>
+      <c r="X20" s="83"/>
+      <c r="Y20" s="83"/>
+      <c r="Z20" s="83"/>
+      <c r="AA20" s="83"/>
+      <c r="AB20" s="83"/>
+      <c r="AC20" s="83"/>
+      <c r="AD20" s="83"/>
+    </row>
+    <row r="21" spans="1:31">
+      <c r="A21" s="89" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="90">
+        <v>12</v>
+      </c>
+      <c r="C21" s="90">
+        <v>16</v>
+      </c>
+      <c r="D21" s="90">
+        <v>16</v>
+      </c>
+      <c r="E21" s="90">
+        <v>15</v>
+      </c>
+      <c r="F21" s="90">
+        <v>15</v>
+      </c>
+      <c r="G21" s="90">
+        <v>20</v>
+      </c>
+      <c r="H21" s="90">
+        <v>18</v>
+      </c>
+      <c r="I21" s="90">
+        <v>16</v>
+      </c>
+      <c r="J21" s="90">
+        <v>16</v>
+      </c>
+      <c r="K21" s="90">
+        <v>16</v>
+      </c>
+      <c r="L21" s="90">
+        <v>18</v>
+      </c>
+      <c r="M21" s="90">
+        <v>19</v>
+      </c>
+      <c r="N21" s="90">
+        <v>17</v>
+      </c>
+      <c r="O21" s="90">
+        <v>24</v>
+      </c>
+      <c r="P21" s="91">
+        <v>19</v>
+      </c>
+      <c r="Q21" s="91">
+        <v>20</v>
+      </c>
+      <c r="R21" s="91">
+        <v>19</v>
+      </c>
+      <c r="S21" s="49">
+        <v>19</v>
+      </c>
+      <c r="T21" s="48">
+        <v>18</v>
+      </c>
+      <c r="U21" s="48">
+        <v>18</v>
+      </c>
+      <c r="V21" s="83"/>
+      <c r="W21" s="83"/>
+      <c r="X21" s="83"/>
+      <c r="Y21" s="83"/>
+      <c r="Z21" s="83"/>
+      <c r="AA21" s="83"/>
+      <c r="AB21" s="83"/>
+      <c r="AC21" s="83"/>
+      <c r="AD21" s="83"/>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="89" t="s">
+        <v>59</v>
+      </c>
+      <c r="B22" s="90">
+        <v>10</v>
+      </c>
+      <c r="C22" s="90">
+        <v>11</v>
+      </c>
+      <c r="D22" s="90">
+        <v>10</v>
+      </c>
+      <c r="E22" s="90">
+        <v>9</v>
+      </c>
+      <c r="F22" s="90">
+        <v>4</v>
+      </c>
+      <c r="G22" s="90">
+        <v>9</v>
+      </c>
+      <c r="H22" s="90">
+        <v>10</v>
+      </c>
+      <c r="I22" s="90">
+        <v>7</v>
+      </c>
+      <c r="J22" s="90">
+        <v>9</v>
+      </c>
+      <c r="K22" s="90">
+        <v>8</v>
+      </c>
+      <c r="L22" s="90">
+        <v>8</v>
+      </c>
+      <c r="M22" s="90">
+        <v>14</v>
+      </c>
+      <c r="N22" s="90">
+        <v>9</v>
+      </c>
+      <c r="O22" s="90">
+        <v>8</v>
+      </c>
+      <c r="P22" s="91">
+        <v>12</v>
+      </c>
+      <c r="Q22" s="91">
+        <v>12</v>
+      </c>
+      <c r="R22" s="91">
+        <v>12</v>
+      </c>
+      <c r="S22" s="49">
+        <v>11</v>
+      </c>
+      <c r="T22" s="48">
+        <v>12</v>
+      </c>
+      <c r="U22" s="48">
+        <v>12</v>
+      </c>
+      <c r="V22" s="83"/>
+      <c r="W22" s="83"/>
+      <c r="X22" s="83"/>
+      <c r="Y22" s="83"/>
+      <c r="Z22" s="83"/>
+      <c r="AA22" s="83"/>
+      <c r="AB22" s="83"/>
+      <c r="AC22" s="83"/>
+      <c r="AD22" s="83"/>
+    </row>
+    <row r="23" spans="1:31" s="143" customFormat="1">
+      <c r="A23" s="89" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C23" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D23" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E23" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F23" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G23" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H23" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I23" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J23" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K23" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L23" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="M23" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="N23" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="O23" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="P23" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q23" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="R23" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="S23" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="T23" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="U23" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="V23" s="142"/>
+      <c r="W23" s="142"/>
+      <c r="X23" s="142"/>
+      <c r="Y23" s="142"/>
+      <c r="Z23" s="142"/>
+      <c r="AA23" s="142"/>
+      <c r="AB23" s="142"/>
+      <c r="AC23" s="142"/>
+      <c r="AD23" s="142"/>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="B24" s="90">
+        <v>20</v>
+      </c>
+      <c r="C24" s="90">
+        <v>20</v>
+      </c>
+      <c r="D24" s="90">
+        <v>25</v>
+      </c>
+      <c r="E24" s="90">
+        <v>25</v>
+      </c>
+      <c r="F24" s="90">
+        <v>27</v>
+      </c>
+      <c r="G24" s="90">
+        <v>19</v>
+      </c>
+      <c r="H24" s="90">
+        <v>18</v>
+      </c>
+      <c r="I24" s="90">
+        <v>17</v>
+      </c>
+      <c r="J24" s="90">
+        <v>17</v>
+      </c>
+      <c r="K24" s="90">
+        <v>16</v>
+      </c>
+      <c r="L24" s="90">
+        <v>16</v>
+      </c>
+      <c r="M24" s="90">
+        <v>15</v>
+      </c>
+      <c r="N24" s="90">
+        <v>15</v>
+      </c>
+      <c r="O24" s="90">
+        <v>21</v>
+      </c>
+      <c r="P24" s="91">
+        <v>17</v>
+      </c>
+      <c r="Q24" s="91">
+        <v>17</v>
+      </c>
+      <c r="R24" s="91">
+        <v>19</v>
+      </c>
+      <c r="S24" s="49">
+        <v>18</v>
+      </c>
+      <c r="T24" s="48">
+        <v>18</v>
+      </c>
+      <c r="U24" s="48">
+        <v>19</v>
+      </c>
+      <c r="V24" s="83"/>
+      <c r="W24" s="83"/>
+      <c r="X24" s="83"/>
+      <c r="Y24" s="83"/>
+      <c r="Z24" s="83"/>
+      <c r="AA24" s="83"/>
+      <c r="AB24" s="83"/>
+      <c r="AC24" s="83"/>
+      <c r="AD24" s="83"/>
+    </row>
+    <row r="25" spans="1:31">
+      <c r="A25" s="89" t="s">
+        <v>61</v>
+      </c>
+      <c r="B25" s="90">
+        <v>20</v>
+      </c>
+      <c r="C25" s="90">
+        <v>22</v>
+      </c>
+      <c r="D25" s="90">
+        <v>26</v>
+      </c>
+      <c r="E25" s="90">
+        <v>26</v>
+      </c>
+      <c r="F25" s="90">
+        <v>25</v>
+      </c>
+      <c r="G25" s="90">
+        <v>32</v>
+      </c>
+      <c r="H25" s="90">
+        <v>31</v>
+      </c>
+      <c r="I25" s="90">
+        <v>30</v>
+      </c>
+      <c r="J25" s="90">
+        <v>29</v>
+      </c>
+      <c r="K25" s="90">
+        <v>26</v>
+      </c>
+      <c r="L25" s="90">
+        <v>31</v>
+      </c>
+      <c r="M25" s="90">
+        <v>35</v>
+      </c>
+      <c r="N25" s="90">
+        <v>34</v>
+      </c>
+      <c r="O25" s="90">
+        <v>33</v>
+      </c>
+      <c r="P25" s="91">
+        <v>34</v>
+      </c>
+      <c r="Q25" s="91">
+        <v>33</v>
+      </c>
+      <c r="R25" s="91">
+        <v>31</v>
+      </c>
+      <c r="S25" s="49">
+        <v>33</v>
+      </c>
+      <c r="T25" s="48">
+        <v>33</v>
+      </c>
+      <c r="U25" s="48">
+        <v>32</v>
+      </c>
+      <c r="V25" s="83"/>
+      <c r="W25" s="83"/>
+      <c r="X25" s="83"/>
+      <c r="Y25" s="83"/>
+      <c r="Z25" s="83"/>
+      <c r="AA25" s="83"/>
+      <c r="AB25" s="83"/>
+      <c r="AC25" s="83"/>
+      <c r="AD25" s="83"/>
+    </row>
+    <row r="26" spans="1:31">
+      <c r="B26" s="96"/>
+      <c r="C26" s="96"/>
+      <c r="D26" s="96"/>
+      <c r="E26" s="96"/>
+      <c r="F26" s="96"/>
+      <c r="G26" s="96"/>
+      <c r="H26" s="96"/>
+      <c r="I26" s="96"/>
+      <c r="J26" s="96"/>
+      <c r="K26" s="96"/>
+      <c r="L26" s="96"/>
+      <c r="M26" s="96"/>
+      <c r="N26" s="96"/>
+      <c r="O26" s="96"/>
+      <c r="P26" s="96"/>
+      <c r="Q26" s="68"/>
+      <c r="R26" s="68"/>
+      <c r="S26" s="68"/>
+      <c r="T26" s="68"/>
+      <c r="U26" s="68"/>
+      <c r="V26" s="68"/>
+      <c r="W26" s="68"/>
+      <c r="X26" s="68"/>
+      <c r="Y26" s="68"/>
+      <c r="Z26" s="68"/>
+      <c r="AA26" s="68"/>
+      <c r="AB26" s="68"/>
+      <c r="AC26" s="68"/>
+      <c r="AD26" s="68"/>
+      <c r="AE26" s="72"/>
+    </row>
+    <row r="27" spans="1:31">
+      <c r="A27" s="97" t="s">
+        <v>27</v>
+      </c>
+      <c r="B27" s="98"/>
+      <c r="C27" s="98"/>
+      <c r="D27" s="98"/>
+      <c r="E27" s="98"/>
+      <c r="F27" s="98"/>
+      <c r="G27" s="98"/>
+      <c r="H27" s="98"/>
+      <c r="I27" s="98"/>
+      <c r="J27" s="98"/>
+      <c r="K27" s="98"/>
+      <c r="L27" s="98"/>
+      <c r="M27" s="98"/>
+      <c r="N27" s="98"/>
+      <c r="O27" s="98"/>
+      <c r="P27" s="75"/>
+      <c r="Q27" s="75"/>
+      <c r="R27" s="75"/>
+      <c r="S27" s="75"/>
+      <c r="T27" s="75"/>
+      <c r="U27" s="75"/>
+      <c r="V27" s="75"/>
+      <c r="W27" s="75"/>
+      <c r="X27" s="75"/>
+      <c r="Y27" s="75"/>
+      <c r="Z27" s="75"/>
+      <c r="AA27" s="75"/>
+      <c r="AB27" s="75"/>
+      <c r="AC27" s="75"/>
+      <c r="AD27" s="75"/>
+    </row>
+    <row r="28" spans="1:31" ht="13.5" thickBot="1">
+      <c r="A28" s="99" t="s">
+        <v>11</v>
+      </c>
+      <c r="C28" s="76"/>
+      <c r="D28" s="76"/>
+      <c r="E28" s="76"/>
+      <c r="F28" s="76"/>
+      <c r="G28" s="76"/>
+      <c r="H28" s="76"/>
+      <c r="I28" s="76"/>
+      <c r="J28" s="76"/>
+      <c r="K28" s="76"/>
+      <c r="L28" s="76"/>
+      <c r="M28" s="76"/>
+      <c r="N28" s="76"/>
+      <c r="O28" s="76"/>
+      <c r="P28" s="76"/>
+      <c r="Q28" s="77" t="s">
+        <v>14</v>
+      </c>
+      <c r="R28" s="98"/>
+      <c r="T28" s="98"/>
+      <c r="U28" s="98"/>
+      <c r="V28" s="75"/>
+      <c r="W28" s="75"/>
+      <c r="X28" s="75"/>
+      <c r="Y28" s="75"/>
+      <c r="Z28" s="75"/>
+      <c r="AA28" s="75"/>
+      <c r="AB28" s="75"/>
+      <c r="AC28" s="75"/>
+      <c r="AD28" s="75"/>
+    </row>
+    <row r="29" spans="1:31" ht="13.5" thickBot="1">
+      <c r="A29" s="3"/>
+      <c r="B29" s="100">
+        <v>2006</v>
+      </c>
+      <c r="C29" s="100">
+        <v>2007</v>
+      </c>
+      <c r="D29" s="101">
+        <v>2008</v>
+      </c>
+      <c r="E29" s="101">
+        <v>2009</v>
+      </c>
+      <c r="F29" s="100">
+        <v>2010</v>
+      </c>
+      <c r="G29" s="100">
+        <v>2011</v>
+      </c>
+      <c r="H29" s="100">
+        <v>2012</v>
+      </c>
+      <c r="I29" s="100">
+        <v>2013</v>
+      </c>
+      <c r="J29" s="100">
+        <v>2014</v>
+      </c>
+      <c r="K29" s="82">
+        <v>2015</v>
+      </c>
+      <c r="L29" s="82" t="s">
+        <v>3</v>
+      </c>
+      <c r="M29" s="82" t="s">
+        <v>4</v>
+      </c>
+      <c r="N29" s="82" t="s">
+        <v>5</v>
+      </c>
+      <c r="O29" s="82" t="s">
+        <v>6</v>
+      </c>
+      <c r="P29" s="82" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q29" s="82" t="s">
+        <v>9</v>
+      </c>
+      <c r="R29" s="103"/>
+      <c r="S29" s="75"/>
+      <c r="T29" s="75"/>
+      <c r="U29" s="75"/>
+      <c r="V29" s="75"/>
+      <c r="W29" s="75"/>
+    </row>
+    <row r="30" spans="1:31">
+      <c r="A30" s="84" t="s">
+        <v>41</v>
+      </c>
+      <c r="B30" s="104">
+        <v>426</v>
+      </c>
+      <c r="C30" s="104">
+        <v>426</v>
+      </c>
+      <c r="D30" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="E30" s="104">
+        <v>428</v>
+      </c>
+      <c r="F30" s="104">
+        <v>430</v>
+      </c>
+      <c r="G30" s="104">
+        <v>417</v>
+      </c>
+      <c r="H30" s="105">
+        <v>409</v>
+      </c>
+      <c r="I30" s="105">
+        <v>408</v>
+      </c>
+      <c r="J30" s="106">
+        <v>409</v>
+      </c>
+      <c r="K30" s="107">
+        <v>416</v>
+      </c>
+      <c r="L30" s="87">
+        <v>412</v>
+      </c>
+      <c r="M30" s="87">
+        <v>418</v>
+      </c>
+      <c r="N30" s="87">
+        <v>412</v>
+      </c>
+      <c r="O30" s="87">
+        <v>411</v>
+      </c>
+      <c r="P30" s="87">
+        <v>412</v>
+      </c>
+      <c r="Q30" s="86">
+        <v>402</v>
+      </c>
+      <c r="R30" s="108"/>
+      <c r="S30" s="75"/>
+      <c r="T30" s="75"/>
+      <c r="U30" s="75"/>
+      <c r="V30" s="75"/>
+      <c r="W30" s="75"/>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" s="89" t="s">
+        <v>42</v>
+      </c>
+      <c r="B31" s="109">
+        <v>86</v>
+      </c>
+      <c r="C31" s="109">
+        <v>90</v>
+      </c>
+      <c r="D31" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="E31" s="109">
+        <v>84</v>
+      </c>
+      <c r="F31" s="109">
+        <v>98</v>
+      </c>
+      <c r="G31" s="109">
+        <v>80</v>
+      </c>
+      <c r="H31" s="110">
+        <v>81</v>
+      </c>
+      <c r="I31" s="110">
+        <v>84</v>
+      </c>
+      <c r="J31" s="111">
+        <v>86</v>
+      </c>
+      <c r="K31" s="110">
+        <v>86</v>
+      </c>
+      <c r="L31" s="48">
+        <v>81</v>
+      </c>
+      <c r="M31" s="48">
+        <v>88</v>
+      </c>
+      <c r="N31" s="48">
+        <v>85</v>
+      </c>
+      <c r="O31" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="P31" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q31" s="94" t="s">
+        <v>2</v>
+      </c>
+      <c r="R31" s="108"/>
+      <c r="S31" s="75"/>
+      <c r="T31" s="75"/>
+      <c r="U31" s="75"/>
+      <c r="V31" s="75"/>
+      <c r="W31" s="75"/>
+    </row>
+    <row r="32" spans="1:31">
+      <c r="A32" s="93" t="s">
+        <v>43</v>
+      </c>
+      <c r="B32" s="109">
+        <v>4</v>
+      </c>
+      <c r="C32" s="109">
+        <v>5</v>
+      </c>
+      <c r="D32" s="27">
+        <v>5</v>
+      </c>
+      <c r="E32" s="109">
+        <v>3</v>
+      </c>
+      <c r="F32" s="109">
+        <v>3</v>
+      </c>
+      <c r="G32" s="109">
+        <v>4</v>
+      </c>
+      <c r="H32" s="110">
+        <v>2</v>
+      </c>
+      <c r="I32" s="110">
+        <v>2</v>
+      </c>
+      <c r="J32" s="111">
+        <v>1</v>
+      </c>
+      <c r="K32" s="110">
+        <v>2</v>
+      </c>
+      <c r="L32" s="48">
+        <v>2</v>
+      </c>
+      <c r="M32" s="48">
+        <v>3</v>
+      </c>
+      <c r="N32" s="48">
+        <v>3</v>
+      </c>
+      <c r="O32" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="P32" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q32" s="94" t="s">
+        <v>2</v>
+      </c>
+      <c r="R32" s="112"/>
+      <c r="S32" s="75"/>
+      <c r="T32" s="75"/>
+      <c r="U32" s="75"/>
+      <c r="V32" s="75"/>
+      <c r="W32" s="75"/>
+    </row>
+    <row r="33" spans="1:23">
+      <c r="A33" s="89" t="s">
+        <v>44</v>
+      </c>
+      <c r="B33" s="109">
+        <v>8</v>
+      </c>
+      <c r="C33" s="109">
+        <v>7</v>
+      </c>
+      <c r="D33" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="E33" s="109">
+        <v>11</v>
+      </c>
+      <c r="F33" s="109">
+        <v>11</v>
+      </c>
+      <c r="G33" s="109">
+        <v>12</v>
+      </c>
+      <c r="H33" s="110">
+        <v>13</v>
+      </c>
+      <c r="I33" s="110">
+        <v>13</v>
+      </c>
+      <c r="J33" s="111">
+        <v>15</v>
+      </c>
+      <c r="K33" s="110">
+        <v>16</v>
+      </c>
+      <c r="L33" s="48">
+        <v>16</v>
+      </c>
+      <c r="M33" s="48">
+        <v>16</v>
+      </c>
+      <c r="N33" s="48">
+        <v>19</v>
+      </c>
+      <c r="O33" s="48">
+        <v>12</v>
+      </c>
+      <c r="P33" s="48">
+        <v>11</v>
+      </c>
+      <c r="Q33" s="49">
+        <v>11</v>
+      </c>
+      <c r="R33" s="112"/>
+      <c r="S33" s="75"/>
+      <c r="T33" s="75"/>
+      <c r="U33" s="75"/>
+      <c r="V33" s="75"/>
+      <c r="W33" s="75"/>
+    </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="93" t="s">
+        <v>45</v>
+      </c>
+      <c r="B34" s="109">
+        <v>85</v>
+      </c>
+      <c r="C34" s="109">
+        <v>77</v>
+      </c>
+      <c r="D34" s="27">
+        <v>88</v>
+      </c>
+      <c r="E34" s="109">
+        <v>87</v>
+      </c>
+      <c r="F34" s="109">
+        <v>83</v>
+      </c>
+      <c r="G34" s="109">
+        <v>88</v>
+      </c>
+      <c r="H34" s="110">
+        <v>71</v>
+      </c>
+      <c r="I34" s="110">
+        <v>63</v>
+      </c>
+      <c r="J34" s="111">
+        <v>62</v>
+      </c>
+      <c r="K34" s="110">
+        <v>65</v>
+      </c>
+      <c r="L34" s="48">
+        <v>67</v>
+      </c>
+      <c r="M34" s="48">
+        <v>72</v>
+      </c>
+      <c r="N34" s="48">
+        <v>67</v>
+      </c>
+      <c r="O34" s="48">
+        <v>62</v>
+      </c>
+      <c r="P34" s="48">
+        <v>65</v>
+      </c>
+      <c r="Q34" s="49">
+        <v>61</v>
+      </c>
+      <c r="R34" s="112"/>
+      <c r="S34" s="75"/>
+      <c r="T34" s="75"/>
+      <c r="U34" s="75"/>
+      <c r="V34" s="75"/>
+      <c r="W34" s="75"/>
+    </row>
+    <row r="35" spans="1:23">
+      <c r="A35" s="93" t="s">
+        <v>46</v>
+      </c>
+      <c r="B35" s="109">
+        <v>3</v>
+      </c>
+      <c r="C35" s="109">
+        <v>4</v>
+      </c>
+      <c r="D35" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="E35" s="109">
+        <v>8</v>
+      </c>
+      <c r="F35" s="109">
+        <v>7</v>
+      </c>
+      <c r="G35" s="109">
+        <v>6</v>
+      </c>
+      <c r="H35" s="110">
+        <v>7</v>
+      </c>
+      <c r="I35" s="110">
+        <v>7</v>
+      </c>
+      <c r="J35" s="111">
+        <v>7</v>
+      </c>
+      <c r="K35" s="110">
+        <v>8</v>
+      </c>
+      <c r="L35" s="48">
+        <v>8</v>
+      </c>
+      <c r="M35" s="48">
+        <v>8</v>
+      </c>
+      <c r="N35" s="48">
+        <v>8</v>
+      </c>
+      <c r="O35" s="48">
+        <v>8</v>
+      </c>
+      <c r="P35" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q35" s="49">
+        <v>9</v>
+      </c>
+      <c r="R35" s="112"/>
+      <c r="S35" s="75"/>
+      <c r="T35" s="75"/>
+      <c r="U35" s="75"/>
+      <c r="V35" s="75"/>
+      <c r="W35" s="75"/>
+    </row>
+    <row r="36" spans="1:23">
+      <c r="A36" s="93" t="s">
+        <v>47</v>
+      </c>
+      <c r="B36" s="109">
+        <v>31</v>
+      </c>
+      <c r="C36" s="109">
+        <v>29</v>
+      </c>
+      <c r="D36" s="27" t="s">
+        <v>66</v>
+      </c>
+      <c r="E36" s="109">
+        <v>26</v>
+      </c>
+      <c r="F36" s="109">
+        <v>30</v>
+      </c>
+      <c r="G36" s="109">
+        <v>28</v>
+      </c>
+      <c r="H36" s="110">
+        <v>29</v>
+      </c>
+      <c r="I36" s="110">
+        <v>34</v>
+      </c>
+      <c r="J36" s="111">
+        <v>32</v>
+      </c>
+      <c r="K36" s="110">
+        <v>27</v>
+      </c>
+      <c r="L36" s="48">
+        <v>27</v>
+      </c>
+      <c r="M36" s="48">
+        <v>27</v>
+      </c>
+      <c r="N36" s="48">
+        <v>28</v>
+      </c>
+      <c r="O36" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="P36" s="48">
+        <v>29</v>
+      </c>
+      <c r="Q36" s="49">
+        <v>28</v>
+      </c>
+      <c r="R36" s="112"/>
+      <c r="S36" s="75"/>
+      <c r="T36" s="75"/>
+      <c r="U36" s="75"/>
+      <c r="V36" s="75"/>
+      <c r="W36" s="75"/>
+    </row>
+    <row r="37" spans="1:23">
+      <c r="A37" s="93" t="s">
+        <v>48</v>
+      </c>
+      <c r="B37" s="109">
+        <v>6</v>
+      </c>
+      <c r="C37" s="109">
+        <v>6</v>
+      </c>
+      <c r="D37" s="27" t="s">
+        <v>67</v>
+      </c>
+      <c r="E37" s="109">
+        <v>6</v>
+      </c>
+      <c r="F37" s="109">
+        <v>6</v>
+      </c>
+      <c r="G37" s="109">
+        <v>7</v>
+      </c>
+      <c r="H37" s="110">
+        <v>6</v>
+      </c>
+      <c r="I37" s="110">
+        <v>6</v>
+      </c>
+      <c r="J37" s="111">
+        <v>6</v>
+      </c>
+      <c r="K37" s="110">
+        <v>6</v>
+      </c>
+      <c r="L37" s="48">
+        <v>7</v>
+      </c>
+      <c r="M37" s="48">
+        <v>6</v>
+      </c>
+      <c r="N37" s="48">
+        <v>6</v>
+      </c>
+      <c r="O37" s="48">
+        <v>5</v>
+      </c>
+      <c r="P37" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q37" s="49">
+        <v>5</v>
+      </c>
+      <c r="R37" s="112"/>
+      <c r="S37" s="75"/>
+      <c r="T37" s="75"/>
+      <c r="U37" s="75"/>
+      <c r="V37" s="75"/>
+      <c r="W37" s="75"/>
+    </row>
+    <row r="38" spans="1:23">
+      <c r="A38" s="93" t="s">
+        <v>49</v>
+      </c>
+      <c r="B38" s="109">
+        <v>7</v>
+      </c>
+      <c r="C38" s="109">
+        <v>8</v>
+      </c>
+      <c r="D38" s="27" t="s">
+        <v>68</v>
+      </c>
+      <c r="E38" s="109">
+        <v>11</v>
+      </c>
+      <c r="F38" s="109">
+        <v>11</v>
+      </c>
+      <c r="G38" s="109">
+        <v>9</v>
+      </c>
+      <c r="H38" s="110">
+        <v>8</v>
+      </c>
+      <c r="I38" s="110">
+        <v>11</v>
+      </c>
+      <c r="J38" s="111">
+        <v>12</v>
+      </c>
+      <c r="K38" s="110">
+        <v>9</v>
+      </c>
+      <c r="L38" s="48">
+        <v>11</v>
+      </c>
+      <c r="M38" s="48">
+        <v>10</v>
+      </c>
+      <c r="N38" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="O38" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="P38" s="48">
+        <v>12</v>
+      </c>
+      <c r="Q38" s="94" t="s">
+        <v>2</v>
+      </c>
+      <c r="R38" s="112"/>
+      <c r="S38" s="75"/>
+      <c r="T38" s="75"/>
+      <c r="U38" s="75"/>
+      <c r="V38" s="75"/>
+      <c r="W38" s="75"/>
+    </row>
+    <row r="39" spans="1:23">
+      <c r="A39" s="89" t="s">
+        <v>50</v>
+      </c>
+      <c r="B39" s="109">
+        <v>29</v>
+      </c>
+      <c r="C39" s="109">
+        <v>22</v>
+      </c>
+      <c r="D39" s="27" t="s">
+        <v>66</v>
+      </c>
+      <c r="E39" s="109">
+        <v>28</v>
+      </c>
+      <c r="F39" s="109">
+        <v>26</v>
+      </c>
+      <c r="G39" s="109">
+        <v>24</v>
+      </c>
+      <c r="H39" s="110">
+        <v>23</v>
+      </c>
+      <c r="I39" s="110">
+        <v>24</v>
+      </c>
+      <c r="J39" s="30">
+        <v>27</v>
+      </c>
+      <c r="K39" s="110">
+        <v>24</v>
+      </c>
+      <c r="L39" s="48">
+        <v>25</v>
+      </c>
+      <c r="M39" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="N39" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="O39" s="48">
+        <v>27</v>
+      </c>
+      <c r="P39" s="48">
+        <v>30</v>
+      </c>
+      <c r="Q39" s="49">
+        <v>31</v>
+      </c>
+      <c r="R39" s="112"/>
+      <c r="S39" s="75"/>
+      <c r="T39" s="75"/>
+      <c r="U39" s="75"/>
+      <c r="V39" s="75"/>
+      <c r="W39" s="75"/>
+    </row>
+    <row r="40" spans="1:23">
+      <c r="A40" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B40" s="109">
+        <v>15</v>
+      </c>
+      <c r="C40" s="109">
+        <v>15</v>
+      </c>
+      <c r="D40" s="27" t="s">
+        <v>69</v>
+      </c>
+      <c r="E40" s="109">
+        <v>16</v>
+      </c>
+      <c r="F40" s="109">
+        <v>11</v>
+      </c>
+      <c r="G40" s="109">
+        <v>15</v>
+      </c>
+      <c r="H40" s="110">
+        <v>17</v>
+      </c>
+      <c r="I40" s="110">
+        <v>11</v>
+      </c>
+      <c r="J40" s="30">
+        <v>14</v>
+      </c>
+      <c r="K40" s="110">
+        <v>16</v>
+      </c>
+      <c r="L40" s="48">
+        <v>14</v>
+      </c>
+      <c r="M40" s="48">
+        <v>9</v>
+      </c>
+      <c r="N40" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="O40" s="48">
+        <v>6</v>
+      </c>
+      <c r="P40" s="48">
+        <v>6</v>
+      </c>
+      <c r="Q40" s="49">
+        <v>6</v>
+      </c>
+      <c r="R40" s="112"/>
+    </row>
+    <row r="41" spans="1:23">
+      <c r="A41" s="89" t="s">
+        <v>52</v>
+      </c>
+      <c r="B41" s="109">
+        <v>12</v>
+      </c>
+      <c r="C41" s="109">
+        <v>12</v>
+      </c>
+      <c r="D41" s="27" t="s">
+        <v>70</v>
+      </c>
+      <c r="E41" s="109">
+        <v>11</v>
+      </c>
+      <c r="F41" s="109">
+        <v>7</v>
+      </c>
+      <c r="G41" s="109">
+        <v>10</v>
+      </c>
+      <c r="H41" s="110">
+        <v>9</v>
+      </c>
+      <c r="I41" s="110">
+        <v>9</v>
+      </c>
+      <c r="J41" s="30">
+        <v>10</v>
+      </c>
+      <c r="K41" s="110">
+        <v>10</v>
+      </c>
+      <c r="L41" s="48">
+        <v>10</v>
+      </c>
+      <c r="M41" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="N41" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="O41" s="48">
+        <v>9</v>
+      </c>
+      <c r="P41" s="48">
+        <v>9</v>
+      </c>
+      <c r="Q41" s="49">
+        <v>8</v>
+      </c>
+      <c r="R41" s="112"/>
+    </row>
+    <row r="42" spans="1:23">
+      <c r="A42" s="89" t="s">
+        <v>53</v>
+      </c>
+      <c r="B42" s="109">
+        <v>34</v>
+      </c>
+      <c r="C42" s="109">
+        <v>32</v>
+      </c>
+      <c r="D42" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="E42" s="109">
+        <v>34</v>
+      </c>
+      <c r="F42" s="109">
+        <v>25</v>
+      </c>
+      <c r="G42" s="109">
+        <v>28</v>
+      </c>
+      <c r="H42" s="110">
+        <v>30</v>
+      </c>
+      <c r="I42" s="110">
+        <v>29</v>
+      </c>
+      <c r="J42" s="30">
+        <v>30</v>
+      </c>
+      <c r="K42" s="110">
+        <v>28</v>
+      </c>
+      <c r="L42" s="48">
+        <v>30</v>
+      </c>
+      <c r="M42" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="N42" s="48">
+        <v>31</v>
+      </c>
+      <c r="O42" s="48">
+        <v>31</v>
+      </c>
+      <c r="P42" s="48">
+        <v>30</v>
+      </c>
+      <c r="Q42" s="49">
+        <v>29</v>
+      </c>
+      <c r="R42" s="112"/>
+    </row>
+    <row r="43" spans="1:23">
+      <c r="A43" s="93" t="s">
+        <v>54</v>
+      </c>
+      <c r="B43" s="109">
+        <v>12</v>
+      </c>
+      <c r="C43" s="109">
+        <v>14</v>
+      </c>
+      <c r="D43" s="27">
+        <v>14</v>
+      </c>
+      <c r="E43" s="109">
+        <v>11</v>
+      </c>
+      <c r="F43" s="109">
+        <v>15</v>
+      </c>
+      <c r="G43" s="109">
+        <v>20</v>
+      </c>
+      <c r="H43" s="110">
+        <v>16</v>
+      </c>
+      <c r="I43" s="110">
+        <v>11</v>
+      </c>
+      <c r="J43" s="30">
+        <v>13</v>
+      </c>
+      <c r="K43" s="110">
+        <v>11</v>
+      </c>
+      <c r="L43" s="48">
+        <v>12</v>
+      </c>
+      <c r="M43" s="48">
+        <v>12</v>
+      </c>
+      <c r="N43" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="O43" s="48">
+        <v>12</v>
+      </c>
+      <c r="P43" s="48">
+        <v>10</v>
+      </c>
+      <c r="Q43" s="49">
+        <v>10</v>
+      </c>
+      <c r="R43" s="112"/>
+    </row>
+    <row r="44" spans="1:23">
+      <c r="A44" s="89" t="s">
+        <v>55</v>
+      </c>
+      <c r="B44" s="109">
+        <v>16</v>
+      </c>
+      <c r="C44" s="109">
+        <v>15</v>
+      </c>
+      <c r="D44" s="27">
+        <v>17</v>
+      </c>
+      <c r="E44" s="27">
+        <v>17</v>
+      </c>
+      <c r="F44" s="109">
+        <v>17</v>
+      </c>
+      <c r="G44" s="109">
+        <v>16</v>
+      </c>
+      <c r="H44" s="110">
+        <v>17</v>
+      </c>
+      <c r="I44" s="110">
+        <v>15</v>
+      </c>
+      <c r="J44" s="30">
+        <v>14</v>
+      </c>
+      <c r="K44" s="110">
+        <v>17</v>
+      </c>
+      <c r="L44" s="48">
+        <v>17</v>
+      </c>
+      <c r="M44" s="48">
+        <v>17</v>
+      </c>
+      <c r="N44" s="48">
+        <v>16</v>
+      </c>
+      <c r="O44" s="48">
+        <v>13</v>
+      </c>
+      <c r="P44" s="48">
+        <v>13</v>
+      </c>
+      <c r="Q44" s="49">
+        <v>11</v>
+      </c>
+      <c r="R44" s="112"/>
+    </row>
+    <row r="45" spans="1:23">
+      <c r="A45" s="89" t="s">
+        <v>56</v>
+      </c>
+      <c r="B45" s="109">
+        <v>8</v>
+      </c>
+      <c r="C45" s="109">
+        <v>13</v>
+      </c>
+      <c r="D45" s="27">
+        <v>7</v>
+      </c>
+      <c r="E45" s="109">
+        <v>5</v>
+      </c>
+      <c r="F45" s="109">
+        <v>9</v>
+      </c>
+      <c r="G45" s="109">
+        <v>6</v>
+      </c>
+      <c r="H45" s="109">
+        <v>8</v>
+      </c>
+      <c r="I45" s="109">
+        <v>8</v>
+      </c>
+      <c r="J45" s="109">
+        <v>7</v>
+      </c>
+      <c r="K45" s="109">
+        <v>8</v>
+      </c>
+      <c r="L45" s="48">
+        <v>8</v>
+      </c>
+      <c r="M45" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="N45" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="O45" s="48">
+        <v>9</v>
+      </c>
+      <c r="P45" s="48">
+        <v>9</v>
+      </c>
+      <c r="Q45" s="49">
+        <v>10</v>
+      </c>
+      <c r="R45" s="112"/>
+    </row>
+    <row r="46" spans="1:23">
+      <c r="A46" s="89" t="s">
+        <v>57</v>
+      </c>
+      <c r="B46" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C46" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D46" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E46" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F46" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G46" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H46" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I46" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J46" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K46" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L46" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="M46" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="N46" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="O46" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="P46" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q46" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="R46" s="112"/>
+    </row>
+    <row r="47" spans="1:23">
+      <c r="A47" s="89" t="s">
+        <v>58</v>
+      </c>
+      <c r="B47" s="109">
+        <v>15</v>
+      </c>
+      <c r="C47" s="109">
+        <v>20</v>
+      </c>
+      <c r="D47" s="27" t="s">
+        <v>69</v>
+      </c>
+      <c r="E47" s="27">
+        <v>16</v>
+      </c>
+      <c r="F47" s="27">
+        <v>16</v>
+      </c>
+      <c r="G47" s="27">
+        <v>16</v>
+      </c>
+      <c r="H47" s="110">
+        <v>18</v>
+      </c>
+      <c r="I47" s="110">
+        <v>19</v>
+      </c>
+      <c r="J47" s="30">
+        <v>17</v>
+      </c>
+      <c r="K47" s="110">
+        <v>24</v>
+      </c>
+      <c r="L47" s="48">
+        <v>19</v>
+      </c>
+      <c r="M47" s="48">
+        <v>20</v>
+      </c>
+      <c r="N47" s="48">
+        <v>19</v>
+      </c>
+      <c r="O47" s="48">
+        <v>19</v>
+      </c>
+      <c r="P47" s="48">
+        <v>18</v>
+      </c>
+      <c r="Q47" s="49">
+        <v>18</v>
+      </c>
+      <c r="R47" s="112"/>
+    </row>
+    <row r="48" spans="1:23">
+      <c r="A48" s="89" t="s">
+        <v>59</v>
+      </c>
+      <c r="B48" s="109">
+        <v>4</v>
+      </c>
+      <c r="C48" s="109">
+        <v>9</v>
+      </c>
+      <c r="D48" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="E48" s="27">
+        <v>7</v>
+      </c>
+      <c r="F48" s="27">
+        <v>9</v>
+      </c>
+      <c r="G48" s="27">
+        <v>6</v>
+      </c>
+      <c r="H48" s="110">
+        <v>7</v>
+      </c>
+      <c r="I48" s="110">
+        <v>13</v>
+      </c>
+      <c r="J48" s="30">
+        <v>8</v>
+      </c>
+      <c r="K48" s="110">
+        <v>8</v>
+      </c>
+      <c r="L48" s="48">
+        <v>12</v>
+      </c>
+      <c r="M48" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="N48" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="O48" s="48">
+        <v>10</v>
+      </c>
+      <c r="P48" s="48">
+        <v>10</v>
+      </c>
+      <c r="Q48" s="49">
+        <v>10</v>
+      </c>
+      <c r="R48" s="112"/>
+    </row>
+    <row r="49" spans="1:18">
+      <c r="A49" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="B49" s="109">
+        <v>26</v>
+      </c>
+      <c r="C49" s="109">
+        <v>19</v>
+      </c>
+      <c r="D49" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="E49" s="27">
+        <v>17</v>
+      </c>
+      <c r="F49" s="27">
+        <v>17</v>
+      </c>
+      <c r="G49" s="27">
+        <v>16</v>
+      </c>
+      <c r="H49" s="110">
+        <v>16</v>
+      </c>
+      <c r="I49" s="110">
+        <v>15</v>
+      </c>
+      <c r="J49" s="30">
+        <v>15</v>
+      </c>
+      <c r="K49" s="110">
+        <v>21</v>
+      </c>
+      <c r="L49" s="48">
+        <v>17</v>
+      </c>
+      <c r="M49" s="48">
+        <v>17</v>
+      </c>
+      <c r="N49" s="48">
+        <v>19</v>
+      </c>
+      <c r="O49" s="48">
+        <v>18</v>
+      </c>
+      <c r="P49" s="48">
+        <v>18</v>
+      </c>
+      <c r="Q49" s="49">
+        <v>19</v>
+      </c>
+      <c r="R49" s="112"/>
+    </row>
+    <row r="50" spans="1:18">
+      <c r="A50" s="89" t="s">
+        <v>61</v>
+      </c>
+      <c r="B50" s="109">
+        <v>25</v>
+      </c>
+      <c r="C50" s="109">
+        <v>29</v>
+      </c>
+      <c r="D50" s="27" t="s">
+        <v>73</v>
+      </c>
+      <c r="E50" s="27">
+        <v>30</v>
+      </c>
+      <c r="F50" s="27">
+        <v>29</v>
+      </c>
+      <c r="G50" s="27">
+        <v>26</v>
+      </c>
+      <c r="H50" s="110">
+        <v>31</v>
+      </c>
+      <c r="I50" s="110">
+        <v>34</v>
+      </c>
+      <c r="J50" s="30">
+        <v>33</v>
+      </c>
+      <c r="K50" s="110">
+        <v>30</v>
+      </c>
+      <c r="L50" s="48">
+        <v>29</v>
+      </c>
+      <c r="M50" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="N50" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="O50" s="48">
+        <v>29</v>
+      </c>
+      <c r="P50" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q50" s="49">
+        <v>29</v>
+      </c>
+      <c r="R50" s="112"/>
+    </row>
+    <row r="51" spans="1:18">
+      <c r="A51" s="72"/>
+      <c r="B51" s="96"/>
+      <c r="C51" s="96"/>
+      <c r="D51" s="96"/>
+      <c r="E51" s="96"/>
+      <c r="F51" s="96"/>
+      <c r="G51" s="96"/>
+      <c r="H51" s="96"/>
+      <c r="I51" s="96"/>
+      <c r="J51" s="96"/>
+      <c r="K51" s="96"/>
+      <c r="L51" s="96"/>
+      <c r="M51" s="96"/>
+      <c r="N51" s="96"/>
+      <c r="O51" s="96"/>
+      <c r="P51" s="96"/>
+      <c r="Q51" s="72"/>
+    </row>
+    <row r="52" spans="1:18" ht="13.5" thickBot="1">
+      <c r="A52" s="113" t="s">
+        <v>12</v>
+      </c>
+      <c r="C52" s="76"/>
+      <c r="D52" s="76"/>
+      <c r="E52" s="76"/>
+      <c r="F52" s="76"/>
+      <c r="G52" s="76"/>
+      <c r="H52" s="76"/>
+      <c r="I52" s="76"/>
+      <c r="J52" s="76"/>
+      <c r="K52" s="76"/>
+      <c r="L52" s="76"/>
+      <c r="M52" s="76"/>
+      <c r="N52" s="76"/>
+      <c r="O52" s="76"/>
+      <c r="P52" s="76"/>
+      <c r="Q52" s="148" t="s">
+        <v>14</v>
+      </c>
+      <c r="R52" s="98"/>
+    </row>
+    <row r="53" spans="1:18" ht="13.5" thickBot="1">
+      <c r="A53" s="3"/>
+      <c r="B53" s="100">
+        <v>2006</v>
+      </c>
+      <c r="C53" s="100">
+        <v>2007</v>
+      </c>
+      <c r="D53" s="101">
+        <v>2008</v>
+      </c>
+      <c r="E53" s="101">
+        <v>2009</v>
+      </c>
+      <c r="F53" s="100">
+        <v>2010</v>
+      </c>
+      <c r="G53" s="100">
+        <v>2011</v>
+      </c>
+      <c r="H53" s="100">
+        <v>2012</v>
+      </c>
+      <c r="I53" s="100">
+        <v>2013</v>
+      </c>
+      <c r="J53" s="100">
+        <v>2014</v>
+      </c>
+      <c r="K53" s="82">
+        <v>2015</v>
+      </c>
+      <c r="L53" s="82" t="s">
+        <v>3</v>
+      </c>
+      <c r="M53" s="82" t="s">
+        <v>4</v>
+      </c>
+      <c r="N53" s="82" t="s">
+        <v>5</v>
+      </c>
+      <c r="O53" s="82" t="s">
+        <v>6</v>
+      </c>
+      <c r="P53" s="82" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q53" s="102" t="s">
+        <v>9</v>
+      </c>
+      <c r="R53" s="103"/>
+    </row>
+    <row r="54" spans="1:18">
+      <c r="A54" s="84" t="s">
+        <v>41</v>
+      </c>
+      <c r="B54" s="104">
+        <v>25</v>
+      </c>
+      <c r="C54" s="104">
+        <v>27</v>
+      </c>
+      <c r="D54" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="E54" s="104">
+        <v>22</v>
+      </c>
+      <c r="F54" s="104">
+        <v>19</v>
+      </c>
+      <c r="G54" s="104">
+        <v>25</v>
+      </c>
+      <c r="H54" s="105">
+        <v>20</v>
+      </c>
+      <c r="I54" s="105">
+        <v>18</v>
+      </c>
+      <c r="J54" s="22">
+        <v>19</v>
+      </c>
+      <c r="K54" s="107">
+        <v>17</v>
+      </c>
+      <c r="L54" s="87">
+        <v>14</v>
+      </c>
+      <c r="M54" s="87">
+        <v>11</v>
+      </c>
+      <c r="N54" s="114" t="s">
+        <v>2</v>
+      </c>
+      <c r="O54" s="87">
+        <v>11</v>
+      </c>
+      <c r="P54" s="87">
+        <v>12</v>
+      </c>
+      <c r="Q54" s="87">
+        <v>10</v>
+      </c>
+      <c r="R54" s="108"/>
+    </row>
+    <row r="55" spans="1:18">
+      <c r="A55" s="89" t="s">
+        <v>42</v>
+      </c>
+      <c r="B55" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C55" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D55" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E55" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F55" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G55" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H55" s="110">
+        <v>2</v>
+      </c>
+      <c r="I55" s="110">
+        <v>2</v>
+      </c>
+      <c r="J55" s="30">
+        <v>1</v>
+      </c>
+      <c r="K55" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="L55" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="M55" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N55" s="48">
+        <v>1</v>
+      </c>
+      <c r="O55" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="P55" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q55" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="R55" s="108"/>
+    </row>
+    <row r="56" spans="1:18">
+      <c r="A56" s="93" t="s">
+        <v>43</v>
+      </c>
+      <c r="B56" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C56" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D56" s="27">
+        <v>1</v>
+      </c>
+      <c r="E56" s="109">
+        <v>2</v>
+      </c>
+      <c r="F56" s="109">
+        <v>2</v>
+      </c>
+      <c r="G56" s="109">
+        <v>3</v>
+      </c>
+      <c r="H56" s="110">
+        <v>2</v>
+      </c>
+      <c r="I56" s="110">
+        <v>2</v>
+      </c>
+      <c r="J56" s="30">
+        <v>3</v>
+      </c>
+      <c r="K56" s="27">
+        <v>2</v>
+      </c>
+      <c r="L56" s="48">
+        <v>2</v>
+      </c>
+      <c r="M56" s="48">
+        <v>1</v>
+      </c>
+      <c r="N56" s="48">
+        <v>1</v>
+      </c>
+      <c r="O56" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="P56" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q56" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="R56" s="115"/>
+    </row>
+    <row r="57" spans="1:18">
+      <c r="A57" s="89" t="s">
+        <v>44</v>
+      </c>
+      <c r="B57" s="109">
+        <v>1</v>
+      </c>
+      <c r="C57" s="109">
+        <v>1</v>
+      </c>
+      <c r="D57" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="E57" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F57" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G57" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H57" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I57" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J57" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K57" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L57" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M57" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N57" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O57" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="P57" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q57" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="R57" s="115"/>
+    </row>
+    <row r="58" spans="1:18">
+      <c r="A58" s="93" t="s">
+        <v>45</v>
+      </c>
+      <c r="B58" s="109">
+        <v>2</v>
+      </c>
+      <c r="C58" s="109">
+        <v>1</v>
+      </c>
+      <c r="D58" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E58" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F58" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G58" s="109">
+        <v>1</v>
+      </c>
+      <c r="H58" s="110">
+        <v>2</v>
+      </c>
+      <c r="I58" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J58" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K58" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L58" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M58" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N58" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O58" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="P58" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q58" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="R58" s="115"/>
+    </row>
+    <row r="59" spans="1:18">
+      <c r="A59" s="93" t="s">
+        <v>46</v>
+      </c>
+      <c r="B59" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C59" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D59" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E59" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F59" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G59" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H59" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I59" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J59" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K59" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L59" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M59" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N59" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O59" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="P59" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q59" s="48">
+        <v>1</v>
+      </c>
+      <c r="R59" s="115"/>
+    </row>
+    <row r="60" spans="1:18">
+      <c r="A60" s="93" t="s">
+        <v>47</v>
+      </c>
+      <c r="B60" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C60" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D60" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E60" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F60" s="109">
+        <v>1</v>
+      </c>
+      <c r="G60" s="109">
+        <v>1</v>
+      </c>
+      <c r="H60" s="110">
+        <v>1</v>
+      </c>
+      <c r="I60" s="110">
+        <v>1</v>
+      </c>
+      <c r="J60" s="30">
+        <v>1</v>
+      </c>
+      <c r="K60" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L60" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M60" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N60" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O60" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="P60" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q60" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="R60" s="115"/>
+    </row>
+    <row r="61" spans="1:18">
+      <c r="A61" s="93" t="s">
+        <v>48</v>
+      </c>
+      <c r="B61" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C61" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D61" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E61" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F61" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G61" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H61" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I61" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J61" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K61" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L61" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M61" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N61" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O61" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="P61" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q61" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="R61" s="115"/>
+    </row>
+    <row r="62" spans="1:18">
+      <c r="A62" s="93" t="s">
+        <v>49</v>
+      </c>
+      <c r="B62" s="109">
+        <v>4</v>
+      </c>
+      <c r="C62" s="109">
+        <v>2</v>
+      </c>
+      <c r="D62" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="E62" s="109">
+        <v>1</v>
+      </c>
+      <c r="F62" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G62" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H62" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I62" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J62" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K62" s="27">
+        <v>1</v>
+      </c>
+      <c r="L62" s="48">
+        <v>1</v>
+      </c>
+      <c r="M62" s="48">
+        <v>1</v>
+      </c>
+      <c r="N62" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="O62" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="P62" s="48">
+        <v>1</v>
+      </c>
+      <c r="Q62" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="R62" s="115"/>
+    </row>
+    <row r="63" spans="1:18">
+      <c r="A63" s="89" t="s">
+        <v>50</v>
+      </c>
+      <c r="B63" s="109">
+        <v>2</v>
+      </c>
+      <c r="C63" s="109">
+        <v>4</v>
+      </c>
+      <c r="D63" s="27" t="s">
+        <v>76</v>
+      </c>
+      <c r="E63" s="109">
+        <v>2</v>
+      </c>
+      <c r="F63" s="109">
+        <v>1</v>
+      </c>
+      <c r="G63" s="109">
+        <v>1</v>
+      </c>
+      <c r="H63" s="110">
+        <v>2</v>
+      </c>
+      <c r="I63" s="110">
+        <v>2</v>
+      </c>
+      <c r="J63" s="30">
+        <v>2</v>
+      </c>
+      <c r="K63" s="27">
+        <v>3</v>
+      </c>
+      <c r="L63" s="48">
+        <v>2</v>
+      </c>
+      <c r="M63" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="N63" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="O63" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="P63" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q63" s="48">
+        <v>2</v>
+      </c>
+      <c r="R63" s="115"/>
+    </row>
+    <row r="64" spans="1:18">
+      <c r="A64" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B64" s="27">
+        <v>2</v>
+      </c>
+      <c r="C64" s="27">
+        <v>2</v>
+      </c>
+      <c r="D64" s="27" t="s">
+        <v>76</v>
+      </c>
+      <c r="E64" s="27">
+        <v>2</v>
+      </c>
+      <c r="F64" s="27">
+        <v>1</v>
+      </c>
+      <c r="G64" s="27">
+        <v>4</v>
+      </c>
+      <c r="H64" s="110">
+        <v>2</v>
+      </c>
+      <c r="I64" s="110">
+        <v>2</v>
+      </c>
+      <c r="J64" s="30">
+        <v>3</v>
+      </c>
+      <c r="K64" s="27">
+        <v>3</v>
+      </c>
+      <c r="L64" s="48">
+        <v>3</v>
+      </c>
+      <c r="M64" s="48">
+        <v>2</v>
+      </c>
+      <c r="N64" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="O64" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="P64" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q64" s="48">
+        <v>1</v>
+      </c>
+      <c r="R64" s="115"/>
+    </row>
+    <row r="65" spans="1:18">
+      <c r="A65" s="89" t="s">
+        <v>52</v>
+      </c>
+      <c r="B65" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C65" s="27">
+        <v>1</v>
+      </c>
+      <c r="D65" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="E65" s="27">
+        <v>1</v>
+      </c>
+      <c r="F65" s="27">
+        <v>1</v>
+      </c>
+      <c r="G65" s="27">
+        <v>1</v>
+      </c>
+      <c r="H65" s="110">
+        <v>1</v>
+      </c>
+      <c r="I65" s="110">
+        <v>1</v>
+      </c>
+      <c r="J65" s="30">
+        <v>1</v>
+      </c>
+      <c r="K65" s="27">
+        <v>1</v>
+      </c>
+      <c r="L65" s="48">
+        <v>1</v>
+      </c>
+      <c r="M65" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="N65" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="O65" s="48">
+        <v>1</v>
+      </c>
+      <c r="P65" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q65" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="R65" s="115"/>
+    </row>
+    <row r="66" spans="1:18">
+      <c r="A66" s="89" t="s">
+        <v>53</v>
+      </c>
+      <c r="B66" s="27">
+        <v>2</v>
+      </c>
+      <c r="C66" s="27">
+        <v>1</v>
+      </c>
+      <c r="D66" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="E66" s="27">
+        <v>1</v>
+      </c>
+      <c r="F66" s="27">
+        <v>1</v>
+      </c>
+      <c r="G66" s="27">
+        <v>1</v>
+      </c>
+      <c r="H66" s="110">
+        <v>1</v>
+      </c>
+      <c r="I66" s="110">
+        <v>1</v>
+      </c>
+      <c r="J66" s="30">
+        <v>1</v>
+      </c>
+      <c r="K66" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="L66" s="48">
+        <v>1</v>
+      </c>
+      <c r="M66" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="N66" s="48">
+        <v>1</v>
+      </c>
+      <c r="O66" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="P66" s="48">
+        <v>1</v>
+      </c>
+      <c r="Q66" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="R66" s="115"/>
+    </row>
+    <row r="67" spans="1:18">
+      <c r="A67" s="93" t="s">
+        <v>54</v>
+      </c>
+      <c r="B67" s="109">
+        <v>8</v>
+      </c>
+      <c r="C67" s="109">
+        <v>8</v>
+      </c>
+      <c r="D67" s="27">
+        <v>10</v>
+      </c>
+      <c r="E67" s="109">
+        <v>10</v>
+      </c>
+      <c r="F67" s="109">
+        <v>9</v>
+      </c>
+      <c r="G67" s="109">
+        <v>8</v>
+      </c>
+      <c r="H67" s="110">
+        <v>3</v>
+      </c>
+      <c r="I67" s="110">
+        <v>3</v>
+      </c>
+      <c r="J67" s="30">
+        <v>3</v>
+      </c>
+      <c r="K67" s="27">
+        <v>2</v>
+      </c>
+      <c r="L67" s="48">
+        <v>2</v>
+      </c>
+      <c r="M67" s="48">
+        <v>2</v>
+      </c>
+      <c r="N67" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="O67" s="48">
+        <v>2</v>
+      </c>
+      <c r="P67" s="48">
+        <v>2</v>
+      </c>
+      <c r="Q67" s="48">
+        <v>2</v>
+      </c>
+      <c r="R67" s="115"/>
+    </row>
+    <row r="68" spans="1:18">
+      <c r="A68" s="89" t="s">
+        <v>55</v>
+      </c>
+      <c r="B68" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C68" s="109">
+        <v>1</v>
+      </c>
+      <c r="D68" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E68" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F68" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G68" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H68" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I68" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J68" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K68" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L68" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M68" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N68" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O68" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="P68" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q68" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="R68" s="115"/>
+    </row>
+    <row r="69" spans="1:18">
+      <c r="A69" s="89" t="s">
+        <v>56</v>
+      </c>
+      <c r="B69" s="109">
+        <v>3</v>
+      </c>
+      <c r="C69" s="109">
+        <v>3</v>
+      </c>
+      <c r="D69" s="27">
+        <v>3</v>
+      </c>
+      <c r="E69" s="109">
+        <v>3</v>
+      </c>
+      <c r="F69" s="109">
+        <v>3</v>
+      </c>
+      <c r="G69" s="109">
+        <v>3</v>
+      </c>
+      <c r="H69" s="109">
+        <v>3</v>
+      </c>
+      <c r="I69" s="109">
+        <v>3</v>
+      </c>
+      <c r="J69" s="109">
+        <v>3</v>
+      </c>
+      <c r="K69" s="109">
+        <v>3</v>
+      </c>
+      <c r="L69" s="48">
+        <v>1</v>
+      </c>
+      <c r="M69" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="N69" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="O69" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="P69" s="48">
+        <v>1</v>
+      </c>
+      <c r="Q69" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="R69" s="115"/>
+    </row>
+    <row r="70" spans="1:18">
+      <c r="A70" s="89" t="s">
+        <v>57</v>
+      </c>
+      <c r="B70" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C70" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D70" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E70" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F70" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G70" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H70" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I70" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J70" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K70" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L70" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="M70" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="N70" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="O70" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="P70" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q70" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="R70" s="115"/>
+    </row>
+    <row r="71" spans="1:18">
+      <c r="A71" s="89" t="s">
+        <v>58</v>
+      </c>
+      <c r="B71" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C71" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D71" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E71" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F71" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G71" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H71" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I71" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J71" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K71" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L71" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M71" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N71" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O71" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="P71" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q71" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="R71" s="115"/>
+    </row>
+    <row r="72" spans="1:18">
+      <c r="A72" s="89" t="s">
+        <v>59</v>
+      </c>
+      <c r="B72" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C72" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D72" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E72" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F72" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G72" s="109">
+        <v>2</v>
+      </c>
+      <c r="H72" s="110">
+        <v>1</v>
+      </c>
+      <c r="I72" s="110">
+        <v>1</v>
+      </c>
+      <c r="J72" s="30">
+        <v>1</v>
+      </c>
+      <c r="K72" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L72" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M72" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N72" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O72" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="P72" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q72" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="R72" s="115"/>
+    </row>
+    <row r="73" spans="1:18">
+      <c r="A73" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="B73" s="109">
+        <v>1</v>
+      </c>
+      <c r="C73" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D73" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="E73" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F73" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G73" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H73" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I73" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J73" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K73" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L73" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M73" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N73" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O73" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="P73" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q73" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="R73" s="115"/>
+    </row>
+    <row r="74" spans="1:18">
+      <c r="A74" s="89" t="s">
+        <v>61</v>
+      </c>
+      <c r="B74" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C74" s="109">
+        <v>3</v>
+      </c>
+      <c r="D74" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E74" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F74" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G74" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H74" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I74" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J74" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K74" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L74" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M74" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N74" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O74" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="P74" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q74" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="R74" s="116"/>
+    </row>
+    <row r="75" spans="1:18">
+      <c r="B75" s="96"/>
+      <c r="C75" s="96"/>
+      <c r="D75" s="96"/>
+      <c r="E75" s="96"/>
+      <c r="F75" s="96"/>
+      <c r="G75" s="96"/>
+      <c r="H75" s="96"/>
+      <c r="I75" s="96"/>
+      <c r="J75" s="96"/>
+      <c r="K75" s="96"/>
+      <c r="L75" s="96"/>
+      <c r="M75" s="96"/>
+      <c r="N75" s="96"/>
+      <c r="O75" s="96"/>
+      <c r="P75" s="96"/>
+    </row>
+    <row r="76" spans="1:18" ht="13.5" thickBot="1">
+      <c r="A76" s="113" t="s">
+        <v>13</v>
+      </c>
+      <c r="C76" s="76"/>
+      <c r="D76" s="76"/>
+      <c r="E76" s="76"/>
+      <c r="F76" s="76"/>
+      <c r="G76" s="76"/>
+      <c r="H76" s="76"/>
+      <c r="I76" s="76"/>
+      <c r="J76" s="76"/>
+      <c r="K76" s="76"/>
+      <c r="L76" s="76"/>
+      <c r="M76" s="76"/>
+      <c r="N76" s="76"/>
+      <c r="O76" s="76"/>
+      <c r="P76" s="76"/>
+      <c r="Q76" s="148" t="s">
+        <v>14</v>
+      </c>
+      <c r="R76" s="98"/>
+    </row>
+    <row r="77" spans="1:18" ht="13.5" thickBot="1">
+      <c r="A77" s="3"/>
+      <c r="B77" s="100">
+        <v>2006</v>
+      </c>
+      <c r="C77" s="100">
+        <v>2007</v>
+      </c>
+      <c r="D77" s="101">
+        <v>2008</v>
+      </c>
+      <c r="E77" s="101">
+        <v>2009</v>
+      </c>
+      <c r="F77" s="100">
+        <v>2010</v>
+      </c>
+      <c r="G77" s="100">
+        <v>2011</v>
+      </c>
+      <c r="H77" s="100">
+        <v>2012</v>
+      </c>
+      <c r="I77" s="100">
+        <v>2013</v>
+      </c>
+      <c r="J77" s="100">
+        <v>2014</v>
+      </c>
+      <c r="K77" s="82">
+        <v>2015</v>
+      </c>
+      <c r="L77" s="82" t="s">
+        <v>3</v>
+      </c>
+      <c r="M77" s="82" t="s">
+        <v>4</v>
+      </c>
+      <c r="N77" s="82" t="s">
+        <v>5</v>
+      </c>
+      <c r="O77" s="82" t="s">
+        <v>6</v>
+      </c>
+      <c r="P77" s="82" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q77" s="102" t="s">
+        <v>9</v>
+      </c>
+      <c r="R77" s="103"/>
+    </row>
+    <row r="78" spans="1:18">
+      <c r="A78" s="84" t="s">
+        <v>41</v>
+      </c>
+      <c r="B78" s="117">
+        <v>1</v>
+      </c>
+      <c r="C78" s="117">
+        <v>4</v>
+      </c>
+      <c r="D78" s="117">
+        <v>2</v>
+      </c>
+      <c r="E78" s="117">
+        <v>2</v>
+      </c>
+      <c r="F78" s="117">
+        <v>2</v>
+      </c>
+      <c r="G78" s="117">
+        <v>1</v>
+      </c>
+      <c r="H78" s="105">
+        <v>1</v>
+      </c>
+      <c r="I78" s="105">
+        <v>2</v>
+      </c>
+      <c r="J78" s="22">
+        <v>2</v>
+      </c>
+      <c r="K78" s="107">
+        <v>7</v>
+      </c>
+      <c r="L78" s="87">
+        <v>5</v>
+      </c>
+      <c r="M78" s="87">
+        <v>5</v>
+      </c>
+      <c r="N78" s="114" t="s">
+        <v>2</v>
+      </c>
+      <c r="O78" s="86">
+        <v>5</v>
+      </c>
+      <c r="P78" s="86">
+        <v>5</v>
+      </c>
+      <c r="Q78" s="87">
+        <v>5</v>
+      </c>
+      <c r="R78" s="108"/>
+    </row>
+    <row r="79" spans="1:18">
+      <c r="A79" s="89" t="s">
+        <v>42</v>
+      </c>
+      <c r="B79" s="27">
+        <v>1</v>
+      </c>
+      <c r="C79" s="27">
+        <v>1</v>
+      </c>
+      <c r="D79" s="27">
+        <v>1</v>
+      </c>
+      <c r="E79" s="27">
+        <v>1</v>
+      </c>
+      <c r="F79" s="27">
+        <v>1</v>
+      </c>
+      <c r="G79" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H79" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I79" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J79" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K79" s="110">
+        <v>3</v>
+      </c>
+      <c r="L79" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M79" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N79" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O79" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="P79" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q79" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="R79" s="108"/>
+    </row>
+    <row r="80" spans="1:18">
+      <c r="A80" s="93" t="s">
+        <v>43</v>
+      </c>
+      <c r="B80" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C80" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D80" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E80" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F80" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G80" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H80" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I80" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J80" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K80" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L80" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M80" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N80" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O80" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="P80" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q80" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="R80" s="115"/>
+    </row>
+    <row r="81" spans="1:18">
+      <c r="A81" s="89" t="s">
+        <v>44</v>
+      </c>
+      <c r="B81" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C81" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D81" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E81" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F81" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G81" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H81" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I81" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J81" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K81" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L81" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M81" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N81" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O81" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="P81" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q81" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="R81" s="115"/>
+    </row>
+    <row r="82" spans="1:18">
+      <c r="A82" s="93" t="s">
+        <v>45</v>
+      </c>
+      <c r="B82" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C82" s="27">
+        <v>3</v>
+      </c>
+      <c r="D82" s="27">
+        <v>1</v>
+      </c>
+      <c r="E82" s="27">
+        <v>1</v>
+      </c>
+      <c r="F82" s="27">
+        <v>1</v>
+      </c>
+      <c r="G82" s="27">
+        <v>1</v>
+      </c>
+      <c r="H82" s="110">
+        <v>1</v>
+      </c>
+      <c r="I82" s="110">
+        <v>1</v>
+      </c>
+      <c r="J82" s="30">
+        <v>1</v>
+      </c>
+      <c r="K82" s="110">
+        <v>1</v>
+      </c>
+      <c r="L82" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M82" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N82" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O82" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="P82" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q82" s="48">
+        <v>1</v>
+      </c>
+      <c r="R82" s="115"/>
+    </row>
+    <row r="83" spans="1:18">
+      <c r="A83" s="93" t="s">
+        <v>46</v>
+      </c>
+      <c r="B83" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C83" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D83" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E83" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F83" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G83" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H83" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I83" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J83" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K83" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L83" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M83" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N83" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O83" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="P83" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q83" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="R83" s="115"/>
+    </row>
+    <row r="84" spans="1:18">
+      <c r="A84" s="93" t="s">
+        <v>47</v>
+      </c>
+      <c r="B84" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C84" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D84" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E84" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F84" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G84" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H84" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I84" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J84" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K84" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L84" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M84" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N84" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O84" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="P84" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q84" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="R84" s="115"/>
+    </row>
+    <row r="85" spans="1:18">
+      <c r="A85" s="93" t="s">
+        <v>48</v>
+      </c>
+      <c r="B85" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C85" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D85" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E85" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F85" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G85" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H85" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I85" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J85" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K85" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L85" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M85" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N85" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O85" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="P85" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q85" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="R85" s="115"/>
+    </row>
+    <row r="86" spans="1:18">
+      <c r="A86" s="93" t="s">
+        <v>49</v>
+      </c>
+      <c r="B86" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C86" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D86" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E86" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F86" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G86" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H86" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I86" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J86" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K86" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L86" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M86" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N86" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O86" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="P86" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q86" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="R86" s="115"/>
+    </row>
+    <row r="87" spans="1:18">
+      <c r="A87" s="89" t="s">
+        <v>50</v>
+      </c>
+      <c r="B87" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C87" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D87" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E87" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F87" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G87" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H87" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I87" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J87" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K87" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L87" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M87" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N87" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O87" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="P87" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q87" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="R87" s="115"/>
+    </row>
+    <row r="88" spans="1:18">
+      <c r="A88" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B88" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C88" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D88" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E88" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F88" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G88" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H88" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I88" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J88" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K88" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L88" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M88" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N88" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O88" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="P88" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q88" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="R88" s="115"/>
+    </row>
+    <row r="89" spans="1:18">
+      <c r="A89" s="89" t="s">
+        <v>52</v>
+      </c>
+      <c r="B89" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C89" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D89" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E89" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F89" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G89" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H89" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I89" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J89" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K89" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L89" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M89" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N89" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O89" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="P89" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q89" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="R89" s="115"/>
+    </row>
+    <row r="90" spans="1:18">
+      <c r="A90" s="89" t="s">
+        <v>53</v>
+      </c>
+      <c r="B90" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C90" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D90" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E90" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F90" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G90" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H90" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I90" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J90" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K90" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L90" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="M90" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N90" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O90" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="P90" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q90" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="R90" s="115"/>
+    </row>
+    <row r="91" spans="1:18">
+      <c r="A91" s="93" t="s">
+        <v>54</v>
+      </c>
+      <c r="B91" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C91" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D91" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E91" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F91" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G91" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H91" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I91" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J91" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K91" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L91" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M91" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N91" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O91" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="P91" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q91" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="R91" s="115"/>
+    </row>
+    <row r="92" spans="1:18">
+      <c r="A92" s="89" t="s">
+        <v>55</v>
+      </c>
+      <c r="B92" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C92" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D92" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E92" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F92" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G92" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H92" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I92" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J92" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K92" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L92" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M92" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N92" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O92" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="P92" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q92" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="R92" s="115"/>
+    </row>
+    <row r="93" spans="1:18">
+      <c r="A93" s="89" t="s">
+        <v>56</v>
+      </c>
+      <c r="B93" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C93" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D93" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E93" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F93" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G93" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H93" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I93" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J93" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K93" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L93" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M93" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N93" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O93" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="P93" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q93" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="R93" s="115"/>
+    </row>
+    <row r="94" spans="1:18">
+      <c r="A94" s="89" t="s">
+        <v>57</v>
+      </c>
+      <c r="B94" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C94" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D94" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E94" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F94" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G94" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H94" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I94" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J94" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K94" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L94" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="M94" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="N94" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="O94" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="P94" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q94" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="R94" s="115"/>
+    </row>
+    <row r="95" spans="1:18">
+      <c r="A95" s="89" t="s">
+        <v>58</v>
+      </c>
+      <c r="B95" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C95" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D95" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E95" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F95" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G95" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H95" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I95" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J95" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K95" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L95" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M95" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N95" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O95" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="P95" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q95" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="R95" s="115"/>
+    </row>
+    <row r="96" spans="1:18">
+      <c r="A96" s="89" t="s">
+        <v>59</v>
+      </c>
+      <c r="B96" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C96" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D96" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E96" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F96" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G96" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H96" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I96" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J96" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K96" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L96" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M96" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="N96" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="O96" s="49">
+        <v>1</v>
+      </c>
+      <c r="P96" s="94" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q96" s="48">
+        <v>1</v>
+      </c>
+      <c r="R96" s="115"/>
+    </row>
+    <row r="97" spans="1:18">
+      <c r="A97" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="B97" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C97" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D97" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E97" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F97" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G97" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H97" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I97" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J97" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K97" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L97" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M97" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N97" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O97" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="P97" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q97" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="R97" s="115"/>
+    </row>
+    <row r="98" spans="1:18">
+      <c r="A98" s="89" t="s">
+        <v>61</v>
+      </c>
+      <c r="B98" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C98" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D98" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E98" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F98" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G98" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H98" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I98" s="110">
+        <v>1</v>
+      </c>
+      <c r="J98" s="30">
+        <v>1</v>
+      </c>
+      <c r="K98" s="43">
+        <v>3</v>
+      </c>
+      <c r="L98" s="48">
+        <v>4</v>
+      </c>
+      <c r="M98" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="N98" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="O98" s="49">
+        <v>4</v>
+      </c>
+      <c r="P98" s="94" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q98" s="48">
+        <v>3</v>
+      </c>
+      <c r="R98" s="116"/>
+    </row>
+    <row r="99" spans="1:18">
+      <c r="A99" s="118" t="s">
+        <v>30</v>
+      </c>
+      <c r="B99" s="96"/>
+      <c r="C99" s="96"/>
+      <c r="D99" s="96"/>
+      <c r="E99" s="96"/>
+      <c r="F99" s="96"/>
+      <c r="G99" s="96"/>
+      <c r="H99" s="96"/>
+      <c r="I99" s="96"/>
+      <c r="J99" s="96"/>
+      <c r="K99" s="96"/>
+      <c r="L99" s="96"/>
+      <c r="M99" s="96"/>
+      <c r="N99" s="96"/>
+      <c r="O99" s="96"/>
+      <c r="P99" s="96"/>
+    </row>
+    <row r="100" spans="1:18">
+      <c r="A100" s="98"/>
+      <c r="B100" s="98"/>
+      <c r="C100" s="98"/>
+      <c r="D100" s="116"/>
+      <c r="E100" s="98"/>
+      <c r="F100" s="98"/>
+      <c r="G100" s="98"/>
+      <c r="H100" s="98"/>
+      <c r="I100" s="119"/>
+      <c r="J100" s="120"/>
+      <c r="K100" s="121"/>
+      <c r="L100" s="119"/>
+      <c r="M100" s="122"/>
+      <c r="N100" s="123"/>
+      <c r="O100" s="124"/>
+    </row>
+    <row r="101" spans="1:18">
+      <c r="A101" s="153" t="s">
+        <v>28</v>
+      </c>
+      <c r="B101" s="153"/>
+      <c r="C101" s="153"/>
+      <c r="D101" s="153"/>
+      <c r="E101" s="153"/>
+      <c r="F101" s="153"/>
+      <c r="G101" s="153"/>
+      <c r="H101" s="153"/>
+      <c r="I101" s="153"/>
+      <c r="J101" s="153"/>
+      <c r="K101" s="153"/>
+      <c r="L101" s="153"/>
+      <c r="M101" s="153"/>
+      <c r="N101" s="153"/>
+    </row>
+    <row r="102" spans="1:18" ht="13.5" thickBot="1">
+      <c r="A102" s="125"/>
+      <c r="B102" s="125"/>
+      <c r="C102" s="125"/>
+      <c r="D102" s="125"/>
+      <c r="E102" s="125"/>
+      <c r="F102" s="125"/>
+      <c r="G102" s="98"/>
+      <c r="H102" s="98"/>
+      <c r="I102" s="98"/>
+      <c r="J102" s="98"/>
+    </row>
+    <row r="103" spans="1:18" ht="15" thickBot="1">
+      <c r="A103" s="3"/>
+      <c r="B103" s="9">
+        <v>2011</v>
+      </c>
+      <c r="C103" s="9">
+        <v>2012</v>
+      </c>
+      <c r="D103" s="126">
+        <v>2013</v>
+      </c>
+      <c r="E103" s="78">
+        <v>2014</v>
+      </c>
+      <c r="F103" s="81">
+        <v>2015</v>
+      </c>
+      <c r="G103" s="81">
+        <v>2016</v>
+      </c>
+      <c r="H103" s="81">
+        <v>2017</v>
+      </c>
+      <c r="I103" s="81">
+        <v>2018</v>
+      </c>
+      <c r="J103" s="81">
+        <v>2019</v>
+      </c>
+      <c r="K103" s="81">
+        <v>2020</v>
+      </c>
+      <c r="L103" s="81">
+        <v>2021</v>
+      </c>
+      <c r="M103" s="81" t="s">
+        <v>80</v>
+      </c>
+      <c r="N103" s="82">
+        <v>2023</v>
+      </c>
+      <c r="O103" s="82">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="104" spans="1:18">
+      <c r="A104" s="84" t="s">
+        <v>41</v>
+      </c>
+      <c r="B104" s="127">
+        <v>439</v>
+      </c>
+      <c r="C104" s="127">
+        <v>426</v>
+      </c>
+      <c r="D104" s="128">
+        <v>423</v>
+      </c>
+      <c r="E104" s="128">
+        <v>425</v>
+      </c>
+      <c r="F104" s="107">
+        <v>431</v>
+      </c>
+      <c r="G104" s="87">
+        <v>431</v>
+      </c>
+      <c r="H104" s="87">
+        <v>434</v>
+      </c>
+      <c r="I104" s="87">
+        <v>429</v>
+      </c>
+      <c r="J104" s="87">
+        <v>427</v>
+      </c>
+      <c r="K104" s="87">
+        <v>429</v>
+      </c>
+      <c r="L104" s="87">
+        <v>491</v>
+      </c>
+      <c r="M104" s="22">
+        <v>155</v>
+      </c>
+      <c r="N104" s="22">
+        <v>154</v>
+      </c>
+      <c r="O104" s="22">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="105" spans="1:18">
+      <c r="A105" s="89" t="s">
+        <v>42</v>
+      </c>
+      <c r="B105" s="129">
+        <v>79</v>
+      </c>
+      <c r="C105" s="129">
+        <v>82</v>
+      </c>
+      <c r="D105" s="34">
+        <v>84</v>
+      </c>
+      <c r="E105" s="34">
+        <v>85</v>
+      </c>
+      <c r="F105" s="43">
+        <v>85</v>
+      </c>
+      <c r="G105" s="48">
+        <v>82</v>
+      </c>
+      <c r="H105" s="48">
+        <v>88</v>
+      </c>
+      <c r="I105" s="48">
+        <v>86</v>
+      </c>
+      <c r="J105" s="48">
+        <v>100</v>
+      </c>
+      <c r="K105" s="48">
+        <v>98</v>
+      </c>
+      <c r="L105" s="48">
+        <v>129</v>
+      </c>
+      <c r="M105" s="30">
+        <v>83</v>
+      </c>
+      <c r="N105" s="30">
+        <v>87</v>
+      </c>
+      <c r="O105" s="30">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="106" spans="1:18">
+      <c r="A106" s="93" t="s">
+        <v>43</v>
+      </c>
+      <c r="B106" s="129">
+        <v>7</v>
+      </c>
+      <c r="C106" s="129">
+        <v>4</v>
+      </c>
+      <c r="D106" s="34">
+        <v>4</v>
+      </c>
+      <c r="E106" s="34">
+        <v>4</v>
+      </c>
+      <c r="F106" s="43">
+        <v>4</v>
+      </c>
+      <c r="G106" s="48">
+        <v>4</v>
+      </c>
+      <c r="H106" s="48">
+        <v>4</v>
+      </c>
+      <c r="I106" s="48">
+        <v>4</v>
+      </c>
+      <c r="J106" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="K106" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="L106" s="48">
+        <v>4</v>
+      </c>
+      <c r="M106" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="N106" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="O106" s="27" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:18">
+      <c r="A107" s="89" t="s">
+        <v>44</v>
+      </c>
+      <c r="B107" s="129">
+        <v>12</v>
+      </c>
+      <c r="C107" s="129">
+        <v>13</v>
+      </c>
+      <c r="D107" s="43">
+        <v>13</v>
+      </c>
+      <c r="E107" s="43">
+        <v>15</v>
+      </c>
+      <c r="F107" s="43">
+        <v>16</v>
+      </c>
+      <c r="G107" s="48">
+        <v>16</v>
+      </c>
+      <c r="H107" s="48">
+        <v>16</v>
+      </c>
+      <c r="I107" s="48">
+        <v>19</v>
+      </c>
+      <c r="J107" s="48">
+        <v>12</v>
+      </c>
+      <c r="K107" s="48">
+        <v>11</v>
+      </c>
+      <c r="L107" s="48">
+        <v>11</v>
+      </c>
+      <c r="M107" s="30">
+        <v>6</v>
+      </c>
+      <c r="N107" s="30">
+        <v>6</v>
+      </c>
+      <c r="O107" s="30">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="108" spans="1:18">
+      <c r="A108" s="93" t="s">
+        <v>45</v>
+      </c>
+      <c r="B108" s="129">
+        <v>87</v>
+      </c>
+      <c r="C108" s="129">
+        <v>71</v>
+      </c>
+      <c r="D108" s="43">
+        <v>61</v>
+      </c>
+      <c r="E108" s="43">
+        <v>60</v>
+      </c>
+      <c r="F108" s="43">
+        <v>63</v>
+      </c>
+      <c r="G108" s="48">
+        <v>67</v>
+      </c>
+      <c r="H108" s="48">
+        <v>72</v>
+      </c>
+      <c r="I108" s="48">
+        <v>67</v>
+      </c>
+      <c r="J108" s="48">
+        <v>62</v>
+      </c>
+      <c r="K108" s="48">
+        <v>65</v>
+      </c>
+      <c r="L108" s="48">
+        <v>83</v>
+      </c>
+      <c r="M108" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="N108" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="O108" s="27" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:18">
+      <c r="A109" s="93" t="s">
+        <v>46</v>
+      </c>
+      <c r="B109" s="129">
+        <v>6</v>
+      </c>
+      <c r="C109" s="129">
+        <v>7</v>
+      </c>
+      <c r="D109" s="43">
+        <v>7</v>
+      </c>
+      <c r="E109" s="43">
+        <v>7</v>
+      </c>
+      <c r="F109" s="43">
+        <v>8</v>
+      </c>
+      <c r="G109" s="48">
+        <v>8</v>
+      </c>
+      <c r="H109" s="48">
+        <v>8</v>
+      </c>
+      <c r="I109" s="48">
+        <v>8</v>
+      </c>
+      <c r="J109" s="48">
+        <v>8</v>
+      </c>
+      <c r="K109" s="48">
+        <v>10</v>
+      </c>
+      <c r="L109" s="48">
+        <v>10</v>
+      </c>
+      <c r="M109" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="N109" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="O109" s="27" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:18">
+      <c r="A110" s="93" t="s">
+        <v>47</v>
+      </c>
+      <c r="B110" s="129">
+        <v>29</v>
+      </c>
+      <c r="C110" s="129">
+        <v>30</v>
+      </c>
+      <c r="D110" s="43">
+        <v>35</v>
+      </c>
+      <c r="E110" s="43">
+        <v>33</v>
+      </c>
+      <c r="F110" s="43">
+        <v>27</v>
+      </c>
+      <c r="G110" s="48">
+        <v>27</v>
+      </c>
+      <c r="H110" s="48">
+        <v>27</v>
+      </c>
+      <c r="I110" s="48">
+        <v>28</v>
+      </c>
+      <c r="J110" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="K110" s="48">
+        <v>29</v>
+      </c>
+      <c r="L110" s="48">
+        <v>34</v>
+      </c>
+      <c r="M110" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="N110" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="O110" s="27" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:18">
+      <c r="A111" s="93" t="s">
+        <v>48</v>
+      </c>
+      <c r="B111" s="129">
+        <v>7</v>
+      </c>
+      <c r="C111" s="129">
+        <v>6</v>
+      </c>
+      <c r="D111" s="34">
+        <v>6</v>
+      </c>
+      <c r="E111" s="34">
+        <v>6</v>
+      </c>
+      <c r="F111" s="43">
+        <v>6</v>
+      </c>
+      <c r="G111" s="48">
+        <v>7</v>
+      </c>
+      <c r="H111" s="48">
+        <v>6</v>
+      </c>
+      <c r="I111" s="48">
+        <v>6</v>
+      </c>
+      <c r="J111" s="48">
+        <v>5</v>
+      </c>
+      <c r="K111" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="L111" s="48">
+        <v>5</v>
+      </c>
+      <c r="M111" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="N111" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="O111" s="27" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:18">
+      <c r="A112" s="93" t="s">
+        <v>49</v>
+      </c>
+      <c r="B112" s="129">
+        <v>9</v>
+      </c>
+      <c r="C112" s="129">
+        <v>8</v>
+      </c>
+      <c r="D112" s="43">
+        <v>11</v>
+      </c>
+      <c r="E112" s="43">
+        <v>12</v>
+      </c>
+      <c r="F112" s="43">
+        <v>10</v>
+      </c>
+      <c r="G112" s="48">
+        <v>12</v>
+      </c>
+      <c r="H112" s="48">
+        <v>11</v>
+      </c>
+      <c r="I112" s="48">
+        <v>11</v>
+      </c>
+      <c r="J112" s="48">
+        <v>12</v>
+      </c>
+      <c r="K112" s="48">
+        <v>13</v>
+      </c>
+      <c r="L112" s="48">
+        <v>13</v>
+      </c>
+      <c r="M112" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="N112" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="O112" s="27" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:15">
+      <c r="A113" s="89" t="s">
+        <v>50</v>
+      </c>
+      <c r="B113" s="129">
+        <v>25</v>
+      </c>
+      <c r="C113" s="129">
+        <v>25</v>
+      </c>
+      <c r="D113" s="34">
+        <v>26</v>
+      </c>
+      <c r="E113" s="34">
+        <v>29</v>
+      </c>
+      <c r="F113" s="43">
+        <v>26</v>
+      </c>
+      <c r="G113" s="48">
+        <v>27</v>
+      </c>
+      <c r="H113" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="I113" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="J113" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="K113" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="L113" s="48">
+        <v>34</v>
+      </c>
+      <c r="M113" s="30">
+        <v>15</v>
+      </c>
+      <c r="N113" s="30">
+        <v>12</v>
+      </c>
+      <c r="O113" s="30">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="114" spans="1:15">
+      <c r="A114" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B114" s="129">
+        <v>19</v>
+      </c>
+      <c r="C114" s="129">
+        <v>19</v>
+      </c>
+      <c r="D114" s="34">
+        <v>13</v>
+      </c>
+      <c r="E114" s="34">
+        <v>17</v>
+      </c>
+      <c r="F114" s="43">
+        <v>19</v>
+      </c>
+      <c r="G114" s="48">
+        <v>17</v>
+      </c>
+      <c r="H114" s="48">
+        <v>11</v>
+      </c>
+      <c r="I114" s="48">
+        <v>9</v>
+      </c>
+      <c r="J114" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="K114" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="L114" s="48">
+        <v>8</v>
+      </c>
+      <c r="M114" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="N114" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="O114" s="27" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:15">
+      <c r="A115" s="89" t="s">
+        <v>52</v>
+      </c>
+      <c r="B115" s="129">
+        <v>11</v>
+      </c>
+      <c r="C115" s="129">
+        <v>10</v>
+      </c>
+      <c r="D115" s="34">
+        <v>10</v>
+      </c>
+      <c r="E115" s="34">
+        <v>11</v>
+      </c>
+      <c r="F115" s="43">
+        <v>11</v>
+      </c>
+      <c r="G115" s="48">
+        <v>11</v>
+      </c>
+      <c r="H115" s="48">
+        <v>12</v>
+      </c>
+      <c r="I115" s="48">
+        <v>11</v>
+      </c>
+      <c r="J115" s="48">
+        <v>10</v>
+      </c>
+      <c r="K115" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="L115" s="48">
+        <v>10</v>
+      </c>
+      <c r="M115" s="30">
+        <v>3</v>
+      </c>
+      <c r="N115" s="30">
+        <v>3</v>
+      </c>
+      <c r="O115" s="30">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="116" spans="1:15">
+      <c r="A116" s="89" t="s">
+        <v>53</v>
+      </c>
+      <c r="B116" s="129">
+        <v>29</v>
+      </c>
+      <c r="C116" s="129">
+        <v>31</v>
+      </c>
+      <c r="D116" s="34">
+        <v>30</v>
+      </c>
+      <c r="E116" s="34">
+        <v>31</v>
+      </c>
+      <c r="F116" s="43">
+        <v>29</v>
+      </c>
+      <c r="G116" s="48">
+        <v>32</v>
+      </c>
+      <c r="H116" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="I116" s="48">
+        <v>32</v>
+      </c>
+      <c r="J116" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="K116" s="48">
+        <v>31</v>
+      </c>
+      <c r="L116" s="48">
+        <v>32</v>
+      </c>
+      <c r="M116" s="30">
+        <v>19</v>
+      </c>
+      <c r="N116" s="30">
+        <v>20</v>
+      </c>
+      <c r="O116" s="30">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="117" spans="1:15">
+      <c r="A117" s="93" t="s">
+        <v>54</v>
+      </c>
+      <c r="B117" s="129">
+        <v>28</v>
+      </c>
+      <c r="C117" s="129">
+        <v>19</v>
+      </c>
+      <c r="D117" s="34">
+        <v>14</v>
+      </c>
+      <c r="E117" s="34">
+        <v>16</v>
+      </c>
+      <c r="F117" s="43">
+        <v>13</v>
+      </c>
+      <c r="G117" s="48">
+        <v>14</v>
+      </c>
+      <c r="H117" s="48">
+        <v>14</v>
+      </c>
+      <c r="I117" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="J117" s="48">
+        <v>14</v>
+      </c>
+      <c r="K117" s="48">
+        <v>12</v>
+      </c>
+      <c r="L117" s="48">
+        <v>15</v>
+      </c>
+      <c r="M117" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="N117" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="O117" s="27" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:15">
+      <c r="A118" s="89" t="s">
+        <v>55</v>
+      </c>
+      <c r="B118" s="129">
+        <v>16</v>
+      </c>
+      <c r="C118" s="129">
+        <v>17</v>
+      </c>
+      <c r="D118" s="129">
+        <v>15</v>
+      </c>
+      <c r="E118" s="129">
+        <v>14</v>
+      </c>
+      <c r="F118" s="129">
+        <v>17</v>
+      </c>
+      <c r="G118" s="48">
+        <v>17</v>
+      </c>
+      <c r="H118" s="48">
+        <v>17</v>
+      </c>
+      <c r="I118" s="48">
+        <v>16</v>
+      </c>
+      <c r="J118" s="48">
+        <v>13</v>
+      </c>
+      <c r="K118" s="48">
+        <v>13</v>
+      </c>
+      <c r="L118" s="48">
+        <v>11</v>
+      </c>
+      <c r="M118" s="30">
+        <v>2</v>
+      </c>
+      <c r="N118" s="30">
+        <v>2</v>
+      </c>
+      <c r="O118" s="30">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="119" spans="1:15">
+      <c r="A119" s="89" t="s">
+        <v>56</v>
+      </c>
+      <c r="B119" s="129">
+        <v>9</v>
+      </c>
+      <c r="C119" s="129">
+        <v>11</v>
+      </c>
+      <c r="D119" s="34">
+        <v>11</v>
+      </c>
+      <c r="E119" s="34">
+        <v>10</v>
+      </c>
+      <c r="F119" s="43">
+        <v>11</v>
+      </c>
+      <c r="G119" s="48">
+        <v>9</v>
+      </c>
+      <c r="H119" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="I119" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="J119" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="K119" s="48">
+        <v>10</v>
+      </c>
+      <c r="L119" s="48">
+        <v>11</v>
+      </c>
+      <c r="M119" s="30">
+        <v>7</v>
+      </c>
+      <c r="N119" s="30">
+        <v>7</v>
+      </c>
+      <c r="O119" s="30">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="120" spans="1:15">
+      <c r="A120" s="89" t="s">
+        <v>57</v>
+      </c>
+      <c r="B120" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C120" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D120" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E120" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F120" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G120" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H120" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I120" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J120" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K120" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L120" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="M120" s="30">
+        <v>1</v>
+      </c>
+      <c r="N120" s="30">
+        <v>1</v>
+      </c>
+      <c r="O120" s="30">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="121" spans="1:15">
+      <c r="A121" s="89" t="s">
+        <v>58</v>
+      </c>
+      <c r="B121" s="129">
+        <v>16</v>
+      </c>
+      <c r="C121" s="129">
+        <v>18</v>
+      </c>
+      <c r="D121" s="34">
+        <v>19</v>
+      </c>
+      <c r="E121" s="34">
+        <v>17</v>
+      </c>
+      <c r="F121" s="43">
+        <v>24</v>
+      </c>
+      <c r="G121" s="48">
+        <v>19</v>
+      </c>
+      <c r="H121" s="48">
+        <v>20</v>
+      </c>
+      <c r="I121" s="48">
+        <v>19</v>
+      </c>
+      <c r="J121" s="48">
+        <v>19</v>
+      </c>
+      <c r="K121" s="48">
+        <v>18</v>
+      </c>
+      <c r="L121" s="48">
+        <v>18</v>
+      </c>
+      <c r="M121" s="30">
+        <v>3</v>
+      </c>
+      <c r="N121" s="30">
+        <v>3</v>
+      </c>
+      <c r="O121" s="30">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:15">
+      <c r="A122" s="89" t="s">
+        <v>59</v>
+      </c>
+      <c r="B122" s="129">
+        <v>8</v>
+      </c>
+      <c r="C122" s="129">
+        <v>8</v>
+      </c>
+      <c r="D122" s="43">
+        <v>14</v>
+      </c>
+      <c r="E122" s="43">
+        <v>9</v>
+      </c>
+      <c r="F122" s="43">
+        <v>8</v>
+      </c>
+      <c r="G122" s="48">
+        <v>12</v>
+      </c>
+      <c r="H122" s="48">
+        <v>12</v>
+      </c>
+      <c r="I122" s="48">
+        <v>12</v>
+      </c>
+      <c r="J122" s="48">
+        <v>11</v>
+      </c>
+      <c r="K122" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="L122" s="48">
+        <v>12</v>
+      </c>
+      <c r="M122" s="30">
+        <v>5</v>
+      </c>
+      <c r="N122" s="30">
+        <v>4</v>
+      </c>
+      <c r="O122" s="30">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="123" spans="1:15" ht="13.5" thickBot="1">
+      <c r="A123" s="89" t="s">
+        <v>84</v>
+      </c>
+      <c r="B123" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C123" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D123" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E123" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F123" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G123" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H123" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I123" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J123" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K123" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L123" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="M123" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="N123" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="O123" s="27">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="124" spans="1:15">
+      <c r="A124" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="B124" s="129">
+        <v>16</v>
+      </c>
+      <c r="C124" s="129">
+        <v>16</v>
+      </c>
+      <c r="D124" s="43">
+        <v>15</v>
+      </c>
+      <c r="E124" s="43">
+        <v>15</v>
+      </c>
+      <c r="F124" s="43">
+        <v>21</v>
+      </c>
+      <c r="G124" s="48">
+        <v>17</v>
+      </c>
+      <c r="H124" s="48">
+        <v>17</v>
+      </c>
+      <c r="I124" s="48">
+        <v>19</v>
+      </c>
+      <c r="J124" s="48">
+        <v>18</v>
+      </c>
+      <c r="K124" s="48">
+        <v>18</v>
+      </c>
+      <c r="L124" s="48">
+        <v>19</v>
+      </c>
+      <c r="M124" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="N124" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="O124" s="145" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:15">
+      <c r="A125" s="89" t="s">
+        <v>61</v>
+      </c>
+      <c r="B125" s="30">
+        <v>26</v>
+      </c>
+      <c r="C125" s="30">
+        <v>31</v>
+      </c>
+      <c r="D125" s="30">
+        <v>35</v>
+      </c>
+      <c r="E125" s="30">
+        <v>34</v>
+      </c>
+      <c r="F125" s="30">
+        <v>33</v>
+      </c>
+      <c r="G125" s="48">
+        <v>33</v>
+      </c>
+      <c r="H125" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="I125" s="48">
+        <v>31</v>
+      </c>
+      <c r="J125" s="48">
+        <v>33</v>
+      </c>
+      <c r="K125" s="48">
+        <v>33</v>
+      </c>
+      <c r="L125" s="48">
+        <v>32</v>
+      </c>
+      <c r="M125" s="30">
+        <v>10</v>
+      </c>
+      <c r="N125" s="30">
+        <v>9</v>
+      </c>
+      <c r="O125" s="27">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="126" spans="1:15">
+      <c r="K126" s="72"/>
+      <c r="L126" s="72"/>
+      <c r="M126" s="72"/>
+      <c r="N126" s="72"/>
+    </row>
+    <row r="127" spans="1:15">
+      <c r="A127" s="155" t="s">
+        <v>29</v>
+      </c>
+      <c r="B127" s="155"/>
+      <c r="C127" s="155"/>
+      <c r="D127" s="155"/>
+      <c r="E127" s="155"/>
+      <c r="F127" s="155"/>
+      <c r="G127" s="155"/>
+      <c r="H127" s="155"/>
+      <c r="I127" s="155"/>
+      <c r="J127" s="155"/>
+      <c r="K127" s="155"/>
+      <c r="L127" s="155"/>
+      <c r="M127" s="155"/>
+      <c r="N127" s="155"/>
+    </row>
+    <row r="128" spans="1:15" ht="13.5" thickBot="1">
+      <c r="A128" s="125"/>
+      <c r="B128" s="125"/>
+      <c r="C128" s="125"/>
+      <c r="D128" s="125"/>
+      <c r="E128" s="125"/>
+      <c r="F128" s="125"/>
+      <c r="G128" s="130"/>
+      <c r="H128" s="130"/>
+      <c r="I128" s="130"/>
+      <c r="J128" s="130"/>
+      <c r="K128" s="131"/>
+      <c r="L128" s="72"/>
+      <c r="M128" s="72"/>
+      <c r="N128" s="72"/>
+    </row>
+    <row r="129" spans="1:15" ht="15" thickBot="1">
+      <c r="A129" s="2"/>
+      <c r="B129" s="9">
+        <v>2011</v>
+      </c>
+      <c r="C129" s="9">
+        <v>2012</v>
+      </c>
+      <c r="D129" s="126">
+        <v>2013</v>
+      </c>
+      <c r="E129" s="78">
+        <v>2014</v>
+      </c>
+      <c r="F129" s="81">
+        <v>2015</v>
+      </c>
+      <c r="G129" s="81">
+        <v>2016</v>
+      </c>
+      <c r="H129" s="81">
+        <v>2017</v>
+      </c>
+      <c r="I129" s="81">
+        <v>2018</v>
+      </c>
+      <c r="J129" s="81">
+        <v>2019</v>
+      </c>
+      <c r="K129" s="81">
+        <v>2020</v>
+      </c>
+      <c r="L129" s="81">
+        <v>2021</v>
+      </c>
+      <c r="M129" s="81" t="s">
+        <v>80</v>
+      </c>
+      <c r="N129" s="82">
+        <v>2023</v>
+      </c>
+      <c r="O129" s="82">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="130" spans="1:15">
+      <c r="A130" s="84" t="s">
+        <v>41</v>
+      </c>
+      <c r="B130" s="127">
+        <v>4</v>
+      </c>
+      <c r="C130" s="127">
+        <v>4</v>
+      </c>
+      <c r="D130" s="128">
+        <v>5</v>
+      </c>
+      <c r="E130" s="128">
+        <v>5</v>
+      </c>
+      <c r="F130" s="107">
+        <v>9</v>
+      </c>
+      <c r="G130" s="87">
+        <v>22</v>
+      </c>
+      <c r="H130" s="87">
+        <v>31</v>
+      </c>
+      <c r="I130" s="87">
+        <v>47</v>
+      </c>
+      <c r="J130" s="132">
+        <v>70</v>
+      </c>
+      <c r="K130" s="22">
+        <v>74</v>
+      </c>
+      <c r="L130" s="87">
+        <v>74</v>
+      </c>
+      <c r="M130" s="22">
+        <v>12</v>
+      </c>
+      <c r="N130" s="22">
+        <v>20</v>
+      </c>
+      <c r="O130" s="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="131" spans="1:15">
+      <c r="A131" s="89" t="s">
+        <v>42</v>
+      </c>
+      <c r="B131" s="133">
+        <v>1</v>
+      </c>
+      <c r="C131" s="129">
+        <v>1</v>
+      </c>
+      <c r="D131" s="34">
+        <v>2</v>
+      </c>
+      <c r="E131" s="34">
+        <v>2</v>
+      </c>
+      <c r="F131" s="43">
+        <v>5</v>
+      </c>
+      <c r="G131" s="48">
+        <v>11</v>
+      </c>
+      <c r="H131" s="48">
+        <v>17</v>
+      </c>
+      <c r="I131" s="48">
+        <v>25</v>
+      </c>
+      <c r="J131" s="134">
+        <v>35</v>
+      </c>
+      <c r="K131" s="30">
+        <v>37</v>
+      </c>
+      <c r="L131" s="48">
+        <v>35</v>
+      </c>
+      <c r="M131" s="30">
+        <v>9</v>
+      </c>
+      <c r="N131" s="30">
+        <v>14</v>
+      </c>
+      <c r="O131" s="30">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="132" spans="1:15">
+      <c r="A132" s="93" t="s">
+        <v>43</v>
+      </c>
+      <c r="B132" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C132" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D132" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E132" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F132" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G132" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="H132" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="I132" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="J132" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="K132" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="L132" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="M132" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N132" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="O132" s="27" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:15">
+      <c r="A133" s="89" t="s">
+        <v>44</v>
+      </c>
+      <c r="B133" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C133" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D133" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E133" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F133" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G133" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="H133" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="I133" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="J133" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="K133" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="L133" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M133" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N133" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O133" s="146" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:15">
+      <c r="A134" s="93" t="s">
+        <v>45</v>
+      </c>
+      <c r="B134" s="133">
+        <v>3</v>
+      </c>
+      <c r="C134" s="129">
+        <v>3</v>
+      </c>
+      <c r="D134" s="43">
+        <v>3</v>
+      </c>
+      <c r="E134" s="43">
+        <v>3</v>
+      </c>
+      <c r="F134" s="43">
+        <v>3</v>
+      </c>
+      <c r="G134" s="48">
+        <v>8</v>
+      </c>
+      <c r="H134" s="48">
+        <v>9</v>
+      </c>
+      <c r="I134" s="48">
+        <v>15</v>
+      </c>
+      <c r="J134" s="134">
+        <v>23</v>
+      </c>
+      <c r="K134" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="L134" s="48">
+        <v>21</v>
+      </c>
+      <c r="M134" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N134" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="O134" s="27" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:15">
+      <c r="A135" s="93" t="s">
+        <v>46</v>
+      </c>
+      <c r="B135" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C135" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D135" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E135" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F135" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G135" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="H135" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="I135" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="J135" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="K135" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="L135" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M135" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N135" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="O135" s="27" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:15">
+      <c r="A136" s="93" t="s">
+        <v>47</v>
+      </c>
+      <c r="B136" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C136" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D136" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E136" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F136" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G136" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="H136" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="I136" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="J136" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="K136" s="30">
+        <v>6</v>
+      </c>
+      <c r="L136" s="48">
+        <v>6</v>
+      </c>
+      <c r="M136" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N136" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="O136" s="27" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:15">
+      <c r="A137" s="93" t="s">
+        <v>48</v>
+      </c>
+      <c r="B137" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C137" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D137" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E137" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F137" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G137" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="H137" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="I137" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="J137" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="K137" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="L137" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M137" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N137" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="O137" s="27" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:15">
+      <c r="A138" s="93" t="s">
+        <v>49</v>
+      </c>
+      <c r="B138" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C138" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D138" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E138" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F138" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G138" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="H138" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="I138" s="48">
+        <v>1</v>
+      </c>
+      <c r="J138" s="134">
+        <v>1</v>
+      </c>
+      <c r="K138" s="30">
+        <v>1</v>
+      </c>
+      <c r="L138" s="48">
+        <v>1</v>
+      </c>
+      <c r="M138" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N138" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="O138" s="27" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:15">
+      <c r="A139" s="89" t="s">
+        <v>50</v>
+      </c>
+      <c r="B139" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C139" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D139" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E139" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F139" s="43">
+        <v>1</v>
+      </c>
+      <c r="G139" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="H139" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="I139" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="J139" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="K139" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="L139" s="48">
+        <v>1</v>
+      </c>
+      <c r="M139" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N139" s="30">
+        <v>5</v>
+      </c>
+      <c r="O139" s="30">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="140" spans="1:15">
+      <c r="A140" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B140" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C140" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D140" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E140" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F140" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G140" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="H140" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="I140" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="J140" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="K140" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="L140" s="48">
+        <v>1</v>
+      </c>
+      <c r="M140" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N140" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="O140" s="27" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:15">
+      <c r="A141" s="89" t="s">
+        <v>52</v>
+      </c>
+      <c r="B141" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C141" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D141" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E141" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F141" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G141" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="H141" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="I141" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="J141" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="K141" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="L141" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="M141" s="30">
+        <v>1</v>
+      </c>
+      <c r="N141" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O141" s="146" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="142" spans="1:15">
+      <c r="A142" s="89" t="s">
+        <v>53</v>
+      </c>
+      <c r="B142" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C142" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D142" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E142" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F142" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G142" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="H142" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="I142" s="48">
+        <v>2</v>
+      </c>
+      <c r="J142" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="K142" s="30">
+        <v>4</v>
+      </c>
+      <c r="L142" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="M142" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N142" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O142" s="146" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="143" spans="1:15">
+      <c r="A143" s="93" t="s">
+        <v>54</v>
+      </c>
+      <c r="B143" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C143" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D143" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E143" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F143" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G143" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="H143" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="I143" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="J143" s="134">
+        <v>3</v>
+      </c>
+      <c r="K143" s="30">
+        <v>3</v>
+      </c>
+      <c r="L143" s="48">
+        <v>3</v>
+      </c>
+      <c r="M143" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N143" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="O143" s="27" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="144" spans="1:15">
+      <c r="A144" s="89" t="s">
+        <v>55</v>
+      </c>
+      <c r="B144" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C144" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D144" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E144" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F144" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G144" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="H144" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="I144" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="J144" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="K144" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="L144" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M144" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N144" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O144" s="146" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="145" spans="1:15">
+      <c r="A145" s="89" t="s">
+        <v>56</v>
+      </c>
+      <c r="B145" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C145" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D145" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E145" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F145" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G145" s="48">
+        <v>1</v>
+      </c>
+      <c r="H145" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="I145" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="J145" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="K145" s="30">
+        <v>1</v>
+      </c>
+      <c r="L145" s="48">
+        <v>1</v>
+      </c>
+      <c r="M145" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N145" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O145" s="146" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="146" spans="1:15">
+      <c r="A146" s="89" t="s">
+        <v>57</v>
+      </c>
+      <c r="B146" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C146" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D146" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E146" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F146" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G146" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H146" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I146" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J146" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K146" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L146" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="M146" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="N146" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O146" s="146" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:15">
+      <c r="A147" s="89" t="s">
+        <v>58</v>
+      </c>
+      <c r="B147" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C147" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D147" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E147" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F147" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G147" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="H147" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="I147" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="J147" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="K147" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="L147" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M147" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N147" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O147" s="146" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="148" spans="1:15">
+      <c r="A148" s="89" t="s">
+        <v>59</v>
+      </c>
+      <c r="B148" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C148" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D148" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E148" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F148" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G148" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="H148" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="I148" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="J148" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="K148" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="L148" s="48">
+        <v>1</v>
+      </c>
+      <c r="M148" s="30">
+        <v>1</v>
+      </c>
+      <c r="N148" s="95">
+        <v>1</v>
+      </c>
+      <c r="O148" s="146">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="149" spans="1:15">
+      <c r="A149" s="89" t="s">
+        <v>84</v>
+      </c>
+      <c r="B149" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C149" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D149" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E149" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F149" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G149" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H149" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I149" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="J149" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="K149" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="L149" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="M149" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="N149" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="O149" s="27">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="150" spans="1:15">
+      <c r="A150" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="B150" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C150" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D150" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E150" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F150" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G150" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="H150" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="I150" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="J150" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="K150" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="L150" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M150" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N150" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="O150" s="146" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="151" spans="1:15">
+      <c r="A151" s="89" t="s">
+        <v>61</v>
+      </c>
+      <c r="B151" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C151" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D151" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E151" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F151" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G151" s="48">
+        <v>1</v>
+      </c>
+      <c r="H151" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="I151" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="J151" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="K151" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="L151" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="M151" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="N151" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="O151" s="90" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="152" spans="1:15">
+      <c r="A152" s="135" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="153" spans="1:15" s="151" customFormat="1" ht="18" customHeight="1">
+      <c r="A153" s="151" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="156" spans="1:15">
+      <c r="A156" s="153" t="s">
+        <v>28</v>
+      </c>
+      <c r="B156" s="153"/>
+      <c r="C156" s="153"/>
+      <c r="D156" s="153"/>
+      <c r="E156" s="153"/>
+      <c r="F156" s="153"/>
+      <c r="G156" s="153"/>
+      <c r="H156" s="153"/>
+      <c r="I156" s="153"/>
+      <c r="J156" s="153"/>
+      <c r="K156" s="153"/>
+      <c r="L156" s="153"/>
+      <c r="M156" s="153"/>
+      <c r="N156" s="153"/>
+    </row>
+    <row r="157" spans="1:15" ht="13.5" thickBot="1">
+      <c r="A157" s="125"/>
+      <c r="B157" s="125"/>
+      <c r="C157" s="125"/>
+      <c r="D157" s="125"/>
+      <c r="E157" s="125"/>
+      <c r="F157" s="147"/>
+      <c r="G157" s="98"/>
+      <c r="H157" s="98"/>
+      <c r="I157" s="98"/>
+      <c r="J157" s="98"/>
+    </row>
+    <row r="158" spans="1:15" ht="15.75" thickBot="1">
+      <c r="A158" s="3"/>
+      <c r="B158" s="82" t="s">
+        <v>85</v>
+      </c>
+      <c r="C158" s="82">
+        <v>2023</v>
+      </c>
+      <c r="D158" s="82">
+        <v>2024</v>
+      </c>
+      <c r="E158" s="82">
+        <v>2025</v>
+      </c>
+      <c r="F158" s="72"/>
+    </row>
+    <row r="159" spans="1:15">
+      <c r="A159" s="84" t="s">
+        <v>41</v>
+      </c>
+      <c r="B159" s="22">
+        <v>155</v>
+      </c>
+      <c r="C159" s="22">
+        <v>154</v>
+      </c>
+      <c r="D159" s="22">
+        <v>160</v>
+      </c>
+      <c r="E159" s="88">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="160" spans="1:15">
+      <c r="A160" s="89" t="s">
+        <v>42</v>
+      </c>
+      <c r="B160" s="30">
+        <v>83</v>
+      </c>
+      <c r="C160" s="30">
+        <v>87</v>
+      </c>
+      <c r="D160" s="30">
+        <v>79</v>
+      </c>
+      <c r="E160" s="92">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="161" spans="1:14">
+      <c r="A161" s="89" t="s">
+        <v>44</v>
+      </c>
+      <c r="B161" s="30">
+        <v>6</v>
+      </c>
+      <c r="C161" s="30">
+        <v>6</v>
+      </c>
+      <c r="D161" s="30">
+        <v>18</v>
+      </c>
+      <c r="E161" s="92">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="162" spans="1:14">
+      <c r="A162" s="89" t="s">
+        <v>50</v>
+      </c>
+      <c r="B162" s="30">
+        <v>15</v>
+      </c>
+      <c r="C162" s="30">
+        <v>12</v>
+      </c>
+      <c r="D162" s="30">
+        <v>12</v>
+      </c>
+      <c r="E162" s="92">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="163" spans="1:14">
+      <c r="A163" s="89" t="s">
+        <v>52</v>
+      </c>
+      <c r="B163" s="30">
+        <v>3</v>
+      </c>
+      <c r="C163" s="30">
+        <v>3</v>
+      </c>
+      <c r="D163" s="30">
+        <v>2</v>
+      </c>
+      <c r="E163" s="92">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="164" spans="1:14">
+      <c r="A164" s="89" t="s">
+        <v>53</v>
+      </c>
+      <c r="B164" s="30">
+        <v>19</v>
+      </c>
+      <c r="C164" s="30">
+        <v>20</v>
+      </c>
+      <c r="D164" s="30">
+        <v>25</v>
+      </c>
+      <c r="E164" s="92">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="165" spans="1:14">
+      <c r="A165" s="89" t="s">
+        <v>55</v>
+      </c>
+      <c r="B165" s="30">
+        <v>2</v>
+      </c>
+      <c r="C165" s="30">
+        <v>2</v>
+      </c>
+      <c r="D165" s="30">
+        <v>2</v>
+      </c>
+      <c r="E165" s="92">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="166" spans="1:14">
+      <c r="A166" s="89" t="s">
+        <v>56</v>
+      </c>
+      <c r="B166" s="30">
+        <v>7</v>
+      </c>
+      <c r="C166" s="30">
+        <v>7</v>
+      </c>
+      <c r="D166" s="30">
+        <v>2</v>
+      </c>
+      <c r="E166" s="92">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="167" spans="1:14">
+      <c r="A167" s="89" t="s">
+        <v>57</v>
+      </c>
+      <c r="B167" s="30">
+        <v>1</v>
+      </c>
+      <c r="C167" s="30">
+        <v>1</v>
+      </c>
+      <c r="D167" s="30">
+        <v>2</v>
+      </c>
+      <c r="E167" s="92">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="168" spans="1:14">
+      <c r="A168" s="89" t="s">
+        <v>58</v>
+      </c>
+      <c r="B168" s="30">
+        <v>3</v>
+      </c>
+      <c r="C168" s="30">
+        <v>3</v>
+      </c>
+      <c r="D168" s="30">
+        <v>1</v>
+      </c>
+      <c r="E168" s="92">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="169" spans="1:14">
+      <c r="A169" s="89" t="s">
+        <v>59</v>
+      </c>
+      <c r="B169" s="30">
+        <v>5</v>
+      </c>
+      <c r="C169" s="30">
+        <v>4</v>
+      </c>
+      <c r="D169" s="30">
+        <v>2</v>
+      </c>
+      <c r="E169" s="92">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="170" spans="1:14">
+      <c r="A170" s="89" t="s">
+        <v>84</v>
+      </c>
+      <c r="B170" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C170" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D170" s="27">
+        <v>4</v>
+      </c>
+      <c r="E170" s="92">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="171" spans="1:14">
+      <c r="A171" s="89" t="s">
+        <v>61</v>
+      </c>
+      <c r="B171" s="159">
+        <v>10</v>
+      </c>
+      <c r="C171" s="159">
+        <v>9</v>
+      </c>
+      <c r="D171" s="27">
+        <v>12</v>
+      </c>
+      <c r="E171" s="92">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="172" spans="1:14">
+      <c r="K172" s="72"/>
+      <c r="L172" s="72"/>
+      <c r="M172" s="72"/>
+      <c r="N172" s="72"/>
+    </row>
+    <row r="173" spans="1:14">
+      <c r="A173" s="155" t="s">
+        <v>29</v>
+      </c>
+      <c r="B173" s="155"/>
+      <c r="C173" s="155"/>
+      <c r="D173" s="155"/>
+      <c r="E173" s="155"/>
+      <c r="F173" s="155"/>
+      <c r="G173" s="155"/>
+      <c r="H173" s="155"/>
+      <c r="I173" s="155"/>
+      <c r="J173" s="155"/>
+      <c r="K173" s="155"/>
+      <c r="L173" s="155"/>
+      <c r="M173" s="155"/>
+      <c r="N173" s="155"/>
+    </row>
+    <row r="174" spans="1:14" ht="13.5" thickBot="1">
+      <c r="A174" s="147"/>
+      <c r="B174" s="147"/>
+      <c r="C174" s="147"/>
+      <c r="D174" s="147"/>
+      <c r="E174" s="147"/>
+      <c r="F174" s="147"/>
+      <c r="G174" s="130"/>
+      <c r="H174" s="130"/>
+      <c r="I174" s="130"/>
+      <c r="J174" s="130"/>
+      <c r="K174" s="131"/>
+      <c r="L174" s="72"/>
+      <c r="M174" s="72"/>
+      <c r="N174" s="72"/>
+    </row>
+    <row r="175" spans="1:14" ht="15.75" thickBot="1">
+      <c r="A175" s="2"/>
+      <c r="B175" s="82" t="s">
+        <v>85</v>
+      </c>
+      <c r="C175" s="82">
+        <v>2023</v>
+      </c>
+      <c r="D175" s="82">
+        <v>2024</v>
+      </c>
+      <c r="E175" s="82">
+        <v>2025</v>
+      </c>
+      <c r="F175" s="147"/>
+      <c r="G175" s="130"/>
+      <c r="H175" s="130"/>
+      <c r="I175" s="130"/>
+      <c r="J175" s="130"/>
+      <c r="K175" s="131"/>
+      <c r="L175" s="72"/>
+      <c r="M175" s="72"/>
+      <c r="N175" s="72"/>
+    </row>
+    <row r="176" spans="1:14">
+      <c r="A176" s="84" t="s">
+        <v>41</v>
+      </c>
+      <c r="B176" s="160">
+        <v>11</v>
+      </c>
+      <c r="C176" s="22">
+        <v>20</v>
+      </c>
+      <c r="D176" s="22">
+        <v>24</v>
+      </c>
+      <c r="E176" s="22">
+        <v>22</v>
+      </c>
+      <c r="F176" s="147"/>
+      <c r="G176" s="130"/>
+      <c r="H176" s="130"/>
+      <c r="I176" s="130"/>
+      <c r="J176" s="130"/>
+      <c r="K176" s="131"/>
+      <c r="L176" s="72"/>
+      <c r="M176" s="72"/>
+      <c r="N176" s="72"/>
+    </row>
+    <row r="177" spans="1:14">
+      <c r="A177" s="89" t="s">
+        <v>42</v>
+      </c>
+      <c r="B177" s="30">
+        <v>9</v>
+      </c>
+      <c r="C177" s="30">
+        <v>14</v>
+      </c>
+      <c r="D177" s="30">
+        <v>20</v>
+      </c>
+      <c r="E177" s="30">
+        <v>19</v>
+      </c>
+      <c r="F177" s="147"/>
+      <c r="G177" s="130"/>
+      <c r="H177" s="130"/>
+      <c r="I177" s="130"/>
+      <c r="J177" s="130"/>
+      <c r="K177" s="131"/>
+      <c r="L177" s="72"/>
+      <c r="M177" s="72"/>
+      <c r="N177" s="72"/>
+    </row>
+    <row r="178" spans="1:14">
+      <c r="A178" s="89" t="s">
+        <v>44</v>
+      </c>
+      <c r="B178" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="C178" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="D178" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="E178" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="F178" s="147"/>
+      <c r="G178" s="130"/>
+      <c r="H178" s="130"/>
+      <c r="I178" s="130"/>
+      <c r="J178" s="130"/>
+      <c r="K178" s="131"/>
+      <c r="L178" s="72"/>
+      <c r="M178" s="72"/>
+      <c r="N178" s="72"/>
+    </row>
+    <row r="179" spans="1:14">
+      <c r="A179" s="89" t="s">
+        <v>50</v>
+      </c>
+      <c r="B179" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="C179" s="30">
+        <v>5</v>
+      </c>
+      <c r="D179" s="30">
+        <v>2</v>
+      </c>
+      <c r="E179" s="30">
+        <v>2</v>
+      </c>
+      <c r="F179" s="147"/>
+      <c r="G179" s="130"/>
+      <c r="H179" s="130"/>
+      <c r="I179" s="130"/>
+      <c r="J179" s="130"/>
+      <c r="K179" s="131"/>
+      <c r="L179" s="72"/>
+      <c r="M179" s="72"/>
+      <c r="N179" s="72"/>
+    </row>
+    <row r="180" spans="1:14">
+      <c r="A180" s="89" t="s">
+        <v>52</v>
+      </c>
+      <c r="B180" s="30">
+        <v>1</v>
+      </c>
+      <c r="C180" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="D180" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="E180" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="F180" s="147"/>
+      <c r="G180" s="130"/>
+      <c r="H180" s="130"/>
+      <c r="I180" s="130"/>
+      <c r="J180" s="130"/>
+      <c r="K180" s="131"/>
+      <c r="L180" s="72"/>
+      <c r="M180" s="72"/>
+      <c r="N180" s="72"/>
+    </row>
+    <row r="181" spans="1:14">
+      <c r="A181" s="89" t="s">
+        <v>53</v>
+      </c>
+      <c r="B181" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="C181" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="D181" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="E181" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="F181" s="147"/>
+      <c r="G181" s="130"/>
+      <c r="H181" s="130"/>
+      <c r="I181" s="130"/>
+      <c r="J181" s="130"/>
+      <c r="K181" s="131"/>
+      <c r="L181" s="72"/>
+      <c r="M181" s="72"/>
+      <c r="N181" s="72"/>
+    </row>
+    <row r="182" spans="1:14">
+      <c r="A182" s="89" t="s">
+        <v>55</v>
+      </c>
+      <c r="B182" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="C182" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="D182" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="E182" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="F182" s="147"/>
+      <c r="G182" s="130"/>
+      <c r="H182" s="130"/>
+      <c r="I182" s="130"/>
+      <c r="J182" s="130"/>
+      <c r="K182" s="131"/>
+      <c r="L182" s="72"/>
+      <c r="M182" s="72"/>
+      <c r="N182" s="72"/>
+    </row>
+    <row r="183" spans="1:14">
+      <c r="A183" s="89" t="s">
+        <v>56</v>
+      </c>
+      <c r="B183" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="C183" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="D183" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="E183" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="F183" s="147"/>
+      <c r="G183" s="130"/>
+      <c r="H183" s="130"/>
+      <c r="I183" s="130"/>
+      <c r="J183" s="130"/>
+      <c r="K183" s="131"/>
+      <c r="L183" s="72"/>
+      <c r="M183" s="72"/>
+      <c r="N183" s="72"/>
+    </row>
+    <row r="184" spans="1:14">
+      <c r="A184" s="89" t="s">
+        <v>57</v>
+      </c>
+      <c r="B184" s="161" t="s">
+        <v>1</v>
+      </c>
+      <c r="C184" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="D184" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="E184" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="F184" s="147"/>
+      <c r="G184" s="130"/>
+      <c r="H184" s="130"/>
+      <c r="I184" s="130"/>
+      <c r="J184" s="130"/>
+      <c r="K184" s="131"/>
+      <c r="L184" s="72"/>
+      <c r="M184" s="72"/>
+      <c r="N184" s="72"/>
+    </row>
+    <row r="185" spans="1:14">
+      <c r="A185" s="89" t="s">
+        <v>58</v>
+      </c>
+      <c r="B185" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="C185" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="D185" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="E185" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="F185" s="147"/>
+      <c r="G185" s="130"/>
+      <c r="H185" s="130"/>
+      <c r="I185" s="130"/>
+      <c r="J185" s="130"/>
+      <c r="K185" s="131"/>
+      <c r="L185" s="72"/>
+      <c r="M185" s="72"/>
+      <c r="N185" s="72"/>
+    </row>
+    <row r="186" spans="1:14">
+      <c r="A186" s="89" t="s">
+        <v>59</v>
+      </c>
+      <c r="B186" s="30">
+        <v>1</v>
+      </c>
+      <c r="C186" s="146">
+        <v>1</v>
+      </c>
+      <c r="D186" s="146">
+        <v>1</v>
+      </c>
+      <c r="E186" s="146">
+        <v>1</v>
+      </c>
+      <c r="F186" s="147"/>
+      <c r="G186" s="130"/>
+      <c r="H186" s="130"/>
+      <c r="I186" s="130"/>
+      <c r="J186" s="130"/>
+      <c r="K186" s="131"/>
+      <c r="L186" s="72"/>
+      <c r="M186" s="72"/>
+      <c r="N186" s="72"/>
+    </row>
+    <row r="187" spans="1:14">
+      <c r="A187" s="89" t="s">
+        <v>84</v>
+      </c>
+      <c r="B187" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="C187" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D187" s="27">
+        <v>1</v>
+      </c>
+      <c r="E187" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F187" s="147"/>
+      <c r="G187" s="130"/>
+      <c r="H187" s="130"/>
+      <c r="I187" s="130"/>
+      <c r="J187" s="130"/>
+      <c r="K187" s="131"/>
+      <c r="L187" s="72"/>
+      <c r="M187" s="72"/>
+      <c r="N187" s="72"/>
+    </row>
+    <row r="188" spans="1:14">
+      <c r="A188" s="89" t="s">
+        <v>61</v>
+      </c>
+      <c r="B188" s="90" t="s">
+        <v>1</v>
+      </c>
+      <c r="C188" s="90" t="s">
+        <v>1</v>
+      </c>
+      <c r="D188" s="90" t="s">
+        <v>1</v>
+      </c>
+      <c r="E188" s="90" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="189" spans="1:14">
+      <c r="A189" s="135" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="190" spans="1:14" s="151" customFormat="1" ht="18" customHeight="1">
+      <c r="A190" s="151" t="s">
+        <v>81</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A173:N173"/>
+    <mergeCell ref="A190:XFD190"/>
+    <mergeCell ref="A153:XFD153"/>
+    <mergeCell ref="A101:N101"/>
+    <mergeCell ref="A1:U1"/>
+    <mergeCell ref="A127:N127"/>
+    <mergeCell ref="A156:N156"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <pageMargins left="0.65" right="0.65" top="0.52" bottom="0.51" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <rowBreaks count="2" manualBreakCount="2">
+    <brk id="51" max="16383" man="1"/>
+    <brk id="126" max="21" man="1"/>
+  </rowBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:U41"/>
+  <sheetViews>
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:U1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="21.42578125" style="4" customWidth="1"/>
+    <col min="2" max="4" width="12.28515625" style="4" customWidth="1"/>
+    <col min="5" max="5" width="11.42578125" style="4" customWidth="1"/>
+    <col min="6" max="18" width="9.5703125" style="4" customWidth="1"/>
+    <col min="19" max="21" width="10" style="4" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="4"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21" ht="15.75" customHeight="1">
       <c r="A1" s="158" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B1" s="158"/>
       <c r="C1" s="158"/>
       <c r="D1" s="158"/>
       <c r="E1" s="158"/>
       <c r="F1" s="158"/>
       <c r="G1" s="158"/>
       <c r="H1" s="158"/>
       <c r="I1" s="158"/>
       <c r="J1" s="158"/>
       <c r="K1" s="158"/>
       <c r="L1" s="158"/>
       <c r="M1" s="158"/>
       <c r="N1" s="158"/>
       <c r="O1" s="158"/>
       <c r="P1" s="158"/>
       <c r="Q1" s="158"/>
       <c r="R1" s="158"/>
       <c r="S1" s="158"/>
       <c r="T1" s="158"/>
       <c r="U1" s="158"/>
-      <c r="V1" s="158"/>
-[...8579 lines deleted...]
-      <c r="U1" s="162"/>
     </row>
     <row r="2" spans="1:21" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A2" s="141"/>
-[...14 lines deleted...]
-      <c r="U2" s="82" t="s">
+      <c r="A2" s="136"/>
+      <c r="B2" s="136"/>
+      <c r="C2" s="136"/>
+      <c r="D2" s="136"/>
+      <c r="E2" s="136"/>
+      <c r="F2" s="136"/>
+      <c r="G2" s="136"/>
+      <c r="H2" s="136"/>
+      <c r="I2" s="136"/>
+      <c r="J2" s="136"/>
+      <c r="P2" s="157"/>
+      <c r="Q2" s="157"/>
+      <c r="R2" s="157"/>
+      <c r="S2" s="157"/>
+      <c r="T2" s="157"/>
+      <c r="U2" s="77" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:21" ht="13.5" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="9">
         <v>2002</v>
       </c>
       <c r="C3" s="9">
         <v>2003</v>
       </c>
       <c r="D3" s="9">
         <v>2004</v>
       </c>
       <c r="E3" s="9">
         <v>2005</v>
       </c>
       <c r="F3" s="9">
         <v>2006</v>
       </c>
       <c r="G3" s="9">
         <v>2007</v>
       </c>
-      <c r="H3" s="142">
+      <c r="H3" s="137">
         <v>2008</v>
       </c>
-      <c r="I3" s="142">
+      <c r="I3" s="137">
         <v>2009</v>
       </c>
       <c r="J3" s="9">
         <v>2010</v>
       </c>
       <c r="K3" s="9">
         <v>2011</v>
       </c>
-      <c r="L3" s="143">
+      <c r="L3" s="138">
         <v>2012</v>
       </c>
-      <c r="M3" s="143">
+      <c r="M3" s="138">
         <v>2013</v>
       </c>
-      <c r="N3" s="143">
+      <c r="N3" s="138">
         <v>2014</v>
       </c>
-      <c r="O3" s="144">
+      <c r="O3" s="139">
         <v>2015</v>
       </c>
-      <c r="P3" s="144">
+      <c r="P3" s="139">
         <v>2016</v>
       </c>
-      <c r="Q3" s="144">
+      <c r="Q3" s="139">
         <v>2017</v>
       </c>
-      <c r="R3" s="144">
+      <c r="R3" s="139">
         <v>2018</v>
       </c>
-      <c r="S3" s="144">
+      <c r="S3" s="139">
         <v>2019</v>
       </c>
-      <c r="T3" s="144">
+      <c r="T3" s="139">
         <v>2020</v>
       </c>
-      <c r="U3" s="144">
+      <c r="U3" s="139">
         <v>2021</v>
       </c>
     </row>
     <row r="4" spans="1:21">
-      <c r="A4" s="89" t="s">
+      <c r="A4" s="84" t="s">
         <v>41</v>
       </c>
       <c r="B4" s="36">
         <v>6220146</v>
       </c>
       <c r="C4" s="36">
         <v>6009748.5</v>
       </c>
       <c r="D4" s="36">
         <v>7268636.0999999996</v>
       </c>
       <c r="E4" s="36">
         <v>8738974.5</v>
       </c>
       <c r="F4" s="18">
         <v>12977820.5</v>
       </c>
       <c r="G4" s="18">
         <v>15431638.6</v>
       </c>
       <c r="H4" s="36">
         <v>21212100.600000001</v>
       </c>
       <c r="I4" s="39">
         <v>16414112.1</v>
@@ -11795,62 +11704,62 @@
       </c>
       <c r="K4" s="18">
         <v>34031096.899999999</v>
       </c>
       <c r="L4" s="18">
         <v>51408777.200000003</v>
       </c>
       <c r="M4" s="18">
         <v>48303838</v>
       </c>
       <c r="N4" s="18">
         <v>50094310</v>
       </c>
       <c r="O4" s="18">
         <v>37396805</v>
       </c>
       <c r="P4" s="50">
         <v>41985351</v>
       </c>
       <c r="Q4" s="50">
         <v>54671173</v>
       </c>
       <c r="R4" s="50">
         <v>63957246</v>
       </c>
-      <c r="S4" s="92">
+      <c r="S4" s="87">
         <v>65269226</v>
       </c>
-      <c r="T4" s="92">
+      <c r="T4" s="87">
         <v>69074890</v>
       </c>
-      <c r="U4" s="145">
+      <c r="U4" s="140">
         <v>88175870</v>
       </c>
     </row>
     <row r="5" spans="1:21">
-      <c r="A5" s="94" t="s">
+      <c r="A5" s="89" t="s">
         <v>42</v>
       </c>
       <c r="B5" s="44">
         <v>1438916</v>
       </c>
       <c r="C5" s="44">
         <v>1834534.5</v>
       </c>
       <c r="D5" s="44">
         <v>2249211.2000000002</v>
       </c>
       <c r="E5" s="44">
         <v>2397307.6</v>
       </c>
       <c r="F5" s="44">
         <v>3946260.3</v>
       </c>
       <c r="G5" s="44">
         <v>4696527.3</v>
       </c>
       <c r="H5" s="44">
         <v>4901497.5</v>
       </c>
       <c r="I5" s="31">
         <v>5129761.8</v>
@@ -11871,51 +11780,51 @@
         <v>14074578</v>
       </c>
       <c r="O5" s="44">
         <v>11819131</v>
       </c>
       <c r="P5" s="46">
         <v>13199678</v>
       </c>
       <c r="Q5" s="46">
         <v>17937619</v>
       </c>
       <c r="R5" s="46">
         <v>19579903</v>
       </c>
       <c r="S5" s="48">
         <v>21356498</v>
       </c>
       <c r="T5" s="48">
         <v>22328024</v>
       </c>
       <c r="U5" s="48">
         <v>29389402</v>
       </c>
     </row>
     <row r="6" spans="1:21">
-      <c r="A6" s="98" t="s">
+      <c r="A6" s="93" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="44">
         <v>14248</v>
       </c>
       <c r="C6" s="44">
         <v>10228</v>
       </c>
       <c r="D6" s="44">
         <v>25061</v>
       </c>
       <c r="E6" s="44">
         <v>36117</v>
       </c>
       <c r="F6" s="44">
         <v>46963</v>
       </c>
       <c r="G6" s="44">
         <v>51776</v>
       </c>
       <c r="H6" s="44">
         <v>309204</v>
       </c>
       <c r="I6" s="31">
         <v>185524</v>
@@ -11936,51 +11845,51 @@
         <v>139864</v>
       </c>
       <c r="O6" s="44">
         <v>122730</v>
       </c>
       <c r="P6" s="46">
         <v>208426</v>
       </c>
       <c r="Q6" s="46">
         <v>584367</v>
       </c>
       <c r="R6" s="46">
         <v>236343</v>
       </c>
       <c r="S6" s="48">
         <v>400965</v>
       </c>
       <c r="T6" s="48">
         <v>99821</v>
       </c>
       <c r="U6" s="48">
         <v>345250</v>
       </c>
     </row>
     <row r="7" spans="1:21">
-      <c r="A7" s="94" t="s">
+      <c r="A7" s="89" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="44">
         <v>448146</v>
       </c>
       <c r="C7" s="44">
         <v>293981.59999999998</v>
       </c>
       <c r="D7" s="44">
         <v>281738.5</v>
       </c>
       <c r="E7" s="44">
         <v>301435</v>
       </c>
       <c r="F7" s="44">
         <v>236609.8</v>
       </c>
       <c r="G7" s="44">
         <v>274746.90000000002</v>
       </c>
       <c r="H7" s="44">
         <v>547093.80000000005</v>
       </c>
       <c r="I7" s="31">
         <v>495035</v>
@@ -12001,51 +11910,51 @@
         <v>5120633</v>
       </c>
       <c r="O7" s="44">
         <v>1910595</v>
       </c>
       <c r="P7" s="46">
         <v>1639310</v>
       </c>
       <c r="Q7" s="46">
         <v>1888163</v>
       </c>
       <c r="R7" s="46">
         <v>2250451</v>
       </c>
       <c r="S7" s="48">
         <v>1867774</v>
       </c>
       <c r="T7" s="48">
         <v>2672944</v>
       </c>
       <c r="U7" s="48">
         <v>2964906</v>
       </c>
     </row>
     <row r="8" spans="1:21">
-      <c r="A8" s="98" t="s">
+      <c r="A8" s="93" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="44">
         <v>1416586</v>
       </c>
       <c r="C8" s="44">
         <v>2080665</v>
       </c>
       <c r="D8" s="44">
         <v>2335635.7999999998</v>
       </c>
       <c r="E8" s="44">
         <v>3192361</v>
       </c>
       <c r="F8" s="44">
         <v>5546219.9000000004</v>
       </c>
       <c r="G8" s="44">
         <v>5543837.5999999996</v>
       </c>
       <c r="H8" s="44">
         <v>9072048.0999999996</v>
       </c>
       <c r="I8" s="31">
         <v>5660635.7999999998</v>
@@ -12066,51 +11975,51 @@
         <v>13293777</v>
       </c>
       <c r="O8" s="44">
         <v>10710705</v>
       </c>
       <c r="P8" s="46">
         <v>11453138</v>
       </c>
       <c r="Q8" s="46">
         <v>13970869</v>
       </c>
       <c r="R8" s="46">
         <v>16775641</v>
       </c>
       <c r="S8" s="48">
         <v>17171337</v>
       </c>
       <c r="T8" s="48">
         <v>17639636</v>
       </c>
       <c r="U8" s="48">
         <v>22253320</v>
       </c>
     </row>
     <row r="9" spans="1:21">
-      <c r="A9" s="98" t="s">
+      <c r="A9" s="93" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="44">
         <v>33901</v>
       </c>
       <c r="C9" s="44">
         <v>36611.199999999997</v>
       </c>
       <c r="D9" s="44">
         <v>28061.4</v>
       </c>
       <c r="E9" s="44">
         <v>27183.7</v>
       </c>
       <c r="F9" s="44">
         <v>26246.9</v>
       </c>
       <c r="G9" s="44">
         <v>40168</v>
       </c>
       <c r="H9" s="44">
         <v>97547.8</v>
       </c>
       <c r="I9" s="31">
         <v>97532.5</v>
@@ -12131,51 +12040,51 @@
         <v>205550</v>
       </c>
       <c r="O9" s="44">
         <v>167377</v>
       </c>
       <c r="P9" s="46">
         <v>298901</v>
       </c>
       <c r="Q9" s="46">
         <v>383654</v>
       </c>
       <c r="R9" s="46">
         <v>385317</v>
       </c>
       <c r="S9" s="48">
         <v>442820</v>
       </c>
       <c r="T9" s="48">
         <v>485461</v>
       </c>
       <c r="U9" s="48">
         <v>707280</v>
       </c>
     </row>
     <row r="10" spans="1:21">
-      <c r="A10" s="98" t="s">
+      <c r="A10" s="93" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="44">
         <v>233151</v>
       </c>
       <c r="C10" s="44">
         <v>127366.7</v>
       </c>
       <c r="D10" s="44">
         <v>278176.09999999998</v>
       </c>
       <c r="E10" s="44">
         <v>180523.7</v>
       </c>
       <c r="F10" s="44">
         <v>308608.7</v>
       </c>
       <c r="G10" s="44">
         <v>1089868</v>
       </c>
       <c r="H10" s="44">
         <v>529842.9</v>
       </c>
       <c r="I10" s="31">
         <v>438976.2</v>
@@ -12196,51 +12105,51 @@
         <v>1621718</v>
       </c>
       <c r="O10" s="44">
         <v>1998838</v>
       </c>
       <c r="P10" s="46">
         <v>1685230</v>
       </c>
       <c r="Q10" s="46">
         <v>2113681</v>
       </c>
       <c r="R10" s="46">
         <v>2746724</v>
       </c>
       <c r="S10" s="48">
         <v>2330170</v>
       </c>
       <c r="T10" s="48">
         <v>2715140</v>
       </c>
       <c r="U10" s="48">
         <v>3902472</v>
       </c>
     </row>
     <row r="11" spans="1:21">
-      <c r="A11" s="98" t="s">
+      <c r="A11" s="93" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="44">
         <v>65937</v>
       </c>
       <c r="C11" s="44">
         <v>49460</v>
       </c>
       <c r="D11" s="44">
         <v>54429.9</v>
       </c>
       <c r="E11" s="44">
         <v>26111.200000000001</v>
       </c>
       <c r="F11" s="44">
         <v>26798.9</v>
       </c>
       <c r="G11" s="44">
         <v>52760</v>
       </c>
       <c r="H11" s="44">
         <v>122919.9</v>
       </c>
       <c r="I11" s="31">
         <v>171624.5</v>
@@ -12261,51 +12170,51 @@
         <v>804909</v>
       </c>
       <c r="O11" s="44">
         <v>448511</v>
       </c>
       <c r="P11" s="46">
         <v>541965</v>
       </c>
       <c r="Q11" s="46">
         <v>1180595</v>
       </c>
       <c r="R11" s="46">
         <v>952318</v>
       </c>
       <c r="S11" s="48">
         <v>843261</v>
       </c>
       <c r="T11" s="48">
         <v>1161598</v>
       </c>
       <c r="U11" s="48">
         <v>1100253</v>
       </c>
     </row>
     <row r="12" spans="1:21">
-      <c r="A12" s="98" t="s">
+      <c r="A12" s="93" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="44">
         <v>256424</v>
       </c>
       <c r="C12" s="44">
         <v>109570.9</v>
       </c>
       <c r="D12" s="44">
         <v>161282.29999999999</v>
       </c>
       <c r="E12" s="44">
         <v>97300.2</v>
       </c>
       <c r="F12" s="44">
         <v>77011.899999999994</v>
       </c>
       <c r="G12" s="44">
         <v>134630.6</v>
       </c>
       <c r="H12" s="44">
         <v>214405.6</v>
       </c>
       <c r="I12" s="31">
         <v>210642.6</v>
@@ -12326,51 +12235,51 @@
         <v>1327008</v>
       </c>
       <c r="O12" s="44">
         <v>605519</v>
       </c>
       <c r="P12" s="46">
         <v>974826</v>
       </c>
       <c r="Q12" s="46">
         <v>1236422</v>
       </c>
       <c r="R12" s="46">
         <v>1662704</v>
       </c>
       <c r="S12" s="48">
         <v>1705221</v>
       </c>
       <c r="T12" s="48">
         <v>2175427</v>
       </c>
       <c r="U12" s="48">
         <v>1558497</v>
       </c>
     </row>
     <row r="13" spans="1:21">
-      <c r="A13" s="94" t="s">
+      <c r="A13" s="89" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="44">
         <v>240538</v>
       </c>
       <c r="C13" s="44">
         <v>72000.600000000006</v>
       </c>
       <c r="D13" s="44">
         <v>96770.3</v>
       </c>
       <c r="E13" s="44">
         <v>152432.4</v>
       </c>
       <c r="F13" s="44">
         <v>246062.5</v>
       </c>
       <c r="G13" s="44">
         <v>310423.8</v>
       </c>
       <c r="H13" s="44">
         <v>521287.5</v>
       </c>
       <c r="I13" s="31">
         <v>402500.9</v>
@@ -12391,51 +12300,51 @@
         <v>488079</v>
       </c>
       <c r="O13" s="44">
         <v>412247</v>
       </c>
       <c r="P13" s="46">
         <v>774041</v>
       </c>
       <c r="Q13" s="46">
         <v>938698</v>
       </c>
       <c r="R13" s="46">
         <v>1161523</v>
       </c>
       <c r="S13" s="48">
         <v>1198916</v>
       </c>
       <c r="T13" s="48">
         <v>1296266</v>
       </c>
       <c r="U13" s="48">
         <v>1485858</v>
       </c>
     </row>
     <row r="14" spans="1:21">
-      <c r="A14" s="98" t="s">
+      <c r="A14" s="93" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="44">
         <v>98924</v>
       </c>
       <c r="C14" s="44">
         <v>141612.29999999999</v>
       </c>
       <c r="D14" s="44">
         <v>184833.8</v>
       </c>
       <c r="E14" s="44">
         <v>224561.6</v>
       </c>
       <c r="F14" s="44">
         <v>212823.6</v>
       </c>
       <c r="G14" s="44">
         <v>415111.2</v>
       </c>
       <c r="H14" s="44">
         <v>376088.7</v>
       </c>
       <c r="I14" s="31">
         <v>262021</v>
@@ -12456,51 +12365,51 @@
         <v>1295400</v>
       </c>
       <c r="O14" s="44">
         <v>885716</v>
       </c>
       <c r="P14" s="46">
         <v>1183542</v>
       </c>
       <c r="Q14" s="46">
         <v>1647152</v>
       </c>
       <c r="R14" s="46">
         <v>2243273</v>
       </c>
       <c r="S14" s="48">
         <v>1870156</v>
       </c>
       <c r="T14" s="48">
         <v>2408710</v>
       </c>
       <c r="U14" s="48">
         <v>3184728</v>
       </c>
     </row>
     <row r="15" spans="1:21">
-      <c r="A15" s="94" t="s">
+      <c r="A15" s="89" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="44">
         <v>50839</v>
       </c>
       <c r="C15" s="44">
         <v>95393.3</v>
       </c>
       <c r="D15" s="44">
         <v>126178</v>
       </c>
       <c r="E15" s="44">
         <v>122978</v>
       </c>
       <c r="F15" s="44">
         <v>123899.5</v>
       </c>
       <c r="G15" s="44">
         <v>167596.79999999999</v>
       </c>
       <c r="H15" s="44">
         <v>538673.1</v>
       </c>
       <c r="I15" s="31">
         <v>306609.2</v>
@@ -12521,51 +12430,51 @@
         <v>1656668</v>
       </c>
       <c r="O15" s="44">
         <v>884015</v>
       </c>
       <c r="P15" s="46">
         <v>1214999</v>
       </c>
       <c r="Q15" s="46">
         <v>1422225</v>
       </c>
       <c r="R15" s="46">
         <v>1774626</v>
       </c>
       <c r="S15" s="48">
         <v>1910675</v>
       </c>
       <c r="T15" s="48">
         <v>1806137</v>
       </c>
       <c r="U15" s="48">
         <v>1987254</v>
       </c>
     </row>
     <row r="16" spans="1:21">
-      <c r="A16" s="94" t="s">
+      <c r="A16" s="89" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="44">
         <v>712387</v>
       </c>
       <c r="C16" s="44">
         <v>357496.2</v>
       </c>
       <c r="D16" s="44">
         <v>308800</v>
       </c>
       <c r="E16" s="44">
         <v>549385.1</v>
       </c>
       <c r="F16" s="44">
         <v>563448.1</v>
       </c>
       <c r="G16" s="44">
         <v>523488.9</v>
       </c>
       <c r="H16" s="44">
         <v>962581.6</v>
       </c>
       <c r="I16" s="31">
         <v>852155.9</v>
@@ -12586,51 +12495,51 @@
         <v>2181162</v>
       </c>
       <c r="O16" s="44">
         <v>1620328</v>
       </c>
       <c r="P16" s="46">
         <v>1942648</v>
       </c>
       <c r="Q16" s="46">
         <v>2715712</v>
       </c>
       <c r="R16" s="46">
         <v>3310721</v>
       </c>
       <c r="S16" s="48">
         <v>3175121</v>
       </c>
       <c r="T16" s="48">
         <v>2975583</v>
       </c>
       <c r="U16" s="48">
         <v>3744158</v>
       </c>
     </row>
     <row r="17" spans="1:21">
-      <c r="A17" s="98" t="s">
+      <c r="A17" s="93" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="44">
         <v>93401</v>
       </c>
       <c r="C17" s="44">
         <v>87987.9</v>
       </c>
       <c r="D17" s="44">
         <v>171522.1</v>
       </c>
       <c r="E17" s="44">
         <v>129332.1</v>
       </c>
       <c r="F17" s="44">
         <v>217445.4</v>
       </c>
       <c r="G17" s="44">
         <v>283179.3</v>
       </c>
       <c r="H17" s="44">
         <v>510585.59999999998</v>
       </c>
       <c r="I17" s="31">
         <v>272748.40000000002</v>
@@ -12651,51 +12560,51 @@
         <v>1037592</v>
       </c>
       <c r="O17" s="44">
         <v>837197</v>
       </c>
       <c r="P17" s="46">
         <v>1128545</v>
       </c>
       <c r="Q17" s="46">
         <v>1320953</v>
       </c>
       <c r="R17" s="46">
         <v>1578816</v>
       </c>
       <c r="S17" s="48">
         <v>1673574</v>
       </c>
       <c r="T17" s="48">
         <v>1753596</v>
       </c>
       <c r="U17" s="48">
         <v>2140447</v>
       </c>
     </row>
     <row r="18" spans="1:21">
-      <c r="A18" s="94" t="s">
+      <c r="A18" s="89" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="44">
         <v>84808</v>
       </c>
       <c r="C18" s="44">
         <v>119980.2</v>
       </c>
       <c r="D18" s="44">
         <v>136375.20000000001</v>
       </c>
       <c r="E18" s="44">
         <v>182262.2</v>
       </c>
       <c r="F18" s="44">
         <v>189900</v>
       </c>
       <c r="G18" s="44">
         <v>193804.2</v>
       </c>
       <c r="H18" s="44">
         <v>255426</v>
       </c>
       <c r="I18" s="31">
         <v>276521.2</v>
@@ -12716,51 +12625,51 @@
         <v>392195</v>
       </c>
       <c r="O18" s="44">
         <v>457037</v>
       </c>
       <c r="P18" s="46">
         <v>622532</v>
       </c>
       <c r="Q18" s="46">
         <v>641094</v>
       </c>
       <c r="R18" s="46">
         <v>755476</v>
       </c>
       <c r="S18" s="48">
         <v>718062</v>
       </c>
       <c r="T18" s="48">
         <v>714984</v>
       </c>
       <c r="U18" s="48">
         <v>727419</v>
       </c>
     </row>
     <row r="19" spans="1:21">
-      <c r="A19" s="94" t="s">
+      <c r="A19" s="89" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="44">
         <v>104831</v>
       </c>
       <c r="C19" s="44">
         <v>109643</v>
       </c>
       <c r="D19" s="44">
         <v>136964.29999999999</v>
       </c>
       <c r="E19" s="44">
         <v>172722.3</v>
       </c>
       <c r="F19" s="44">
         <v>115028</v>
       </c>
       <c r="G19" s="44">
         <v>330482.09999999998</v>
       </c>
       <c r="H19" s="44">
         <v>417562.8</v>
       </c>
       <c r="I19" s="31">
         <v>207069.4</v>
@@ -12781,51 +12690,51 @@
         <v>546400</v>
       </c>
       <c r="O19" s="44">
         <v>616661</v>
       </c>
       <c r="P19" s="46">
         <v>678344</v>
       </c>
       <c r="Q19" s="46">
         <v>760588</v>
       </c>
       <c r="R19" s="46">
         <v>857765</v>
       </c>
       <c r="S19" s="48">
         <v>973465</v>
       </c>
       <c r="T19" s="48">
         <v>1141457</v>
       </c>
       <c r="U19" s="48">
         <v>1295257</v>
       </c>
     </row>
     <row r="20" spans="1:21">
-      <c r="A20" s="94" t="s">
+      <c r="A20" s="89" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="44">
         <v>60294</v>
       </c>
       <c r="C20" s="44">
         <v>136863</v>
       </c>
       <c r="D20" s="44">
         <v>181517</v>
       </c>
       <c r="E20" s="44">
         <v>257331</v>
       </c>
       <c r="F20" s="44">
         <v>238378</v>
       </c>
       <c r="G20" s="44">
         <v>385841</v>
       </c>
       <c r="H20" s="44">
         <v>462704.6</v>
       </c>
       <c r="I20" s="31">
         <v>358747</v>
@@ -12846,51 +12755,51 @@
         <v>992387</v>
       </c>
       <c r="O20" s="44">
         <v>769114</v>
       </c>
       <c r="P20" s="46">
         <v>763351</v>
       </c>
       <c r="Q20" s="46">
         <v>932881</v>
       </c>
       <c r="R20" s="46">
         <v>1182135</v>
       </c>
       <c r="S20" s="48">
         <v>974511</v>
       </c>
       <c r="T20" s="48">
         <v>1349701</v>
       </c>
       <c r="U20" s="48">
         <v>1683934</v>
       </c>
     </row>
     <row r="21" spans="1:21">
-      <c r="A21" s="94" t="s">
+      <c r="A21" s="89" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="44">
         <v>77819</v>
       </c>
       <c r="C21" s="44">
         <v>61904.4</v>
       </c>
       <c r="D21" s="44">
         <v>41263.800000000003</v>
       </c>
       <c r="E21" s="44">
         <v>69048.2</v>
       </c>
       <c r="F21" s="44">
         <v>33301.300000000003</v>
       </c>
       <c r="G21" s="44">
         <v>86123</v>
       </c>
       <c r="H21" s="44">
         <v>157582.6</v>
       </c>
       <c r="I21" s="31">
         <v>89153.5</v>
@@ -12911,51 +12820,51 @@
         <v>326017</v>
       </c>
       <c r="O21" s="44">
         <v>270999</v>
       </c>
       <c r="P21" s="46">
         <v>292019</v>
       </c>
       <c r="Q21" s="46">
         <v>405436</v>
       </c>
       <c r="R21" s="46">
         <v>809406</v>
       </c>
       <c r="S21" s="48">
         <v>591318</v>
       </c>
       <c r="T21" s="48">
         <v>647859</v>
       </c>
       <c r="U21" s="48">
         <v>932956</v>
       </c>
     </row>
     <row r="22" spans="1:21">
-      <c r="A22" s="98" t="s">
+      <c r="A22" s="93" t="s">
         <v>60</v>
       </c>
       <c r="B22" s="44">
         <v>148925</v>
       </c>
       <c r="C22" s="44">
         <v>136072.6</v>
       </c>
       <c r="D22" s="44">
         <v>197498.1</v>
       </c>
       <c r="E22" s="44">
         <v>353379.1</v>
       </c>
       <c r="F22" s="44">
         <v>454198.3</v>
       </c>
       <c r="G22" s="44">
         <v>506832.4</v>
       </c>
       <c r="H22" s="44">
         <v>764725.2</v>
       </c>
       <c r="I22" s="31">
         <v>591931.69999999995</v>
@@ -12976,51 +12885,51 @@
         <v>3427475</v>
       </c>
       <c r="O22" s="44">
         <v>2025401</v>
       </c>
       <c r="P22" s="46">
         <v>2047824</v>
       </c>
       <c r="Q22" s="46">
         <v>2976387</v>
       </c>
       <c r="R22" s="46">
         <v>3438690</v>
       </c>
       <c r="S22" s="48">
         <v>3635493</v>
       </c>
       <c r="T22" s="48">
         <v>3663291</v>
       </c>
       <c r="U22" s="48">
         <v>5869294</v>
       </c>
     </row>
     <row r="23" spans="1:21">
-      <c r="A23" s="94" t="s">
+      <c r="A23" s="89" t="s">
         <v>61</v>
       </c>
       <c r="B23" s="44">
         <v>640071</v>
       </c>
       <c r="C23" s="44">
         <v>148377.1</v>
       </c>
       <c r="D23" s="44">
         <v>273317.3</v>
       </c>
       <c r="E23" s="44">
         <v>267203.09999999998</v>
       </c>
       <c r="F23" s="44">
         <v>368616.4</v>
       </c>
       <c r="G23" s="44">
         <v>344441.5</v>
       </c>
       <c r="H23" s="44">
         <v>450323.3</v>
       </c>
       <c r="I23" s="31">
         <v>404921.5</v>
@@ -13040,393 +12949,433 @@
       <c r="N23" s="44">
         <v>1162898</v>
       </c>
       <c r="O23" s="44">
         <v>834684</v>
       </c>
       <c r="P23" s="46">
         <v>1336032</v>
       </c>
       <c r="Q23" s="46">
         <v>1614677</v>
       </c>
       <c r="R23" s="46">
         <v>2255414</v>
       </c>
       <c r="S23" s="48">
         <v>2429889</v>
       </c>
       <c r="T23" s="48">
         <v>2039255</v>
       </c>
       <c r="U23" s="48">
         <v>2903185</v>
       </c>
     </row>
-    <row r="24" spans="1:21" s="155" customFormat="1" ht="18" customHeight="1">
-      <c r="A24" s="160" t="s">
+    <row r="24" spans="1:21" s="151" customFormat="1" ht="18" customHeight="1">
+      <c r="A24" s="156" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="25" spans="1:21" s="146" customFormat="1" ht="18" customHeight="1"/>
+    <row r="25" spans="1:21" s="141" customFormat="1" ht="18" customHeight="1"/>
     <row r="26" spans="1:21" ht="13.5" thickBot="1">
-      <c r="B26" s="80"/>
-[...1 lines deleted...]
-      <c r="D26" s="82" t="s">
+      <c r="B26" s="75"/>
+      <c r="C26" s="75"/>
+      <c r="E26" s="77" t="s">
         <v>16</v>
       </c>
-      <c r="E26" s="80"/>
-[...9 lines deleted...]
-      <c r="O26" s="80"/>
+      <c r="F26" s="75"/>
+      <c r="G26" s="75"/>
+      <c r="H26" s="75"/>
+      <c r="I26" s="75"/>
+      <c r="J26" s="75"/>
+      <c r="K26" s="75"/>
+      <c r="L26" s="75"/>
+      <c r="M26" s="75"/>
+      <c r="N26" s="75"/>
+      <c r="O26" s="75"/>
     </row>
     <row r="27" spans="1:21" ht="15.75" thickBot="1">
       <c r="A27" s="2"/>
       <c r="B27" s="9" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="9">
         <v>2023</v>
       </c>
       <c r="D27" s="9">
         <v>2024</v>
       </c>
+      <c r="E27" s="9">
+        <v>2025</v>
+      </c>
     </row>
     <row r="28" spans="1:21">
-      <c r="A28" s="150" t="s">
+      <c r="A28" s="144" t="s">
         <v>41</v>
       </c>
       <c r="B28" s="18">
         <v>50628343</v>
       </c>
       <c r="C28" s="18">
         <v>57571527</v>
       </c>
       <c r="D28" s="18">
         <v>62957093</v>
       </c>
-      <c r="E28" s="80"/>
-[...9 lines deleted...]
-      <c r="O28" s="80"/>
+      <c r="E28" s="18">
+        <v>74097274</v>
+      </c>
+      <c r="F28" s="75"/>
+      <c r="G28" s="75"/>
+      <c r="H28" s="75"/>
+      <c r="I28" s="75"/>
+      <c r="J28" s="75"/>
+      <c r="K28" s="75"/>
+      <c r="L28" s="75"/>
+      <c r="M28" s="75"/>
+      <c r="N28" s="75"/>
+      <c r="O28" s="75"/>
     </row>
     <row r="29" spans="1:21">
-      <c r="A29" s="98" t="s">
+      <c r="A29" s="93" t="s">
         <v>42</v>
       </c>
       <c r="B29" s="44">
         <v>31919404</v>
       </c>
       <c r="C29" s="44">
         <v>35875927</v>
       </c>
       <c r="D29" s="44">
         <v>38410991</v>
       </c>
+      <c r="E29" s="44">
+        <v>47702625</v>
+      </c>
     </row>
     <row r="30" spans="1:21">
-      <c r="A30" s="98" t="s">
+      <c r="A30" s="93" t="s">
         <v>44</v>
       </c>
       <c r="B30" s="44">
         <v>3372828</v>
       </c>
       <c r="C30" s="44">
         <v>3718734</v>
       </c>
       <c r="D30" s="44">
         <v>4716117</v>
       </c>
+      <c r="E30" s="44">
+        <v>4029514</v>
+      </c>
     </row>
     <row r="31" spans="1:21">
-      <c r="A31" s="98" t="s">
+      <c r="A31" s="93" t="s">
         <v>50</v>
       </c>
       <c r="B31" s="44">
         <v>1293482</v>
       </c>
       <c r="C31" s="44">
         <v>1387721</v>
       </c>
       <c r="D31" s="44">
         <v>1619507</v>
       </c>
+      <c r="E31" s="44">
+        <v>1692150</v>
+      </c>
     </row>
     <row r="32" spans="1:21">
-      <c r="A32" s="98" t="s">
+      <c r="A32" s="93" t="s">
         <v>52</v>
       </c>
       <c r="B32" s="44">
         <v>2355425</v>
       </c>
       <c r="C32" s="44">
         <v>3356377</v>
       </c>
       <c r="D32" s="44">
         <v>3460408</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="98" t="s">
+      <c r="E32" s="44">
+        <v>3819922</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="93" t="s">
         <v>53</v>
       </c>
       <c r="B33" s="44">
         <v>4256223</v>
       </c>
       <c r="C33" s="44">
         <v>4642380</v>
       </c>
       <c r="D33" s="44">
         <v>4891492</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="98" t="s">
+      <c r="E33" s="44">
+        <v>5531367</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="93" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="44">
         <v>486511</v>
       </c>
       <c r="C34" s="44">
         <v>496370</v>
       </c>
       <c r="D34" s="44">
         <v>469417</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="98" t="s">
+      <c r="E34" s="44">
+        <v>446070</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="93" t="s">
         <v>56</v>
       </c>
       <c r="B35" s="44">
         <v>1627440</v>
       </c>
       <c r="C35" s="44">
         <v>1824482</v>
       </c>
       <c r="D35" s="44">
         <v>517614</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="98" t="s">
+      <c r="E35" s="44">
+        <v>565323</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="93" t="s">
         <v>57</v>
       </c>
       <c r="B36" s="44">
         <v>651691</v>
       </c>
       <c r="C36" s="44">
         <v>953634</v>
       </c>
       <c r="D36" s="44">
         <v>1628631</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="98" t="s">
+      <c r="E36" s="44">
+        <v>1920884</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="93" t="s">
         <v>58</v>
       </c>
       <c r="B37" s="44">
         <v>223027</v>
       </c>
       <c r="C37" s="44">
         <v>293204</v>
       </c>
       <c r="D37" s="44">
         <v>464046</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="94" t="s">
+      <c r="E37" s="44">
+        <v>494794</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="89" t="s">
         <v>84</v>
       </c>
       <c r="B38" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C38" s="44" t="s">
         <v>1</v>
       </c>
       <c r="D38" s="44">
         <v>1061831</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="98" t="s">
+      <c r="E38" s="44">
+        <v>633427</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="93" t="s">
         <v>59</v>
       </c>
       <c r="B39" s="44">
         <v>982632</v>
       </c>
       <c r="C39" s="44">
         <v>1035815</v>
       </c>
       <c r="D39" s="44">
         <v>1477964</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="98" t="s">
+      <c r="E39" s="44">
+        <v>2180404</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="93" t="s">
         <v>61</v>
       </c>
       <c r="B40" s="44">
         <v>3459682</v>
       </c>
       <c r="C40" s="44">
         <v>3986884</v>
       </c>
       <c r="D40" s="44">
         <v>4239075</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="160" t="s">
+      <c r="E40" s="44">
+        <v>5080794</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" s="151" customFormat="1" ht="18" customHeight="1">
+      <c r="A41" s="156" t="s">
         <v>83</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A41:XFD41"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="A24:XFD24"/>
     <mergeCell ref="A1:U1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.65" right="0.65" top="0.52" bottom="0.51" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="49" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101000C7EBE6413F792499800CF4CD93C88B5" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="b87826dbbe2c23af805c966fc07520a0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1C85616-E46E-4C15-BE0C-901248434317}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{500A3A3A-37D8-4AAF-AFEC-B6BC7ACB7AED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1C85616-E46E-4C15-BE0C-901248434317}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D91A0FAB-1731-4C92-AC31-9556783ACD96}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>