--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -1,68 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D5DFB5F8-A0F8-4765-9109-BE82380380F4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Внутренний водный транспорт" sheetId="2" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="T16" i="2"/>
+  <c r="T16" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="24">
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Внутренний водный транспорт</t>
   </si>
   <si>
     <t>Протяженность внутренних водных судоходных путей общего пользования</t>
   </si>
   <si>
     <t>километров</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>Наличие подвижного состава внутреннего водного транспорта</t>
   </si>
   <si>
     <t>в том числе:</t>
   </si>
   <si>
@@ -95,60 +96,60 @@
   <si>
     <t>Перевозки пассажиров, тыс. человек</t>
   </si>
   <si>
     <t xml:space="preserve"> Значение «Х» - означает конфиденциальные данные.</t>
   </si>
   <si>
     <t>Пассажирооборот, млн. пкм</t>
   </si>
   <si>
     <t>Протяженность внутренних судоходных путей, км</t>
   </si>
   <si>
     <t>искусственные пути</t>
   </si>
   <si>
     <t>судоходные природные пути</t>
   </si>
   <si>
     <t>Наличие подвижного состава  на конец отчетного периода</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.00"/>
+    <numFmt numFmtId="167" formatCode="0.0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -263,321 +264,326 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="4"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3" xfId="1"/>
-    <cellStyle name="Финансовый 2" xfId="2"/>
+    <cellStyle name="Обычный 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Финансовый 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -710,2389 +716,2206 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AN32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AD27" sqref="AD27:AD31"/>
+      <selection activeCell="AG19" sqref="AG19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29.85546875" style="1" customWidth="1"/>
     <col min="2" max="3" width="8.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="11" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="18" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="6.5703125" style="1" customWidth="1"/>
     <col min="21" max="27" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="5.85546875" style="1" customWidth="1"/>
     <col min="29" max="29" width="7.140625" style="1" customWidth="1"/>
     <col min="30" max="30" width="7.7109375" style="1" customWidth="1"/>
-    <col min="31" max="16384" width="9.140625" style="1"/>
+    <col min="31" max="31" width="7.5703125" style="1" customWidth="1"/>
+    <col min="32" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40">
-      <c r="A1" s="46" t="s">
+    <row r="1" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="A1" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="46"/>
-[...43 lines deleted...]
-      <c r="A3" s="48" t="s">
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+      <c r="O1" s="44"/>
+      <c r="P1" s="44"/>
+      <c r="Q1" s="44"/>
+      <c r="R1" s="44"/>
+      <c r="S1" s="44"/>
+      <c r="T1" s="44"/>
+      <c r="U1" s="44"/>
+      <c r="V1" s="44"/>
+      <c r="W1" s="44"/>
+      <c r="X1" s="44"/>
+      <c r="Y1" s="44"/>
+      <c r="Z1" s="44"/>
+      <c r="AA1" s="44"/>
+    </row>
+    <row r="3" spans="1:31" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="48"/>
-[...40 lines deleted...]
-      <c r="A4" s="50" t="s">
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
+      <c r="I3" s="46"/>
+      <c r="J3" s="46"/>
+      <c r="K3" s="46"/>
+      <c r="L3" s="46"/>
+      <c r="M3" s="46"/>
+      <c r="N3" s="46"/>
+      <c r="O3" s="46"/>
+      <c r="P3" s="46"/>
+      <c r="Q3" s="46"/>
+      <c r="R3" s="46"/>
+      <c r="S3" s="46"/>
+      <c r="T3" s="46"/>
+      <c r="U3" s="46"/>
+      <c r="V3" s="46"/>
+      <c r="W3" s="46"/>
+      <c r="X3" s="46"/>
+      <c r="Y3" s="46"/>
+      <c r="Z3" s="46"/>
+      <c r="AA3" s="46"/>
+    </row>
+    <row r="4" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="A4" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="50"/>
-[...41 lines deleted...]
-      <c r="B5" s="4">
+      <c r="B4" s="47"/>
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="47"/>
+      <c r="H4" s="47"/>
+      <c r="I4" s="47"/>
+      <c r="J4" s="47"/>
+      <c r="K4" s="47"/>
+      <c r="L4" s="47"/>
+      <c r="M4" s="47"/>
+      <c r="N4" s="47"/>
+      <c r="O4" s="47"/>
+      <c r="P4" s="47"/>
+      <c r="Q4" s="47"/>
+      <c r="R4" s="47"/>
+      <c r="S4" s="47"/>
+      <c r="T4" s="47"/>
+      <c r="U4" s="47"/>
+      <c r="V4" s="47"/>
+      <c r="W4" s="47"/>
+      <c r="X4" s="47"/>
+      <c r="Y4" s="47"/>
+      <c r="Z4" s="47"/>
+      <c r="AA4" s="47"/>
+      <c r="AB4" s="47"/>
+      <c r="AC4" s="47"/>
+      <c r="AD4" s="47"/>
+      <c r="AE4" s="47"/>
+    </row>
+    <row r="5" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="A5" s="2"/>
+      <c r="B5" s="2">
         <v>1996</v>
       </c>
-      <c r="C5" s="4">
+      <c r="C5" s="2">
         <v>1997</v>
       </c>
-      <c r="D5" s="4">
+      <c r="D5" s="2">
         <v>1998</v>
       </c>
-      <c r="E5" s="4">
+      <c r="E5" s="2">
         <v>1999</v>
       </c>
-      <c r="F5" s="4">
+      <c r="F5" s="2">
         <v>2000</v>
       </c>
-      <c r="G5" s="4">
+      <c r="G5" s="2">
         <v>2001</v>
       </c>
-      <c r="H5" s="4">
+      <c r="H5" s="2">
         <v>2002</v>
       </c>
-      <c r="I5" s="5">
+      <c r="I5" s="3">
         <v>2003</v>
       </c>
-      <c r="J5" s="5">
+      <c r="J5" s="3">
         <v>2004</v>
       </c>
-      <c r="K5" s="5">
+      <c r="K5" s="3">
         <v>2005</v>
       </c>
-      <c r="L5" s="5">
+      <c r="L5" s="3">
         <v>2006</v>
       </c>
-      <c r="M5" s="5">
+      <c r="M5" s="3">
         <v>2007</v>
       </c>
-      <c r="N5" s="6">
+      <c r="N5" s="4">
         <v>2008</v>
       </c>
-      <c r="O5" s="6">
+      <c r="O5" s="4">
         <v>2009</v>
       </c>
-      <c r="P5" s="6">
+      <c r="P5" s="4">
         <v>2010</v>
       </c>
-      <c r="Q5" s="6">
+      <c r="Q5" s="4">
         <v>2011</v>
       </c>
-      <c r="R5" s="6">
+      <c r="R5" s="4">
         <v>2012</v>
       </c>
-      <c r="S5" s="6">
+      <c r="S5" s="4">
         <v>2013</v>
       </c>
-      <c r="T5" s="6">
+      <c r="T5" s="4">
         <v>2014</v>
       </c>
-      <c r="U5" s="6">
+      <c r="U5" s="4">
         <v>2015</v>
       </c>
-      <c r="V5" s="6">
+      <c r="V5" s="4">
         <v>2016</v>
       </c>
-      <c r="W5" s="6">
+      <c r="W5" s="4">
         <v>2017</v>
       </c>
-      <c r="X5" s="6">
+      <c r="X5" s="4">
         <v>2018</v>
       </c>
-      <c r="Y5" s="6">
+      <c r="Y5" s="4">
         <v>2019</v>
       </c>
-      <c r="Z5" s="6">
+      <c r="Z5" s="4">
         <v>2020</v>
       </c>
-      <c r="AA5" s="6">
+      <c r="AA5" s="4">
         <v>2021</v>
       </c>
-      <c r="AB5" s="6">
+      <c r="AB5" s="4">
         <v>2022</v>
       </c>
-      <c r="AC5" s="6">
+      <c r="AC5" s="4">
         <v>2023</v>
       </c>
-      <c r="AD5" s="6">
+      <c r="AD5" s="4">
         <v>2024</v>
       </c>
-      <c r="AE5" s="2"/>
-[...11 lines deleted...]
-      <c r="A6" s="7" t="s">
+      <c r="AE5" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="8"/>
-      <c r="C6" s="8">
+      <c r="B6" s="6"/>
+      <c r="C6" s="6">
         <v>1813</v>
       </c>
-      <c r="D6" s="8">
+      <c r="D6" s="6">
         <v>1813</v>
       </c>
-      <c r="E6" s="8">
+      <c r="E6" s="6">
         <v>1081</v>
       </c>
-      <c r="F6" s="8">
+      <c r="F6" s="6">
         <v>1084</v>
       </c>
-      <c r="G6" s="8">
+      <c r="G6" s="6">
         <v>1084</v>
       </c>
-      <c r="H6" s="8">
+      <c r="H6" s="6">
         <v>1084</v>
       </c>
-      <c r="I6" s="8">
+      <c r="I6" s="6">
         <v>1084</v>
       </c>
-      <c r="J6" s="9">
+      <c r="J6" s="7">
         <v>1084</v>
       </c>
-      <c r="K6" s="9">
+      <c r="K6" s="7">
         <v>1084</v>
       </c>
-      <c r="L6" s="9">
+      <c r="L6" s="7">
         <v>1084</v>
       </c>
-      <c r="M6" s="10">
+      <c r="M6" s="8">
         <v>1084</v>
       </c>
-      <c r="N6" s="11">
+      <c r="N6" s="9">
         <v>1086</v>
       </c>
-      <c r="O6" s="11">
+      <c r="O6" s="9">
         <v>1085.5</v>
       </c>
-      <c r="P6" s="11">
+      <c r="P6" s="9">
         <v>1085.5</v>
       </c>
-      <c r="Q6" s="11">
+      <c r="Q6" s="9">
         <v>1116.5</v>
       </c>
-      <c r="R6" s="11">
+      <c r="R6" s="9">
         <v>1116.5</v>
       </c>
-      <c r="S6" s="11">
+      <c r="S6" s="9">
         <v>1116.5</v>
       </c>
-      <c r="T6" s="11">
+      <c r="T6" s="9">
         <v>1116.5</v>
       </c>
-      <c r="U6" s="11">
+      <c r="U6" s="9">
         <v>1116.5</v>
       </c>
-      <c r="V6" s="11">
+      <c r="V6" s="9">
         <v>1116.5</v>
       </c>
-      <c r="W6" s="11">
+      <c r="W6" s="9">
         <v>1116.5</v>
       </c>
-      <c r="X6" s="11">
+      <c r="X6" s="9">
         <v>1116.5</v>
       </c>
-      <c r="Y6" s="11">
+      <c r="Y6" s="9">
         <v>1116.5</v>
       </c>
-      <c r="Z6" s="12">
+      <c r="Z6" s="10">
         <v>997.5</v>
       </c>
-      <c r="AA6" s="12">
+      <c r="AA6" s="10">
         <v>997.5</v>
       </c>
-      <c r="AB6" s="9">
+      <c r="AB6" s="7">
         <v>677</v>
       </c>
-      <c r="AC6" s="9">
+      <c r="AC6" s="7">
         <v>677</v>
       </c>
-      <c r="AD6" s="9">
+      <c r="AD6" s="7">
         <v>677</v>
       </c>
-      <c r="AE6" s="2"/>
-[...11 lines deleted...]
-      <c r="A7" s="13" t="s">
+      <c r="AE6" s="7">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="8"/>
-[...40 lines deleted...]
-      <c r="A8" s="14" t="s">
+      <c r="B7" s="6"/>
+      <c r="C7" s="6"/>
+      <c r="D7" s="6"/>
+      <c r="E7" s="6"/>
+      <c r="F7" s="6"/>
+      <c r="G7" s="6"/>
+      <c r="H7" s="6"/>
+      <c r="I7" s="6"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="9"/>
+      <c r="O7" s="9"/>
+      <c r="P7" s="9"/>
+      <c r="Q7" s="9"/>
+      <c r="R7" s="9"/>
+      <c r="S7" s="9"/>
+      <c r="T7" s="9"/>
+      <c r="U7" s="9"/>
+      <c r="V7" s="9"/>
+      <c r="W7" s="9"/>
+      <c r="X7" s="9"/>
+      <c r="Y7" s="9"/>
+      <c r="Z7" s="10"/>
+      <c r="AA7" s="10"/>
+      <c r="AB7" s="7"/>
+      <c r="AC7" s="7"/>
+      <c r="AD7" s="7"/>
+      <c r="AE7" s="7"/>
+    </row>
+    <row r="8" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="A8" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="8">
+      <c r="B8" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="6">
         <v>550</v>
       </c>
-      <c r="D8" s="8">
+      <c r="D8" s="6">
         <v>550</v>
       </c>
-      <c r="E8" s="8">
+      <c r="E8" s="6">
         <v>377</v>
       </c>
-      <c r="F8" s="8">
+      <c r="F8" s="6">
         <v>377</v>
       </c>
-      <c r="G8" s="8">
+      <c r="G8" s="6">
         <v>467</v>
       </c>
-      <c r="H8" s="8">
+      <c r="H8" s="6">
         <v>467</v>
       </c>
-      <c r="I8" s="8">
+      <c r="I8" s="6">
         <v>467</v>
       </c>
-      <c r="J8" s="8">
+      <c r="J8" s="6">
         <v>462</v>
       </c>
-      <c r="K8" s="8">
+      <c r="K8" s="6">
         <v>462</v>
       </c>
-      <c r="L8" s="8">
+      <c r="L8" s="6">
         <v>462</v>
       </c>
-      <c r="M8" s="8">
+      <c r="M8" s="6">
         <v>462</v>
       </c>
-      <c r="N8" s="8">
+      <c r="N8" s="6">
         <v>464</v>
       </c>
-      <c r="O8" s="8">
+      <c r="O8" s="6">
         <v>605.5</v>
       </c>
-      <c r="P8" s="8">
+      <c r="P8" s="6">
         <v>605.5</v>
       </c>
-      <c r="Q8" s="11">
+      <c r="Q8" s="9">
         <v>605.5</v>
       </c>
-      <c r="R8" s="11">
+      <c r="R8" s="9">
         <v>605.5</v>
       </c>
-      <c r="S8" s="11">
+      <c r="S8" s="9">
         <v>605.5</v>
       </c>
-      <c r="T8" s="11">
+      <c r="T8" s="9">
         <v>605.5</v>
       </c>
-      <c r="U8" s="11">
+      <c r="U8" s="9">
         <v>605.5</v>
       </c>
-      <c r="V8" s="11">
+      <c r="V8" s="9">
         <v>605.5</v>
       </c>
-      <c r="W8" s="11">
+      <c r="W8" s="9">
         <v>605.5</v>
       </c>
-      <c r="X8" s="11">
+      <c r="X8" s="9">
         <v>605.5</v>
       </c>
-      <c r="Y8" s="11">
+      <c r="Y8" s="9">
         <v>605.5</v>
       </c>
-      <c r="Z8" s="12">
+      <c r="Z8" s="10">
         <v>585.5</v>
       </c>
-      <c r="AA8" s="15">
+      <c r="AA8" s="13">
         <v>585.5</v>
       </c>
-      <c r="AB8" s="15">
+      <c r="AB8" s="13">
         <v>584</v>
       </c>
-      <c r="AC8" s="15">
+      <c r="AC8" s="13">
         <v>584</v>
       </c>
-      <c r="AD8" s="15">
+      <c r="AD8" s="13">
         <v>584</v>
       </c>
-      <c r="AE8" s="2"/>
-[...11 lines deleted...]
-      <c r="A9" s="16" t="s">
+      <c r="AE8" s="13">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="A9" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="5"/>
-      <c r="C9" s="8">
+      <c r="B9" s="3"/>
+      <c r="C9" s="6">
         <v>1263</v>
       </c>
-      <c r="D9" s="8">
+      <c r="D9" s="6">
         <v>1263</v>
       </c>
-      <c r="E9" s="8">
+      <c r="E9" s="6">
         <v>704</v>
       </c>
-      <c r="F9" s="8">
+      <c r="F9" s="6">
         <v>707</v>
       </c>
-      <c r="G9" s="8">
+      <c r="G9" s="6">
         <v>617</v>
       </c>
-      <c r="H9" s="8">
+      <c r="H9" s="6">
         <v>617</v>
       </c>
-      <c r="I9" s="8">
+      <c r="I9" s="6">
         <v>617</v>
       </c>
-      <c r="J9" s="8">
+      <c r="J9" s="6">
         <v>622</v>
       </c>
-      <c r="K9" s="8">
+      <c r="K9" s="6">
         <v>622</v>
       </c>
-      <c r="L9" s="8">
+      <c r="L9" s="6">
         <v>622</v>
       </c>
-      <c r="M9" s="8">
+      <c r="M9" s="6">
         <v>622</v>
       </c>
-      <c r="N9" s="8">
+      <c r="N9" s="6">
         <v>622</v>
       </c>
-      <c r="O9" s="8">
+      <c r="O9" s="6">
         <v>480</v>
       </c>
-      <c r="P9" s="8">
+      <c r="P9" s="6">
         <v>480</v>
       </c>
-      <c r="Q9" s="11">
+      <c r="Q9" s="9">
         <v>511</v>
       </c>
-      <c r="R9" s="11">
+      <c r="R9" s="9">
         <v>511</v>
       </c>
-      <c r="S9" s="11">
+      <c r="S9" s="9">
         <v>511</v>
       </c>
-      <c r="T9" s="11">
+      <c r="T9" s="9">
         <v>511</v>
       </c>
-      <c r="U9" s="11">
+      <c r="U9" s="9">
         <v>511</v>
       </c>
-      <c r="V9" s="11">
+      <c r="V9" s="9">
         <v>511</v>
       </c>
-      <c r="W9" s="11">
+      <c r="W9" s="9">
         <v>511</v>
       </c>
-      <c r="X9" s="11">
+      <c r="X9" s="9">
         <v>511</v>
       </c>
-      <c r="Y9" s="11">
+      <c r="Y9" s="9">
         <v>511</v>
       </c>
-      <c r="Z9" s="12">
+      <c r="Z9" s="10">
         <v>412</v>
       </c>
-      <c r="AA9" s="12">
+      <c r="AA9" s="10">
         <v>412</v>
       </c>
-      <c r="AB9" s="12">
+      <c r="AB9" s="10">
         <v>93</v>
       </c>
-      <c r="AC9" s="12">
+      <c r="AC9" s="10">
         <v>93</v>
       </c>
-      <c r="AD9" s="12">
+      <c r="AD9" s="10">
         <v>93</v>
       </c>
-      <c r="AE9" s="2"/>
-[...53 lines deleted...]
-      <c r="A11" s="49" t="s">
+      <c r="AE9" s="10">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="15"/>
+      <c r="B10" s="15"/>
+      <c r="C10" s="15"/>
+      <c r="D10" s="15"/>
+      <c r="E10" s="15"/>
+      <c r="F10" s="15"/>
+      <c r="G10" s="15"/>
+      <c r="H10" s="15"/>
+      <c r="I10" s="16"/>
+      <c r="J10" s="16"/>
+      <c r="K10" s="16"/>
+      <c r="L10" s="16"/>
+      <c r="M10" s="16"/>
+      <c r="N10" s="16"/>
+      <c r="O10" s="17"/>
+      <c r="P10" s="17"/>
+      <c r="Q10" s="17"/>
+      <c r="R10" s="17"/>
+      <c r="S10" s="17"/>
+      <c r="T10" s="17"/>
+      <c r="U10" s="17"/>
+      <c r="V10" s="17"/>
+      <c r="W10" s="18"/>
+      <c r="X10" s="19"/>
+      <c r="Y10" s="19"/>
+    </row>
+    <row r="11" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="A11" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="49"/>
-[...40 lines deleted...]
-      <c r="A12" s="50" t="s">
+      <c r="B11" s="44"/>
+      <c r="C11" s="44"/>
+      <c r="D11" s="44"/>
+      <c r="E11" s="44"/>
+      <c r="F11" s="44"/>
+      <c r="G11" s="44"/>
+      <c r="H11" s="44"/>
+      <c r="I11" s="44"/>
+      <c r="J11" s="44"/>
+      <c r="K11" s="44"/>
+      <c r="L11" s="44"/>
+      <c r="M11" s="44"/>
+      <c r="N11" s="44"/>
+      <c r="O11" s="44"/>
+      <c r="P11" s="44"/>
+      <c r="Q11" s="44"/>
+      <c r="R11" s="44"/>
+      <c r="S11" s="44"/>
+      <c r="T11" s="44"/>
+      <c r="U11" s="44"/>
+      <c r="V11" s="44"/>
+      <c r="W11" s="44"/>
+      <c r="X11" s="44"/>
+      <c r="Y11" s="44"/>
+      <c r="Z11" s="44"/>
+      <c r="AA11" s="44"/>
+    </row>
+    <row r="12" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B12" s="50"/>
-[...41 lines deleted...]
-      <c r="B13" s="5">
+      <c r="B12" s="47"/>
+      <c r="C12" s="47"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="47"/>
+      <c r="F12" s="47"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="47"/>
+      <c r="N12" s="47"/>
+      <c r="O12" s="47"/>
+      <c r="P12" s="47"/>
+      <c r="Q12" s="47"/>
+      <c r="R12" s="47"/>
+      <c r="S12" s="47"/>
+      <c r="T12" s="47"/>
+      <c r="U12" s="47"/>
+      <c r="V12" s="47"/>
+      <c r="W12" s="47"/>
+      <c r="X12" s="47"/>
+      <c r="Y12" s="47"/>
+      <c r="Z12" s="47"/>
+      <c r="AA12" s="47"/>
+      <c r="AB12" s="47"/>
+      <c r="AC12" s="47"/>
+      <c r="AD12" s="47"/>
+      <c r="AE12" s="47"/>
+    </row>
+    <row r="13" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="A13" s="20"/>
+      <c r="B13" s="3">
         <v>1996</v>
       </c>
-      <c r="C13" s="5">
+      <c r="C13" s="3">
         <v>1997</v>
       </c>
-      <c r="D13" s="5">
+      <c r="D13" s="3">
         <v>1998</v>
       </c>
-      <c r="E13" s="5">
+      <c r="E13" s="3">
         <v>1999</v>
       </c>
-      <c r="F13" s="5">
+      <c r="F13" s="3">
         <v>2000</v>
       </c>
-      <c r="G13" s="5">
+      <c r="G13" s="3">
         <v>2001</v>
       </c>
-      <c r="H13" s="5">
+      <c r="H13" s="3">
         <v>2002</v>
       </c>
-      <c r="I13" s="23">
+      <c r="I13" s="21">
         <v>2003</v>
       </c>
-      <c r="J13" s="5">
+      <c r="J13" s="3">
         <v>2004</v>
       </c>
-      <c r="K13" s="5">
+      <c r="K13" s="3">
         <v>2005</v>
       </c>
-      <c r="L13" s="5">
+      <c r="L13" s="3">
         <v>2006</v>
       </c>
-      <c r="M13" s="5">
+      <c r="M13" s="3">
         <v>2007</v>
       </c>
-      <c r="N13" s="8">
+      <c r="N13" s="6">
         <v>2008</v>
       </c>
-      <c r="O13" s="8">
+      <c r="O13" s="6">
         <v>2009</v>
       </c>
-      <c r="P13" s="8">
+      <c r="P13" s="6">
         <v>2010</v>
       </c>
-      <c r="Q13" s="8">
+      <c r="Q13" s="6">
         <v>2011</v>
       </c>
-      <c r="R13" s="8">
+      <c r="R13" s="6">
         <v>2012</v>
       </c>
-      <c r="S13" s="8">
+      <c r="S13" s="6">
         <v>2013</v>
       </c>
-      <c r="T13" s="8">
+      <c r="T13" s="6">
         <v>2014</v>
       </c>
-      <c r="U13" s="8">
+      <c r="U13" s="6">
         <v>2015</v>
       </c>
-      <c r="V13" s="8">
+      <c r="V13" s="6">
         <v>2016</v>
       </c>
-      <c r="W13" s="8">
+      <c r="W13" s="6">
         <v>2017</v>
       </c>
-      <c r="X13" s="8">
+      <c r="X13" s="6">
         <v>2018</v>
       </c>
-      <c r="Y13" s="8">
+      <c r="Y13" s="6">
         <v>2019</v>
       </c>
-      <c r="Z13" s="8">
+      <c r="Z13" s="6">
         <v>2020</v>
       </c>
-      <c r="AA13" s="8">
+      <c r="AA13" s="6">
         <v>2021</v>
       </c>
-      <c r="AB13" s="8">
+      <c r="AB13" s="6">
         <v>2022</v>
       </c>
-      <c r="AC13" s="8">
+      <c r="AC13" s="6">
         <v>2023</v>
       </c>
-      <c r="AD13" s="8">
+      <c r="AD13" s="6">
         <v>2024</v>
       </c>
-      <c r="AE13" s="2"/>
-[...11 lines deleted...]
-      <c r="A14" s="24" t="s">
+      <c r="AE13" s="6">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="22" t="s">
         <v>23</v>
       </c>
-      <c r="B14" s="25"/>
-[...1 lines deleted...]
-      <c r="D14" s="8">
+      <c r="B14" s="23"/>
+      <c r="C14" s="23"/>
+      <c r="D14" s="6">
         <v>82</v>
       </c>
-      <c r="E14" s="8">
+      <c r="E14" s="6">
         <v>54</v>
       </c>
-      <c r="F14" s="8">
+      <c r="F14" s="6">
         <v>49</v>
       </c>
-      <c r="G14" s="8">
+      <c r="G14" s="6">
         <v>45</v>
       </c>
-      <c r="H14" s="8">
+      <c r="H14" s="6">
         <v>75</v>
       </c>
-      <c r="I14" s="8">
+      <c r="I14" s="6">
         <v>61</v>
       </c>
-      <c r="J14" s="8">
+      <c r="J14" s="6">
         <v>47</v>
       </c>
-      <c r="K14" s="8">
+      <c r="K14" s="6">
         <v>45</v>
       </c>
-      <c r="L14" s="8">
+      <c r="L14" s="6">
         <v>45</v>
       </c>
-      <c r="M14" s="8">
+      <c r="M14" s="6">
         <v>35</v>
       </c>
-      <c r="N14" s="8">
+      <c r="N14" s="6">
         <v>41</v>
       </c>
-      <c r="O14" s="8">
+      <c r="O14" s="6">
         <v>62</v>
       </c>
-      <c r="P14" s="8">
+      <c r="P14" s="6">
         <v>64</v>
       </c>
-      <c r="Q14" s="8">
+      <c r="Q14" s="6">
         <v>54</v>
       </c>
-      <c r="R14" s="8">
+      <c r="R14" s="6">
         <v>50</v>
       </c>
-      <c r="S14" s="8">
+      <c r="S14" s="6">
         <v>52</v>
       </c>
-      <c r="T14" s="8">
+      <c r="T14" s="6">
         <v>47</v>
       </c>
-      <c r="U14" s="8">
+      <c r="U14" s="6">
         <v>42</v>
       </c>
-      <c r="V14" s="8">
+      <c r="V14" s="6">
         <v>69</v>
       </c>
-      <c r="W14" s="8">
+      <c r="W14" s="6">
         <v>63</v>
       </c>
-      <c r="X14" s="8">
+      <c r="X14" s="6">
         <v>60</v>
       </c>
-      <c r="Y14" s="8">
+      <c r="Y14" s="6">
         <v>59</v>
       </c>
-      <c r="Z14" s="26">
+      <c r="Z14" s="24">
         <v>60</v>
       </c>
-      <c r="AA14" s="26">
+      <c r="AA14" s="24">
         <v>58</v>
       </c>
-      <c r="AB14" s="26">
+      <c r="AB14" s="24">
         <v>38</v>
       </c>
-      <c r="AC14" s="26" t="s">
-[...17 lines deleted...]
-      <c r="A15" s="27" t="s">
+      <c r="AC14" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD14" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE14" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="A15" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="B15" s="28"/>
-[...40 lines deleted...]
-      <c r="A16" s="14" t="s">
+      <c r="B15" s="26"/>
+      <c r="C15" s="26"/>
+      <c r="D15" s="3"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3"/>
+      <c r="H15" s="3"/>
+      <c r="I15" s="3"/>
+      <c r="J15" s="3"/>
+      <c r="K15" s="3"/>
+      <c r="L15" s="3"/>
+      <c r="M15" s="27"/>
+      <c r="N15" s="6"/>
+      <c r="O15" s="28"/>
+      <c r="P15" s="6"/>
+      <c r="Q15" s="6"/>
+      <c r="R15" s="6"/>
+      <c r="S15" s="6"/>
+      <c r="T15" s="6"/>
+      <c r="U15" s="6"/>
+      <c r="V15" s="29"/>
+      <c r="W15" s="6"/>
+      <c r="X15" s="6"/>
+      <c r="Y15" s="6"/>
+      <c r="Z15" s="6"/>
+      <c r="AA15" s="6"/>
+      <c r="AB15" s="6"/>
+      <c r="AC15" s="6"/>
+      <c r="AD15" s="6"/>
+      <c r="AE15" s="6"/>
+    </row>
+    <row r="16" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="A16" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="B16" s="28"/>
-[...1 lines deleted...]
-      <c r="D16" s="8">
+      <c r="B16" s="26"/>
+      <c r="C16" s="26"/>
+      <c r="D16" s="6">
         <v>3</v>
       </c>
-      <c r="E16" s="8">
-[...5 lines deleted...]
-      <c r="G16" s="8">
+      <c r="E16" s="6">
+        <v>1</v>
+      </c>
+      <c r="F16" s="6">
+        <v>1</v>
+      </c>
+      <c r="G16" s="6">
         <v>2</v>
       </c>
-      <c r="H16" s="8">
+      <c r="H16" s="6">
         <v>2</v>
       </c>
-      <c r="I16" s="8">
+      <c r="I16" s="6">
         <v>2</v>
       </c>
-      <c r="J16" s="8">
+      <c r="J16" s="6">
         <v>2</v>
       </c>
-      <c r="K16" s="8">
+      <c r="K16" s="6">
         <v>5</v>
       </c>
-      <c r="L16" s="8">
+      <c r="L16" s="6">
         <v>7</v>
       </c>
-      <c r="M16" s="8">
+      <c r="M16" s="6">
         <v>6</v>
       </c>
-      <c r="N16" s="8">
+      <c r="N16" s="6">
         <v>6</v>
       </c>
-      <c r="O16" s="8">
+      <c r="O16" s="6">
         <v>11</v>
       </c>
-      <c r="P16" s="8">
+      <c r="P16" s="6">
         <v>11</v>
       </c>
-      <c r="Q16" s="8">
+      <c r="Q16" s="6">
         <v>11</v>
       </c>
-      <c r="R16" s="8">
+      <c r="R16" s="6">
         <v>9</v>
       </c>
-      <c r="S16" s="8">
+      <c r="S16" s="6">
         <v>11</v>
       </c>
-      <c r="T16" s="8">
+      <c r="T16" s="6">
         <f>2+5+3+1</f>
         <v>11</v>
       </c>
-      <c r="U16" s="8">
+      <c r="U16" s="6">
         <v>6</v>
       </c>
-      <c r="V16" s="8">
+      <c r="V16" s="6">
         <v>7</v>
       </c>
-      <c r="W16" s="8">
+      <c r="W16" s="6">
         <v>7</v>
       </c>
-      <c r="X16" s="8">
+      <c r="X16" s="6">
         <v>7</v>
       </c>
-      <c r="Y16" s="8">
+      <c r="Y16" s="6">
         <v>7</v>
       </c>
-      <c r="Z16" s="26">
+      <c r="Z16" s="24">
         <v>9</v>
       </c>
-      <c r="AA16" s="26">
+      <c r="AA16" s="24">
         <v>7</v>
       </c>
-      <c r="AB16" s="26">
+      <c r="AB16" s="24">
         <v>7</v>
       </c>
-      <c r="AC16" s="26" t="s">
-[...17 lines deleted...]
-      <c r="A17" s="32" t="s">
+      <c r="AC16" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD16" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE16" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="A17" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="B17" s="28"/>
-[...19 lines deleted...]
-      <c r="J17" s="8">
+      <c r="B17" s="26"/>
+      <c r="C17" s="26"/>
+      <c r="D17" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="F17" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="G17" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="H17" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="I17" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="J17" s="6">
         <v>2</v>
       </c>
-      <c r="K17" s="8">
+      <c r="K17" s="6">
         <v>5</v>
       </c>
-      <c r="L17" s="8">
+      <c r="L17" s="6">
         <v>7</v>
       </c>
-      <c r="M17" s="8">
+      <c r="M17" s="6">
         <v>6</v>
       </c>
-      <c r="N17" s="8">
+      <c r="N17" s="6">
         <v>6</v>
       </c>
-      <c r="O17" s="8">
+      <c r="O17" s="6">
         <v>9</v>
       </c>
-      <c r="P17" s="8">
+      <c r="P17" s="6">
         <v>9</v>
       </c>
-      <c r="Q17" s="8">
+      <c r="Q17" s="6">
         <v>9</v>
       </c>
-      <c r="R17" s="8">
+      <c r="R17" s="6">
         <v>7</v>
       </c>
-      <c r="S17" s="8">
+      <c r="S17" s="6">
         <v>9</v>
       </c>
-      <c r="T17" s="8">
+      <c r="T17" s="6">
         <v>9</v>
       </c>
-      <c r="U17" s="8">
+      <c r="U17" s="6">
         <v>6</v>
       </c>
-      <c r="V17" s="8">
+      <c r="V17" s="6">
         <v>7</v>
       </c>
-      <c r="W17" s="8">
+      <c r="W17" s="6">
         <v>7</v>
       </c>
-      <c r="X17" s="8">
+      <c r="X17" s="6">
         <v>7</v>
       </c>
-      <c r="Y17" s="8">
+      <c r="Y17" s="6">
         <v>7</v>
       </c>
-      <c r="Z17" s="26">
+      <c r="Z17" s="24">
         <v>9</v>
       </c>
-      <c r="AA17" s="26">
+      <c r="AA17" s="24">
         <v>7</v>
       </c>
-      <c r="AB17" s="26">
+      <c r="AB17" s="24">
         <v>7</v>
       </c>
-      <c r="AC17" s="26" t="s">
-[...17 lines deleted...]
-      <c r="A18" s="32" t="s">
+      <c r="AC17" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD17" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE17" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="A18" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="B18" s="28"/>
-[...34 lines deleted...]
-      <c r="O18" s="8">
+      <c r="B18" s="26"/>
+      <c r="C18" s="26"/>
+      <c r="D18" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="H18" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="I18" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="J18" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="K18" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="L18" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="M18" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="N18" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="O18" s="6">
         <v>2</v>
       </c>
-      <c r="P18" s="8">
+      <c r="P18" s="6">
         <v>2</v>
       </c>
-      <c r="Q18" s="8">
+      <c r="Q18" s="6">
         <v>2</v>
       </c>
-      <c r="R18" s="8">
+      <c r="R18" s="6">
         <v>2</v>
       </c>
-      <c r="S18" s="8">
+      <c r="S18" s="6">
         <v>2</v>
       </c>
-      <c r="T18" s="8">
+      <c r="T18" s="6">
         <v>2</v>
       </c>
-      <c r="U18" s="8" t="s">
-[...41 lines deleted...]
-      <c r="A19" s="14" t="s">
+      <c r="U18" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="V18" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="W18" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="X18" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y18" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z18" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA18" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB18" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC18" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD18" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE18" s="6" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="A19" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="28"/>
-[...1 lines deleted...]
-      <c r="D19" s="8">
+      <c r="B19" s="26"/>
+      <c r="C19" s="26"/>
+      <c r="D19" s="6">
         <v>52</v>
       </c>
-      <c r="E19" s="8">
+      <c r="E19" s="6">
         <v>36</v>
       </c>
-      <c r="F19" s="8">
+      <c r="F19" s="6">
         <v>34</v>
       </c>
-      <c r="G19" s="8">
+      <c r="G19" s="6">
         <v>31</v>
       </c>
-      <c r="H19" s="8">
+      <c r="H19" s="6">
         <v>54</v>
       </c>
-      <c r="I19" s="8">
+      <c r="I19" s="6">
         <v>42</v>
       </c>
-      <c r="J19" s="8">
+      <c r="J19" s="6">
         <v>29</v>
       </c>
-      <c r="K19" s="8">
+      <c r="K19" s="6">
         <v>29</v>
       </c>
-      <c r="L19" s="8">
+      <c r="L19" s="6">
         <v>27</v>
       </c>
-      <c r="M19" s="8">
+      <c r="M19" s="6">
         <v>20</v>
       </c>
-      <c r="N19" s="8">
+      <c r="N19" s="6">
         <v>23</v>
       </c>
-      <c r="O19" s="8">
+      <c r="O19" s="6">
         <v>29</v>
       </c>
-      <c r="P19" s="8">
+      <c r="P19" s="6">
         <v>30</v>
       </c>
-      <c r="Q19" s="8">
+      <c r="Q19" s="6">
         <v>15</v>
       </c>
-      <c r="R19" s="8">
+      <c r="R19" s="6">
         <v>11</v>
       </c>
-      <c r="S19" s="8">
+      <c r="S19" s="6">
         <v>19</v>
       </c>
-      <c r="T19" s="8">
+      <c r="T19" s="6">
         <v>18</v>
       </c>
-      <c r="U19" s="8">
+      <c r="U19" s="6">
         <v>17</v>
       </c>
-      <c r="V19" s="31">
+      <c r="V19" s="29">
         <v>29</v>
       </c>
-      <c r="W19" s="8">
+      <c r="W19" s="6">
         <v>27</v>
       </c>
-      <c r="X19" s="8">
+      <c r="X19" s="6">
         <v>24</v>
       </c>
-      <c r="Y19" s="8">
+      <c r="Y19" s="6">
         <v>23</v>
       </c>
-      <c r="Z19" s="33">
+      <c r="Z19" s="31">
         <v>23</v>
       </c>
-      <c r="AA19" s="26">
+      <c r="AA19" s="24">
         <v>24</v>
       </c>
-      <c r="AB19" s="26">
+      <c r="AB19" s="24">
         <v>15</v>
       </c>
-      <c r="AC19" s="26" t="s">
-[...14 lines deleted...]
-      <c r="A20" s="32" t="s">
+      <c r="AC19" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD19" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE19" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="A20" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="B20" s="28"/>
-[...31 lines deleted...]
-      <c r="N20" s="8">
+      <c r="B20" s="26"/>
+      <c r="C20" s="26"/>
+      <c r="D20" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="F20" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="G20" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="H20" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="I20" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="J20" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="K20" s="6">
+        <v>1</v>
+      </c>
+      <c r="L20" s="6">
+        <v>1</v>
+      </c>
+      <c r="M20" s="6">
+        <v>1</v>
+      </c>
+      <c r="N20" s="6">
         <v>4</v>
       </c>
-      <c r="O20" s="8">
+      <c r="O20" s="6">
         <v>18</v>
       </c>
-      <c r="P20" s="8">
+      <c r="P20" s="6">
         <v>19</v>
       </c>
-      <c r="Q20" s="8">
+      <c r="Q20" s="6">
         <v>15</v>
       </c>
-      <c r="R20" s="8">
+      <c r="R20" s="6">
         <v>11</v>
       </c>
-      <c r="S20" s="8">
+      <c r="S20" s="6">
         <v>19</v>
       </c>
-      <c r="T20" s="8">
+      <c r="T20" s="6">
         <v>18</v>
       </c>
-      <c r="U20" s="8">
+      <c r="U20" s="6">
         <v>17</v>
       </c>
-      <c r="V20" s="31">
+      <c r="V20" s="29">
         <v>26</v>
       </c>
-      <c r="W20" s="8">
+      <c r="W20" s="6">
         <v>27</v>
       </c>
-      <c r="X20" s="8" t="s">
+      <c r="X20" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="Y20" s="8">
+      <c r="Y20" s="6">
         <v>19</v>
       </c>
-      <c r="Z20" s="33">
+      <c r="Z20" s="31">
         <v>19</v>
       </c>
-      <c r="AA20" s="26">
+      <c r="AA20" s="24">
         <v>20</v>
       </c>
-      <c r="AB20" s="26">
+      <c r="AB20" s="24">
         <v>12</v>
       </c>
-      <c r="AC20" s="26" t="s">
-[...14 lines deleted...]
-      <c r="A21" s="32" t="s">
+      <c r="AC20" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD20" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE20" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="A21" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="B21" s="28"/>
-[...55 lines deleted...]
-      <c r="V21" s="31">
+      <c r="B21" s="26"/>
+      <c r="C21" s="26"/>
+      <c r="D21" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E21" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="F21" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="G21" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="H21" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="I21" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="J21" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="K21" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="L21" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="M21" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="N21" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="O21" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="P21" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q21" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="R21" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="S21" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="T21" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="U21" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="V21" s="29">
         <v>3</v>
       </c>
-      <c r="W21" s="11" t="s">
-[...2 lines deleted...]
-      <c r="X21" s="8" t="s">
+      <c r="W21" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="X21" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="Y21" s="8">
+      <c r="Y21" s="6">
         <v>4</v>
       </c>
-      <c r="Z21" s="33">
+      <c r="Z21" s="31">
         <v>4</v>
       </c>
-      <c r="AA21" s="33">
+      <c r="AA21" s="31">
         <v>4</v>
       </c>
-      <c r="AB21" s="33">
+      <c r="AB21" s="31">
         <v>3</v>
       </c>
-      <c r="AC21" s="33" t="s">
-[...14 lines deleted...]
-      <c r="A22" s="14" t="s">
+      <c r="AC21" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD21" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE21" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="A22" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="28"/>
-[...1 lines deleted...]
-      <c r="D22" s="8">
+      <c r="B22" s="26"/>
+      <c r="C22" s="26"/>
+      <c r="D22" s="6">
         <v>19</v>
       </c>
-      <c r="E22" s="8">
+      <c r="E22" s="6">
         <v>17</v>
       </c>
-      <c r="F22" s="8">
+      <c r="F22" s="6">
         <v>13</v>
       </c>
-      <c r="G22" s="8">
+      <c r="G22" s="6">
         <v>9</v>
       </c>
-      <c r="H22" s="8">
+      <c r="H22" s="6">
         <v>15</v>
       </c>
-      <c r="I22" s="8">
+      <c r="I22" s="6">
         <v>11</v>
       </c>
-      <c r="J22" s="8">
+      <c r="J22" s="6">
         <v>10</v>
       </c>
-      <c r="K22" s="8">
+      <c r="K22" s="6">
         <v>10</v>
       </c>
-      <c r="L22" s="8">
+      <c r="L22" s="6">
         <v>10</v>
       </c>
-      <c r="M22" s="8">
+      <c r="M22" s="6">
         <v>9</v>
       </c>
-      <c r="N22" s="8">
+      <c r="N22" s="6">
         <v>11</v>
       </c>
-      <c r="O22" s="8">
+      <c r="O22" s="6">
         <v>12</v>
       </c>
-      <c r="P22" s="8">
+      <c r="P22" s="6">
         <v>12</v>
       </c>
-      <c r="Q22" s="34" t="s">
-[...14 lines deleted...]
-      <c r="V22" s="35">
+      <c r="Q22" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="R22" s="6">
+        <v>1</v>
+      </c>
+      <c r="S22" s="6">
+        <v>1</v>
+      </c>
+      <c r="T22" s="6">
+        <v>1</v>
+      </c>
+      <c r="U22" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="V22" s="33">
         <v>10</v>
       </c>
-      <c r="W22" s="33">
+      <c r="W22" s="31">
         <v>12</v>
       </c>
-      <c r="X22" s="33">
+      <c r="X22" s="31">
         <v>11</v>
       </c>
-      <c r="Y22" s="33">
+      <c r="Y22" s="31">
         <v>11</v>
       </c>
-      <c r="Z22" s="26">
+      <c r="Z22" s="24">
         <v>11</v>
       </c>
-      <c r="AA22" s="26">
+      <c r="AA22" s="24">
         <v>10</v>
       </c>
-      <c r="AB22" s="26">
+      <c r="AB22" s="24">
         <v>9</v>
       </c>
-      <c r="AC22" s="26" t="s">
-[...14 lines deleted...]
-      <c r="A23" s="14" t="s">
+      <c r="AC22" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD22" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE22" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A23" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="B23" s="28"/>
-[...1 lines deleted...]
-      <c r="D23" s="8">
+      <c r="B23" s="26"/>
+      <c r="C23" s="26"/>
+      <c r="D23" s="6">
         <v>8</v>
       </c>
-      <c r="E23" s="34" t="s">
-[...5 lines deleted...]
-      <c r="G23" s="8">
+      <c r="E23" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="F23" s="6">
+        <v>1</v>
+      </c>
+      <c r="G23" s="6">
         <v>3</v>
       </c>
-      <c r="H23" s="8">
+      <c r="H23" s="6">
         <v>4</v>
       </c>
-      <c r="I23" s="8">
+      <c r="I23" s="6">
         <v>6</v>
       </c>
-      <c r="J23" s="8">
+      <c r="J23" s="6">
         <v>6</v>
       </c>
-      <c r="K23" s="8">
-[...11 lines deleted...]
-      <c r="O23" s="8">
+      <c r="K23" s="6">
+        <v>1</v>
+      </c>
+      <c r="L23" s="6">
+        <v>1</v>
+      </c>
+      <c r="M23" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="N23" s="6">
+        <v>1</v>
+      </c>
+      <c r="O23" s="6">
         <v>10</v>
       </c>
-      <c r="P23" s="8">
+      <c r="P23" s="6">
         <v>11</v>
       </c>
-      <c r="Q23" s="8">
+      <c r="Q23" s="6">
         <v>11</v>
       </c>
-      <c r="R23" s="8">
+      <c r="R23" s="6">
         <v>12</v>
       </c>
-      <c r="S23" s="8">
+      <c r="S23" s="6">
         <v>12</v>
       </c>
-      <c r="T23" s="8">
+      <c r="T23" s="6">
         <v>12</v>
       </c>
-      <c r="U23" s="8">
+      <c r="U23" s="6">
         <v>11</v>
       </c>
-      <c r="V23" s="35">
+      <c r="V23" s="33">
         <v>11</v>
       </c>
-      <c r="W23" s="33">
+      <c r="W23" s="31">
         <v>7</v>
       </c>
-      <c r="X23" s="33">
+      <c r="X23" s="31">
         <v>7</v>
       </c>
-      <c r="Y23" s="33">
+      <c r="Y23" s="31">
         <v>7</v>
       </c>
-      <c r="Z23" s="26">
+      <c r="Z23" s="24">
         <v>6</v>
       </c>
-      <c r="AA23" s="26">
+      <c r="AA23" s="24">
         <v>8</v>
       </c>
-      <c r="AB23" s="26">
+      <c r="AB23" s="24">
         <v>7</v>
       </c>
-      <c r="AC23" s="26" t="s">
-[...53 lines deleted...]
-      <c r="A25" s="49" t="s">
+      <c r="AC23" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD23" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE23" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="A24" s="34"/>
+      <c r="B24" s="34"/>
+      <c r="C24" s="34"/>
+      <c r="D24" s="34"/>
+      <c r="E24" s="34"/>
+      <c r="F24" s="34"/>
+      <c r="G24" s="34"/>
+      <c r="H24" s="34"/>
+      <c r="I24" s="35"/>
+      <c r="J24" s="35"/>
+      <c r="K24" s="35"/>
+      <c r="L24" s="35"/>
+      <c r="M24" s="35"/>
+      <c r="O24" s="36"/>
+    </row>
+    <row r="25" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="A25" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="B25" s="49"/>
-[...47 lines deleted...]
-      <c r="B27" s="4">
+      <c r="B25" s="44"/>
+      <c r="C25" s="44"/>
+      <c r="D25" s="44"/>
+      <c r="E25" s="44"/>
+      <c r="F25" s="44"/>
+      <c r="G25" s="44"/>
+      <c r="H25" s="44"/>
+      <c r="I25" s="44"/>
+      <c r="J25" s="44"/>
+      <c r="K25" s="44"/>
+      <c r="L25" s="44"/>
+      <c r="M25" s="44"/>
+      <c r="N25" s="44"/>
+      <c r="O25" s="44"/>
+      <c r="P25" s="44"/>
+      <c r="Q25" s="44"/>
+      <c r="R25" s="44"/>
+      <c r="S25" s="44"/>
+      <c r="T25" s="44"/>
+      <c r="U25" s="44"/>
+      <c r="V25" s="44"/>
+      <c r="W25" s="44"/>
+      <c r="X25" s="44"/>
+      <c r="Y25" s="44"/>
+      <c r="Z25" s="44"/>
+      <c r="AA25" s="44"/>
+    </row>
+    <row r="26" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="A26" s="45"/>
+      <c r="B26" s="45"/>
+      <c r="C26" s="45"/>
+      <c r="D26" s="45"/>
+      <c r="E26" s="45"/>
+      <c r="F26" s="45"/>
+      <c r="G26" s="45"/>
+      <c r="H26" s="45"/>
+      <c r="I26" s="45"/>
+      <c r="J26" s="45"/>
+      <c r="K26" s="45"/>
+      <c r="L26" s="45"/>
+      <c r="M26" s="45"/>
+      <c r="N26" s="45"/>
+      <c r="O26" s="45"/>
+      <c r="P26" s="45"/>
+      <c r="Q26" s="45"/>
+    </row>
+    <row r="27" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="A27" s="20"/>
+      <c r="B27" s="2">
         <v>1996</v>
       </c>
-      <c r="C27" s="4">
+      <c r="C27" s="2">
         <v>1997</v>
       </c>
-      <c r="D27" s="4">
+      <c r="D27" s="2">
         <v>1998</v>
       </c>
-      <c r="E27" s="4">
+      <c r="E27" s="2">
         <v>1999</v>
       </c>
-      <c r="F27" s="4">
+      <c r="F27" s="2">
         <v>2000</v>
       </c>
-      <c r="G27" s="4">
+      <c r="G27" s="2">
         <v>2001</v>
       </c>
-      <c r="H27" s="4">
+      <c r="H27" s="2">
         <v>2002</v>
       </c>
-      <c r="I27" s="5">
+      <c r="I27" s="3">
         <v>2003</v>
       </c>
-      <c r="J27" s="5">
+      <c r="J27" s="3">
         <v>2004</v>
       </c>
-      <c r="K27" s="5">
+      <c r="K27" s="3">
         <v>2005</v>
       </c>
-      <c r="L27" s="5">
+      <c r="L27" s="3">
         <v>2006</v>
       </c>
-      <c r="M27" s="5">
+      <c r="M27" s="3">
         <v>2007</v>
       </c>
-      <c r="N27" s="6">
+      <c r="N27" s="4">
         <v>2008</v>
       </c>
-      <c r="O27" s="6">
+      <c r="O27" s="4">
         <v>2009</v>
       </c>
-      <c r="P27" s="6">
+      <c r="P27" s="4">
         <v>2010</v>
       </c>
-      <c r="Q27" s="6">
+      <c r="Q27" s="4">
         <v>2011</v>
       </c>
-      <c r="R27" s="6">
+      <c r="R27" s="4">
         <v>2012</v>
       </c>
-      <c r="S27" s="6">
+      <c r="S27" s="4">
         <v>2013</v>
       </c>
-      <c r="T27" s="6">
+      <c r="T27" s="4">
         <v>2014</v>
       </c>
-      <c r="U27" s="6">
+      <c r="U27" s="4">
         <v>2015</v>
       </c>
-      <c r="V27" s="6">
+      <c r="V27" s="4">
         <v>2016</v>
       </c>
-      <c r="W27" s="6">
+      <c r="W27" s="4">
         <v>2017</v>
       </c>
-      <c r="X27" s="6">
+      <c r="X27" s="4">
         <v>2018</v>
       </c>
-      <c r="Y27" s="6">
+      <c r="Y27" s="4">
         <v>2019</v>
       </c>
-      <c r="Z27" s="6">
+      <c r="Z27" s="4">
         <v>2020</v>
       </c>
-      <c r="AA27" s="6">
+      <c r="AA27" s="4">
         <v>2021</v>
       </c>
-      <c r="AB27" s="6">
+      <c r="AB27" s="4">
         <v>2022</v>
       </c>
-      <c r="AC27" s="8">
+      <c r="AC27" s="6">
         <v>2023</v>
       </c>
-      <c r="AD27" s="8">
+      <c r="AD27" s="6">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="39" t="s">
+      <c r="AE27" s="6">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="B28" s="40">
+      <c r="B28" s="38">
         <v>942.4</v>
       </c>
-      <c r="C28" s="40">
+      <c r="C28" s="38">
         <v>536</v>
       </c>
-      <c r="D28" s="40">
+      <c r="D28" s="38">
         <v>253.9</v>
       </c>
-      <c r="E28" s="40">
+      <c r="E28" s="38">
         <v>52.6</v>
       </c>
-      <c r="F28" s="40">
+      <c r="F28" s="38">
         <v>200</v>
       </c>
-      <c r="G28" s="40">
+      <c r="G28" s="38">
         <v>84.6</v>
       </c>
-      <c r="H28" s="40">
+      <c r="H28" s="38">
         <v>94.1</v>
       </c>
-      <c r="I28" s="40">
+      <c r="I28" s="38">
         <v>177.5</v>
       </c>
-      <c r="J28" s="40">
+      <c r="J28" s="38">
         <v>166.6</v>
       </c>
-      <c r="K28" s="40">
+      <c r="K28" s="38">
         <v>245.3</v>
       </c>
-      <c r="L28" s="40">
+      <c r="L28" s="38">
         <v>449.6</v>
       </c>
-      <c r="M28" s="40">
+      <c r="M28" s="38">
         <v>406.1</v>
       </c>
-      <c r="N28" s="40">
+      <c r="N28" s="38">
         <v>292.10000000000002</v>
       </c>
-      <c r="O28" s="40">
+      <c r="O28" s="38">
         <v>329.4</v>
       </c>
-      <c r="P28" s="40">
+      <c r="P28" s="38">
         <v>255.9</v>
       </c>
-      <c r="Q28" s="40">
+      <c r="Q28" s="38">
         <v>273.8</v>
       </c>
-      <c r="R28" s="40">
+      <c r="R28" s="38">
         <v>326.39999999999998</v>
       </c>
-      <c r="S28" s="40">
+      <c r="S28" s="38">
         <v>365.8</v>
       </c>
-      <c r="T28" s="40">
+      <c r="T28" s="38">
         <v>339.9</v>
       </c>
-      <c r="U28" s="40">
+      <c r="U28" s="38">
         <v>1218.9000000000001</v>
       </c>
-      <c r="V28" s="40">
+      <c r="V28" s="38">
         <v>1188.5999999999999</v>
       </c>
-      <c r="W28" s="40">
+      <c r="W28" s="38">
         <v>590.20000000000005</v>
       </c>
-      <c r="X28" s="40">
+      <c r="X28" s="38">
         <v>438.3</v>
       </c>
-      <c r="Y28" s="40">
+      <c r="Y28" s="38">
         <v>635.20000000000005</v>
       </c>
-      <c r="Z28" s="41">
+      <c r="Z28" s="39">
         <v>138.1</v>
       </c>
-      <c r="AA28" s="41">
+      <c r="AA28" s="39">
         <v>70</v>
       </c>
-      <c r="AB28" s="41">
+      <c r="AB28" s="39">
         <v>149.5</v>
       </c>
-      <c r="AC28" s="41">
+      <c r="AC28" s="39">
         <v>159.69999999999999</v>
       </c>
-      <c r="AD28" s="41">
+      <c r="AD28" s="39">
         <v>135.80000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="39" t="s">
+      <c r="AE28" s="6">
+        <v>33.4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="40">
+      <c r="B29" s="38">
         <v>422.5</v>
       </c>
-      <c r="C29" s="40">
+      <c r="C29" s="38">
         <v>204.9</v>
       </c>
-      <c r="D29" s="40">
+      <c r="D29" s="38">
         <v>62.9</v>
       </c>
-      <c r="E29" s="40">
+      <c r="E29" s="38">
         <v>13.9</v>
       </c>
-      <c r="F29" s="40">
+      <c r="F29" s="38">
         <v>0.9</v>
       </c>
-      <c r="G29" s="40">
+      <c r="G29" s="38">
         <v>7.4</v>
       </c>
-      <c r="H29" s="40">
+      <c r="H29" s="38">
         <v>11.8</v>
       </c>
-      <c r="I29" s="40">
+      <c r="I29" s="38">
         <v>26.9</v>
       </c>
-      <c r="J29" s="40">
+      <c r="J29" s="38">
         <v>25.6</v>
       </c>
-      <c r="K29" s="40">
+      <c r="K29" s="38">
         <v>48.5</v>
       </c>
-      <c r="L29" s="40">
+      <c r="L29" s="38">
         <v>28.7</v>
       </c>
-      <c r="M29" s="40">
+      <c r="M29" s="38">
         <v>28.7</v>
       </c>
-      <c r="N29" s="40">
+      <c r="N29" s="38">
         <v>16.899999999999999</v>
       </c>
-      <c r="O29" s="40">
+      <c r="O29" s="38">
         <v>18.5</v>
       </c>
-      <c r="P29" s="40">
+      <c r="P29" s="38">
         <v>17.8</v>
       </c>
-      <c r="Q29" s="40">
+      <c r="Q29" s="38">
         <v>15.4</v>
       </c>
-      <c r="R29" s="40">
+      <c r="R29" s="38">
         <v>20.3</v>
       </c>
-      <c r="S29" s="40">
+      <c r="S29" s="38">
         <v>21.4</v>
       </c>
-      <c r="T29" s="40">
+      <c r="T29" s="38">
         <v>16.5</v>
       </c>
-      <c r="U29" s="40">
+      <c r="U29" s="38">
         <v>18.8</v>
       </c>
-      <c r="V29" s="40">
+      <c r="V29" s="38">
         <v>16.2</v>
       </c>
-      <c r="W29" s="40">
+      <c r="W29" s="38">
         <v>20.399999999999999</v>
       </c>
-      <c r="X29" s="40">
+      <c r="X29" s="38">
         <v>28.6</v>
       </c>
-      <c r="Y29" s="40">
+      <c r="Y29" s="38">
         <v>11.2</v>
       </c>
-      <c r="Z29" s="42">
+      <c r="Z29" s="40">
         <v>11.8</v>
       </c>
-      <c r="AA29" s="42">
+      <c r="AA29" s="40">
         <v>13.6</v>
       </c>
-      <c r="AB29" s="42">
+      <c r="AB29" s="40">
         <v>4.9000000000000004</v>
       </c>
-      <c r="AC29" s="42">
+      <c r="AC29" s="40">
         <v>4.5999999999999996</v>
       </c>
-      <c r="AD29" s="42">
+      <c r="AD29" s="40">
         <v>3.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="39" t="s">
+      <c r="AE29" s="6">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="B30" s="40">
+      <c r="B30" s="38">
         <v>143.80000000000001</v>
       </c>
-      <c r="C30" s="40">
+      <c r="C30" s="38">
         <v>34</v>
       </c>
-      <c r="D30" s="40">
+      <c r="D30" s="38">
         <v>15.4</v>
       </c>
-      <c r="E30" s="11" t="s">
+      <c r="E30" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="F30" s="40">
+      <c r="F30" s="38">
         <v>9</v>
       </c>
-      <c r="G30" s="40">
+      <c r="G30" s="38">
         <v>0.8</v>
       </c>
-      <c r="H30" s="40">
+      <c r="H30" s="38">
         <v>27.2</v>
       </c>
-      <c r="I30" s="40">
+      <c r="I30" s="38">
         <v>24.4</v>
       </c>
-      <c r="J30" s="11" t="s">
+      <c r="J30" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="K30" s="40">
+      <c r="K30" s="38">
         <v>0.2</v>
       </c>
-      <c r="L30" s="11" t="s">
+      <c r="L30" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="M30" s="11" t="s">
+      <c r="M30" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="N30" s="40">
+      <c r="N30" s="38">
         <v>3.1</v>
       </c>
-      <c r="O30" s="40">
+      <c r="O30" s="38">
         <v>3</v>
       </c>
-      <c r="P30" s="40">
+      <c r="P30" s="38">
         <v>6.2</v>
       </c>
-      <c r="Q30" s="40">
+      <c r="Q30" s="38">
         <v>11.1</v>
       </c>
-      <c r="R30" s="40">
+      <c r="R30" s="38">
         <v>12.98</v>
       </c>
-      <c r="S30" s="40">
+      <c r="S30" s="38">
         <v>12.1</v>
       </c>
-      <c r="T30" s="40">
+      <c r="T30" s="38">
         <v>10</v>
       </c>
-      <c r="U30" s="40">
+      <c r="U30" s="38">
         <v>1.5</v>
       </c>
-      <c r="V30" s="40">
+      <c r="V30" s="38">
         <v>7.6</v>
       </c>
-      <c r="W30" s="40">
+      <c r="W30" s="38">
         <v>11.8</v>
       </c>
-      <c r="X30" s="40" t="s">
+      <c r="X30" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="Y30" s="40">
+      <c r="Y30" s="38">
         <v>7.7</v>
       </c>
-      <c r="Z30" s="42">
+      <c r="Z30" s="40">
         <v>6.4</v>
       </c>
-      <c r="AA30" s="42">
+      <c r="AA30" s="40">
         <v>8.6</v>
       </c>
-      <c r="AB30" s="42">
+      <c r="AB30" s="40">
         <v>43</v>
       </c>
-      <c r="AC30" s="42">
+      <c r="AC30" s="40">
         <v>43.5</v>
       </c>
-      <c r="AD30" s="42">
+      <c r="AD30" s="40">
         <v>67.099999999999994</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="39" t="s">
+      <c r="AE30" s="9">
+        <v>52.72</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="A31" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B31" s="40">
+      <c r="B31" s="38">
         <v>3.2</v>
       </c>
-      <c r="C31" s="43">
-[...2 lines deleted...]
-      <c r="D31" s="43">
+      <c r="C31" s="41">
+        <v>1</v>
+      </c>
+      <c r="D31" s="41">
         <v>0.6</v>
       </c>
-      <c r="E31" s="11" t="s">
+      <c r="E31" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="F31" s="43">
+      <c r="F31" s="41">
         <v>62</v>
       </c>
-      <c r="G31" s="43">
+      <c r="G31" s="41">
         <v>9.8000000000000007</v>
       </c>
-      <c r="H31" s="43">
+      <c r="H31" s="41">
         <v>484.4</v>
       </c>
-      <c r="I31" s="43">
+      <c r="I31" s="41">
         <v>519.79999999999995</v>
       </c>
-      <c r="J31" s="11" t="s">
+      <c r="J31" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="K31" s="43">
+      <c r="K31" s="41">
         <v>33</v>
       </c>
-      <c r="L31" s="11" t="s">
+      <c r="L31" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="M31" s="11" t="s">
+      <c r="M31" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="N31" s="43">
+      <c r="N31" s="41">
         <v>0.9</v>
       </c>
-      <c r="O31" s="43">
+      <c r="O31" s="41">
         <v>1.2</v>
       </c>
-      <c r="P31" s="43">
+      <c r="P31" s="41">
         <v>1.3</v>
       </c>
-      <c r="Q31" s="43">
+      <c r="Q31" s="41">
         <v>57.1</v>
       </c>
-      <c r="R31" s="43">
+      <c r="R31" s="41">
         <v>31.6</v>
       </c>
-      <c r="S31" s="43">
+      <c r="S31" s="41">
         <v>27.5</v>
       </c>
-      <c r="T31" s="43">
+      <c r="T31" s="41">
         <v>27.4</v>
       </c>
-      <c r="U31" s="43">
+      <c r="U31" s="41">
         <v>18</v>
       </c>
-      <c r="V31" s="43">
+      <c r="V31" s="41">
         <v>413.3</v>
       </c>
-      <c r="W31" s="43">
+      <c r="W31" s="41">
         <v>61.4</v>
       </c>
-      <c r="X31" s="43" t="s">
+      <c r="X31" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="Y31" s="43">
+      <c r="Y31" s="41">
         <v>8.1</v>
       </c>
-      <c r="Z31" s="42">
+      <c r="Z31" s="40">
         <v>0</v>
       </c>
-      <c r="AA31" s="42">
+      <c r="AA31" s="40">
         <v>0</v>
       </c>
-      <c r="AB31" s="42">
+      <c r="AB31" s="40">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AC31" s="42">
+      <c r="AC31" s="40">
         <v>1.2</v>
       </c>
-      <c r="AD31" s="42">
+      <c r="AD31" s="40">
         <v>1.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="44" t="s">
+      <c r="AE31" s="6">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="A32" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="B32" s="44"/>
-[...22 lines deleted...]
-      <c r="Y32" s="19"/>
+      <c r="B32" s="42"/>
+      <c r="C32" s="42"/>
+      <c r="D32" s="42"/>
+      <c r="E32" s="42"/>
+      <c r="F32" s="42"/>
+      <c r="G32" s="42"/>
+      <c r="H32" s="42"/>
+      <c r="I32" s="16"/>
+      <c r="J32" s="16"/>
+      <c r="K32" s="16"/>
+      <c r="L32" s="16"/>
+      <c r="M32" s="16"/>
+      <c r="N32" s="17"/>
+      <c r="O32" s="17"/>
+      <c r="P32" s="17"/>
+      <c r="Q32" s="17"/>
+      <c r="R32" s="17"/>
+      <c r="S32" s="17"/>
+      <c r="T32" s="17"/>
+      <c r="U32" s="17"/>
+      <c r="V32" s="17"/>
+      <c r="W32" s="17"/>
+      <c r="X32" s="43"/>
+      <c r="Y32" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:AA1"/>
     <mergeCell ref="A26:Q26"/>
     <mergeCell ref="A3:AA3"/>
     <mergeCell ref="A11:AA11"/>
     <mergeCell ref="A25:AA25"/>
-    <mergeCell ref="A4:AD4"/>
-    <mergeCell ref="A12:AD12"/>
+    <mergeCell ref="A12:AE12"/>
+    <mergeCell ref="A4:AE4"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Внутренний водный транспорт</vt:lpstr>