--- v0 (2026-04-04)
+++ v1 (2026-04-24)
@@ -8,170 +8,197 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" activeTab="1"/>
   </bookViews>
   <sheets>
-    <sheet name="2000-2008" sheetId="3" r:id="rId1"/>
-    <sheet name="2009-2024" sheetId="4" r:id="rId2"/>
+    <sheet name="All population" sheetId="3" r:id="rId1"/>
+    <sheet name="2022-2025" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="178" uniqueCount="44">
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
+    <t>-7 211</t>
+  </si>
+  <si>
+    <t>-8 068</t>
+  </si>
+  <si>
+    <t>-7 727</t>
+  </si>
+  <si>
+    <t>-1 034</t>
+  </si>
+  <si>
+    <t>-1 043</t>
+  </si>
+  <si>
+    <t>-1 122</t>
+  </si>
+  <si>
+    <t>1 745</t>
+  </si>
+  <si>
+    <t>2 740</t>
+  </si>
+  <si>
+    <t>-2 5</t>
+  </si>
+  <si>
+    <t>-8 956</t>
+  </si>
+  <si>
+    <t>-7 332</t>
+  </si>
+  <si>
+    <t>-10 467</t>
+  </si>
+  <si>
+    <t>-1 682</t>
+  </si>
+  <si>
     <t>Shygys Kazakhstan region</t>
   </si>
   <si>
-    <t>Ust-Kamenogorsk city administration</t>
-[...1 lines deleted...]
-  <si>
     <t>Kurchatov city administration</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ridder city administration</t>
   </si>
   <si>
     <t>Semey city administration</t>
   </si>
   <si>
     <t>Abai district</t>
   </si>
   <si>
     <t>Ayagoz district</t>
   </si>
   <si>
     <t>Beskaragai district</t>
   </si>
   <si>
     <t>Borodulikha district</t>
   </si>
   <si>
-    <t>Glubokovsky district</t>
-[...1 lines deleted...]
-  <si>
     <t>Zharma district</t>
   </si>
   <si>
     <t>Zaysan district</t>
   </si>
   <si>
     <t>Altai district</t>
   </si>
   <si>
     <t>Kokpekti district</t>
   </si>
   <si>
-    <t>Kurchumsky district</t>
-[...1 lines deleted...]
-  <si>
     <t>Katon-Karagay district</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tarbagatai district</t>
   </si>
   <si>
     <t>Ulansky district</t>
   </si>
   <si>
     <t>Urzhar district</t>
   </si>
   <si>
-    <t>Shemonaikha district</t>
+    <t xml:space="preserve"> The net migration of the population of the Shygys Kazakhstan region</t>
   </si>
   <si>
-    <t>Samar district</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> The net migration of the population of the Shygys Kazakhstan region</t>
+    <t>The net migration of the population of the Shygys Kazakhstan region</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Ulken-Naryn district</t>
+    <t>Uskemen c.a.</t>
   </si>
   <si>
-    <t>Markakol district</t>
+    <t>Ridder c.a.</t>
   </si>
   <si>
-    <t>The net migration of the population of the Shygys Kazakhstan region*</t>
+    <t>Glubokoe district</t>
   </si>
   <si>
-    <r>
-[...11 lines deleted...]
-    </r>
+    <t>Kurchum district</t>
+  </si>
+  <si>
+    <t>district Markakol</t>
+  </si>
+  <si>
+    <t>district Samara</t>
+  </si>
+  <si>
+    <t>Tarbagatay district</t>
+  </si>
+  <si>
+    <t>Ulan district</t>
+  </si>
+  <si>
+    <t>district Ulken Naryn</t>
+  </si>
+  <si>
+    <t>Shemonaikhi district</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="10">
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -179,61 +206,52 @@
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...9 lines deleted...]
-      <color indexed="8"/>
+      <b/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
@@ -259,279 +277,282 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>1</xdr:row>
+      <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>7620</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>312096</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2049" name="Picture 1"/>
+        <xdr:cNvPr id="2" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="129540"/>
-          <a:ext cx="1973580" cy="716280"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2379021" cy="514350"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>1</xdr:row>
+      <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>160020</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>30480</xdr:rowOff>
+      <xdr:colOff>474021</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1025" name="Picture 1"/>
+        <xdr:cNvPr id="2" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="129540"/>
-          <a:ext cx="2179320" cy="716280"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2379021" cy="590550"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -799,3913 +820,4724 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A6:J65"/>
+  <dimension ref="A2:X62"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="9" topLeftCell="A13" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="M19" sqref="M19"/>
+      <pane ySplit="6" topLeftCell="A16" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A62" sqref="A62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="21.85546875" style="10" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="21.85546875" style="14" customWidth="1"/>
+    <col min="2" max="21" width="9.140625" style="14"/>
+    <col min="22" max="22" width="9.140625" style="15"/>
+    <col min="23" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:10" ht="15" customHeight="1">
-[...2 lines deleted...]
-      <c r="C6" s="35" t="s">
+    <row r="2" spans="1:24" ht="15" customHeight="1">
+      <c r="A2" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="42"/>
+      <c r="K2" s="42"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
+      <c r="N2" s="42"/>
+      <c r="O2" s="42"/>
+      <c r="P2" s="42"/>
+      <c r="Q2" s="42"/>
+      <c r="R2" s="42"/>
+      <c r="S2" s="42"/>
+      <c r="T2" s="42"/>
+      <c r="U2" s="42"/>
+      <c r="V2" s="42"/>
+      <c r="W2" s="42"/>
+      <c r="X2" s="42"/>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4" s="13"/>
+    </row>
+    <row r="5" spans="1:24">
+      <c r="X5" s="16" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" s="14" customFormat="1">
+      <c r="A6" s="17"/>
+      <c r="B6" s="18">
+        <v>2000</v>
+      </c>
+      <c r="C6" s="18">
+        <v>2001</v>
+      </c>
+      <c r="D6" s="18">
+        <v>2002</v>
+      </c>
+      <c r="E6" s="18">
+        <v>2003</v>
+      </c>
+      <c r="F6" s="18">
+        <v>2004</v>
+      </c>
+      <c r="G6" s="18">
+        <v>2005</v>
+      </c>
+      <c r="H6" s="18">
+        <v>2006</v>
+      </c>
+      <c r="I6" s="18">
+        <v>2007</v>
+      </c>
+      <c r="J6" s="18">
+        <v>2008</v>
+      </c>
+      <c r="K6" s="18">
+        <v>2009</v>
+      </c>
+      <c r="L6" s="18">
+        <v>2010</v>
+      </c>
+      <c r="M6" s="18">
+        <v>2011</v>
+      </c>
+      <c r="N6" s="18">
+        <v>2012</v>
+      </c>
+      <c r="O6" s="18">
+        <v>2013</v>
+      </c>
+      <c r="P6" s="18">
+        <v>2014</v>
+      </c>
+      <c r="Q6" s="18">
+        <v>2015</v>
+      </c>
+      <c r="R6" s="19">
+        <v>2016</v>
+      </c>
+      <c r="S6" s="18">
+        <v>2017</v>
+      </c>
+      <c r="T6" s="18">
+        <v>2018</v>
+      </c>
+      <c r="U6" s="19">
+        <v>2019</v>
+      </c>
+      <c r="V6" s="20">
+        <v>2020</v>
+      </c>
+      <c r="W6" s="20">
+        <v>2021</v>
+      </c>
+      <c r="X6" s="21"/>
+    </row>
+    <row r="7" spans="1:24" s="14" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A7" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="43"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
+      <c r="I7" s="43"/>
+      <c r="J7" s="43"/>
+      <c r="K7" s="43"/>
+      <c r="L7" s="43"/>
+      <c r="M7" s="43"/>
+      <c r="N7" s="43"/>
+      <c r="O7" s="43"/>
+      <c r="P7" s="43"/>
+      <c r="Q7" s="43"/>
+      <c r="R7" s="43"/>
+      <c r="S7" s="43"/>
+      <c r="T7" s="43"/>
+      <c r="U7" s="43"/>
+      <c r="V7" s="43"/>
+      <c r="W7" s="43"/>
+      <c r="X7" s="43"/>
+    </row>
+    <row r="8" spans="1:24" s="14" customFormat="1">
+      <c r="A8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="27">
+        <v>-15891</v>
+      </c>
+      <c r="C8" s="27">
+        <v>-14794</v>
+      </c>
+      <c r="D8" s="27">
+        <v>-15502</v>
+      </c>
+      <c r="E8" s="27">
+        <v>-10163</v>
+      </c>
+      <c r="F8" s="28">
+        <v>-14314</v>
+      </c>
+      <c r="G8" s="28">
+        <v>-11500</v>
+      </c>
+      <c r="H8" s="28">
+        <v>-8994</v>
+      </c>
+      <c r="I8" s="28">
+        <v>-9998</v>
+      </c>
+      <c r="J8" s="29">
+        <v>-5326</v>
+      </c>
+      <c r="K8" s="3">
+        <v>-6069</v>
+      </c>
+      <c r="L8" s="2">
+        <v>-6456</v>
+      </c>
+      <c r="M8" s="24">
+        <v>-9292</v>
+      </c>
+      <c r="N8" s="2">
+        <v>-8130</v>
+      </c>
+      <c r="O8" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="P8" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q8" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="R8" s="3">
+        <v>-14998</v>
+      </c>
+      <c r="S8" s="3">
+        <v>-13956</v>
+      </c>
+      <c r="T8" s="3">
+        <v>-12870</v>
+      </c>
+      <c r="U8" s="3">
+        <v>-16543</v>
+      </c>
+      <c r="V8" s="3">
+        <v>-11829</v>
+      </c>
+      <c r="W8" s="3">
+        <v>-11676</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" s="14" customFormat="1">
+      <c r="A9" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="27">
+        <v>-2978</v>
+      </c>
+      <c r="C9" s="27">
+        <v>-1334</v>
+      </c>
+      <c r="D9" s="27">
+        <v>-1638</v>
+      </c>
+      <c r="E9" s="27">
+        <v>-1082</v>
+      </c>
+      <c r="F9" s="28">
+        <v>-2116</v>
+      </c>
+      <c r="G9" s="28">
+        <v>-2066</v>
+      </c>
+      <c r="H9" s="28">
+        <v>-298</v>
+      </c>
+      <c r="I9" s="28">
+        <v>-942</v>
+      </c>
+      <c r="J9" s="28">
+        <v>246</v>
+      </c>
+      <c r="K9" s="3">
+        <v>638</v>
+      </c>
+      <c r="L9" s="3">
+        <v>1564</v>
+      </c>
+      <c r="M9" s="24">
+        <v>1402</v>
+      </c>
+      <c r="N9" s="3">
+        <v>-1464</v>
+      </c>
+      <c r="O9" s="3">
+        <v>3208</v>
+      </c>
+      <c r="P9" s="3">
+        <v>1210</v>
+      </c>
+      <c r="Q9" s="3">
+        <v>2284</v>
+      </c>
+      <c r="R9" s="3">
+        <v>703</v>
+      </c>
+      <c r="S9" s="3">
+        <v>3377</v>
+      </c>
+      <c r="T9" s="3">
+        <v>762</v>
+      </c>
+      <c r="U9" s="3">
+        <v>651</v>
+      </c>
+      <c r="V9" s="3">
+        <v>1490</v>
+      </c>
+      <c r="W9" s="3">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" s="14" customFormat="1">
+      <c r="A10" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="27">
+        <v>-53</v>
+      </c>
+      <c r="C10" s="27">
+        <v>-54</v>
+      </c>
+      <c r="D10" s="27">
+        <v>117</v>
+      </c>
+      <c r="E10" s="27">
+        <v>340</v>
+      </c>
+      <c r="F10" s="28">
+        <v>28</v>
+      </c>
+      <c r="G10" s="28">
+        <v>187</v>
+      </c>
+      <c r="H10" s="28">
+        <v>151</v>
+      </c>
+      <c r="I10" s="28">
+        <v>136</v>
+      </c>
+      <c r="J10" s="28">
+        <v>153</v>
+      </c>
+      <c r="K10" s="3">
+        <v>273</v>
+      </c>
+      <c r="L10" s="3">
+        <v>533</v>
+      </c>
+      <c r="M10" s="24">
+        <v>164</v>
+      </c>
+      <c r="N10" s="3">
+        <v>114</v>
+      </c>
+      <c r="O10" s="3">
+        <v>76</v>
+      </c>
+      <c r="P10" s="3">
+        <v>296</v>
+      </c>
+      <c r="Q10" s="3">
+        <v>108</v>
+      </c>
+      <c r="R10" s="3">
+        <v>28</v>
+      </c>
+      <c r="S10" s="3">
+        <v>-90</v>
+      </c>
+      <c r="T10" s="3">
+        <v>-53</v>
+      </c>
+      <c r="U10" s="3">
+        <v>-189</v>
+      </c>
+      <c r="V10" s="3">
+        <v>2</v>
+      </c>
+      <c r="W10" s="3">
+        <v>-175</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" s="14" customFormat="1">
+      <c r="A11" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11" s="27">
+        <v>86</v>
+      </c>
+      <c r="C11" s="27">
+        <v>-68</v>
+      </c>
+      <c r="D11" s="27">
+        <v>-195</v>
+      </c>
+      <c r="E11" s="27">
+        <v>377</v>
+      </c>
+      <c r="F11" s="28">
+        <v>67</v>
+      </c>
+      <c r="G11" s="28">
+        <v>50</v>
+      </c>
+      <c r="H11" s="28">
+        <v>-50</v>
+      </c>
+      <c r="I11" s="28">
+        <v>-66</v>
+      </c>
+      <c r="J11" s="28">
+        <v>-66</v>
+      </c>
+      <c r="K11" s="3">
+        <v>-250</v>
+      </c>
+      <c r="L11" s="3">
+        <v>-59</v>
+      </c>
+      <c r="M11" s="24">
+        <v>0</v>
+      </c>
+      <c r="N11" s="3">
+        <v>433</v>
+      </c>
+      <c r="O11" s="3">
+        <v>15</v>
+      </c>
+      <c r="P11" s="3">
+        <v>80</v>
+      </c>
+      <c r="Q11" s="3">
+        <v>5</v>
+      </c>
+      <c r="R11" s="3">
+        <v>-87</v>
+      </c>
+      <c r="S11" s="3">
+        <v>-207</v>
+      </c>
+      <c r="T11" s="3">
+        <v>-251</v>
+      </c>
+      <c r="U11" s="3">
+        <v>-446</v>
+      </c>
+      <c r="V11" s="3">
+        <v>-257</v>
+      </c>
+      <c r="W11" s="3">
+        <v>-346</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" s="14" customFormat="1">
+      <c r="A12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="27">
+        <v>-1237</v>
+      </c>
+      <c r="C12" s="27">
+        <v>-48</v>
+      </c>
+      <c r="D12" s="27">
+        <v>386</v>
+      </c>
+      <c r="E12" s="27">
+        <v>2025</v>
+      </c>
+      <c r="F12" s="28">
+        <v>3720</v>
+      </c>
+      <c r="G12" s="28">
+        <v>2479</v>
+      </c>
+      <c r="H12" s="28">
+        <v>1102</v>
+      </c>
+      <c r="I12" s="28">
+        <v>357</v>
+      </c>
+      <c r="J12" s="28">
+        <v>510</v>
+      </c>
+      <c r="K12" s="3">
+        <v>339</v>
+      </c>
+      <c r="L12" s="3">
+        <v>-46</v>
+      </c>
+      <c r="M12" s="24">
+        <v>77</v>
+      </c>
+      <c r="N12" s="3">
+        <v>1359</v>
+      </c>
+      <c r="O12" s="3">
+        <v>-608</v>
+      </c>
+      <c r="P12" s="3">
+        <v>-1797</v>
+      </c>
+      <c r="Q12" s="3">
+        <v>1276</v>
+      </c>
+      <c r="R12" s="3">
+        <v>-2671</v>
+      </c>
+      <c r="S12" s="3">
+        <v>-199</v>
+      </c>
+      <c r="T12" s="3">
+        <v>-1418</v>
+      </c>
+      <c r="U12" s="3">
+        <v>-2093</v>
+      </c>
+      <c r="V12" s="3">
+        <v>-2291</v>
+      </c>
+      <c r="W12" s="3">
+        <v>-1471</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" s="14" customFormat="1">
+      <c r="A13" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="27">
+        <v>-383</v>
+      </c>
+      <c r="C13" s="27">
+        <v>-371</v>
+      </c>
+      <c r="D13" s="27">
+        <v>-454</v>
+      </c>
+      <c r="E13" s="27">
+        <v>-444</v>
+      </c>
+      <c r="F13" s="28">
+        <v>-674</v>
+      </c>
+      <c r="G13" s="28">
+        <v>-425</v>
+      </c>
+      <c r="H13" s="28">
+        <v>-352</v>
+      </c>
+      <c r="I13" s="28">
+        <v>-285</v>
+      </c>
+      <c r="J13" s="28">
+        <v>-303</v>
+      </c>
+      <c r="K13" s="3">
+        <v>-178</v>
+      </c>
+      <c r="L13" s="3">
+        <v>-163</v>
+      </c>
+      <c r="M13" s="24">
+        <v>-175</v>
+      </c>
+      <c r="N13" s="3">
+        <v>-281</v>
+      </c>
+      <c r="O13" s="3">
+        <v>-21</v>
+      </c>
+      <c r="P13" s="3">
+        <v>-153</v>
+      </c>
+      <c r="Q13" s="3">
+        <v>108</v>
+      </c>
+      <c r="R13" s="3">
+        <v>-443</v>
+      </c>
+      <c r="S13" s="3">
+        <v>-592</v>
+      </c>
+      <c r="T13" s="3">
+        <v>-252</v>
+      </c>
+      <c r="U13" s="3">
+        <v>-423</v>
+      </c>
+      <c r="V13" s="3">
+        <v>-212</v>
+      </c>
+      <c r="W13" s="3">
+        <v>-218</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" s="14" customFormat="1">
+      <c r="A14" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="27">
+        <v>-1427</v>
+      </c>
+      <c r="C14" s="27">
+        <v>-1287</v>
+      </c>
+      <c r="D14" s="27">
+        <v>-1615</v>
+      </c>
+      <c r="E14" s="27">
+        <v>-1491</v>
+      </c>
+      <c r="F14" s="28">
+        <v>-2547</v>
+      </c>
+      <c r="G14" s="28">
+        <v>-2075</v>
+      </c>
+      <c r="H14" s="28">
+        <v>-1413</v>
+      </c>
+      <c r="I14" s="28">
+        <v>-1368</v>
+      </c>
+      <c r="J14" s="28">
+        <v>-1088</v>
+      </c>
+      <c r="K14" s="3">
+        <v>-1213</v>
+      </c>
+      <c r="L14" s="3">
+        <v>-1304</v>
+      </c>
+      <c r="M14" s="24">
+        <v>-619</v>
+      </c>
+      <c r="N14" s="3">
+        <v>-1436</v>
+      </c>
+      <c r="O14" s="3">
+        <v>-933</v>
+      </c>
+      <c r="P14" s="3">
+        <v>-752</v>
+      </c>
+      <c r="Q14" s="3">
+        <v>-254</v>
+      </c>
+      <c r="R14" s="3">
+        <v>-1239</v>
+      </c>
+      <c r="S14" s="3">
+        <v>-1856</v>
+      </c>
+      <c r="T14" s="3">
+        <v>-1315</v>
+      </c>
+      <c r="U14" s="3">
+        <v>-1981</v>
+      </c>
+      <c r="V14" s="3">
+        <v>-1335</v>
+      </c>
+      <c r="W14" s="3">
+        <v>-1318</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" s="14" customFormat="1">
+      <c r="A15" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="27">
+        <v>-378</v>
+      </c>
+      <c r="C15" s="27">
+        <v>-505</v>
+      </c>
+      <c r="D15" s="27">
+        <v>-556</v>
+      </c>
+      <c r="E15" s="27">
+        <v>-435</v>
+      </c>
+      <c r="F15" s="28">
+        <v>-675</v>
+      </c>
+      <c r="G15" s="28">
+        <v>-467</v>
+      </c>
+      <c r="H15" s="28">
+        <v>-324</v>
+      </c>
+      <c r="I15" s="28">
+        <v>-630</v>
+      </c>
+      <c r="J15" s="28">
+        <v>-434</v>
+      </c>
+      <c r="K15" s="3">
+        <v>-322</v>
+      </c>
+      <c r="L15" s="3">
+        <v>-422</v>
+      </c>
+      <c r="M15" s="24">
+        <v>-312</v>
+      </c>
+      <c r="N15" s="3">
+        <v>-359</v>
+      </c>
+      <c r="O15" s="3">
+        <v>-254</v>
+      </c>
+      <c r="P15" s="3">
+        <v>-305</v>
+      </c>
+      <c r="Q15" s="3">
+        <v>-819</v>
+      </c>
+      <c r="R15" s="3">
+        <v>-625</v>
+      </c>
+      <c r="S15" s="3">
+        <v>-548</v>
+      </c>
+      <c r="T15" s="3">
+        <v>-412</v>
+      </c>
+      <c r="U15" s="3">
+        <v>-422</v>
+      </c>
+      <c r="V15" s="3">
+        <v>-354</v>
+      </c>
+      <c r="W15" s="3">
+        <v>-352</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" s="14" customFormat="1">
+      <c r="A16" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="27">
+        <v>-768</v>
+      </c>
+      <c r="C16" s="27">
+        <v>-1078</v>
+      </c>
+      <c r="D16" s="27">
+        <v>-1081</v>
+      </c>
+      <c r="E16" s="27">
+        <v>-984</v>
+      </c>
+      <c r="F16" s="28">
+        <v>-1132</v>
+      </c>
+      <c r="G16" s="28">
+        <v>-980</v>
+      </c>
+      <c r="H16" s="28">
+        <v>-698</v>
+      </c>
+      <c r="I16" s="28">
+        <v>-735</v>
+      </c>
+      <c r="J16" s="28">
+        <v>-775</v>
+      </c>
+      <c r="K16" s="3">
+        <v>-692</v>
+      </c>
+      <c r="L16" s="3">
+        <v>-681</v>
+      </c>
+      <c r="M16" s="24">
+        <v>-671</v>
+      </c>
+      <c r="N16" s="3">
+        <v>-735</v>
+      </c>
+      <c r="O16" s="3">
+        <v>-653</v>
+      </c>
+      <c r="P16" s="3">
+        <v>-277</v>
+      </c>
+      <c r="Q16" s="3">
+        <v>-511</v>
+      </c>
+      <c r="R16" s="3">
+        <v>-377</v>
+      </c>
+      <c r="S16" s="3">
+        <v>-334</v>
+      </c>
+      <c r="T16" s="3">
+        <v>-483</v>
+      </c>
+      <c r="U16" s="3">
+        <v>-593</v>
+      </c>
+      <c r="V16" s="3">
+        <v>-459</v>
+      </c>
+      <c r="W16" s="3">
+        <v>-592</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" s="14" customFormat="1">
+      <c r="A17" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="27">
+        <v>255</v>
+      </c>
+      <c r="C17" s="27">
+        <v>244</v>
+      </c>
+      <c r="D17" s="27">
+        <v>444</v>
+      </c>
+      <c r="E17" s="27">
+        <v>622</v>
+      </c>
+      <c r="F17" s="28">
+        <v>627</v>
+      </c>
+      <c r="G17" s="28">
+        <v>633</v>
+      </c>
+      <c r="H17" s="28">
+        <v>85</v>
+      </c>
+      <c r="I17" s="28">
+        <v>526</v>
+      </c>
+      <c r="J17" s="28">
+        <v>331</v>
+      </c>
+      <c r="K17" s="3">
+        <v>258</v>
+      </c>
+      <c r="L17" s="3">
+        <v>99</v>
+      </c>
+      <c r="M17" s="24">
+        <v>196</v>
+      </c>
+      <c r="N17" s="3">
+        <v>610</v>
+      </c>
+      <c r="O17" s="3">
+        <v>313</v>
+      </c>
+      <c r="P17" s="3">
+        <v>154</v>
+      </c>
+      <c r="Q17" s="3">
+        <v>-468</v>
+      </c>
+      <c r="R17" s="3">
+        <v>-11</v>
+      </c>
+      <c r="S17" s="3">
+        <v>-855</v>
+      </c>
+      <c r="T17" s="3">
+        <v>-722</v>
+      </c>
+      <c r="U17" s="3">
+        <v>-732</v>
+      </c>
+      <c r="V17" s="3">
+        <v>-565</v>
+      </c>
+      <c r="W17" s="3">
+        <v>-630</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" s="14" customFormat="1">
+      <c r="A18" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="27">
+        <v>-1510</v>
+      </c>
+      <c r="C18" s="27">
+        <v>-1683</v>
+      </c>
+      <c r="D18" s="27">
+        <v>-1809</v>
+      </c>
+      <c r="E18" s="27">
+        <v>-1757</v>
+      </c>
+      <c r="F18" s="28">
+        <v>-2097</v>
+      </c>
+      <c r="G18" s="28">
+        <v>-1435</v>
+      </c>
+      <c r="H18" s="28">
+        <v>-1111</v>
+      </c>
+      <c r="I18" s="28">
+        <v>-871</v>
+      </c>
+      <c r="J18" s="28">
+        <v>-192</v>
+      </c>
+      <c r="K18" s="3">
+        <v>-563</v>
+      </c>
+      <c r="L18" s="3">
+        <v>-732</v>
+      </c>
+      <c r="M18" s="24">
+        <v>-1013</v>
+      </c>
+      <c r="N18" s="3">
+        <v>-1273</v>
+      </c>
+      <c r="O18" s="3">
+        <v>-1299</v>
+      </c>
+      <c r="P18" s="3">
+        <v>-812</v>
+      </c>
+      <c r="Q18" s="3">
+        <v>-8</v>
+      </c>
+      <c r="R18" s="3">
+        <v>-1703</v>
+      </c>
+      <c r="S18" s="3">
+        <v>-1398</v>
+      </c>
+      <c r="T18" s="3">
+        <v>-1021</v>
+      </c>
+      <c r="U18" s="3">
+        <v>-1380</v>
+      </c>
+      <c r="V18" s="3">
+        <v>-921</v>
+      </c>
+      <c r="W18" s="3">
+        <v>-988</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" s="14" customFormat="1">
+      <c r="A19" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="D6" s="35"/>
-[...8 lines deleted...]
-      <c r="J8" s="11" t="s">
+      <c r="B19" s="27">
+        <v>-511</v>
+      </c>
+      <c r="C19" s="27">
+        <v>-572</v>
+      </c>
+      <c r="D19" s="27">
+        <v>-396</v>
+      </c>
+      <c r="E19" s="27">
+        <v>-422</v>
+      </c>
+      <c r="F19" s="28">
+        <v>-522</v>
+      </c>
+      <c r="G19" s="28">
+        <v>-394</v>
+      </c>
+      <c r="H19" s="28">
+        <v>-233</v>
+      </c>
+      <c r="I19" s="28">
+        <v>-102</v>
+      </c>
+      <c r="J19" s="28">
+        <v>449</v>
+      </c>
+      <c r="K19" s="3">
+        <v>963</v>
+      </c>
+      <c r="L19" s="3">
+        <v>460</v>
+      </c>
+      <c r="M19" s="24">
+        <v>-191</v>
+      </c>
+      <c r="N19" s="3">
+        <v>405</v>
+      </c>
+      <c r="O19" s="3">
+        <v>-465</v>
+      </c>
+      <c r="P19" s="3">
+        <v>-260</v>
+      </c>
+      <c r="Q19" s="3">
+        <v>-1303</v>
+      </c>
+      <c r="R19" s="3">
+        <v>-928</v>
+      </c>
+      <c r="S19" s="3">
+        <v>-734</v>
+      </c>
+      <c r="T19" s="3">
+        <v>-694</v>
+      </c>
+      <c r="U19" s="3">
+        <v>-830</v>
+      </c>
+      <c r="V19" s="3">
+        <v>-650</v>
+      </c>
+      <c r="W19" s="3">
+        <v>-598</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24" s="14" customFormat="1">
+      <c r="A20" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="27">
+        <v>-330</v>
+      </c>
+      <c r="C20" s="27">
+        <v>-418</v>
+      </c>
+      <c r="D20" s="27">
+        <v>-751</v>
+      </c>
+      <c r="E20" s="27">
+        <v>-286</v>
+      </c>
+      <c r="F20" s="28">
+        <v>-602</v>
+      </c>
+      <c r="G20" s="28">
+        <v>-206</v>
+      </c>
+      <c r="H20" s="28">
+        <v>-14</v>
+      </c>
+      <c r="I20" s="28">
+        <v>-125</v>
+      </c>
+      <c r="J20" s="30">
+        <v>-551</v>
+      </c>
+      <c r="K20" s="3">
+        <v>-874</v>
+      </c>
+      <c r="L20" s="3">
+        <v>-732</v>
+      </c>
+      <c r="M20" s="24">
+        <v>-493</v>
+      </c>
+      <c r="N20" s="3">
+        <v>-381</v>
+      </c>
+      <c r="O20" s="3">
+        <v>-718</v>
+      </c>
+      <c r="P20" s="3">
+        <v>-711</v>
+      </c>
+      <c r="Q20" s="3">
+        <v>-623</v>
+      </c>
+      <c r="R20" s="3">
+        <v>-777</v>
+      </c>
+      <c r="S20" s="3">
+        <v>-837</v>
+      </c>
+      <c r="T20" s="3">
+        <v>-909</v>
+      </c>
+      <c r="U20" s="3">
+        <v>-1085</v>
+      </c>
+      <c r="V20" s="3">
+        <v>-533</v>
+      </c>
+      <c r="W20" s="3">
+        <v>-468</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24" s="14" customFormat="1">
+      <c r="A21" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="27">
+        <v>-1072</v>
+      </c>
+      <c r="C21" s="27">
+        <v>-1264</v>
+      </c>
+      <c r="D21" s="27">
+        <v>-1213</v>
+      </c>
+      <c r="E21" s="27">
+        <v>-604</v>
+      </c>
+      <c r="F21" s="28">
+        <v>-782</v>
+      </c>
+      <c r="G21" s="28">
+        <v>-762</v>
+      </c>
+      <c r="H21" s="28">
+        <v>-595</v>
+      </c>
+      <c r="I21" s="28">
+        <v>-597</v>
+      </c>
+      <c r="J21" s="28">
+        <v>-632</v>
+      </c>
+      <c r="K21" s="3">
+        <v>-782</v>
+      </c>
+      <c r="L21" s="3">
+        <v>-950</v>
+      </c>
+      <c r="M21" s="24">
+        <v>-1262</v>
+      </c>
+      <c r="N21" s="3">
+        <v>-373</v>
+      </c>
+      <c r="O21" s="3">
+        <v>-659</v>
+      </c>
+      <c r="P21" s="3">
+        <v>-252</v>
+      </c>
+      <c r="Q21" s="3">
+        <v>-783</v>
+      </c>
+      <c r="R21" s="3">
+        <v>-970</v>
+      </c>
+      <c r="S21" s="3">
+        <v>-1157</v>
+      </c>
+      <c r="T21" s="3">
+        <v>-791</v>
+      </c>
+      <c r="U21" s="3">
+        <v>-779</v>
+      </c>
+      <c r="V21" s="3">
+        <v>-637</v>
+      </c>
+      <c r="W21" s="3">
+        <v>-595</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24" s="14" customFormat="1">
+      <c r="A22" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B22" s="27">
+        <v>-969</v>
+      </c>
+      <c r="C22" s="27">
+        <v>-1185</v>
+      </c>
+      <c r="D22" s="27">
+        <v>-1202</v>
+      </c>
+      <c r="E22" s="27">
+        <v>-966</v>
+      </c>
+      <c r="F22" s="28">
+        <v>-836</v>
+      </c>
+      <c r="G22" s="28">
+        <v>-736</v>
+      </c>
+      <c r="H22" s="28">
+        <v>-778</v>
+      </c>
+      <c r="I22" s="28">
+        <v>-794</v>
+      </c>
+      <c r="J22" s="28">
+        <v>-905</v>
+      </c>
+      <c r="K22" s="3">
+        <v>-763</v>
+      </c>
+      <c r="L22" s="3">
+        <v>-1022</v>
+      </c>
+      <c r="M22" s="24">
+        <v>-1052</v>
+      </c>
+      <c r="N22" s="3">
+        <v>-662</v>
+      </c>
+      <c r="O22" s="3">
+        <v>-962</v>
+      </c>
+      <c r="P22" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q22" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="R22" s="3">
+        <v>-912</v>
+      </c>
+      <c r="S22" s="3">
+        <v>-1421</v>
+      </c>
+      <c r="T22" s="3">
+        <v>-939</v>
+      </c>
+      <c r="U22" s="3">
+        <v>-1087</v>
+      </c>
+      <c r="V22" s="3">
+        <v>-622</v>
+      </c>
+      <c r="W22" s="3">
+        <v>-758</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24" s="14" customFormat="1">
+      <c r="A23" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="27">
+        <v>-766</v>
+      </c>
+      <c r="C23" s="27">
+        <v>-807</v>
+      </c>
+      <c r="D23" s="27">
+        <v>-847</v>
+      </c>
+      <c r="E23" s="27">
+        <v>-853</v>
+      </c>
+      <c r="F23" s="28">
+        <v>-899</v>
+      </c>
+      <c r="G23" s="28">
+        <v>-759</v>
+      </c>
+      <c r="H23" s="28">
+        <v>-783</v>
+      </c>
+      <c r="I23" s="28">
+        <v>-858</v>
+      </c>
+      <c r="J23" s="28">
+        <v>-523</v>
+      </c>
+      <c r="K23" s="3">
+        <v>-329</v>
+      </c>
+      <c r="L23" s="3">
+        <v>-605</v>
+      </c>
+      <c r="M23" s="24">
+        <v>-693</v>
+      </c>
+      <c r="N23" s="3">
+        <v>-511</v>
+      </c>
+      <c r="O23" s="3">
+        <v>-790</v>
+      </c>
+      <c r="P23" s="3">
+        <v>-705</v>
+      </c>
+      <c r="Q23" s="3">
+        <v>-887</v>
+      </c>
+      <c r="R23" s="3">
+        <v>-781</v>
+      </c>
+      <c r="S23" s="3">
+        <v>-1074</v>
+      </c>
+      <c r="T23" s="3">
+        <v>-818</v>
+      </c>
+      <c r="U23" s="3">
+        <v>-860</v>
+      </c>
+      <c r="V23" s="3">
+        <v>-612</v>
+      </c>
+      <c r="W23" s="3">
+        <v>-568</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24" s="14" customFormat="1">
+      <c r="A24" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="B24" s="27">
+        <v>-1087</v>
+      </c>
+      <c r="C24" s="27">
+        <v>-1144</v>
+      </c>
+      <c r="D24" s="27">
+        <v>-1321</v>
+      </c>
+      <c r="E24" s="27">
+        <v>-1366</v>
+      </c>
+      <c r="F24" s="28">
+        <v>-1605</v>
+      </c>
+      <c r="G24" s="28">
+        <v>-1239</v>
+      </c>
+      <c r="H24" s="28">
+        <v>-1143</v>
+      </c>
+      <c r="I24" s="28">
+        <v>-1154</v>
+      </c>
+      <c r="J24" s="28">
+        <v>-1344</v>
+      </c>
+      <c r="K24" s="3">
+        <v>-1401</v>
+      </c>
+      <c r="L24" s="3">
+        <v>-1152</v>
+      </c>
+      <c r="M24" s="24">
+        <v>-1720</v>
+      </c>
+      <c r="N24" s="3">
+        <v>-1311</v>
+      </c>
+      <c r="O24" s="3">
+        <v>-1218</v>
+      </c>
+      <c r="P24" s="3">
+        <v>-1273</v>
+      </c>
+      <c r="Q24" s="3">
+        <v>-1472</v>
+      </c>
+      <c r="R24" s="3">
+        <v>-1506</v>
+      </c>
+      <c r="S24" s="3">
+        <v>-1661</v>
+      </c>
+      <c r="T24" s="3">
+        <v>-1204</v>
+      </c>
+      <c r="U24" s="3">
+        <v>-1254</v>
+      </c>
+      <c r="V24" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="W24" s="3">
+        <v>-1098</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24" s="14" customFormat="1">
+      <c r="A25" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="27">
+        <v>-661</v>
+      </c>
+      <c r="C25" s="27">
+        <v>-675</v>
+      </c>
+      <c r="D25" s="27">
+        <v>-544</v>
+      </c>
+      <c r="E25" s="27">
+        <v>-34</v>
+      </c>
+      <c r="F25" s="28">
+        <v>-508</v>
+      </c>
+      <c r="G25" s="28">
+        <v>-414</v>
+      </c>
+      <c r="H25" s="28">
+        <v>-318</v>
+      </c>
+      <c r="I25" s="28">
+        <v>-378</v>
+      </c>
+      <c r="J25" s="28">
+        <v>1459</v>
+      </c>
+      <c r="K25" s="3">
+        <v>874</v>
+      </c>
+      <c r="L25" s="3">
+        <v>280</v>
+      </c>
+      <c r="M25" s="24">
+        <v>-224</v>
+      </c>
+      <c r="N25" s="3">
         <v>3</v>
       </c>
-    </row>
-[...112 lines deleted...]
-      <c r="B13" s="17">
+      <c r="O25" s="3">
+        <v>-588</v>
+      </c>
+      <c r="P25" s="3">
+        <v>36</v>
+      </c>
+      <c r="Q25" s="3">
+        <v>-83</v>
+      </c>
+      <c r="R25" s="3">
+        <v>-342</v>
+      </c>
+      <c r="S25" s="3">
+        <v>-1179</v>
+      </c>
+      <c r="T25" s="3">
+        <v>-383</v>
+      </c>
+      <c r="U25" s="3">
+        <v>-774</v>
+      </c>
+      <c r="V25" s="3">
+        <v>-634</v>
+      </c>
+      <c r="W25" s="3">
+        <v>-657</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24" s="14" customFormat="1">
+      <c r="A26" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="27">
+        <v>-1472</v>
+      </c>
+      <c r="C26" s="27">
+        <v>-1863</v>
+      </c>
+      <c r="D26" s="27">
+        <v>-2277</v>
+      </c>
+      <c r="E26" s="27">
+        <v>-2199</v>
+      </c>
+      <c r="F26" s="28">
+        <v>-2927</v>
+      </c>
+      <c r="G26" s="28">
+        <v>-2232</v>
+      </c>
+      <c r="H26" s="28">
+        <v>-1995</v>
+      </c>
+      <c r="I26" s="28">
+        <v>-1884</v>
+      </c>
+      <c r="J26" s="28">
+        <v>-1265</v>
+      </c>
+      <c r="K26" s="3">
+        <v>-1707</v>
+      </c>
+      <c r="L26" s="3">
+        <v>-1210</v>
+      </c>
+      <c r="M26" s="24">
+        <v>-946</v>
+      </c>
+      <c r="N26" s="3">
+        <v>-1603</v>
+      </c>
+      <c r="O26" s="3">
+        <v>-1497</v>
+      </c>
+      <c r="P26" s="3">
+        <v>-1267</v>
+      </c>
+      <c r="Q26" s="3">
+        <v>-1958</v>
+      </c>
+      <c r="R26" s="3">
+        <v>-2070</v>
+      </c>
+      <c r="S26" s="3">
+        <v>-2903</v>
+      </c>
+      <c r="T26" s="3">
+        <v>-1674</v>
+      </c>
+      <c r="U26" s="3">
+        <v>-1675</v>
+      </c>
+      <c r="V26" s="3">
+        <v>-1682</v>
+      </c>
+      <c r="W26" s="3">
+        <v>-1556</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24">
+      <c r="A27" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B27" s="27">
+        <v>-630</v>
+      </c>
+      <c r="C27" s="27">
+        <v>-682</v>
+      </c>
+      <c r="D27" s="27">
+        <v>-550</v>
+      </c>
+      <c r="E27" s="27">
+        <v>-604</v>
+      </c>
+      <c r="F27" s="28">
+        <v>-834</v>
+      </c>
+      <c r="G27" s="28">
+        <v>-659</v>
+      </c>
+      <c r="H27" s="28">
+        <v>-227</v>
+      </c>
+      <c r="I27" s="28">
+        <v>-228</v>
+      </c>
+      <c r="J27" s="3">
+        <v>-396</v>
+      </c>
+      <c r="K27" s="3">
+        <v>-340</v>
+      </c>
+      <c r="L27" s="2">
+        <v>-314</v>
+      </c>
+      <c r="M27" s="31">
+        <v>-637</v>
+      </c>
+      <c r="N27" s="2">
+        <v>-665</v>
+      </c>
+      <c r="O27" s="2">
+        <v>-158</v>
+      </c>
+      <c r="P27" s="2">
+        <v>-246</v>
+      </c>
+      <c r="Q27" s="2">
+        <v>-362</v>
+      </c>
+      <c r="R27" s="2">
+        <v>-287</v>
+      </c>
+      <c r="S27" s="2">
+        <v>-288</v>
+      </c>
+      <c r="T27" s="2">
+        <v>-293</v>
+      </c>
+      <c r="U27" s="2">
+        <v>-591</v>
+      </c>
+      <c r="V27" s="2">
+        <v>-435</v>
+      </c>
+      <c r="W27" s="2">
+        <v>-522</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A28" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="B28" s="44"/>
+      <c r="C28" s="44"/>
+      <c r="D28" s="44"/>
+      <c r="E28" s="44"/>
+      <c r="F28" s="44"/>
+      <c r="G28" s="44"/>
+      <c r="H28" s="44"/>
+      <c r="I28" s="44"/>
+      <c r="J28" s="44"/>
+      <c r="K28" s="44"/>
+      <c r="L28" s="44"/>
+      <c r="M28" s="44"/>
+      <c r="N28" s="44"/>
+      <c r="O28" s="44"/>
+      <c r="P28" s="44"/>
+      <c r="Q28" s="44"/>
+      <c r="R28" s="44"/>
+      <c r="S28" s="44"/>
+      <c r="T28" s="44"/>
+      <c r="U28" s="44"/>
+      <c r="V28" s="44"/>
+      <c r="W28" s="44"/>
+      <c r="X28" s="44"/>
+    </row>
+    <row r="29" spans="1:24">
+      <c r="A29" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B29" s="27">
+        <v>-7673</v>
+      </c>
+      <c r="C29" s="27">
+        <v>-5267</v>
+      </c>
+      <c r="D29" s="27">
+        <v>-4918</v>
+      </c>
+      <c r="E29" s="27">
+        <v>-698</v>
+      </c>
+      <c r="F29" s="28">
+        <v>-1833</v>
+      </c>
+      <c r="G29" s="28">
+        <v>-1814</v>
+      </c>
+      <c r="H29" s="28">
+        <v>-669</v>
+      </c>
+      <c r="I29" s="28">
+        <v>-1634</v>
+      </c>
+      <c r="J29" s="32">
+        <v>173</v>
+      </c>
+      <c r="K29" s="2">
+        <v>-333</v>
+      </c>
+      <c r="L29" s="2">
+        <v>757</v>
+      </c>
+      <c r="M29" s="31">
+        <v>-130</v>
+      </c>
+      <c r="N29" s="2">
+        <v>-701</v>
+      </c>
+      <c r="O29" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="P29" s="2">
+        <v>-736</v>
+      </c>
+      <c r="Q29" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="R29" s="2">
+        <v>-3610</v>
+      </c>
+      <c r="S29" s="2">
+        <v>1775</v>
+      </c>
+      <c r="T29" s="2">
+        <v>-2173</v>
+      </c>
+      <c r="U29" s="2">
+        <v>-4717</v>
+      </c>
+      <c r="V29" s="2">
+        <v>-2462</v>
+      </c>
+      <c r="W29" s="2">
+        <v>-1837</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24">
+      <c r="A30" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B30" s="27">
+        <v>-3079</v>
+      </c>
+      <c r="C30" s="27">
+        <v>-1747</v>
+      </c>
+      <c r="D30" s="27">
+        <v>-2068</v>
+      </c>
+      <c r="E30" s="27">
+        <v>-1418</v>
+      </c>
+      <c r="F30" s="28">
+        <v>-2297</v>
+      </c>
+      <c r="G30" s="28">
+        <v>-2217</v>
+      </c>
+      <c r="H30" s="28">
+        <v>-502</v>
+      </c>
+      <c r="I30" s="28">
+        <v>-1159</v>
+      </c>
+      <c r="J30" s="33">
+        <v>174</v>
+      </c>
+      <c r="K30" s="2">
+        <v>554</v>
+      </c>
+      <c r="L30" s="3">
+        <v>1516</v>
+      </c>
+      <c r="M30" s="24">
+        <v>1344</v>
+      </c>
+      <c r="N30" s="3">
+        <v>-1431</v>
+      </c>
+      <c r="O30" s="3">
+        <v>3264</v>
+      </c>
+      <c r="P30" s="3">
+        <v>1173</v>
+      </c>
+      <c r="Q30" s="3">
+        <v>2412</v>
+      </c>
+      <c r="R30" s="3">
+        <v>824</v>
+      </c>
+      <c r="S30" s="3">
+        <v>3315</v>
+      </c>
+      <c r="T30" s="3">
+        <v>741</v>
+      </c>
+      <c r="U30" s="3">
+        <v>-23</v>
+      </c>
+      <c r="V30" s="3">
+        <v>1065</v>
+      </c>
+      <c r="W30" s="3">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24">
+      <c r="A31" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B31" s="27">
         <v>-53</v>
       </c>
-      <c r="C13" s="17">
+      <c r="C31" s="27">
         <v>-54</v>
       </c>
-      <c r="D13" s="17">
+      <c r="D31" s="27">
         <v>117</v>
       </c>
-      <c r="E13" s="17">
+      <c r="E31" s="27">
         <v>340</v>
       </c>
-      <c r="F13" s="18">
+      <c r="F31" s="28">
         <v>28</v>
       </c>
-      <c r="G13" s="18">
+      <c r="G31" s="28">
         <v>187</v>
       </c>
-      <c r="H13" s="18">
+      <c r="H31" s="28">
         <v>151</v>
       </c>
-      <c r="I13" s="18">
+      <c r="I31" s="28">
         <v>136</v>
       </c>
-      <c r="J13" s="18">
+      <c r="J31" s="33">
         <v>153</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D14" s="17">
+      <c r="K31" s="2">
+        <v>273</v>
+      </c>
+      <c r="L31" s="3">
+        <v>533</v>
+      </c>
+      <c r="M31" s="24">
+        <v>164</v>
+      </c>
+      <c r="N31" s="3">
+        <v>114</v>
+      </c>
+      <c r="O31" s="3">
+        <v>76</v>
+      </c>
+      <c r="P31" s="3">
+        <v>296</v>
+      </c>
+      <c r="Q31" s="3">
+        <v>108</v>
+      </c>
+      <c r="R31" s="3">
+        <v>28</v>
+      </c>
+      <c r="S31" s="3">
+        <v>-90</v>
+      </c>
+      <c r="T31" s="3">
+        <v>-53</v>
+      </c>
+      <c r="U31" s="3">
+        <v>-189</v>
+      </c>
+      <c r="V31" s="3">
+        <v>2</v>
+      </c>
+      <c r="W31" s="3">
+        <v>-175</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24">
+      <c r="A32" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B32" s="27">
+        <v>1</v>
+      </c>
+      <c r="C32" s="27">
+        <v>-114</v>
+      </c>
+      <c r="D32" s="27">
+        <v>-270</v>
+      </c>
+      <c r="E32" s="27">
+        <v>347</v>
+      </c>
+      <c r="F32" s="28">
+        <v>47</v>
+      </c>
+      <c r="G32" s="28">
+        <v>19</v>
+      </c>
+      <c r="H32" s="28">
+        <v>-75</v>
+      </c>
+      <c r="I32" s="28">
+        <v>-75</v>
+      </c>
+      <c r="J32" s="33">
+        <v>-61</v>
+      </c>
+      <c r="K32" s="2">
+        <v>-247</v>
+      </c>
+      <c r="L32" s="3">
+        <v>-56</v>
+      </c>
+      <c r="M32" s="24">
+        <v>-2</v>
+      </c>
+      <c r="N32" s="3">
+        <v>432</v>
+      </c>
+      <c r="O32" s="3">
+        <v>17</v>
+      </c>
+      <c r="P32" s="3">
+        <v>94</v>
+      </c>
+      <c r="Q32" s="3">
+        <v>9</v>
+      </c>
+      <c r="R32" s="3">
+        <v>-90</v>
+      </c>
+      <c r="S32" s="3">
+        <v>-382</v>
+      </c>
+      <c r="T32" s="3">
+        <v>-371</v>
+      </c>
+      <c r="U32" s="3">
+        <v>-478</v>
+      </c>
+      <c r="V32" s="3">
+        <v>-250</v>
+      </c>
+      <c r="W32" s="3">
+        <v>-332</v>
+      </c>
+    </row>
+    <row r="33" spans="1:24">
+      <c r="A33" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B33" s="27">
+        <v>-1411</v>
+      </c>
+      <c r="C33" s="27">
+        <v>9</v>
+      </c>
+      <c r="D33" s="27">
+        <v>510</v>
+      </c>
+      <c r="E33" s="27">
+        <v>2025</v>
+      </c>
+      <c r="F33" s="28">
+        <v>3932</v>
+      </c>
+      <c r="G33" s="28">
+        <v>2508</v>
+      </c>
+      <c r="H33" s="28">
+        <v>1218</v>
+      </c>
+      <c r="I33" s="28">
+        <v>496</v>
+      </c>
+      <c r="J33" s="33">
+        <v>718</v>
+      </c>
+      <c r="K33" s="2">
+        <v>123</v>
+      </c>
+      <c r="L33" s="34">
+        <v>-11</v>
+      </c>
+      <c r="M33" s="24">
+        <v>184</v>
+      </c>
+      <c r="N33" s="3">
+        <v>1471</v>
+      </c>
+      <c r="O33" s="3">
+        <v>-562</v>
+      </c>
+      <c r="P33" s="3">
+        <v>-1670</v>
+      </c>
+      <c r="Q33" s="3">
+        <v>1372</v>
+      </c>
+      <c r="R33" s="3">
+        <v>-2634</v>
+      </c>
+      <c r="S33" s="3">
+        <v>-6</v>
+      </c>
+      <c r="T33" s="3">
+        <v>-1668</v>
+      </c>
+      <c r="U33" s="3">
+        <v>-2158</v>
+      </c>
+      <c r="V33" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="W33" s="3">
+        <v>-1187</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24">
+      <c r="A34" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B34" s="27">
+        <v>-598</v>
+      </c>
+      <c r="C34" s="27">
+        <v>-566</v>
+      </c>
+      <c r="D34" s="27">
+        <v>-494</v>
+      </c>
+      <c r="E34" s="27">
+        <v>-405</v>
+      </c>
+      <c r="F34" s="28">
+        <v>-976</v>
+      </c>
+      <c r="G34" s="28">
+        <v>-1146</v>
+      </c>
+      <c r="H34" s="28">
+        <v>-901</v>
+      </c>
+      <c r="I34" s="28">
+        <v>-858</v>
+      </c>
+      <c r="J34" s="33">
+        <v>-568</v>
+      </c>
+      <c r="K34" s="2">
+        <v>-703</v>
+      </c>
+      <c r="L34" s="3">
+        <v>-677</v>
+      </c>
+      <c r="M34" s="24">
+        <v>-883</v>
+      </c>
+      <c r="N34" s="3">
+        <v>-955</v>
+      </c>
+      <c r="O34" s="3">
+        <v>-574</v>
+      </c>
+      <c r="P34" s="3">
+        <v>-355</v>
+      </c>
+      <c r="Q34" s="3">
+        <v>-138</v>
+      </c>
+      <c r="R34" s="3">
+        <v>-467</v>
+      </c>
+      <c r="S34" s="3">
+        <v>-726</v>
+      </c>
+      <c r="T34" s="3">
+        <v>-505</v>
+      </c>
+      <c r="U34" s="3">
+        <v>-877</v>
+      </c>
+      <c r="V34" s="3">
+        <v>-645</v>
+      </c>
+      <c r="W34" s="3">
+        <v>-582</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24">
+      <c r="A35" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B35" s="27">
+        <v>-124</v>
+      </c>
+      <c r="C35" s="27">
+        <v>-147</v>
+      </c>
+      <c r="D35" s="27">
+        <v>-209</v>
+      </c>
+      <c r="E35" s="27">
+        <v>-178</v>
+      </c>
+      <c r="F35" s="28">
+        <v>-109</v>
+      </c>
+      <c r="G35" s="28">
+        <v>-163</v>
+      </c>
+      <c r="H35" s="28">
+        <v>-143</v>
+      </c>
+      <c r="I35" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="J35" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="K35" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="L35" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="M35" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="N35" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="O35" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="P35" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q35" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="R35" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="S35" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="T35" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="U35" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="V35" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="W35" s="28" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="36" spans="1:24">
+      <c r="A36" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B36" s="27">
+        <v>98</v>
+      </c>
+      <c r="C36" s="27">
+        <v>-52</v>
+      </c>
+      <c r="D36" s="27">
+        <v>-166</v>
+      </c>
+      <c r="E36" s="27">
+        <v>-42</v>
+      </c>
+      <c r="F36" s="28">
+        <v>-2</v>
+      </c>
+      <c r="G36" s="28">
+        <v>302</v>
+      </c>
+      <c r="H36" s="28">
+        <v>266</v>
+      </c>
+      <c r="I36" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="J36" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="K36" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="L36" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="M36" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="N36" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="O36" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="P36" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q36" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="R36" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="S36" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="T36" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="U36" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="V36" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="W36" s="28" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24">
+      <c r="A37" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B37" s="27">
+        <v>-737</v>
+      </c>
+      <c r="C37" s="27">
+        <v>-672</v>
+      </c>
+      <c r="D37" s="27">
+        <v>-786</v>
+      </c>
+      <c r="E37" s="27">
+        <v>-680</v>
+      </c>
+      <c r="F37" s="28">
+        <v>-908</v>
+      </c>
+      <c r="G37" s="28">
+        <v>-440</v>
+      </c>
+      <c r="H37" s="28">
+        <v>-391</v>
+      </c>
+      <c r="I37" s="28">
+        <v>-125</v>
+      </c>
+      <c r="J37" s="33">
+        <v>-190</v>
+      </c>
+      <c r="K37" s="2">
+        <v>-186</v>
+      </c>
+      <c r="L37" s="3">
+        <v>-190</v>
+      </c>
+      <c r="M37" s="24">
+        <v>-205</v>
+      </c>
+      <c r="N37" s="3">
+        <v>-137</v>
+      </c>
+      <c r="O37" s="3">
         <v>-195</v>
       </c>
-      <c r="E14" s="17">
-[...2 lines deleted...]
-      <c r="F14" s="18">
+      <c r="P37" s="3">
+        <v>-139</v>
+      </c>
+      <c r="Q37" s="3">
+        <v>-274</v>
+      </c>
+      <c r="R37" s="3">
+        <v>-388</v>
+      </c>
+      <c r="S37" s="3">
+        <v>-294</v>
+      </c>
+      <c r="T37" s="3">
+        <v>-203</v>
+      </c>
+      <c r="U37" s="3">
+        <v>-303</v>
+      </c>
+      <c r="V37" s="3">
+        <v>-147</v>
+      </c>
+      <c r="W37" s="3">
+        <v>-140</v>
+      </c>
+    </row>
+    <row r="38" spans="1:24">
+      <c r="A38" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B38" s="27">
+        <v>-328</v>
+      </c>
+      <c r="C38" s="27">
+        <v>-265</v>
+      </c>
+      <c r="D38" s="27">
+        <v>-87</v>
+      </c>
+      <c r="E38" s="27">
+        <v>-111</v>
+      </c>
+      <c r="F38" s="28">
+        <v>-154</v>
+      </c>
+      <c r="G38" s="28">
+        <v>-51</v>
+      </c>
+      <c r="H38" s="28">
+        <v>102</v>
+      </c>
+      <c r="I38" s="28">
+        <v>-5</v>
+      </c>
+      <c r="J38" s="33">
+        <v>230</v>
+      </c>
+      <c r="K38" s="2">
+        <v>272</v>
+      </c>
+      <c r="L38" s="2">
+        <v>49</v>
+      </c>
+      <c r="M38" s="31">
+        <v>-222</v>
+      </c>
+      <c r="N38" s="2">
+        <v>173</v>
+      </c>
+      <c r="O38" s="2">
+        <v>-83</v>
+      </c>
+      <c r="P38" s="2">
+        <v>145</v>
+      </c>
+      <c r="Q38" s="2">
+        <v>-206</v>
+      </c>
+      <c r="R38" s="2">
+        <v>-502</v>
+      </c>
+      <c r="S38" s="2">
+        <v>-91</v>
+      </c>
+      <c r="T38" s="2">
+        <v>21</v>
+      </c>
+      <c r="U38" s="2">
+        <v>-94</v>
+      </c>
+      <c r="V38" s="2">
+        <v>-180</v>
+      </c>
+      <c r="W38" s="2">
+        <v>-165</v>
+      </c>
+    </row>
+    <row r="39" spans="1:24">
+      <c r="A39" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B39" s="27">
+        <v>-380</v>
+      </c>
+      <c r="C39" s="27">
+        <v>-411</v>
+      </c>
+      <c r="D39" s="27">
+        <v>-548</v>
+      </c>
+      <c r="E39" s="27">
         <v>67</v>
       </c>
-      <c r="G14" s="18">
+      <c r="F39" s="28">
+        <v>-294</v>
+      </c>
+      <c r="G39" s="28">
+        <v>95</v>
+      </c>
+      <c r="H39" s="28">
+        <v>161</v>
+      </c>
+      <c r="I39" s="33">
+        <v>118</v>
+      </c>
+      <c r="J39" s="35">
+        <v>-178</v>
+      </c>
+      <c r="K39" s="2">
+        <v>-274</v>
+      </c>
+      <c r="L39" s="2">
+        <v>-291</v>
+      </c>
+      <c r="M39" s="31">
+        <v>-104</v>
+      </c>
+      <c r="N39" s="2">
+        <v>-101</v>
+      </c>
+      <c r="O39" s="2">
+        <v>-226</v>
+      </c>
+      <c r="P39" s="2">
+        <v>-273</v>
+      </c>
+      <c r="Q39" s="2">
+        <v>-461</v>
+      </c>
+      <c r="R39" s="2">
+        <v>-382</v>
+      </c>
+      <c r="S39" s="2">
+        <v>-66</v>
+      </c>
+      <c r="T39" s="2">
+        <v>-154</v>
+      </c>
+      <c r="U39" s="2">
+        <v>-498</v>
+      </c>
+      <c r="V39" s="2">
+        <v>-133</v>
+      </c>
+      <c r="W39" s="2">
+        <v>-127</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24">
+      <c r="A40" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="B40" s="27">
+        <v>-69</v>
+      </c>
+      <c r="C40" s="27">
+        <v>-138</v>
+      </c>
+      <c r="D40" s="27">
+        <v>-112</v>
+      </c>
+      <c r="E40" s="27">
+        <v>-102</v>
+      </c>
+      <c r="F40" s="28">
+        <v>-115</v>
+      </c>
+      <c r="G40" s="28">
+        <v>-102</v>
+      </c>
+      <c r="H40" s="28">
+        <v>-128</v>
+      </c>
+      <c r="I40" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="J40" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="K40" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="L40" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="M40" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="N40" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="O40" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="P40" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q40" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="R40" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="S40" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="T40" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="U40" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="V40" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="W40" s="33" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="41" spans="1:24">
+      <c r="A41" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B41" s="27">
+        <v>-391</v>
+      </c>
+      <c r="C41" s="27">
+        <v>-384</v>
+      </c>
+      <c r="D41" s="27">
+        <v>-356</v>
+      </c>
+      <c r="E41" s="27">
+        <v>-123</v>
+      </c>
+      <c r="F41" s="28">
+        <v>-255</v>
+      </c>
+      <c r="G41" s="28">
+        <v>-232</v>
+      </c>
+      <c r="H41" s="28">
+        <v>-228</v>
+      </c>
+      <c r="I41" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="J41" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="K41" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="L41" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="M41" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="N41" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="O41" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="P41" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q41" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="R41" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="S41" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="T41" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="U41" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="V41" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="W41" s="33" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="42" spans="1:24">
+      <c r="A42" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B42" s="27">
+        <v>-602</v>
+      </c>
+      <c r="C42" s="27">
+        <v>-726</v>
+      </c>
+      <c r="D42" s="27">
+        <v>-449</v>
+      </c>
+      <c r="E42" s="27">
+        <v>-418</v>
+      </c>
+      <c r="F42" s="28">
+        <v>-730</v>
+      </c>
+      <c r="G42" s="28">
+        <v>-574</v>
+      </c>
+      <c r="H42" s="28">
+        <v>-199</v>
+      </c>
+      <c r="I42" s="33">
+        <v>-162</v>
+      </c>
+      <c r="J42" s="33">
+        <v>-105</v>
+      </c>
+      <c r="K42" s="2">
+        <v>-145</v>
+      </c>
+      <c r="L42" s="2">
+        <v>-116</v>
+      </c>
+      <c r="M42" s="31">
+        <v>-287</v>
+      </c>
+      <c r="N42" s="2">
+        <v>-267</v>
+      </c>
+      <c r="O42" s="2">
+        <v>28</v>
+      </c>
+      <c r="P42" s="2">
+        <v>-7</v>
+      </c>
+      <c r="Q42" s="2">
+        <v>-82</v>
+      </c>
+      <c r="R42" s="2">
+        <v>1</v>
+      </c>
+      <c r="S42" s="2">
+        <v>115</v>
+      </c>
+      <c r="T42" s="2">
+        <v>19</v>
+      </c>
+      <c r="U42" s="2">
+        <v>-97</v>
+      </c>
+      <c r="V42" s="2">
+        <v>-169</v>
+      </c>
+      <c r="W42" s="2">
+        <v>-173</v>
+      </c>
+    </row>
+    <row r="43" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A43" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="B43" s="45"/>
+      <c r="C43" s="45"/>
+      <c r="D43" s="45"/>
+      <c r="E43" s="45"/>
+      <c r="F43" s="45"/>
+      <c r="G43" s="45"/>
+      <c r="H43" s="45"/>
+      <c r="I43" s="45"/>
+      <c r="J43" s="45"/>
+      <c r="K43" s="45"/>
+      <c r="L43" s="45"/>
+      <c r="M43" s="45"/>
+      <c r="N43" s="45"/>
+      <c r="O43" s="45"/>
+      <c r="P43" s="45"/>
+      <c r="Q43" s="45"/>
+      <c r="R43" s="45"/>
+      <c r="S43" s="45"/>
+      <c r="T43" s="45"/>
+      <c r="U43" s="45"/>
+      <c r="V43" s="45"/>
+      <c r="W43" s="45"/>
+      <c r="X43" s="45"/>
+    </row>
+    <row r="44" spans="1:24">
+      <c r="A44" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B44" s="33">
+        <v>-8218</v>
+      </c>
+      <c r="C44" s="33">
+        <v>-9527</v>
+      </c>
+      <c r="D44" s="33">
+        <v>-10584</v>
+      </c>
+      <c r="E44" s="33">
+        <v>19338</v>
+      </c>
+      <c r="F44" s="36">
+        <v>-12481</v>
+      </c>
+      <c r="G44" s="36">
+        <v>-9686</v>
+      </c>
+      <c r="H44" s="36">
+        <v>-8325</v>
+      </c>
+      <c r="I44" s="36">
+        <v>-8364</v>
+      </c>
+      <c r="J44" s="32">
+        <v>-5499</v>
+      </c>
+      <c r="K44" s="2">
+        <v>-5736</v>
+      </c>
+      <c r="L44" s="2">
+        <v>-7213</v>
+      </c>
+      <c r="M44" s="31">
+        <v>-9162</v>
+      </c>
+      <c r="N44" s="2">
+        <v>-7429</v>
+      </c>
+      <c r="O44" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="P44" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q44" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="R44" s="2">
+        <v>-11388</v>
+      </c>
+      <c r="S44" s="2">
+        <v>-15731</v>
+      </c>
+      <c r="T44" s="2">
+        <v>-10697</v>
+      </c>
+      <c r="U44" s="2">
+        <v>-11826</v>
+      </c>
+      <c r="V44" s="2">
+        <v>-9367</v>
+      </c>
+      <c r="W44" s="2">
+        <v>-9839</v>
+      </c>
+    </row>
+    <row r="45" spans="1:24">
+      <c r="A45" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B45" s="33">
+        <v>101</v>
+      </c>
+      <c r="C45" s="33">
+        <v>413</v>
+      </c>
+      <c r="D45" s="33">
+        <v>430</v>
+      </c>
+      <c r="E45" s="33">
+        <v>89</v>
+      </c>
+      <c r="F45" s="36">
+        <v>181</v>
+      </c>
+      <c r="G45" s="36">
+        <v>151</v>
+      </c>
+      <c r="H45" s="36">
+        <v>204</v>
+      </c>
+      <c r="I45" s="36">
+        <v>217</v>
+      </c>
+      <c r="J45" s="33">
+        <v>72</v>
+      </c>
+      <c r="K45" s="2">
+        <v>84</v>
+      </c>
+      <c r="L45" s="2">
+        <v>48</v>
+      </c>
+      <c r="M45" s="31">
+        <v>58</v>
+      </c>
+      <c r="N45" s="2">
+        <v>-33</v>
+      </c>
+      <c r="O45" s="2">
+        <v>-56</v>
+      </c>
+      <c r="P45" s="2">
+        <v>37</v>
+      </c>
+      <c r="Q45" s="2">
+        <v>-128</v>
+      </c>
+      <c r="R45" s="2">
+        <v>-121</v>
+      </c>
+      <c r="S45" s="2">
+        <v>62</v>
+      </c>
+      <c r="T45" s="2">
+        <v>21</v>
+      </c>
+      <c r="U45" s="2">
+        <v>674</v>
+      </c>
+      <c r="V45" s="2">
+        <v>425</v>
+      </c>
+      <c r="W45" s="2">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="46" spans="1:24">
+      <c r="A46" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B46" s="33">
+        <v>85</v>
+      </c>
+      <c r="C46" s="33">
+        <v>46</v>
+      </c>
+      <c r="D46" s="33">
+        <v>75</v>
+      </c>
+      <c r="E46" s="33">
+        <v>67</v>
+      </c>
+      <c r="F46" s="36">
+        <v>20</v>
+      </c>
+      <c r="G46" s="36">
+        <v>31</v>
+      </c>
+      <c r="H46" s="36">
+        <v>25</v>
+      </c>
+      <c r="I46" s="36">
+        <v>9</v>
+      </c>
+      <c r="J46" s="33">
+        <v>-5</v>
+      </c>
+      <c r="K46" s="2">
+        <v>-3</v>
+      </c>
+      <c r="L46" s="2">
+        <v>-3</v>
+      </c>
+      <c r="M46" s="31">
+        <v>2</v>
+      </c>
+      <c r="N46" s="2">
+        <v>1</v>
+      </c>
+      <c r="O46" s="2">
+        <v>-2</v>
+      </c>
+      <c r="P46" s="2">
+        <v>-14</v>
+      </c>
+      <c r="Q46" s="2">
+        <v>-4</v>
+      </c>
+      <c r="R46" s="2">
+        <v>3</v>
+      </c>
+      <c r="S46" s="2">
+        <v>175</v>
+      </c>
+      <c r="T46" s="2">
+        <v>120</v>
+      </c>
+      <c r="U46" s="2">
+        <v>32</v>
+      </c>
+      <c r="V46" s="2">
+        <v>-7</v>
+      </c>
+      <c r="W46" s="2">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="47" spans="1:24">
+      <c r="A47" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B47" s="33">
+        <v>174</v>
+      </c>
+      <c r="C47" s="33">
+        <v>-57</v>
+      </c>
+      <c r="D47" s="33">
+        <v>-124</v>
+      </c>
+      <c r="E47" s="33">
+        <v>764</v>
+      </c>
+      <c r="F47" s="36">
+        <v>-212</v>
+      </c>
+      <c r="G47" s="36">
+        <v>-29</v>
+      </c>
+      <c r="H47" s="36">
+        <v>-116</v>
+      </c>
+      <c r="I47" s="36">
+        <v>-139</v>
+      </c>
+      <c r="J47" s="33">
+        <v>-208</v>
+      </c>
+      <c r="K47" s="2">
+        <v>216</v>
+      </c>
+      <c r="L47" s="2">
+        <v>-35</v>
+      </c>
+      <c r="M47" s="31">
+        <v>-107</v>
+      </c>
+      <c r="N47" s="2">
+        <v>-112</v>
+      </c>
+      <c r="O47" s="2">
+        <v>-46</v>
+      </c>
+      <c r="P47" s="2">
+        <v>-127</v>
+      </c>
+      <c r="Q47" s="2">
+        <v>-96</v>
+      </c>
+      <c r="R47" s="2">
+        <v>-37</v>
+      </c>
+      <c r="S47" s="2">
+        <v>-193</v>
+      </c>
+      <c r="T47" s="2">
+        <v>250</v>
+      </c>
+      <c r="U47" s="2">
+        <v>65</v>
+      </c>
+      <c r="V47" s="2">
+        <v>-286</v>
+      </c>
+      <c r="W47" s="2">
+        <v>-284</v>
+      </c>
+    </row>
+    <row r="48" spans="1:24">
+      <c r="A48" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B48" s="33">
+        <v>-383</v>
+      </c>
+      <c r="C48" s="33">
+        <v>-371</v>
+      </c>
+      <c r="D48" s="33">
+        <v>-454</v>
+      </c>
+      <c r="E48" s="33">
+        <v>570</v>
+      </c>
+      <c r="F48" s="36">
+        <v>-674</v>
+      </c>
+      <c r="G48" s="36">
+        <v>-425</v>
+      </c>
+      <c r="H48" s="36">
+        <v>-352</v>
+      </c>
+      <c r="I48" s="36">
+        <v>-285</v>
+      </c>
+      <c r="J48" s="33">
+        <v>-303</v>
+      </c>
+      <c r="K48" s="2">
+        <v>-178</v>
+      </c>
+      <c r="L48" s="2">
+        <v>-163</v>
+      </c>
+      <c r="M48" s="31">
+        <v>-175</v>
+      </c>
+      <c r="N48" s="2">
+        <v>-281</v>
+      </c>
+      <c r="O48" s="2">
+        <v>-21</v>
+      </c>
+      <c r="P48" s="2">
+        <v>-153</v>
+      </c>
+      <c r="Q48" s="2">
+        <v>-254</v>
+      </c>
+      <c r="R48" s="2">
+        <v>-443</v>
+      </c>
+      <c r="S48" s="2">
+        <v>-592</v>
+      </c>
+      <c r="T48" s="2">
+        <v>-252</v>
+      </c>
+      <c r="U48" s="2">
+        <v>-423</v>
+      </c>
+      <c r="V48" s="2">
+        <v>-212</v>
+      </c>
+      <c r="W48" s="2">
+        <v>-218</v>
+      </c>
+    </row>
+    <row r="49" spans="1:23">
+      <c r="A49" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B49" s="33">
+        <v>-829</v>
+      </c>
+      <c r="C49" s="33">
+        <v>-721</v>
+      </c>
+      <c r="D49" s="33">
+        <v>-1121</v>
+      </c>
+      <c r="E49" s="33">
+        <v>1352</v>
+      </c>
+      <c r="F49" s="36">
+        <v>-1571</v>
+      </c>
+      <c r="G49" s="36">
+        <v>-929</v>
+      </c>
+      <c r="H49" s="36">
+        <v>-512</v>
+      </c>
+      <c r="I49" s="36">
+        <v>-510</v>
+      </c>
+      <c r="J49" s="35">
+        <v>-520</v>
+      </c>
+      <c r="K49" s="2">
+        <v>-510</v>
+      </c>
+      <c r="L49" s="2">
+        <v>-627</v>
+      </c>
+      <c r="M49" s="31">
+        <v>-619</v>
+      </c>
+      <c r="N49" s="2">
+        <v>-481</v>
+      </c>
+      <c r="O49" s="2">
+        <v>-359</v>
+      </c>
+      <c r="P49" s="2">
+        <v>-397</v>
+      </c>
+      <c r="Q49" s="2">
+        <v>-681</v>
+      </c>
+      <c r="R49" s="2">
+        <v>-772</v>
+      </c>
+      <c r="S49" s="2">
+        <v>-1130</v>
+      </c>
+      <c r="T49" s="2">
+        <v>-810</v>
+      </c>
+      <c r="U49" s="2">
+        <v>-1104</v>
+      </c>
+      <c r="V49" s="2">
+        <v>-690</v>
+      </c>
+      <c r="W49" s="2">
+        <v>-736</v>
+      </c>
+    </row>
+    <row r="50" spans="1:23">
+      <c r="A50" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B50" s="33">
+        <v>-378</v>
+      </c>
+      <c r="C50" s="33">
+        <v>-505</v>
+      </c>
+      <c r="D50" s="33">
+        <v>-556</v>
+      </c>
+      <c r="E50" s="33">
+        <v>765</v>
+      </c>
+      <c r="F50" s="36">
+        <v>-675</v>
+      </c>
+      <c r="G50" s="36">
+        <v>-467</v>
+      </c>
+      <c r="H50" s="36">
+        <v>-324</v>
+      </c>
+      <c r="I50" s="36">
+        <v>-630</v>
+      </c>
+      <c r="J50" s="33">
+        <v>-434</v>
+      </c>
+      <c r="K50" s="2">
+        <v>-322</v>
+      </c>
+      <c r="L50" s="2">
+        <v>-422</v>
+      </c>
+      <c r="M50" s="31">
+        <v>-312</v>
+      </c>
+      <c r="N50" s="2">
+        <v>-359</v>
+      </c>
+      <c r="O50" s="2">
+        <v>-254</v>
+      </c>
+      <c r="P50" s="2">
+        <v>-305</v>
+      </c>
+      <c r="Q50" s="2">
+        <v>-511</v>
+      </c>
+      <c r="R50" s="2">
+        <v>-625</v>
+      </c>
+      <c r="S50" s="2">
+        <v>-548</v>
+      </c>
+      <c r="T50" s="2">
+        <v>-412</v>
+      </c>
+      <c r="U50" s="2">
+        <v>-422</v>
+      </c>
+      <c r="V50" s="2">
+        <v>-354</v>
+      </c>
+      <c r="W50" s="2">
+        <v>-352</v>
+      </c>
+    </row>
+    <row r="51" spans="1:23">
+      <c r="A51" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B51" s="33">
+        <v>-644</v>
+      </c>
+      <c r="C51" s="33">
+        <v>-931</v>
+      </c>
+      <c r="D51" s="33">
+        <v>-872</v>
+      </c>
+      <c r="E51" s="33">
+        <v>1019</v>
+      </c>
+      <c r="F51" s="36">
+        <v>-1023</v>
+      </c>
+      <c r="G51" s="36">
+        <v>-817</v>
+      </c>
+      <c r="H51" s="36">
+        <v>-555</v>
+      </c>
+      <c r="I51" s="36">
+        <v>-735</v>
+      </c>
+      <c r="J51" s="33">
+        <v>-775</v>
+      </c>
+      <c r="K51" s="2">
+        <v>-692</v>
+      </c>
+      <c r="L51" s="2">
+        <v>-681</v>
+      </c>
+      <c r="M51" s="31">
+        <v>-671</v>
+      </c>
+      <c r="N51" s="2">
+        <v>-735</v>
+      </c>
+      <c r="O51" s="2">
+        <v>-653</v>
+      </c>
+      <c r="P51" s="2">
+        <v>-277</v>
+      </c>
+      <c r="Q51" s="2">
+        <v>-468</v>
+      </c>
+      <c r="R51" s="2">
+        <v>-377</v>
+      </c>
+      <c r="S51" s="2">
+        <v>-334</v>
+      </c>
+      <c r="T51" s="2">
+        <v>-483</v>
+      </c>
+      <c r="U51" s="2">
+        <v>-593</v>
+      </c>
+      <c r="V51" s="2">
+        <v>-459</v>
+      </c>
+      <c r="W51" s="2">
+        <v>-592</v>
+      </c>
+    </row>
+    <row r="52" spans="1:23">
+      <c r="A52" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B52" s="33">
+        <v>157</v>
+      </c>
+      <c r="C52" s="33">
+        <v>296</v>
+      </c>
+      <c r="D52" s="33">
+        <v>610</v>
+      </c>
+      <c r="E52" s="33">
+        <v>998</v>
+      </c>
+      <c r="F52" s="36">
+        <v>629</v>
+      </c>
+      <c r="G52" s="36">
+        <v>331</v>
+      </c>
+      <c r="H52" s="36">
+        <v>-181</v>
+      </c>
+      <c r="I52" s="36">
+        <v>526</v>
+      </c>
+      <c r="J52" s="33">
+        <v>331</v>
+      </c>
+      <c r="K52" s="2">
+        <v>258</v>
+      </c>
+      <c r="L52" s="2">
+        <v>99</v>
+      </c>
+      <c r="M52" s="31">
+        <v>196</v>
+      </c>
+      <c r="N52" s="2">
+        <v>610</v>
+      </c>
+      <c r="O52" s="2">
+        <v>313</v>
+      </c>
+      <c r="P52" s="2">
+        <v>154</v>
+      </c>
+      <c r="Q52" s="2">
+        <v>-8</v>
+      </c>
+      <c r="R52" s="2">
+        <v>-11</v>
+      </c>
+      <c r="S52" s="2">
+        <v>-855</v>
+      </c>
+      <c r="T52" s="2">
+        <v>-722</v>
+      </c>
+      <c r="U52" s="2">
+        <v>-732</v>
+      </c>
+      <c r="V52" s="2">
+        <v>-565</v>
+      </c>
+      <c r="W52" s="2">
+        <v>-630</v>
+      </c>
+    </row>
+    <row r="53" spans="1:23">
+      <c r="A53" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B53" s="33">
+        <v>-773</v>
+      </c>
+      <c r="C53" s="33">
+        <v>-1011</v>
+      </c>
+      <c r="D53" s="33">
+        <v>-1023</v>
+      </c>
+      <c r="E53" s="33">
+        <v>1684</v>
+      </c>
+      <c r="F53" s="36">
+        <v>-1189</v>
+      </c>
+      <c r="G53" s="36">
+        <v>-995</v>
+      </c>
+      <c r="H53" s="36">
+        <v>-720</v>
+      </c>
+      <c r="I53" s="36">
+        <v>-746</v>
+      </c>
+      <c r="J53" s="33">
+        <v>-2</v>
+      </c>
+      <c r="K53" s="2">
+        <v>-377</v>
+      </c>
+      <c r="L53" s="2">
+        <v>-542</v>
+      </c>
+      <c r="M53" s="31">
+        <v>-808</v>
+      </c>
+      <c r="N53" s="2">
+        <v>-1136</v>
+      </c>
+      <c r="O53" s="2">
+        <v>-1104</v>
+      </c>
+      <c r="P53" s="2">
+        <v>-673</v>
+      </c>
+      <c r="Q53" s="2">
+        <v>-1029</v>
+      </c>
+      <c r="R53" s="2">
+        <v>-1315</v>
+      </c>
+      <c r="S53" s="2">
+        <v>-1104</v>
+      </c>
+      <c r="T53" s="2">
+        <v>-818</v>
+      </c>
+      <c r="U53" s="2">
+        <v>-1077</v>
+      </c>
+      <c r="V53" s="2">
+        <v>-774</v>
+      </c>
+      <c r="W53" s="2">
+        <v>-848</v>
+      </c>
+    </row>
+    <row r="54" spans="1:23">
+      <c r="A54" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B54" s="33">
+        <v>-183</v>
+      </c>
+      <c r="C54" s="33">
+        <v>-307</v>
+      </c>
+      <c r="D54" s="33">
+        <v>-309</v>
+      </c>
+      <c r="E54" s="33">
+        <v>662</v>
+      </c>
+      <c r="F54" s="36">
+        <v>-368</v>
+      </c>
+      <c r="G54" s="36">
+        <v>-343</v>
+      </c>
+      <c r="H54" s="36">
+        <v>-335</v>
+      </c>
+      <c r="I54" s="36">
+        <v>-97</v>
+      </c>
+      <c r="J54" s="33">
+        <v>219</v>
+      </c>
+      <c r="K54" s="2">
+        <v>691</v>
+      </c>
+      <c r="L54" s="2">
+        <v>411</v>
+      </c>
+      <c r="M54" s="31">
+        <v>31</v>
+      </c>
+      <c r="N54" s="2">
+        <v>232</v>
+      </c>
+      <c r="O54" s="2">
+        <v>-382</v>
+      </c>
+      <c r="P54" s="2">
+        <v>-405</v>
+      </c>
+      <c r="Q54" s="2">
+        <v>-417</v>
+      </c>
+      <c r="R54" s="2">
+        <v>-426</v>
+      </c>
+      <c r="S54" s="2">
+        <v>-643</v>
+      </c>
+      <c r="T54" s="2">
+        <v>-715</v>
+      </c>
+      <c r="U54" s="2">
+        <v>-736</v>
+      </c>
+      <c r="V54" s="2">
+        <v>-470</v>
+      </c>
+      <c r="W54" s="2">
+        <v>-433</v>
+      </c>
+    </row>
+    <row r="55" spans="1:23">
+      <c r="A55" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B55" s="33">
         <v>50</v>
       </c>
-      <c r="H14" s="18">
-[...2 lines deleted...]
-      <c r="I14" s="18">
+      <c r="C55" s="33">
+        <v>-7</v>
+      </c>
+      <c r="D55" s="33">
+        <v>-203</v>
+      </c>
+      <c r="E55" s="33">
+        <v>1000</v>
+      </c>
+      <c r="F55" s="36">
+        <v>-308</v>
+      </c>
+      <c r="G55" s="36">
+        <v>-301</v>
+      </c>
+      <c r="H55" s="36">
+        <v>-175</v>
+      </c>
+      <c r="I55" s="36">
+        <v>-243</v>
+      </c>
+      <c r="J55" s="33">
+        <v>-373</v>
+      </c>
+      <c r="K55" s="2">
+        <v>-600</v>
+      </c>
+      <c r="L55" s="2">
+        <v>-441</v>
+      </c>
+      <c r="M55" s="31">
+        <v>-389</v>
+      </c>
+      <c r="N55" s="2">
+        <v>-280</v>
+      </c>
+      <c r="O55" s="2">
+        <v>-492</v>
+      </c>
+      <c r="P55" s="2">
+        <v>-438</v>
+      </c>
+      <c r="Q55" s="2">
+        <v>-365</v>
+      </c>
+      <c r="R55" s="2">
+        <v>-395</v>
+      </c>
+      <c r="S55" s="2">
+        <v>-771</v>
+      </c>
+      <c r="T55" s="2">
+        <v>-755</v>
+      </c>
+      <c r="U55" s="2">
+        <v>-587</v>
+      </c>
+      <c r="V55" s="2">
+        <v>-400</v>
+      </c>
+      <c r="W55" s="2">
+        <v>-341</v>
+      </c>
+    </row>
+    <row r="56" spans="1:23">
+      <c r="A56" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B56" s="33">
+        <v>-1072</v>
+      </c>
+      <c r="C56" s="33">
+        <v>-1264</v>
+      </c>
+      <c r="D56" s="33">
+        <v>-1213</v>
+      </c>
+      <c r="E56" s="33">
+        <v>1250</v>
+      </c>
+      <c r="F56" s="36">
+        <v>-782</v>
+      </c>
+      <c r="G56" s="36">
+        <v>-762</v>
+      </c>
+      <c r="H56" s="36">
+        <v>-595</v>
+      </c>
+      <c r="I56" s="36">
+        <v>-597</v>
+      </c>
+      <c r="J56" s="33">
+        <v>-632</v>
+      </c>
+      <c r="K56" s="2">
+        <v>-782</v>
+      </c>
+      <c r="L56" s="2">
+        <v>-950</v>
+      </c>
+      <c r="M56" s="31">
+        <v>-1262</v>
+      </c>
+      <c r="N56" s="2">
+        <v>-373</v>
+      </c>
+      <c r="O56" s="2">
+        <v>-659</v>
+      </c>
+      <c r="P56" s="2">
+        <v>-252</v>
+      </c>
+      <c r="Q56" s="2">
+        <v>-783</v>
+      </c>
+      <c r="R56" s="2">
+        <v>-970</v>
+      </c>
+      <c r="S56" s="2">
+        <v>-1157</v>
+      </c>
+      <c r="T56" s="2">
+        <v>-791</v>
+      </c>
+      <c r="U56" s="2">
+        <v>-779</v>
+      </c>
+      <c r="V56" s="2">
+        <v>-637</v>
+      </c>
+      <c r="W56" s="2">
+        <v>-595</v>
+      </c>
+    </row>
+    <row r="57" spans="1:23">
+      <c r="A57" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B57" s="33">
+        <v>-969</v>
+      </c>
+      <c r="C57" s="33">
+        <v>-1185</v>
+      </c>
+      <c r="D57" s="33">
+        <v>-1202</v>
+      </c>
+      <c r="E57" s="33">
+        <v>1922</v>
+      </c>
+      <c r="F57" s="36">
+        <v>-836</v>
+      </c>
+      <c r="G57" s="36">
+        <v>-736</v>
+      </c>
+      <c r="H57" s="36">
+        <v>-778</v>
+      </c>
+      <c r="I57" s="36">
+        <v>-794</v>
+      </c>
+      <c r="J57" s="33">
+        <v>-905</v>
+      </c>
+      <c r="K57" s="2">
+        <v>-763</v>
+      </c>
+      <c r="L57" s="2">
+        <v>-1022</v>
+      </c>
+      <c r="M57" s="31">
+        <v>-1052</v>
+      </c>
+      <c r="N57" s="2">
+        <v>-662</v>
+      </c>
+      <c r="O57" s="2">
+        <v>-962</v>
+      </c>
+      <c r="P57" s="2">
+        <v>-1034</v>
+      </c>
+      <c r="Q57" s="2">
+        <v>-1043</v>
+      </c>
+      <c r="R57" s="2">
+        <v>-912</v>
+      </c>
+      <c r="S57" s="2">
+        <v>-1421</v>
+      </c>
+      <c r="T57" s="2">
+        <v>-939</v>
+      </c>
+      <c r="U57" s="2">
+        <v>-1087</v>
+      </c>
+      <c r="V57" s="2">
+        <v>-622</v>
+      </c>
+      <c r="W57" s="2">
+        <v>-758</v>
+      </c>
+    </row>
+    <row r="58" spans="1:23">
+      <c r="A58" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B58" s="33">
+        <v>-766</v>
+      </c>
+      <c r="C58" s="33">
+        <v>-807</v>
+      </c>
+      <c r="D58" s="33">
+        <v>-847</v>
+      </c>
+      <c r="E58" s="33">
+        <v>1429</v>
+      </c>
+      <c r="F58" s="36">
+        <v>-899</v>
+      </c>
+      <c r="G58" s="36">
+        <v>-759</v>
+      </c>
+      <c r="H58" s="36">
+        <v>-783</v>
+      </c>
+      <c r="I58" s="36">
+        <v>-858</v>
+      </c>
+      <c r="J58" s="33">
+        <v>-523</v>
+      </c>
+      <c r="K58" s="2">
+        <v>-329</v>
+      </c>
+      <c r="L58" s="2">
+        <v>-605</v>
+      </c>
+      <c r="M58" s="31">
+        <v>-693</v>
+      </c>
+      <c r="N58" s="2">
+        <v>-511</v>
+      </c>
+      <c r="O58" s="2">
+        <v>-790</v>
+      </c>
+      <c r="P58" s="2">
+        <v>-705</v>
+      </c>
+      <c r="Q58" s="2">
+        <v>-887</v>
+      </c>
+      <c r="R58" s="2">
+        <v>-781</v>
+      </c>
+      <c r="S58" s="2">
+        <v>-1074</v>
+      </c>
+      <c r="T58" s="2">
+        <v>-818</v>
+      </c>
+      <c r="U58" s="2">
+        <v>-860</v>
+      </c>
+      <c r="V58" s="2">
+        <v>-612</v>
+      </c>
+      <c r="W58" s="2">
+        <v>-568</v>
+      </c>
+    </row>
+    <row r="59" spans="1:23">
+      <c r="A59" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="B59" s="33">
+        <v>-1018</v>
+      </c>
+      <c r="C59" s="33">
+        <v>-1006</v>
+      </c>
+      <c r="D59" s="33">
+        <v>-1209</v>
+      </c>
+      <c r="E59" s="33">
+        <v>1711</v>
+      </c>
+      <c r="F59" s="36">
+        <v>-1490</v>
+      </c>
+      <c r="G59" s="36">
+        <v>-1137</v>
+      </c>
+      <c r="H59" s="36">
+        <v>-1015</v>
+      </c>
+      <c r="I59" s="36">
+        <v>-1154</v>
+      </c>
+      <c r="J59" s="33">
+        <v>-1344</v>
+      </c>
+      <c r="K59" s="2">
+        <v>-1401</v>
+      </c>
+      <c r="L59" s="2">
+        <v>-1152</v>
+      </c>
+      <c r="M59" s="31">
+        <v>-1720</v>
+      </c>
+      <c r="N59" s="2">
+        <v>-1311</v>
+      </c>
+      <c r="O59" s="2">
+        <v>-1218</v>
+      </c>
+      <c r="P59" s="2">
+        <v>-1273</v>
+      </c>
+      <c r="Q59" s="2">
+        <v>-1472</v>
+      </c>
+      <c r="R59" s="2">
+        <v>-1506</v>
+      </c>
+      <c r="S59" s="2">
+        <v>-1661</v>
+      </c>
+      <c r="T59" s="2">
+        <v>-1204</v>
+      </c>
+      <c r="U59" s="2">
+        <v>-1254</v>
+      </c>
+      <c r="V59" s="2">
+        <v>-1122</v>
+      </c>
+      <c r="W59" s="2">
+        <v>-1098</v>
+      </c>
+    </row>
+    <row r="60" spans="1:23">
+      <c r="A60" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B60" s="33">
+        <v>-270</v>
+      </c>
+      <c r="C60" s="33">
+        <v>-291</v>
+      </c>
+      <c r="D60" s="33">
+        <v>-188</v>
+      </c>
+      <c r="E60" s="33">
+        <v>1005</v>
+      </c>
+      <c r="F60" s="36">
+        <v>-253</v>
+      </c>
+      <c r="G60" s="36">
+        <v>-182</v>
+      </c>
+      <c r="H60" s="36">
+        <v>-90</v>
+      </c>
+      <c r="I60" s="36">
+        <v>-378</v>
+      </c>
+      <c r="J60" s="33">
+        <v>1459</v>
+      </c>
+      <c r="K60" s="2">
+        <v>874</v>
+      </c>
+      <c r="L60" s="2">
+        <v>280</v>
+      </c>
+      <c r="M60" s="31">
+        <v>-224</v>
+      </c>
+      <c r="N60" s="2">
+        <v>3</v>
+      </c>
+      <c r="O60" s="2">
+        <v>-588</v>
+      </c>
+      <c r="P60" s="2">
+        <v>36</v>
+      </c>
+      <c r="Q60" s="2">
+        <v>-83</v>
+      </c>
+      <c r="R60" s="2">
+        <v>-342</v>
+      </c>
+      <c r="S60" s="2">
+        <v>-1179</v>
+      </c>
+      <c r="T60" s="2">
+        <v>-383</v>
+      </c>
+      <c r="U60" s="2">
+        <v>-774</v>
+      </c>
+      <c r="V60" s="2">
+        <v>-634</v>
+      </c>
+      <c r="W60" s="2">
+        <v>-657</v>
+      </c>
+    </row>
+    <row r="61" spans="1:23">
+      <c r="A61" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B61" s="33">
+        <v>-1472</v>
+      </c>
+      <c r="C61" s="33">
+        <v>-1863</v>
+      </c>
+      <c r="D61" s="33">
+        <v>-2277</v>
+      </c>
+      <c r="E61" s="33">
+        <v>2661</v>
+      </c>
+      <c r="F61" s="36">
+        <v>-2927</v>
+      </c>
+      <c r="G61" s="36">
+        <v>-2232</v>
+      </c>
+      <c r="H61" s="36">
+        <v>-1995</v>
+      </c>
+      <c r="I61" s="36">
+        <v>-1884</v>
+      </c>
+      <c r="J61" s="33">
+        <v>-1265</v>
+      </c>
+      <c r="K61" s="2">
+        <v>-1707</v>
+      </c>
+      <c r="L61" s="2">
+        <v>-1210</v>
+      </c>
+      <c r="M61" s="31">
+        <v>-946</v>
+      </c>
+      <c r="N61" s="2">
+        <v>-1603</v>
+      </c>
+      <c r="O61" s="2">
+        <v>-1497</v>
+      </c>
+      <c r="P61" s="2">
+        <v>-1267</v>
+      </c>
+      <c r="Q61" s="2">
+        <v>-1958</v>
+      </c>
+      <c r="R61" s="2">
+        <v>-2070</v>
+      </c>
+      <c r="S61" s="2">
+        <v>-2903</v>
+      </c>
+      <c r="T61" s="2">
+        <v>-1674</v>
+      </c>
+      <c r="U61" s="2">
+        <v>-1675</v>
+      </c>
+      <c r="V61" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="W61" s="2">
+        <v>-1556</v>
+      </c>
+    </row>
+    <row r="62" spans="1:23">
+      <c r="A62" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B62" s="37">
+        <v>-28</v>
+      </c>
+      <c r="C62" s="37">
+        <v>44</v>
+      </c>
+      <c r="D62" s="37">
+        <v>-101</v>
+      </c>
+      <c r="E62" s="37">
+        <v>390</v>
+      </c>
+      <c r="F62" s="38">
+        <v>-104</v>
+      </c>
+      <c r="G62" s="38">
+        <v>-85</v>
+      </c>
+      <c r="H62" s="38">
+        <v>-28</v>
+      </c>
+      <c r="I62" s="38">
         <v>-66</v>
       </c>
-      <c r="J14" s="18">
-[...699 lines deleted...]
-      <c r="D37" s="17">
+      <c r="J62" s="37">
+        <v>-291</v>
+      </c>
+      <c r="K62" s="6">
+        <v>-195</v>
+      </c>
+      <c r="L62" s="6">
+        <v>-198</v>
+      </c>
+      <c r="M62" s="39">
+        <v>-350</v>
+      </c>
+      <c r="N62" s="6">
+        <v>-398</v>
+      </c>
+      <c r="O62" s="6">
+        <v>-186</v>
+      </c>
+      <c r="P62" s="6">
+        <v>-239</v>
+      </c>
+      <c r="Q62" s="6">
+        <v>-280</v>
+      </c>
+      <c r="R62" s="6">
+        <v>-2880</v>
+      </c>
+      <c r="S62" s="6">
+        <v>-403</v>
+      </c>
+      <c r="T62" s="6">
+        <v>-312</v>
+      </c>
+      <c r="U62" s="6">
         <v>-494</v>
       </c>
-      <c r="E37" s="17">
-[...893 lines deleted...]
-        <v>-291</v>
+      <c r="V62" s="6">
+        <v>-266</v>
+      </c>
+      <c r="W62" s="6">
+        <v>-349</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A10:J10"/>
-[...2 lines deleted...]
-    <mergeCell ref="C6:I6"/>
+    <mergeCell ref="A2:X2"/>
+    <mergeCell ref="A7:X7"/>
+    <mergeCell ref="A28:X28"/>
+    <mergeCell ref="A43:X43"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A4:AK47"/>
+  <dimension ref="A2:X46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I35" sqref="I35"/>
+      <selection activeCell="H25" sqref="H25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="29.42578125" style="3" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="18" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="28.5703125" style="4" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:37" ht="12.75">
-[...63 lines deleted...]
-      <c r="Q8" s="11" t="s">
+    <row r="2" spans="1:24" ht="12.75">
+      <c r="A2" s="25"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+      <c r="N2" s="25"/>
+      <c r="O2" s="25"/>
+      <c r="P2" s="25"/>
+      <c r="Q2" s="25"/>
+      <c r="R2" s="25"/>
+      <c r="S2" s="25"/>
+      <c r="T2" s="25"/>
+      <c r="U2" s="25"/>
+      <c r="V2" s="25"/>
+      <c r="W2" s="25"/>
+      <c r="X2" s="25"/>
+    </row>
+    <row r="5" spans="1:24" ht="12.75">
+      <c r="C5" s="26" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
+      <c r="E8" s="16" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="9" spans="1:37" ht="13.9" customHeight="1">
-[...40 lines deleted...]
-      <c r="O9" s="15">
+    <row r="9" spans="1:24">
+      <c r="A9" s="22"/>
+      <c r="B9" s="23">
         <v>2022</v>
       </c>
-      <c r="P9" s="15">
+      <c r="C9" s="23">
         <v>2023</v>
       </c>
-      <c r="Q9" s="15">
+      <c r="D9" s="23">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B10" s="42" t="s">
+      <c r="E9" s="18">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
+      <c r="A10" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="C10" s="43"/>
-[...15 lines deleted...]
-    <row r="11" spans="1:37" ht="12" customHeight="1">
+      <c r="B10" s="43"/>
+      <c r="E10" s="41"/>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" s="1" t="s">
-        <v>4</v>
-[...40 lines deleted...]
-      <c r="O11" s="5">
+        <v>17</v>
+      </c>
+      <c r="B11" s="7">
         <v>-3739</v>
       </c>
-      <c r="P11" s="5">
+      <c r="C11" s="8">
         <v>-3864</v>
       </c>
-      <c r="Q11" s="5">
+      <c r="D11" s="8">
         <v>-3379</v>
       </c>
-    </row>
-[...43 lines deleted...]
-      <c r="O12" s="5">
+      <c r="E11" s="8">
+        <v>-4323</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
+      <c r="A12" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="8">
         <v>436</v>
       </c>
-      <c r="P12" s="5">
+      <c r="C12" s="8">
         <v>679</v>
       </c>
-      <c r="Q12" s="5">
+      <c r="D12" s="8">
         <v>2431</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B13" s="5">
+      <c r="E12" s="8">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
+      <c r="A13" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="8">
         <v>-256</v>
       </c>
-      <c r="C13" s="5">
-[...2 lines deleted...]
-      <c r="D13" s="5" t="s">
+      <c r="C13" s="8">
+        <v>-181</v>
+      </c>
+      <c r="D13" s="8">
+        <v>-299</v>
+      </c>
+      <c r="E13" s="8">
+        <v>-399</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24">
+      <c r="A14" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="8">
+        <v>-313</v>
+      </c>
+      <c r="C14" s="8">
+        <v>-238</v>
+      </c>
+      <c r="D14" s="8">
+        <v>-384</v>
+      </c>
+      <c r="E14" s="8">
+        <v>-364</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
+      <c r="A15" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" s="8">
+        <v>-558</v>
+      </c>
+      <c r="C15" s="8">
+        <v>-784</v>
+      </c>
+      <c r="D15" s="8">
+        <v>-846</v>
+      </c>
+      <c r="E15" s="8">
+        <v>-967</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
+      <c r="A16" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="E13" s="5">
-[...14 lines deleted...]
-      <c r="J13" s="5">
+      <c r="B16" s="8">
+        <v>-456</v>
+      </c>
+      <c r="C16" s="8">
+        <v>-513</v>
+      </c>
+      <c r="D16" s="8">
+        <v>-610</v>
+      </c>
+      <c r="E16" s="8">
+        <v>-737</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="8">
+        <v>-627</v>
+      </c>
+      <c r="C17" s="8">
+        <v>-693</v>
+      </c>
+      <c r="D17" s="8">
+        <v>-427</v>
+      </c>
+      <c r="E17" s="8">
+        <v>-573</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="8">
+        <v>-507</v>
+      </c>
+      <c r="C18" s="8">
+        <v>-652</v>
+      </c>
+      <c r="D18" s="8">
+        <v>-333</v>
+      </c>
+      <c r="E18" s="8">
+        <v>-166</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D19" s="8">
+        <v>-457</v>
+      </c>
+      <c r="E19" s="8">
+        <v>-323</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="8">
+        <v>-257</v>
+      </c>
+      <c r="C20" s="8">
+        <v>-240</v>
+      </c>
+      <c r="D20" s="8">
+        <v>-276</v>
+      </c>
+      <c r="E20" s="8">
+        <v>-230</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21" s="8">
+        <v>-707</v>
+      </c>
+      <c r="C21" s="8">
+        <v>-491</v>
+      </c>
+      <c r="D21" s="8">
+        <v>-747</v>
+      </c>
+      <c r="E21" s="8">
+        <v>-844</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B22" s="8">
+        <v>-258</v>
+      </c>
+      <c r="C22" s="8">
+        <v>-425</v>
+      </c>
+      <c r="D22" s="8">
+        <v>-583</v>
+      </c>
+      <c r="E22" s="8">
+        <v>-1013</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23" s="8">
+        <v>-418</v>
+      </c>
+      <c r="E23" s="8">
+        <v>-466</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B24" s="8">
+        <v>-236</v>
+      </c>
+      <c r="C24" s="8">
+        <v>-326</v>
+      </c>
+      <c r="D24" s="8">
+        <v>-430</v>
+      </c>
+      <c r="E24" s="8">
+        <v>-432</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="B25" s="44"/>
+      <c r="D25" s="8"/>
+      <c r="E25" s="13"/>
+      <c r="F25" s="8"/>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B26" s="7">
+        <v>-416</v>
+      </c>
+      <c r="C26" s="8">
+        <v>-197</v>
+      </c>
+      <c r="D26" s="8">
+        <v>1337</v>
+      </c>
+      <c r="E26" s="8">
+        <v>1040</v>
+      </c>
+      <c r="F26" s="8"/>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="8">
+        <v>233</v>
+      </c>
+      <c r="C27" s="8">
+        <v>689</v>
+      </c>
+      <c r="D27" s="8">
+        <v>2374</v>
+      </c>
+      <c r="E27" s="8">
+        <v>2266</v>
+      </c>
+      <c r="F27" s="9"/>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="B28" s="8">
+        <v>-247</v>
+      </c>
+      <c r="C28" s="8">
+        <v>-132</v>
+      </c>
+      <c r="D28" s="8">
+        <v>-256</v>
+      </c>
+      <c r="E28" s="8">
+        <v>-333</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B29" s="8">
         <v>-207</v>
       </c>
-      <c r="K13" s="5">
-[...5 lines deleted...]
-      <c r="M13" s="5">
+      <c r="C29" s="8">
+        <v>-358</v>
+      </c>
+      <c r="D29" s="8">
+        <v>-419</v>
+      </c>
+      <c r="E29" s="8">
+        <v>-511</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B30" s="8">
+        <v>-187</v>
+      </c>
+      <c r="C30" s="8">
+        <v>-244</v>
+      </c>
+      <c r="D30" s="8">
+        <v>-222</v>
+      </c>
+      <c r="E30" s="8">
+        <v>-200</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B31" s="8">
+        <v>-8</v>
+      </c>
+      <c r="C31" s="8">
+        <v>-152</v>
+      </c>
+      <c r="D31" s="8">
+        <v>-140</v>
+      </c>
+      <c r="E31" s="8">
+        <v>-182</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="40" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" s="40"/>
+      <c r="E32" s="13"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B33" s="7">
+        <v>-3323</v>
+      </c>
+      <c r="C33" s="8">
+        <v>-3667</v>
+      </c>
+      <c r="D33" s="8">
+        <v>-4716</v>
+      </c>
+      <c r="E33" s="8">
+        <v>-5363</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="B34" s="8">
+        <v>203</v>
+      </c>
+      <c r="C34" s="8">
+        <v>-10</v>
+      </c>
+      <c r="D34" s="8">
+        <v>57</v>
+      </c>
+      <c r="E34" s="8">
+        <v>-75</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="B35" s="8">
+        <v>-9</v>
+      </c>
+      <c r="C35" s="8">
+        <v>-49</v>
+      </c>
+      <c r="D35" s="8">
+        <v>-43</v>
+      </c>
+      <c r="E35" s="8">
+        <v>-66</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B36" s="8">
+        <v>-313</v>
+      </c>
+      <c r="C36" s="8">
+        <v>-238</v>
+      </c>
+      <c r="D36" s="8">
+        <v>-384</v>
+      </c>
+      <c r="E36" s="8">
+        <v>-364</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B37" s="8">
+        <v>-351</v>
+      </c>
+      <c r="C37" s="8">
+        <v>-426</v>
+      </c>
+      <c r="D37" s="8">
+        <v>-427</v>
+      </c>
+      <c r="E37" s="8">
+        <v>-456</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B38" s="8">
+        <v>-269</v>
+      </c>
+      <c r="C38" s="8">
+        <v>-269</v>
+      </c>
+      <c r="D38" s="8">
+        <v>-388</v>
+      </c>
+      <c r="E38" s="8">
+        <v>-537</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="B39" s="8">
+        <v>-627</v>
+      </c>
+      <c r="C39" s="8">
+        <v>-693</v>
+      </c>
+      <c r="D39" s="8">
+        <v>-427</v>
+      </c>
+      <c r="E39" s="8">
+        <v>-573</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B40" s="8">
+        <v>-507</v>
+      </c>
+      <c r="C40" s="8">
+        <v>-652</v>
+      </c>
+      <c r="D40" s="8">
+        <v>-333</v>
+      </c>
+      <c r="E40" s="8">
+        <v>-166</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D41" s="8">
+        <v>-457</v>
+      </c>
+      <c r="E41" s="8">
+        <v>-323</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="B42" s="8">
         <v>-257</v>
       </c>
-      <c r="N13" s="5">
-[...217 lines deleted...]
-      <c r="P17" s="5">
+      <c r="C42" s="8">
+        <v>-240</v>
+      </c>
+      <c r="D42" s="8">
+        <v>-276</v>
+      </c>
+      <c r="E42" s="8">
+        <v>-230</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="B43" s="8">
+        <v>-707</v>
+      </c>
+      <c r="C43" s="8">
+        <v>-491</v>
+      </c>
+      <c r="D43" s="8">
+        <v>-747</v>
+      </c>
+      <c r="E43" s="8">
+        <v>-844</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="B44" s="8">
+        <v>-258</v>
+      </c>
+      <c r="C44" s="8">
+        <v>-425</v>
+      </c>
+      <c r="D44" s="8">
+        <v>-583</v>
+      </c>
+      <c r="E44" s="8">
+        <v>-1013</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D45" s="8">
         <v>-418</v>
       </c>
-      <c r="Q17" s="5">
-[...543 lines deleted...]
-      <c r="M28" s="5">
+      <c r="E45" s="9">
+        <v>-466</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B46" s="12">
+        <v>-228</v>
+      </c>
+      <c r="C46" s="12">
+        <v>-174</v>
+      </c>
+      <c r="D46" s="12">
+        <v>-290</v>
+      </c>
+      <c r="E46" s="12">
         <v>-250</v>
       </c>
-      <c r="N28" s="5">
-[...936 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="B25:Q25"/>
+  <mergeCells count="2">
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A25:B25"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>2000-2008</vt:lpstr>
-      <vt:lpstr>2009-2024</vt:lpstr>
+      <vt:lpstr>All population</vt:lpstr>
+      <vt:lpstr>2022-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>G.Aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>