--- v0 (2026-04-24)
+++ v1 (2026-05-25)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="180" yWindow="120" windowWidth="17016" windowHeight="11448" tabRatio="838"/>
+    <workbookView xWindow="2805" yWindow="90" windowWidth="24195" windowHeight="11430" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Сальдо миграции" sheetId="3" r:id="rId1"/>
     <sheet name="Прибытие" sheetId="1" r:id="rId2"/>
     <sheet name="выбытие" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="35">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -333,51 +333,51 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -403,79 +403,82 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -756,80 +759,81 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AP84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="A36" sqref="A36"/>
+      <selection pane="topRight" sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15" customHeight="1" outlineLevelCol="1"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1" outlineLevelCol="1"/>
   <cols>
-    <col min="1" max="1" width="22.109375" style="2" customWidth="1" outlineLevel="1"/>
-[...3 lines deleted...]
-    <col min="43" max="16384" width="9.109375" style="2"/>
+    <col min="1" max="1" width="22.140625" style="2" customWidth="1" outlineLevel="1"/>
+    <col min="2" max="2" width="9.140625" style="7"/>
+    <col min="3" max="4" width="9.140625" style="2"/>
+    <col min="5" max="42" width="9.140625" style="1"/>
+    <col min="43" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" ht="15" customHeight="1">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="37" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="31"/>
-[...12 lines deleted...]
-      <c r="O1" s="31"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
+      <c r="N1" s="37"/>
+      <c r="O1" s="37"/>
+      <c r="P1" s="37"/>
     </row>
     <row r="2" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="18"/>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
       <c r="G2" s="18"/>
       <c r="H2" s="18" t="s">
         <v>32</v>
       </c>
       <c r="I2" s="18"/>
       <c r="J2" s="18"/>
       <c r="K2" s="18"/>
       <c r="L2" s="18"/>
       <c r="M2" s="18" t="s">
         <v>31</v>
       </c>
       <c r="N2" s="26"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
@@ -845,102 +849,101 @@
       <c r="AC2" s="6"/>
       <c r="AD2" s="6"/>
       <c r="AE2" s="6"/>
       <c r="AF2" s="6"/>
       <c r="AG2" s="6"/>
       <c r="AH2" s="6"/>
       <c r="AI2" s="6"/>
       <c r="AJ2" s="6"/>
       <c r="AK2" s="6"/>
       <c r="AL2" s="6"/>
       <c r="AM2" s="6"/>
       <c r="AN2" s="6"/>
       <c r="AO2" s="6"/>
       <c r="AP2" s="6"/>
     </row>
     <row r="3" spans="1:42" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="C3" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>31</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="O3" s="4" t="s">
+      <c r="P3" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5"/>
       <c r="AD3" s="5"/>
       <c r="AE3" s="5"/>
       <c r="AF3" s="5"/>
       <c r="AG3" s="5"/>
       <c r="AH3" s="5"/>
       <c r="AI3" s="5"/>
       <c r="AJ3" s="5"/>
       <c r="AK3" s="5"/>
       <c r="AL3" s="5"/>
       <c r="AM3" s="5"/>
       <c r="AN3" s="5"/>
       <c r="AO3" s="5"/>
       <c r="AP3" s="5"/>
     </row>
     <row r="4" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="33"/>
       <c r="B4" s="35">
         <v>2025</v>
       </c>
       <c r="C4" s="35"/>
       <c r="D4" s="35"/>
       <c r="E4" s="35"/>
       <c r="F4" s="35"/>
       <c r="G4" s="35"/>
       <c r="H4" s="35"/>
       <c r="I4" s="35"/>
       <c r="J4" s="35"/>
       <c r="K4" s="35"/>
       <c r="L4" s="35"/>
       <c r="M4" s="35"/>
       <c r="N4" s="36">
         <v>2026</v>
       </c>
       <c r="O4" s="35"/>
-      <c r="P4" s="6"/>
+      <c r="P4" s="35"/>
       <c r="Q4" s="6"/>
       <c r="R4" s="6"/>
       <c r="S4" s="6"/>
       <c r="T4" s="6"/>
       <c r="U4" s="6"/>
       <c r="V4" s="6"/>
       <c r="W4" s="6"/>
       <c r="X4" s="6"/>
       <c r="Y4" s="6"/>
       <c r="Z4" s="6"/>
       <c r="AA4" s="6"/>
       <c r="AB4" s="6"/>
       <c r="AC4" s="6"/>
       <c r="AD4" s="6"/>
     </row>
     <row r="5" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="34"/>
       <c r="B5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>7</v>
@@ -950,80 +953,82 @@
       </c>
       <c r="F5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="28" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="K5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="L5" s="29" t="s">
         <v>15</v>
       </c>
       <c r="M5" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N5" s="29" t="s">
+      <c r="N5" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="29" t="s">
+      <c r="O5" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="P5" s="6"/>
+      <c r="P5" s="31" t="s">
+        <v>7</v>
+      </c>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="37" t="s">
+      <c r="A6" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="37"/>
-[...13 lines deleted...]
-      <c r="P6" s="6"/>
+      <c r="B6" s="32"/>
+      <c r="C6" s="32"/>
+      <c r="D6" s="32"/>
+      <c r="E6" s="32"/>
+      <c r="F6" s="32"/>
+      <c r="G6" s="32"/>
+      <c r="H6" s="32"/>
+      <c r="I6" s="32"/>
+      <c r="J6" s="32"/>
+      <c r="K6" s="32"/>
+      <c r="L6" s="32"/>
+      <c r="M6" s="32"/>
+      <c r="N6" s="32"/>
+      <c r="O6" s="32"/>
+      <c r="P6" s="32"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
       <c r="T6" s="6"/>
       <c r="U6" s="6"/>
       <c r="V6" s="6"/>
       <c r="W6" s="6"/>
       <c r="X6" s="6"/>
       <c r="Y6" s="6"/>
       <c r="Z6" s="6"/>
       <c r="AA6" s="6"/>
       <c r="AB6" s="6"/>
       <c r="AC6" s="6"/>
       <c r="AD6" s="6"/>
       <c r="AE6" s="6"/>
       <c r="AF6" s="6"/>
       <c r="AG6" s="6"/>
       <c r="AH6" s="6"/>
       <c r="AI6" s="6"/>
       <c r="AJ6" s="6"/>
       <c r="AK6" s="6"/>
       <c r="AL6" s="6"/>
       <c r="AM6" s="6"/>
       <c r="AN6" s="6"/>
       <c r="AO6" s="6"/>
@@ -1053,493 +1058,523 @@
       </c>
       <c r="H7" s="11">
         <v>3</v>
       </c>
       <c r="I7" s="11">
         <v>8</v>
       </c>
       <c r="J7" s="11">
         <v>-7</v>
       </c>
       <c r="K7" s="11">
         <v>1</v>
       </c>
       <c r="L7" s="11">
         <v>4</v>
       </c>
       <c r="M7" s="11">
         <v>11</v>
       </c>
       <c r="N7" s="11">
         <v>8</v>
       </c>
       <c r="O7" s="11">
         <v>1</v>
       </c>
+      <c r="P7" s="11">
+        <v>9</v>
+      </c>
     </row>
     <row r="8" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="11">
         <v>0</v>
       </c>
       <c r="C8" s="11">
         <v>6</v>
       </c>
       <c r="D8" s="11">
         <v>3</v>
       </c>
       <c r="E8" s="11">
         <v>5</v>
       </c>
       <c r="F8" s="11">
         <v>3</v>
       </c>
       <c r="G8" s="11">
         <v>-1</v>
       </c>
       <c r="H8" s="11">
         <v>3</v>
       </c>
       <c r="I8" s="11">
         <v>6</v>
       </c>
       <c r="J8" s="11">
         <v>-7</v>
       </c>
       <c r="K8" s="11">
         <v>1</v>
       </c>
       <c r="L8" s="11">
         <v>4</v>
       </c>
       <c r="M8" s="11">
         <v>11</v>
       </c>
       <c r="N8" s="11">
         <v>7</v>
       </c>
       <c r="O8" s="11">
         <v>1</v>
       </c>
+      <c r="P8" s="11">
+        <v>8</v>
+      </c>
     </row>
     <row r="9" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="11">
         <v>0</v>
       </c>
       <c r="C9" s="11">
         <v>0</v>
       </c>
       <c r="D9" s="11">
         <v>0</v>
       </c>
       <c r="E9" s="11">
         <v>0</v>
       </c>
       <c r="F9" s="11">
         <v>0</v>
       </c>
       <c r="G9" s="11">
         <v>0</v>
       </c>
       <c r="H9" s="11">
         <v>0</v>
       </c>
       <c r="I9" s="11">
         <v>0</v>
       </c>
       <c r="J9" s="11">
         <v>0</v>
       </c>
       <c r="K9" s="11">
         <v>0</v>
       </c>
       <c r="L9" s="11">
         <v>0</v>
       </c>
       <c r="M9" s="11">
         <v>0</v>
       </c>
       <c r="N9" s="11">
         <v>0</v>
       </c>
       <c r="O9" s="11">
         <v>0</v>
       </c>
+      <c r="P9" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="11">
         <v>0</v>
       </c>
       <c r="C10" s="11">
         <v>0</v>
       </c>
       <c r="D10" s="11">
         <v>0</v>
       </c>
       <c r="E10" s="11">
         <v>0</v>
       </c>
       <c r="F10" s="11">
         <v>0</v>
       </c>
       <c r="G10" s="11">
         <v>0</v>
       </c>
       <c r="H10" s="11">
         <v>0</v>
       </c>
       <c r="I10" s="11">
         <v>0</v>
       </c>
       <c r="J10" s="11">
         <v>0</v>
       </c>
       <c r="K10" s="11">
         <v>0</v>
       </c>
       <c r="L10" s="11">
         <v>0</v>
       </c>
       <c r="M10" s="11">
         <v>0</v>
       </c>
       <c r="N10" s="11">
         <v>1</v>
       </c>
       <c r="O10" s="11">
         <v>0</v>
       </c>
+      <c r="P10" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="11">
         <v>0</v>
       </c>
       <c r="C11" s="11">
         <v>0</v>
       </c>
       <c r="D11" s="11">
         <v>0</v>
       </c>
       <c r="E11" s="11">
         <v>0</v>
       </c>
       <c r="F11" s="11">
         <v>0</v>
       </c>
       <c r="G11" s="11">
         <v>0</v>
       </c>
       <c r="H11" s="11">
         <v>0</v>
       </c>
       <c r="I11" s="11">
         <v>0</v>
       </c>
       <c r="J11" s="11">
         <v>0</v>
       </c>
       <c r="K11" s="11">
         <v>0</v>
       </c>
       <c r="L11" s="11">
         <v>0</v>
       </c>
       <c r="M11" s="11">
         <v>0</v>
       </c>
       <c r="N11" s="11">
         <v>0</v>
       </c>
       <c r="O11" s="11">
         <v>0</v>
       </c>
+      <c r="P11" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="12" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="11">
         <v>0</v>
       </c>
       <c r="C12" s="11">
         <v>0</v>
       </c>
       <c r="D12" s="11">
         <v>0</v>
       </c>
       <c r="E12" s="11">
         <v>0</v>
       </c>
       <c r="F12" s="11">
         <v>0</v>
       </c>
       <c r="G12" s="11">
         <v>-1</v>
       </c>
       <c r="H12" s="11">
         <v>0</v>
       </c>
       <c r="I12" s="11">
         <v>1</v>
       </c>
       <c r="J12" s="11">
         <v>0</v>
       </c>
       <c r="K12" s="11">
         <v>0</v>
       </c>
       <c r="L12" s="11">
         <v>0</v>
       </c>
       <c r="M12" s="11">
         <v>0</v>
       </c>
       <c r="N12" s="11">
         <v>0</v>
       </c>
       <c r="O12" s="11">
         <v>0</v>
       </c>
+      <c r="P12" s="11">
+        <v>1</v>
+      </c>
     </row>
     <row r="13" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="11">
         <v>0</v>
       </c>
       <c r="C13" s="11">
         <v>0</v>
       </c>
       <c r="D13" s="11">
         <v>0</v>
       </c>
       <c r="E13" s="11">
         <v>0</v>
       </c>
       <c r="F13" s="11">
         <v>0</v>
       </c>
       <c r="G13" s="11">
         <v>0</v>
       </c>
       <c r="H13" s="11">
         <v>0</v>
       </c>
       <c r="I13" s="11">
         <v>0</v>
       </c>
       <c r="J13" s="11">
         <v>0</v>
       </c>
       <c r="K13" s="11">
         <v>0</v>
       </c>
       <c r="L13" s="11">
         <v>0</v>
       </c>
       <c r="M13" s="11">
         <v>0</v>
       </c>
       <c r="N13" s="11">
         <v>0</v>
       </c>
       <c r="O13" s="11">
         <v>0</v>
       </c>
+      <c r="P13" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="14" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="11">
         <v>0</v>
       </c>
       <c r="C14" s="11">
         <v>0</v>
       </c>
       <c r="D14" s="11">
         <v>0</v>
       </c>
       <c r="E14" s="11">
         <v>0</v>
       </c>
       <c r="F14" s="11">
         <v>0</v>
       </c>
       <c r="G14" s="11">
         <v>0</v>
       </c>
       <c r="H14" s="11">
         <v>0</v>
       </c>
       <c r="I14" s="11">
         <v>0</v>
       </c>
       <c r="J14" s="11">
         <v>0</v>
       </c>
       <c r="K14" s="11">
         <v>0</v>
       </c>
       <c r="L14" s="11">
         <v>0</v>
       </c>
       <c r="M14" s="11">
         <v>0</v>
       </c>
       <c r="N14" s="11">
         <v>0</v>
       </c>
       <c r="O14" s="11">
         <v>0</v>
       </c>
+      <c r="P14" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="15" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="11">
         <v>0</v>
       </c>
       <c r="C15" s="11">
         <v>0</v>
       </c>
       <c r="D15" s="11">
         <v>0</v>
       </c>
       <c r="E15" s="11">
         <v>0</v>
       </c>
       <c r="F15" s="11">
         <v>0</v>
       </c>
       <c r="G15" s="11">
         <v>0</v>
       </c>
       <c r="H15" s="11">
         <v>0</v>
       </c>
       <c r="I15" s="11">
         <v>0</v>
       </c>
       <c r="J15" s="11">
         <v>0</v>
       </c>
       <c r="K15" s="11">
         <v>0</v>
       </c>
       <c r="L15" s="11">
         <v>0</v>
       </c>
       <c r="M15" s="11">
         <v>0</v>
       </c>
       <c r="N15" s="11">
         <v>0</v>
       </c>
       <c r="O15" s="11">
         <v>0</v>
       </c>
+      <c r="P15" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="11">
         <v>1</v>
       </c>
       <c r="C16" s="11">
         <v>0</v>
       </c>
       <c r="D16" s="11">
         <v>0</v>
       </c>
       <c r="E16" s="11">
         <v>0</v>
       </c>
       <c r="F16" s="11">
         <v>0</v>
       </c>
       <c r="G16" s="11">
         <v>0</v>
       </c>
       <c r="H16" s="11">
         <v>0</v>
       </c>
       <c r="I16" s="11">
         <v>1</v>
       </c>
       <c r="J16" s="11">
         <v>0</v>
       </c>
       <c r="K16" s="11">
         <v>0</v>
       </c>
       <c r="L16" s="11">
         <v>0</v>
       </c>
       <c r="M16" s="11">
         <v>0</v>
       </c>
       <c r="N16" s="11">
         <v>0</v>
       </c>
       <c r="O16" s="11">
+        <v>0</v>
+      </c>
+      <c r="P16" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A17" s="32" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="32"/>
       <c r="C17" s="32"/>
       <c r="D17" s="32"/>
       <c r="E17" s="32"/>
       <c r="F17" s="32"/>
       <c r="G17" s="32"/>
       <c r="H17" s="32"/>
       <c r="I17" s="32"/>
       <c r="J17" s="32"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
       <c r="M17" s="32"/>
       <c r="N17" s="32"/>
       <c r="O17" s="32"/>
-      <c r="P17" s="6"/>
+      <c r="P17" s="32"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
       <c r="T17" s="6"/>
       <c r="U17" s="6"/>
       <c r="V17" s="6"/>
       <c r="W17" s="6"/>
       <c r="X17" s="6"/>
       <c r="Y17" s="6"/>
       <c r="Z17" s="6"/>
       <c r="AA17" s="6"/>
       <c r="AB17" s="6"/>
       <c r="AC17" s="6"/>
       <c r="AD17" s="6"/>
       <c r="AE17" s="6"/>
       <c r="AF17" s="6"/>
       <c r="AG17" s="6"/>
       <c r="AH17" s="6"/>
       <c r="AI17" s="6"/>
       <c r="AJ17" s="6"/>
       <c r="AK17" s="6"/>
       <c r="AL17" s="6"/>
       <c r="AM17" s="6"/>
       <c r="AN17" s="6"/>
       <c r="AO17" s="6"/>
@@ -1569,258 +1604,273 @@
       </c>
       <c r="H18" s="11">
         <v>2</v>
       </c>
       <c r="I18" s="11">
         <v>3</v>
       </c>
       <c r="J18" s="11">
         <v>-7</v>
       </c>
       <c r="K18" s="11">
         <v>1</v>
       </c>
       <c r="L18" s="11">
         <v>4</v>
       </c>
       <c r="M18" s="11">
         <v>10</v>
       </c>
       <c r="N18" s="11">
         <v>7</v>
       </c>
       <c r="O18" s="11">
         <v>1</v>
       </c>
+      <c r="P18" s="11">
+        <v>8</v>
+      </c>
     </row>
     <row r="19" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A19" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11">
         <v>0</v>
       </c>
       <c r="C19" s="11">
         <v>6</v>
       </c>
       <c r="D19" s="11">
         <v>3</v>
       </c>
       <c r="E19" s="11">
         <v>5</v>
       </c>
       <c r="F19" s="11">
         <v>3</v>
       </c>
       <c r="G19" s="11">
         <v>-1</v>
       </c>
       <c r="H19" s="11">
         <v>2</v>
       </c>
       <c r="I19" s="11">
         <v>3</v>
       </c>
       <c r="J19" s="11">
         <v>-7</v>
       </c>
       <c r="K19" s="11">
         <v>1</v>
       </c>
       <c r="L19" s="11">
         <v>4</v>
       </c>
       <c r="M19" s="11">
         <v>10</v>
       </c>
       <c r="N19" s="11">
         <v>7</v>
       </c>
       <c r="O19" s="11">
         <v>1</v>
       </c>
+      <c r="P19" s="11">
+        <v>8</v>
+      </c>
     </row>
     <row r="20" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="11">
         <v>0</v>
       </c>
       <c r="C20" s="11">
         <v>0</v>
       </c>
       <c r="D20" s="11">
         <v>0</v>
       </c>
       <c r="E20" s="11">
         <v>0</v>
       </c>
       <c r="F20" s="11">
         <v>0</v>
       </c>
       <c r="G20" s="11">
         <v>0</v>
       </c>
       <c r="H20" s="11">
         <v>0</v>
       </c>
       <c r="I20" s="11">
         <v>0</v>
       </c>
       <c r="J20" s="11">
         <v>0</v>
       </c>
       <c r="K20" s="11">
         <v>0</v>
       </c>
       <c r="L20" s="11">
         <v>0</v>
       </c>
       <c r="M20" s="11">
         <v>0</v>
       </c>
       <c r="N20" s="11">
         <v>0</v>
       </c>
       <c r="O20" s="11">
         <v>0</v>
       </c>
+      <c r="P20" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="21" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="11">
         <v>0</v>
       </c>
       <c r="C21" s="11">
         <v>0</v>
       </c>
       <c r="D21" s="11">
         <v>0</v>
       </c>
       <c r="E21" s="11">
         <v>0</v>
       </c>
       <c r="F21" s="11">
         <v>0</v>
       </c>
       <c r="G21" s="11">
         <v>0</v>
       </c>
       <c r="H21" s="11">
         <v>0</v>
       </c>
       <c r="I21" s="11">
         <v>0</v>
       </c>
       <c r="J21" s="11">
         <v>0</v>
       </c>
       <c r="K21" s="11">
         <v>0</v>
       </c>
       <c r="L21" s="11">
         <v>0</v>
       </c>
       <c r="M21" s="11">
         <v>0</v>
       </c>
       <c r="N21" s="11">
         <v>0</v>
       </c>
       <c r="O21" s="11">
         <v>0</v>
       </c>
+      <c r="P21" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="22" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="11">
         <v>0</v>
       </c>
       <c r="C22" s="11">
         <v>0</v>
       </c>
       <c r="D22" s="11">
         <v>0</v>
       </c>
       <c r="E22" s="11">
         <v>0</v>
       </c>
       <c r="F22" s="11">
         <v>0</v>
       </c>
       <c r="G22" s="11">
         <v>0</v>
       </c>
       <c r="H22" s="11">
         <v>0</v>
       </c>
       <c r="I22" s="11">
         <v>0</v>
       </c>
       <c r="J22" s="11">
         <v>0</v>
       </c>
       <c r="K22" s="11">
         <v>0</v>
       </c>
       <c r="L22" s="11">
         <v>0</v>
       </c>
       <c r="M22" s="11">
         <v>0</v>
       </c>
       <c r="N22" s="11">
         <v>0</v>
       </c>
       <c r="O22" s="11">
+        <v>0</v>
+      </c>
+      <c r="P22" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A23" s="32" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="32"/>
       <c r="C23" s="32"/>
       <c r="D23" s="32"/>
       <c r="E23" s="32"/>
       <c r="F23" s="32"/>
       <c r="G23" s="32"/>
       <c r="H23" s="32"/>
       <c r="I23" s="32"/>
       <c r="J23" s="32"/>
       <c r="K23" s="32"/>
       <c r="L23" s="32"/>
       <c r="M23" s="32"/>
       <c r="N23" s="32"/>
       <c r="O23" s="32"/>
-      <c r="P23" s="6"/>
+      <c r="P23" s="32"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
       <c r="T23" s="6"/>
       <c r="U23" s="6"/>
       <c r="V23" s="6"/>
       <c r="W23" s="6"/>
       <c r="X23" s="6"/>
       <c r="Y23" s="6"/>
       <c r="Z23" s="6"/>
       <c r="AA23" s="6"/>
       <c r="AB23" s="6"/>
       <c r="AC23" s="6"/>
       <c r="AD23" s="6"/>
       <c r="AE23" s="6"/>
       <c r="AF23" s="6"/>
       <c r="AG23" s="6"/>
       <c r="AH23" s="6"/>
       <c r="AI23" s="6"/>
       <c r="AJ23" s="6"/>
       <c r="AK23" s="6"/>
       <c r="AL23" s="6"/>
       <c r="AM23" s="6"/>
       <c r="AN23" s="6"/>
       <c r="AO23" s="6"/>
@@ -1850,424 +1900,451 @@
       </c>
       <c r="H24" s="10">
         <v>1</v>
       </c>
       <c r="I24" s="10">
         <v>5</v>
       </c>
       <c r="J24" s="11">
         <v>0</v>
       </c>
       <c r="K24" s="11">
         <v>0</v>
       </c>
       <c r="L24" s="11">
         <v>0</v>
       </c>
       <c r="M24" s="11">
         <v>1</v>
       </c>
       <c r="N24" s="11">
         <v>1</v>
       </c>
       <c r="O24" s="11">
         <v>0</v>
       </c>
+      <c r="P24" s="11">
+        <v>1</v>
+      </c>
     </row>
     <row r="25" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A25" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="11">
         <v>0</v>
       </c>
       <c r="C25" s="11">
         <v>0</v>
       </c>
       <c r="D25" s="11">
         <v>0</v>
       </c>
       <c r="E25" s="10">
         <v>0</v>
       </c>
       <c r="F25" s="10">
         <v>0</v>
       </c>
       <c r="G25" s="11">
         <v>0</v>
       </c>
       <c r="H25" s="10">
         <v>1</v>
       </c>
       <c r="I25" s="10">
         <v>3</v>
       </c>
       <c r="J25" s="11">
         <v>0</v>
       </c>
       <c r="K25" s="11">
         <v>0</v>
       </c>
       <c r="L25" s="11">
         <v>0</v>
       </c>
       <c r="M25" s="11">
         <v>1</v>
       </c>
       <c r="N25" s="11">
         <v>0</v>
       </c>
       <c r="O25" s="11">
         <v>0</v>
       </c>
+      <c r="P25" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="26" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="11">
         <v>0</v>
       </c>
       <c r="C26" s="11">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="10">
         <v>0</v>
       </c>
       <c r="F26" s="10">
         <v>0</v>
       </c>
       <c r="G26" s="11">
         <v>0</v>
       </c>
       <c r="H26" s="10">
         <v>0</v>
       </c>
       <c r="I26" s="10">
         <v>0</v>
       </c>
       <c r="J26" s="11">
         <v>0</v>
       </c>
       <c r="K26" s="11">
         <v>0</v>
       </c>
       <c r="L26" s="11">
         <v>0</v>
       </c>
       <c r="M26" s="11">
         <v>0</v>
       </c>
       <c r="N26" s="11">
         <v>1</v>
       </c>
       <c r="O26" s="11">
         <v>0</v>
       </c>
+      <c r="P26" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="27" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A27" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="11">
         <v>0</v>
       </c>
       <c r="C27" s="11">
         <v>0</v>
       </c>
       <c r="D27" s="11">
         <v>0</v>
       </c>
       <c r="E27" s="10">
         <v>0</v>
       </c>
       <c r="F27" s="10">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>0</v>
       </c>
       <c r="H27" s="10">
         <v>0</v>
       </c>
       <c r="I27" s="10">
         <v>0</v>
       </c>
       <c r="J27" s="11">
         <v>0</v>
       </c>
       <c r="K27" s="11">
         <v>0</v>
       </c>
       <c r="L27" s="11">
         <v>0</v>
       </c>
       <c r="M27" s="11">
         <v>0</v>
       </c>
       <c r="N27" s="11">
         <v>0</v>
       </c>
       <c r="O27" s="11">
         <v>0</v>
       </c>
+      <c r="P27" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="28" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="11">
         <v>0</v>
       </c>
       <c r="C28" s="11">
         <v>0</v>
       </c>
       <c r="D28" s="11">
         <v>0</v>
       </c>
       <c r="E28" s="10">
         <v>0</v>
       </c>
       <c r="F28" s="10">
         <v>0</v>
       </c>
       <c r="G28" s="11">
         <v>-1</v>
       </c>
       <c r="H28" s="10">
         <v>0</v>
       </c>
       <c r="I28" s="10">
         <v>1</v>
       </c>
       <c r="J28" s="11">
         <v>0</v>
       </c>
       <c r="K28" s="11">
         <v>0</v>
       </c>
       <c r="L28" s="11">
         <v>0</v>
       </c>
       <c r="M28" s="11">
         <v>0</v>
       </c>
       <c r="N28" s="11">
         <v>0</v>
       </c>
       <c r="O28" s="11">
         <v>0</v>
       </c>
+      <c r="P28" s="11">
+        <v>1</v>
+      </c>
     </row>
     <row r="29" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A29" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="11">
         <v>0</v>
       </c>
       <c r="C29" s="11">
         <v>0</v>
       </c>
       <c r="D29" s="11">
         <v>0</v>
       </c>
       <c r="E29" s="10">
         <v>0</v>
       </c>
       <c r="F29" s="10">
         <v>0</v>
       </c>
       <c r="G29" s="11">
         <v>0</v>
       </c>
       <c r="H29" s="10">
         <v>0</v>
       </c>
       <c r="I29" s="10">
         <v>0</v>
       </c>
       <c r="J29" s="11">
         <v>0</v>
       </c>
       <c r="K29" s="11">
         <v>0</v>
       </c>
       <c r="L29" s="11">
         <v>0</v>
       </c>
       <c r="M29" s="11">
         <v>0</v>
       </c>
       <c r="N29" s="11">
         <v>0</v>
       </c>
       <c r="O29" s="11">
         <v>0</v>
       </c>
+      <c r="P29" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="30" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="11">
         <v>0</v>
       </c>
       <c r="C30" s="11">
         <v>0</v>
       </c>
       <c r="D30" s="11">
         <v>0</v>
       </c>
       <c r="E30" s="10">
         <v>0</v>
       </c>
       <c r="F30" s="10">
         <v>0</v>
       </c>
       <c r="G30" s="11">
         <v>0</v>
       </c>
       <c r="H30" s="10">
         <v>0</v>
       </c>
       <c r="I30" s="10">
         <v>0</v>
       </c>
       <c r="J30" s="11">
         <v>0</v>
       </c>
       <c r="K30" s="11">
         <v>0</v>
       </c>
       <c r="L30" s="11">
         <v>0</v>
       </c>
       <c r="M30" s="11">
         <v>0</v>
       </c>
       <c r="N30" s="11">
         <v>0</v>
       </c>
       <c r="O30" s="11">
         <v>0</v>
       </c>
+      <c r="P30" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="31" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="11">
         <v>0</v>
       </c>
       <c r="C31" s="11">
         <v>0</v>
       </c>
       <c r="D31" s="11">
         <v>0</v>
       </c>
       <c r="E31" s="10">
         <v>0</v>
       </c>
       <c r="F31" s="10">
         <v>0</v>
       </c>
       <c r="G31" s="11">
         <v>0</v>
       </c>
       <c r="H31" s="10">
         <v>0</v>
       </c>
       <c r="I31" s="10">
         <v>0</v>
       </c>
       <c r="J31" s="11">
         <v>0</v>
       </c>
       <c r="K31" s="11">
         <v>0</v>
       </c>
       <c r="L31" s="11">
         <v>0</v>
       </c>
       <c r="M31" s="11">
         <v>0</v>
       </c>
       <c r="N31" s="11">
         <v>0</v>
       </c>
       <c r="O31" s="11">
         <v>0</v>
       </c>
+      <c r="P31" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="32" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A32" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="14">
         <v>1</v>
       </c>
       <c r="C32" s="14">
         <v>0</v>
       </c>
       <c r="D32" s="14">
         <v>0</v>
       </c>
       <c r="E32" s="14">
         <v>0</v>
       </c>
       <c r="F32" s="14">
         <v>0</v>
       </c>
       <c r="G32" s="14">
         <v>0</v>
       </c>
       <c r="H32" s="14">
         <v>0</v>
       </c>
       <c r="I32" s="14">
         <v>1</v>
       </c>
       <c r="J32" s="14">
         <v>0</v>
       </c>
       <c r="K32" s="14">
         <v>0</v>
       </c>
       <c r="L32" s="14">
         <v>0</v>
       </c>
       <c r="M32" s="14">
         <v>0</v>
       </c>
       <c r="N32" s="14">
         <v>0</v>
       </c>
       <c r="O32" s="14">
+        <v>0</v>
+      </c>
+      <c r="P32" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A33" s="15" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="6"/>
       <c r="F33" s="6"/>
       <c r="G33" s="6"/>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="6"/>
       <c r="N33" s="6"/>
       <c r="O33" s="6"/>
       <c r="P33" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q33" s="6"/>
       <c r="R33" s="6"/>
       <c r="S33" s="6"/>
       <c r="T33" s="6"/>
@@ -3466,1378 +3543,1458 @@
       <c r="K77" s="6"/>
     </row>
     <row r="78" spans="11:11" ht="15" customHeight="1">
       <c r="K78" s="6"/>
     </row>
     <row r="79" spans="11:11" ht="15" customHeight="1">
       <c r="K79" s="6"/>
     </row>
     <row r="80" spans="11:11" ht="15" customHeight="1">
       <c r="K80" s="6"/>
     </row>
     <row r="81" spans="11:11" ht="15" customHeight="1">
       <c r="K81" s="6"/>
     </row>
     <row r="82" spans="11:11" ht="15" customHeight="1">
       <c r="K82" s="6"/>
     </row>
     <row r="83" spans="11:11" ht="15" customHeight="1">
       <c r="K83" s="6"/>
     </row>
     <row r="84" spans="11:11" ht="15" customHeight="1">
       <c r="K84" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A1:O1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A23:O23"/>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A6:P6"/>
+    <mergeCell ref="A17:P17"/>
+    <mergeCell ref="A23:P23"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="N4:O4"/>
-    <mergeCell ref="A6:O6"/>
+    <mergeCell ref="N4:P4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P84"/>
+  <dimension ref="A1:Q84"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="A36" sqref="A36"/>
+      <selection pane="topRight" sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="16" max="16384" width="9.109375" style="2"/>
+    <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="7"/>
+    <col min="3" max="10" width="9.140625" style="2"/>
+    <col min="11" max="14" width="9.140625" style="1"/>
+    <col min="15" max="15" width="9.140625" style="7"/>
+    <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="21" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="31" t="s">
+    <row r="1" spans="1:17" s="21" customFormat="1" ht="15" customHeight="1">
+      <c r="A1" s="37" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="31"/>
-[...14 lines deleted...]
-    <row r="2" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
+      <c r="N1" s="37"/>
+      <c r="O1" s="37"/>
+      <c r="P1" s="37"/>
+    </row>
+    <row r="2" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="18"/>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
       <c r="G2" s="18"/>
       <c r="H2" s="18"/>
       <c r="I2" s="18"/>
       <c r="J2" s="18"/>
       <c r="K2" s="18"/>
       <c r="L2" s="18"/>
       <c r="M2" s="18"/>
       <c r="N2" s="26"/>
     </row>
-    <row r="3" spans="1:16" s="3" customFormat="1" ht="15" customHeight="1">
+    <row r="3" spans="1:17" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+    <row r="4" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="33"/>
       <c r="B4" s="35">
         <v>2025</v>
       </c>
       <c r="C4" s="35"/>
       <c r="D4" s="35"/>
       <c r="E4" s="35"/>
       <c r="F4" s="35"/>
       <c r="G4" s="35"/>
       <c r="H4" s="35"/>
       <c r="I4" s="35"/>
       <c r="J4" s="35"/>
       <c r="K4" s="35"/>
       <c r="L4" s="35"/>
-      <c r="M4" s="39"/>
+      <c r="M4" s="38"/>
       <c r="N4" s="36">
         <v>2026</v>
       </c>
       <c r="O4" s="35"/>
-    </row>
-    <row r="5" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P4" s="35"/>
+    </row>
+    <row r="5" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="34"/>
       <c r="B5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="28" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="K5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="L5" s="28" t="s">
         <v>15</v>
       </c>
       <c r="M5" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="29" t="s">
+      <c r="O5" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="P5" s="6"/>
-[...2 lines deleted...]
-      <c r="A6" s="38" t="s">
+      <c r="P5" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q5" s="6"/>
+    </row>
+    <row r="6" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="38"/>
-[...14 lines deleted...]
-    <row r="7" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="B6" s="39"/>
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+    </row>
+    <row r="7" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="11">
         <v>1</v>
       </c>
       <c r="C7" s="11">
         <v>6</v>
       </c>
       <c r="D7" s="11">
         <v>4</v>
       </c>
       <c r="E7" s="11">
         <v>5</v>
       </c>
       <c r="F7" s="11">
         <v>7</v>
       </c>
       <c r="G7" s="11">
         <v>0</v>
       </c>
       <c r="H7" s="11">
         <v>4</v>
       </c>
       <c r="I7" s="11">
         <v>8</v>
       </c>
       <c r="J7" s="11">
         <v>0</v>
       </c>
       <c r="K7" s="11">
         <v>2</v>
       </c>
       <c r="L7" s="11">
         <v>5</v>
       </c>
       <c r="M7" s="11">
         <v>11</v>
       </c>
       <c r="N7" s="11">
         <v>8</v>
       </c>
       <c r="O7" s="11">
         <v>1</v>
       </c>
-    </row>
-    <row r="8" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P7" s="11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="11">
         <v>0</v>
       </c>
       <c r="C8" s="11">
         <v>6</v>
       </c>
       <c r="D8" s="11">
         <v>4</v>
       </c>
       <c r="E8" s="11">
         <v>5</v>
       </c>
       <c r="F8" s="11">
         <v>7</v>
       </c>
       <c r="G8" s="11">
         <v>0</v>
       </c>
       <c r="H8" s="11">
         <v>4</v>
       </c>
       <c r="I8" s="11">
         <v>6</v>
       </c>
       <c r="J8" s="11">
         <v>0</v>
       </c>
       <c r="K8" s="11">
         <v>2</v>
       </c>
       <c r="L8" s="11">
         <v>5</v>
       </c>
       <c r="M8" s="11">
         <v>11</v>
       </c>
       <c r="N8" s="11">
         <v>7</v>
       </c>
       <c r="O8" s="11">
         <v>1</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P8" s="11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="11">
         <v>0</v>
       </c>
       <c r="C9" s="11">
         <v>0</v>
       </c>
       <c r="D9" s="11">
         <v>0</v>
       </c>
       <c r="E9" s="11">
         <v>0</v>
       </c>
       <c r="F9" s="11">
         <v>0</v>
       </c>
       <c r="G9" s="11">
         <v>0</v>
       </c>
       <c r="H9" s="11">
         <v>0</v>
       </c>
       <c r="I9" s="11">
         <v>0</v>
       </c>
       <c r="J9" s="11">
         <v>0</v>
       </c>
       <c r="K9" s="11">
         <v>0</v>
       </c>
       <c r="L9" s="11">
         <v>0</v>
       </c>
       <c r="M9" s="11">
         <v>0</v>
       </c>
       <c r="N9" s="11">
         <v>0</v>
       </c>
       <c r="O9" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P9" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="11">
         <v>0</v>
       </c>
       <c r="C10" s="11">
         <v>0</v>
       </c>
       <c r="D10" s="11">
         <v>0</v>
       </c>
       <c r="E10" s="11">
         <v>0</v>
       </c>
       <c r="F10" s="11">
         <v>0</v>
       </c>
       <c r="G10" s="11">
         <v>0</v>
       </c>
       <c r="H10" s="11">
         <v>0</v>
       </c>
       <c r="I10" s="11">
         <v>0</v>
       </c>
       <c r="J10" s="11">
         <v>0</v>
       </c>
       <c r="K10" s="11">
         <v>0</v>
       </c>
       <c r="L10" s="11">
         <v>0</v>
       </c>
       <c r="M10" s="11">
         <v>0</v>
       </c>
       <c r="N10" s="11">
         <v>1</v>
       </c>
       <c r="O10" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P10" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="11">
         <v>0</v>
       </c>
       <c r="C11" s="11">
         <v>0</v>
       </c>
       <c r="D11" s="11">
         <v>0</v>
       </c>
       <c r="E11" s="11">
         <v>0</v>
       </c>
       <c r="F11" s="11">
         <v>0</v>
       </c>
       <c r="G11" s="11">
         <v>0</v>
       </c>
       <c r="H11" s="11">
         <v>0</v>
       </c>
       <c r="I11" s="11">
         <v>0</v>
       </c>
       <c r="J11" s="11">
         <v>0</v>
       </c>
       <c r="K11" s="11">
         <v>0</v>
       </c>
       <c r="L11" s="11">
         <v>0</v>
       </c>
       <c r="M11" s="11">
         <v>0</v>
       </c>
       <c r="N11" s="11">
         <v>0</v>
       </c>
       <c r="O11" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P11" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="11">
         <v>0</v>
       </c>
       <c r="C12" s="11">
         <v>0</v>
       </c>
       <c r="D12" s="11">
         <v>0</v>
       </c>
       <c r="E12" s="11">
         <v>0</v>
       </c>
       <c r="F12" s="11">
         <v>0</v>
       </c>
       <c r="G12" s="11">
         <v>0</v>
       </c>
       <c r="H12" s="11">
         <v>0</v>
       </c>
       <c r="I12" s="11">
         <v>1</v>
       </c>
       <c r="J12" s="11">
         <v>0</v>
       </c>
       <c r="K12" s="11">
         <v>0</v>
       </c>
       <c r="L12" s="11">
         <v>0</v>
       </c>
       <c r="M12" s="11">
         <v>0</v>
       </c>
       <c r="N12" s="11">
         <v>0</v>
       </c>
       <c r="O12" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P12" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="11">
         <v>0</v>
       </c>
       <c r="C13" s="11">
         <v>0</v>
       </c>
       <c r="D13" s="11">
         <v>0</v>
       </c>
       <c r="E13" s="11">
         <v>0</v>
       </c>
       <c r="F13" s="11">
         <v>0</v>
       </c>
       <c r="G13" s="11">
         <v>0</v>
       </c>
       <c r="H13" s="11">
         <v>0</v>
       </c>
       <c r="I13" s="11">
         <v>0</v>
       </c>
       <c r="J13" s="11">
         <v>0</v>
       </c>
       <c r="K13" s="11">
         <v>0</v>
       </c>
       <c r="L13" s="11">
         <v>0</v>
       </c>
       <c r="M13" s="11">
         <v>0</v>
       </c>
       <c r="N13" s="11">
         <v>0</v>
       </c>
       <c r="O13" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P13" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="11">
         <v>0</v>
       </c>
       <c r="C14" s="11">
         <v>0</v>
       </c>
       <c r="D14" s="11">
         <v>0</v>
       </c>
       <c r="E14" s="11">
         <v>0</v>
       </c>
       <c r="F14" s="11">
         <v>0</v>
       </c>
       <c r="G14" s="11">
         <v>0</v>
       </c>
       <c r="H14" s="11">
         <v>0</v>
       </c>
       <c r="I14" s="11">
         <v>0</v>
       </c>
       <c r="J14" s="11">
         <v>0</v>
       </c>
       <c r="K14" s="11">
         <v>0</v>
       </c>
       <c r="L14" s="11">
         <v>0</v>
       </c>
       <c r="M14" s="11">
         <v>0</v>
       </c>
       <c r="N14" s="11">
         <v>0</v>
       </c>
       <c r="O14" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P14" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="11">
         <v>0</v>
       </c>
       <c r="C15" s="11">
         <v>0</v>
       </c>
       <c r="D15" s="11">
         <v>0</v>
       </c>
       <c r="E15" s="11">
         <v>0</v>
       </c>
       <c r="F15" s="11">
         <v>0</v>
       </c>
       <c r="G15" s="11">
         <v>0</v>
       </c>
       <c r="H15" s="11">
         <v>0</v>
       </c>
       <c r="I15" s="11">
         <v>0</v>
       </c>
       <c r="J15" s="11">
         <v>0</v>
       </c>
       <c r="K15" s="11">
         <v>0</v>
       </c>
       <c r="L15" s="11">
         <v>0</v>
       </c>
       <c r="M15" s="11">
         <v>0</v>
       </c>
       <c r="N15" s="11">
         <v>0</v>
       </c>
       <c r="O15" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="16" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P15" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="11">
         <v>1</v>
       </c>
       <c r="C16" s="11">
         <v>0</v>
       </c>
       <c r="D16" s="11">
         <v>0</v>
       </c>
       <c r="E16" s="11">
         <v>0</v>
       </c>
       <c r="F16" s="11">
         <v>0</v>
       </c>
       <c r="G16" s="11">
         <v>0</v>
       </c>
       <c r="H16" s="11">
         <v>0</v>
       </c>
       <c r="I16" s="11">
         <v>1</v>
       </c>
       <c r="J16" s="11">
         <v>0</v>
       </c>
       <c r="K16" s="11">
         <v>0</v>
       </c>
       <c r="L16" s="11">
         <v>0</v>
       </c>
       <c r="M16" s="11">
         <v>0</v>
       </c>
       <c r="N16" s="11">
         <v>0</v>
       </c>
       <c r="O16" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P16" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A17" s="32" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="32"/>
       <c r="C17" s="32"/>
       <c r="D17" s="32"/>
       <c r="E17" s="32"/>
       <c r="F17" s="32"/>
       <c r="G17" s="32"/>
       <c r="H17" s="32"/>
       <c r="I17" s="32"/>
       <c r="J17" s="32"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
       <c r="M17" s="32"/>
       <c r="N17" s="32"/>
       <c r="O17" s="32"/>
-    </row>
-    <row r="18" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P17" s="32"/>
+    </row>
+    <row r="18" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A18" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="11">
         <v>0</v>
       </c>
       <c r="C18" s="11">
         <v>6</v>
       </c>
       <c r="D18" s="11">
         <v>4</v>
       </c>
       <c r="E18" s="11">
         <v>5</v>
       </c>
       <c r="F18" s="11">
         <v>7</v>
       </c>
       <c r="G18" s="11">
         <v>0</v>
       </c>
       <c r="H18" s="11">
         <v>3</v>
       </c>
       <c r="I18" s="11">
         <v>3</v>
       </c>
       <c r="J18" s="11">
         <v>0</v>
       </c>
       <c r="K18" s="11">
         <v>2</v>
       </c>
       <c r="L18" s="11">
         <v>5</v>
       </c>
       <c r="M18" s="11">
         <v>10</v>
       </c>
       <c r="N18" s="11">
         <v>7</v>
       </c>
       <c r="O18" s="11">
         <v>1</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P18" s="11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A19" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11">
         <v>0</v>
       </c>
       <c r="C19" s="11">
         <v>6</v>
       </c>
       <c r="D19" s="11">
         <v>4</v>
       </c>
       <c r="E19" s="11">
         <v>5</v>
       </c>
       <c r="F19" s="11">
         <v>7</v>
       </c>
       <c r="G19" s="11">
         <v>0</v>
       </c>
       <c r="H19" s="11">
         <v>3</v>
       </c>
       <c r="I19" s="11">
         <v>3</v>
       </c>
       <c r="J19" s="11">
         <v>0</v>
       </c>
       <c r="K19" s="11">
         <v>2</v>
       </c>
       <c r="L19" s="11">
         <v>5</v>
       </c>
       <c r="M19" s="11">
         <v>10</v>
       </c>
       <c r="N19" s="11">
         <v>7</v>
       </c>
       <c r="O19" s="11">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P19" s="11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="11">
         <v>0</v>
       </c>
       <c r="C20" s="11">
         <v>0</v>
       </c>
       <c r="D20" s="11">
         <v>0</v>
       </c>
       <c r="E20" s="11">
         <v>0</v>
       </c>
       <c r="F20" s="11">
         <v>0</v>
       </c>
       <c r="G20" s="11">
         <v>0</v>
       </c>
       <c r="H20" s="11">
         <v>0</v>
       </c>
       <c r="I20" s="11">
         <v>0</v>
       </c>
       <c r="J20" s="11">
         <v>0</v>
       </c>
       <c r="K20" s="11">
         <v>0</v>
       </c>
       <c r="L20" s="11">
         <v>0</v>
       </c>
       <c r="M20" s="11">
         <v>0</v>
       </c>
       <c r="N20" s="11">
         <v>0</v>
       </c>
       <c r="O20" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P20" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="11">
         <v>0</v>
       </c>
       <c r="C21" s="11">
         <v>0</v>
       </c>
       <c r="D21" s="11">
         <v>0</v>
       </c>
       <c r="E21" s="11">
         <v>0</v>
       </c>
       <c r="F21" s="11">
         <v>0</v>
       </c>
       <c r="G21" s="11">
         <v>0</v>
       </c>
       <c r="H21" s="11">
         <v>0</v>
       </c>
       <c r="I21" s="11">
         <v>0</v>
       </c>
       <c r="J21" s="11">
         <v>0</v>
       </c>
       <c r="K21" s="11">
         <v>0</v>
       </c>
       <c r="L21" s="11">
         <v>0</v>
       </c>
       <c r="M21" s="11">
         <v>0</v>
       </c>
       <c r="N21" s="11">
         <v>0</v>
       </c>
       <c r="O21" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P21" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="11">
         <v>0</v>
       </c>
       <c r="C22" s="11">
         <v>0</v>
       </c>
       <c r="D22" s="11">
         <v>0</v>
       </c>
       <c r="E22" s="11">
         <v>0</v>
       </c>
       <c r="F22" s="11">
         <v>0</v>
       </c>
       <c r="G22" s="11">
         <v>0</v>
       </c>
       <c r="H22" s="11">
         <v>0</v>
       </c>
       <c r="I22" s="11">
         <v>0</v>
       </c>
       <c r="J22" s="11">
         <v>0</v>
       </c>
       <c r="K22" s="11">
         <v>0</v>
       </c>
       <c r="L22" s="11">
         <v>0</v>
       </c>
       <c r="M22" s="11">
         <v>0</v>
       </c>
       <c r="N22" s="11">
         <v>0</v>
       </c>
       <c r="O22" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P22" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A23" s="32" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="32"/>
       <c r="C23" s="32"/>
       <c r="D23" s="32"/>
       <c r="E23" s="32"/>
       <c r="F23" s="32"/>
       <c r="G23" s="32"/>
       <c r="H23" s="32"/>
       <c r="I23" s="32"/>
       <c r="J23" s="32"/>
       <c r="K23" s="32"/>
       <c r="L23" s="32"/>
       <c r="M23" s="32"/>
       <c r="N23" s="32"/>
       <c r="O23" s="32"/>
-    </row>
-    <row r="24" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P23" s="32"/>
+    </row>
+    <row r="24" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A24" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="11">
         <v>1</v>
       </c>
       <c r="C24" s="10">
         <v>0</v>
       </c>
       <c r="D24" s="11">
         <v>0</v>
       </c>
       <c r="E24" s="10">
         <v>0</v>
       </c>
       <c r="F24" s="10">
         <v>0</v>
       </c>
       <c r="G24" s="10">
         <v>0</v>
       </c>
       <c r="H24" s="10">
         <v>1</v>
       </c>
       <c r="I24" s="10">
         <v>5</v>
       </c>
       <c r="J24" s="11">
         <v>0</v>
       </c>
       <c r="K24" s="11">
         <v>0</v>
       </c>
       <c r="L24" s="10">
         <v>0</v>
       </c>
       <c r="M24" s="11">
         <v>1</v>
       </c>
       <c r="N24" s="23">
         <v>1</v>
       </c>
       <c r="O24" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P24" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A25" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="11">
         <v>0</v>
       </c>
       <c r="C25" s="10">
         <v>0</v>
       </c>
       <c r="D25" s="11">
         <v>0</v>
       </c>
       <c r="E25" s="10">
         <v>0</v>
       </c>
       <c r="F25" s="10">
         <v>0</v>
       </c>
       <c r="G25" s="10">
         <v>0</v>
       </c>
       <c r="H25" s="10">
         <v>1</v>
       </c>
       <c r="I25" s="10">
         <v>3</v>
       </c>
       <c r="J25" s="11">
         <v>0</v>
       </c>
       <c r="K25" s="11">
         <v>0</v>
       </c>
       <c r="L25" s="10">
         <v>0</v>
       </c>
       <c r="M25" s="11">
         <v>1</v>
       </c>
       <c r="N25" s="23">
         <v>0</v>
       </c>
       <c r="O25" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P25" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="11">
         <v>0</v>
       </c>
       <c r="C26" s="10">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="10">
         <v>0</v>
       </c>
       <c r="F26" s="10">
         <v>0</v>
       </c>
       <c r="G26" s="10">
         <v>0</v>
       </c>
       <c r="H26" s="10">
         <v>0</v>
       </c>
       <c r="I26" s="10">
         <v>0</v>
       </c>
       <c r="J26" s="11">
         <v>0</v>
       </c>
       <c r="K26" s="11">
         <v>0</v>
       </c>
       <c r="L26" s="10">
         <v>0</v>
       </c>
       <c r="M26" s="11">
         <v>0</v>
       </c>
       <c r="N26" s="23">
         <v>1</v>
       </c>
       <c r="O26" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P26" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A27" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="11">
         <v>0</v>
       </c>
       <c r="C27" s="10">
         <v>0</v>
       </c>
       <c r="D27" s="11">
         <v>0</v>
       </c>
       <c r="E27" s="10">
         <v>0</v>
       </c>
       <c r="F27" s="10">
         <v>0</v>
       </c>
       <c r="G27" s="10">
         <v>0</v>
       </c>
       <c r="H27" s="10">
         <v>0</v>
       </c>
       <c r="I27" s="10">
         <v>0</v>
       </c>
       <c r="J27" s="11">
         <v>0</v>
       </c>
       <c r="K27" s="11">
         <v>0</v>
       </c>
       <c r="L27" s="10">
         <v>0</v>
       </c>
       <c r="M27" s="11">
         <v>0</v>
       </c>
       <c r="N27" s="23">
         <v>0</v>
       </c>
       <c r="O27" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P27" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="11">
         <v>0</v>
       </c>
       <c r="C28" s="10">
         <v>0</v>
       </c>
       <c r="D28" s="11">
         <v>0</v>
       </c>
       <c r="E28" s="10">
         <v>0</v>
       </c>
       <c r="F28" s="10">
         <v>0</v>
       </c>
       <c r="G28" s="10">
         <v>0</v>
       </c>
       <c r="H28" s="10">
         <v>0</v>
       </c>
       <c r="I28" s="10">
         <v>1</v>
       </c>
       <c r="J28" s="11">
         <v>0</v>
       </c>
       <c r="K28" s="11">
         <v>0</v>
       </c>
       <c r="L28" s="10">
         <v>0</v>
       </c>
       <c r="M28" s="11">
         <v>0</v>
       </c>
       <c r="N28" s="23">
         <v>0</v>
       </c>
       <c r="O28" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P28" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A29" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="11">
         <v>0</v>
       </c>
       <c r="C29" s="10">
         <v>0</v>
       </c>
       <c r="D29" s="11">
         <v>0</v>
       </c>
       <c r="E29" s="10">
         <v>0</v>
       </c>
       <c r="F29" s="10">
         <v>0</v>
       </c>
       <c r="G29" s="10">
         <v>0</v>
       </c>
       <c r="H29" s="10">
         <v>0</v>
       </c>
       <c r="I29" s="10">
         <v>0</v>
       </c>
       <c r="J29" s="11">
         <v>0</v>
       </c>
       <c r="K29" s="11">
         <v>0</v>
       </c>
       <c r="L29" s="10">
         <v>0</v>
       </c>
       <c r="M29" s="11">
         <v>0</v>
       </c>
       <c r="N29" s="23">
         <v>0</v>
       </c>
       <c r="O29" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P29" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="11">
         <v>0</v>
       </c>
       <c r="C30" s="10">
         <v>0</v>
       </c>
       <c r="D30" s="11">
         <v>0</v>
       </c>
       <c r="E30" s="10">
         <v>0</v>
       </c>
       <c r="F30" s="10">
         <v>0</v>
       </c>
       <c r="G30" s="10">
         <v>0</v>
       </c>
       <c r="H30" s="10">
         <v>0</v>
       </c>
       <c r="I30" s="10">
         <v>0</v>
       </c>
       <c r="J30" s="11">
         <v>0</v>
       </c>
       <c r="K30" s="11">
         <v>0</v>
       </c>
       <c r="L30" s="10">
         <v>0</v>
       </c>
       <c r="M30" s="11">
         <v>0</v>
       </c>
       <c r="N30" s="23">
         <v>0</v>
       </c>
       <c r="O30" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P30" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="11">
         <v>0</v>
       </c>
       <c r="C31" s="10">
         <v>0</v>
       </c>
       <c r="D31" s="11">
         <v>0</v>
       </c>
       <c r="E31" s="10">
         <v>0</v>
       </c>
       <c r="F31" s="10">
         <v>0</v>
       </c>
       <c r="G31" s="10">
         <v>0</v>
       </c>
       <c r="H31" s="10">
         <v>0</v>
       </c>
       <c r="I31" s="10">
         <v>0</v>
       </c>
       <c r="J31" s="11">
         <v>0</v>
       </c>
       <c r="K31" s="11">
         <v>0</v>
       </c>
       <c r="L31" s="10">
         <v>0</v>
       </c>
       <c r="M31" s="11">
         <v>0</v>
       </c>
       <c r="N31" s="23">
         <v>0</v>
       </c>
       <c r="O31" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P31" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A32" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="14">
         <v>1</v>
       </c>
       <c r="C32" s="14">
         <v>0</v>
       </c>
       <c r="D32" s="14">
         <v>0</v>
       </c>
       <c r="E32" s="14">
         <v>0</v>
       </c>
       <c r="F32" s="14">
         <v>0</v>
       </c>
       <c r="G32" s="14">
         <v>0</v>
       </c>
       <c r="H32" s="14">
         <v>0</v>
       </c>
       <c r="I32" s="14">
         <v>1</v>
       </c>
       <c r="J32" s="14">
         <v>0</v>
       </c>
       <c r="K32" s="14">
         <v>0</v>
       </c>
       <c r="L32" s="14">
         <v>0</v>
       </c>
       <c r="M32" s="14">
         <v>0</v>
       </c>
       <c r="N32" s="24">
         <v>0</v>
       </c>
       <c r="O32" s="14">
+        <v>0</v>
+      </c>
+      <c r="P32" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A33" s="15" t="s">
         <v>13</v>
       </c>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="6"/>
       <c r="N33" s="6"/>
     </row>
     <row r="34" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="6"/>
       <c r="N34" s="6"/>
     </row>
     <row r="35" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="6"/>
       <c r="N35" s="6"/>
     </row>
     <row r="36" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1">
@@ -5114,1386 +5271,1466 @@
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="1"/>
       <c r="N81" s="1"/>
     </row>
     <row r="82" spans="11:14" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="K82" s="6"/>
       <c r="L82" s="6"/>
       <c r="M82" s="1"/>
       <c r="N82" s="1"/>
     </row>
     <row r="83" spans="11:14" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="1"/>
       <c r="N83" s="1"/>
     </row>
     <row r="84" spans="11:14" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="K84" s="6"/>
       <c r="L84" s="6"/>
       <c r="M84" s="1"/>
       <c r="N84" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A1:O1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A23:O23"/>
+    <mergeCell ref="A17:P17"/>
+    <mergeCell ref="A23:P23"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="N4:P4"/>
+    <mergeCell ref="A6:P6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P84"/>
+  <dimension ref="A1:Q84"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="D33" sqref="D33"/>
+      <selection pane="topRight" sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="22.109375" style="16" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="16" max="16384" width="9.109375" style="16"/>
+    <col min="1" max="1" width="22.140625" style="16" customWidth="1"/>
+    <col min="2" max="9" width="9.140625" style="16"/>
+    <col min="10" max="10" width="9.140625" style="2"/>
+    <col min="11" max="11" width="9.140625" style="1"/>
+    <col min="12" max="12" width="9.140625" style="16"/>
+    <col min="13" max="14" width="9.140625" style="1"/>
+    <col min="15" max="15" width="9.140625" style="19"/>
+    <col min="16" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15" customHeight="1">
+    <row r="1" spans="1:17" ht="15" customHeight="1">
       <c r="A1" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
       <c r="L1" s="40"/>
       <c r="M1" s="40"/>
       <c r="N1" s="40"/>
       <c r="O1" s="40"/>
-    </row>
-    <row r="2" spans="1:16" s="19" customFormat="1" ht="15" customHeight="1">
+      <c r="P1" s="40"/>
+    </row>
+    <row r="2" spans="1:17" s="19" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="30"/>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
       <c r="L2" s="30"/>
       <c r="M2" s="30"/>
       <c r="N2" s="25"/>
     </row>
-    <row r="3" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+    <row r="3" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="I3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="O3" s="4" t="s">
+      <c r="P3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+    <row r="4" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="33"/>
       <c r="B4" s="35">
         <v>2025</v>
       </c>
       <c r="C4" s="35"/>
       <c r="D4" s="35"/>
       <c r="E4" s="35"/>
       <c r="F4" s="35"/>
       <c r="G4" s="35"/>
       <c r="H4" s="35"/>
       <c r="I4" s="35"/>
       <c r="J4" s="35"/>
       <c r="K4" s="35"/>
       <c r="L4" s="35"/>
-      <c r="M4" s="39"/>
+      <c r="M4" s="35"/>
       <c r="N4" s="36">
         <v>2026</v>
       </c>
       <c r="O4" s="35"/>
-    </row>
-    <row r="5" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P4" s="35"/>
+    </row>
+    <row r="5" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="34"/>
       <c r="B5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="28" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="K5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="L5" s="29" t="s">
         <v>15</v>
       </c>
       <c r="M5" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="29" t="s">
+      <c r="O5" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="P5" s="6"/>
-[...2 lines deleted...]
-      <c r="A6" s="37" t="s">
+      <c r="P5" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q5" s="6"/>
+    </row>
+    <row r="6" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="37"/>
-[...14 lines deleted...]
-    <row r="7" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="B6" s="41"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+    </row>
+    <row r="7" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="11">
         <v>0</v>
       </c>
       <c r="C7" s="11">
         <v>0</v>
       </c>
       <c r="D7" s="11">
         <v>1</v>
       </c>
       <c r="E7" s="11">
         <v>0</v>
       </c>
       <c r="F7" s="11">
         <v>4</v>
       </c>
       <c r="G7" s="11">
         <v>2</v>
       </c>
       <c r="H7" s="11">
         <v>1</v>
       </c>
       <c r="I7" s="11">
         <v>0</v>
       </c>
       <c r="J7" s="11">
         <v>7</v>
       </c>
       <c r="K7" s="11">
         <v>1</v>
       </c>
       <c r="L7" s="11">
         <v>1</v>
       </c>
       <c r="M7" s="11">
         <v>0</v>
       </c>
       <c r="N7" s="11">
         <v>0</v>
       </c>
       <c r="O7" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="8" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P7" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="11">
         <v>0</v>
       </c>
       <c r="C8" s="11">
         <v>0</v>
       </c>
       <c r="D8" s="11">
         <v>1</v>
       </c>
       <c r="E8" s="11">
         <v>0</v>
       </c>
       <c r="F8" s="11">
         <v>4</v>
       </c>
       <c r="G8" s="11">
         <v>1</v>
       </c>
       <c r="H8" s="11">
         <v>1</v>
       </c>
       <c r="I8" s="11">
         <v>0</v>
       </c>
       <c r="J8" s="11">
         <v>7</v>
       </c>
       <c r="K8" s="11">
         <v>1</v>
       </c>
       <c r="L8" s="11">
         <v>1</v>
       </c>
       <c r="M8" s="11">
         <v>0</v>
       </c>
       <c r="N8" s="11">
         <v>0</v>
       </c>
       <c r="O8" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P8" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="11">
         <v>0</v>
       </c>
       <c r="C9" s="11">
         <v>0</v>
       </c>
       <c r="D9" s="11">
         <v>0</v>
       </c>
       <c r="E9" s="11">
         <v>0</v>
       </c>
       <c r="F9" s="11">
         <v>0</v>
       </c>
       <c r="G9" s="11">
         <v>0</v>
       </c>
       <c r="H9" s="11">
         <v>0</v>
       </c>
       <c r="I9" s="11">
         <v>0</v>
       </c>
       <c r="J9" s="11">
         <v>0</v>
       </c>
       <c r="K9" s="11">
         <v>0</v>
       </c>
       <c r="L9" s="11">
         <v>0</v>
       </c>
       <c r="M9" s="11">
         <v>0</v>
       </c>
       <c r="N9" s="11">
         <v>0</v>
       </c>
       <c r="O9" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P9" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="11">
         <v>0</v>
       </c>
       <c r="C10" s="11">
         <v>0</v>
       </c>
       <c r="D10" s="11">
         <v>0</v>
       </c>
       <c r="E10" s="11">
         <v>0</v>
       </c>
       <c r="F10" s="11">
         <v>0</v>
       </c>
       <c r="G10" s="11">
         <v>0</v>
       </c>
       <c r="H10" s="11">
         <v>0</v>
       </c>
       <c r="I10" s="11">
         <v>0</v>
       </c>
       <c r="J10" s="11">
         <v>0</v>
       </c>
       <c r="K10" s="11">
         <v>0</v>
       </c>
       <c r="L10" s="11">
         <v>0</v>
       </c>
       <c r="M10" s="11">
         <v>0</v>
       </c>
       <c r="N10" s="11">
         <v>0</v>
       </c>
       <c r="O10" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P10" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="11">
         <v>0</v>
       </c>
       <c r="C11" s="11">
         <v>0</v>
       </c>
       <c r="D11" s="11">
         <v>0</v>
       </c>
       <c r="E11" s="11">
         <v>0</v>
       </c>
       <c r="F11" s="11">
         <v>0</v>
       </c>
       <c r="G11" s="11">
         <v>0</v>
       </c>
       <c r="H11" s="11">
         <v>0</v>
       </c>
       <c r="I11" s="11">
         <v>0</v>
       </c>
       <c r="J11" s="11">
         <v>0</v>
       </c>
       <c r="K11" s="11">
         <v>0</v>
       </c>
       <c r="L11" s="11">
         <v>0</v>
       </c>
       <c r="M11" s="11">
         <v>0</v>
       </c>
       <c r="N11" s="11">
         <v>0</v>
       </c>
       <c r="O11" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P11" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="11">
         <v>0</v>
       </c>
       <c r="C12" s="11">
         <v>0</v>
       </c>
       <c r="D12" s="11">
         <v>0</v>
       </c>
       <c r="E12" s="11">
         <v>0</v>
       </c>
       <c r="F12" s="11">
         <v>0</v>
       </c>
       <c r="G12" s="11">
         <v>1</v>
       </c>
       <c r="H12" s="11">
         <v>0</v>
       </c>
       <c r="I12" s="11">
         <v>0</v>
       </c>
       <c r="J12" s="11">
         <v>0</v>
       </c>
       <c r="K12" s="11">
         <v>0</v>
       </c>
       <c r="L12" s="11">
         <v>0</v>
       </c>
       <c r="M12" s="11">
         <v>0</v>
       </c>
       <c r="N12" s="11">
         <v>0</v>
       </c>
       <c r="O12" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P12" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="11">
         <v>0</v>
       </c>
       <c r="C13" s="11">
         <v>0</v>
       </c>
       <c r="D13" s="11">
         <v>0</v>
       </c>
       <c r="E13" s="11">
         <v>0</v>
       </c>
       <c r="F13" s="11">
         <v>0</v>
       </c>
       <c r="G13" s="11">
         <v>0</v>
       </c>
       <c r="H13" s="11">
         <v>0</v>
       </c>
       <c r="I13" s="11">
         <v>0</v>
       </c>
       <c r="J13" s="11">
         <v>0</v>
       </c>
       <c r="K13" s="11">
         <v>0</v>
       </c>
       <c r="L13" s="11">
         <v>0</v>
       </c>
       <c r="M13" s="11">
         <v>0</v>
       </c>
       <c r="N13" s="11">
         <v>0</v>
       </c>
       <c r="O13" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P13" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="11">
         <v>0</v>
       </c>
       <c r="C14" s="11">
         <v>0</v>
       </c>
       <c r="D14" s="11">
         <v>0</v>
       </c>
       <c r="E14" s="11">
         <v>0</v>
       </c>
       <c r="F14" s="11">
         <v>0</v>
       </c>
       <c r="G14" s="11">
         <v>0</v>
       </c>
       <c r="H14" s="11">
         <v>0</v>
       </c>
       <c r="I14" s="11">
         <v>0</v>
       </c>
       <c r="J14" s="11">
         <v>0</v>
       </c>
       <c r="K14" s="11">
         <v>0</v>
       </c>
       <c r="L14" s="11">
         <v>0</v>
       </c>
       <c r="M14" s="11">
         <v>0</v>
       </c>
       <c r="N14" s="11">
         <v>0</v>
       </c>
       <c r="O14" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P14" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="11">
         <v>0</v>
       </c>
       <c r="C15" s="11">
         <v>0</v>
       </c>
       <c r="D15" s="11">
         <v>0</v>
       </c>
       <c r="E15" s="11">
         <v>0</v>
       </c>
       <c r="F15" s="11">
         <v>0</v>
       </c>
       <c r="G15" s="11">
         <v>0</v>
       </c>
       <c r="H15" s="11">
         <v>0</v>
       </c>
       <c r="I15" s="11">
         <v>0</v>
       </c>
       <c r="J15" s="11">
         <v>0</v>
       </c>
       <c r="K15" s="11">
         <v>0</v>
       </c>
       <c r="L15" s="11">
         <v>0</v>
       </c>
       <c r="M15" s="11">
         <v>0</v>
       </c>
       <c r="N15" s="11">
         <v>0</v>
       </c>
       <c r="O15" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="16" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P15" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="11">
         <v>0</v>
       </c>
       <c r="C16" s="11">
         <v>0</v>
       </c>
       <c r="D16" s="11">
         <v>0</v>
       </c>
       <c r="E16" s="11">
         <v>0</v>
       </c>
       <c r="F16" s="11">
         <v>0</v>
       </c>
       <c r="G16" s="11">
         <v>0</v>
       </c>
       <c r="H16" s="11">
         <v>0</v>
       </c>
       <c r="I16" s="11">
         <v>0</v>
       </c>
       <c r="J16" s="11">
         <v>0</v>
       </c>
       <c r="K16" s="11">
         <v>0</v>
       </c>
       <c r="L16" s="11">
         <v>0</v>
       </c>
       <c r="M16" s="11">
         <v>0</v>
       </c>
       <c r="N16" s="11">
         <v>0</v>
       </c>
       <c r="O16" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P16" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A17" s="32" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="32"/>
       <c r="C17" s="32"/>
       <c r="D17" s="32"/>
       <c r="E17" s="32"/>
       <c r="F17" s="32"/>
       <c r="G17" s="32"/>
       <c r="H17" s="32"/>
       <c r="I17" s="32"/>
       <c r="J17" s="32"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
       <c r="M17" s="32"/>
       <c r="N17" s="32"/>
       <c r="O17" s="32"/>
-    </row>
-    <row r="18" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P17" s="32"/>
+    </row>
+    <row r="18" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A18" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="11">
         <v>0</v>
       </c>
       <c r="C18" s="11">
         <v>0</v>
       </c>
       <c r="D18" s="11">
         <v>1</v>
       </c>
       <c r="E18" s="11">
         <v>0</v>
       </c>
       <c r="F18" s="11">
         <v>4</v>
       </c>
       <c r="G18" s="11">
         <v>1</v>
       </c>
       <c r="H18" s="11">
         <v>1</v>
       </c>
       <c r="I18" s="11">
         <v>0</v>
       </c>
       <c r="J18" s="11">
         <v>7</v>
       </c>
       <c r="K18" s="11">
         <v>1</v>
       </c>
       <c r="L18" s="11">
         <v>1</v>
       </c>
       <c r="M18" s="11">
         <v>0</v>
       </c>
       <c r="N18" s="11">
         <v>0</v>
       </c>
       <c r="O18" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P18" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A19" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11">
         <v>0</v>
       </c>
       <c r="C19" s="11">
         <v>0</v>
       </c>
       <c r="D19" s="11">
         <v>1</v>
       </c>
       <c r="E19" s="11">
         <v>0</v>
       </c>
       <c r="F19" s="11">
         <v>4</v>
       </c>
       <c r="G19" s="11">
         <v>1</v>
       </c>
       <c r="H19" s="11">
         <v>1</v>
       </c>
       <c r="I19" s="11">
         <v>0</v>
       </c>
       <c r="J19" s="11">
         <v>7</v>
       </c>
       <c r="K19" s="11">
         <v>1</v>
       </c>
       <c r="L19" s="11">
         <v>1</v>
       </c>
       <c r="M19" s="11">
         <v>0</v>
       </c>
       <c r="N19" s="11">
         <v>0</v>
       </c>
       <c r="O19" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P19" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="11">
         <v>0</v>
       </c>
       <c r="C20" s="11">
         <v>0</v>
       </c>
       <c r="D20" s="11">
         <v>0</v>
       </c>
       <c r="E20" s="11">
         <v>0</v>
       </c>
       <c r="F20" s="11">
         <v>0</v>
       </c>
       <c r="G20" s="11">
         <v>0</v>
       </c>
       <c r="H20" s="11">
         <v>0</v>
       </c>
       <c r="I20" s="11">
         <v>0</v>
       </c>
       <c r="J20" s="11">
         <v>0</v>
       </c>
       <c r="K20" s="11">
         <v>0</v>
       </c>
       <c r="L20" s="11">
         <v>0</v>
       </c>
       <c r="M20" s="11">
         <v>0</v>
       </c>
       <c r="N20" s="11">
         <v>0</v>
       </c>
       <c r="O20" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P20" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="11">
         <v>0</v>
       </c>
       <c r="C21" s="11">
         <v>0</v>
       </c>
       <c r="D21" s="11">
         <v>0</v>
       </c>
       <c r="E21" s="11">
         <v>0</v>
       </c>
       <c r="F21" s="11">
         <v>0</v>
       </c>
       <c r="G21" s="11">
         <v>0</v>
       </c>
       <c r="H21" s="11">
         <v>0</v>
       </c>
       <c r="I21" s="11">
         <v>0</v>
       </c>
       <c r="J21" s="11">
         <v>0</v>
       </c>
       <c r="K21" s="11">
         <v>0</v>
       </c>
       <c r="L21" s="11">
         <v>0</v>
       </c>
       <c r="M21" s="11">
         <v>0</v>
       </c>
       <c r="N21" s="11">
         <v>0</v>
       </c>
       <c r="O21" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P21" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="11">
         <v>0</v>
       </c>
       <c r="C22" s="11">
         <v>0</v>
       </c>
       <c r="D22" s="11">
         <v>0</v>
       </c>
       <c r="E22" s="11">
         <v>0</v>
       </c>
       <c r="F22" s="11">
         <v>0</v>
       </c>
       <c r="G22" s="11">
         <v>0</v>
       </c>
       <c r="H22" s="11">
         <v>0</v>
       </c>
       <c r="I22" s="11">
         <v>0</v>
       </c>
       <c r="J22" s="11">
         <v>0</v>
       </c>
       <c r="K22" s="11">
         <v>0</v>
       </c>
       <c r="L22" s="11">
         <v>0</v>
       </c>
       <c r="M22" s="11">
         <v>0</v>
       </c>
       <c r="N22" s="11">
         <v>0</v>
       </c>
       <c r="O22" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P22" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A23" s="32" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="32"/>
       <c r="C23" s="32"/>
       <c r="D23" s="32"/>
       <c r="E23" s="32"/>
       <c r="F23" s="32"/>
       <c r="G23" s="32"/>
       <c r="H23" s="32"/>
       <c r="I23" s="32"/>
       <c r="J23" s="32"/>
       <c r="K23" s="32"/>
       <c r="L23" s="32"/>
       <c r="M23" s="32"/>
       <c r="N23" s="32"/>
       <c r="O23" s="32"/>
-    </row>
-    <row r="24" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P23" s="32"/>
+    </row>
+    <row r="24" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A24" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="11">
         <v>0</v>
       </c>
       <c r="C24" s="10">
         <v>0</v>
       </c>
       <c r="D24" s="11">
         <v>0</v>
       </c>
       <c r="E24" s="10">
         <v>0</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="10">
         <v>1</v>
       </c>
       <c r="H24" s="11">
         <v>0</v>
       </c>
       <c r="I24" s="11">
         <v>0</v>
       </c>
       <c r="J24" s="11">
         <v>0</v>
       </c>
       <c r="K24" s="11">
         <v>0</v>
       </c>
       <c r="L24" s="10">
         <v>0</v>
       </c>
       <c r="M24" s="10">
         <v>0</v>
       </c>
       <c r="N24" s="11">
         <v>0</v>
       </c>
       <c r="O24" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P24" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A25" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="11">
         <v>0</v>
       </c>
       <c r="C25" s="10">
         <v>0</v>
       </c>
       <c r="D25" s="11">
         <v>0</v>
       </c>
       <c r="E25" s="10">
         <v>0</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="10">
         <v>0</v>
       </c>
       <c r="H25" s="11">
         <v>0</v>
       </c>
       <c r="I25" s="11">
         <v>0</v>
       </c>
       <c r="J25" s="11">
         <v>0</v>
       </c>
       <c r="K25" s="11">
         <v>0</v>
       </c>
       <c r="L25" s="10">
         <v>0</v>
       </c>
       <c r="M25" s="10">
         <v>0</v>
       </c>
       <c r="N25" s="11">
         <v>0</v>
       </c>
       <c r="O25" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P25" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="11">
         <v>0</v>
       </c>
       <c r="C26" s="10">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="10">
         <v>0</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="10">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>0</v>
       </c>
       <c r="I26" s="11">
         <v>0</v>
       </c>
       <c r="J26" s="11">
         <v>0</v>
       </c>
       <c r="K26" s="11">
         <v>0</v>
       </c>
       <c r="L26" s="10">
         <v>0</v>
       </c>
       <c r="M26" s="10">
         <v>0</v>
       </c>
       <c r="N26" s="11">
         <v>0</v>
       </c>
       <c r="O26" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P26" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A27" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="11">
         <v>0</v>
       </c>
       <c r="C27" s="10">
         <v>0</v>
       </c>
       <c r="D27" s="11">
         <v>0</v>
       </c>
       <c r="E27" s="10">
         <v>0</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="10">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>0</v>
       </c>
       <c r="I27" s="11">
         <v>0</v>
       </c>
       <c r="J27" s="11">
         <v>0</v>
       </c>
       <c r="K27" s="11">
         <v>0</v>
       </c>
       <c r="L27" s="10">
         <v>0</v>
       </c>
       <c r="M27" s="10">
         <v>0</v>
       </c>
       <c r="N27" s="11">
         <v>0</v>
       </c>
       <c r="O27" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P27" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="11">
         <v>0</v>
       </c>
       <c r="C28" s="10">
         <v>0</v>
       </c>
       <c r="D28" s="11">
         <v>0</v>
       </c>
       <c r="E28" s="10">
         <v>0</v>
       </c>
       <c r="F28" s="11">
         <v>0</v>
       </c>
       <c r="G28" s="10">
         <v>1</v>
       </c>
       <c r="H28" s="11">
         <v>0</v>
       </c>
       <c r="I28" s="11">
         <v>0</v>
       </c>
       <c r="J28" s="11">
         <v>0</v>
       </c>
       <c r="K28" s="11">
         <v>0</v>
       </c>
       <c r="L28" s="10">
         <v>0</v>
       </c>
       <c r="M28" s="10">
         <v>0</v>
       </c>
       <c r="N28" s="11">
         <v>0</v>
       </c>
       <c r="O28" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P28" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A29" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="11">
         <v>0</v>
       </c>
       <c r="C29" s="10">
         <v>0</v>
       </c>
       <c r="D29" s="11">
         <v>0</v>
       </c>
       <c r="E29" s="10">
         <v>0</v>
       </c>
       <c r="F29" s="11">
         <v>0</v>
       </c>
       <c r="G29" s="10">
         <v>0</v>
       </c>
       <c r="H29" s="11">
         <v>0</v>
       </c>
       <c r="I29" s="11">
         <v>0</v>
       </c>
       <c r="J29" s="11">
         <v>0</v>
       </c>
       <c r="K29" s="11">
         <v>0</v>
       </c>
       <c r="L29" s="10">
         <v>0</v>
       </c>
       <c r="M29" s="10">
         <v>0</v>
       </c>
       <c r="N29" s="11">
         <v>0</v>
       </c>
       <c r="O29" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P29" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="11">
         <v>0</v>
       </c>
       <c r="C30" s="10">
         <v>0</v>
       </c>
       <c r="D30" s="11">
         <v>0</v>
       </c>
       <c r="E30" s="10">
         <v>0</v>
       </c>
       <c r="F30" s="11">
         <v>0</v>
       </c>
       <c r="G30" s="10">
         <v>0</v>
       </c>
       <c r="H30" s="11">
         <v>0</v>
       </c>
       <c r="I30" s="11">
         <v>0</v>
       </c>
       <c r="J30" s="11">
         <v>0</v>
       </c>
       <c r="K30" s="11">
         <v>0</v>
       </c>
       <c r="L30" s="10">
         <v>0</v>
       </c>
       <c r="M30" s="10">
         <v>0</v>
       </c>
       <c r="N30" s="11">
         <v>0</v>
       </c>
       <c r="O30" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P30" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="11">
         <v>0</v>
       </c>
       <c r="C31" s="10">
         <v>0</v>
       </c>
       <c r="D31" s="11">
         <v>0</v>
       </c>
       <c r="E31" s="10">
         <v>0</v>
       </c>
       <c r="F31" s="11">
         <v>0</v>
       </c>
       <c r="G31" s="10">
         <v>0</v>
       </c>
       <c r="H31" s="11">
         <v>0</v>
       </c>
       <c r="I31" s="11">
         <v>0</v>
       </c>
       <c r="J31" s="11">
         <v>0</v>
       </c>
       <c r="K31" s="11">
         <v>0</v>
       </c>
       <c r="L31" s="10">
         <v>0</v>
       </c>
       <c r="M31" s="10">
         <v>0</v>
       </c>
       <c r="N31" s="11">
         <v>0</v>
       </c>
       <c r="O31" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="P31" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A32" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="14">
         <v>0</v>
       </c>
       <c r="C32" s="14">
         <v>0</v>
       </c>
       <c r="D32" s="14">
         <v>0</v>
       </c>
       <c r="E32" s="14">
         <v>0</v>
       </c>
       <c r="F32" s="14">
         <v>0</v>
       </c>
       <c r="G32" s="14">
         <v>0</v>
       </c>
       <c r="H32" s="14">
         <v>0</v>
       </c>
       <c r="I32" s="14">
         <v>0</v>
       </c>
       <c r="J32" s="14">
         <v>0</v>
       </c>
       <c r="K32" s="14">
         <v>0</v>
       </c>
       <c r="L32" s="14">
         <v>0</v>
       </c>
       <c r="M32" s="14">
         <v>0</v>
       </c>
       <c r="N32" s="14">
         <v>0</v>
       </c>
       <c r="O32" s="14">
+        <v>0</v>
+      </c>
+      <c r="P32" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A33" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="6"/>
       <c r="K33" s="6"/>
       <c r="M33" s="6"/>
       <c r="N33" s="6"/>
     </row>
     <row r="34" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="B34" s="6"/>
       <c r="K34" s="6"/>
       <c r="M34" s="6"/>
       <c r="N34" s="6"/>
     </row>
     <row r="35" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="B35" s="6"/>
       <c r="K35" s="6"/>
       <c r="M35" s="6"/>
       <c r="N35" s="6"/>
     </row>
     <row r="36" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1">
@@ -6738,57 +6975,57 @@
       <c r="B80" s="27"/>
       <c r="J80" s="7"/>
       <c r="K80" s="6"/>
     </row>
     <row r="81" spans="2:11" ht="15" customHeight="1">
       <c r="B81" s="27"/>
       <c r="J81" s="7"/>
       <c r="K81" s="6"/>
     </row>
     <row r="82" spans="2:11" ht="15" customHeight="1">
       <c r="B82" s="27"/>
       <c r="J82" s="7"/>
       <c r="K82" s="6"/>
     </row>
     <row r="83" spans="2:11" ht="15" customHeight="1">
       <c r="B83" s="27"/>
       <c r="J83" s="7"/>
       <c r="K83" s="6"/>
     </row>
     <row r="84" spans="2:11" ht="15" customHeight="1">
       <c r="J84" s="7"/>
       <c r="K84" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A1:O1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A23:O23"/>
+    <mergeCell ref="A23:P23"/>
+    <mergeCell ref="A1:P1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="N4:P4"/>
+    <mergeCell ref="A6:P6"/>
+    <mergeCell ref="A17:P17"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Сальдо миграции</vt:lpstr>