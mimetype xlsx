--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2805" yWindow="90" windowWidth="24195" windowHeight="11430" tabRatio="838"/>
+    <workbookView xWindow="-2280" yWindow="1200" windowWidth="19245" windowHeight="7335" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Сальдо миграции" sheetId="3" r:id="rId1"/>
     <sheet name="Прибытие" sheetId="1" r:id="rId2"/>
     <sheet name="выбытие" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="35">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -333,51 +333,51 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -406,78 +406,96 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -759,81 +777,82 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AP84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" sqref="A1:P1"/>
+      <selection pane="topRight" activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1" outlineLevelCol="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="2" customWidth="1" outlineLevel="1"/>
     <col min="2" max="2" width="9.140625" style="7"/>
     <col min="3" max="4" width="9.140625" style="2"/>
     <col min="5" max="42" width="9.140625" style="1"/>
     <col min="43" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" ht="15" customHeight="1">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="37"/>
-[...13 lines deleted...]
-      <c r="P1" s="37"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="34"/>
     </row>
     <row r="2" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="18"/>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
       <c r="G2" s="18"/>
       <c r="H2" s="18" t="s">
         <v>32</v>
       </c>
       <c r="I2" s="18"/>
       <c r="J2" s="18"/>
       <c r="K2" s="18"/>
       <c r="L2" s="18"/>
       <c r="M2" s="18" t="s">
         <v>31</v>
       </c>
       <c r="N2" s="26"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
@@ -849,187 +868,189 @@
       <c r="AC2" s="6"/>
       <c r="AD2" s="6"/>
       <c r="AE2" s="6"/>
       <c r="AF2" s="6"/>
       <c r="AG2" s="6"/>
       <c r="AH2" s="6"/>
       <c r="AI2" s="6"/>
       <c r="AJ2" s="6"/>
       <c r="AK2" s="6"/>
       <c r="AL2" s="6"/>
       <c r="AM2" s="6"/>
       <c r="AN2" s="6"/>
       <c r="AO2" s="6"/>
       <c r="AP2" s="6"/>
     </row>
     <row r="3" spans="1:42" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="C3" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>31</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="P3" s="4" t="s">
+      <c r="P3" s="4"/>
+      <c r="Q3" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5"/>
       <c r="AD3" s="5"/>
       <c r="AE3" s="5"/>
       <c r="AF3" s="5"/>
       <c r="AG3" s="5"/>
       <c r="AH3" s="5"/>
       <c r="AI3" s="5"/>
       <c r="AJ3" s="5"/>
       <c r="AK3" s="5"/>
       <c r="AL3" s="5"/>
       <c r="AM3" s="5"/>
       <c r="AN3" s="5"/>
       <c r="AO3" s="5"/>
       <c r="AP3" s="5"/>
     </row>
     <row r="4" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="33"/>
-      <c r="B4" s="35">
+      <c r="A4" s="35"/>
+      <c r="B4" s="37">
         <v>2025</v>
       </c>
-      <c r="C4" s="35"/>
-[...10 lines deleted...]
-      <c r="N4" s="36">
+      <c r="C4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="37"/>
+      <c r="H4" s="37"/>
+      <c r="I4" s="37"/>
+      <c r="J4" s="37"/>
+      <c r="K4" s="37"/>
+      <c r="L4" s="37"/>
+      <c r="M4" s="37"/>
+      <c r="N4" s="38">
         <v>2026</v>
       </c>
-      <c r="O4" s="35"/>
-[...1 lines deleted...]
-      <c r="Q4" s="6"/>
+      <c r="O4" s="37"/>
+      <c r="P4" s="37"/>
+      <c r="Q4" s="39"/>
       <c r="R4" s="6"/>
       <c r="S4" s="6"/>
       <c r="T4" s="6"/>
       <c r="U4" s="6"/>
       <c r="V4" s="6"/>
       <c r="W4" s="6"/>
       <c r="X4" s="6"/>
       <c r="Y4" s="6"/>
       <c r="Z4" s="6"/>
       <c r="AA4" s="6"/>
       <c r="AB4" s="6"/>
       <c r="AC4" s="6"/>
       <c r="AD4" s="6"/>
     </row>
     <row r="5" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="34"/>
+      <c r="A5" s="36"/>
       <c r="B5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="28" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="K5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="L5" s="29" t="s">
         <v>15</v>
       </c>
       <c r="M5" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="22" t="s">
         <v>5</v>
       </c>
       <c r="O5" s="22" t="s">
         <v>6</v>
       </c>
       <c r="P5" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="Q5" s="6"/>
+      <c r="Q5" s="32" t="s">
+        <v>8</v>
+      </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="32" t="s">
+      <c r="A6" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="32"/>
-[...14 lines deleted...]
-      <c r="Q6" s="6"/>
+      <c r="B6" s="41"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="42"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
       <c r="T6" s="6"/>
       <c r="U6" s="6"/>
       <c r="V6" s="6"/>
       <c r="W6" s="6"/>
       <c r="X6" s="6"/>
       <c r="Y6" s="6"/>
       <c r="Z6" s="6"/>
       <c r="AA6" s="6"/>
       <c r="AB6" s="6"/>
       <c r="AC6" s="6"/>
       <c r="AD6" s="6"/>
       <c r="AE6" s="6"/>
       <c r="AF6" s="6"/>
       <c r="AG6" s="6"/>
       <c r="AH6" s="6"/>
       <c r="AI6" s="6"/>
       <c r="AJ6" s="6"/>
       <c r="AK6" s="6"/>
       <c r="AL6" s="6"/>
       <c r="AM6" s="6"/>
       <c r="AN6" s="6"/>
       <c r="AO6" s="6"/>
       <c r="AP6" s="6"/>
@@ -1061,521 +1082,551 @@
       </c>
       <c r="I7" s="11">
         <v>8</v>
       </c>
       <c r="J7" s="11">
         <v>-7</v>
       </c>
       <c r="K7" s="11">
         <v>1</v>
       </c>
       <c r="L7" s="11">
         <v>4</v>
       </c>
       <c r="M7" s="11">
         <v>11</v>
       </c>
       <c r="N7" s="11">
         <v>8</v>
       </c>
       <c r="O7" s="11">
         <v>1</v>
       </c>
       <c r="P7" s="11">
         <v>9</v>
       </c>
+      <c r="Q7" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="8" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="11">
         <v>0</v>
       </c>
       <c r="C8" s="11">
         <v>6</v>
       </c>
       <c r="D8" s="11">
         <v>3</v>
       </c>
       <c r="E8" s="11">
         <v>5</v>
       </c>
       <c r="F8" s="11">
         <v>3</v>
       </c>
       <c r="G8" s="11">
         <v>-1</v>
       </c>
       <c r="H8" s="11">
         <v>3</v>
       </c>
       <c r="I8" s="11">
         <v>6</v>
       </c>
       <c r="J8" s="11">
         <v>-7</v>
       </c>
       <c r="K8" s="11">
         <v>1</v>
       </c>
       <c r="L8" s="11">
         <v>4</v>
       </c>
       <c r="M8" s="11">
         <v>11</v>
       </c>
       <c r="N8" s="11">
         <v>7</v>
       </c>
       <c r="O8" s="11">
         <v>1</v>
       </c>
       <c r="P8" s="11">
         <v>8</v>
       </c>
+      <c r="Q8" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="9" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="11">
         <v>0</v>
       </c>
       <c r="C9" s="11">
         <v>0</v>
       </c>
       <c r="D9" s="11">
         <v>0</v>
       </c>
       <c r="E9" s="11">
         <v>0</v>
       </c>
       <c r="F9" s="11">
         <v>0</v>
       </c>
       <c r="G9" s="11">
         <v>0</v>
       </c>
       <c r="H9" s="11">
         <v>0</v>
       </c>
       <c r="I9" s="11">
         <v>0</v>
       </c>
       <c r="J9" s="11">
         <v>0</v>
       </c>
       <c r="K9" s="11">
         <v>0</v>
       </c>
       <c r="L9" s="11">
         <v>0</v>
       </c>
       <c r="M9" s="11">
         <v>0</v>
       </c>
       <c r="N9" s="11">
         <v>0</v>
       </c>
       <c r="O9" s="11">
         <v>0</v>
       </c>
       <c r="P9" s="11">
         <v>0</v>
       </c>
+      <c r="Q9" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="11">
         <v>0</v>
       </c>
       <c r="C10" s="11">
         <v>0</v>
       </c>
       <c r="D10" s="11">
         <v>0</v>
       </c>
       <c r="E10" s="11">
         <v>0</v>
       </c>
       <c r="F10" s="11">
         <v>0</v>
       </c>
       <c r="G10" s="11">
         <v>0</v>
       </c>
       <c r="H10" s="11">
         <v>0</v>
       </c>
       <c r="I10" s="11">
         <v>0</v>
       </c>
       <c r="J10" s="11">
         <v>0</v>
       </c>
       <c r="K10" s="11">
         <v>0</v>
       </c>
       <c r="L10" s="11">
         <v>0</v>
       </c>
       <c r="M10" s="11">
         <v>0</v>
       </c>
       <c r="N10" s="11">
         <v>1</v>
       </c>
       <c r="O10" s="11">
         <v>0</v>
       </c>
       <c r="P10" s="11">
         <v>0</v>
       </c>
+      <c r="Q10" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="11">
         <v>0</v>
       </c>
       <c r="C11" s="11">
         <v>0</v>
       </c>
       <c r="D11" s="11">
         <v>0</v>
       </c>
       <c r="E11" s="11">
         <v>0</v>
       </c>
       <c r="F11" s="11">
         <v>0</v>
       </c>
       <c r="G11" s="11">
         <v>0</v>
       </c>
       <c r="H11" s="11">
         <v>0</v>
       </c>
       <c r="I11" s="11">
         <v>0</v>
       </c>
       <c r="J11" s="11">
         <v>0</v>
       </c>
       <c r="K11" s="11">
         <v>0</v>
       </c>
       <c r="L11" s="11">
         <v>0</v>
       </c>
       <c r="M11" s="11">
         <v>0</v>
       </c>
       <c r="N11" s="11">
         <v>0</v>
       </c>
       <c r="O11" s="11">
         <v>0</v>
       </c>
       <c r="P11" s="11">
         <v>0</v>
       </c>
+      <c r="Q11" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="12" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="11">
         <v>0</v>
       </c>
       <c r="C12" s="11">
         <v>0</v>
       </c>
       <c r="D12" s="11">
         <v>0</v>
       </c>
       <c r="E12" s="11">
         <v>0</v>
       </c>
       <c r="F12" s="11">
         <v>0</v>
       </c>
       <c r="G12" s="11">
         <v>-1</v>
       </c>
       <c r="H12" s="11">
         <v>0</v>
       </c>
       <c r="I12" s="11">
         <v>1</v>
       </c>
       <c r="J12" s="11">
         <v>0</v>
       </c>
       <c r="K12" s="11">
         <v>0</v>
       </c>
       <c r="L12" s="11">
         <v>0</v>
       </c>
       <c r="M12" s="11">
         <v>0</v>
       </c>
       <c r="N12" s="11">
         <v>0</v>
       </c>
       <c r="O12" s="11">
         <v>0</v>
       </c>
       <c r="P12" s="11">
         <v>1</v>
       </c>
+      <c r="Q12" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="11">
         <v>0</v>
       </c>
       <c r="C13" s="11">
         <v>0</v>
       </c>
       <c r="D13" s="11">
         <v>0</v>
       </c>
       <c r="E13" s="11">
         <v>0</v>
       </c>
       <c r="F13" s="11">
         <v>0</v>
       </c>
       <c r="G13" s="11">
         <v>0</v>
       </c>
       <c r="H13" s="11">
         <v>0</v>
       </c>
       <c r="I13" s="11">
         <v>0</v>
       </c>
       <c r="J13" s="11">
         <v>0</v>
       </c>
       <c r="K13" s="11">
         <v>0</v>
       </c>
       <c r="L13" s="11">
         <v>0</v>
       </c>
       <c r="M13" s="11">
         <v>0</v>
       </c>
       <c r="N13" s="11">
         <v>0</v>
       </c>
       <c r="O13" s="11">
         <v>0</v>
       </c>
       <c r="P13" s="11">
         <v>0</v>
       </c>
+      <c r="Q13" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="14" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="11">
         <v>0</v>
       </c>
       <c r="C14" s="11">
         <v>0</v>
       </c>
       <c r="D14" s="11">
         <v>0</v>
       </c>
       <c r="E14" s="11">
         <v>0</v>
       </c>
       <c r="F14" s="11">
         <v>0</v>
       </c>
       <c r="G14" s="11">
         <v>0</v>
       </c>
       <c r="H14" s="11">
         <v>0</v>
       </c>
       <c r="I14" s="11">
         <v>0</v>
       </c>
       <c r="J14" s="11">
         <v>0</v>
       </c>
       <c r="K14" s="11">
         <v>0</v>
       </c>
       <c r="L14" s="11">
         <v>0</v>
       </c>
       <c r="M14" s="11">
         <v>0</v>
       </c>
       <c r="N14" s="11">
         <v>0</v>
       </c>
       <c r="O14" s="11">
         <v>0</v>
       </c>
       <c r="P14" s="11">
         <v>0</v>
       </c>
+      <c r="Q14" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="15" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="11">
         <v>0</v>
       </c>
       <c r="C15" s="11">
         <v>0</v>
       </c>
       <c r="D15" s="11">
         <v>0</v>
       </c>
       <c r="E15" s="11">
         <v>0</v>
       </c>
       <c r="F15" s="11">
         <v>0</v>
       </c>
       <c r="G15" s="11">
         <v>0</v>
       </c>
       <c r="H15" s="11">
         <v>0</v>
       </c>
       <c r="I15" s="11">
         <v>0</v>
       </c>
       <c r="J15" s="11">
         <v>0</v>
       </c>
       <c r="K15" s="11">
         <v>0</v>
       </c>
       <c r="L15" s="11">
         <v>0</v>
       </c>
       <c r="M15" s="11">
         <v>0</v>
       </c>
       <c r="N15" s="11">
         <v>0</v>
       </c>
       <c r="O15" s="11">
         <v>0</v>
       </c>
       <c r="P15" s="11">
         <v>0</v>
       </c>
+      <c r="Q15" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="11">
         <v>1</v>
       </c>
       <c r="C16" s="11">
         <v>0</v>
       </c>
       <c r="D16" s="11">
         <v>0</v>
       </c>
       <c r="E16" s="11">
         <v>0</v>
       </c>
       <c r="F16" s="11">
         <v>0</v>
       </c>
       <c r="G16" s="11">
         <v>0</v>
       </c>
       <c r="H16" s="11">
         <v>0</v>
       </c>
       <c r="I16" s="11">
         <v>1</v>
       </c>
       <c r="J16" s="11">
         <v>0</v>
       </c>
       <c r="K16" s="11">
         <v>0</v>
       </c>
       <c r="L16" s="11">
         <v>0</v>
       </c>
       <c r="M16" s="11">
         <v>0</v>
       </c>
       <c r="N16" s="11">
         <v>0</v>
       </c>
       <c r="O16" s="11">
         <v>0</v>
       </c>
       <c r="P16" s="11">
         <v>0</v>
       </c>
+      <c r="Q16" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="17" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A17" s="32" t="s">
+      <c r="A17" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="32"/>
-[...14 lines deleted...]
-      <c r="Q17" s="6"/>
+      <c r="B17" s="33"/>
+      <c r="C17" s="33"/>
+      <c r="D17" s="33"/>
+      <c r="E17" s="33"/>
+      <c r="F17" s="33"/>
+      <c r="G17" s="33"/>
+      <c r="H17" s="33"/>
+      <c r="I17" s="33"/>
+      <c r="J17" s="33"/>
+      <c r="K17" s="33"/>
+      <c r="L17" s="33"/>
+      <c r="M17" s="33"/>
+      <c r="N17" s="33"/>
+      <c r="O17" s="33"/>
+      <c r="P17" s="33"/>
+      <c r="Q17" s="34"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
       <c r="T17" s="6"/>
       <c r="U17" s="6"/>
       <c r="V17" s="6"/>
       <c r="W17" s="6"/>
       <c r="X17" s="6"/>
       <c r="Y17" s="6"/>
       <c r="Z17" s="6"/>
       <c r="AA17" s="6"/>
       <c r="AB17" s="6"/>
       <c r="AC17" s="6"/>
       <c r="AD17" s="6"/>
       <c r="AE17" s="6"/>
       <c r="AF17" s="6"/>
       <c r="AG17" s="6"/>
       <c r="AH17" s="6"/>
       <c r="AI17" s="6"/>
       <c r="AJ17" s="6"/>
       <c r="AK17" s="6"/>
       <c r="AL17" s="6"/>
       <c r="AM17" s="6"/>
       <c r="AN17" s="6"/>
       <c r="AO17" s="6"/>
       <c r="AP17" s="6"/>
@@ -1607,271 +1658,286 @@
       </c>
       <c r="I18" s="11">
         <v>3</v>
       </c>
       <c r="J18" s="11">
         <v>-7</v>
       </c>
       <c r="K18" s="11">
         <v>1</v>
       </c>
       <c r="L18" s="11">
         <v>4</v>
       </c>
       <c r="M18" s="11">
         <v>10</v>
       </c>
       <c r="N18" s="11">
         <v>7</v>
       </c>
       <c r="O18" s="11">
         <v>1</v>
       </c>
       <c r="P18" s="11">
         <v>8</v>
       </c>
+      <c r="Q18" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="19" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A19" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11">
         <v>0</v>
       </c>
       <c r="C19" s="11">
         <v>6</v>
       </c>
       <c r="D19" s="11">
         <v>3</v>
       </c>
       <c r="E19" s="11">
         <v>5</v>
       </c>
       <c r="F19" s="11">
         <v>3</v>
       </c>
       <c r="G19" s="11">
         <v>-1</v>
       </c>
       <c r="H19" s="11">
         <v>2</v>
       </c>
       <c r="I19" s="11">
         <v>3</v>
       </c>
       <c r="J19" s="11">
         <v>-7</v>
       </c>
       <c r="K19" s="11">
         <v>1</v>
       </c>
       <c r="L19" s="11">
         <v>4</v>
       </c>
       <c r="M19" s="11">
         <v>10</v>
       </c>
       <c r="N19" s="11">
         <v>7</v>
       </c>
       <c r="O19" s="11">
         <v>1</v>
       </c>
       <c r="P19" s="11">
         <v>8</v>
       </c>
+      <c r="Q19" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="20" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="11">
         <v>0</v>
       </c>
       <c r="C20" s="11">
         <v>0</v>
       </c>
       <c r="D20" s="11">
         <v>0</v>
       </c>
       <c r="E20" s="11">
         <v>0</v>
       </c>
       <c r="F20" s="11">
         <v>0</v>
       </c>
       <c r="G20" s="11">
         <v>0</v>
       </c>
       <c r="H20" s="11">
         <v>0</v>
       </c>
       <c r="I20" s="11">
         <v>0</v>
       </c>
       <c r="J20" s="11">
         <v>0</v>
       </c>
       <c r="K20" s="11">
         <v>0</v>
       </c>
       <c r="L20" s="11">
         <v>0</v>
       </c>
       <c r="M20" s="11">
         <v>0</v>
       </c>
       <c r="N20" s="11">
         <v>0</v>
       </c>
       <c r="O20" s="11">
         <v>0</v>
       </c>
       <c r="P20" s="11">
         <v>0</v>
       </c>
+      <c r="Q20" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="21" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="11">
         <v>0</v>
       </c>
       <c r="C21" s="11">
         <v>0</v>
       </c>
       <c r="D21" s="11">
         <v>0</v>
       </c>
       <c r="E21" s="11">
         <v>0</v>
       </c>
       <c r="F21" s="11">
         <v>0</v>
       </c>
       <c r="G21" s="11">
         <v>0</v>
       </c>
       <c r="H21" s="11">
         <v>0</v>
       </c>
       <c r="I21" s="11">
         <v>0</v>
       </c>
       <c r="J21" s="11">
         <v>0</v>
       </c>
       <c r="K21" s="11">
         <v>0</v>
       </c>
       <c r="L21" s="11">
         <v>0</v>
       </c>
       <c r="M21" s="11">
         <v>0</v>
       </c>
       <c r="N21" s="11">
         <v>0</v>
       </c>
       <c r="O21" s="11">
         <v>0</v>
       </c>
       <c r="P21" s="11">
         <v>0</v>
       </c>
+      <c r="Q21" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="22" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="11">
         <v>0</v>
       </c>
       <c r="C22" s="11">
         <v>0</v>
       </c>
       <c r="D22" s="11">
         <v>0</v>
       </c>
       <c r="E22" s="11">
         <v>0</v>
       </c>
       <c r="F22" s="11">
         <v>0</v>
       </c>
       <c r="G22" s="11">
         <v>0</v>
       </c>
       <c r="H22" s="11">
         <v>0</v>
       </c>
       <c r="I22" s="11">
         <v>0</v>
       </c>
       <c r="J22" s="11">
         <v>0</v>
       </c>
       <c r="K22" s="11">
         <v>0</v>
       </c>
       <c r="L22" s="11">
         <v>0</v>
       </c>
       <c r="M22" s="11">
         <v>0</v>
       </c>
       <c r="N22" s="11">
         <v>0</v>
       </c>
       <c r="O22" s="11">
         <v>0</v>
       </c>
       <c r="P22" s="11">
         <v>0</v>
       </c>
+      <c r="Q22" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="23" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A23" s="32" t="s">
+      <c r="A23" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="32"/>
-[...14 lines deleted...]
-      <c r="Q23" s="6"/>
+      <c r="B23" s="33"/>
+      <c r="C23" s="33"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="33"/>
+      <c r="F23" s="33"/>
+      <c r="G23" s="33"/>
+      <c r="H23" s="33"/>
+      <c r="I23" s="33"/>
+      <c r="J23" s="33"/>
+      <c r="K23" s="33"/>
+      <c r="L23" s="33"/>
+      <c r="M23" s="33"/>
+      <c r="N23" s="33"/>
+      <c r="O23" s="33"/>
+      <c r="P23" s="33"/>
+      <c r="Q23" s="34"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
       <c r="T23" s="6"/>
       <c r="U23" s="6"/>
       <c r="V23" s="6"/>
       <c r="W23" s="6"/>
       <c r="X23" s="6"/>
       <c r="Y23" s="6"/>
       <c r="Z23" s="6"/>
       <c r="AA23" s="6"/>
       <c r="AB23" s="6"/>
       <c r="AC23" s="6"/>
       <c r="AD23" s="6"/>
       <c r="AE23" s="6"/>
       <c r="AF23" s="6"/>
       <c r="AG23" s="6"/>
       <c r="AH23" s="6"/>
       <c r="AI23" s="6"/>
       <c r="AJ23" s="6"/>
       <c r="AK23" s="6"/>
       <c r="AL23" s="6"/>
       <c r="AM23" s="6"/>
       <c r="AN23" s="6"/>
       <c r="AO23" s="6"/>
       <c r="AP23" s="6"/>
@@ -1903,470 +1969,499 @@
       </c>
       <c r="I24" s="10">
         <v>5</v>
       </c>
       <c r="J24" s="11">
         <v>0</v>
       </c>
       <c r="K24" s="11">
         <v>0</v>
       </c>
       <c r="L24" s="11">
         <v>0</v>
       </c>
       <c r="M24" s="11">
         <v>1</v>
       </c>
       <c r="N24" s="11">
         <v>1</v>
       </c>
       <c r="O24" s="11">
         <v>0</v>
       </c>
       <c r="P24" s="11">
         <v>1</v>
       </c>
+      <c r="Q24" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="25" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A25" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="11">
         <v>0</v>
       </c>
       <c r="C25" s="11">
         <v>0</v>
       </c>
       <c r="D25" s="11">
         <v>0</v>
       </c>
       <c r="E25" s="10">
         <v>0</v>
       </c>
       <c r="F25" s="10">
         <v>0</v>
       </c>
       <c r="G25" s="11">
         <v>0</v>
       </c>
       <c r="H25" s="10">
         <v>1</v>
       </c>
       <c r="I25" s="10">
         <v>3</v>
       </c>
       <c r="J25" s="11">
         <v>0</v>
       </c>
       <c r="K25" s="11">
         <v>0</v>
       </c>
       <c r="L25" s="11">
         <v>0</v>
       </c>
       <c r="M25" s="11">
         <v>1</v>
       </c>
       <c r="N25" s="11">
         <v>0</v>
       </c>
       <c r="O25" s="11">
         <v>0</v>
       </c>
       <c r="P25" s="11">
         <v>0</v>
       </c>
+      <c r="Q25" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="26" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="11">
         <v>0</v>
       </c>
       <c r="C26" s="11">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="10">
         <v>0</v>
       </c>
       <c r="F26" s="10">
         <v>0</v>
       </c>
       <c r="G26" s="11">
         <v>0</v>
       </c>
       <c r="H26" s="10">
         <v>0</v>
       </c>
       <c r="I26" s="10">
         <v>0</v>
       </c>
       <c r="J26" s="11">
         <v>0</v>
       </c>
       <c r="K26" s="11">
         <v>0</v>
       </c>
       <c r="L26" s="11">
         <v>0</v>
       </c>
       <c r="M26" s="11">
         <v>0</v>
       </c>
       <c r="N26" s="11">
         <v>1</v>
       </c>
       <c r="O26" s="11">
         <v>0</v>
       </c>
       <c r="P26" s="11">
         <v>0</v>
       </c>
+      <c r="Q26" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="27" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A27" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="11">
         <v>0</v>
       </c>
       <c r="C27" s="11">
         <v>0</v>
       </c>
       <c r="D27" s="11">
         <v>0</v>
       </c>
       <c r="E27" s="10">
         <v>0</v>
       </c>
       <c r="F27" s="10">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>0</v>
       </c>
       <c r="H27" s="10">
         <v>0</v>
       </c>
       <c r="I27" s="10">
         <v>0</v>
       </c>
       <c r="J27" s="11">
         <v>0</v>
       </c>
       <c r="K27" s="11">
         <v>0</v>
       </c>
       <c r="L27" s="11">
         <v>0</v>
       </c>
       <c r="M27" s="11">
         <v>0</v>
       </c>
       <c r="N27" s="11">
         <v>0</v>
       </c>
       <c r="O27" s="11">
         <v>0</v>
       </c>
       <c r="P27" s="11">
         <v>0</v>
       </c>
+      <c r="Q27" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="28" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="11">
         <v>0</v>
       </c>
       <c r="C28" s="11">
         <v>0</v>
       </c>
       <c r="D28" s="11">
         <v>0</v>
       </c>
       <c r="E28" s="10">
         <v>0</v>
       </c>
       <c r="F28" s="10">
         <v>0</v>
       </c>
       <c r="G28" s="11">
         <v>-1</v>
       </c>
       <c r="H28" s="10">
         <v>0</v>
       </c>
       <c r="I28" s="10">
         <v>1</v>
       </c>
       <c r="J28" s="11">
         <v>0</v>
       </c>
       <c r="K28" s="11">
         <v>0</v>
       </c>
       <c r="L28" s="11">
         <v>0</v>
       </c>
       <c r="M28" s="11">
         <v>0</v>
       </c>
       <c r="N28" s="11">
         <v>0</v>
       </c>
       <c r="O28" s="11">
         <v>0</v>
       </c>
       <c r="P28" s="11">
         <v>1</v>
       </c>
+      <c r="Q28" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="29" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A29" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="11">
         <v>0</v>
       </c>
       <c r="C29" s="11">
         <v>0</v>
       </c>
       <c r="D29" s="11">
         <v>0</v>
       </c>
       <c r="E29" s="10">
         <v>0</v>
       </c>
       <c r="F29" s="10">
         <v>0</v>
       </c>
       <c r="G29" s="11">
         <v>0</v>
       </c>
       <c r="H29" s="10">
         <v>0</v>
       </c>
       <c r="I29" s="10">
         <v>0</v>
       </c>
       <c r="J29" s="11">
         <v>0</v>
       </c>
       <c r="K29" s="11">
         <v>0</v>
       </c>
       <c r="L29" s="11">
         <v>0</v>
       </c>
       <c r="M29" s="11">
         <v>0</v>
       </c>
       <c r="N29" s="11">
         <v>0</v>
       </c>
       <c r="O29" s="11">
         <v>0</v>
       </c>
       <c r="P29" s="11">
         <v>0</v>
       </c>
+      <c r="Q29" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="30" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="11">
         <v>0</v>
       </c>
       <c r="C30" s="11">
         <v>0</v>
       </c>
       <c r="D30" s="11">
         <v>0</v>
       </c>
       <c r="E30" s="10">
         <v>0</v>
       </c>
       <c r="F30" s="10">
         <v>0</v>
       </c>
       <c r="G30" s="11">
         <v>0</v>
       </c>
       <c r="H30" s="10">
         <v>0</v>
       </c>
       <c r="I30" s="10">
         <v>0</v>
       </c>
       <c r="J30" s="11">
         <v>0</v>
       </c>
       <c r="K30" s="11">
         <v>0</v>
       </c>
       <c r="L30" s="11">
         <v>0</v>
       </c>
       <c r="M30" s="11">
         <v>0</v>
       </c>
       <c r="N30" s="11">
         <v>0</v>
       </c>
       <c r="O30" s="11">
         <v>0</v>
       </c>
       <c r="P30" s="11">
         <v>0</v>
       </c>
+      <c r="Q30" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="31" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="11">
         <v>0</v>
       </c>
       <c r="C31" s="11">
         <v>0</v>
       </c>
       <c r="D31" s="11">
         <v>0</v>
       </c>
       <c r="E31" s="10">
         <v>0</v>
       </c>
       <c r="F31" s="10">
         <v>0</v>
       </c>
       <c r="G31" s="11">
         <v>0</v>
       </c>
       <c r="H31" s="10">
         <v>0</v>
       </c>
       <c r="I31" s="10">
         <v>0</v>
       </c>
       <c r="J31" s="11">
         <v>0</v>
       </c>
       <c r="K31" s="11">
         <v>0</v>
       </c>
       <c r="L31" s="11">
         <v>0</v>
       </c>
       <c r="M31" s="11">
         <v>0</v>
       </c>
       <c r="N31" s="11">
         <v>0</v>
       </c>
       <c r="O31" s="11">
         <v>0</v>
       </c>
       <c r="P31" s="11">
         <v>0</v>
       </c>
+      <c r="Q31" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="32" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A32" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="14">
         <v>1</v>
       </c>
       <c r="C32" s="14">
         <v>0</v>
       </c>
       <c r="D32" s="14">
         <v>0</v>
       </c>
       <c r="E32" s="14">
         <v>0</v>
       </c>
       <c r="F32" s="14">
         <v>0</v>
       </c>
       <c r="G32" s="14">
         <v>0</v>
       </c>
       <c r="H32" s="14">
         <v>0</v>
       </c>
       <c r="I32" s="14">
         <v>1</v>
       </c>
       <c r="J32" s="14">
         <v>0</v>
       </c>
       <c r="K32" s="14">
         <v>0</v>
       </c>
       <c r="L32" s="14">
         <v>0</v>
       </c>
       <c r="M32" s="14">
         <v>0</v>
       </c>
       <c r="N32" s="14">
         <v>0</v>
       </c>
       <c r="O32" s="14">
         <v>0</v>
       </c>
       <c r="P32" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A33" s="15" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="6"/>
       <c r="F33" s="6"/>
       <c r="G33" s="6"/>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="6"/>
       <c r="N33" s="6"/>
       <c r="O33" s="6"/>
       <c r="P33" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="Q33" s="6"/>
+      <c r="Q33" s="6" t="s">
+        <v>31</v>
+      </c>
       <c r="R33" s="6"/>
       <c r="S33" s="6"/>
       <c r="T33" s="6"/>
       <c r="U33" s="6"/>
       <c r="V33" s="6"/>
       <c r="W33" s="6"/>
       <c r="X33" s="6"/>
       <c r="Y33" s="6"/>
       <c r="Z33" s="6"/>
       <c r="AA33" s="6"/>
       <c r="AB33" s="6"/>
       <c r="AC33" s="6"/>
       <c r="AD33" s="6"/>
       <c r="AE33" s="6"/>
       <c r="AF33" s="6"/>
       <c r="AG33" s="6"/>
       <c r="AH33" s="6"/>
       <c r="AI33" s="6"/>
       <c r="AJ33" s="6"/>
       <c r="AK33" s="6"/>
       <c r="AL33" s="6"/>
       <c r="AM33" s="6"/>
       <c r="AN33" s="6"/>
       <c r="AO33" s="6"/>
       <c r="AP33" s="6"/>
@@ -3543,1458 +3638,1537 @@
       <c r="K77" s="6"/>
     </row>
     <row r="78" spans="11:11" ht="15" customHeight="1">
       <c r="K78" s="6"/>
     </row>
     <row r="79" spans="11:11" ht="15" customHeight="1">
       <c r="K79" s="6"/>
     </row>
     <row r="80" spans="11:11" ht="15" customHeight="1">
       <c r="K80" s="6"/>
     </row>
     <row r="81" spans="11:11" ht="15" customHeight="1">
       <c r="K81" s="6"/>
     </row>
     <row r="82" spans="11:11" ht="15" customHeight="1">
       <c r="K82" s="6"/>
     </row>
     <row r="83" spans="11:11" ht="15" customHeight="1">
       <c r="K83" s="6"/>
     </row>
     <row r="84" spans="11:11" ht="15" customHeight="1">
       <c r="K84" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A1:P1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A23:P23"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A6:Q6"/>
+    <mergeCell ref="A17:Q17"/>
+    <mergeCell ref="A23:Q23"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="N4:P4"/>
+    <mergeCell ref="N4:Q4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q84"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" sqref="A1:P1"/>
+      <selection pane="topRight" activeCell="B4" sqref="B4:M4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="7"/>
     <col min="3" max="10" width="9.140625" style="2"/>
     <col min="11" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="9.140625" style="7"/>
     <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="21" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="37"/>
-[...13 lines deleted...]
-      <c r="P1" s="37"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="34"/>
     </row>
     <row r="2" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="18"/>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
       <c r="G2" s="18"/>
       <c r="H2" s="18"/>
       <c r="I2" s="18"/>
       <c r="J2" s="18"/>
       <c r="K2" s="18"/>
       <c r="L2" s="18"/>
       <c r="M2" s="18"/>
       <c r="N2" s="26"/>
     </row>
     <row r="3" spans="1:17" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="O3" s="4" t="s">
+      <c r="Q3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="33"/>
-      <c r="B4" s="35">
+      <c r="A4" s="35"/>
+      <c r="B4" s="37">
         <v>2025</v>
       </c>
-      <c r="C4" s="35"/>
-[...10 lines deleted...]
-      <c r="N4" s="36">
+      <c r="C4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="37"/>
+      <c r="H4" s="37"/>
+      <c r="I4" s="37"/>
+      <c r="J4" s="37"/>
+      <c r="K4" s="37"/>
+      <c r="L4" s="37"/>
+      <c r="M4" s="43"/>
+      <c r="N4" s="38">
         <v>2026</v>
       </c>
-      <c r="O4" s="35"/>
-      <c r="P4" s="35"/>
+      <c r="O4" s="37"/>
+      <c r="P4" s="37"/>
+      <c r="Q4" s="39"/>
     </row>
     <row r="5" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="34"/>
+      <c r="A5" s="36"/>
       <c r="B5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="28" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="K5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="L5" s="28" t="s">
         <v>15</v>
       </c>
       <c r="M5" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="22" t="s">
         <v>5</v>
       </c>
       <c r="O5" s="22" t="s">
         <v>6</v>
       </c>
       <c r="P5" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="Q5" s="6"/>
+      <c r="Q5" s="32" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="6" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="39" t="s">
+      <c r="A6" s="44" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="39"/>
-[...13 lines deleted...]
-      <c r="P6" s="39"/>
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="44"/>
+      <c r="O6" s="44"/>
+      <c r="P6" s="44"/>
+      <c r="Q6" s="42"/>
     </row>
     <row r="7" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="11">
         <v>1</v>
       </c>
       <c r="C7" s="11">
         <v>6</v>
       </c>
       <c r="D7" s="11">
         <v>4</v>
       </c>
       <c r="E7" s="11">
         <v>5</v>
       </c>
       <c r="F7" s="11">
         <v>7</v>
       </c>
       <c r="G7" s="11">
         <v>0</v>
       </c>
       <c r="H7" s="11">
         <v>4</v>
       </c>
       <c r="I7" s="11">
         <v>8</v>
       </c>
       <c r="J7" s="11">
         <v>0</v>
       </c>
       <c r="K7" s="11">
         <v>2</v>
       </c>
       <c r="L7" s="11">
         <v>5</v>
       </c>
       <c r="M7" s="11">
         <v>11</v>
       </c>
       <c r="N7" s="11">
         <v>8</v>
       </c>
       <c r="O7" s="11">
         <v>1</v>
       </c>
       <c r="P7" s="11">
         <v>10</v>
       </c>
+      <c r="Q7" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="8" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="11">
         <v>0</v>
       </c>
       <c r="C8" s="11">
         <v>6</v>
       </c>
       <c r="D8" s="11">
         <v>4</v>
       </c>
       <c r="E8" s="11">
         <v>5</v>
       </c>
       <c r="F8" s="11">
         <v>7</v>
       </c>
       <c r="G8" s="11">
         <v>0</v>
       </c>
       <c r="H8" s="11">
         <v>4</v>
       </c>
       <c r="I8" s="11">
         <v>6</v>
       </c>
       <c r="J8" s="11">
         <v>0</v>
       </c>
       <c r="K8" s="11">
         <v>2</v>
       </c>
       <c r="L8" s="11">
         <v>5</v>
       </c>
       <c r="M8" s="11">
         <v>11</v>
       </c>
       <c r="N8" s="11">
         <v>7</v>
       </c>
       <c r="O8" s="11">
         <v>1</v>
       </c>
       <c r="P8" s="11">
         <v>9</v>
       </c>
+      <c r="Q8" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="9" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="11">
         <v>0</v>
       </c>
       <c r="C9" s="11">
         <v>0</v>
       </c>
       <c r="D9" s="11">
         <v>0</v>
       </c>
       <c r="E9" s="11">
         <v>0</v>
       </c>
       <c r="F9" s="11">
         <v>0</v>
       </c>
       <c r="G9" s="11">
         <v>0</v>
       </c>
       <c r="H9" s="11">
         <v>0</v>
       </c>
       <c r="I9" s="11">
         <v>0</v>
       </c>
       <c r="J9" s="11">
         <v>0</v>
       </c>
       <c r="K9" s="11">
         <v>0</v>
       </c>
       <c r="L9" s="11">
         <v>0</v>
       </c>
       <c r="M9" s="11">
         <v>0</v>
       </c>
       <c r="N9" s="11">
         <v>0</v>
       </c>
       <c r="O9" s="11">
         <v>0</v>
       </c>
       <c r="P9" s="11">
         <v>0</v>
       </c>
+      <c r="Q9" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="11">
         <v>0</v>
       </c>
       <c r="C10" s="11">
         <v>0</v>
       </c>
       <c r="D10" s="11">
         <v>0</v>
       </c>
       <c r="E10" s="11">
         <v>0</v>
       </c>
       <c r="F10" s="11">
         <v>0</v>
       </c>
       <c r="G10" s="11">
         <v>0</v>
       </c>
       <c r="H10" s="11">
         <v>0</v>
       </c>
       <c r="I10" s="11">
         <v>0</v>
       </c>
       <c r="J10" s="11">
         <v>0</v>
       </c>
       <c r="K10" s="11">
         <v>0</v>
       </c>
       <c r="L10" s="11">
         <v>0</v>
       </c>
       <c r="M10" s="11">
         <v>0</v>
       </c>
       <c r="N10" s="11">
         <v>1</v>
       </c>
       <c r="O10" s="11">
         <v>0</v>
       </c>
       <c r="P10" s="11">
         <v>0</v>
       </c>
+      <c r="Q10" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="11">
         <v>0</v>
       </c>
       <c r="C11" s="11">
         <v>0</v>
       </c>
       <c r="D11" s="11">
         <v>0</v>
       </c>
       <c r="E11" s="11">
         <v>0</v>
       </c>
       <c r="F11" s="11">
         <v>0</v>
       </c>
       <c r="G11" s="11">
         <v>0</v>
       </c>
       <c r="H11" s="11">
         <v>0</v>
       </c>
       <c r="I11" s="11">
         <v>0</v>
       </c>
       <c r="J11" s="11">
         <v>0</v>
       </c>
       <c r="K11" s="11">
         <v>0</v>
       </c>
       <c r="L11" s="11">
         <v>0</v>
       </c>
       <c r="M11" s="11">
         <v>0</v>
       </c>
       <c r="N11" s="11">
         <v>0</v>
       </c>
       <c r="O11" s="11">
         <v>0</v>
       </c>
       <c r="P11" s="11">
         <v>0</v>
       </c>
+      <c r="Q11" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="12" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="11">
         <v>0</v>
       </c>
       <c r="C12" s="11">
         <v>0</v>
       </c>
       <c r="D12" s="11">
         <v>0</v>
       </c>
       <c r="E12" s="11">
         <v>0</v>
       </c>
       <c r="F12" s="11">
         <v>0</v>
       </c>
       <c r="G12" s="11">
         <v>0</v>
       </c>
       <c r="H12" s="11">
         <v>0</v>
       </c>
       <c r="I12" s="11">
         <v>1</v>
       </c>
       <c r="J12" s="11">
         <v>0</v>
       </c>
       <c r="K12" s="11">
         <v>0</v>
       </c>
       <c r="L12" s="11">
         <v>0</v>
       </c>
       <c r="M12" s="11">
         <v>0</v>
       </c>
       <c r="N12" s="11">
         <v>0</v>
       </c>
       <c r="O12" s="11">
         <v>0</v>
       </c>
       <c r="P12" s="11">
         <v>1</v>
       </c>
+      <c r="Q12" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="11">
         <v>0</v>
       </c>
       <c r="C13" s="11">
         <v>0</v>
       </c>
       <c r="D13" s="11">
         <v>0</v>
       </c>
       <c r="E13" s="11">
         <v>0</v>
       </c>
       <c r="F13" s="11">
         <v>0</v>
       </c>
       <c r="G13" s="11">
         <v>0</v>
       </c>
       <c r="H13" s="11">
         <v>0</v>
       </c>
       <c r="I13" s="11">
         <v>0</v>
       </c>
       <c r="J13" s="11">
         <v>0</v>
       </c>
       <c r="K13" s="11">
         <v>0</v>
       </c>
       <c r="L13" s="11">
         <v>0</v>
       </c>
       <c r="M13" s="11">
         <v>0</v>
       </c>
       <c r="N13" s="11">
         <v>0</v>
       </c>
       <c r="O13" s="11">
         <v>0</v>
       </c>
       <c r="P13" s="11">
         <v>0</v>
       </c>
+      <c r="Q13" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="14" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="11">
         <v>0</v>
       </c>
       <c r="C14" s="11">
         <v>0</v>
       </c>
       <c r="D14" s="11">
         <v>0</v>
       </c>
       <c r="E14" s="11">
         <v>0</v>
       </c>
       <c r="F14" s="11">
         <v>0</v>
       </c>
       <c r="G14" s="11">
         <v>0</v>
       </c>
       <c r="H14" s="11">
         <v>0</v>
       </c>
       <c r="I14" s="11">
         <v>0</v>
       </c>
       <c r="J14" s="11">
         <v>0</v>
       </c>
       <c r="K14" s="11">
         <v>0</v>
       </c>
       <c r="L14" s="11">
         <v>0</v>
       </c>
       <c r="M14" s="11">
         <v>0</v>
       </c>
       <c r="N14" s="11">
         <v>0</v>
       </c>
       <c r="O14" s="11">
         <v>0</v>
       </c>
       <c r="P14" s="11">
         <v>0</v>
       </c>
+      <c r="Q14" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="15" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="11">
         <v>0</v>
       </c>
       <c r="C15" s="11">
         <v>0</v>
       </c>
       <c r="D15" s="11">
         <v>0</v>
       </c>
       <c r="E15" s="11">
         <v>0</v>
       </c>
       <c r="F15" s="11">
         <v>0</v>
       </c>
       <c r="G15" s="11">
         <v>0</v>
       </c>
       <c r="H15" s="11">
         <v>0</v>
       </c>
       <c r="I15" s="11">
         <v>0</v>
       </c>
       <c r="J15" s="11">
         <v>0</v>
       </c>
       <c r="K15" s="11">
         <v>0</v>
       </c>
       <c r="L15" s="11">
         <v>0</v>
       </c>
       <c r="M15" s="11">
         <v>0</v>
       </c>
       <c r="N15" s="11">
         <v>0</v>
       </c>
       <c r="O15" s="11">
         <v>0</v>
       </c>
       <c r="P15" s="11">
         <v>0</v>
       </c>
+      <c r="Q15" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="11">
         <v>1</v>
       </c>
       <c r="C16" s="11">
         <v>0</v>
       </c>
       <c r="D16" s="11">
         <v>0</v>
       </c>
       <c r="E16" s="11">
         <v>0</v>
       </c>
       <c r="F16" s="11">
         <v>0</v>
       </c>
       <c r="G16" s="11">
         <v>0</v>
       </c>
       <c r="H16" s="11">
         <v>0</v>
       </c>
       <c r="I16" s="11">
         <v>1</v>
       </c>
       <c r="J16" s="11">
         <v>0</v>
       </c>
       <c r="K16" s="11">
         <v>0</v>
       </c>
       <c r="L16" s="11">
         <v>0</v>
       </c>
       <c r="M16" s="11">
         <v>0</v>
       </c>
       <c r="N16" s="11">
         <v>0</v>
       </c>
       <c r="O16" s="11">
         <v>0</v>
       </c>
       <c r="P16" s="11">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="32" t="s">
+      <c r="Q16" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A17" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="32"/>
-[...15 lines deleted...]
-    <row r="18" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="B17" s="33"/>
+      <c r="C17" s="33"/>
+      <c r="D17" s="33"/>
+      <c r="E17" s="33"/>
+      <c r="F17" s="33"/>
+      <c r="G17" s="33"/>
+      <c r="H17" s="33"/>
+      <c r="I17" s="33"/>
+      <c r="J17" s="33"/>
+      <c r="K17" s="33"/>
+      <c r="L17" s="33"/>
+      <c r="M17" s="33"/>
+      <c r="N17" s="33"/>
+      <c r="O17" s="33"/>
+      <c r="P17" s="33"/>
+      <c r="Q17" s="34"/>
+    </row>
+    <row r="18" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A18" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="11">
         <v>0</v>
       </c>
       <c r="C18" s="11">
         <v>6</v>
       </c>
       <c r="D18" s="11">
         <v>4</v>
       </c>
       <c r="E18" s="11">
         <v>5</v>
       </c>
       <c r="F18" s="11">
         <v>7</v>
       </c>
       <c r="G18" s="11">
         <v>0</v>
       </c>
       <c r="H18" s="11">
         <v>3</v>
       </c>
       <c r="I18" s="11">
         <v>3</v>
       </c>
       <c r="J18" s="11">
         <v>0</v>
       </c>
       <c r="K18" s="11">
         <v>2</v>
       </c>
       <c r="L18" s="11">
         <v>5</v>
       </c>
       <c r="M18" s="11">
         <v>10</v>
       </c>
       <c r="N18" s="11">
         <v>7</v>
       </c>
       <c r="O18" s="11">
         <v>1</v>
       </c>
       <c r="P18" s="11">
         <v>9</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q18" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A19" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11">
         <v>0</v>
       </c>
       <c r="C19" s="11">
         <v>6</v>
       </c>
       <c r="D19" s="11">
         <v>4</v>
       </c>
       <c r="E19" s="11">
         <v>5</v>
       </c>
       <c r="F19" s="11">
         <v>7</v>
       </c>
       <c r="G19" s="11">
         <v>0</v>
       </c>
       <c r="H19" s="11">
         <v>3</v>
       </c>
       <c r="I19" s="11">
         <v>3</v>
       </c>
       <c r="J19" s="11">
         <v>0</v>
       </c>
       <c r="K19" s="11">
         <v>2</v>
       </c>
       <c r="L19" s="11">
         <v>5</v>
       </c>
       <c r="M19" s="11">
         <v>10</v>
       </c>
       <c r="N19" s="11">
         <v>7</v>
       </c>
       <c r="O19" s="11">
         <v>1</v>
       </c>
       <c r="P19" s="11">
         <v>9</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q19" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="11">
         <v>0</v>
       </c>
       <c r="C20" s="11">
         <v>0</v>
       </c>
       <c r="D20" s="11">
         <v>0</v>
       </c>
       <c r="E20" s="11">
         <v>0</v>
       </c>
       <c r="F20" s="11">
         <v>0</v>
       </c>
       <c r="G20" s="11">
         <v>0</v>
       </c>
       <c r="H20" s="11">
         <v>0</v>
       </c>
       <c r="I20" s="11">
         <v>0</v>
       </c>
       <c r="J20" s="11">
         <v>0</v>
       </c>
       <c r="K20" s="11">
         <v>0</v>
       </c>
       <c r="L20" s="11">
         <v>0</v>
       </c>
       <c r="M20" s="11">
         <v>0</v>
       </c>
       <c r="N20" s="11">
         <v>0</v>
       </c>
       <c r="O20" s="11">
         <v>0</v>
       </c>
       <c r="P20" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q20" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="11">
         <v>0</v>
       </c>
       <c r="C21" s="11">
         <v>0</v>
       </c>
       <c r="D21" s="11">
         <v>0</v>
       </c>
       <c r="E21" s="11">
         <v>0</v>
       </c>
       <c r="F21" s="11">
         <v>0</v>
       </c>
       <c r="G21" s="11">
         <v>0</v>
       </c>
       <c r="H21" s="11">
         <v>0</v>
       </c>
       <c r="I21" s="11">
         <v>0</v>
       </c>
       <c r="J21" s="11">
         <v>0</v>
       </c>
       <c r="K21" s="11">
         <v>0</v>
       </c>
       <c r="L21" s="11">
         <v>0</v>
       </c>
       <c r="M21" s="11">
         <v>0</v>
       </c>
       <c r="N21" s="11">
         <v>0</v>
       </c>
       <c r="O21" s="11">
         <v>0</v>
       </c>
       <c r="P21" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q21" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="11">
         <v>0</v>
       </c>
       <c r="C22" s="11">
         <v>0</v>
       </c>
       <c r="D22" s="11">
         <v>0</v>
       </c>
       <c r="E22" s="11">
         <v>0</v>
       </c>
       <c r="F22" s="11">
         <v>0</v>
       </c>
       <c r="G22" s="11">
         <v>0</v>
       </c>
       <c r="H22" s="11">
         <v>0</v>
       </c>
       <c r="I22" s="11">
         <v>0</v>
       </c>
       <c r="J22" s="11">
         <v>0</v>
       </c>
       <c r="K22" s="11">
         <v>0</v>
       </c>
       <c r="L22" s="11">
         <v>0</v>
       </c>
       <c r="M22" s="11">
         <v>0</v>
       </c>
       <c r="N22" s="11">
         <v>0</v>
       </c>
       <c r="O22" s="11">
         <v>0</v>
       </c>
       <c r="P22" s="11">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="32" t="s">
+      <c r="Q22" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A23" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="32"/>
-[...15 lines deleted...]
-    <row r="24" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="B23" s="33"/>
+      <c r="C23" s="33"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="33"/>
+      <c r="F23" s="33"/>
+      <c r="G23" s="33"/>
+      <c r="H23" s="33"/>
+      <c r="I23" s="33"/>
+      <c r="J23" s="33"/>
+      <c r="K23" s="33"/>
+      <c r="L23" s="33"/>
+      <c r="M23" s="33"/>
+      <c r="N23" s="33"/>
+      <c r="O23" s="33"/>
+      <c r="P23" s="33"/>
+      <c r="Q23" s="34"/>
+    </row>
+    <row r="24" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A24" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="11">
         <v>1</v>
       </c>
       <c r="C24" s="10">
         <v>0</v>
       </c>
       <c r="D24" s="11">
         <v>0</v>
       </c>
       <c r="E24" s="10">
         <v>0</v>
       </c>
       <c r="F24" s="10">
         <v>0</v>
       </c>
       <c r="G24" s="10">
         <v>0</v>
       </c>
       <c r="H24" s="10">
         <v>1</v>
       </c>
       <c r="I24" s="10">
         <v>5</v>
       </c>
       <c r="J24" s="11">
         <v>0</v>
       </c>
       <c r="K24" s="11">
         <v>0</v>
       </c>
       <c r="L24" s="10">
         <v>0</v>
       </c>
       <c r="M24" s="11">
         <v>1</v>
       </c>
       <c r="N24" s="23">
         <v>1</v>
       </c>
       <c r="O24" s="10">
         <v>0</v>
       </c>
       <c r="P24" s="11">
         <v>1</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q24" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A25" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="11">
         <v>0</v>
       </c>
       <c r="C25" s="10">
         <v>0</v>
       </c>
       <c r="D25" s="11">
         <v>0</v>
       </c>
       <c r="E25" s="10">
         <v>0</v>
       </c>
       <c r="F25" s="10">
         <v>0</v>
       </c>
       <c r="G25" s="10">
         <v>0</v>
       </c>
       <c r="H25" s="10">
         <v>1</v>
       </c>
       <c r="I25" s="10">
         <v>3</v>
       </c>
       <c r="J25" s="11">
         <v>0</v>
       </c>
       <c r="K25" s="11">
         <v>0</v>
       </c>
       <c r="L25" s="10">
         <v>0</v>
       </c>
       <c r="M25" s="11">
         <v>1</v>
       </c>
       <c r="N25" s="23">
         <v>0</v>
       </c>
       <c r="O25" s="10">
         <v>0</v>
       </c>
       <c r="P25" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q25" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="11">
         <v>0</v>
       </c>
       <c r="C26" s="10">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="10">
         <v>0</v>
       </c>
       <c r="F26" s="10">
         <v>0</v>
       </c>
       <c r="G26" s="10">
         <v>0</v>
       </c>
       <c r="H26" s="10">
         <v>0</v>
       </c>
       <c r="I26" s="10">
         <v>0</v>
       </c>
       <c r="J26" s="11">
         <v>0</v>
       </c>
       <c r="K26" s="11">
         <v>0</v>
       </c>
       <c r="L26" s="10">
         <v>0</v>
       </c>
       <c r="M26" s="11">
         <v>0</v>
       </c>
       <c r="N26" s="23">
         <v>1</v>
       </c>
       <c r="O26" s="10">
         <v>0</v>
       </c>
       <c r="P26" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q26" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A27" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="11">
         <v>0</v>
       </c>
       <c r="C27" s="10">
         <v>0</v>
       </c>
       <c r="D27" s="11">
         <v>0</v>
       </c>
       <c r="E27" s="10">
         <v>0</v>
       </c>
       <c r="F27" s="10">
         <v>0</v>
       </c>
       <c r="G27" s="10">
         <v>0</v>
       </c>
       <c r="H27" s="10">
         <v>0</v>
       </c>
       <c r="I27" s="10">
         <v>0</v>
       </c>
       <c r="J27" s="11">
         <v>0</v>
       </c>
       <c r="K27" s="11">
         <v>0</v>
       </c>
       <c r="L27" s="10">
         <v>0</v>
       </c>
       <c r="M27" s="11">
         <v>0</v>
       </c>
       <c r="N27" s="23">
         <v>0</v>
       </c>
       <c r="O27" s="10">
         <v>0</v>
       </c>
       <c r="P27" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q27" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="11">
         <v>0</v>
       </c>
       <c r="C28" s="10">
         <v>0</v>
       </c>
       <c r="D28" s="11">
         <v>0</v>
       </c>
       <c r="E28" s="10">
         <v>0</v>
       </c>
       <c r="F28" s="10">
         <v>0</v>
       </c>
       <c r="G28" s="10">
         <v>0</v>
       </c>
       <c r="H28" s="10">
         <v>0</v>
       </c>
       <c r="I28" s="10">
         <v>1</v>
       </c>
       <c r="J28" s="11">
         <v>0</v>
       </c>
       <c r="K28" s="11">
         <v>0</v>
       </c>
       <c r="L28" s="10">
         <v>0</v>
       </c>
       <c r="M28" s="11">
         <v>0</v>
       </c>
       <c r="N28" s="23">
         <v>0</v>
       </c>
       <c r="O28" s="10">
         <v>0</v>
       </c>
       <c r="P28" s="11">
         <v>1</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q28" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A29" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="11">
         <v>0</v>
       </c>
       <c r="C29" s="10">
         <v>0</v>
       </c>
       <c r="D29" s="11">
         <v>0</v>
       </c>
       <c r="E29" s="10">
         <v>0</v>
       </c>
       <c r="F29" s="10">
         <v>0</v>
       </c>
       <c r="G29" s="10">
         <v>0</v>
       </c>
       <c r="H29" s="10">
         <v>0</v>
       </c>
       <c r="I29" s="10">
         <v>0</v>
       </c>
       <c r="J29" s="11">
         <v>0</v>
       </c>
       <c r="K29" s="11">
         <v>0</v>
       </c>
       <c r="L29" s="10">
         <v>0</v>
       </c>
       <c r="M29" s="11">
         <v>0</v>
       </c>
       <c r="N29" s="23">
         <v>0</v>
       </c>
       <c r="O29" s="10">
         <v>0</v>
       </c>
       <c r="P29" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q29" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="11">
         <v>0</v>
       </c>
       <c r="C30" s="10">
         <v>0</v>
       </c>
       <c r="D30" s="11">
         <v>0</v>
       </c>
       <c r="E30" s="10">
         <v>0</v>
       </c>
       <c r="F30" s="10">
         <v>0</v>
       </c>
       <c r="G30" s="10">
         <v>0</v>
       </c>
       <c r="H30" s="10">
         <v>0</v>
       </c>
       <c r="I30" s="10">
         <v>0</v>
       </c>
       <c r="J30" s="11">
         <v>0</v>
       </c>
       <c r="K30" s="11">
         <v>0</v>
       </c>
       <c r="L30" s="10">
         <v>0</v>
       </c>
       <c r="M30" s="11">
         <v>0</v>
       </c>
       <c r="N30" s="23">
         <v>0</v>
       </c>
       <c r="O30" s="10">
         <v>0</v>
       </c>
       <c r="P30" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q30" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="11">
         <v>0</v>
       </c>
       <c r="C31" s="10">
         <v>0</v>
       </c>
       <c r="D31" s="11">
         <v>0</v>
       </c>
       <c r="E31" s="10">
         <v>0</v>
       </c>
       <c r="F31" s="10">
         <v>0</v>
       </c>
       <c r="G31" s="10">
         <v>0</v>
       </c>
       <c r="H31" s="10">
         <v>0</v>
       </c>
       <c r="I31" s="10">
         <v>0</v>
       </c>
       <c r="J31" s="11">
         <v>0</v>
       </c>
       <c r="K31" s="11">
         <v>0</v>
       </c>
       <c r="L31" s="10">
         <v>0</v>
       </c>
       <c r="M31" s="11">
         <v>0</v>
       </c>
       <c r="N31" s="23">
         <v>0</v>
       </c>
       <c r="O31" s="10">
         <v>0</v>
       </c>
       <c r="P31" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q31" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A32" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="14">
         <v>1</v>
       </c>
       <c r="C32" s="14">
         <v>0</v>
       </c>
       <c r="D32" s="14">
         <v>0</v>
       </c>
       <c r="E32" s="14">
         <v>0</v>
       </c>
       <c r="F32" s="14">
         <v>0</v>
       </c>
       <c r="G32" s="14">
         <v>0</v>
       </c>
       <c r="H32" s="14">
         <v>0</v>
       </c>
       <c r="I32" s="14">
         <v>1</v>
       </c>
       <c r="J32" s="14">
         <v>0</v>
       </c>
       <c r="K32" s="14">
         <v>0</v>
       </c>
       <c r="L32" s="14">
         <v>0</v>
       </c>
       <c r="M32" s="14">
         <v>0</v>
       </c>
       <c r="N32" s="24">
         <v>0</v>
       </c>
       <c r="O32" s="14">
         <v>0</v>
       </c>
       <c r="P32" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A33" s="15" t="s">
         <v>13</v>
       </c>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="6"/>
       <c r="N33" s="6"/>
     </row>
     <row r="34" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="6"/>
       <c r="N34" s="6"/>
     </row>
     <row r="35" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="6"/>
       <c r="N35" s="6"/>
     </row>
     <row r="36" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1">
@@ -5271,1466 +5445,1547 @@
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="1"/>
       <c r="N81" s="1"/>
     </row>
     <row r="82" spans="11:14" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="K82" s="6"/>
       <c r="L82" s="6"/>
       <c r="M82" s="1"/>
       <c r="N82" s="1"/>
     </row>
     <row r="83" spans="11:14" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="1"/>
       <c r="N83" s="1"/>
     </row>
     <row r="84" spans="11:14" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="K84" s="6"/>
       <c r="L84" s="6"/>
       <c r="M84" s="1"/>
       <c r="N84" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A17:P17"/>
-    <mergeCell ref="A23:P23"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A6:Q6"/>
+    <mergeCell ref="A17:Q17"/>
+    <mergeCell ref="A23:Q23"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="A1:P1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:P6"/>
+    <mergeCell ref="N4:Q4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q84"/>
+  <dimension ref="A1:R84"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" sqref="A1:P1"/>
+      <selection pane="topRight" activeCell="J13" sqref="J13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="16" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="16"/>
     <col min="10" max="10" width="9.140625" style="2"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="9.140625" style="16"/>
     <col min="13" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="9.140625" style="19"/>
     <col min="16" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="15" customHeight="1">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1">
+      <c r="A1" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="40"/>
-[...15 lines deleted...]
-    <row r="2" spans="1:17" s="19" customFormat="1" ht="15" customHeight="1">
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="48"/>
+    </row>
+    <row r="2" spans="1:18" s="19" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="30"/>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
       <c r="L2" s="30"/>
       <c r="M2" s="30"/>
       <c r="N2" s="25"/>
     </row>
-    <row r="3" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+    <row r="3" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="I3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="P3" s="4" t="s">
+      <c r="P3" s="4"/>
+      <c r="Q3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="35">
+    <row r="4" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="35"/>
+      <c r="B4" s="37">
         <v>2025</v>
       </c>
-      <c r="C4" s="35"/>
-[...10 lines deleted...]
-      <c r="N4" s="36">
+      <c r="C4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="37"/>
+      <c r="H4" s="37"/>
+      <c r="I4" s="37"/>
+      <c r="J4" s="37"/>
+      <c r="K4" s="37"/>
+      <c r="L4" s="37"/>
+      <c r="M4" s="37"/>
+      <c r="N4" s="38">
         <v>2026</v>
       </c>
-      <c r="O4" s="35"/>
-[...3 lines deleted...]
-      <c r="A5" s="34"/>
+      <c r="O4" s="37"/>
+      <c r="P4" s="37"/>
+      <c r="Q4" s="46"/>
+    </row>
+    <row r="5" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="36"/>
       <c r="B5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="28" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="K5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="L5" s="29" t="s">
         <v>15</v>
       </c>
       <c r="M5" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="22" t="s">
         <v>5</v>
       </c>
       <c r="O5" s="22" t="s">
         <v>6</v>
       </c>
       <c r="P5" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="Q5" s="6"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q5" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="R5" s="6"/>
+    </row>
+    <row r="6" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="41" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="41"/>
       <c r="C6" s="41"/>
       <c r="D6" s="41"/>
       <c r="E6" s="41"/>
       <c r="F6" s="41"/>
       <c r="G6" s="41"/>
       <c r="H6" s="41"/>
       <c r="I6" s="41"/>
       <c r="J6" s="41"/>
       <c r="K6" s="41"/>
       <c r="L6" s="41"/>
       <c r="M6" s="41"/>
       <c r="N6" s="41"/>
       <c r="O6" s="41"/>
       <c r="P6" s="41"/>
-    </row>
-    <row r="7" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q6" s="49"/>
+    </row>
+    <row r="7" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="11">
         <v>0</v>
       </c>
       <c r="C7" s="11">
         <v>0</v>
       </c>
       <c r="D7" s="11">
         <v>1</v>
       </c>
       <c r="E7" s="11">
         <v>0</v>
       </c>
       <c r="F7" s="11">
         <v>4</v>
       </c>
       <c r="G7" s="11">
         <v>2</v>
       </c>
       <c r="H7" s="11">
         <v>1</v>
       </c>
       <c r="I7" s="11">
         <v>0</v>
       </c>
       <c r="J7" s="11">
         <v>7</v>
       </c>
       <c r="K7" s="11">
         <v>1</v>
       </c>
       <c r="L7" s="11">
         <v>1</v>
       </c>
       <c r="M7" s="11">
         <v>0</v>
       </c>
       <c r="N7" s="11">
         <v>0</v>
       </c>
       <c r="O7" s="11">
         <v>0</v>
       </c>
       <c r="P7" s="11">
         <v>1</v>
       </c>
-    </row>
-    <row r="8" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q7" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="11">
         <v>0</v>
       </c>
       <c r="C8" s="11">
         <v>0</v>
       </c>
       <c r="D8" s="11">
         <v>1</v>
       </c>
       <c r="E8" s="11">
         <v>0</v>
       </c>
       <c r="F8" s="11">
         <v>4</v>
       </c>
       <c r="G8" s="11">
         <v>1</v>
       </c>
       <c r="H8" s="11">
         <v>1</v>
       </c>
       <c r="I8" s="11">
         <v>0</v>
       </c>
       <c r="J8" s="11">
         <v>7</v>
       </c>
       <c r="K8" s="11">
         <v>1</v>
       </c>
       <c r="L8" s="11">
         <v>1</v>
       </c>
       <c r="M8" s="11">
         <v>0</v>
       </c>
       <c r="N8" s="11">
         <v>0</v>
       </c>
       <c r="O8" s="11">
         <v>0</v>
       </c>
       <c r="P8" s="11">
         <v>1</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q8" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="11">
         <v>0</v>
       </c>
       <c r="C9" s="11">
         <v>0</v>
       </c>
       <c r="D9" s="11">
         <v>0</v>
       </c>
       <c r="E9" s="11">
         <v>0</v>
       </c>
       <c r="F9" s="11">
         <v>0</v>
       </c>
       <c r="G9" s="11">
         <v>0</v>
       </c>
       <c r="H9" s="11">
         <v>0</v>
       </c>
       <c r="I9" s="11">
         <v>0</v>
       </c>
       <c r="J9" s="11">
         <v>0</v>
       </c>
       <c r="K9" s="11">
         <v>0</v>
       </c>
       <c r="L9" s="11">
         <v>0</v>
       </c>
       <c r="M9" s="11">
         <v>0</v>
       </c>
       <c r="N9" s="11">
         <v>0</v>
       </c>
       <c r="O9" s="11">
         <v>0</v>
       </c>
       <c r="P9" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q9" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="11">
         <v>0</v>
       </c>
       <c r="C10" s="11">
         <v>0</v>
       </c>
       <c r="D10" s="11">
         <v>0</v>
       </c>
       <c r="E10" s="11">
         <v>0</v>
       </c>
       <c r="F10" s="11">
         <v>0</v>
       </c>
       <c r="G10" s="11">
         <v>0</v>
       </c>
       <c r="H10" s="11">
         <v>0</v>
       </c>
       <c r="I10" s="11">
         <v>0</v>
       </c>
       <c r="J10" s="11">
         <v>0</v>
       </c>
       <c r="K10" s="11">
         <v>0</v>
       </c>
       <c r="L10" s="11">
         <v>0</v>
       </c>
       <c r="M10" s="11">
         <v>0</v>
       </c>
       <c r="N10" s="11">
         <v>0</v>
       </c>
       <c r="O10" s="11">
         <v>0</v>
       </c>
       <c r="P10" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q10" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="11">
         <v>0</v>
       </c>
       <c r="C11" s="11">
         <v>0</v>
       </c>
       <c r="D11" s="11">
         <v>0</v>
       </c>
       <c r="E11" s="11">
         <v>0</v>
       </c>
       <c r="F11" s="11">
         <v>0</v>
       </c>
       <c r="G11" s="11">
         <v>0</v>
       </c>
       <c r="H11" s="11">
         <v>0</v>
       </c>
       <c r="I11" s="11">
         <v>0</v>
       </c>
       <c r="J11" s="11">
         <v>0</v>
       </c>
       <c r="K11" s="11">
         <v>0</v>
       </c>
       <c r="L11" s="11">
         <v>0</v>
       </c>
       <c r="M11" s="11">
         <v>0</v>
       </c>
       <c r="N11" s="11">
         <v>0</v>
       </c>
       <c r="O11" s="11">
         <v>0</v>
       </c>
       <c r="P11" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q11" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="11">
         <v>0</v>
       </c>
       <c r="C12" s="11">
         <v>0</v>
       </c>
       <c r="D12" s="11">
         <v>0</v>
       </c>
       <c r="E12" s="11">
         <v>0</v>
       </c>
       <c r="F12" s="11">
         <v>0</v>
       </c>
       <c r="G12" s="11">
         <v>1</v>
       </c>
       <c r="H12" s="11">
         <v>0</v>
       </c>
       <c r="I12" s="11">
         <v>0</v>
       </c>
       <c r="J12" s="11">
         <v>0</v>
       </c>
       <c r="K12" s="11">
         <v>0</v>
       </c>
       <c r="L12" s="11">
         <v>0</v>
       </c>
       <c r="M12" s="11">
         <v>0</v>
       </c>
       <c r="N12" s="11">
         <v>0</v>
       </c>
       <c r="O12" s="11">
         <v>0</v>
       </c>
       <c r="P12" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q12" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="11">
         <v>0</v>
       </c>
       <c r="C13" s="11">
         <v>0</v>
       </c>
       <c r="D13" s="11">
         <v>0</v>
       </c>
       <c r="E13" s="11">
         <v>0</v>
       </c>
       <c r="F13" s="11">
         <v>0</v>
       </c>
       <c r="G13" s="11">
         <v>0</v>
       </c>
       <c r="H13" s="11">
         <v>0</v>
       </c>
       <c r="I13" s="11">
         <v>0</v>
       </c>
       <c r="J13" s="11">
         <v>0</v>
       </c>
       <c r="K13" s="11">
         <v>0</v>
       </c>
       <c r="L13" s="11">
         <v>0</v>
       </c>
       <c r="M13" s="11">
         <v>0</v>
       </c>
       <c r="N13" s="11">
         <v>0</v>
       </c>
       <c r="O13" s="11">
         <v>0</v>
       </c>
       <c r="P13" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q13" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="11">
         <v>0</v>
       </c>
       <c r="C14" s="11">
         <v>0</v>
       </c>
       <c r="D14" s="11">
         <v>0</v>
       </c>
       <c r="E14" s="11">
         <v>0</v>
       </c>
       <c r="F14" s="11">
         <v>0</v>
       </c>
       <c r="G14" s="11">
         <v>0</v>
       </c>
       <c r="H14" s="11">
         <v>0</v>
       </c>
       <c r="I14" s="11">
         <v>0</v>
       </c>
       <c r="J14" s="11">
         <v>0</v>
       </c>
       <c r="K14" s="11">
         <v>0</v>
       </c>
       <c r="L14" s="11">
         <v>0</v>
       </c>
       <c r="M14" s="11">
         <v>0</v>
       </c>
       <c r="N14" s="11">
         <v>0</v>
       </c>
       <c r="O14" s="11">
         <v>0</v>
       </c>
       <c r="P14" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q14" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="11">
         <v>0</v>
       </c>
       <c r="C15" s="11">
         <v>0</v>
       </c>
       <c r="D15" s="11">
         <v>0</v>
       </c>
       <c r="E15" s="11">
         <v>0</v>
       </c>
       <c r="F15" s="11">
         <v>0</v>
       </c>
       <c r="G15" s="11">
         <v>0</v>
       </c>
       <c r="H15" s="11">
         <v>0</v>
       </c>
       <c r="I15" s="11">
         <v>0</v>
       </c>
       <c r="J15" s="11">
         <v>0</v>
       </c>
       <c r="K15" s="11">
         <v>0</v>
       </c>
       <c r="L15" s="11">
         <v>0</v>
       </c>
       <c r="M15" s="11">
         <v>0</v>
       </c>
       <c r="N15" s="11">
         <v>0</v>
       </c>
       <c r="O15" s="11">
         <v>0</v>
       </c>
       <c r="P15" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="16" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q15" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="11">
         <v>0</v>
       </c>
       <c r="C16" s="11">
         <v>0</v>
       </c>
       <c r="D16" s="11">
         <v>0</v>
       </c>
       <c r="E16" s="11">
         <v>0</v>
       </c>
       <c r="F16" s="11">
         <v>0</v>
       </c>
       <c r="G16" s="11">
         <v>0</v>
       </c>
       <c r="H16" s="11">
         <v>0</v>
       </c>
       <c r="I16" s="11">
         <v>0</v>
       </c>
       <c r="J16" s="11">
         <v>0</v>
       </c>
       <c r="K16" s="11">
         <v>0</v>
       </c>
       <c r="L16" s="11">
         <v>0</v>
       </c>
       <c r="M16" s="11">
         <v>0</v>
       </c>
       <c r="N16" s="11">
         <v>0</v>
       </c>
       <c r="O16" s="11">
         <v>0</v>
       </c>
       <c r="P16" s="11">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="32" t="s">
+      <c r="Q16" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A17" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="32"/>
-[...15 lines deleted...]
-    <row r="18" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="B17" s="33"/>
+      <c r="C17" s="33"/>
+      <c r="D17" s="33"/>
+      <c r="E17" s="33"/>
+      <c r="F17" s="33"/>
+      <c r="G17" s="33"/>
+      <c r="H17" s="33"/>
+      <c r="I17" s="33"/>
+      <c r="J17" s="33"/>
+      <c r="K17" s="33"/>
+      <c r="L17" s="33"/>
+      <c r="M17" s="33"/>
+      <c r="N17" s="33"/>
+      <c r="O17" s="33"/>
+      <c r="P17" s="33"/>
+      <c r="Q17" s="45"/>
+    </row>
+    <row r="18" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A18" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="11">
         <v>0</v>
       </c>
       <c r="C18" s="11">
         <v>0</v>
       </c>
       <c r="D18" s="11">
         <v>1</v>
       </c>
       <c r="E18" s="11">
         <v>0</v>
       </c>
       <c r="F18" s="11">
         <v>4</v>
       </c>
       <c r="G18" s="11">
         <v>1</v>
       </c>
       <c r="H18" s="11">
         <v>1</v>
       </c>
       <c r="I18" s="11">
         <v>0</v>
       </c>
       <c r="J18" s="11">
         <v>7</v>
       </c>
       <c r="K18" s="11">
         <v>1</v>
       </c>
       <c r="L18" s="11">
         <v>1</v>
       </c>
       <c r="M18" s="11">
         <v>0</v>
       </c>
       <c r="N18" s="11">
         <v>0</v>
       </c>
       <c r="O18" s="11">
         <v>0</v>
       </c>
       <c r="P18" s="11">
         <v>1</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q18" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A19" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11">
         <v>0</v>
       </c>
       <c r="C19" s="11">
         <v>0</v>
       </c>
       <c r="D19" s="11">
         <v>1</v>
       </c>
       <c r="E19" s="11">
         <v>0</v>
       </c>
       <c r="F19" s="11">
         <v>4</v>
       </c>
       <c r="G19" s="11">
         <v>1</v>
       </c>
       <c r="H19" s="11">
         <v>1</v>
       </c>
       <c r="I19" s="11">
         <v>0</v>
       </c>
       <c r="J19" s="11">
         <v>7</v>
       </c>
       <c r="K19" s="11">
         <v>1</v>
       </c>
       <c r="L19" s="11">
         <v>1</v>
       </c>
       <c r="M19" s="11">
         <v>0</v>
       </c>
       <c r="N19" s="11">
         <v>0</v>
       </c>
       <c r="O19" s="11">
         <v>0</v>
       </c>
       <c r="P19" s="11">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q19" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="11">
         <v>0</v>
       </c>
       <c r="C20" s="11">
         <v>0</v>
       </c>
       <c r="D20" s="11">
         <v>0</v>
       </c>
       <c r="E20" s="11">
         <v>0</v>
       </c>
       <c r="F20" s="11">
         <v>0</v>
       </c>
       <c r="G20" s="11">
         <v>0</v>
       </c>
       <c r="H20" s="11">
         <v>0</v>
       </c>
       <c r="I20" s="11">
         <v>0</v>
       </c>
       <c r="J20" s="11">
         <v>0</v>
       </c>
       <c r="K20" s="11">
         <v>0</v>
       </c>
       <c r="L20" s="11">
         <v>0</v>
       </c>
       <c r="M20" s="11">
         <v>0</v>
       </c>
       <c r="N20" s="11">
         <v>0</v>
       </c>
       <c r="O20" s="11">
         <v>0</v>
       </c>
       <c r="P20" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q20" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="11">
         <v>0</v>
       </c>
       <c r="C21" s="11">
         <v>0</v>
       </c>
       <c r="D21" s="11">
         <v>0</v>
       </c>
       <c r="E21" s="11">
         <v>0</v>
       </c>
       <c r="F21" s="11">
         <v>0</v>
       </c>
       <c r="G21" s="11">
         <v>0</v>
       </c>
       <c r="H21" s="11">
         <v>0</v>
       </c>
       <c r="I21" s="11">
         <v>0</v>
       </c>
       <c r="J21" s="11">
         <v>0</v>
       </c>
       <c r="K21" s="11">
         <v>0</v>
       </c>
       <c r="L21" s="11">
         <v>0</v>
       </c>
       <c r="M21" s="11">
         <v>0</v>
       </c>
       <c r="N21" s="11">
         <v>0</v>
       </c>
       <c r="O21" s="11">
         <v>0</v>
       </c>
       <c r="P21" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q21" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="11">
         <v>0</v>
       </c>
       <c r="C22" s="11">
         <v>0</v>
       </c>
       <c r="D22" s="11">
         <v>0</v>
       </c>
       <c r="E22" s="11">
         <v>0</v>
       </c>
       <c r="F22" s="11">
         <v>0</v>
       </c>
       <c r="G22" s="11">
         <v>0</v>
       </c>
       <c r="H22" s="11">
         <v>0</v>
       </c>
       <c r="I22" s="11">
         <v>0</v>
       </c>
       <c r="J22" s="11">
         <v>0</v>
       </c>
       <c r="K22" s="11">
         <v>0</v>
       </c>
       <c r="L22" s="11">
         <v>0</v>
       </c>
       <c r="M22" s="11">
         <v>0</v>
       </c>
       <c r="N22" s="11">
         <v>0</v>
       </c>
       <c r="O22" s="11">
         <v>0</v>
       </c>
       <c r="P22" s="11">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="32" t="s">
+      <c r="Q22" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A23" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="32"/>
-[...15 lines deleted...]
-    <row r="24" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="B23" s="33"/>
+      <c r="C23" s="33"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="33"/>
+      <c r="F23" s="33"/>
+      <c r="G23" s="33"/>
+      <c r="H23" s="33"/>
+      <c r="I23" s="33"/>
+      <c r="J23" s="33"/>
+      <c r="K23" s="33"/>
+      <c r="L23" s="33"/>
+      <c r="M23" s="33"/>
+      <c r="N23" s="33"/>
+      <c r="O23" s="33"/>
+      <c r="P23" s="33"/>
+      <c r="Q23" s="45"/>
+    </row>
+    <row r="24" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A24" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="11">
         <v>0</v>
       </c>
       <c r="C24" s="10">
         <v>0</v>
       </c>
       <c r="D24" s="11">
         <v>0</v>
       </c>
       <c r="E24" s="10">
         <v>0</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="10">
         <v>1</v>
       </c>
       <c r="H24" s="11">
         <v>0</v>
       </c>
       <c r="I24" s="11">
         <v>0</v>
       </c>
       <c r="J24" s="11">
         <v>0</v>
       </c>
       <c r="K24" s="11">
         <v>0</v>
       </c>
       <c r="L24" s="10">
         <v>0</v>
       </c>
       <c r="M24" s="10">
         <v>0</v>
       </c>
       <c r="N24" s="11">
         <v>0</v>
       </c>
       <c r="O24" s="10">
         <v>0</v>
       </c>
       <c r="P24" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q24" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A25" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="11">
         <v>0</v>
       </c>
       <c r="C25" s="10">
         <v>0</v>
       </c>
       <c r="D25" s="11">
         <v>0</v>
       </c>
       <c r="E25" s="10">
         <v>0</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="10">
         <v>0</v>
       </c>
       <c r="H25" s="11">
         <v>0</v>
       </c>
       <c r="I25" s="11">
         <v>0</v>
       </c>
       <c r="J25" s="11">
         <v>0</v>
       </c>
       <c r="K25" s="11">
         <v>0</v>
       </c>
       <c r="L25" s="10">
         <v>0</v>
       </c>
       <c r="M25" s="10">
         <v>0</v>
       </c>
       <c r="N25" s="11">
         <v>0</v>
       </c>
       <c r="O25" s="10">
         <v>0</v>
       </c>
       <c r="P25" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q25" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="11">
         <v>0</v>
       </c>
       <c r="C26" s="10">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="10">
         <v>0</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="10">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>0</v>
       </c>
       <c r="I26" s="11">
         <v>0</v>
       </c>
       <c r="J26" s="11">
         <v>0</v>
       </c>
       <c r="K26" s="11">
         <v>0</v>
       </c>
       <c r="L26" s="10">
         <v>0</v>
       </c>
       <c r="M26" s="10">
         <v>0</v>
       </c>
       <c r="N26" s="11">
         <v>0</v>
       </c>
       <c r="O26" s="10">
         <v>0</v>
       </c>
       <c r="P26" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q26" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A27" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="11">
         <v>0</v>
       </c>
       <c r="C27" s="10">
         <v>0</v>
       </c>
       <c r="D27" s="11">
         <v>0</v>
       </c>
       <c r="E27" s="10">
         <v>0</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="10">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>0</v>
       </c>
       <c r="I27" s="11">
         <v>0</v>
       </c>
       <c r="J27" s="11">
         <v>0</v>
       </c>
       <c r="K27" s="11">
         <v>0</v>
       </c>
       <c r="L27" s="10">
         <v>0</v>
       </c>
       <c r="M27" s="10">
         <v>0</v>
       </c>
       <c r="N27" s="11">
         <v>0</v>
       </c>
       <c r="O27" s="10">
         <v>0</v>
       </c>
       <c r="P27" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q27" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="11">
         <v>0</v>
       </c>
       <c r="C28" s="10">
         <v>0</v>
       </c>
       <c r="D28" s="11">
         <v>0</v>
       </c>
       <c r="E28" s="10">
         <v>0</v>
       </c>
       <c r="F28" s="11">
         <v>0</v>
       </c>
       <c r="G28" s="10">
         <v>1</v>
       </c>
       <c r="H28" s="11">
         <v>0</v>
       </c>
       <c r="I28" s="11">
         <v>0</v>
       </c>
       <c r="J28" s="11">
         <v>0</v>
       </c>
       <c r="K28" s="11">
         <v>0</v>
       </c>
       <c r="L28" s="10">
         <v>0</v>
       </c>
       <c r="M28" s="10">
         <v>0</v>
       </c>
       <c r="N28" s="11">
         <v>0</v>
       </c>
       <c r="O28" s="10">
         <v>0</v>
       </c>
       <c r="P28" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q28" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A29" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="11">
         <v>0</v>
       </c>
       <c r="C29" s="10">
         <v>0</v>
       </c>
       <c r="D29" s="11">
         <v>0</v>
       </c>
       <c r="E29" s="10">
         <v>0</v>
       </c>
       <c r="F29" s="11">
         <v>0</v>
       </c>
       <c r="G29" s="10">
         <v>0</v>
       </c>
       <c r="H29" s="11">
         <v>0</v>
       </c>
       <c r="I29" s="11">
         <v>0</v>
       </c>
       <c r="J29" s="11">
         <v>0</v>
       </c>
       <c r="K29" s="11">
         <v>0</v>
       </c>
       <c r="L29" s="10">
         <v>0</v>
       </c>
       <c r="M29" s="10">
         <v>0</v>
       </c>
       <c r="N29" s="11">
         <v>0</v>
       </c>
       <c r="O29" s="10">
         <v>0</v>
       </c>
       <c r="P29" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q29" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="11">
         <v>0</v>
       </c>
       <c r="C30" s="10">
         <v>0</v>
       </c>
       <c r="D30" s="11">
         <v>0</v>
       </c>
       <c r="E30" s="10">
         <v>0</v>
       </c>
       <c r="F30" s="11">
         <v>0</v>
       </c>
       <c r="G30" s="10">
         <v>0</v>
       </c>
       <c r="H30" s="11">
         <v>0</v>
       </c>
       <c r="I30" s="11">
         <v>0</v>
       </c>
       <c r="J30" s="11">
         <v>0</v>
       </c>
       <c r="K30" s="11">
         <v>0</v>
       </c>
       <c r="L30" s="10">
         <v>0</v>
       </c>
       <c r="M30" s="10">
         <v>0</v>
       </c>
       <c r="N30" s="11">
         <v>0</v>
       </c>
       <c r="O30" s="10">
         <v>0</v>
       </c>
       <c r="P30" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q30" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="11">
         <v>0</v>
       </c>
       <c r="C31" s="10">
         <v>0</v>
       </c>
       <c r="D31" s="11">
         <v>0</v>
       </c>
       <c r="E31" s="10">
         <v>0</v>
       </c>
       <c r="F31" s="11">
         <v>0</v>
       </c>
       <c r="G31" s="10">
         <v>0</v>
       </c>
       <c r="H31" s="11">
         <v>0</v>
       </c>
       <c r="I31" s="11">
         <v>0</v>
       </c>
       <c r="J31" s="11">
         <v>0</v>
       </c>
       <c r="K31" s="11">
         <v>0</v>
       </c>
       <c r="L31" s="10">
         <v>0</v>
       </c>
       <c r="M31" s="10">
         <v>0</v>
       </c>
       <c r="N31" s="11">
         <v>0</v>
       </c>
       <c r="O31" s="10">
         <v>0</v>
       </c>
       <c r="P31" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:16" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="Q31" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A32" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="14">
         <v>0</v>
       </c>
       <c r="C32" s="14">
         <v>0</v>
       </c>
       <c r="D32" s="14">
         <v>0</v>
       </c>
       <c r="E32" s="14">
         <v>0</v>
       </c>
       <c r="F32" s="14">
         <v>0</v>
       </c>
       <c r="G32" s="14">
         <v>0</v>
       </c>
       <c r="H32" s="14">
         <v>0</v>
       </c>
       <c r="I32" s="14">
         <v>0</v>
       </c>
       <c r="J32" s="14">
         <v>0</v>
       </c>
       <c r="K32" s="14">
         <v>0</v>
       </c>
       <c r="L32" s="14">
         <v>0</v>
       </c>
       <c r="M32" s="14">
         <v>0</v>
       </c>
       <c r="N32" s="14">
         <v>0</v>
       </c>
       <c r="O32" s="14">
         <v>0</v>
       </c>
       <c r="P32" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A33" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="6"/>
       <c r="K33" s="6"/>
       <c r="M33" s="6"/>
       <c r="N33" s="6"/>
     </row>
     <row r="34" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="B34" s="6"/>
       <c r="K34" s="6"/>
       <c r="M34" s="6"/>
       <c r="N34" s="6"/>
     </row>
     <row r="35" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="B35" s="6"/>
       <c r="K35" s="6"/>
       <c r="M35" s="6"/>
       <c r="N35" s="6"/>
     </row>
     <row r="36" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1">
@@ -6975,57 +7230,57 @@
       <c r="B80" s="27"/>
       <c r="J80" s="7"/>
       <c r="K80" s="6"/>
     </row>
     <row r="81" spans="2:11" ht="15" customHeight="1">
       <c r="B81" s="27"/>
       <c r="J81" s="7"/>
       <c r="K81" s="6"/>
     </row>
     <row r="82" spans="2:11" ht="15" customHeight="1">
       <c r="B82" s="27"/>
       <c r="J82" s="7"/>
       <c r="K82" s="6"/>
     </row>
     <row r="83" spans="2:11" ht="15" customHeight="1">
       <c r="B83" s="27"/>
       <c r="J83" s="7"/>
       <c r="K83" s="6"/>
     </row>
     <row r="84" spans="2:11" ht="15" customHeight="1">
       <c r="J84" s="7"/>
       <c r="K84" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A23:P23"/>
-    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A6:Q6"/>
+    <mergeCell ref="A17:Q17"/>
+    <mergeCell ref="A23:Q23"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="N4:P4"/>
-[...1 lines deleted...]
-    <mergeCell ref="A17:P17"/>
+    <mergeCell ref="N4:Q4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Сальдо миграции</vt:lpstr>