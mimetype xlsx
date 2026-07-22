--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-2280" yWindow="1200" windowWidth="19245" windowHeight="7335" tabRatio="838"/>
+    <workbookView xWindow="0" yWindow="30" windowWidth="26625" windowHeight="11640" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Сальдо миграции" sheetId="3" r:id="rId1"/>
     <sheet name="Прибытие" sheetId="1" r:id="rId2"/>
     <sheet name="выбытие" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="35">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -406,94 +406,94 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -777,82 +777,83 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AP84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="G2" sqref="G2"/>
+      <selection pane="topRight" activeCell="Q10" sqref="Q10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1" outlineLevelCol="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="2" customWidth="1" outlineLevel="1"/>
     <col min="2" max="2" width="9.140625" style="7"/>
     <col min="3" max="4" width="9.140625" style="2"/>
     <col min="5" max="42" width="9.140625" style="1"/>
     <col min="43" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" ht="15" customHeight="1">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="36" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="40"/>
-[...14 lines deleted...]
-      <c r="Q1" s="34"/>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+      <c r="N1" s="36"/>
+      <c r="O1" s="36"/>
+      <c r="P1" s="36"/>
+      <c r="Q1" s="37"/>
+      <c r="R1" s="37"/>
     </row>
     <row r="2" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="18"/>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
       <c r="G2" s="18"/>
       <c r="H2" s="18" t="s">
         <v>32</v>
       </c>
       <c r="I2" s="18"/>
       <c r="J2" s="18"/>
       <c r="K2" s="18"/>
       <c r="L2" s="18"/>
       <c r="M2" s="18" t="s">
         <v>31</v>
       </c>
       <c r="N2" s="26"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
@@ -869,189 +870,191 @@
       <c r="AD2" s="6"/>
       <c r="AE2" s="6"/>
       <c r="AF2" s="6"/>
       <c r="AG2" s="6"/>
       <c r="AH2" s="6"/>
       <c r="AI2" s="6"/>
       <c r="AJ2" s="6"/>
       <c r="AK2" s="6"/>
       <c r="AL2" s="6"/>
       <c r="AM2" s="6"/>
       <c r="AN2" s="6"/>
       <c r="AO2" s="6"/>
       <c r="AP2" s="6"/>
     </row>
     <row r="3" spans="1:42" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="C3" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>31</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="P3" s="4"/>
-      <c r="Q3" s="4" t="s">
+      <c r="Q3" s="4"/>
+      <c r="R3" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5"/>
       <c r="AD3" s="5"/>
       <c r="AE3" s="5"/>
       <c r="AF3" s="5"/>
       <c r="AG3" s="5"/>
       <c r="AH3" s="5"/>
       <c r="AI3" s="5"/>
       <c r="AJ3" s="5"/>
       <c r="AK3" s="5"/>
       <c r="AL3" s="5"/>
       <c r="AM3" s="5"/>
       <c r="AN3" s="5"/>
       <c r="AO3" s="5"/>
       <c r="AP3" s="5"/>
     </row>
     <row r="4" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="35"/>
-      <c r="B4" s="37">
+      <c r="A4" s="41"/>
+      <c r="B4" s="34">
         <v>2025</v>
       </c>
-      <c r="C4" s="37"/>
-[...10 lines deleted...]
-      <c r="N4" s="38">
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="33">
         <v>2026</v>
       </c>
-      <c r="O4" s="37"/>
-[...2 lines deleted...]
-      <c r="R4" s="6"/>
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="35"/>
+      <c r="R4" s="35"/>
       <c r="S4" s="6"/>
       <c r="T4" s="6"/>
       <c r="U4" s="6"/>
       <c r="V4" s="6"/>
       <c r="W4" s="6"/>
       <c r="X4" s="6"/>
       <c r="Y4" s="6"/>
       <c r="Z4" s="6"/>
       <c r="AA4" s="6"/>
       <c r="AB4" s="6"/>
       <c r="AC4" s="6"/>
       <c r="AD4" s="6"/>
     </row>
     <row r="5" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="36"/>
+      <c r="A5" s="42"/>
       <c r="B5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="28" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="K5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="L5" s="29" t="s">
         <v>15</v>
       </c>
       <c r="M5" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="22" t="s">
         <v>5</v>
       </c>
       <c r="O5" s="22" t="s">
         <v>6</v>
       </c>
       <c r="P5" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="Q5" s="32" t="s">
+      <c r="Q5" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="R5" s="6"/>
+      <c r="R5" s="32" t="s">
+        <v>0</v>
+      </c>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="41" t="s">
+      <c r="A6" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="41"/>
-[...15 lines deleted...]
-      <c r="R6" s="6"/>
+      <c r="B6" s="39"/>
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
       <c r="S6" s="6"/>
       <c r="T6" s="6"/>
       <c r="U6" s="6"/>
       <c r="V6" s="6"/>
       <c r="W6" s="6"/>
       <c r="X6" s="6"/>
       <c r="Y6" s="6"/>
       <c r="Z6" s="6"/>
       <c r="AA6" s="6"/>
       <c r="AB6" s="6"/>
       <c r="AC6" s="6"/>
       <c r="AD6" s="6"/>
       <c r="AE6" s="6"/>
       <c r="AF6" s="6"/>
       <c r="AG6" s="6"/>
       <c r="AH6" s="6"/>
       <c r="AI6" s="6"/>
       <c r="AJ6" s="6"/>
       <c r="AK6" s="6"/>
       <c r="AL6" s="6"/>
       <c r="AM6" s="6"/>
       <c r="AN6" s="6"/>
       <c r="AO6" s="6"/>
       <c r="AP6" s="6"/>
     </row>
@@ -1085,50 +1088,53 @@
       </c>
       <c r="J7" s="11">
         <v>-7</v>
       </c>
       <c r="K7" s="11">
         <v>1</v>
       </c>
       <c r="L7" s="11">
         <v>4</v>
       </c>
       <c r="M7" s="11">
         <v>11</v>
       </c>
       <c r="N7" s="11">
         <v>8</v>
       </c>
       <c r="O7" s="11">
         <v>1</v>
       </c>
       <c r="P7" s="11">
         <v>9</v>
       </c>
       <c r="Q7" s="11">
         <v>0</v>
       </c>
+      <c r="R7" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="8" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="11">
         <v>0</v>
       </c>
       <c r="C8" s="11">
         <v>6</v>
       </c>
       <c r="D8" s="11">
         <v>3</v>
       </c>
       <c r="E8" s="11">
         <v>5</v>
       </c>
       <c r="F8" s="11">
         <v>3</v>
       </c>
       <c r="G8" s="11">
         <v>-1</v>
       </c>
       <c r="H8" s="11">
         <v>3</v>
@@ -1138,50 +1144,53 @@
       </c>
       <c r="J8" s="11">
         <v>-7</v>
       </c>
       <c r="K8" s="11">
         <v>1</v>
       </c>
       <c r="L8" s="11">
         <v>4</v>
       </c>
       <c r="M8" s="11">
         <v>11</v>
       </c>
       <c r="N8" s="11">
         <v>7</v>
       </c>
       <c r="O8" s="11">
         <v>1</v>
       </c>
       <c r="P8" s="11">
         <v>8</v>
       </c>
       <c r="Q8" s="11">
         <v>0</v>
       </c>
+      <c r="R8" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="9" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="11">
         <v>0</v>
       </c>
       <c r="C9" s="11">
         <v>0</v>
       </c>
       <c r="D9" s="11">
         <v>0</v>
       </c>
       <c r="E9" s="11">
         <v>0</v>
       </c>
       <c r="F9" s="11">
         <v>0</v>
       </c>
       <c r="G9" s="11">
         <v>0</v>
       </c>
       <c r="H9" s="11">
         <v>0</v>
@@ -1191,50 +1200,53 @@
       </c>
       <c r="J9" s="11">
         <v>0</v>
       </c>
       <c r="K9" s="11">
         <v>0</v>
       </c>
       <c r="L9" s="11">
         <v>0</v>
       </c>
       <c r="M9" s="11">
         <v>0</v>
       </c>
       <c r="N9" s="11">
         <v>0</v>
       </c>
       <c r="O9" s="11">
         <v>0</v>
       </c>
       <c r="P9" s="11">
         <v>0</v>
       </c>
       <c r="Q9" s="11">
         <v>0</v>
       </c>
+      <c r="R9" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="11">
         <v>0</v>
       </c>
       <c r="C10" s="11">
         <v>0</v>
       </c>
       <c r="D10" s="11">
         <v>0</v>
       </c>
       <c r="E10" s="11">
         <v>0</v>
       </c>
       <c r="F10" s="11">
         <v>0</v>
       </c>
       <c r="G10" s="11">
         <v>0</v>
       </c>
       <c r="H10" s="11">
         <v>0</v>
@@ -1244,50 +1256,53 @@
       </c>
       <c r="J10" s="11">
         <v>0</v>
       </c>
       <c r="K10" s="11">
         <v>0</v>
       </c>
       <c r="L10" s="11">
         <v>0</v>
       </c>
       <c r="M10" s="11">
         <v>0</v>
       </c>
       <c r="N10" s="11">
         <v>1</v>
       </c>
       <c r="O10" s="11">
         <v>0</v>
       </c>
       <c r="P10" s="11">
         <v>0</v>
       </c>
       <c r="Q10" s="11">
         <v>0</v>
       </c>
+      <c r="R10" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="11">
         <v>0</v>
       </c>
       <c r="C11" s="11">
         <v>0</v>
       </c>
       <c r="D11" s="11">
         <v>0</v>
       </c>
       <c r="E11" s="11">
         <v>0</v>
       </c>
       <c r="F11" s="11">
         <v>0</v>
       </c>
       <c r="G11" s="11">
         <v>0</v>
       </c>
       <c r="H11" s="11">
         <v>0</v>
@@ -1297,50 +1312,53 @@
       </c>
       <c r="J11" s="11">
         <v>0</v>
       </c>
       <c r="K11" s="11">
         <v>0</v>
       </c>
       <c r="L11" s="11">
         <v>0</v>
       </c>
       <c r="M11" s="11">
         <v>0</v>
       </c>
       <c r="N11" s="11">
         <v>0</v>
       </c>
       <c r="O11" s="11">
         <v>0</v>
       </c>
       <c r="P11" s="11">
         <v>0</v>
       </c>
       <c r="Q11" s="11">
         <v>0</v>
       </c>
+      <c r="R11" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="12" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="11">
         <v>0</v>
       </c>
       <c r="C12" s="11">
         <v>0</v>
       </c>
       <c r="D12" s="11">
         <v>0</v>
       </c>
       <c r="E12" s="11">
         <v>0</v>
       </c>
       <c r="F12" s="11">
         <v>0</v>
       </c>
       <c r="G12" s="11">
         <v>-1</v>
       </c>
       <c r="H12" s="11">
         <v>0</v>
@@ -1350,50 +1368,53 @@
       </c>
       <c r="J12" s="11">
         <v>0</v>
       </c>
       <c r="K12" s="11">
         <v>0</v>
       </c>
       <c r="L12" s="11">
         <v>0</v>
       </c>
       <c r="M12" s="11">
         <v>0</v>
       </c>
       <c r="N12" s="11">
         <v>0</v>
       </c>
       <c r="O12" s="11">
         <v>0</v>
       </c>
       <c r="P12" s="11">
         <v>1</v>
       </c>
       <c r="Q12" s="11">
         <v>0</v>
       </c>
+      <c r="R12" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="11">
         <v>0</v>
       </c>
       <c r="C13" s="11">
         <v>0</v>
       </c>
       <c r="D13" s="11">
         <v>0</v>
       </c>
       <c r="E13" s="11">
         <v>0</v>
       </c>
       <c r="F13" s="11">
         <v>0</v>
       </c>
       <c r="G13" s="11">
         <v>0</v>
       </c>
       <c r="H13" s="11">
         <v>0</v>
@@ -1403,50 +1424,53 @@
       </c>
       <c r="J13" s="11">
         <v>0</v>
       </c>
       <c r="K13" s="11">
         <v>0</v>
       </c>
       <c r="L13" s="11">
         <v>0</v>
       </c>
       <c r="M13" s="11">
         <v>0</v>
       </c>
       <c r="N13" s="11">
         <v>0</v>
       </c>
       <c r="O13" s="11">
         <v>0</v>
       </c>
       <c r="P13" s="11">
         <v>0</v>
       </c>
       <c r="Q13" s="11">
         <v>0</v>
       </c>
+      <c r="R13" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="14" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="11">
         <v>0</v>
       </c>
       <c r="C14" s="11">
         <v>0</v>
       </c>
       <c r="D14" s="11">
         <v>0</v>
       </c>
       <c r="E14" s="11">
         <v>0</v>
       </c>
       <c r="F14" s="11">
         <v>0</v>
       </c>
       <c r="G14" s="11">
         <v>0</v>
       </c>
       <c r="H14" s="11">
         <v>0</v>
@@ -1456,50 +1480,53 @@
       </c>
       <c r="J14" s="11">
         <v>0</v>
       </c>
       <c r="K14" s="11">
         <v>0</v>
       </c>
       <c r="L14" s="11">
         <v>0</v>
       </c>
       <c r="M14" s="11">
         <v>0</v>
       </c>
       <c r="N14" s="11">
         <v>0</v>
       </c>
       <c r="O14" s="11">
         <v>0</v>
       </c>
       <c r="P14" s="11">
         <v>0</v>
       </c>
       <c r="Q14" s="11">
         <v>0</v>
       </c>
+      <c r="R14" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="15" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="11">
         <v>0</v>
       </c>
       <c r="C15" s="11">
         <v>0</v>
       </c>
       <c r="D15" s="11">
         <v>0</v>
       </c>
       <c r="E15" s="11">
         <v>0</v>
       </c>
       <c r="F15" s="11">
         <v>0</v>
       </c>
       <c r="G15" s="11">
         <v>0</v>
       </c>
       <c r="H15" s="11">
         <v>0</v>
@@ -1509,50 +1536,53 @@
       </c>
       <c r="J15" s="11">
         <v>0</v>
       </c>
       <c r="K15" s="11">
         <v>0</v>
       </c>
       <c r="L15" s="11">
         <v>0</v>
       </c>
       <c r="M15" s="11">
         <v>0</v>
       </c>
       <c r="N15" s="11">
         <v>0</v>
       </c>
       <c r="O15" s="11">
         <v>0</v>
       </c>
       <c r="P15" s="11">
         <v>0</v>
       </c>
       <c r="Q15" s="11">
         <v>0</v>
       </c>
+      <c r="R15" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="11">
         <v>1</v>
       </c>
       <c r="C16" s="11">
         <v>0</v>
       </c>
       <c r="D16" s="11">
         <v>0</v>
       </c>
       <c r="E16" s="11">
         <v>0</v>
       </c>
       <c r="F16" s="11">
         <v>0</v>
       </c>
       <c r="G16" s="11">
         <v>0</v>
       </c>
       <c r="H16" s="11">
         <v>0</v>
@@ -1562,72 +1592,75 @@
       </c>
       <c r="J16" s="11">
         <v>0</v>
       </c>
       <c r="K16" s="11">
         <v>0</v>
       </c>
       <c r="L16" s="11">
         <v>0</v>
       </c>
       <c r="M16" s="11">
         <v>0</v>
       </c>
       <c r="N16" s="11">
         <v>0</v>
       </c>
       <c r="O16" s="11">
         <v>0</v>
       </c>
       <c r="P16" s="11">
         <v>0</v>
       </c>
       <c r="Q16" s="11">
         <v>0</v>
       </c>
+      <c r="R16" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="17" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A17" s="33" t="s">
+      <c r="A17" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="33"/>
-[...15 lines deleted...]
-      <c r="R17" s="6"/>
+      <c r="B17" s="38"/>
+      <c r="C17" s="38"/>
+      <c r="D17" s="38"/>
+      <c r="E17" s="38"/>
+      <c r="F17" s="38"/>
+      <c r="G17" s="38"/>
+      <c r="H17" s="38"/>
+      <c r="I17" s="38"/>
+      <c r="J17" s="38"/>
+      <c r="K17" s="38"/>
+      <c r="L17" s="38"/>
+      <c r="M17" s="38"/>
+      <c r="N17" s="38"/>
+      <c r="O17" s="38"/>
+      <c r="P17" s="38"/>
+      <c r="Q17" s="37"/>
+      <c r="R17" s="37"/>
       <c r="S17" s="6"/>
       <c r="T17" s="6"/>
       <c r="U17" s="6"/>
       <c r="V17" s="6"/>
       <c r="W17" s="6"/>
       <c r="X17" s="6"/>
       <c r="Y17" s="6"/>
       <c r="Z17" s="6"/>
       <c r="AA17" s="6"/>
       <c r="AB17" s="6"/>
       <c r="AC17" s="6"/>
       <c r="AD17" s="6"/>
       <c r="AE17" s="6"/>
       <c r="AF17" s="6"/>
       <c r="AG17" s="6"/>
       <c r="AH17" s="6"/>
       <c r="AI17" s="6"/>
       <c r="AJ17" s="6"/>
       <c r="AK17" s="6"/>
       <c r="AL17" s="6"/>
       <c r="AM17" s="6"/>
       <c r="AN17" s="6"/>
       <c r="AO17" s="6"/>
       <c r="AP17" s="6"/>
     </row>
@@ -1661,50 +1694,53 @@
       </c>
       <c r="J18" s="11">
         <v>-7</v>
       </c>
       <c r="K18" s="11">
         <v>1</v>
       </c>
       <c r="L18" s="11">
         <v>4</v>
       </c>
       <c r="M18" s="11">
         <v>10</v>
       </c>
       <c r="N18" s="11">
         <v>7</v>
       </c>
       <c r="O18" s="11">
         <v>1</v>
       </c>
       <c r="P18" s="11">
         <v>8</v>
       </c>
       <c r="Q18" s="11">
         <v>0</v>
       </c>
+      <c r="R18" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="19" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A19" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11">
         <v>0</v>
       </c>
       <c r="C19" s="11">
         <v>6</v>
       </c>
       <c r="D19" s="11">
         <v>3</v>
       </c>
       <c r="E19" s="11">
         <v>5</v>
       </c>
       <c r="F19" s="11">
         <v>3</v>
       </c>
       <c r="G19" s="11">
         <v>-1</v>
       </c>
       <c r="H19" s="11">
         <v>2</v>
@@ -1714,50 +1750,53 @@
       </c>
       <c r="J19" s="11">
         <v>-7</v>
       </c>
       <c r="K19" s="11">
         <v>1</v>
       </c>
       <c r="L19" s="11">
         <v>4</v>
       </c>
       <c r="M19" s="11">
         <v>10</v>
       </c>
       <c r="N19" s="11">
         <v>7</v>
       </c>
       <c r="O19" s="11">
         <v>1</v>
       </c>
       <c r="P19" s="11">
         <v>8</v>
       </c>
       <c r="Q19" s="11">
         <v>0</v>
       </c>
+      <c r="R19" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="20" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="11">
         <v>0</v>
       </c>
       <c r="C20" s="11">
         <v>0</v>
       </c>
       <c r="D20" s="11">
         <v>0</v>
       </c>
       <c r="E20" s="11">
         <v>0</v>
       </c>
       <c r="F20" s="11">
         <v>0</v>
       </c>
       <c r="G20" s="11">
         <v>0</v>
       </c>
       <c r="H20" s="11">
         <v>0</v>
@@ -1767,50 +1806,53 @@
       </c>
       <c r="J20" s="11">
         <v>0</v>
       </c>
       <c r="K20" s="11">
         <v>0</v>
       </c>
       <c r="L20" s="11">
         <v>0</v>
       </c>
       <c r="M20" s="11">
         <v>0</v>
       </c>
       <c r="N20" s="11">
         <v>0</v>
       </c>
       <c r="O20" s="11">
         <v>0</v>
       </c>
       <c r="P20" s="11">
         <v>0</v>
       </c>
       <c r="Q20" s="11">
         <v>0</v>
       </c>
+      <c r="R20" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="21" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="11">
         <v>0</v>
       </c>
       <c r="C21" s="11">
         <v>0</v>
       </c>
       <c r="D21" s="11">
         <v>0</v>
       </c>
       <c r="E21" s="11">
         <v>0</v>
       </c>
       <c r="F21" s="11">
         <v>0</v>
       </c>
       <c r="G21" s="11">
         <v>0</v>
       </c>
       <c r="H21" s="11">
         <v>0</v>
@@ -1820,50 +1862,53 @@
       </c>
       <c r="J21" s="11">
         <v>0</v>
       </c>
       <c r="K21" s="11">
         <v>0</v>
       </c>
       <c r="L21" s="11">
         <v>0</v>
       </c>
       <c r="M21" s="11">
         <v>0</v>
       </c>
       <c r="N21" s="11">
         <v>0</v>
       </c>
       <c r="O21" s="11">
         <v>0</v>
       </c>
       <c r="P21" s="11">
         <v>0</v>
       </c>
       <c r="Q21" s="11">
         <v>0</v>
       </c>
+      <c r="R21" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="22" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="11">
         <v>0</v>
       </c>
       <c r="C22" s="11">
         <v>0</v>
       </c>
       <c r="D22" s="11">
         <v>0</v>
       </c>
       <c r="E22" s="11">
         <v>0</v>
       </c>
       <c r="F22" s="11">
         <v>0</v>
       </c>
       <c r="G22" s="11">
         <v>0</v>
       </c>
       <c r="H22" s="11">
         <v>0</v>
@@ -1873,72 +1918,75 @@
       </c>
       <c r="J22" s="11">
         <v>0</v>
       </c>
       <c r="K22" s="11">
         <v>0</v>
       </c>
       <c r="L22" s="11">
         <v>0</v>
       </c>
       <c r="M22" s="11">
         <v>0</v>
       </c>
       <c r="N22" s="11">
         <v>0</v>
       </c>
       <c r="O22" s="11">
         <v>0</v>
       </c>
       <c r="P22" s="11">
         <v>0</v>
       </c>
       <c r="Q22" s="11">
         <v>0</v>
       </c>
+      <c r="R22" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="23" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A23" s="33" t="s">
+      <c r="A23" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="33"/>
-[...15 lines deleted...]
-      <c r="R23" s="6"/>
+      <c r="B23" s="38"/>
+      <c r="C23" s="38"/>
+      <c r="D23" s="38"/>
+      <c r="E23" s="38"/>
+      <c r="F23" s="38"/>
+      <c r="G23" s="38"/>
+      <c r="H23" s="38"/>
+      <c r="I23" s="38"/>
+      <c r="J23" s="38"/>
+      <c r="K23" s="38"/>
+      <c r="L23" s="38"/>
+      <c r="M23" s="38"/>
+      <c r="N23" s="38"/>
+      <c r="O23" s="38"/>
+      <c r="P23" s="38"/>
+      <c r="Q23" s="37"/>
+      <c r="R23" s="37"/>
       <c r="S23" s="6"/>
       <c r="T23" s="6"/>
       <c r="U23" s="6"/>
       <c r="V23" s="6"/>
       <c r="W23" s="6"/>
       <c r="X23" s="6"/>
       <c r="Y23" s="6"/>
       <c r="Z23" s="6"/>
       <c r="AA23" s="6"/>
       <c r="AB23" s="6"/>
       <c r="AC23" s="6"/>
       <c r="AD23" s="6"/>
       <c r="AE23" s="6"/>
       <c r="AF23" s="6"/>
       <c r="AG23" s="6"/>
       <c r="AH23" s="6"/>
       <c r="AI23" s="6"/>
       <c r="AJ23" s="6"/>
       <c r="AK23" s="6"/>
       <c r="AL23" s="6"/>
       <c r="AM23" s="6"/>
       <c r="AN23" s="6"/>
       <c r="AO23" s="6"/>
       <c r="AP23" s="6"/>
     </row>
@@ -1972,50 +2020,53 @@
       </c>
       <c r="J24" s="11">
         <v>0</v>
       </c>
       <c r="K24" s="11">
         <v>0</v>
       </c>
       <c r="L24" s="11">
         <v>0</v>
       </c>
       <c r="M24" s="11">
         <v>1</v>
       </c>
       <c r="N24" s="11">
         <v>1</v>
       </c>
       <c r="O24" s="11">
         <v>0</v>
       </c>
       <c r="P24" s="11">
         <v>1</v>
       </c>
       <c r="Q24" s="11">
         <v>0</v>
       </c>
+      <c r="R24" s="10">
+        <v>0</v>
+      </c>
     </row>
     <row r="25" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A25" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="11">
         <v>0</v>
       </c>
       <c r="C25" s="11">
         <v>0</v>
       </c>
       <c r="D25" s="11">
         <v>0</v>
       </c>
       <c r="E25" s="10">
         <v>0</v>
       </c>
       <c r="F25" s="10">
         <v>0</v>
       </c>
       <c r="G25" s="11">
         <v>0</v>
       </c>
       <c r="H25" s="10">
         <v>1</v>
@@ -2025,50 +2076,53 @@
       </c>
       <c r="J25" s="11">
         <v>0</v>
       </c>
       <c r="K25" s="11">
         <v>0</v>
       </c>
       <c r="L25" s="11">
         <v>0</v>
       </c>
       <c r="M25" s="11">
         <v>1</v>
       </c>
       <c r="N25" s="11">
         <v>0</v>
       </c>
       <c r="O25" s="11">
         <v>0</v>
       </c>
       <c r="P25" s="11">
         <v>0</v>
       </c>
       <c r="Q25" s="11">
         <v>0</v>
       </c>
+      <c r="R25" s="10">
+        <v>0</v>
+      </c>
     </row>
     <row r="26" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="11">
         <v>0</v>
       </c>
       <c r="C26" s="11">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="10">
         <v>0</v>
       </c>
       <c r="F26" s="10">
         <v>0</v>
       </c>
       <c r="G26" s="11">
         <v>0</v>
       </c>
       <c r="H26" s="10">
         <v>0</v>
@@ -2078,50 +2132,53 @@
       </c>
       <c r="J26" s="11">
         <v>0</v>
       </c>
       <c r="K26" s="11">
         <v>0</v>
       </c>
       <c r="L26" s="11">
         <v>0</v>
       </c>
       <c r="M26" s="11">
         <v>0</v>
       </c>
       <c r="N26" s="11">
         <v>1</v>
       </c>
       <c r="O26" s="11">
         <v>0</v>
       </c>
       <c r="P26" s="11">
         <v>0</v>
       </c>
       <c r="Q26" s="11">
         <v>0</v>
       </c>
+      <c r="R26" s="10">
+        <v>0</v>
+      </c>
     </row>
     <row r="27" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A27" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="11">
         <v>0</v>
       </c>
       <c r="C27" s="11">
         <v>0</v>
       </c>
       <c r="D27" s="11">
         <v>0</v>
       </c>
       <c r="E27" s="10">
         <v>0</v>
       </c>
       <c r="F27" s="10">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>0</v>
       </c>
       <c r="H27" s="10">
         <v>0</v>
@@ -2131,50 +2188,53 @@
       </c>
       <c r="J27" s="11">
         <v>0</v>
       </c>
       <c r="K27" s="11">
         <v>0</v>
       </c>
       <c r="L27" s="11">
         <v>0</v>
       </c>
       <c r="M27" s="11">
         <v>0</v>
       </c>
       <c r="N27" s="11">
         <v>0</v>
       </c>
       <c r="O27" s="11">
         <v>0</v>
       </c>
       <c r="P27" s="11">
         <v>0</v>
       </c>
       <c r="Q27" s="11">
         <v>0</v>
       </c>
+      <c r="R27" s="10">
+        <v>0</v>
+      </c>
     </row>
     <row r="28" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="11">
         <v>0</v>
       </c>
       <c r="C28" s="11">
         <v>0</v>
       </c>
       <c r="D28" s="11">
         <v>0</v>
       </c>
       <c r="E28" s="10">
         <v>0</v>
       </c>
       <c r="F28" s="10">
         <v>0</v>
       </c>
       <c r="G28" s="11">
         <v>-1</v>
       </c>
       <c r="H28" s="10">
         <v>0</v>
@@ -2184,50 +2244,53 @@
       </c>
       <c r="J28" s="11">
         <v>0</v>
       </c>
       <c r="K28" s="11">
         <v>0</v>
       </c>
       <c r="L28" s="11">
         <v>0</v>
       </c>
       <c r="M28" s="11">
         <v>0</v>
       </c>
       <c r="N28" s="11">
         <v>0</v>
       </c>
       <c r="O28" s="11">
         <v>0</v>
       </c>
       <c r="P28" s="11">
         <v>1</v>
       </c>
       <c r="Q28" s="11">
         <v>0</v>
       </c>
+      <c r="R28" s="10">
+        <v>0</v>
+      </c>
     </row>
     <row r="29" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A29" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="11">
         <v>0</v>
       </c>
       <c r="C29" s="11">
         <v>0</v>
       </c>
       <c r="D29" s="11">
         <v>0</v>
       </c>
       <c r="E29" s="10">
         <v>0</v>
       </c>
       <c r="F29" s="10">
         <v>0</v>
       </c>
       <c r="G29" s="11">
         <v>0</v>
       </c>
       <c r="H29" s="10">
         <v>0</v>
@@ -2237,50 +2300,53 @@
       </c>
       <c r="J29" s="11">
         <v>0</v>
       </c>
       <c r="K29" s="11">
         <v>0</v>
       </c>
       <c r="L29" s="11">
         <v>0</v>
       </c>
       <c r="M29" s="11">
         <v>0</v>
       </c>
       <c r="N29" s="11">
         <v>0</v>
       </c>
       <c r="O29" s="11">
         <v>0</v>
       </c>
       <c r="P29" s="11">
         <v>0</v>
       </c>
       <c r="Q29" s="11">
         <v>0</v>
       </c>
+      <c r="R29" s="10">
+        <v>0</v>
+      </c>
     </row>
     <row r="30" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="11">
         <v>0</v>
       </c>
       <c r="C30" s="11">
         <v>0</v>
       </c>
       <c r="D30" s="11">
         <v>0</v>
       </c>
       <c r="E30" s="10">
         <v>0</v>
       </c>
       <c r="F30" s="10">
         <v>0</v>
       </c>
       <c r="G30" s="11">
         <v>0</v>
       </c>
       <c r="H30" s="10">
         <v>0</v>
@@ -2290,50 +2356,53 @@
       </c>
       <c r="J30" s="11">
         <v>0</v>
       </c>
       <c r="K30" s="11">
         <v>0</v>
       </c>
       <c r="L30" s="11">
         <v>0</v>
       </c>
       <c r="M30" s="11">
         <v>0</v>
       </c>
       <c r="N30" s="11">
         <v>0</v>
       </c>
       <c r="O30" s="11">
         <v>0</v>
       </c>
       <c r="P30" s="11">
         <v>0</v>
       </c>
       <c r="Q30" s="11">
         <v>0</v>
       </c>
+      <c r="R30" s="10">
+        <v>0</v>
+      </c>
     </row>
     <row r="31" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="11">
         <v>0</v>
       </c>
       <c r="C31" s="11">
         <v>0</v>
       </c>
       <c r="D31" s="11">
         <v>0</v>
       </c>
       <c r="E31" s="10">
         <v>0</v>
       </c>
       <c r="F31" s="10">
         <v>0</v>
       </c>
       <c r="G31" s="11">
         <v>0</v>
       </c>
       <c r="H31" s="10">
         <v>0</v>
@@ -2343,50 +2412,53 @@
       </c>
       <c r="J31" s="11">
         <v>0</v>
       </c>
       <c r="K31" s="11">
         <v>0</v>
       </c>
       <c r="L31" s="11">
         <v>0</v>
       </c>
       <c r="M31" s="11">
         <v>0</v>
       </c>
       <c r="N31" s="11">
         <v>0</v>
       </c>
       <c r="O31" s="11">
         <v>0</v>
       </c>
       <c r="P31" s="11">
         <v>0</v>
       </c>
       <c r="Q31" s="11">
         <v>0</v>
       </c>
+      <c r="R31" s="10">
+        <v>0</v>
+      </c>
     </row>
     <row r="32" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A32" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="14">
         <v>1</v>
       </c>
       <c r="C32" s="14">
         <v>0</v>
       </c>
       <c r="D32" s="14">
         <v>0</v>
       </c>
       <c r="E32" s="14">
         <v>0</v>
       </c>
       <c r="F32" s="14">
         <v>0</v>
       </c>
       <c r="G32" s="14">
         <v>0</v>
       </c>
       <c r="H32" s="14">
         <v>0</v>
@@ -2394,75 +2466,80 @@
       <c r="I32" s="14">
         <v>1</v>
       </c>
       <c r="J32" s="14">
         <v>0</v>
       </c>
       <c r="K32" s="14">
         <v>0</v>
       </c>
       <c r="L32" s="14">
         <v>0</v>
       </c>
       <c r="M32" s="14">
         <v>0</v>
       </c>
       <c r="N32" s="14">
         <v>0</v>
       </c>
       <c r="O32" s="14">
         <v>0</v>
       </c>
       <c r="P32" s="14">
         <v>0</v>
       </c>
       <c r="Q32" s="14">
+        <v>0</v>
+      </c>
+      <c r="R32" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:42" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A33" s="15" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="6"/>
       <c r="F33" s="6"/>
       <c r="G33" s="6"/>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="6"/>
       <c r="N33" s="6"/>
       <c r="O33" s="6"/>
       <c r="P33" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q33" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="R33" s="6"/>
+      <c r="R33" s="6" t="s">
+        <v>31</v>
+      </c>
       <c r="S33" s="6"/>
       <c r="T33" s="6"/>
       <c r="U33" s="6"/>
       <c r="V33" s="6"/>
       <c r="W33" s="6"/>
       <c r="X33" s="6"/>
       <c r="Y33" s="6"/>
       <c r="Z33" s="6"/>
       <c r="AA33" s="6"/>
       <c r="AB33" s="6"/>
       <c r="AC33" s="6"/>
       <c r="AD33" s="6"/>
       <c r="AE33" s="6"/>
       <c r="AF33" s="6"/>
       <c r="AG33" s="6"/>
       <c r="AH33" s="6"/>
       <c r="AI33" s="6"/>
       <c r="AJ33" s="6"/>
       <c r="AK33" s="6"/>
       <c r="AL33" s="6"/>
       <c r="AM33" s="6"/>
       <c r="AN33" s="6"/>
       <c r="AO33" s="6"/>
       <c r="AP33" s="6"/>
     </row>
@@ -3638,227 +3715,234 @@
       <c r="K77" s="6"/>
     </row>
     <row r="78" spans="11:11" ht="15" customHeight="1">
       <c r="K78" s="6"/>
     </row>
     <row r="79" spans="11:11" ht="15" customHeight="1">
       <c r="K79" s="6"/>
     </row>
     <row r="80" spans="11:11" ht="15" customHeight="1">
       <c r="K80" s="6"/>
     </row>
     <row r="81" spans="11:11" ht="15" customHeight="1">
       <c r="K81" s="6"/>
     </row>
     <row r="82" spans="11:11" ht="15" customHeight="1">
       <c r="K82" s="6"/>
     </row>
     <row r="83" spans="11:11" ht="15" customHeight="1">
       <c r="K83" s="6"/>
     </row>
     <row r="84" spans="11:11" ht="15" customHeight="1">
       <c r="K84" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A1:Q1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A23:Q23"/>
+    <mergeCell ref="N4:R4"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="A23:R23"/>
+    <mergeCell ref="A17:R17"/>
+    <mergeCell ref="A6:R6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="N4:Q4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q84"/>
+  <dimension ref="A1:R84"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="B4" sqref="B4:M4"/>
+      <selection pane="topRight" activeCell="P13" sqref="P13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="7"/>
     <col min="3" max="10" width="9.140625" style="2"/>
     <col min="11" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="9.140625" style="7"/>
     <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="21" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:18" s="21" customFormat="1" ht="15" customHeight="1">
+      <c r="A1" s="36" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="40"/>
-[...16 lines deleted...]
-    <row r="2" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+      <c r="N1" s="36"/>
+      <c r="O1" s="36"/>
+      <c r="P1" s="36"/>
+      <c r="Q1" s="37"/>
+      <c r="R1" s="37"/>
+    </row>
+    <row r="2" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="18"/>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
       <c r="G2" s="18"/>
       <c r="H2" s="18"/>
       <c r="I2" s="18"/>
       <c r="J2" s="18"/>
       <c r="K2" s="18"/>
       <c r="L2" s="18"/>
       <c r="M2" s="18"/>
       <c r="N2" s="26"/>
     </row>
-    <row r="3" spans="1:17" s="3" customFormat="1" ht="15" customHeight="1">
+    <row r="3" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="Q3" s="4" t="s">
+      <c r="Q3" s="4"/>
+      <c r="R3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="37">
+    <row r="4" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="41"/>
+      <c r="B4" s="34">
         <v>2025</v>
       </c>
-      <c r="C4" s="37"/>
-[...10 lines deleted...]
-      <c r="N4" s="38">
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="44"/>
+      <c r="N4" s="33">
         <v>2026</v>
       </c>
-      <c r="O4" s="37"/>
-[...4 lines deleted...]
-      <c r="A5" s="36"/>
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="35"/>
+      <c r="R4" s="35"/>
+    </row>
+    <row r="5" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="42"/>
       <c r="B5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="28" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="K5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="L5" s="28" t="s">
         <v>15</v>
       </c>
       <c r="M5" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="22" t="s">
         <v>5</v>
       </c>
       <c r="O5" s="22" t="s">
         <v>6</v>
       </c>
       <c r="P5" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="Q5" s="32" t="s">
+      <c r="Q5" s="8" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="44" t="s">
+      <c r="R5" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="43" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="44"/>
-[...16 lines deleted...]
-    <row r="7" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="B6" s="43"/>
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="43"/>
+      <c r="I6" s="43"/>
+      <c r="J6" s="43"/>
+      <c r="K6" s="43"/>
+      <c r="L6" s="43"/>
+      <c r="M6" s="43"/>
+      <c r="N6" s="43"/>
+      <c r="O6" s="43"/>
+      <c r="P6" s="43"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
+    </row>
+    <row r="7" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="11">
         <v>1</v>
       </c>
       <c r="C7" s="11">
         <v>6</v>
       </c>
       <c r="D7" s="11">
         <v>4</v>
       </c>
       <c r="E7" s="11">
         <v>5</v>
       </c>
       <c r="F7" s="11">
         <v>7</v>
       </c>
       <c r="G7" s="11">
         <v>0</v>
       </c>
       <c r="H7" s="11">
         <v>4</v>
       </c>
       <c r="I7" s="11">
@@ -3866,52 +3950,55 @@
       </c>
       <c r="J7" s="11">
         <v>0</v>
       </c>
       <c r="K7" s="11">
         <v>2</v>
       </c>
       <c r="L7" s="11">
         <v>5</v>
       </c>
       <c r="M7" s="11">
         <v>11</v>
       </c>
       <c r="N7" s="11">
         <v>8</v>
       </c>
       <c r="O7" s="11">
         <v>1</v>
       </c>
       <c r="P7" s="11">
         <v>10</v>
       </c>
       <c r="Q7" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="8" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R7" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="11">
         <v>0</v>
       </c>
       <c r="C8" s="11">
         <v>6</v>
       </c>
       <c r="D8" s="11">
         <v>4</v>
       </c>
       <c r="E8" s="11">
         <v>5</v>
       </c>
       <c r="F8" s="11">
         <v>7</v>
       </c>
       <c r="G8" s="11">
         <v>0</v>
       </c>
       <c r="H8" s="11">
         <v>4</v>
       </c>
       <c r="I8" s="11">
@@ -3919,52 +4006,55 @@
       </c>
       <c r="J8" s="11">
         <v>0</v>
       </c>
       <c r="K8" s="11">
         <v>2</v>
       </c>
       <c r="L8" s="11">
         <v>5</v>
       </c>
       <c r="M8" s="11">
         <v>11</v>
       </c>
       <c r="N8" s="11">
         <v>7</v>
       </c>
       <c r="O8" s="11">
         <v>1</v>
       </c>
       <c r="P8" s="11">
         <v>9</v>
       </c>
       <c r="Q8" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R8" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="11">
         <v>0</v>
       </c>
       <c r="C9" s="11">
         <v>0</v>
       </c>
       <c r="D9" s="11">
         <v>0</v>
       </c>
       <c r="E9" s="11">
         <v>0</v>
       </c>
       <c r="F9" s="11">
         <v>0</v>
       </c>
       <c r="G9" s="11">
         <v>0</v>
       </c>
       <c r="H9" s="11">
         <v>0</v>
       </c>
       <c r="I9" s="11">
@@ -3972,52 +4062,55 @@
       </c>
       <c r="J9" s="11">
         <v>0</v>
       </c>
       <c r="K9" s="11">
         <v>0</v>
       </c>
       <c r="L9" s="11">
         <v>0</v>
       </c>
       <c r="M9" s="11">
         <v>0</v>
       </c>
       <c r="N9" s="11">
         <v>0</v>
       </c>
       <c r="O9" s="11">
         <v>0</v>
       </c>
       <c r="P9" s="11">
         <v>0</v>
       </c>
       <c r="Q9" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R9" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="11">
         <v>0</v>
       </c>
       <c r="C10" s="11">
         <v>0</v>
       </c>
       <c r="D10" s="11">
         <v>0</v>
       </c>
       <c r="E10" s="11">
         <v>0</v>
       </c>
       <c r="F10" s="11">
         <v>0</v>
       </c>
       <c r="G10" s="11">
         <v>0</v>
       </c>
       <c r="H10" s="11">
         <v>0</v>
       </c>
       <c r="I10" s="11">
@@ -4025,52 +4118,55 @@
       </c>
       <c r="J10" s="11">
         <v>0</v>
       </c>
       <c r="K10" s="11">
         <v>0</v>
       </c>
       <c r="L10" s="11">
         <v>0</v>
       </c>
       <c r="M10" s="11">
         <v>0</v>
       </c>
       <c r="N10" s="11">
         <v>1</v>
       </c>
       <c r="O10" s="11">
         <v>0</v>
       </c>
       <c r="P10" s="11">
         <v>0</v>
       </c>
       <c r="Q10" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R10" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="11">
         <v>0</v>
       </c>
       <c r="C11" s="11">
         <v>0</v>
       </c>
       <c r="D11" s="11">
         <v>0</v>
       </c>
       <c r="E11" s="11">
         <v>0</v>
       </c>
       <c r="F11" s="11">
         <v>0</v>
       </c>
       <c r="G11" s="11">
         <v>0</v>
       </c>
       <c r="H11" s="11">
         <v>0</v>
       </c>
       <c r="I11" s="11">
@@ -4078,52 +4174,55 @@
       </c>
       <c r="J11" s="11">
         <v>0</v>
       </c>
       <c r="K11" s="11">
         <v>0</v>
       </c>
       <c r="L11" s="11">
         <v>0</v>
       </c>
       <c r="M11" s="11">
         <v>0</v>
       </c>
       <c r="N11" s="11">
         <v>0</v>
       </c>
       <c r="O11" s="11">
         <v>0</v>
       </c>
       <c r="P11" s="11">
         <v>0</v>
       </c>
       <c r="Q11" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R11" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="11">
         <v>0</v>
       </c>
       <c r="C12" s="11">
         <v>0</v>
       </c>
       <c r="D12" s="11">
         <v>0</v>
       </c>
       <c r="E12" s="11">
         <v>0</v>
       </c>
       <c r="F12" s="11">
         <v>0</v>
       </c>
       <c r="G12" s="11">
         <v>0</v>
       </c>
       <c r="H12" s="11">
         <v>0</v>
       </c>
       <c r="I12" s="11">
@@ -4131,52 +4230,55 @@
       </c>
       <c r="J12" s="11">
         <v>0</v>
       </c>
       <c r="K12" s="11">
         <v>0</v>
       </c>
       <c r="L12" s="11">
         <v>0</v>
       </c>
       <c r="M12" s="11">
         <v>0</v>
       </c>
       <c r="N12" s="11">
         <v>0</v>
       </c>
       <c r="O12" s="11">
         <v>0</v>
       </c>
       <c r="P12" s="11">
         <v>1</v>
       </c>
       <c r="Q12" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R12" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="11">
         <v>0</v>
       </c>
       <c r="C13" s="11">
         <v>0</v>
       </c>
       <c r="D13" s="11">
         <v>0</v>
       </c>
       <c r="E13" s="11">
         <v>0</v>
       </c>
       <c r="F13" s="11">
         <v>0</v>
       </c>
       <c r="G13" s="11">
         <v>0</v>
       </c>
       <c r="H13" s="11">
         <v>0</v>
       </c>
       <c r="I13" s="11">
@@ -4184,52 +4286,55 @@
       </c>
       <c r="J13" s="11">
         <v>0</v>
       </c>
       <c r="K13" s="11">
         <v>0</v>
       </c>
       <c r="L13" s="11">
         <v>0</v>
       </c>
       <c r="M13" s="11">
         <v>0</v>
       </c>
       <c r="N13" s="11">
         <v>0</v>
       </c>
       <c r="O13" s="11">
         <v>0</v>
       </c>
       <c r="P13" s="11">
         <v>0</v>
       </c>
       <c r="Q13" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R13" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="11">
         <v>0</v>
       </c>
       <c r="C14" s="11">
         <v>0</v>
       </c>
       <c r="D14" s="11">
         <v>0</v>
       </c>
       <c r="E14" s="11">
         <v>0</v>
       </c>
       <c r="F14" s="11">
         <v>0</v>
       </c>
       <c r="G14" s="11">
         <v>0</v>
       </c>
       <c r="H14" s="11">
         <v>0</v>
       </c>
       <c r="I14" s="11">
@@ -4237,52 +4342,55 @@
       </c>
       <c r="J14" s="11">
         <v>0</v>
       </c>
       <c r="K14" s="11">
         <v>0</v>
       </c>
       <c r="L14" s="11">
         <v>0</v>
       </c>
       <c r="M14" s="11">
         <v>0</v>
       </c>
       <c r="N14" s="11">
         <v>0</v>
       </c>
       <c r="O14" s="11">
         <v>0</v>
       </c>
       <c r="P14" s="11">
         <v>0</v>
       </c>
       <c r="Q14" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R14" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="11">
         <v>0</v>
       </c>
       <c r="C15" s="11">
         <v>0</v>
       </c>
       <c r="D15" s="11">
         <v>0</v>
       </c>
       <c r="E15" s="11">
         <v>0</v>
       </c>
       <c r="F15" s="11">
         <v>0</v>
       </c>
       <c r="G15" s="11">
         <v>0</v>
       </c>
       <c r="H15" s="11">
         <v>0</v>
       </c>
       <c r="I15" s="11">
@@ -4290,52 +4398,55 @@
       </c>
       <c r="J15" s="11">
         <v>0</v>
       </c>
       <c r="K15" s="11">
         <v>0</v>
       </c>
       <c r="L15" s="11">
         <v>0</v>
       </c>
       <c r="M15" s="11">
         <v>0</v>
       </c>
       <c r="N15" s="11">
         <v>0</v>
       </c>
       <c r="O15" s="11">
         <v>0</v>
       </c>
       <c r="P15" s="11">
         <v>0</v>
       </c>
       <c r="Q15" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="16" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R15" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="11">
         <v>1</v>
       </c>
       <c r="C16" s="11">
         <v>0</v>
       </c>
       <c r="D16" s="11">
         <v>0</v>
       </c>
       <c r="E16" s="11">
         <v>0</v>
       </c>
       <c r="F16" s="11">
         <v>0</v>
       </c>
       <c r="G16" s="11">
         <v>0</v>
       </c>
       <c r="H16" s="11">
         <v>0</v>
       </c>
       <c r="I16" s="11">
@@ -4343,73 +4454,77 @@
       </c>
       <c r="J16" s="11">
         <v>0</v>
       </c>
       <c r="K16" s="11">
         <v>0</v>
       </c>
       <c r="L16" s="11">
         <v>0</v>
       </c>
       <c r="M16" s="11">
         <v>0</v>
       </c>
       <c r="N16" s="11">
         <v>0</v>
       </c>
       <c r="O16" s="11">
         <v>0</v>
       </c>
       <c r="P16" s="11">
         <v>0</v>
       </c>
       <c r="Q16" s="11">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="33" t="s">
+      <c r="R16" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A17" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="33"/>
-[...16 lines deleted...]
-    <row r="18" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="B17" s="38"/>
+      <c r="C17" s="38"/>
+      <c r="D17" s="38"/>
+      <c r="E17" s="38"/>
+      <c r="F17" s="38"/>
+      <c r="G17" s="38"/>
+      <c r="H17" s="38"/>
+      <c r="I17" s="38"/>
+      <c r="J17" s="38"/>
+      <c r="K17" s="38"/>
+      <c r="L17" s="38"/>
+      <c r="M17" s="38"/>
+      <c r="N17" s="38"/>
+      <c r="O17" s="38"/>
+      <c r="P17" s="38"/>
+      <c r="Q17" s="37"/>
+      <c r="R17" s="37"/>
+    </row>
+    <row r="18" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A18" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="11">
         <v>0</v>
       </c>
       <c r="C18" s="11">
         <v>6</v>
       </c>
       <c r="D18" s="11">
         <v>4</v>
       </c>
       <c r="E18" s="11">
         <v>5</v>
       </c>
       <c r="F18" s="11">
         <v>7</v>
       </c>
       <c r="G18" s="11">
         <v>0</v>
       </c>
       <c r="H18" s="11">
         <v>3</v>
       </c>
       <c r="I18" s="11">
@@ -4417,52 +4532,55 @@
       </c>
       <c r="J18" s="11">
         <v>0</v>
       </c>
       <c r="K18" s="11">
         <v>2</v>
       </c>
       <c r="L18" s="11">
         <v>5</v>
       </c>
       <c r="M18" s="11">
         <v>10</v>
       </c>
       <c r="N18" s="11">
         <v>7</v>
       </c>
       <c r="O18" s="11">
         <v>1</v>
       </c>
       <c r="P18" s="11">
         <v>9</v>
       </c>
       <c r="Q18" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R18" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A19" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11">
         <v>0</v>
       </c>
       <c r="C19" s="11">
         <v>6</v>
       </c>
       <c r="D19" s="11">
         <v>4</v>
       </c>
       <c r="E19" s="11">
         <v>5</v>
       </c>
       <c r="F19" s="11">
         <v>7</v>
       </c>
       <c r="G19" s="11">
         <v>0</v>
       </c>
       <c r="H19" s="11">
         <v>3</v>
       </c>
       <c r="I19" s="11">
@@ -4470,52 +4588,55 @@
       </c>
       <c r="J19" s="11">
         <v>0</v>
       </c>
       <c r="K19" s="11">
         <v>2</v>
       </c>
       <c r="L19" s="11">
         <v>5</v>
       </c>
       <c r="M19" s="11">
         <v>10</v>
       </c>
       <c r="N19" s="11">
         <v>7</v>
       </c>
       <c r="O19" s="11">
         <v>1</v>
       </c>
       <c r="P19" s="11">
         <v>9</v>
       </c>
       <c r="Q19" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R19" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="11">
         <v>0</v>
       </c>
       <c r="C20" s="11">
         <v>0</v>
       </c>
       <c r="D20" s="11">
         <v>0</v>
       </c>
       <c r="E20" s="11">
         <v>0</v>
       </c>
       <c r="F20" s="11">
         <v>0</v>
       </c>
       <c r="G20" s="11">
         <v>0</v>
       </c>
       <c r="H20" s="11">
         <v>0</v>
       </c>
       <c r="I20" s="11">
@@ -4523,52 +4644,55 @@
       </c>
       <c r="J20" s="11">
         <v>0</v>
       </c>
       <c r="K20" s="11">
         <v>0</v>
       </c>
       <c r="L20" s="11">
         <v>0</v>
       </c>
       <c r="M20" s="11">
         <v>0</v>
       </c>
       <c r="N20" s="11">
         <v>0</v>
       </c>
       <c r="O20" s="11">
         <v>0</v>
       </c>
       <c r="P20" s="11">
         <v>0</v>
       </c>
       <c r="Q20" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R20" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="11">
         <v>0</v>
       </c>
       <c r="C21" s="11">
         <v>0</v>
       </c>
       <c r="D21" s="11">
         <v>0</v>
       </c>
       <c r="E21" s="11">
         <v>0</v>
       </c>
       <c r="F21" s="11">
         <v>0</v>
       </c>
       <c r="G21" s="11">
         <v>0</v>
       </c>
       <c r="H21" s="11">
         <v>0</v>
       </c>
       <c r="I21" s="11">
@@ -4576,52 +4700,55 @@
       </c>
       <c r="J21" s="11">
         <v>0</v>
       </c>
       <c r="K21" s="11">
         <v>0</v>
       </c>
       <c r="L21" s="11">
         <v>0</v>
       </c>
       <c r="M21" s="11">
         <v>0</v>
       </c>
       <c r="N21" s="11">
         <v>0</v>
       </c>
       <c r="O21" s="11">
         <v>0</v>
       </c>
       <c r="P21" s="11">
         <v>0</v>
       </c>
       <c r="Q21" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R21" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="11">
         <v>0</v>
       </c>
       <c r="C22" s="11">
         <v>0</v>
       </c>
       <c r="D22" s="11">
         <v>0</v>
       </c>
       <c r="E22" s="11">
         <v>0</v>
       </c>
       <c r="F22" s="11">
         <v>0</v>
       </c>
       <c r="G22" s="11">
         <v>0</v>
       </c>
       <c r="H22" s="11">
         <v>0</v>
       </c>
       <c r="I22" s="11">
@@ -4629,73 +4756,77 @@
       </c>
       <c r="J22" s="11">
         <v>0</v>
       </c>
       <c r="K22" s="11">
         <v>0</v>
       </c>
       <c r="L22" s="11">
         <v>0</v>
       </c>
       <c r="M22" s="11">
         <v>0</v>
       </c>
       <c r="N22" s="11">
         <v>0</v>
       </c>
       <c r="O22" s="11">
         <v>0</v>
       </c>
       <c r="P22" s="11">
         <v>0</v>
       </c>
       <c r="Q22" s="11">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="33" t="s">
+      <c r="R22" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A23" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="33"/>
-[...16 lines deleted...]
-    <row r="24" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="B23" s="38"/>
+      <c r="C23" s="38"/>
+      <c r="D23" s="38"/>
+      <c r="E23" s="38"/>
+      <c r="F23" s="38"/>
+      <c r="G23" s="38"/>
+      <c r="H23" s="38"/>
+      <c r="I23" s="38"/>
+      <c r="J23" s="38"/>
+      <c r="K23" s="38"/>
+      <c r="L23" s="38"/>
+      <c r="M23" s="38"/>
+      <c r="N23" s="38"/>
+      <c r="O23" s="38"/>
+      <c r="P23" s="38"/>
+      <c r="Q23" s="37"/>
+      <c r="R23" s="37"/>
+    </row>
+    <row r="24" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A24" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="11">
         <v>1</v>
       </c>
       <c r="C24" s="10">
         <v>0</v>
       </c>
       <c r="D24" s="11">
         <v>0</v>
       </c>
       <c r="E24" s="10">
         <v>0</v>
       </c>
       <c r="F24" s="10">
         <v>0</v>
       </c>
       <c r="G24" s="10">
         <v>0</v>
       </c>
       <c r="H24" s="10">
         <v>1</v>
       </c>
       <c r="I24" s="10">
@@ -4703,52 +4834,55 @@
       </c>
       <c r="J24" s="11">
         <v>0</v>
       </c>
       <c r="K24" s="11">
         <v>0</v>
       </c>
       <c r="L24" s="10">
         <v>0</v>
       </c>
       <c r="M24" s="11">
         <v>1</v>
       </c>
       <c r="N24" s="23">
         <v>1</v>
       </c>
       <c r="O24" s="10">
         <v>0</v>
       </c>
       <c r="P24" s="11">
         <v>1</v>
       </c>
       <c r="Q24" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R24" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A25" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="11">
         <v>0</v>
       </c>
       <c r="C25" s="10">
         <v>0</v>
       </c>
       <c r="D25" s="11">
         <v>0</v>
       </c>
       <c r="E25" s="10">
         <v>0</v>
       </c>
       <c r="F25" s="10">
         <v>0</v>
       </c>
       <c r="G25" s="10">
         <v>0</v>
       </c>
       <c r="H25" s="10">
         <v>1</v>
       </c>
       <c r="I25" s="10">
@@ -4756,52 +4890,55 @@
       </c>
       <c r="J25" s="11">
         <v>0</v>
       </c>
       <c r="K25" s="11">
         <v>0</v>
       </c>
       <c r="L25" s="10">
         <v>0</v>
       </c>
       <c r="M25" s="11">
         <v>1</v>
       </c>
       <c r="N25" s="23">
         <v>0</v>
       </c>
       <c r="O25" s="10">
         <v>0</v>
       </c>
       <c r="P25" s="11">
         <v>0</v>
       </c>
       <c r="Q25" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R25" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="11">
         <v>0</v>
       </c>
       <c r="C26" s="10">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="10">
         <v>0</v>
       </c>
       <c r="F26" s="10">
         <v>0</v>
       </c>
       <c r="G26" s="10">
         <v>0</v>
       </c>
       <c r="H26" s="10">
         <v>0</v>
       </c>
       <c r="I26" s="10">
@@ -4809,52 +4946,55 @@
       </c>
       <c r="J26" s="11">
         <v>0</v>
       </c>
       <c r="K26" s="11">
         <v>0</v>
       </c>
       <c r="L26" s="10">
         <v>0</v>
       </c>
       <c r="M26" s="11">
         <v>0</v>
       </c>
       <c r="N26" s="23">
         <v>1</v>
       </c>
       <c r="O26" s="10">
         <v>0</v>
       </c>
       <c r="P26" s="11">
         <v>0</v>
       </c>
       <c r="Q26" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R26" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A27" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="11">
         <v>0</v>
       </c>
       <c r="C27" s="10">
         <v>0</v>
       </c>
       <c r="D27" s="11">
         <v>0</v>
       </c>
       <c r="E27" s="10">
         <v>0</v>
       </c>
       <c r="F27" s="10">
         <v>0</v>
       </c>
       <c r="G27" s="10">
         <v>0</v>
       </c>
       <c r="H27" s="10">
         <v>0</v>
       </c>
       <c r="I27" s="10">
@@ -4862,52 +5002,55 @@
       </c>
       <c r="J27" s="11">
         <v>0</v>
       </c>
       <c r="K27" s="11">
         <v>0</v>
       </c>
       <c r="L27" s="10">
         <v>0</v>
       </c>
       <c r="M27" s="11">
         <v>0</v>
       </c>
       <c r="N27" s="23">
         <v>0</v>
       </c>
       <c r="O27" s="10">
         <v>0</v>
       </c>
       <c r="P27" s="11">
         <v>0</v>
       </c>
       <c r="Q27" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R27" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="11">
         <v>0</v>
       </c>
       <c r="C28" s="10">
         <v>0</v>
       </c>
       <c r="D28" s="11">
         <v>0</v>
       </c>
       <c r="E28" s="10">
         <v>0</v>
       </c>
       <c r="F28" s="10">
         <v>0</v>
       </c>
       <c r="G28" s="10">
         <v>0</v>
       </c>
       <c r="H28" s="10">
         <v>0</v>
       </c>
       <c r="I28" s="10">
@@ -4915,52 +5058,55 @@
       </c>
       <c r="J28" s="11">
         <v>0</v>
       </c>
       <c r="K28" s="11">
         <v>0</v>
       </c>
       <c r="L28" s="10">
         <v>0</v>
       </c>
       <c r="M28" s="11">
         <v>0</v>
       </c>
       <c r="N28" s="23">
         <v>0</v>
       </c>
       <c r="O28" s="10">
         <v>0</v>
       </c>
       <c r="P28" s="11">
         <v>1</v>
       </c>
       <c r="Q28" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R28" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A29" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="11">
         <v>0</v>
       </c>
       <c r="C29" s="10">
         <v>0</v>
       </c>
       <c r="D29" s="11">
         <v>0</v>
       </c>
       <c r="E29" s="10">
         <v>0</v>
       </c>
       <c r="F29" s="10">
         <v>0</v>
       </c>
       <c r="G29" s="10">
         <v>0</v>
       </c>
       <c r="H29" s="10">
         <v>0</v>
       </c>
       <c r="I29" s="10">
@@ -4968,52 +5114,55 @@
       </c>
       <c r="J29" s="11">
         <v>0</v>
       </c>
       <c r="K29" s="11">
         <v>0</v>
       </c>
       <c r="L29" s="10">
         <v>0</v>
       </c>
       <c r="M29" s="11">
         <v>0</v>
       </c>
       <c r="N29" s="23">
         <v>0</v>
       </c>
       <c r="O29" s="10">
         <v>0</v>
       </c>
       <c r="P29" s="11">
         <v>0</v>
       </c>
       <c r="Q29" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R29" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="11">
         <v>0</v>
       </c>
       <c r="C30" s="10">
         <v>0</v>
       </c>
       <c r="D30" s="11">
         <v>0</v>
       </c>
       <c r="E30" s="10">
         <v>0</v>
       </c>
       <c r="F30" s="10">
         <v>0</v>
       </c>
       <c r="G30" s="10">
         <v>0</v>
       </c>
       <c r="H30" s="10">
         <v>0</v>
       </c>
       <c r="I30" s="10">
@@ -5021,52 +5170,55 @@
       </c>
       <c r="J30" s="11">
         <v>0</v>
       </c>
       <c r="K30" s="11">
         <v>0</v>
       </c>
       <c r="L30" s="10">
         <v>0</v>
       </c>
       <c r="M30" s="11">
         <v>0</v>
       </c>
       <c r="N30" s="23">
         <v>0</v>
       </c>
       <c r="O30" s="10">
         <v>0</v>
       </c>
       <c r="P30" s="11">
         <v>0</v>
       </c>
       <c r="Q30" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R30" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="11">
         <v>0</v>
       </c>
       <c r="C31" s="10">
         <v>0</v>
       </c>
       <c r="D31" s="11">
         <v>0</v>
       </c>
       <c r="E31" s="10">
         <v>0</v>
       </c>
       <c r="F31" s="10">
         <v>0</v>
       </c>
       <c r="G31" s="10">
         <v>0</v>
       </c>
       <c r="H31" s="10">
         <v>0</v>
       </c>
       <c r="I31" s="10">
@@ -5074,101 +5226,107 @@
       </c>
       <c r="J31" s="11">
         <v>0</v>
       </c>
       <c r="K31" s="11">
         <v>0</v>
       </c>
       <c r="L31" s="10">
         <v>0</v>
       </c>
       <c r="M31" s="11">
         <v>0</v>
       </c>
       <c r="N31" s="23">
         <v>0</v>
       </c>
       <c r="O31" s="10">
         <v>0</v>
       </c>
       <c r="P31" s="11">
         <v>0</v>
       </c>
       <c r="Q31" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R31" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A32" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="14">
         <v>1</v>
       </c>
       <c r="C32" s="14">
         <v>0</v>
       </c>
       <c r="D32" s="14">
         <v>0</v>
       </c>
       <c r="E32" s="14">
         <v>0</v>
       </c>
       <c r="F32" s="14">
         <v>0</v>
       </c>
       <c r="G32" s="14">
         <v>0</v>
       </c>
       <c r="H32" s="14">
         <v>0</v>
       </c>
       <c r="I32" s="14">
         <v>1</v>
       </c>
       <c r="J32" s="14">
         <v>0</v>
       </c>
       <c r="K32" s="14">
         <v>0</v>
       </c>
       <c r="L32" s="14">
         <v>0</v>
       </c>
       <c r="M32" s="14">
         <v>0</v>
       </c>
       <c r="N32" s="24">
         <v>0</v>
       </c>
       <c r="O32" s="14">
         <v>0</v>
       </c>
       <c r="P32" s="14">
         <v>0</v>
       </c>
       <c r="Q32" s="14">
+        <v>0</v>
+      </c>
+      <c r="R32" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A33" s="15" t="s">
         <v>13</v>
       </c>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="6"/>
       <c r="N33" s="6"/>
     </row>
     <row r="34" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="6"/>
       <c r="N34" s="6"/>
     </row>
     <row r="35" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="6"/>
       <c r="N35" s="6"/>
     </row>
     <row r="36" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1">
@@ -5445,235 +5603,241 @@
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="1"/>
       <c r="N81" s="1"/>
     </row>
     <row r="82" spans="11:14" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="K82" s="6"/>
       <c r="L82" s="6"/>
       <c r="M82" s="1"/>
       <c r="N82" s="1"/>
     </row>
     <row r="83" spans="11:14" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="1"/>
       <c r="N83" s="1"/>
     </row>
     <row r="84" spans="11:14" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="K84" s="6"/>
       <c r="L84" s="6"/>
       <c r="M84" s="1"/>
       <c r="N84" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A1:Q1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A23:Q23"/>
+    <mergeCell ref="A23:R23"/>
+    <mergeCell ref="A17:R17"/>
+    <mergeCell ref="N4:R4"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="A6:R6"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="N4:Q4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R84"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="J13" sqref="J13"/>
+      <selection pane="topRight" activeCell="Q13" sqref="Q13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="16" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="16"/>
     <col min="10" max="10" width="9.140625" style="2"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="9.140625" style="16"/>
     <col min="13" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="9.140625" style="19"/>
     <col min="16" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="15" customHeight="1">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="47"/>
-[...14 lines deleted...]
-      <c r="Q1" s="48"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="37"/>
     </row>
     <row r="2" spans="1:18" s="19" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="30"/>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
       <c r="L2" s="30"/>
       <c r="M2" s="30"/>
       <c r="N2" s="25"/>
     </row>
     <row r="3" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="I3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="P3" s="4"/>
-      <c r="Q3" s="4" t="s">
+      <c r="Q3" s="4"/>
+      <c r="R3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="35"/>
-      <c r="B4" s="37">
+      <c r="A4" s="41"/>
+      <c r="B4" s="34">
         <v>2025</v>
       </c>
-      <c r="C4" s="37"/>
-[...10 lines deleted...]
-      <c r="N4" s="38">
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="33">
         <v>2026</v>
       </c>
-      <c r="O4" s="37"/>
-[...1 lines deleted...]
-      <c r="Q4" s="46"/>
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="45"/>
+      <c r="R4" s="35"/>
     </row>
     <row r="5" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="36"/>
+      <c r="A5" s="42"/>
       <c r="B5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="28" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="K5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="L5" s="29" t="s">
         <v>15</v>
       </c>
       <c r="M5" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="22" t="s">
         <v>5</v>
       </c>
       <c r="O5" s="22" t="s">
         <v>6</v>
       </c>
       <c r="P5" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="Q5" s="32" t="s">
+      <c r="Q5" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="R5" s="6"/>
+      <c r="R5" s="32" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="6" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="41" t="s">
+      <c r="A6" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="41"/>
-[...13 lines deleted...]
-      <c r="P6" s="41"/>
+      <c r="B6" s="39"/>
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
       <c r="Q6" s="49"/>
+      <c r="R6" s="40"/>
     </row>
     <row r="7" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="11">
         <v>0</v>
       </c>
       <c r="C7" s="11">
         <v>0</v>
       </c>
       <c r="D7" s="11">
         <v>1</v>
       </c>
       <c r="E7" s="11">
         <v>0</v>
       </c>
       <c r="F7" s="11">
         <v>4</v>
       </c>
       <c r="G7" s="11">
         <v>2</v>
       </c>
       <c r="H7" s="11">
         <v>1</v>
@@ -5683,50 +5847,53 @@
       </c>
       <c r="J7" s="11">
         <v>7</v>
       </c>
       <c r="K7" s="11">
         <v>1</v>
       </c>
       <c r="L7" s="11">
         <v>1</v>
       </c>
       <c r="M7" s="11">
         <v>0</v>
       </c>
       <c r="N7" s="11">
         <v>0</v>
       </c>
       <c r="O7" s="11">
         <v>0</v>
       </c>
       <c r="P7" s="11">
         <v>1</v>
       </c>
       <c r="Q7" s="11">
         <v>0</v>
       </c>
+      <c r="R7" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="8" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="11">
         <v>0</v>
       </c>
       <c r="C8" s="11">
         <v>0</v>
       </c>
       <c r="D8" s="11">
         <v>1</v>
       </c>
       <c r="E8" s="11">
         <v>0</v>
       </c>
       <c r="F8" s="11">
         <v>4</v>
       </c>
       <c r="G8" s="11">
         <v>1</v>
       </c>
       <c r="H8" s="11">
         <v>1</v>
@@ -5736,50 +5903,53 @@
       </c>
       <c r="J8" s="11">
         <v>7</v>
       </c>
       <c r="K8" s="11">
         <v>1</v>
       </c>
       <c r="L8" s="11">
         <v>1</v>
       </c>
       <c r="M8" s="11">
         <v>0</v>
       </c>
       <c r="N8" s="11">
         <v>0</v>
       </c>
       <c r="O8" s="11">
         <v>0</v>
       </c>
       <c r="P8" s="11">
         <v>1</v>
       </c>
       <c r="Q8" s="11">
         <v>0</v>
       </c>
+      <c r="R8" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="9" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="11">
         <v>0</v>
       </c>
       <c r="C9" s="11">
         <v>0</v>
       </c>
       <c r="D9" s="11">
         <v>0</v>
       </c>
       <c r="E9" s="11">
         <v>0</v>
       </c>
       <c r="F9" s="11">
         <v>0</v>
       </c>
       <c r="G9" s="11">
         <v>0</v>
       </c>
       <c r="H9" s="11">
         <v>0</v>
@@ -5789,50 +5959,53 @@
       </c>
       <c r="J9" s="11">
         <v>0</v>
       </c>
       <c r="K9" s="11">
         <v>0</v>
       </c>
       <c r="L9" s="11">
         <v>0</v>
       </c>
       <c r="M9" s="11">
         <v>0</v>
       </c>
       <c r="N9" s="11">
         <v>0</v>
       </c>
       <c r="O9" s="11">
         <v>0</v>
       </c>
       <c r="P9" s="11">
         <v>0</v>
       </c>
       <c r="Q9" s="11">
         <v>0</v>
       </c>
+      <c r="R9" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="11">
         <v>0</v>
       </c>
       <c r="C10" s="11">
         <v>0</v>
       </c>
       <c r="D10" s="11">
         <v>0</v>
       </c>
       <c r="E10" s="11">
         <v>0</v>
       </c>
       <c r="F10" s="11">
         <v>0</v>
       </c>
       <c r="G10" s="11">
         <v>0</v>
       </c>
       <c r="H10" s="11">
         <v>0</v>
@@ -5842,50 +6015,53 @@
       </c>
       <c r="J10" s="11">
         <v>0</v>
       </c>
       <c r="K10" s="11">
         <v>0</v>
       </c>
       <c r="L10" s="11">
         <v>0</v>
       </c>
       <c r="M10" s="11">
         <v>0</v>
       </c>
       <c r="N10" s="11">
         <v>0</v>
       </c>
       <c r="O10" s="11">
         <v>0</v>
       </c>
       <c r="P10" s="11">
         <v>0</v>
       </c>
       <c r="Q10" s="11">
         <v>0</v>
       </c>
+      <c r="R10" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="11">
         <v>0</v>
       </c>
       <c r="C11" s="11">
         <v>0</v>
       </c>
       <c r="D11" s="11">
         <v>0</v>
       </c>
       <c r="E11" s="11">
         <v>0</v>
       </c>
       <c r="F11" s="11">
         <v>0</v>
       </c>
       <c r="G11" s="11">
         <v>0</v>
       </c>
       <c r="H11" s="11">
         <v>0</v>
@@ -5895,50 +6071,53 @@
       </c>
       <c r="J11" s="11">
         <v>0</v>
       </c>
       <c r="K11" s="11">
         <v>0</v>
       </c>
       <c r="L11" s="11">
         <v>0</v>
       </c>
       <c r="M11" s="11">
         <v>0</v>
       </c>
       <c r="N11" s="11">
         <v>0</v>
       </c>
       <c r="O11" s="11">
         <v>0</v>
       </c>
       <c r="P11" s="11">
         <v>0</v>
       </c>
       <c r="Q11" s="11">
         <v>0</v>
       </c>
+      <c r="R11" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="12" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="11">
         <v>0</v>
       </c>
       <c r="C12" s="11">
         <v>0</v>
       </c>
       <c r="D12" s="11">
         <v>0</v>
       </c>
       <c r="E12" s="11">
         <v>0</v>
       </c>
       <c r="F12" s="11">
         <v>0</v>
       </c>
       <c r="G12" s="11">
         <v>1</v>
       </c>
       <c r="H12" s="11">
         <v>0</v>
@@ -5948,50 +6127,53 @@
       </c>
       <c r="J12" s="11">
         <v>0</v>
       </c>
       <c r="K12" s="11">
         <v>0</v>
       </c>
       <c r="L12" s="11">
         <v>0</v>
       </c>
       <c r="M12" s="11">
         <v>0</v>
       </c>
       <c r="N12" s="11">
         <v>0</v>
       </c>
       <c r="O12" s="11">
         <v>0</v>
       </c>
       <c r="P12" s="11">
         <v>0</v>
       </c>
       <c r="Q12" s="11">
         <v>0</v>
       </c>
+      <c r="R12" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="11">
         <v>0</v>
       </c>
       <c r="C13" s="11">
         <v>0</v>
       </c>
       <c r="D13" s="11">
         <v>0</v>
       </c>
       <c r="E13" s="11">
         <v>0</v>
       </c>
       <c r="F13" s="11">
         <v>0</v>
       </c>
       <c r="G13" s="11">
         <v>0</v>
       </c>
       <c r="H13" s="11">
         <v>0</v>
@@ -6001,50 +6183,53 @@
       </c>
       <c r="J13" s="11">
         <v>0</v>
       </c>
       <c r="K13" s="11">
         <v>0</v>
       </c>
       <c r="L13" s="11">
         <v>0</v>
       </c>
       <c r="M13" s="11">
         <v>0</v>
       </c>
       <c r="N13" s="11">
         <v>0</v>
       </c>
       <c r="O13" s="11">
         <v>0</v>
       </c>
       <c r="P13" s="11">
         <v>0</v>
       </c>
       <c r="Q13" s="11">
         <v>0</v>
       </c>
+      <c r="R13" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="14" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="11">
         <v>0</v>
       </c>
       <c r="C14" s="11">
         <v>0</v>
       </c>
       <c r="D14" s="11">
         <v>0</v>
       </c>
       <c r="E14" s="11">
         <v>0</v>
       </c>
       <c r="F14" s="11">
         <v>0</v>
       </c>
       <c r="G14" s="11">
         <v>0</v>
       </c>
       <c r="H14" s="11">
         <v>0</v>
@@ -6054,50 +6239,53 @@
       </c>
       <c r="J14" s="11">
         <v>0</v>
       </c>
       <c r="K14" s="11">
         <v>0</v>
       </c>
       <c r="L14" s="11">
         <v>0</v>
       </c>
       <c r="M14" s="11">
         <v>0</v>
       </c>
       <c r="N14" s="11">
         <v>0</v>
       </c>
       <c r="O14" s="11">
         <v>0</v>
       </c>
       <c r="P14" s="11">
         <v>0</v>
       </c>
       <c r="Q14" s="11">
         <v>0</v>
       </c>
+      <c r="R14" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="15" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="11">
         <v>0</v>
       </c>
       <c r="C15" s="11">
         <v>0</v>
       </c>
       <c r="D15" s="11">
         <v>0</v>
       </c>
       <c r="E15" s="11">
         <v>0</v>
       </c>
       <c r="F15" s="11">
         <v>0</v>
       </c>
       <c r="G15" s="11">
         <v>0</v>
       </c>
       <c r="H15" s="11">
         <v>0</v>
@@ -6107,50 +6295,53 @@
       </c>
       <c r="J15" s="11">
         <v>0</v>
       </c>
       <c r="K15" s="11">
         <v>0</v>
       </c>
       <c r="L15" s="11">
         <v>0</v>
       </c>
       <c r="M15" s="11">
         <v>0</v>
       </c>
       <c r="N15" s="11">
         <v>0</v>
       </c>
       <c r="O15" s="11">
         <v>0</v>
       </c>
       <c r="P15" s="11">
         <v>0</v>
       </c>
       <c r="Q15" s="11">
         <v>0</v>
       </c>
+      <c r="R15" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="11">
         <v>0</v>
       </c>
       <c r="C16" s="11">
         <v>0</v>
       </c>
       <c r="D16" s="11">
         <v>0</v>
       </c>
       <c r="E16" s="11">
         <v>0</v>
       </c>
       <c r="F16" s="11">
         <v>0</v>
       </c>
       <c r="G16" s="11">
         <v>0</v>
       </c>
       <c r="H16" s="11">
         <v>0</v>
@@ -6160,73 +6351,77 @@
       </c>
       <c r="J16" s="11">
         <v>0</v>
       </c>
       <c r="K16" s="11">
         <v>0</v>
       </c>
       <c r="L16" s="11">
         <v>0</v>
       </c>
       <c r="M16" s="11">
         <v>0</v>
       </c>
       <c r="N16" s="11">
         <v>0</v>
       </c>
       <c r="O16" s="11">
         <v>0</v>
       </c>
       <c r="P16" s="11">
         <v>0</v>
       </c>
       <c r="Q16" s="11">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="33" t="s">
+      <c r="R16" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A17" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="33"/>
-[...16 lines deleted...]
-    <row r="18" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="B17" s="38"/>
+      <c r="C17" s="38"/>
+      <c r="D17" s="38"/>
+      <c r="E17" s="38"/>
+      <c r="F17" s="38"/>
+      <c r="G17" s="38"/>
+      <c r="H17" s="38"/>
+      <c r="I17" s="38"/>
+      <c r="J17" s="38"/>
+      <c r="K17" s="38"/>
+      <c r="L17" s="38"/>
+      <c r="M17" s="38"/>
+      <c r="N17" s="38"/>
+      <c r="O17" s="38"/>
+      <c r="P17" s="38"/>
+      <c r="Q17" s="48"/>
+      <c r="R17" s="37"/>
+    </row>
+    <row r="18" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A18" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="11">
         <v>0</v>
       </c>
       <c r="C18" s="11">
         <v>0</v>
       </c>
       <c r="D18" s="11">
         <v>1</v>
       </c>
       <c r="E18" s="11">
         <v>0</v>
       </c>
       <c r="F18" s="11">
         <v>4</v>
       </c>
       <c r="G18" s="11">
         <v>1</v>
       </c>
       <c r="H18" s="11">
         <v>1</v>
       </c>
       <c r="I18" s="11">
@@ -6234,52 +6429,55 @@
       </c>
       <c r="J18" s="11">
         <v>7</v>
       </c>
       <c r="K18" s="11">
         <v>1</v>
       </c>
       <c r="L18" s="11">
         <v>1</v>
       </c>
       <c r="M18" s="11">
         <v>0</v>
       </c>
       <c r="N18" s="11">
         <v>0</v>
       </c>
       <c r="O18" s="11">
         <v>0</v>
       </c>
       <c r="P18" s="11">
         <v>1</v>
       </c>
       <c r="Q18" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R18" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A19" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11">
         <v>0</v>
       </c>
       <c r="C19" s="11">
         <v>0</v>
       </c>
       <c r="D19" s="11">
         <v>1</v>
       </c>
       <c r="E19" s="11">
         <v>0</v>
       </c>
       <c r="F19" s="11">
         <v>4</v>
       </c>
       <c r="G19" s="11">
         <v>1</v>
       </c>
       <c r="H19" s="11">
         <v>1</v>
       </c>
       <c r="I19" s="11">
@@ -6287,52 +6485,55 @@
       </c>
       <c r="J19" s="11">
         <v>7</v>
       </c>
       <c r="K19" s="11">
         <v>1</v>
       </c>
       <c r="L19" s="11">
         <v>1</v>
       </c>
       <c r="M19" s="11">
         <v>0</v>
       </c>
       <c r="N19" s="11">
         <v>0</v>
       </c>
       <c r="O19" s="11">
         <v>0</v>
       </c>
       <c r="P19" s="11">
         <v>1</v>
       </c>
       <c r="Q19" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R19" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="11">
         <v>0</v>
       </c>
       <c r="C20" s="11">
         <v>0</v>
       </c>
       <c r="D20" s="11">
         <v>0</v>
       </c>
       <c r="E20" s="11">
         <v>0</v>
       </c>
       <c r="F20" s="11">
         <v>0</v>
       </c>
       <c r="G20" s="11">
         <v>0</v>
       </c>
       <c r="H20" s="11">
         <v>0</v>
       </c>
       <c r="I20" s="11">
@@ -6340,52 +6541,55 @@
       </c>
       <c r="J20" s="11">
         <v>0</v>
       </c>
       <c r="K20" s="11">
         <v>0</v>
       </c>
       <c r="L20" s="11">
         <v>0</v>
       </c>
       <c r="M20" s="11">
         <v>0</v>
       </c>
       <c r="N20" s="11">
         <v>0</v>
       </c>
       <c r="O20" s="11">
         <v>0</v>
       </c>
       <c r="P20" s="11">
         <v>0</v>
       </c>
       <c r="Q20" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R20" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="11">
         <v>0</v>
       </c>
       <c r="C21" s="11">
         <v>0</v>
       </c>
       <c r="D21" s="11">
         <v>0</v>
       </c>
       <c r="E21" s="11">
         <v>0</v>
       </c>
       <c r="F21" s="11">
         <v>0</v>
       </c>
       <c r="G21" s="11">
         <v>0</v>
       </c>
       <c r="H21" s="11">
         <v>0</v>
       </c>
       <c r="I21" s="11">
@@ -6393,52 +6597,55 @@
       </c>
       <c r="J21" s="11">
         <v>0</v>
       </c>
       <c r="K21" s="11">
         <v>0</v>
       </c>
       <c r="L21" s="11">
         <v>0</v>
       </c>
       <c r="M21" s="11">
         <v>0</v>
       </c>
       <c r="N21" s="11">
         <v>0</v>
       </c>
       <c r="O21" s="11">
         <v>0</v>
       </c>
       <c r="P21" s="11">
         <v>0</v>
       </c>
       <c r="Q21" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R21" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="11">
         <v>0</v>
       </c>
       <c r="C22" s="11">
         <v>0</v>
       </c>
       <c r="D22" s="11">
         <v>0</v>
       </c>
       <c r="E22" s="11">
         <v>0</v>
       </c>
       <c r="F22" s="11">
         <v>0</v>
       </c>
       <c r="G22" s="11">
         <v>0</v>
       </c>
       <c r="H22" s="11">
         <v>0</v>
       </c>
       <c r="I22" s="11">
@@ -6446,73 +6653,77 @@
       </c>
       <c r="J22" s="11">
         <v>0</v>
       </c>
       <c r="K22" s="11">
         <v>0</v>
       </c>
       <c r="L22" s="11">
         <v>0</v>
       </c>
       <c r="M22" s="11">
         <v>0</v>
       </c>
       <c r="N22" s="11">
         <v>0</v>
       </c>
       <c r="O22" s="11">
         <v>0</v>
       </c>
       <c r="P22" s="11">
         <v>0</v>
       </c>
       <c r="Q22" s="11">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="33" t="s">
+      <c r="R22" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A23" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="33"/>
-[...16 lines deleted...]
-    <row r="24" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="B23" s="38"/>
+      <c r="C23" s="38"/>
+      <c r="D23" s="38"/>
+      <c r="E23" s="38"/>
+      <c r="F23" s="38"/>
+      <c r="G23" s="38"/>
+      <c r="H23" s="38"/>
+      <c r="I23" s="38"/>
+      <c r="J23" s="38"/>
+      <c r="K23" s="38"/>
+      <c r="L23" s="38"/>
+      <c r="M23" s="38"/>
+      <c r="N23" s="38"/>
+      <c r="O23" s="38"/>
+      <c r="P23" s="38"/>
+      <c r="Q23" s="48"/>
+      <c r="R23" s="37"/>
+    </row>
+    <row r="24" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A24" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="11">
         <v>0</v>
       </c>
       <c r="C24" s="10">
         <v>0</v>
       </c>
       <c r="D24" s="11">
         <v>0</v>
       </c>
       <c r="E24" s="10">
         <v>0</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="10">
         <v>1</v>
       </c>
       <c r="H24" s="11">
         <v>0</v>
       </c>
       <c r="I24" s="11">
@@ -6520,52 +6731,55 @@
       </c>
       <c r="J24" s="11">
         <v>0</v>
       </c>
       <c r="K24" s="11">
         <v>0</v>
       </c>
       <c r="L24" s="10">
         <v>0</v>
       </c>
       <c r="M24" s="10">
         <v>0</v>
       </c>
       <c r="N24" s="11">
         <v>0</v>
       </c>
       <c r="O24" s="10">
         <v>0</v>
       </c>
       <c r="P24" s="11">
         <v>0</v>
       </c>
       <c r="Q24" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R24" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A25" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="11">
         <v>0</v>
       </c>
       <c r="C25" s="10">
         <v>0</v>
       </c>
       <c r="D25" s="11">
         <v>0</v>
       </c>
       <c r="E25" s="10">
         <v>0</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="10">
         <v>0</v>
       </c>
       <c r="H25" s="11">
         <v>0</v>
       </c>
       <c r="I25" s="11">
@@ -6573,52 +6787,55 @@
       </c>
       <c r="J25" s="11">
         <v>0</v>
       </c>
       <c r="K25" s="11">
         <v>0</v>
       </c>
       <c r="L25" s="10">
         <v>0</v>
       </c>
       <c r="M25" s="10">
         <v>0</v>
       </c>
       <c r="N25" s="11">
         <v>0</v>
       </c>
       <c r="O25" s="10">
         <v>0</v>
       </c>
       <c r="P25" s="11">
         <v>0</v>
       </c>
       <c r="Q25" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R25" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="11">
         <v>0</v>
       </c>
       <c r="C26" s="10">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="10">
         <v>0</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="10">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>0</v>
       </c>
       <c r="I26" s="11">
@@ -6626,52 +6843,55 @@
       </c>
       <c r="J26" s="11">
         <v>0</v>
       </c>
       <c r="K26" s="11">
         <v>0</v>
       </c>
       <c r="L26" s="10">
         <v>0</v>
       </c>
       <c r="M26" s="10">
         <v>0</v>
       </c>
       <c r="N26" s="11">
         <v>0</v>
       </c>
       <c r="O26" s="10">
         <v>0</v>
       </c>
       <c r="P26" s="11">
         <v>0</v>
       </c>
       <c r="Q26" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R26" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A27" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="11">
         <v>0</v>
       </c>
       <c r="C27" s="10">
         <v>0</v>
       </c>
       <c r="D27" s="11">
         <v>0</v>
       </c>
       <c r="E27" s="10">
         <v>0</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="10">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>0</v>
       </c>
       <c r="I27" s="11">
@@ -6679,52 +6899,55 @@
       </c>
       <c r="J27" s="11">
         <v>0</v>
       </c>
       <c r="K27" s="11">
         <v>0</v>
       </c>
       <c r="L27" s="10">
         <v>0</v>
       </c>
       <c r="M27" s="10">
         <v>0</v>
       </c>
       <c r="N27" s="11">
         <v>0</v>
       </c>
       <c r="O27" s="10">
         <v>0</v>
       </c>
       <c r="P27" s="11">
         <v>0</v>
       </c>
       <c r="Q27" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R27" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="11">
         <v>0</v>
       </c>
       <c r="C28" s="10">
         <v>0</v>
       </c>
       <c r="D28" s="11">
         <v>0</v>
       </c>
       <c r="E28" s="10">
         <v>0</v>
       </c>
       <c r="F28" s="11">
         <v>0</v>
       </c>
       <c r="G28" s="10">
         <v>1</v>
       </c>
       <c r="H28" s="11">
         <v>0</v>
       </c>
       <c r="I28" s="11">
@@ -6732,52 +6955,55 @@
       </c>
       <c r="J28" s="11">
         <v>0</v>
       </c>
       <c r="K28" s="11">
         <v>0</v>
       </c>
       <c r="L28" s="10">
         <v>0</v>
       </c>
       <c r="M28" s="10">
         <v>0</v>
       </c>
       <c r="N28" s="11">
         <v>0</v>
       </c>
       <c r="O28" s="10">
         <v>0</v>
       </c>
       <c r="P28" s="11">
         <v>0</v>
       </c>
       <c r="Q28" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R28" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A29" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="11">
         <v>0</v>
       </c>
       <c r="C29" s="10">
         <v>0</v>
       </c>
       <c r="D29" s="11">
         <v>0</v>
       </c>
       <c r="E29" s="10">
         <v>0</v>
       </c>
       <c r="F29" s="11">
         <v>0</v>
       </c>
       <c r="G29" s="10">
         <v>0</v>
       </c>
       <c r="H29" s="11">
         <v>0</v>
       </c>
       <c r="I29" s="11">
@@ -6785,52 +7011,55 @@
       </c>
       <c r="J29" s="11">
         <v>0</v>
       </c>
       <c r="K29" s="11">
         <v>0</v>
       </c>
       <c r="L29" s="10">
         <v>0</v>
       </c>
       <c r="M29" s="10">
         <v>0</v>
       </c>
       <c r="N29" s="11">
         <v>0</v>
       </c>
       <c r="O29" s="10">
         <v>0</v>
       </c>
       <c r="P29" s="11">
         <v>0</v>
       </c>
       <c r="Q29" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R29" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="11">
         <v>0</v>
       </c>
       <c r="C30" s="10">
         <v>0</v>
       </c>
       <c r="D30" s="11">
         <v>0</v>
       </c>
       <c r="E30" s="10">
         <v>0</v>
       </c>
       <c r="F30" s="11">
         <v>0</v>
       </c>
       <c r="G30" s="10">
         <v>0</v>
       </c>
       <c r="H30" s="11">
         <v>0</v>
       </c>
       <c r="I30" s="11">
@@ -6838,52 +7067,55 @@
       </c>
       <c r="J30" s="11">
         <v>0</v>
       </c>
       <c r="K30" s="11">
         <v>0</v>
       </c>
       <c r="L30" s="10">
         <v>0</v>
       </c>
       <c r="M30" s="10">
         <v>0</v>
       </c>
       <c r="N30" s="11">
         <v>0</v>
       </c>
       <c r="O30" s="10">
         <v>0</v>
       </c>
       <c r="P30" s="11">
         <v>0</v>
       </c>
       <c r="Q30" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R30" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="11">
         <v>0</v>
       </c>
       <c r="C31" s="10">
         <v>0</v>
       </c>
       <c r="D31" s="11">
         <v>0</v>
       </c>
       <c r="E31" s="10">
         <v>0</v>
       </c>
       <c r="F31" s="11">
         <v>0</v>
       </c>
       <c r="G31" s="10">
         <v>0</v>
       </c>
       <c r="H31" s="11">
         <v>0</v>
       </c>
       <c r="I31" s="11">
@@ -6891,101 +7123,107 @@
       </c>
       <c r="J31" s="11">
         <v>0</v>
       </c>
       <c r="K31" s="11">
         <v>0</v>
       </c>
       <c r="L31" s="10">
         <v>0</v>
       </c>
       <c r="M31" s="10">
         <v>0</v>
       </c>
       <c r="N31" s="11">
         <v>0</v>
       </c>
       <c r="O31" s="10">
         <v>0</v>
       </c>
       <c r="P31" s="11">
         <v>0</v>
       </c>
       <c r="Q31" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="R31" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A32" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="14">
         <v>0</v>
       </c>
       <c r="C32" s="14">
         <v>0</v>
       </c>
       <c r="D32" s="14">
         <v>0</v>
       </c>
       <c r="E32" s="14">
         <v>0</v>
       </c>
       <c r="F32" s="14">
         <v>0</v>
       </c>
       <c r="G32" s="14">
         <v>0</v>
       </c>
       <c r="H32" s="14">
         <v>0</v>
       </c>
       <c r="I32" s="14">
         <v>0</v>
       </c>
       <c r="J32" s="14">
         <v>0</v>
       </c>
       <c r="K32" s="14">
         <v>0</v>
       </c>
       <c r="L32" s="14">
         <v>0</v>
       </c>
       <c r="M32" s="14">
         <v>0</v>
       </c>
       <c r="N32" s="14">
         <v>0</v>
       </c>
       <c r="O32" s="14">
         <v>0</v>
       </c>
       <c r="P32" s="14">
         <v>0</v>
       </c>
       <c r="Q32" s="14">
+        <v>0</v>
+      </c>
+      <c r="R32" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A33" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="6"/>
       <c r="K33" s="6"/>
       <c r="M33" s="6"/>
       <c r="N33" s="6"/>
     </row>
     <row r="34" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="B34" s="6"/>
       <c r="K34" s="6"/>
       <c r="M34" s="6"/>
       <c r="N34" s="6"/>
     </row>
     <row r="35" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="B35" s="6"/>
       <c r="K35" s="6"/>
       <c r="M35" s="6"/>
       <c r="N35" s="6"/>
     </row>
     <row r="36" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1">
@@ -7230,57 +7468,57 @@
       <c r="B80" s="27"/>
       <c r="J80" s="7"/>
       <c r="K80" s="6"/>
     </row>
     <row r="81" spans="2:11" ht="15" customHeight="1">
       <c r="B81" s="27"/>
       <c r="J81" s="7"/>
       <c r="K81" s="6"/>
     </row>
     <row r="82" spans="2:11" ht="15" customHeight="1">
       <c r="B82" s="27"/>
       <c r="J82" s="7"/>
       <c r="K82" s="6"/>
     </row>
     <row r="83" spans="2:11" ht="15" customHeight="1">
       <c r="B83" s="27"/>
       <c r="J83" s="7"/>
       <c r="K83" s="6"/>
     </row>
     <row r="84" spans="2:11" ht="15" customHeight="1">
       <c r="J84" s="7"/>
       <c r="K84" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A1:Q1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A23:Q23"/>
+    <mergeCell ref="N4:R4"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="A23:R23"/>
+    <mergeCell ref="A17:R17"/>
+    <mergeCell ref="A6:R6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="N4:Q4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Сальдо миграции</vt:lpstr>