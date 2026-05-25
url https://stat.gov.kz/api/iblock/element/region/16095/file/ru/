--- v0 (2026-04-24)
+++ v1 (2026-05-25)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="840" yWindow="255" windowWidth="22890" windowHeight="11310" tabRatio="756"/>
+    <workbookView xWindow="0" yWindow="225" windowWidth="28035" windowHeight="10785" tabRatio="756"/>
   </bookViews>
   <sheets>
     <sheet name="Общий миграц.прирост (убыль)" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Общий миграц.прирост (убыль)'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="30">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -285,96 +285,99 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -671,1358 +674,1438 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P44"/>
+  <dimension ref="A1:Q44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="I9" sqref="I9"/>
+      <selection pane="topRight" sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="8.5703125" style="8" customWidth="1"/>
     <col min="4" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="14" width="8.5703125" style="9" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15" customHeight="1">
-      <c r="A1" s="25" t="s">
+    <row r="1" spans="1:17" ht="15" customHeight="1">
+      <c r="A1" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="25"/>
-[...14 lines deleted...]
-    <row r="2" spans="1:16" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="26"/>
+      <c r="K1" s="26"/>
+      <c r="L1" s="26"/>
+      <c r="M1" s="26"/>
+      <c r="N1" s="26"/>
+      <c r="O1" s="26"/>
+      <c r="P1" s="26"/>
+    </row>
+    <row r="2" spans="1:17" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="20"/>
       <c r="J2" s="20"/>
       <c r="K2" s="20" t="s">
         <v>29</v>
       </c>
       <c r="L2" s="20"/>
       <c r="M2" s="20"/>
       <c r="N2" s="21"/>
     </row>
-    <row r="3" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="O3" s="10" t="s">
+    <row r="3" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="P3" s="10" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="28">
+    <row r="4" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="27"/>
+      <c r="B4" s="29">
         <v>2025</v>
       </c>
-      <c r="C4" s="29"/>
-[...10 lines deleted...]
-      <c r="N4" s="28">
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="30"/>
+      <c r="L4" s="30"/>
+      <c r="M4" s="30"/>
+      <c r="N4" s="29">
         <v>2026</v>
       </c>
-      <c r="O4" s="29"/>
-[...2 lines deleted...]
-      <c r="A5" s="27"/>
+      <c r="O4" s="30"/>
+      <c r="P4" s="30"/>
+    </row>
+    <row r="5" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="28"/>
       <c r="B5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="23" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="23" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="23" t="s">
         <v>4</v>
       </c>
       <c r="K5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="L5" s="23" t="s">
         <v>15</v>
       </c>
       <c r="M5" s="18" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="22" t="s">
         <v>5</v>
       </c>
       <c r="O5" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="P5" s="4"/>
-[...2 lines deleted...]
-      <c r="A6" s="30" t="s">
+      <c r="P5" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q5" s="4"/>
+    </row>
+    <row r="6" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="30"/>
-[...14 lines deleted...]
-    <row r="7" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="B6" s="31"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="31"/>
+      <c r="E6" s="31"/>
+      <c r="F6" s="31"/>
+      <c r="G6" s="31"/>
+      <c r="H6" s="31"/>
+      <c r="I6" s="31"/>
+      <c r="J6" s="31"/>
+      <c r="K6" s="31"/>
+      <c r="L6" s="31"/>
+      <c r="M6" s="31"/>
+      <c r="N6" s="31"/>
+      <c r="O6" s="31"/>
+      <c r="P6" s="31"/>
+    </row>
+    <row r="7" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="5">
         <v>-830</v>
       </c>
       <c r="C7" s="5">
         <v>-796</v>
       </c>
       <c r="D7" s="5">
         <v>-713</v>
       </c>
       <c r="E7" s="5">
         <v>-798</v>
       </c>
       <c r="F7" s="5">
         <v>-896</v>
       </c>
       <c r="G7" s="5">
         <v>-994</v>
       </c>
       <c r="H7" s="5">
         <v>-1421</v>
       </c>
       <c r="I7" s="5">
         <v>-1650</v>
       </c>
       <c r="J7" s="5">
         <v>-1285</v>
       </c>
       <c r="K7" s="5">
         <v>-1137</v>
       </c>
       <c r="L7" s="5">
         <v>-690</v>
       </c>
       <c r="M7" s="5">
         <v>-667</v>
       </c>
       <c r="N7" s="5">
         <v>-658</v>
       </c>
       <c r="O7" s="5">
         <v>-784</v>
       </c>
-    </row>
-    <row r="8" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="P7" s="5">
+        <v>-936</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="5">
         <v>48</v>
       </c>
       <c r="C8" s="5">
         <v>62</v>
       </c>
       <c r="D8" s="5">
         <v>103</v>
       </c>
       <c r="E8" s="5">
         <v>-89</v>
       </c>
       <c r="F8" s="5">
         <v>-124</v>
       </c>
       <c r="G8" s="5">
         <v>-171</v>
       </c>
       <c r="H8" s="5">
         <v>-238</v>
       </c>
       <c r="I8" s="5">
         <v>-320</v>
       </c>
       <c r="J8" s="5">
         <v>122</v>
       </c>
       <c r="K8" s="5">
         <v>-187</v>
       </c>
       <c r="L8" s="5">
         <v>-30</v>
       </c>
       <c r="M8" s="5">
         <v>-93</v>
       </c>
       <c r="N8" s="5">
         <v>118</v>
       </c>
       <c r="O8" s="5">
         <v>154</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="P8" s="5">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="5">
         <v>-176</v>
       </c>
       <c r="C9" s="5">
         <v>-147</v>
       </c>
       <c r="D9" s="5">
         <v>-85</v>
       </c>
       <c r="E9" s="5">
         <v>-111</v>
       </c>
       <c r="F9" s="5">
         <v>-221</v>
       </c>
       <c r="G9" s="5">
         <v>-127</v>
       </c>
       <c r="H9" s="5">
         <v>-152</v>
       </c>
       <c r="I9" s="5">
         <v>-153</v>
       </c>
       <c r="J9" s="5">
         <v>-161</v>
       </c>
       <c r="K9" s="5">
         <v>-125</v>
       </c>
       <c r="L9" s="5">
         <v>-145</v>
       </c>
       <c r="M9" s="5">
         <v>-95</v>
       </c>
       <c r="N9" s="5">
         <v>-191</v>
       </c>
       <c r="O9" s="5">
         <v>-140</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="P9" s="5">
+        <v>-161</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="5">
         <v>-104</v>
       </c>
       <c r="C10" s="5">
         <v>-83</v>
       </c>
       <c r="D10" s="5">
         <v>-70</v>
       </c>
       <c r="E10" s="5">
         <v>-71</v>
       </c>
       <c r="F10" s="5">
         <v>-121</v>
       </c>
       <c r="G10" s="5">
         <v>-104</v>
       </c>
       <c r="H10" s="5">
         <v>-322</v>
       </c>
       <c r="I10" s="5">
         <v>-210</v>
       </c>
       <c r="J10" s="5">
         <v>-239</v>
       </c>
       <c r="K10" s="5">
         <v>-134</v>
       </c>
       <c r="L10" s="5">
         <v>-103</v>
       </c>
       <c r="M10" s="5">
         <v>-59</v>
       </c>
       <c r="N10" s="5">
         <v>-73</v>
       </c>
       <c r="O10" s="5">
         <v>-113</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="P10" s="5">
+        <v>-128</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="5">
         <v>-111</v>
       </c>
       <c r="C11" s="5">
         <v>-29</v>
       </c>
       <c r="D11" s="5">
         <v>-68</v>
       </c>
       <c r="E11" s="5">
         <v>-62</v>
       </c>
       <c r="F11" s="5">
         <v>-36</v>
       </c>
       <c r="G11" s="5">
         <v>-63</v>
       </c>
       <c r="H11" s="5">
         <v>-95</v>
       </c>
       <c r="I11" s="5">
         <v>-92</v>
       </c>
       <c r="J11" s="5">
         <v>-96</v>
       </c>
       <c r="K11" s="5">
         <v>-67</v>
       </c>
       <c r="L11" s="5">
         <v>-109</v>
       </c>
       <c r="M11" s="5">
         <v>-92</v>
       </c>
       <c r="N11" s="5">
         <v>-75</v>
       </c>
       <c r="O11" s="5">
         <v>-94</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="P11" s="5">
+        <v>-123</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="5">
         <v>-119</v>
       </c>
       <c r="C12" s="5">
         <v>-148</v>
       </c>
       <c r="D12" s="5">
         <v>-103</v>
       </c>
       <c r="E12" s="5">
         <v>-114</v>
       </c>
       <c r="F12" s="5">
         <v>-61</v>
       </c>
       <c r="G12" s="5">
         <v>-114</v>
       </c>
       <c r="H12" s="5">
         <v>-178</v>
       </c>
       <c r="I12" s="5">
         <v>-164</v>
       </c>
       <c r="J12" s="5">
         <v>-212</v>
       </c>
       <c r="K12" s="5">
         <v>-143</v>
       </c>
       <c r="L12" s="5">
         <v>53</v>
       </c>
       <c r="M12" s="5">
         <v>-66</v>
       </c>
       <c r="N12" s="5">
         <v>-104</v>
       </c>
       <c r="O12" s="5">
         <v>-129</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="P12" s="5">
+        <v>-91</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="5">
         <v>-121</v>
       </c>
       <c r="C13" s="5">
         <v>-131</v>
       </c>
       <c r="D13" s="5">
         <v>-132</v>
       </c>
       <c r="E13" s="5">
         <v>-115</v>
       </c>
       <c r="F13" s="5">
         <v>-88</v>
       </c>
       <c r="G13" s="5">
         <v>-127</v>
       </c>
       <c r="H13" s="5">
         <v>-130</v>
       </c>
       <c r="I13" s="5">
         <v>-198</v>
       </c>
       <c r="J13" s="5">
         <v>-190</v>
       </c>
       <c r="K13" s="5">
         <v>-148</v>
       </c>
       <c r="L13" s="5">
         <v>-116</v>
       </c>
       <c r="M13" s="5">
         <v>-75</v>
       </c>
       <c r="N13" s="5">
         <v>-111</v>
       </c>
       <c r="O13" s="5">
         <v>-145</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="P13" s="5">
+        <v>-169</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="5">
         <v>-90</v>
       </c>
       <c r="C14" s="5">
         <v>-157</v>
       </c>
       <c r="D14" s="5">
         <v>-87</v>
       </c>
       <c r="E14" s="5">
         <v>-74</v>
       </c>
       <c r="F14" s="5">
         <v>-72</v>
       </c>
       <c r="G14" s="5">
         <v>-102</v>
       </c>
       <c r="H14" s="5">
         <v>-141</v>
       </c>
       <c r="I14" s="5">
         <v>-167</v>
       </c>
       <c r="J14" s="5">
         <v>-206</v>
       </c>
       <c r="K14" s="5">
         <v>-82</v>
       </c>
       <c r="L14" s="5">
         <v>-75</v>
       </c>
       <c r="M14" s="5">
         <v>-59</v>
       </c>
       <c r="N14" s="5">
         <v>-65</v>
       </c>
       <c r="O14" s="5">
         <v>-108</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="P14" s="5">
+        <v>-126</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="5">
         <v>-48</v>
       </c>
       <c r="C15" s="5">
         <v>-38</v>
       </c>
       <c r="D15" s="5">
         <v>-101</v>
       </c>
       <c r="E15" s="5">
         <v>-41</v>
       </c>
       <c r="F15" s="5">
         <v>-32</v>
       </c>
       <c r="G15" s="5">
         <v>-77</v>
       </c>
       <c r="H15" s="5">
         <v>-42</v>
       </c>
       <c r="I15" s="5">
         <v>-130</v>
       </c>
       <c r="J15" s="5">
         <v>-89</v>
       </c>
       <c r="K15" s="5">
         <v>-99</v>
       </c>
       <c r="L15" s="5">
         <v>-62</v>
       </c>
       <c r="M15" s="5">
         <v>-36</v>
       </c>
       <c r="N15" s="5">
         <v>-44</v>
       </c>
       <c r="O15" s="5">
         <v>-107</v>
       </c>
-    </row>
-    <row r="16" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="P15" s="5">
+        <v>-68</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="5">
         <v>-109</v>
       </c>
       <c r="C16" s="5">
         <v>-125</v>
       </c>
       <c r="D16" s="5">
         <v>-170</v>
       </c>
       <c r="E16" s="5">
         <v>-121</v>
       </c>
       <c r="F16" s="5">
         <v>-141</v>
       </c>
       <c r="G16" s="5">
         <v>-109</v>
       </c>
       <c r="H16" s="5">
         <v>-123</v>
       </c>
       <c r="I16" s="5">
         <v>-216</v>
       </c>
       <c r="J16" s="5">
         <v>-214</v>
       </c>
       <c r="K16" s="5">
         <v>-152</v>
       </c>
       <c r="L16" s="5">
         <v>-103</v>
       </c>
       <c r="M16" s="5">
         <v>-92</v>
       </c>
       <c r="N16" s="5">
         <v>-113</v>
       </c>
       <c r="O16" s="5">
         <v>-102</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="31" t="s">
+      <c r="P16" s="5">
+        <v>-134</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A17" s="32" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="31"/>
-[...14 lines deleted...]
-    <row r="18" spans="1:15" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="B17" s="32"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="32"/>
+      <c r="E17" s="32"/>
+      <c r="F17" s="32"/>
+      <c r="G17" s="32"/>
+      <c r="H17" s="32"/>
+      <c r="I17" s="32"/>
+      <c r="J17" s="32"/>
+      <c r="K17" s="32"/>
+      <c r="L17" s="32"/>
+      <c r="M17" s="32"/>
+      <c r="N17" s="32"/>
+      <c r="O17" s="32"/>
+      <c r="P17" s="32"/>
+    </row>
+    <row r="18" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="5">
         <v>-231</v>
       </c>
       <c r="C18" s="5">
         <v>-259</v>
       </c>
       <c r="D18" s="5">
         <v>-199</v>
       </c>
       <c r="E18" s="5">
         <v>-315</v>
       </c>
       <c r="F18" s="5">
         <v>-494</v>
       </c>
       <c r="G18" s="5">
         <v>-416</v>
       </c>
       <c r="H18" s="5">
         <v>-685</v>
       </c>
       <c r="I18" s="5">
         <v>-674</v>
       </c>
       <c r="J18" s="5">
         <v>-340</v>
       </c>
       <c r="K18" s="5">
         <v>-466</v>
       </c>
       <c r="L18" s="5">
         <v>-333</v>
       </c>
       <c r="M18" s="5">
         <v>-239</v>
       </c>
       <c r="N18" s="5">
         <v>-266</v>
       </c>
       <c r="O18" s="5">
         <v>-184</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="P18" s="5">
+        <v>-281</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="5">
         <v>-57</v>
       </c>
       <c r="C19" s="5">
         <v>-67</v>
       </c>
       <c r="D19" s="5">
         <v>-16</v>
       </c>
       <c r="E19" s="5">
         <v>-183</v>
       </c>
       <c r="F19" s="5">
         <v>-204</v>
       </c>
       <c r="G19" s="5">
         <v>-229</v>
       </c>
       <c r="H19" s="5">
         <v>-326</v>
       </c>
       <c r="I19" s="5">
         <v>-420</v>
       </c>
       <c r="J19" s="5">
         <v>-41</v>
       </c>
       <c r="K19" s="5">
         <v>-270</v>
       </c>
       <c r="L19" s="5">
         <v>-118</v>
       </c>
       <c r="M19" s="5">
         <v>-128</v>
       </c>
       <c r="N19" s="5">
         <v>9</v>
       </c>
       <c r="O19" s="5">
         <v>-3</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="P19" s="5">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="5">
         <v>-176</v>
       </c>
       <c r="C20" s="5">
         <v>-147</v>
       </c>
       <c r="D20" s="5">
         <v>-85</v>
       </c>
       <c r="E20" s="5">
         <v>-111</v>
       </c>
       <c r="F20" s="5">
         <v>-221</v>
       </c>
       <c r="G20" s="5">
         <v>-127</v>
       </c>
       <c r="H20" s="5">
         <v>-152</v>
       </c>
       <c r="I20" s="5">
         <v>-153</v>
       </c>
       <c r="J20" s="5">
         <v>-161</v>
       </c>
       <c r="K20" s="5">
         <v>-125</v>
       </c>
       <c r="L20" s="5">
         <v>-145</v>
       </c>
       <c r="M20" s="5">
         <v>-95</v>
       </c>
       <c r="N20" s="5">
         <v>-191</v>
       </c>
       <c r="O20" s="5">
         <v>-140</v>
       </c>
-    </row>
-    <row r="21" spans="1:15" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="P20" s="5">
+        <v>-161</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="5">
         <v>-6</v>
       </c>
       <c r="C21" s="5">
         <v>-40</v>
       </c>
       <c r="D21" s="5">
         <v>-69</v>
       </c>
       <c r="E21" s="5">
         <v>-17</v>
       </c>
       <c r="F21" s="5">
         <v>-69</v>
       </c>
       <c r="G21" s="5">
         <v>-22</v>
       </c>
       <c r="H21" s="5">
         <v>-176</v>
       </c>
       <c r="I21" s="5">
         <v>-77</v>
       </c>
       <c r="J21" s="5">
         <v>-119</v>
       </c>
       <c r="K21" s="5">
         <v>-46</v>
       </c>
       <c r="L21" s="5">
         <v>-58</v>
       </c>
       <c r="M21" s="5">
         <v>-12</v>
       </c>
       <c r="N21" s="5">
         <v>-44</v>
       </c>
       <c r="O21" s="5">
         <v>-39</v>
       </c>
-    </row>
-    <row r="22" spans="1:15" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="P21" s="5">
+        <v>-58</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A22" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="5">
         <v>8</v>
       </c>
       <c r="C22" s="5">
         <v>-5</v>
       </c>
       <c r="D22" s="5">
         <v>-29</v>
       </c>
       <c r="E22" s="5">
         <v>-4</v>
       </c>
       <c r="F22" s="5">
         <v>0</v>
       </c>
       <c r="G22" s="5">
         <v>-38</v>
       </c>
       <c r="H22" s="5">
         <v>-31</v>
       </c>
       <c r="I22" s="5">
         <v>-24</v>
       </c>
       <c r="J22" s="5">
         <v>-19</v>
       </c>
       <c r="K22" s="5">
         <v>-25</v>
       </c>
       <c r="L22" s="5">
         <v>-12</v>
       </c>
       <c r="M22" s="5">
         <v>-4</v>
       </c>
       <c r="N22" s="5">
         <v>-40</v>
       </c>
       <c r="O22" s="5">
         <v>-2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="24" t="s">
+      <c r="P22" s="5">
+        <v>-39</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A23" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="24"/>
-[...14 lines deleted...]
-    <row r="24" spans="1:15" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="B23" s="25"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="25"/>
+      <c r="F23" s="25"/>
+      <c r="G23" s="25"/>
+      <c r="H23" s="25"/>
+      <c r="I23" s="25"/>
+      <c r="J23" s="25"/>
+      <c r="K23" s="25"/>
+      <c r="L23" s="25"/>
+      <c r="M23" s="25"/>
+      <c r="N23" s="25"/>
+      <c r="O23" s="25"/>
+      <c r="P23" s="25"/>
+    </row>
+    <row r="24" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A24" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="5">
         <v>-599</v>
       </c>
       <c r="C24" s="6">
         <v>-537</v>
       </c>
       <c r="D24" s="6">
         <v>-514</v>
       </c>
       <c r="E24" s="6">
         <v>-483</v>
       </c>
       <c r="F24" s="6">
         <v>-402</v>
       </c>
       <c r="G24" s="6">
         <v>-578</v>
       </c>
       <c r="H24" s="5">
         <v>-736</v>
       </c>
       <c r="I24" s="5">
         <v>-976</v>
       </c>
       <c r="J24" s="5">
         <v>-945</v>
       </c>
       <c r="K24" s="6">
         <v>-671</v>
       </c>
       <c r="L24" s="5">
         <v>-357</v>
       </c>
       <c r="M24" s="6">
         <v>-428</v>
       </c>
       <c r="N24" s="5">
         <v>-392</v>
       </c>
       <c r="O24" s="6">
         <v>-600</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="P24" s="5">
+        <v>-655</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A25" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="5">
         <v>105</v>
       </c>
       <c r="C25" s="6">
         <v>129</v>
       </c>
       <c r="D25" s="6">
         <v>119</v>
       </c>
       <c r="E25" s="6">
         <v>94</v>
       </c>
       <c r="F25" s="6">
         <v>80</v>
       </c>
       <c r="G25" s="6">
         <v>58</v>
       </c>
       <c r="H25" s="5">
         <v>88</v>
       </c>
       <c r="I25" s="5">
         <v>100</v>
       </c>
       <c r="J25" s="5">
         <v>163</v>
       </c>
       <c r="K25" s="6">
         <v>83</v>
       </c>
       <c r="L25" s="5">
         <v>88</v>
       </c>
       <c r="M25" s="6">
         <v>35</v>
       </c>
       <c r="N25" s="5">
         <v>109</v>
       </c>
       <c r="O25" s="6">
         <v>157</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="P25" s="5">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="5">
         <v>-98</v>
       </c>
       <c r="C26" s="6">
         <v>-43</v>
       </c>
       <c r="D26" s="6">
         <v>-1</v>
       </c>
       <c r="E26" s="6">
         <v>-54</v>
       </c>
       <c r="F26" s="6">
         <v>-52</v>
       </c>
       <c r="G26" s="6">
         <v>-82</v>
       </c>
       <c r="H26" s="5">
         <v>-146</v>
       </c>
       <c r="I26" s="5">
         <v>-133</v>
       </c>
       <c r="J26" s="5">
         <v>-120</v>
       </c>
       <c r="K26" s="6">
         <v>-88</v>
       </c>
       <c r="L26" s="5">
         <v>-45</v>
       </c>
       <c r="M26" s="6">
         <v>-47</v>
       </c>
       <c r="N26" s="5">
         <v>-29</v>
       </c>
       <c r="O26" s="6">
         <v>-74</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="P26" s="5">
+        <v>-70</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A27" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="5">
         <v>-111</v>
       </c>
       <c r="C27" s="6">
         <v>-29</v>
       </c>
       <c r="D27" s="6">
         <v>-68</v>
       </c>
       <c r="E27" s="6">
         <v>-62</v>
       </c>
       <c r="F27" s="6">
         <v>-36</v>
       </c>
       <c r="G27" s="6">
         <v>-63</v>
       </c>
       <c r="H27" s="5">
         <v>-95</v>
       </c>
       <c r="I27" s="5">
         <v>-92</v>
       </c>
       <c r="J27" s="5">
         <v>-96</v>
       </c>
       <c r="K27" s="6">
         <v>-67</v>
       </c>
       <c r="L27" s="5">
         <v>-109</v>
       </c>
       <c r="M27" s="6">
         <v>-92</v>
       </c>
       <c r="N27" s="5">
         <v>-75</v>
       </c>
       <c r="O27" s="6">
         <v>-94</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="P27" s="5">
+        <v>-123</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="5">
         <v>-119</v>
       </c>
       <c r="C28" s="6">
         <v>-148</v>
       </c>
       <c r="D28" s="6">
         <v>-103</v>
       </c>
       <c r="E28" s="6">
         <v>-114</v>
       </c>
       <c r="F28" s="6">
         <v>-61</v>
       </c>
       <c r="G28" s="6">
         <v>-114</v>
       </c>
       <c r="H28" s="5">
         <v>-178</v>
       </c>
       <c r="I28" s="5">
         <v>-164</v>
       </c>
       <c r="J28" s="5">
         <v>-212</v>
       </c>
       <c r="K28" s="6">
         <v>-143</v>
       </c>
       <c r="L28" s="5">
         <v>53</v>
       </c>
       <c r="M28" s="6">
         <v>-66</v>
       </c>
       <c r="N28" s="5">
         <v>-104</v>
       </c>
       <c r="O28" s="6">
         <v>-129</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="P28" s="5">
+        <v>-91</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A29" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="5">
         <v>-129</v>
       </c>
       <c r="C29" s="6">
         <v>-126</v>
       </c>
       <c r="D29" s="6">
         <v>-103</v>
       </c>
       <c r="E29" s="6">
         <v>-111</v>
       </c>
       <c r="F29" s="6">
         <v>-88</v>
       </c>
       <c r="G29" s="6">
         <v>-89</v>
       </c>
       <c r="H29" s="5">
         <v>-99</v>
       </c>
       <c r="I29" s="5">
         <v>-174</v>
       </c>
       <c r="J29" s="5">
         <v>-171</v>
       </c>
       <c r="K29" s="6">
         <v>-123</v>
       </c>
       <c r="L29" s="5">
         <v>-104</v>
       </c>
       <c r="M29" s="6">
         <v>-71</v>
       </c>
       <c r="N29" s="5">
         <v>-71</v>
       </c>
       <c r="O29" s="6">
         <v>-143</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="P29" s="5">
+        <v>-130</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="5">
         <v>-90</v>
       </c>
       <c r="C30" s="6">
         <v>-157</v>
       </c>
       <c r="D30" s="6">
         <v>-87</v>
       </c>
       <c r="E30" s="6">
         <v>-74</v>
       </c>
       <c r="F30" s="6">
         <v>-72</v>
       </c>
       <c r="G30" s="6">
         <v>-102</v>
       </c>
       <c r="H30" s="5">
         <v>-141</v>
       </c>
       <c r="I30" s="5">
         <v>-167</v>
       </c>
       <c r="J30" s="5">
         <v>-206</v>
       </c>
       <c r="K30" s="6">
         <v>-82</v>
       </c>
       <c r="L30" s="5">
         <v>-75</v>
       </c>
       <c r="M30" s="6">
         <v>-59</v>
       </c>
       <c r="N30" s="5">
         <v>-65</v>
       </c>
       <c r="O30" s="6">
         <v>-108</v>
       </c>
-    </row>
-    <row r="31" spans="1:15" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="P30" s="5">
+        <v>-126</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="5">
         <v>-48</v>
       </c>
       <c r="C31" s="6">
         <v>-38</v>
       </c>
       <c r="D31" s="6">
         <v>-101</v>
       </c>
       <c r="E31" s="6">
         <v>-41</v>
       </c>
       <c r="F31" s="6">
         <v>-32</v>
       </c>
       <c r="G31" s="6">
         <v>-77</v>
       </c>
       <c r="H31" s="5">
         <v>-42</v>
       </c>
       <c r="I31" s="5">
         <v>-130</v>
       </c>
       <c r="J31" s="5">
         <v>-89</v>
       </c>
       <c r="K31" s="6">
         <v>-99</v>
       </c>
       <c r="L31" s="5">
         <v>-62</v>
       </c>
       <c r="M31" s="6">
         <v>-36</v>
       </c>
       <c r="N31" s="5">
         <v>-44</v>
       </c>
       <c r="O31" s="6">
         <v>-107</v>
       </c>
-    </row>
-    <row r="32" spans="1:15" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="P31" s="5">
+        <v>-68</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A32" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="7">
         <v>-109</v>
       </c>
       <c r="C32" s="7">
         <v>-125</v>
       </c>
       <c r="D32" s="7">
         <v>-170</v>
       </c>
       <c r="E32" s="7">
         <v>-121</v>
       </c>
       <c r="F32" s="7">
         <v>-141</v>
       </c>
       <c r="G32" s="7">
         <v>-109</v>
       </c>
       <c r="H32" s="7">
         <v>-123</v>
       </c>
       <c r="I32" s="7">
         <v>-216</v>
       </c>
       <c r="J32" s="7">
         <v>-214</v>
       </c>
       <c r="K32" s="7">
         <v>-152</v>
       </c>
       <c r="L32" s="7">
         <v>-103</v>
       </c>
       <c r="M32" s="7">
         <v>-92</v>
       </c>
       <c r="N32" s="7">
         <v>-113</v>
       </c>
       <c r="O32" s="7">
         <v>-102</v>
+      </c>
+      <c r="P32" s="7">
+        <v>-134</v>
       </c>
     </row>
     <row r="33" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A33" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="14"/>
       <c r="C33" s="14"/>
       <c r="D33" s="14"/>
       <c r="E33" s="14"/>
       <c r="F33" s="14"/>
       <c r="G33" s="14"/>
       <c r="H33" s="14"/>
       <c r="I33" s="14"/>
       <c r="J33" s="14"/>
       <c r="K33" s="14"/>
       <c r="L33" s="11"/>
       <c r="M33" s="11"/>
       <c r="N33" s="11"/>
     </row>
     <row r="34" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A34" s="14"/>
       <c r="B34" s="14"/>
       <c r="C34" s="14"/>
       <c r="D34" s="14"/>
@@ -2088,57 +2171,57 @@
       <c r="N41" s="16"/>
     </row>
     <row r="42" spans="1:14" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="L42" s="16"/>
       <c r="M42" s="16"/>
       <c r="N42" s="16"/>
     </row>
     <row r="43" spans="1:14" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="L43" s="16"/>
       <c r="M43" s="16"/>
       <c r="N43" s="16"/>
     </row>
     <row r="44" spans="1:14" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="B44" s="2"/>
       <c r="C44" s="2"/>
       <c r="L44" s="16"/>
       <c r="M44" s="16"/>
       <c r="N44" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A23:O23"/>
-    <mergeCell ref="A1:O1"/>
+    <mergeCell ref="A23:P23"/>
+    <mergeCell ref="A1:P1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="N4:O4"/>
-[...1 lines deleted...]
-    <mergeCell ref="A17:O17"/>
+    <mergeCell ref="N4:P4"/>
+    <mergeCell ref="A6:P6"/>
+    <mergeCell ref="A17:P17"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>