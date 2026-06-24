--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="225" windowWidth="28035" windowHeight="10785" tabRatio="756"/>
+    <workbookView xWindow="135" yWindow="150" windowWidth="22140" windowHeight="11400" tabRatio="756"/>
   </bookViews>
   <sheets>
     <sheet name="Общий миграц.прирост (убыль)" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Общий миграц.прирост (убыль)'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="30">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -285,51 +285,51 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -339,74 +339,80 @@
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -674,1554 +680,1638 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q44"/>
+  <dimension ref="A1:R44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" sqref="A1:P1"/>
+      <selection pane="topRight" activeCell="F26" sqref="F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="8.5703125" style="8" customWidth="1"/>
     <col min="4" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="14" width="8.5703125" style="9" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="15" customHeight="1">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1">
+      <c r="A1" s="33" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="26"/>
-[...15 lines deleted...]
-    <row r="2" spans="1:17" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="33"/>
+      <c r="P1" s="33"/>
+      <c r="Q1" s="27"/>
+    </row>
+    <row r="2" spans="1:18" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="20"/>
       <c r="J2" s="20"/>
       <c r="K2" s="20" t="s">
         <v>29</v>
       </c>
       <c r="L2" s="20"/>
       <c r="M2" s="20"/>
       <c r="N2" s="21"/>
     </row>
-    <row r="3" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="P3" s="10" t="s">
+    <row r="3" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="P3" s="10"/>
+      <c r="Q3" s="10" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="29">
+    <row r="4" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="29"/>
+      <c r="B4" s="31">
         <v>2025</v>
       </c>
-      <c r="C4" s="30"/>
-[...10 lines deleted...]
-      <c r="N4" s="29">
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
+      <c r="H4" s="32"/>
+      <c r="I4" s="32"/>
+      <c r="J4" s="32"/>
+      <c r="K4" s="32"/>
+      <c r="L4" s="32"/>
+      <c r="M4" s="32"/>
+      <c r="N4" s="31">
         <v>2026</v>
       </c>
-      <c r="O4" s="30"/>
-[...3 lines deleted...]
-      <c r="A5" s="28"/>
+      <c r="O4" s="32"/>
+      <c r="P4" s="32"/>
+      <c r="Q4" s="34"/>
+    </row>
+    <row r="5" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="30"/>
       <c r="B5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="23" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="23" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="23" t="s">
         <v>4</v>
       </c>
       <c r="K5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="L5" s="23" t="s">
         <v>15</v>
       </c>
       <c r="M5" s="18" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="22" t="s">
         <v>5</v>
       </c>
       <c r="O5" s="23" t="s">
         <v>6</v>
       </c>
       <c r="P5" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="Q5" s="4"/>
-[...2 lines deleted...]
-      <c r="A6" s="31" t="s">
+      <c r="Q5" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="R5" s="4"/>
+    </row>
+    <row r="6" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="31"/>
-[...15 lines deleted...]
-    <row r="7" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="B6" s="35"/>
+      <c r="C6" s="35"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="35"/>
+      <c r="F6" s="35"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="35"/>
+      <c r="I6" s="35"/>
+      <c r="J6" s="35"/>
+      <c r="K6" s="35"/>
+      <c r="L6" s="35"/>
+      <c r="M6" s="35"/>
+      <c r="N6" s="35"/>
+      <c r="O6" s="35"/>
+      <c r="P6" s="35"/>
+      <c r="Q6" s="36"/>
+    </row>
+    <row r="7" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="5">
         <v>-830</v>
       </c>
       <c r="C7" s="5">
         <v>-796</v>
       </c>
       <c r="D7" s="5">
         <v>-713</v>
       </c>
       <c r="E7" s="5">
         <v>-798</v>
       </c>
       <c r="F7" s="5">
         <v>-896</v>
       </c>
       <c r="G7" s="5">
         <v>-994</v>
       </c>
       <c r="H7" s="5">
         <v>-1421</v>
       </c>
       <c r="I7" s="5">
         <v>-1650</v>
       </c>
       <c r="J7" s="5">
         <v>-1285</v>
       </c>
       <c r="K7" s="5">
         <v>-1137</v>
       </c>
       <c r="L7" s="5">
         <v>-690</v>
       </c>
       <c r="M7" s="5">
         <v>-667</v>
       </c>
       <c r="N7" s="5">
         <v>-658</v>
       </c>
       <c r="O7" s="5">
         <v>-784</v>
       </c>
       <c r="P7" s="5">
         <v>-936</v>
       </c>
-    </row>
-    <row r="8" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="Q7" s="5">
+        <v>-850</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="5">
         <v>48</v>
       </c>
       <c r="C8" s="5">
         <v>62</v>
       </c>
       <c r="D8" s="5">
         <v>103</v>
       </c>
       <c r="E8" s="5">
         <v>-89</v>
       </c>
       <c r="F8" s="5">
         <v>-124</v>
       </c>
       <c r="G8" s="5">
         <v>-171</v>
       </c>
       <c r="H8" s="5">
         <v>-238</v>
       </c>
       <c r="I8" s="5">
         <v>-320</v>
       </c>
       <c r="J8" s="5">
         <v>122</v>
       </c>
       <c r="K8" s="5">
         <v>-187</v>
       </c>
       <c r="L8" s="5">
         <v>-30</v>
       </c>
       <c r="M8" s="5">
         <v>-93</v>
       </c>
       <c r="N8" s="5">
         <v>118</v>
       </c>
       <c r="O8" s="5">
         <v>154</v>
       </c>
       <c r="P8" s="5">
         <v>64</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="Q8" s="5">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="5">
         <v>-176</v>
       </c>
       <c r="C9" s="5">
         <v>-147</v>
       </c>
       <c r="D9" s="5">
         <v>-85</v>
       </c>
       <c r="E9" s="5">
         <v>-111</v>
       </c>
       <c r="F9" s="5">
         <v>-221</v>
       </c>
       <c r="G9" s="5">
         <v>-127</v>
       </c>
       <c r="H9" s="5">
         <v>-152</v>
       </c>
       <c r="I9" s="5">
         <v>-153</v>
       </c>
       <c r="J9" s="5">
         <v>-161</v>
       </c>
       <c r="K9" s="5">
         <v>-125</v>
       </c>
       <c r="L9" s="5">
         <v>-145</v>
       </c>
       <c r="M9" s="5">
         <v>-95</v>
       </c>
       <c r="N9" s="5">
         <v>-191</v>
       </c>
       <c r="O9" s="5">
         <v>-140</v>
       </c>
       <c r="P9" s="5">
         <v>-161</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="Q9" s="5">
+        <v>-135</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="5">
         <v>-104</v>
       </c>
       <c r="C10" s="5">
         <v>-83</v>
       </c>
       <c r="D10" s="5">
         <v>-70</v>
       </c>
       <c r="E10" s="5">
         <v>-71</v>
       </c>
       <c r="F10" s="5">
         <v>-121</v>
       </c>
       <c r="G10" s="5">
         <v>-104</v>
       </c>
       <c r="H10" s="5">
         <v>-322</v>
       </c>
       <c r="I10" s="5">
         <v>-210</v>
       </c>
       <c r="J10" s="5">
         <v>-239</v>
       </c>
       <c r="K10" s="5">
         <v>-134</v>
       </c>
       <c r="L10" s="5">
         <v>-103</v>
       </c>
       <c r="M10" s="5">
         <v>-59</v>
       </c>
       <c r="N10" s="5">
         <v>-73</v>
       </c>
       <c r="O10" s="5">
         <v>-113</v>
       </c>
       <c r="P10" s="5">
         <v>-128</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="Q10" s="5">
+        <v>-101</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="5">
         <v>-111</v>
       </c>
       <c r="C11" s="5">
         <v>-29</v>
       </c>
       <c r="D11" s="5">
         <v>-68</v>
       </c>
       <c r="E11" s="5">
         <v>-62</v>
       </c>
       <c r="F11" s="5">
         <v>-36</v>
       </c>
       <c r="G11" s="5">
         <v>-63</v>
       </c>
       <c r="H11" s="5">
         <v>-95</v>
       </c>
       <c r="I11" s="5">
         <v>-92</v>
       </c>
       <c r="J11" s="5">
         <v>-96</v>
       </c>
       <c r="K11" s="5">
         <v>-67</v>
       </c>
       <c r="L11" s="5">
         <v>-109</v>
       </c>
       <c r="M11" s="5">
         <v>-92</v>
       </c>
       <c r="N11" s="5">
         <v>-75</v>
       </c>
       <c r="O11" s="5">
         <v>-94</v>
       </c>
       <c r="P11" s="5">
         <v>-123</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="Q11" s="2">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="5">
         <v>-119</v>
       </c>
       <c r="C12" s="5">
         <v>-148</v>
       </c>
       <c r="D12" s="5">
         <v>-103</v>
       </c>
       <c r="E12" s="5">
         <v>-114</v>
       </c>
       <c r="F12" s="5">
         <v>-61</v>
       </c>
       <c r="G12" s="5">
         <v>-114</v>
       </c>
       <c r="H12" s="5">
         <v>-178</v>
       </c>
       <c r="I12" s="5">
         <v>-164</v>
       </c>
       <c r="J12" s="5">
         <v>-212</v>
       </c>
       <c r="K12" s="5">
         <v>-143</v>
       </c>
       <c r="L12" s="5">
         <v>53</v>
       </c>
       <c r="M12" s="5">
         <v>-66</v>
       </c>
       <c r="N12" s="5">
         <v>-104</v>
       </c>
       <c r="O12" s="5">
         <v>-129</v>
       </c>
       <c r="P12" s="5">
         <v>-91</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="Q12" s="5">
+        <v>-102</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="5">
         <v>-121</v>
       </c>
       <c r="C13" s="5">
         <v>-131</v>
       </c>
       <c r="D13" s="5">
         <v>-132</v>
       </c>
       <c r="E13" s="5">
         <v>-115</v>
       </c>
       <c r="F13" s="5">
         <v>-88</v>
       </c>
       <c r="G13" s="5">
         <v>-127</v>
       </c>
       <c r="H13" s="5">
         <v>-130</v>
       </c>
       <c r="I13" s="5">
         <v>-198</v>
       </c>
       <c r="J13" s="5">
         <v>-190</v>
       </c>
       <c r="K13" s="5">
         <v>-148</v>
       </c>
       <c r="L13" s="5">
         <v>-116</v>
       </c>
       <c r="M13" s="5">
         <v>-75</v>
       </c>
       <c r="N13" s="5">
         <v>-111</v>
       </c>
       <c r="O13" s="5">
         <v>-145</v>
       </c>
       <c r="P13" s="5">
         <v>-169</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="Q13" s="5">
+        <v>-145</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="5">
         <v>-90</v>
       </c>
       <c r="C14" s="5">
         <v>-157</v>
       </c>
       <c r="D14" s="5">
         <v>-87</v>
       </c>
       <c r="E14" s="5">
         <v>-74</v>
       </c>
       <c r="F14" s="5">
         <v>-72</v>
       </c>
       <c r="G14" s="5">
         <v>-102</v>
       </c>
       <c r="H14" s="5">
         <v>-141</v>
       </c>
       <c r="I14" s="5">
         <v>-167</v>
       </c>
       <c r="J14" s="5">
         <v>-206</v>
       </c>
       <c r="K14" s="5">
         <v>-82</v>
       </c>
       <c r="L14" s="5">
         <v>-75</v>
       </c>
       <c r="M14" s="5">
         <v>-59</v>
       </c>
       <c r="N14" s="5">
         <v>-65</v>
       </c>
       <c r="O14" s="5">
         <v>-108</v>
       </c>
       <c r="P14" s="5">
         <v>-126</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="Q14" s="5">
+        <v>-107</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="5">
         <v>-48</v>
       </c>
       <c r="C15" s="5">
         <v>-38</v>
       </c>
       <c r="D15" s="5">
         <v>-101</v>
       </c>
       <c r="E15" s="5">
         <v>-41</v>
       </c>
       <c r="F15" s="5">
         <v>-32</v>
       </c>
       <c r="G15" s="5">
         <v>-77</v>
       </c>
       <c r="H15" s="5">
         <v>-42</v>
       </c>
       <c r="I15" s="5">
         <v>-130</v>
       </c>
       <c r="J15" s="5">
         <v>-89</v>
       </c>
       <c r="K15" s="5">
         <v>-99</v>
       </c>
       <c r="L15" s="5">
         <v>-62</v>
       </c>
       <c r="M15" s="5">
         <v>-36</v>
       </c>
       <c r="N15" s="5">
         <v>-44</v>
       </c>
       <c r="O15" s="5">
         <v>-107</v>
       </c>
       <c r="P15" s="5">
         <v>-68</v>
       </c>
-    </row>
-    <row r="16" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="Q15" s="5">
+        <v>-70</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="5">
         <v>-109</v>
       </c>
       <c r="C16" s="5">
         <v>-125</v>
       </c>
       <c r="D16" s="5">
         <v>-170</v>
       </c>
       <c r="E16" s="5">
         <v>-121</v>
       </c>
       <c r="F16" s="5">
         <v>-141</v>
       </c>
       <c r="G16" s="5">
         <v>-109</v>
       </c>
       <c r="H16" s="5">
         <v>-123</v>
       </c>
       <c r="I16" s="5">
         <v>-216</v>
       </c>
       <c r="J16" s="5">
         <v>-214</v>
       </c>
       <c r="K16" s="5">
         <v>-152</v>
       </c>
       <c r="L16" s="5">
         <v>-103</v>
       </c>
       <c r="M16" s="5">
         <v>-92</v>
       </c>
       <c r="N16" s="5">
         <v>-113</v>
       </c>
       <c r="O16" s="5">
         <v>-102</v>
       </c>
       <c r="P16" s="5">
         <v>-134</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="32" t="s">
+      <c r="Q16" s="5">
+        <v>-169</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A17" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="32"/>
-[...15 lines deleted...]
-    <row r="18" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="B17" s="26"/>
+      <c r="C17" s="26"/>
+      <c r="D17" s="26"/>
+      <c r="E17" s="26"/>
+      <c r="F17" s="26"/>
+      <c r="G17" s="26"/>
+      <c r="H17" s="26"/>
+      <c r="I17" s="26"/>
+      <c r="J17" s="26"/>
+      <c r="K17" s="26"/>
+      <c r="L17" s="26"/>
+      <c r="M17" s="26"/>
+      <c r="N17" s="26"/>
+      <c r="O17" s="26"/>
+      <c r="P17" s="26"/>
+      <c r="Q17" s="27"/>
+    </row>
+    <row r="18" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="5">
         <v>-231</v>
       </c>
       <c r="C18" s="5">
         <v>-259</v>
       </c>
       <c r="D18" s="5">
         <v>-199</v>
       </c>
       <c r="E18" s="5">
         <v>-315</v>
       </c>
       <c r="F18" s="5">
         <v>-494</v>
       </c>
       <c r="G18" s="5">
         <v>-416</v>
       </c>
       <c r="H18" s="5">
         <v>-685</v>
       </c>
       <c r="I18" s="5">
         <v>-674</v>
       </c>
       <c r="J18" s="5">
         <v>-340</v>
       </c>
       <c r="K18" s="5">
         <v>-466</v>
       </c>
       <c r="L18" s="5">
         <v>-333</v>
       </c>
       <c r="M18" s="5">
         <v>-239</v>
       </c>
       <c r="N18" s="5">
         <v>-266</v>
       </c>
       <c r="O18" s="5">
         <v>-184</v>
       </c>
       <c r="P18" s="5">
         <v>-281</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="Q18" s="5">
+        <v>-222</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="5">
         <v>-57</v>
       </c>
       <c r="C19" s="5">
         <v>-67</v>
       </c>
       <c r="D19" s="5">
         <v>-16</v>
       </c>
       <c r="E19" s="5">
         <v>-183</v>
       </c>
       <c r="F19" s="5">
         <v>-204</v>
       </c>
       <c r="G19" s="5">
         <v>-229</v>
       </c>
       <c r="H19" s="5">
         <v>-326</v>
       </c>
       <c r="I19" s="5">
         <v>-420</v>
       </c>
       <c r="J19" s="5">
         <v>-41</v>
       </c>
       <c r="K19" s="5">
         <v>-270</v>
       </c>
       <c r="L19" s="5">
         <v>-118</v>
       </c>
       <c r="M19" s="5">
         <v>-128</v>
       </c>
       <c r="N19" s="5">
         <v>9</v>
       </c>
       <c r="O19" s="5">
         <v>-3</v>
       </c>
       <c r="P19" s="5">
         <v>-23</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="Q19" s="5">
+        <v>-43</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="5">
         <v>-176</v>
       </c>
       <c r="C20" s="5">
         <v>-147</v>
       </c>
       <c r="D20" s="5">
         <v>-85</v>
       </c>
       <c r="E20" s="5">
         <v>-111</v>
       </c>
       <c r="F20" s="5">
         <v>-221</v>
       </c>
       <c r="G20" s="5">
         <v>-127</v>
       </c>
       <c r="H20" s="5">
         <v>-152</v>
       </c>
       <c r="I20" s="5">
         <v>-153</v>
       </c>
       <c r="J20" s="5">
         <v>-161</v>
       </c>
       <c r="K20" s="5">
         <v>-125</v>
       </c>
       <c r="L20" s="5">
         <v>-145</v>
       </c>
       <c r="M20" s="5">
         <v>-95</v>
       </c>
       <c r="N20" s="5">
         <v>-191</v>
       </c>
       <c r="O20" s="5">
         <v>-140</v>
       </c>
       <c r="P20" s="5">
         <v>-161</v>
       </c>
-    </row>
-    <row r="21" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="Q20" s="5">
+        <v>-135</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="5">
         <v>-6</v>
       </c>
       <c r="C21" s="5">
         <v>-40</v>
       </c>
       <c r="D21" s="5">
         <v>-69</v>
       </c>
       <c r="E21" s="5">
         <v>-17</v>
       </c>
       <c r="F21" s="5">
         <v>-69</v>
       </c>
       <c r="G21" s="5">
         <v>-22</v>
       </c>
       <c r="H21" s="5">
         <v>-176</v>
       </c>
       <c r="I21" s="5">
         <v>-77</v>
       </c>
       <c r="J21" s="5">
         <v>-119</v>
       </c>
       <c r="K21" s="5">
         <v>-46</v>
       </c>
       <c r="L21" s="5">
         <v>-58</v>
       </c>
       <c r="M21" s="5">
         <v>-12</v>
       </c>
       <c r="N21" s="5">
         <v>-44</v>
       </c>
       <c r="O21" s="5">
         <v>-39</v>
       </c>
       <c r="P21" s="5">
         <v>-58</v>
       </c>
-    </row>
-    <row r="22" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="Q21" s="5">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A22" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="5">
         <v>8</v>
       </c>
       <c r="C22" s="5">
         <v>-5</v>
       </c>
       <c r="D22" s="5">
         <v>-29</v>
       </c>
       <c r="E22" s="5">
         <v>-4</v>
       </c>
       <c r="F22" s="5">
         <v>0</v>
       </c>
       <c r="G22" s="5">
         <v>-38</v>
       </c>
       <c r="H22" s="5">
         <v>-31</v>
       </c>
       <c r="I22" s="5">
         <v>-24</v>
       </c>
       <c r="J22" s="5">
         <v>-19</v>
       </c>
       <c r="K22" s="5">
         <v>-25</v>
       </c>
       <c r="L22" s="5">
         <v>-12</v>
       </c>
       <c r="M22" s="5">
         <v>-4</v>
       </c>
       <c r="N22" s="5">
         <v>-40</v>
       </c>
       <c r="O22" s="5">
         <v>-2</v>
       </c>
       <c r="P22" s="5">
         <v>-39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="25" t="s">
+      <c r="Q22" s="5">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A23" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="25"/>
-[...15 lines deleted...]
-    <row r="24" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="B23" s="28"/>
+      <c r="C23" s="28"/>
+      <c r="D23" s="28"/>
+      <c r="E23" s="28"/>
+      <c r="F23" s="28"/>
+      <c r="G23" s="28"/>
+      <c r="H23" s="28"/>
+      <c r="I23" s="28"/>
+      <c r="J23" s="28"/>
+      <c r="K23" s="28"/>
+      <c r="L23" s="28"/>
+      <c r="M23" s="28"/>
+      <c r="N23" s="28"/>
+      <c r="O23" s="28"/>
+      <c r="P23" s="28"/>
+      <c r="Q23" s="27"/>
+    </row>
+    <row r="24" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A24" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="5">
         <v>-599</v>
       </c>
       <c r="C24" s="6">
         <v>-537</v>
       </c>
       <c r="D24" s="6">
         <v>-514</v>
       </c>
       <c r="E24" s="6">
         <v>-483</v>
       </c>
       <c r="F24" s="6">
         <v>-402</v>
       </c>
       <c r="G24" s="6">
         <v>-578</v>
       </c>
       <c r="H24" s="5">
         <v>-736</v>
       </c>
       <c r="I24" s="5">
         <v>-976</v>
       </c>
       <c r="J24" s="5">
         <v>-945</v>
       </c>
       <c r="K24" s="6">
         <v>-671</v>
       </c>
       <c r="L24" s="5">
         <v>-357</v>
       </c>
       <c r="M24" s="6">
         <v>-428</v>
       </c>
       <c r="N24" s="5">
         <v>-392</v>
       </c>
       <c r="O24" s="6">
         <v>-600</v>
       </c>
       <c r="P24" s="5">
         <v>-655</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="Q24" s="5">
+        <v>-628</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A25" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="5">
         <v>105</v>
       </c>
       <c r="C25" s="6">
         <v>129</v>
       </c>
       <c r="D25" s="6">
         <v>119</v>
       </c>
       <c r="E25" s="6">
         <v>94</v>
       </c>
       <c r="F25" s="6">
         <v>80</v>
       </c>
       <c r="G25" s="6">
         <v>58</v>
       </c>
       <c r="H25" s="5">
         <v>88</v>
       </c>
       <c r="I25" s="5">
         <v>100</v>
       </c>
       <c r="J25" s="5">
         <v>163</v>
       </c>
       <c r="K25" s="6">
         <v>83</v>
       </c>
       <c r="L25" s="5">
         <v>88</v>
       </c>
       <c r="M25" s="6">
         <v>35</v>
       </c>
       <c r="N25" s="5">
         <v>109</v>
       </c>
       <c r="O25" s="6">
         <v>157</v>
       </c>
       <c r="P25" s="5">
         <v>87</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="Q25" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="5">
         <v>-98</v>
       </c>
       <c r="C26" s="6">
         <v>-43</v>
       </c>
       <c r="D26" s="6">
         <v>-1</v>
       </c>
       <c r="E26" s="6">
         <v>-54</v>
       </c>
       <c r="F26" s="6">
         <v>-52</v>
       </c>
       <c r="G26" s="6">
         <v>-82</v>
       </c>
       <c r="H26" s="5">
         <v>-146</v>
       </c>
       <c r="I26" s="5">
         <v>-133</v>
       </c>
       <c r="J26" s="5">
         <v>-120</v>
       </c>
       <c r="K26" s="6">
         <v>-88</v>
       </c>
       <c r="L26" s="5">
         <v>-45</v>
       </c>
       <c r="M26" s="6">
         <v>-47</v>
       </c>
       <c r="N26" s="5">
         <v>-29</v>
       </c>
       <c r="O26" s="6">
         <v>-74</v>
       </c>
       <c r="P26" s="5">
         <v>-70</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="Q26" s="5">
+        <v>-75</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A27" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="5">
         <v>-111</v>
       </c>
       <c r="C27" s="6">
         <v>-29</v>
       </c>
       <c r="D27" s="6">
         <v>-68</v>
       </c>
       <c r="E27" s="6">
         <v>-62</v>
       </c>
       <c r="F27" s="6">
         <v>-36</v>
       </c>
       <c r="G27" s="6">
         <v>-63</v>
       </c>
       <c r="H27" s="5">
         <v>-95</v>
       </c>
       <c r="I27" s="5">
         <v>-92</v>
       </c>
       <c r="J27" s="5">
         <v>-96</v>
       </c>
       <c r="K27" s="6">
         <v>-67</v>
       </c>
       <c r="L27" s="5">
         <v>-109</v>
       </c>
       <c r="M27" s="6">
         <v>-92</v>
       </c>
       <c r="N27" s="5">
         <v>-75</v>
       </c>
       <c r="O27" s="6">
         <v>-94</v>
       </c>
       <c r="P27" s="5">
         <v>-123</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="Q27" s="5">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="5">
         <v>-119</v>
       </c>
       <c r="C28" s="6">
         <v>-148</v>
       </c>
       <c r="D28" s="6">
         <v>-103</v>
       </c>
       <c r="E28" s="6">
         <v>-114</v>
       </c>
       <c r="F28" s="6">
         <v>-61</v>
       </c>
       <c r="G28" s="6">
         <v>-114</v>
       </c>
       <c r="H28" s="5">
         <v>-178</v>
       </c>
       <c r="I28" s="5">
         <v>-164</v>
       </c>
       <c r="J28" s="5">
         <v>-212</v>
       </c>
       <c r="K28" s="6">
         <v>-143</v>
       </c>
       <c r="L28" s="5">
         <v>53</v>
       </c>
       <c r="M28" s="6">
         <v>-66</v>
       </c>
       <c r="N28" s="5">
         <v>-104</v>
       </c>
       <c r="O28" s="6">
         <v>-129</v>
       </c>
       <c r="P28" s="5">
         <v>-91</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="Q28" s="5">
+        <v>-102</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A29" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="5">
         <v>-129</v>
       </c>
       <c r="C29" s="6">
         <v>-126</v>
       </c>
       <c r="D29" s="6">
         <v>-103</v>
       </c>
       <c r="E29" s="6">
         <v>-111</v>
       </c>
       <c r="F29" s="6">
         <v>-88</v>
       </c>
       <c r="G29" s="6">
         <v>-89</v>
       </c>
       <c r="H29" s="5">
         <v>-99</v>
       </c>
       <c r="I29" s="5">
         <v>-174</v>
       </c>
       <c r="J29" s="5">
         <v>-171</v>
       </c>
       <c r="K29" s="6">
         <v>-123</v>
       </c>
       <c r="L29" s="5">
         <v>-104</v>
       </c>
       <c r="M29" s="6">
         <v>-71</v>
       </c>
       <c r="N29" s="5">
         <v>-71</v>
       </c>
       <c r="O29" s="6">
         <v>-143</v>
       </c>
       <c r="P29" s="5">
         <v>-130</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="Q29" s="5">
+        <v>-127</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="5">
         <v>-90</v>
       </c>
       <c r="C30" s="6">
         <v>-157</v>
       </c>
       <c r="D30" s="6">
         <v>-87</v>
       </c>
       <c r="E30" s="6">
         <v>-74</v>
       </c>
       <c r="F30" s="6">
         <v>-72</v>
       </c>
       <c r="G30" s="6">
         <v>-102</v>
       </c>
       <c r="H30" s="5">
         <v>-141</v>
       </c>
       <c r="I30" s="5">
         <v>-167</v>
       </c>
       <c r="J30" s="5">
         <v>-206</v>
       </c>
       <c r="K30" s="6">
         <v>-82</v>
       </c>
       <c r="L30" s="5">
         <v>-75</v>
       </c>
       <c r="M30" s="6">
         <v>-59</v>
       </c>
       <c r="N30" s="5">
         <v>-65</v>
       </c>
       <c r="O30" s="6">
         <v>-108</v>
       </c>
       <c r="P30" s="5">
         <v>-126</v>
       </c>
-    </row>
-    <row r="31" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="Q30" s="5">
+        <v>-107</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="5">
         <v>-48</v>
       </c>
       <c r="C31" s="6">
         <v>-38</v>
       </c>
       <c r="D31" s="6">
         <v>-101</v>
       </c>
       <c r="E31" s="6">
         <v>-41</v>
       </c>
       <c r="F31" s="6">
         <v>-32</v>
       </c>
       <c r="G31" s="6">
         <v>-77</v>
       </c>
       <c r="H31" s="5">
         <v>-42</v>
       </c>
       <c r="I31" s="5">
         <v>-130</v>
       </c>
       <c r="J31" s="5">
         <v>-89</v>
       </c>
       <c r="K31" s="6">
         <v>-99</v>
       </c>
       <c r="L31" s="5">
         <v>-62</v>
       </c>
       <c r="M31" s="6">
         <v>-36</v>
       </c>
       <c r="N31" s="5">
         <v>-44</v>
       </c>
       <c r="O31" s="6">
         <v>-107</v>
       </c>
       <c r="P31" s="5">
         <v>-68</v>
       </c>
-    </row>
-    <row r="32" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="Q31" s="5">
+        <v>-70</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A32" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="7">
         <v>-109</v>
       </c>
       <c r="C32" s="7">
         <v>-125</v>
       </c>
       <c r="D32" s="7">
         <v>-170</v>
       </c>
       <c r="E32" s="7">
         <v>-121</v>
       </c>
       <c r="F32" s="7">
         <v>-141</v>
       </c>
       <c r="G32" s="7">
         <v>-109</v>
       </c>
       <c r="H32" s="7">
         <v>-123</v>
       </c>
       <c r="I32" s="7">
         <v>-216</v>
       </c>
       <c r="J32" s="7">
         <v>-214</v>
       </c>
       <c r="K32" s="7">
         <v>-152</v>
       </c>
       <c r="L32" s="7">
         <v>-103</v>
       </c>
       <c r="M32" s="7">
         <v>-92</v>
       </c>
       <c r="N32" s="7">
         <v>-113</v>
       </c>
       <c r="O32" s="7">
         <v>-102</v>
       </c>
       <c r="P32" s="7">
         <v>-134</v>
       </c>
-    </row>
-    <row r="33" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="Q32" s="7">
+        <v>-169</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A33" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="14"/>
       <c r="C33" s="14"/>
       <c r="D33" s="14"/>
       <c r="E33" s="14"/>
       <c r="F33" s="14"/>
       <c r="G33" s="14"/>
       <c r="H33" s="14"/>
       <c r="I33" s="14"/>
       <c r="J33" s="14"/>
       <c r="K33" s="14"/>
       <c r="L33" s="11"/>
       <c r="M33" s="11"/>
       <c r="N33" s="11"/>
-    </row>
-    <row r="34" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="R33" s="2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A34" s="14"/>
       <c r="B34" s="14"/>
       <c r="C34" s="14"/>
       <c r="D34" s="14"/>
       <c r="E34" s="14"/>
       <c r="F34" s="14"/>
       <c r="G34" s="14"/>
       <c r="H34" s="14"/>
       <c r="I34" s="14" t="s">
         <v>27</v>
       </c>
       <c r="J34" s="14"/>
       <c r="K34" s="14"/>
       <c r="L34" s="11"/>
       <c r="M34" s="11"/>
       <c r="N34" s="11"/>
     </row>
-    <row r="35" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1">
+    <row r="35" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="L35" s="4"/>
       <c r="M35" s="4"/>
       <c r="N35" s="4"/>
     </row>
-    <row r="36" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1">
+    <row r="36" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="L36" s="4"/>
       <c r="M36" s="4"/>
       <c r="N36" s="4"/>
     </row>
-    <row r="37" spans="1:14" s="15" customFormat="1" ht="15" customHeight="1">
+    <row r="37" spans="1:18" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="L37" s="16"/>
       <c r="M37" s="16"/>
       <c r="N37" s="16"/>
     </row>
-    <row r="38" spans="1:14" s="15" customFormat="1" ht="15" customHeight="1">
+    <row r="38" spans="1:18" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="E38" s="15" t="s">
         <v>27</v>
       </c>
       <c r="L38" s="16"/>
       <c r="M38" s="16"/>
       <c r="N38" s="16"/>
     </row>
-    <row r="39" spans="1:14" s="15" customFormat="1" ht="15" customHeight="1">
+    <row r="39" spans="1:18" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="L39" s="16"/>
       <c r="M39" s="16"/>
       <c r="N39" s="16"/>
     </row>
-    <row r="40" spans="1:14" s="15" customFormat="1" ht="15" customHeight="1">
+    <row r="40" spans="1:18" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="L40" s="16"/>
       <c r="M40" s="16"/>
       <c r="N40" s="16"/>
     </row>
-    <row r="41" spans="1:14" s="15" customFormat="1" ht="15" customHeight="1">
+    <row r="41" spans="1:18" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="L41" s="16"/>
       <c r="M41" s="16"/>
       <c r="N41" s="16"/>
     </row>
-    <row r="42" spans="1:14" s="15" customFormat="1" ht="15" customHeight="1">
+    <row r="42" spans="1:18" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="L42" s="16"/>
       <c r="M42" s="16"/>
       <c r="N42" s="16"/>
     </row>
-    <row r="43" spans="1:14" s="15" customFormat="1" ht="15" customHeight="1">
+    <row r="43" spans="1:18" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="L43" s="16"/>
       <c r="M43" s="16"/>
       <c r="N43" s="16"/>
     </row>
-    <row r="44" spans="1:14" s="15" customFormat="1" ht="15" customHeight="1">
+    <row r="44" spans="1:18" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="B44" s="2"/>
       <c r="C44" s="2"/>
       <c r="L44" s="16"/>
       <c r="M44" s="16"/>
       <c r="N44" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A23:P23"/>
-    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A17:Q17"/>
+    <mergeCell ref="A23:Q23"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="N4:P4"/>
-[...1 lines deleted...]
-    <mergeCell ref="A17:P17"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="A6:Q6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>