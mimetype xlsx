--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="135" yWindow="150" windowWidth="22140" windowHeight="11400" tabRatio="756"/>
+    <workbookView xWindow="9765" yWindow="75" windowWidth="7680" windowHeight="11565" tabRatio="756"/>
   </bookViews>
   <sheets>
     <sheet name="Общий миграц.прирост (убыль)" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Общий миграц.прирост (убыль)'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="31">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -104,50 +104,53 @@
     <t>Жанакорганский</t>
   </si>
   <si>
     <t>Казалинский</t>
   </si>
   <si>
     <t>Кармакшинский</t>
   </si>
   <si>
     <t>Сырдарьинский</t>
   </si>
   <si>
     <t>Шиелийский</t>
   </si>
   <si>
     <t>Всего миграционный прирост (убыль) населения Кызылординской области*</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Кызылординская область</t>
   </si>
   <si>
     <t xml:space="preserve">   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -680,208 +683,215 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:R44"/>
+  <dimension ref="A1:S44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="F26" sqref="F26"/>
+      <pane xSplit="1" topLeftCell="P1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="8.5703125" style="8" customWidth="1"/>
     <col min="4" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="14" width="8.5703125" style="9" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="15" customHeight="1">
+    <row r="1" spans="1:19" ht="15" customHeight="1">
       <c r="A1" s="33" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="33"/>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
       <c r="J1" s="33"/>
       <c r="K1" s="33"/>
       <c r="L1" s="33"/>
       <c r="M1" s="33"/>
       <c r="N1" s="33"/>
       <c r="O1" s="33"/>
       <c r="P1" s="33"/>
       <c r="Q1" s="27"/>
-    </row>
-    <row r="2" spans="1:18" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="R1" s="27"/>
+    </row>
+    <row r="2" spans="1:19" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="20"/>
       <c r="J2" s="20"/>
       <c r="K2" s="20" t="s">
         <v>29</v>
       </c>
       <c r="L2" s="20"/>
       <c r="M2" s="20"/>
       <c r="N2" s="21"/>
     </row>
-    <row r="3" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
+    <row r="3" spans="1:19" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="P3" s="10"/>
-      <c r="Q3" s="10" t="s">
+      <c r="Q3" s="10"/>
+      <c r="R3" s="10" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
+    <row r="4" spans="1:19" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="29"/>
       <c r="B4" s="31">
         <v>2025</v>
       </c>
       <c r="C4" s="32"/>
       <c r="D4" s="32"/>
       <c r="E4" s="32"/>
       <c r="F4" s="32"/>
       <c r="G4" s="32"/>
       <c r="H4" s="32"/>
       <c r="I4" s="32"/>
       <c r="J4" s="32"/>
       <c r="K4" s="32"/>
       <c r="L4" s="32"/>
       <c r="M4" s="32"/>
       <c r="N4" s="31">
         <v>2026</v>
       </c>
       <c r="O4" s="32"/>
       <c r="P4" s="32"/>
       <c r="Q4" s="34"/>
-    </row>
-    <row r="5" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="R4" s="34"/>
+    </row>
+    <row r="5" spans="1:19" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="30"/>
       <c r="B5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="23" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="23" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="23" t="s">
         <v>4</v>
       </c>
       <c r="K5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="L5" s="23" t="s">
         <v>15</v>
       </c>
       <c r="M5" s="18" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="22" t="s">
         <v>5</v>
       </c>
       <c r="O5" s="23" t="s">
         <v>6</v>
       </c>
       <c r="P5" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="Q5" s="25" t="s">
+      <c r="Q5" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="R5" s="4"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="R5" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4"/>
+    </row>
+    <row r="6" spans="1:19" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="35"/>
       <c r="C6" s="35"/>
       <c r="D6" s="35"/>
       <c r="E6" s="35"/>
       <c r="F6" s="35"/>
       <c r="G6" s="35"/>
       <c r="H6" s="35"/>
       <c r="I6" s="35"/>
       <c r="J6" s="35"/>
       <c r="K6" s="35"/>
       <c r="L6" s="35"/>
       <c r="M6" s="35"/>
       <c r="N6" s="35"/>
       <c r="O6" s="35"/>
       <c r="P6" s="35"/>
       <c r="Q6" s="36"/>
-    </row>
-    <row r="7" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="R6" s="36"/>
+    </row>
+    <row r="7" spans="1:19" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="5">
         <v>-830</v>
       </c>
       <c r="C7" s="5">
         <v>-796</v>
       </c>
       <c r="D7" s="5">
         <v>-713</v>
       </c>
       <c r="E7" s="5">
         <v>-798</v>
       </c>
       <c r="F7" s="5">
         <v>-896</v>
       </c>
       <c r="G7" s="5">
         <v>-994</v>
       </c>
       <c r="H7" s="5">
         <v>-1421</v>
       </c>
       <c r="I7" s="5">
@@ -889,52 +899,55 @@
       </c>
       <c r="J7" s="5">
         <v>-1285</v>
       </c>
       <c r="K7" s="5">
         <v>-1137</v>
       </c>
       <c r="L7" s="5">
         <v>-690</v>
       </c>
       <c r="M7" s="5">
         <v>-667</v>
       </c>
       <c r="N7" s="5">
         <v>-658</v>
       </c>
       <c r="O7" s="5">
         <v>-784</v>
       </c>
       <c r="P7" s="5">
         <v>-936</v>
       </c>
       <c r="Q7" s="5">
         <v>-850</v>
       </c>
-    </row>
-    <row r="8" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="R7" s="5">
+        <v>-806</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="5">
         <v>48</v>
       </c>
       <c r="C8" s="5">
         <v>62</v>
       </c>
       <c r="D8" s="5">
         <v>103</v>
       </c>
       <c r="E8" s="5">
         <v>-89</v>
       </c>
       <c r="F8" s="5">
         <v>-124</v>
       </c>
       <c r="G8" s="5">
         <v>-171</v>
       </c>
       <c r="H8" s="5">
         <v>-238</v>
       </c>
       <c r="I8" s="5">
@@ -942,52 +955,55 @@
       </c>
       <c r="J8" s="5">
         <v>122</v>
       </c>
       <c r="K8" s="5">
         <v>-187</v>
       </c>
       <c r="L8" s="5">
         <v>-30</v>
       </c>
       <c r="M8" s="5">
         <v>-93</v>
       </c>
       <c r="N8" s="5">
         <v>118</v>
       </c>
       <c r="O8" s="5">
         <v>154</v>
       </c>
       <c r="P8" s="5">
         <v>64</v>
       </c>
       <c r="Q8" s="5">
         <v>9</v>
       </c>
-    </row>
-    <row r="9" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="R8" s="5">
+        <v>-175</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="5">
         <v>-176</v>
       </c>
       <c r="C9" s="5">
         <v>-147</v>
       </c>
       <c r="D9" s="5">
         <v>-85</v>
       </c>
       <c r="E9" s="5">
         <v>-111</v>
       </c>
       <c r="F9" s="5">
         <v>-221</v>
       </c>
       <c r="G9" s="5">
         <v>-127</v>
       </c>
       <c r="H9" s="5">
         <v>-152</v>
       </c>
       <c r="I9" s="5">
@@ -995,52 +1011,55 @@
       </c>
       <c r="J9" s="5">
         <v>-161</v>
       </c>
       <c r="K9" s="5">
         <v>-125</v>
       </c>
       <c r="L9" s="5">
         <v>-145</v>
       </c>
       <c r="M9" s="5">
         <v>-95</v>
       </c>
       <c r="N9" s="5">
         <v>-191</v>
       </c>
       <c r="O9" s="5">
         <v>-140</v>
       </c>
       <c r="P9" s="5">
         <v>-161</v>
       </c>
       <c r="Q9" s="5">
         <v>-135</v>
       </c>
-    </row>
-    <row r="10" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="R9" s="5">
+        <v>-108</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="5">
         <v>-104</v>
       </c>
       <c r="C10" s="5">
         <v>-83</v>
       </c>
       <c r="D10" s="5">
         <v>-70</v>
       </c>
       <c r="E10" s="5">
         <v>-71</v>
       </c>
       <c r="F10" s="5">
         <v>-121</v>
       </c>
       <c r="G10" s="5">
         <v>-104</v>
       </c>
       <c r="H10" s="5">
         <v>-322</v>
       </c>
       <c r="I10" s="5">
@@ -1048,52 +1067,55 @@
       </c>
       <c r="J10" s="5">
         <v>-239</v>
       </c>
       <c r="K10" s="5">
         <v>-134</v>
       </c>
       <c r="L10" s="5">
         <v>-103</v>
       </c>
       <c r="M10" s="5">
         <v>-59</v>
       </c>
       <c r="N10" s="5">
         <v>-73</v>
       </c>
       <c r="O10" s="5">
         <v>-113</v>
       </c>
       <c r="P10" s="5">
         <v>-128</v>
       </c>
       <c r="Q10" s="5">
         <v>-101</v>
       </c>
-    </row>
-    <row r="11" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="R10" s="5">
+        <v>-90</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="5">
         <v>-111</v>
       </c>
       <c r="C11" s="5">
         <v>-29</v>
       </c>
       <c r="D11" s="5">
         <v>-68</v>
       </c>
       <c r="E11" s="5">
         <v>-62</v>
       </c>
       <c r="F11" s="5">
         <v>-36</v>
       </c>
       <c r="G11" s="5">
         <v>-63</v>
       </c>
       <c r="H11" s="5">
         <v>-95</v>
       </c>
       <c r="I11" s="5">
@@ -1101,52 +1123,55 @@
       </c>
       <c r="J11" s="5">
         <v>-96</v>
       </c>
       <c r="K11" s="5">
         <v>-67</v>
       </c>
       <c r="L11" s="5">
         <v>-109</v>
       </c>
       <c r="M11" s="5">
         <v>-92</v>
       </c>
       <c r="N11" s="5">
         <v>-75</v>
       </c>
       <c r="O11" s="5">
         <v>-94</v>
       </c>
       <c r="P11" s="5">
         <v>-123</v>
       </c>
       <c r="Q11" s="2">
         <v>-30</v>
       </c>
-    </row>
-    <row r="12" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="R11" s="2">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="5">
         <v>-119</v>
       </c>
       <c r="C12" s="5">
         <v>-148</v>
       </c>
       <c r="D12" s="5">
         <v>-103</v>
       </c>
       <c r="E12" s="5">
         <v>-114</v>
       </c>
       <c r="F12" s="5">
         <v>-61</v>
       </c>
       <c r="G12" s="5">
         <v>-114</v>
       </c>
       <c r="H12" s="5">
         <v>-178</v>
       </c>
       <c r="I12" s="5">
@@ -1154,52 +1179,55 @@
       </c>
       <c r="J12" s="5">
         <v>-212</v>
       </c>
       <c r="K12" s="5">
         <v>-143</v>
       </c>
       <c r="L12" s="5">
         <v>53</v>
       </c>
       <c r="M12" s="5">
         <v>-66</v>
       </c>
       <c r="N12" s="5">
         <v>-104</v>
       </c>
       <c r="O12" s="5">
         <v>-129</v>
       </c>
       <c r="P12" s="5">
         <v>-91</v>
       </c>
       <c r="Q12" s="5">
         <v>-102</v>
       </c>
-    </row>
-    <row r="13" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="R12" s="5">
+        <v>-99</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="5">
         <v>-121</v>
       </c>
       <c r="C13" s="5">
         <v>-131</v>
       </c>
       <c r="D13" s="5">
         <v>-132</v>
       </c>
       <c r="E13" s="5">
         <v>-115</v>
       </c>
       <c r="F13" s="5">
         <v>-88</v>
       </c>
       <c r="G13" s="5">
         <v>-127</v>
       </c>
       <c r="H13" s="5">
         <v>-130</v>
       </c>
       <c r="I13" s="5">
@@ -1207,52 +1235,55 @@
       </c>
       <c r="J13" s="5">
         <v>-190</v>
       </c>
       <c r="K13" s="5">
         <v>-148</v>
       </c>
       <c r="L13" s="5">
         <v>-116</v>
       </c>
       <c r="M13" s="5">
         <v>-75</v>
       </c>
       <c r="N13" s="5">
         <v>-111</v>
       </c>
       <c r="O13" s="5">
         <v>-145</v>
       </c>
       <c r="P13" s="5">
         <v>-169</v>
       </c>
       <c r="Q13" s="5">
         <v>-145</v>
       </c>
-    </row>
-    <row r="14" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="R13" s="5">
+        <v>-148</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="5">
         <v>-90</v>
       </c>
       <c r="C14" s="5">
         <v>-157</v>
       </c>
       <c r="D14" s="5">
         <v>-87</v>
       </c>
       <c r="E14" s="5">
         <v>-74</v>
       </c>
       <c r="F14" s="5">
         <v>-72</v>
       </c>
       <c r="G14" s="5">
         <v>-102</v>
       </c>
       <c r="H14" s="5">
         <v>-141</v>
       </c>
       <c r="I14" s="5">
@@ -1260,52 +1291,55 @@
       </c>
       <c r="J14" s="5">
         <v>-206</v>
       </c>
       <c r="K14" s="5">
         <v>-82</v>
       </c>
       <c r="L14" s="5">
         <v>-75</v>
       </c>
       <c r="M14" s="5">
         <v>-59</v>
       </c>
       <c r="N14" s="5">
         <v>-65</v>
       </c>
       <c r="O14" s="5">
         <v>-108</v>
       </c>
       <c r="P14" s="5">
         <v>-126</v>
       </c>
       <c r="Q14" s="5">
         <v>-107</v>
       </c>
-    </row>
-    <row r="15" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="R14" s="5">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="5">
         <v>-48</v>
       </c>
       <c r="C15" s="5">
         <v>-38</v>
       </c>
       <c r="D15" s="5">
         <v>-101</v>
       </c>
       <c r="E15" s="5">
         <v>-41</v>
       </c>
       <c r="F15" s="5">
         <v>-32</v>
       </c>
       <c r="G15" s="5">
         <v>-77</v>
       </c>
       <c r="H15" s="5">
         <v>-42</v>
       </c>
       <c r="I15" s="5">
@@ -1313,52 +1347,55 @@
       </c>
       <c r="J15" s="5">
         <v>-89</v>
       </c>
       <c r="K15" s="5">
         <v>-99</v>
       </c>
       <c r="L15" s="5">
         <v>-62</v>
       </c>
       <c r="M15" s="5">
         <v>-36</v>
       </c>
       <c r="N15" s="5">
         <v>-44</v>
       </c>
       <c r="O15" s="5">
         <v>-107</v>
       </c>
       <c r="P15" s="5">
         <v>-68</v>
       </c>
       <c r="Q15" s="5">
         <v>-70</v>
       </c>
-    </row>
-    <row r="16" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="R15" s="5">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="5">
         <v>-109</v>
       </c>
       <c r="C16" s="5">
         <v>-125</v>
       </c>
       <c r="D16" s="5">
         <v>-170</v>
       </c>
       <c r="E16" s="5">
         <v>-121</v>
       </c>
       <c r="F16" s="5">
         <v>-141</v>
       </c>
       <c r="G16" s="5">
         <v>-109</v>
       </c>
       <c r="H16" s="5">
         <v>-123</v>
       </c>
       <c r="I16" s="5">
@@ -1366,73 +1403,77 @@
       </c>
       <c r="J16" s="5">
         <v>-214</v>
       </c>
       <c r="K16" s="5">
         <v>-152</v>
       </c>
       <c r="L16" s="5">
         <v>-103</v>
       </c>
       <c r="M16" s="5">
         <v>-92</v>
       </c>
       <c r="N16" s="5">
         <v>-113</v>
       </c>
       <c r="O16" s="5">
         <v>-102</v>
       </c>
       <c r="P16" s="5">
         <v>-134</v>
       </c>
       <c r="Q16" s="5">
         <v>-169</v>
       </c>
-    </row>
-    <row r="17" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="R16" s="5">
+        <v>-95</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="26"/>
       <c r="C17" s="26"/>
       <c r="D17" s="26"/>
       <c r="E17" s="26"/>
       <c r="F17" s="26"/>
       <c r="G17" s="26"/>
       <c r="H17" s="26"/>
       <c r="I17" s="26"/>
       <c r="J17" s="26"/>
       <c r="K17" s="26"/>
       <c r="L17" s="26"/>
       <c r="M17" s="26"/>
       <c r="N17" s="26"/>
       <c r="O17" s="26"/>
       <c r="P17" s="26"/>
       <c r="Q17" s="27"/>
-    </row>
-    <row r="18" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="R17" s="27"/>
+    </row>
+    <row r="18" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="5">
         <v>-231</v>
       </c>
       <c r="C18" s="5">
         <v>-259</v>
       </c>
       <c r="D18" s="5">
         <v>-199</v>
       </c>
       <c r="E18" s="5">
         <v>-315</v>
       </c>
       <c r="F18" s="5">
         <v>-494</v>
       </c>
       <c r="G18" s="5">
         <v>-416</v>
       </c>
       <c r="H18" s="5">
         <v>-685</v>
       </c>
       <c r="I18" s="5">
@@ -1440,52 +1481,55 @@
       </c>
       <c r="J18" s="5">
         <v>-340</v>
       </c>
       <c r="K18" s="5">
         <v>-466</v>
       </c>
       <c r="L18" s="5">
         <v>-333</v>
       </c>
       <c r="M18" s="5">
         <v>-239</v>
       </c>
       <c r="N18" s="5">
         <v>-266</v>
       </c>
       <c r="O18" s="5">
         <v>-184</v>
       </c>
       <c r="P18" s="5">
         <v>-281</v>
       </c>
       <c r="Q18" s="5">
         <v>-222</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="R18" s="5">
+        <v>-279</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="5">
         <v>-57</v>
       </c>
       <c r="C19" s="5">
         <v>-67</v>
       </c>
       <c r="D19" s="5">
         <v>-16</v>
       </c>
       <c r="E19" s="5">
         <v>-183</v>
       </c>
       <c r="F19" s="5">
         <v>-204</v>
       </c>
       <c r="G19" s="5">
         <v>-229</v>
       </c>
       <c r="H19" s="5">
         <v>-326</v>
       </c>
       <c r="I19" s="5">
@@ -1493,52 +1537,55 @@
       </c>
       <c r="J19" s="5">
         <v>-41</v>
       </c>
       <c r="K19" s="5">
         <v>-270</v>
       </c>
       <c r="L19" s="5">
         <v>-118</v>
       </c>
       <c r="M19" s="5">
         <v>-128</v>
       </c>
       <c r="N19" s="5">
         <v>9</v>
       </c>
       <c r="O19" s="5">
         <v>-3</v>
       </c>
       <c r="P19" s="5">
         <v>-23</v>
       </c>
       <c r="Q19" s="5">
         <v>-43</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="R19" s="5">
+        <v>-129</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="5">
         <v>-176</v>
       </c>
       <c r="C20" s="5">
         <v>-147</v>
       </c>
       <c r="D20" s="5">
         <v>-85</v>
       </c>
       <c r="E20" s="5">
         <v>-111</v>
       </c>
       <c r="F20" s="5">
         <v>-221</v>
       </c>
       <c r="G20" s="5">
         <v>-127</v>
       </c>
       <c r="H20" s="5">
         <v>-152</v>
       </c>
       <c r="I20" s="5">
@@ -1546,52 +1593,55 @@
       </c>
       <c r="J20" s="5">
         <v>-161</v>
       </c>
       <c r="K20" s="5">
         <v>-125</v>
       </c>
       <c r="L20" s="5">
         <v>-145</v>
       </c>
       <c r="M20" s="5">
         <v>-95</v>
       </c>
       <c r="N20" s="5">
         <v>-191</v>
       </c>
       <c r="O20" s="5">
         <v>-140</v>
       </c>
       <c r="P20" s="5">
         <v>-161</v>
       </c>
       <c r="Q20" s="5">
         <v>-135</v>
       </c>
-    </row>
-    <row r="21" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="R20" s="5">
+        <v>-108</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="5">
         <v>-6</v>
       </c>
       <c r="C21" s="5">
         <v>-40</v>
       </c>
       <c r="D21" s="5">
         <v>-69</v>
       </c>
       <c r="E21" s="5">
         <v>-17</v>
       </c>
       <c r="F21" s="5">
         <v>-69</v>
       </c>
       <c r="G21" s="5">
         <v>-22</v>
       </c>
       <c r="H21" s="5">
         <v>-176</v>
       </c>
       <c r="I21" s="5">
@@ -1599,52 +1649,55 @@
       </c>
       <c r="J21" s="5">
         <v>-119</v>
       </c>
       <c r="K21" s="5">
         <v>-46</v>
       </c>
       <c r="L21" s="5">
         <v>-58</v>
       </c>
       <c r="M21" s="5">
         <v>-12</v>
       </c>
       <c r="N21" s="5">
         <v>-44</v>
       </c>
       <c r="O21" s="5">
         <v>-39</v>
       </c>
       <c r="P21" s="5">
         <v>-58</v>
       </c>
       <c r="Q21" s="5">
         <v>-26</v>
       </c>
-    </row>
-    <row r="22" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="R21" s="5">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A22" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="5">
         <v>8</v>
       </c>
       <c r="C22" s="5">
         <v>-5</v>
       </c>
       <c r="D22" s="5">
         <v>-29</v>
       </c>
       <c r="E22" s="5">
         <v>-4</v>
       </c>
       <c r="F22" s="5">
         <v>0</v>
       </c>
       <c r="G22" s="5">
         <v>-38</v>
       </c>
       <c r="H22" s="5">
         <v>-31</v>
       </c>
       <c r="I22" s="5">
@@ -1652,73 +1705,77 @@
       </c>
       <c r="J22" s="5">
         <v>-19</v>
       </c>
       <c r="K22" s="5">
         <v>-25</v>
       </c>
       <c r="L22" s="5">
         <v>-12</v>
       </c>
       <c r="M22" s="5">
         <v>-4</v>
       </c>
       <c r="N22" s="5">
         <v>-40</v>
       </c>
       <c r="O22" s="5">
         <v>-2</v>
       </c>
       <c r="P22" s="5">
         <v>-39</v>
       </c>
       <c r="Q22" s="5">
         <v>-18</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="R22" s="5">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A23" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="28"/>
       <c r="C23" s="28"/>
       <c r="D23" s="28"/>
       <c r="E23" s="28"/>
       <c r="F23" s="28"/>
       <c r="G23" s="28"/>
       <c r="H23" s="28"/>
       <c r="I23" s="28"/>
       <c r="J23" s="28"/>
       <c r="K23" s="28"/>
       <c r="L23" s="28"/>
       <c r="M23" s="28"/>
       <c r="N23" s="28"/>
       <c r="O23" s="28"/>
       <c r="P23" s="28"/>
       <c r="Q23" s="27"/>
-    </row>
-    <row r="24" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="R23" s="27"/>
+    </row>
+    <row r="24" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A24" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="5">
         <v>-599</v>
       </c>
       <c r="C24" s="6">
         <v>-537</v>
       </c>
       <c r="D24" s="6">
         <v>-514</v>
       </c>
       <c r="E24" s="6">
         <v>-483</v>
       </c>
       <c r="F24" s="6">
         <v>-402</v>
       </c>
       <c r="G24" s="6">
         <v>-578</v>
       </c>
       <c r="H24" s="5">
         <v>-736</v>
       </c>
       <c r="I24" s="5">
@@ -1726,52 +1783,55 @@
       </c>
       <c r="J24" s="5">
         <v>-945</v>
       </c>
       <c r="K24" s="6">
         <v>-671</v>
       </c>
       <c r="L24" s="5">
         <v>-357</v>
       </c>
       <c r="M24" s="6">
         <v>-428</v>
       </c>
       <c r="N24" s="5">
         <v>-392</v>
       </c>
       <c r="O24" s="6">
         <v>-600</v>
       </c>
       <c r="P24" s="5">
         <v>-655</v>
       </c>
       <c r="Q24" s="5">
         <v>-628</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="R24" s="5">
+        <v>-527</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A25" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="5">
         <v>105</v>
       </c>
       <c r="C25" s="6">
         <v>129</v>
       </c>
       <c r="D25" s="6">
         <v>119</v>
       </c>
       <c r="E25" s="6">
         <v>94</v>
       </c>
       <c r="F25" s="6">
         <v>80</v>
       </c>
       <c r="G25" s="6">
         <v>58</v>
       </c>
       <c r="H25" s="5">
         <v>88</v>
       </c>
       <c r="I25" s="5">
@@ -1779,52 +1839,55 @@
       </c>
       <c r="J25" s="5">
         <v>163</v>
       </c>
       <c r="K25" s="6">
         <v>83</v>
       </c>
       <c r="L25" s="5">
         <v>88</v>
       </c>
       <c r="M25" s="6">
         <v>35</v>
       </c>
       <c r="N25" s="5">
         <v>109</v>
       </c>
       <c r="O25" s="6">
         <v>157</v>
       </c>
       <c r="P25" s="5">
         <v>87</v>
       </c>
       <c r="Q25" s="5">
         <v>52</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="R25" s="5">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="5">
         <v>-98</v>
       </c>
       <c r="C26" s="6">
         <v>-43</v>
       </c>
       <c r="D26" s="6">
         <v>-1</v>
       </c>
       <c r="E26" s="6">
         <v>-54</v>
       </c>
       <c r="F26" s="6">
         <v>-52</v>
       </c>
       <c r="G26" s="6">
         <v>-82</v>
       </c>
       <c r="H26" s="5">
         <v>-146</v>
       </c>
       <c r="I26" s="5">
@@ -1832,52 +1895,55 @@
       </c>
       <c r="J26" s="5">
         <v>-120</v>
       </c>
       <c r="K26" s="6">
         <v>-88</v>
       </c>
       <c r="L26" s="5">
         <v>-45</v>
       </c>
       <c r="M26" s="6">
         <v>-47</v>
       </c>
       <c r="N26" s="5">
         <v>-29</v>
       </c>
       <c r="O26" s="6">
         <v>-74</v>
       </c>
       <c r="P26" s="5">
         <v>-70</v>
       </c>
       <c r="Q26" s="5">
         <v>-75</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="R26" s="5">
+        <v>-64</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A27" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="5">
         <v>-111</v>
       </c>
       <c r="C27" s="6">
         <v>-29</v>
       </c>
       <c r="D27" s="6">
         <v>-68</v>
       </c>
       <c r="E27" s="6">
         <v>-62</v>
       </c>
       <c r="F27" s="6">
         <v>-36</v>
       </c>
       <c r="G27" s="6">
         <v>-63</v>
       </c>
       <c r="H27" s="5">
         <v>-95</v>
       </c>
       <c r="I27" s="5">
@@ -1885,52 +1951,55 @@
       </c>
       <c r="J27" s="5">
         <v>-96</v>
       </c>
       <c r="K27" s="6">
         <v>-67</v>
       </c>
       <c r="L27" s="5">
         <v>-109</v>
       </c>
       <c r="M27" s="6">
         <v>-92</v>
       </c>
       <c r="N27" s="5">
         <v>-75</v>
       </c>
       <c r="O27" s="6">
         <v>-94</v>
       </c>
       <c r="P27" s="5">
         <v>-123</v>
       </c>
       <c r="Q27" s="5">
         <v>-30</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="R27" s="5">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="5">
         <v>-119</v>
       </c>
       <c r="C28" s="6">
         <v>-148</v>
       </c>
       <c r="D28" s="6">
         <v>-103</v>
       </c>
       <c r="E28" s="6">
         <v>-114</v>
       </c>
       <c r="F28" s="6">
         <v>-61</v>
       </c>
       <c r="G28" s="6">
         <v>-114</v>
       </c>
       <c r="H28" s="5">
         <v>-178</v>
       </c>
       <c r="I28" s="5">
@@ -1938,52 +2007,55 @@
       </c>
       <c r="J28" s="5">
         <v>-212</v>
       </c>
       <c r="K28" s="6">
         <v>-143</v>
       </c>
       <c r="L28" s="5">
         <v>53</v>
       </c>
       <c r="M28" s="6">
         <v>-66</v>
       </c>
       <c r="N28" s="5">
         <v>-104</v>
       </c>
       <c r="O28" s="6">
         <v>-129</v>
       </c>
       <c r="P28" s="5">
         <v>-91</v>
       </c>
       <c r="Q28" s="5">
         <v>-102</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="R28" s="5">
+        <v>-99</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A29" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="5">
         <v>-129</v>
       </c>
       <c r="C29" s="6">
         <v>-126</v>
       </c>
       <c r="D29" s="6">
         <v>-103</v>
       </c>
       <c r="E29" s="6">
         <v>-111</v>
       </c>
       <c r="F29" s="6">
         <v>-88</v>
       </c>
       <c r="G29" s="6">
         <v>-89</v>
       </c>
       <c r="H29" s="5">
         <v>-99</v>
       </c>
       <c r="I29" s="5">
@@ -1991,52 +2063,55 @@
       </c>
       <c r="J29" s="5">
         <v>-171</v>
       </c>
       <c r="K29" s="6">
         <v>-123</v>
       </c>
       <c r="L29" s="5">
         <v>-104</v>
       </c>
       <c r="M29" s="6">
         <v>-71</v>
       </c>
       <c r="N29" s="5">
         <v>-71</v>
       </c>
       <c r="O29" s="6">
         <v>-143</v>
       </c>
       <c r="P29" s="5">
         <v>-130</v>
       </c>
       <c r="Q29" s="5">
         <v>-127</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="R29" s="5">
+        <v>-132</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="5">
         <v>-90</v>
       </c>
       <c r="C30" s="6">
         <v>-157</v>
       </c>
       <c r="D30" s="6">
         <v>-87</v>
       </c>
       <c r="E30" s="6">
         <v>-74</v>
       </c>
       <c r="F30" s="6">
         <v>-72</v>
       </c>
       <c r="G30" s="6">
         <v>-102</v>
       </c>
       <c r="H30" s="5">
         <v>-141</v>
       </c>
       <c r="I30" s="5">
@@ -2044,52 +2119,55 @@
       </c>
       <c r="J30" s="5">
         <v>-206</v>
       </c>
       <c r="K30" s="6">
         <v>-82</v>
       </c>
       <c r="L30" s="5">
         <v>-75</v>
       </c>
       <c r="M30" s="6">
         <v>-59</v>
       </c>
       <c r="N30" s="5">
         <v>-65</v>
       </c>
       <c r="O30" s="6">
         <v>-108</v>
       </c>
       <c r="P30" s="5">
         <v>-126</v>
       </c>
       <c r="Q30" s="5">
         <v>-107</v>
       </c>
-    </row>
-    <row r="31" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="R30" s="5">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="5">
         <v>-48</v>
       </c>
       <c r="C31" s="6">
         <v>-38</v>
       </c>
       <c r="D31" s="6">
         <v>-101</v>
       </c>
       <c r="E31" s="6">
         <v>-41</v>
       </c>
       <c r="F31" s="6">
         <v>-32</v>
       </c>
       <c r="G31" s="6">
         <v>-77</v>
       </c>
       <c r="H31" s="5">
         <v>-42</v>
       </c>
       <c r="I31" s="5">
@@ -2097,52 +2175,55 @@
       </c>
       <c r="J31" s="5">
         <v>-89</v>
       </c>
       <c r="K31" s="6">
         <v>-99</v>
       </c>
       <c r="L31" s="5">
         <v>-62</v>
       </c>
       <c r="M31" s="6">
         <v>-36</v>
       </c>
       <c r="N31" s="5">
         <v>-44</v>
       </c>
       <c r="O31" s="6">
         <v>-107</v>
       </c>
       <c r="P31" s="5">
         <v>-68</v>
       </c>
       <c r="Q31" s="5">
         <v>-70</v>
       </c>
-    </row>
-    <row r="32" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="R31" s="5">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A32" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="7">
         <v>-109</v>
       </c>
       <c r="C32" s="7">
         <v>-125</v>
       </c>
       <c r="D32" s="7">
         <v>-170</v>
       </c>
       <c r="E32" s="7">
         <v>-121</v>
       </c>
       <c r="F32" s="7">
         <v>-141</v>
       </c>
       <c r="G32" s="7">
         <v>-109</v>
       </c>
       <c r="H32" s="7">
         <v>-123</v>
       </c>
       <c r="I32" s="7">
@@ -2150,168 +2231,173 @@
       </c>
       <c r="J32" s="7">
         <v>-214</v>
       </c>
       <c r="K32" s="7">
         <v>-152</v>
       </c>
       <c r="L32" s="7">
         <v>-103</v>
       </c>
       <c r="M32" s="7">
         <v>-92</v>
       </c>
       <c r="N32" s="7">
         <v>-113</v>
       </c>
       <c r="O32" s="7">
         <v>-102</v>
       </c>
       <c r="P32" s="7">
         <v>-134</v>
       </c>
       <c r="Q32" s="7">
         <v>-169</v>
       </c>
-    </row>
-    <row r="33" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="R32" s="7">
+        <v>-95</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A33" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="14"/>
       <c r="C33" s="14"/>
       <c r="D33" s="14"/>
       <c r="E33" s="14"/>
       <c r="F33" s="14"/>
       <c r="G33" s="14"/>
       <c r="H33" s="14"/>
       <c r="I33" s="14"/>
       <c r="J33" s="14"/>
       <c r="K33" s="14"/>
       <c r="L33" s="11"/>
       <c r="M33" s="11"/>
       <c r="N33" s="11"/>
-      <c r="R33" s="2" t="s">
-[...3 lines deleted...]
-    <row r="34" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
+    </row>
+    <row r="34" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A34" s="14"/>
       <c r="B34" s="14"/>
       <c r="C34" s="14"/>
       <c r="D34" s="14"/>
       <c r="E34" s="14"/>
       <c r="F34" s="14"/>
       <c r="G34" s="14"/>
       <c r="H34" s="14"/>
       <c r="I34" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="J34" s="14"/>
+      <c r="J34" s="14" t="s">
+        <v>27</v>
+      </c>
       <c r="K34" s="14"/>
       <c r="L34" s="11"/>
       <c r="M34" s="11"/>
       <c r="N34" s="11"/>
     </row>
-    <row r="35" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
+    <row r="35" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="F35" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="L35" s="4"/>
       <c r="M35" s="4"/>
       <c r="N35" s="4"/>
     </row>
-    <row r="36" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
+    <row r="36" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="L36" s="4"/>
       <c r="M36" s="4"/>
       <c r="N36" s="4"/>
     </row>
-    <row r="37" spans="1:18" s="15" customFormat="1" ht="15" customHeight="1">
+    <row r="37" spans="1:14" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="L37" s="16"/>
       <c r="M37" s="16"/>
       <c r="N37" s="16"/>
     </row>
-    <row r="38" spans="1:18" s="15" customFormat="1" ht="15" customHeight="1">
+    <row r="38" spans="1:14" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="E38" s="15" t="s">
         <v>27</v>
       </c>
       <c r="L38" s="16"/>
       <c r="M38" s="16"/>
       <c r="N38" s="16"/>
     </row>
-    <row r="39" spans="1:18" s="15" customFormat="1" ht="15" customHeight="1">
+    <row r="39" spans="1:14" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="L39" s="16"/>
       <c r="M39" s="16"/>
       <c r="N39" s="16"/>
     </row>
-    <row r="40" spans="1:18" s="15" customFormat="1" ht="15" customHeight="1">
+    <row r="40" spans="1:14" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="L40" s="16"/>
       <c r="M40" s="16"/>
       <c r="N40" s="16"/>
     </row>
-    <row r="41" spans="1:18" s="15" customFormat="1" ht="15" customHeight="1">
+    <row r="41" spans="1:14" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="L41" s="16"/>
       <c r="M41" s="16"/>
       <c r="N41" s="16"/>
     </row>
-    <row r="42" spans="1:18" s="15" customFormat="1" ht="15" customHeight="1">
+    <row r="42" spans="1:14" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="L42" s="16"/>
       <c r="M42" s="16"/>
       <c r="N42" s="16"/>
     </row>
-    <row r="43" spans="1:18" s="15" customFormat="1" ht="15" customHeight="1">
+    <row r="43" spans="1:14" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="L43" s="16"/>
       <c r="M43" s="16"/>
       <c r="N43" s="16"/>
     </row>
-    <row r="44" spans="1:18" s="15" customFormat="1" ht="15" customHeight="1">
+    <row r="44" spans="1:14" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="B44" s="2"/>
       <c r="C44" s="2"/>
       <c r="L44" s="16"/>
       <c r="M44" s="16"/>
       <c r="N44" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A17:Q17"/>
-    <mergeCell ref="A23:Q23"/>
+    <mergeCell ref="A17:R17"/>
+    <mergeCell ref="A23:R23"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="A1:Q1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:Q6"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="N4:R4"/>
+    <mergeCell ref="A6:R6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>