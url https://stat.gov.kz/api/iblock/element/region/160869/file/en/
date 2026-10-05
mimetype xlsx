--- v0 (2026-07-14)
+++ v1 (2026-10-05)
@@ -1,70 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Динамические ряды на сайт\окружающая среда\наш\2\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\ВСЕ ДЛЯ ОТДЕЛА\Динамика на сайт годовая\окружающая среда\2\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C582C7A1-E5CD-40DD-ADFD-660D63311F4D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F1F20D44-7206-4274-8C15-19836C9ACB00}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{A4A9B3C1-B508-4562-8DD0-0E1E9AEDFA43}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ООС" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Data" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="219" uniqueCount="60">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Disposed of pollutants</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>thousand tons</t>
   </si>
   <si>
     <t>Oskemen c.а.</t>
   </si>
   <si>
     <t>Kurchatov c.a.</t>
   </si>
   <si>
     <t>Ridder c.а.</t>
   </si>
   <si>
     <t>1 285,8</t>
   </si>
   <si>
@@ -110,100 +112,220 @@
     <t>Katon-Karagay</t>
   </si>
   <si>
     <t>Samar</t>
   </si>
   <si>
     <t>Tarbagatai</t>
   </si>
   <si>
     <t>Ulan</t>
   </si>
   <si>
     <t>Urzhar</t>
   </si>
   <si>
     <t>Shemonaikha</t>
   </si>
   <si>
     <t>district Markakol</t>
   </si>
   <si>
     <t>district Samara</t>
   </si>
   <si>
     <t>district Ulken Naryn</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Classifier of Statistical Indicators</t>
+  </si>
+  <si>
+    <t>Capture and utilization of pollutants — the amount of captured pollutants returned to production, used for the manufacture of commercial products, or sold to third parties. This does not include substances used as raw materials or semi-finished products in the technological processes of manufacturing products, where such use is provided for by the production technology.</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Methodology for the formation indicators of environmental statistics
+</t>
+  </si>
+  <si>
+    <t>Methodological Explanations</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>Statistical form of the national statistical observation “Report on the Protection of Atmospheric Air”, Form 2-TP (Air), annual.</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Directory of specific pollutants</t>
+  </si>
+  <si>
+    <t>Related Publications</t>
+  </si>
+  <si>
+    <t>Statistical collections "Environmental protection in the Republic of Kazakhstan"</t>
+  </si>
+  <si>
+    <t>Conventional designs</t>
+  </si>
+  <si>
+    <t>"-" - no case
+"0.0" - insignificant value
+"X" - data is confidential
+"..." - no data available
+In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Executor</t>
+  </si>
+  <si>
+    <t>Telephone Number</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t>Address</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unified contact center </t>
+  </si>
+  <si>
+    <t>Data Utilization</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
+  </si>
+  <si>
+    <t>Division of Industry and environment statistics</t>
+  </si>
+  <si>
+    <t>+7 723 2 25 27 47</t>
+  </si>
+  <si>
+    <t>l.larionova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>070004, Uskemen city, Tokhtarov street, 85</t>
+  </si>
+  <si>
+    <t>Lyudmila Larionova</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0;[Red]#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.000"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0;[Red]#,##0"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
@@ -287,54 +409,60 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -374,72 +502,107 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -684,93 +847,265 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/cec/d2cca6rb9k2lcpshlveeshj1r1axunvi.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.larionova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/publication/collections/?year=2024&amp;name=35950&amp;period=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B339D61-DEB9-47CB-ABA9-B641C063C6D8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A21" sqref="A21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="49.85546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="74" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="41"/>
+      <c r="B1" s="41"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="50" t="s">
+        <v>30</v>
+      </c>
+      <c r="B2" s="42">
+        <v>1575010211</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="50" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="42" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="50" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="43" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="44" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A6" s="50" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" s="45" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="50" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="46" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A8" s="50" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="45" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A9" s="50" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="47" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A10" s="51" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="46" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="50" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="44" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="44" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="50" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="44" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="50" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="49" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="50" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="52" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="50" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="44" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="50" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="42">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="50" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="48" t="s">
+        <v>54</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B18" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B7" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B9" r:id="rId3" display="Directory of Activities and Costs for Environmental Protection and Resource Management" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B10" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B15" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:R43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="10.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="9.140625" style="1"/>
     <col min="17" max="18" width="9.42578125" style="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="41"/>
-[...15 lines deleted...]
-      <c r="R1" s="41"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
     </row>
     <row r="2" spans="1:18" s="3" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="I2" s="5"/>
       <c r="K2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:18" s="3" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="8"/>
       <c r="B3" s="9">
         <v>2005</v>
       </c>
       <c r="C3" s="9">
         <v>2006</v>
       </c>
       <c r="D3" s="10">
@@ -2377,51 +2712,52 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58F97CA6-143B-4365-BB4C-A50BE21D96B1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>ООС</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>STAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NAlkuatova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>