--- v0 (2026-07-14)
+++ v1 (2026-10-05)
@@ -1,70 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Динамические ряды на сайт\окружающая среда\наш\1\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\ВСЕ ДЛЯ ОТДЕЛА\Динамика на сайт годовая\окружающая среда\1\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5610BADE-CBF1-49FC-9F48-1BF0258BF805}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C9D7F113-B8EC-4EAE-B7B5-1CE160915BC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6D862C37-F82D-497F-A066-02A47874462D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ООС" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Data" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="64">
   <si>
     <t>thousand tenge</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>The volume of current costs for environmental protection</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>9 488 735</t>
   </si>
   <si>
     <t>1 972 605</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
@@ -113,61 +115,166 @@
     <t>Katon-Karagay</t>
   </si>
   <si>
     <t>Samar</t>
   </si>
   <si>
     <t>Tarbagatai</t>
   </si>
   <si>
     <t>Ulan</t>
   </si>
   <si>
     <t>Urzhar</t>
   </si>
   <si>
     <t>Shemonaikha</t>
   </si>
   <si>
     <t>district Markakol</t>
   </si>
   <si>
     <t>district Samara</t>
   </si>
   <si>
     <t>district Ulken Naryn</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>15710101, 157101015,157101014,157101016</t>
+  </si>
+  <si>
+    <t>Classifier of Statistical Indicators</t>
+  </si>
+  <si>
+    <t>Current costs for environmental protection - the costs of enterprises and organizations for carrying out activities, ensuring the current operation of technological processes and industries, as well as for the maintenance and operation of machinery and equipment that are designed and operate in order to prevent, reduce, clean (recycle) and / or elimination of pollutants (products).</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Methodology for the formation indicators of environmental statistics
+</t>
+  </si>
+  <si>
+    <t>Methodological Explanations</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Statistical form of the national statistical observation "Report on environmental protection costs" (index 4-OS), annual
+</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Directory of Activities and Costs for Environmental Protection and Resource Management</t>
+  </si>
+  <si>
+    <t>Related Publications</t>
+  </si>
+  <si>
+    <t>Statistical collections "Environmental protection in the Republic of Kazakhstan"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ecological indicators of environmental monitoring and assessment </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Green economy indicators </t>
+  </si>
+  <si>
+    <t>Conventional designs</t>
+  </si>
+  <si>
+    <t>"-" - no case
+"0.0" - insignificant value
+"X" - data is confidential
+"..." - no data available
+In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Executor</t>
+  </si>
+  <si>
+    <t>Telephone Number</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t>Address</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unified contact center </t>
+  </si>
+  <si>
+    <t>Data Utilization</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
+  </si>
+  <si>
+    <t>Division of Industry and environment statistics</t>
+  </si>
+  <si>
+    <t>+7 723 2 25 27 47</t>
+  </si>
+  <si>
+    <t>l.larionova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>070004, Uskemen city, Tokhtarov street, 85</t>
+  </si>
+  <si>
+    <t>Name of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Lyudmila Larionova</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0;[Red]#,##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -180,50 +287,70 @@
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -312,56 +439,62 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -443,77 +576,115 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{E984A672-5F81-4952-AE21-075630717202}"/>
-    <cellStyle name="Обычный 2 2" xfId="2" xr:uid="{2D123446-3AFC-42C2-80A4-D91691B97B3C}"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -758,103 +929,292 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/cec/d2cca6rb9k2lcpshlveeshj1r1axunvi.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.larionova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/publication/collections/?year=2024&amp;name=35950&amp;period=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/green-economy-indicators/25825/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/ecologic-indicators/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2DD14627-17DA-4ECE-B778-339270EE9F88}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:B20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A23" sqref="A23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="49.85546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="74" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="49"/>
+      <c r="B1" s="49"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="58" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="50" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="58" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" s="50" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="58" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="51" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="58" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="52" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A6" s="58" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="53" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="58" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="54" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="58" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="53" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="58" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" s="55" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A10" s="60" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" s="54" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="61"/>
+      <c r="B11" s="54" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="61"/>
+      <c r="B12" s="54" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A13" s="58" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="52" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="58" t="s">
+        <v>50</v>
+      </c>
+      <c r="B14" s="52" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="58" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="52" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="58" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="57" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="58" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="59" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="58" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="52" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="58" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19" s="50">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="58" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="56" t="s">
+        <v>57</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A10:A12"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B20" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B7" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B9" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B11" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B12" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="B10" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="B17" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId8"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:R43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="1" customWidth="1"/>
     <col min="2" max="5" width="12.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" style="5" customWidth="1"/>
     <col min="7" max="15" width="12.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.5703125" style="1" customWidth="1"/>
     <col min="17" max="18" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="50"/>
-[...14 lines deleted...]
-      <c r="Q1" s="50"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
     </row>
     <row r="2" spans="1:18" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
-      <c r="O2" s="49"/>
-      <c r="P2" s="49"/>
+      <c r="O2" s="62"/>
+      <c r="P2" s="62"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="42" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:18" s="16" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
       <c r="B3" s="7">
         <v>2005</v>
       </c>
       <c r="C3" s="7">
         <v>2006</v>
       </c>
       <c r="D3" s="8">
         <v>2007</v>
       </c>
       <c r="E3" s="9">
         <v>2008</v>
       </c>
       <c r="F3" s="10">
         <v>2009</v>
       </c>
       <c r="G3" s="11">
         <v>2010</v>
       </c>
@@ -2350,157 +2710,158 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="O2:P2"/>
     <mergeCell ref="A1:Q1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="0.28000000000000003" bottom="0.56000000000000005" header="0.17" footer="0.28999999999999998"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010010EE8D5754B3034E85F52A0939105884" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="7ff63a4a10a7c4c5570a5282c79e99b0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28B1BF15-AD9A-4CBB-8CF6-CF74EE61063E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB8A0EE7-576C-436D-97ED-109A6CEBE610}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9577D35D-57E2-48F9-8612-6DF37C695752}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>ООС</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>STAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NAlkuatova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>