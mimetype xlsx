--- v0 (2026-08-14)
+++ v1 (2026-09-27)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="4452" yWindow="84" windowWidth="14124" windowHeight="9804"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="7" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="75">
   <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Человек</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
@@ -167,127 +167,134 @@
   <si>
     <t>1 октября</t>
   </si>
   <si>
     <t>1 ноября</t>
   </si>
   <si>
     <t>1 декабря</t>
   </si>
   <si>
     <t>Число людей, проживающих на данной территории в данный момент времени</t>
   </si>
   <si>
     <t>с 2025</t>
   </si>
   <si>
     <t>k.snasapova@aspire.gov.kz</t>
   </si>
   <si>
     <t>+7 724 227-23-62</t>
   </si>
   <si>
     <t>Отдел социальной и демографической статистики</t>
   </si>
   <si>
-    <t>Численность населения Кызылординской области*</t>
-[...1 lines deleted...]
-  <si>
     <t>человек</t>
   </si>
   <si>
     <t>1  апреля</t>
   </si>
   <si>
-    <t>1  мая</t>
-[...4 lines deleted...]
-  <si>
     <t>1  июля</t>
-  </si>
-[...4 lines deleted...]
-    <t>1  сентября</t>
   </si>
   <si>
     <t>Кызылординская область</t>
   </si>
   <si>
     <t>Кызылорда г.а.</t>
   </si>
   <si>
     <t>Байконыр г.а.</t>
   </si>
   <si>
     <t xml:space="preserve">Аральский </t>
   </si>
   <si>
     <t xml:space="preserve">Жалагашский </t>
   </si>
   <si>
     <t xml:space="preserve">Жанакорганский </t>
   </si>
   <si>
     <t xml:space="preserve">Казалинский </t>
   </si>
   <si>
     <t xml:space="preserve">Кармакшинский </t>
   </si>
   <si>
     <t xml:space="preserve">Сырдарьинский </t>
   </si>
   <si>
     <t xml:space="preserve">Шиелийский </t>
   </si>
   <si>
-    <t xml:space="preserve">  </t>
-[...1 lines deleted...]
-  <si>
     <t>* По текущему учету.</t>
   </si>
   <si>
     <t xml:space="preserve">Снасапова Кулайхан </t>
   </si>
   <si>
     <t>Численность населения на начало периода</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/kyzylorda/dynamic-tables/38/</t>
   </si>
+  <si>
+    <t>611101 Численность населения Кызылординской области*</t>
+  </si>
+  <si>
+    <t>1 сентября</t>
+  </si>
+  <si>
+    <t>1 августа</t>
+  </si>
+  <si>
+    <t>1 мая</t>
+  </si>
+  <si>
+    <t>1 июня</t>
+  </si>
+  <si>
+    <t>1 апреля</t>
+  </si>
+  <si>
+    <t>1 июля</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="47">
+  <fonts count="45">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -486,147 +493,138 @@
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...3 lines deleted...]
-    <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
-[...11 lines deleted...]
-      <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...6 lines deleted...]
-    <font>
       <i/>
       <sz val="8"/>
-      <name val="Roboto"/>
-[...3 lines deleted...]
-      <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color indexed="56"/>
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="60"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color indexed="12"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="24">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
@@ -704,51 +702,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="11"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="36"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="52"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="18">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -758,59 +756,50 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...7 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
@@ -888,107 +877,125 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...9 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3410">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -2548,129 +2555,129 @@
     <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="21" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-[...77 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -3637,947 +3644,975 @@
     <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="44" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...599 lines deleted...]
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="43" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="21" fillId="23" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-[...80 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="23" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="89">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="22" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="22" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1715" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1716" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1715" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1716" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1716" applyFont="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1716" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...79 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="1716" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="1716" applyFont="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="1715" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1715" applyFont="1" applyAlignment="1">
-      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="justify" vertical="top"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="1715" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="1714" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="1714" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="1" xfId="3319" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="1714" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1631" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="1631" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="1714" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3410">
     <cellStyle name="20% - Акцент1 2" xfId="30"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="31"/>
     <cellStyle name="20% - Акцент1 2 10 2" xfId="1720"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="32"/>
     <cellStyle name="20% - Акцент1 2 11 2" xfId="1721"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="33"/>
     <cellStyle name="20% - Акцент1 2 12 2" xfId="1722"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="34"/>
     <cellStyle name="20% - Акцент1 2 13 2" xfId="1723"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="35"/>
     <cellStyle name="20% - Акцент1 2 14 2" xfId="1724"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="36"/>
     <cellStyle name="20% - Акцент1 2 15 2" xfId="1725"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="37"/>
     <cellStyle name="20% - Акцент1 2 16 2" xfId="1726"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="38"/>
     <cellStyle name="20% - Акцент1 2 17 2" xfId="1727"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="39"/>
     <cellStyle name="20% - Акцент1 2 18 2" xfId="1728"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="40"/>
     <cellStyle name="20% - Акцент1 2 19 2" xfId="1729"/>
@@ -7951,50 +7986,55 @@
     <cellStyle name="Примечание 4 34 2" xfId="3401"/>
     <cellStyle name="Примечание 4 35" xfId="1705"/>
     <cellStyle name="Примечание 4 35 2" xfId="3402"/>
     <cellStyle name="Примечание 4 36" xfId="1677"/>
     <cellStyle name="Примечание 4 36 2" xfId="3403"/>
     <cellStyle name="Примечание 4 37" xfId="3374"/>
     <cellStyle name="Примечание 4 4" xfId="1706"/>
     <cellStyle name="Примечание 4 4 2" xfId="3404"/>
     <cellStyle name="Примечание 4 5" xfId="1707"/>
     <cellStyle name="Примечание 4 5 2" xfId="3405"/>
     <cellStyle name="Примечание 4 6" xfId="1708"/>
     <cellStyle name="Примечание 4 6 2" xfId="3406"/>
     <cellStyle name="Примечание 4 7" xfId="1709"/>
     <cellStyle name="Примечание 4 7 2" xfId="3407"/>
     <cellStyle name="Примечание 4 8" xfId="1710"/>
     <cellStyle name="Примечание 4 8 2" xfId="3408"/>
     <cellStyle name="Примечание 4 9" xfId="1711"/>
     <cellStyle name="Примечание 4 9 2" xfId="3409"/>
     <cellStyle name="Связанная ячейка" xfId="11" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="13" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Финансовый 2" xfId="1718"/>
     <cellStyle name="Хороший" xfId="5" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -8256,5901 +8296,6307 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.snasapova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
-  <dimension ref="A1:N26"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="81" zoomScaleNormal="81" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A26" sqref="A26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="4.21875" style="4" customWidth="1"/>
-[...193 lines deleted...]
-    <col min="16132" max="16384" width="9.109375" style="4"/>
+    <col min="1" max="1" width="48.5546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="3" customWidth="1"/>
+    <col min="3" max="4" width="9.109375" style="4"/>
+    <col min="5" max="5" width="9.88671875" style="4" bestFit="1" customWidth="1"/>
+    <col min="6" max="256" width="9.109375" style="4"/>
+    <col min="257" max="257" width="42.33203125" style="4" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" style="4" customWidth="1"/>
+    <col min="259" max="512" width="9.109375" style="4"/>
+    <col min="513" max="513" width="42.33203125" style="4" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" style="4" customWidth="1"/>
+    <col min="515" max="768" width="9.109375" style="4"/>
+    <col min="769" max="769" width="42.33203125" style="4" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" style="4" customWidth="1"/>
+    <col min="771" max="1024" width="9.109375" style="4"/>
+    <col min="1025" max="1025" width="42.33203125" style="4" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" style="4" customWidth="1"/>
+    <col min="1027" max="1280" width="9.109375" style="4"/>
+    <col min="1281" max="1281" width="42.33203125" style="4" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" style="4" customWidth="1"/>
+    <col min="1283" max="1536" width="9.109375" style="4"/>
+    <col min="1537" max="1537" width="42.33203125" style="4" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" style="4" customWidth="1"/>
+    <col min="1539" max="1792" width="9.109375" style="4"/>
+    <col min="1793" max="1793" width="42.33203125" style="4" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" style="4" customWidth="1"/>
+    <col min="1795" max="2048" width="9.109375" style="4"/>
+    <col min="2049" max="2049" width="42.33203125" style="4" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" style="4" customWidth="1"/>
+    <col min="2051" max="2304" width="9.109375" style="4"/>
+    <col min="2305" max="2305" width="42.33203125" style="4" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" style="4" customWidth="1"/>
+    <col min="2307" max="2560" width="9.109375" style="4"/>
+    <col min="2561" max="2561" width="42.33203125" style="4" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" style="4" customWidth="1"/>
+    <col min="2563" max="2816" width="9.109375" style="4"/>
+    <col min="2817" max="2817" width="42.33203125" style="4" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" style="4" customWidth="1"/>
+    <col min="2819" max="3072" width="9.109375" style="4"/>
+    <col min="3073" max="3073" width="42.33203125" style="4" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" style="4" customWidth="1"/>
+    <col min="3075" max="3328" width="9.109375" style="4"/>
+    <col min="3329" max="3329" width="42.33203125" style="4" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" style="4" customWidth="1"/>
+    <col min="3331" max="3584" width="9.109375" style="4"/>
+    <col min="3585" max="3585" width="42.33203125" style="4" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" style="4" customWidth="1"/>
+    <col min="3587" max="3840" width="9.109375" style="4"/>
+    <col min="3841" max="3841" width="42.33203125" style="4" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" style="4" customWidth="1"/>
+    <col min="3843" max="4096" width="9.109375" style="4"/>
+    <col min="4097" max="4097" width="42.33203125" style="4" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" style="4" customWidth="1"/>
+    <col min="4099" max="4352" width="9.109375" style="4"/>
+    <col min="4353" max="4353" width="42.33203125" style="4" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" style="4" customWidth="1"/>
+    <col min="4355" max="4608" width="9.109375" style="4"/>
+    <col min="4609" max="4609" width="42.33203125" style="4" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" style="4" customWidth="1"/>
+    <col min="4611" max="4864" width="9.109375" style="4"/>
+    <col min="4865" max="4865" width="42.33203125" style="4" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" style="4" customWidth="1"/>
+    <col min="4867" max="5120" width="9.109375" style="4"/>
+    <col min="5121" max="5121" width="42.33203125" style="4" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" style="4" customWidth="1"/>
+    <col min="5123" max="5376" width="9.109375" style="4"/>
+    <col min="5377" max="5377" width="42.33203125" style="4" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" style="4" customWidth="1"/>
+    <col min="5379" max="5632" width="9.109375" style="4"/>
+    <col min="5633" max="5633" width="42.33203125" style="4" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" style="4" customWidth="1"/>
+    <col min="5635" max="5888" width="9.109375" style="4"/>
+    <col min="5889" max="5889" width="42.33203125" style="4" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" style="4" customWidth="1"/>
+    <col min="5891" max="6144" width="9.109375" style="4"/>
+    <col min="6145" max="6145" width="42.33203125" style="4" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" style="4" customWidth="1"/>
+    <col min="6147" max="6400" width="9.109375" style="4"/>
+    <col min="6401" max="6401" width="42.33203125" style="4" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" style="4" customWidth="1"/>
+    <col min="6403" max="6656" width="9.109375" style="4"/>
+    <col min="6657" max="6657" width="42.33203125" style="4" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" style="4" customWidth="1"/>
+    <col min="6659" max="6912" width="9.109375" style="4"/>
+    <col min="6913" max="6913" width="42.33203125" style="4" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" style="4" customWidth="1"/>
+    <col min="6915" max="7168" width="9.109375" style="4"/>
+    <col min="7169" max="7169" width="42.33203125" style="4" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" style="4" customWidth="1"/>
+    <col min="7171" max="7424" width="9.109375" style="4"/>
+    <col min="7425" max="7425" width="42.33203125" style="4" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" style="4" customWidth="1"/>
+    <col min="7427" max="7680" width="9.109375" style="4"/>
+    <col min="7681" max="7681" width="42.33203125" style="4" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" style="4" customWidth="1"/>
+    <col min="7683" max="7936" width="9.109375" style="4"/>
+    <col min="7937" max="7937" width="42.33203125" style="4" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" style="4" customWidth="1"/>
+    <col min="7939" max="8192" width="9.109375" style="4"/>
+    <col min="8193" max="8193" width="42.33203125" style="4" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" style="4" customWidth="1"/>
+    <col min="8195" max="8448" width="9.109375" style="4"/>
+    <col min="8449" max="8449" width="42.33203125" style="4" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" style="4" customWidth="1"/>
+    <col min="8451" max="8704" width="9.109375" style="4"/>
+    <col min="8705" max="8705" width="42.33203125" style="4" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" style="4" customWidth="1"/>
+    <col min="8707" max="8960" width="9.109375" style="4"/>
+    <col min="8961" max="8961" width="42.33203125" style="4" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" style="4" customWidth="1"/>
+    <col min="8963" max="9216" width="9.109375" style="4"/>
+    <col min="9217" max="9217" width="42.33203125" style="4" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" style="4" customWidth="1"/>
+    <col min="9219" max="9472" width="9.109375" style="4"/>
+    <col min="9473" max="9473" width="42.33203125" style="4" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" style="4" customWidth="1"/>
+    <col min="9475" max="9728" width="9.109375" style="4"/>
+    <col min="9729" max="9729" width="42.33203125" style="4" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" style="4" customWidth="1"/>
+    <col min="9731" max="9984" width="9.109375" style="4"/>
+    <col min="9985" max="9985" width="42.33203125" style="4" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" style="4" customWidth="1"/>
+    <col min="9987" max="10240" width="9.109375" style="4"/>
+    <col min="10241" max="10241" width="42.33203125" style="4" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" style="4" customWidth="1"/>
+    <col min="10243" max="10496" width="9.109375" style="4"/>
+    <col min="10497" max="10497" width="42.33203125" style="4" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" style="4" customWidth="1"/>
+    <col min="10499" max="10752" width="9.109375" style="4"/>
+    <col min="10753" max="10753" width="42.33203125" style="4" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" style="4" customWidth="1"/>
+    <col min="10755" max="11008" width="9.109375" style="4"/>
+    <col min="11009" max="11009" width="42.33203125" style="4" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" style="4" customWidth="1"/>
+    <col min="11011" max="11264" width="9.109375" style="4"/>
+    <col min="11265" max="11265" width="42.33203125" style="4" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" style="4" customWidth="1"/>
+    <col min="11267" max="11520" width="9.109375" style="4"/>
+    <col min="11521" max="11521" width="42.33203125" style="4" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" style="4" customWidth="1"/>
+    <col min="11523" max="11776" width="9.109375" style="4"/>
+    <col min="11777" max="11777" width="42.33203125" style="4" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" style="4" customWidth="1"/>
+    <col min="11779" max="12032" width="9.109375" style="4"/>
+    <col min="12033" max="12033" width="42.33203125" style="4" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" style="4" customWidth="1"/>
+    <col min="12035" max="12288" width="9.109375" style="4"/>
+    <col min="12289" max="12289" width="42.33203125" style="4" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" style="4" customWidth="1"/>
+    <col min="12291" max="12544" width="9.109375" style="4"/>
+    <col min="12545" max="12545" width="42.33203125" style="4" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" style="4" customWidth="1"/>
+    <col min="12547" max="12800" width="9.109375" style="4"/>
+    <col min="12801" max="12801" width="42.33203125" style="4" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" style="4" customWidth="1"/>
+    <col min="12803" max="13056" width="9.109375" style="4"/>
+    <col min="13057" max="13057" width="42.33203125" style="4" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" style="4" customWidth="1"/>
+    <col min="13059" max="13312" width="9.109375" style="4"/>
+    <col min="13313" max="13313" width="42.33203125" style="4" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" style="4" customWidth="1"/>
+    <col min="13315" max="13568" width="9.109375" style="4"/>
+    <col min="13569" max="13569" width="42.33203125" style="4" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" style="4" customWidth="1"/>
+    <col min="13571" max="13824" width="9.109375" style="4"/>
+    <col min="13825" max="13825" width="42.33203125" style="4" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" style="4" customWidth="1"/>
+    <col min="13827" max="14080" width="9.109375" style="4"/>
+    <col min="14081" max="14081" width="42.33203125" style="4" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" style="4" customWidth="1"/>
+    <col min="14083" max="14336" width="9.109375" style="4"/>
+    <col min="14337" max="14337" width="42.33203125" style="4" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" style="4" customWidth="1"/>
+    <col min="14339" max="14592" width="9.109375" style="4"/>
+    <col min="14593" max="14593" width="42.33203125" style="4" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" style="4" customWidth="1"/>
+    <col min="14595" max="14848" width="9.109375" style="4"/>
+    <col min="14849" max="14849" width="42.33203125" style="4" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" style="4" customWidth="1"/>
+    <col min="14851" max="15104" width="9.109375" style="4"/>
+    <col min="15105" max="15105" width="42.33203125" style="4" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" style="4" customWidth="1"/>
+    <col min="15107" max="15360" width="9.109375" style="4"/>
+    <col min="15361" max="15361" width="42.33203125" style="4" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" style="4" customWidth="1"/>
+    <col min="15363" max="15616" width="9.109375" style="4"/>
+    <col min="15617" max="15617" width="42.33203125" style="4" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" style="4" customWidth="1"/>
+    <col min="15619" max="15872" width="9.109375" style="4"/>
+    <col min="15873" max="15873" width="42.33203125" style="4" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" style="4" customWidth="1"/>
+    <col min="15875" max="16128" width="9.109375" style="4"/>
+    <col min="16129" max="16129" width="42.33203125" style="4" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" style="4" customWidth="1"/>
+    <col min="16131" max="16383" width="9.109375" style="4"/>
+    <col min="16384" max="16384" width="9.109375" style="4" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" s="62" customFormat="1" ht="14.4">
-      <c r="A1" s="61"/>
+    <row r="1" spans="1:2" s="80" customFormat="1"/>
+    <row r="2" spans="1:2" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" s="14">
+        <v>611101</v>
+      </c>
     </row>
-    <row r="2" spans="1:3" s="18" customFormat="1" ht="12.75" customHeight="1">
-[...4 lines deleted...]
-        <v>611101</v>
+    <row r="3" spans="1:2" s="15" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A3" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="66" t="s">
+        <v>65</v>
       </c>
     </row>
-    <row r="3" spans="1:3" s="18" customFormat="1" ht="14.25" customHeight="1">
-[...4 lines deleted...]
-        <v>71</v>
+    <row r="4" spans="1:2" s="15" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="67" t="s">
+        <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:3" s="18" customFormat="1" ht="14.25" customHeight="1">
-[...4 lines deleted...]
-        <v>6</v>
+    <row r="5" spans="1:2" s="15" customFormat="1" ht="13.8" customHeight="1">
+      <c r="A5" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="66" t="s">
+        <v>65</v>
       </c>
     </row>
-    <row r="5" spans="1:3" s="18" customFormat="1" ht="13.8" customHeight="1">
-[...4 lines deleted...]
-        <v>71</v>
+    <row r="6" spans="1:2" s="15" customFormat="1" ht="13.8" customHeight="1">
+      <c r="A6" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="67" t="s">
+        <v>46</v>
       </c>
     </row>
-    <row r="6" spans="1:3" s="18" customFormat="1" ht="13.8" customHeight="1">
-[...4 lines deleted...]
-        <v>46</v>
+    <row r="7" spans="1:2" s="15" customFormat="1" ht="14.4" customHeight="1">
+      <c r="A7" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="68" t="s">
+        <v>45</v>
       </c>
     </row>
-    <row r="7" spans="1:3" s="18" customFormat="1" ht="14.4" customHeight="1">
-[...4 lines deleted...]
-        <v>45</v>
+    <row r="8" spans="1:2" s="15" customFormat="1" ht="13.8" customHeight="1">
+      <c r="A8" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="68" t="s">
+        <v>38</v>
       </c>
     </row>
-    <row r="8" spans="1:3" s="18" customFormat="1" ht="13.8" customHeight="1">
-[...4 lines deleted...]
-        <v>38</v>
+    <row r="9" spans="1:2" s="15" customFormat="1" ht="42" customHeight="1">
+      <c r="A9" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="69" t="s">
+        <v>32</v>
       </c>
     </row>
-    <row r="9" spans="1:3" s="18" customFormat="1" ht="42" customHeight="1">
-[...4 lines deleted...]
-        <v>32</v>
+    <row r="10" spans="1:2" s="15" customFormat="1" ht="55.8" customHeight="1">
+      <c r="A10" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="69" t="s">
+        <v>33</v>
       </c>
     </row>
-    <row r="10" spans="1:3" s="18" customFormat="1" ht="55.8" customHeight="1">
-[...4 lines deleted...]
-        <v>33</v>
+    <row r="11" spans="1:2" s="15" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A11" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="70" t="s">
+        <v>74</v>
       </c>
     </row>
-    <row r="11" spans="1:3" s="18" customFormat="1" ht="15.6" customHeight="1">
-[...3 lines deleted...]
-      <c r="C11" s="22"/>
+    <row r="12" spans="1:2" s="15" customFormat="1" ht="18" customHeight="1">
+      <c r="A12" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="71" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="12" spans="1:3" s="18" customFormat="1" ht="18" customHeight="1">
-[...4 lines deleted...]
-        <v>15</v>
+    <row r="13" spans="1:2" s="15" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A13" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="72" t="s">
+        <v>35</v>
       </c>
     </row>
-    <row r="13" spans="1:3" s="18" customFormat="1" ht="17.399999999999999" customHeight="1">
-[...4 lines deleted...]
-        <v>35</v>
+    <row r="14" spans="1:2" s="15" customFormat="1" ht="16.8" customHeight="1">
+      <c r="A14" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="73" t="s">
+        <v>66</v>
       </c>
     </row>
-    <row r="14" spans="1:3" s="18" customFormat="1" ht="16.8" customHeight="1">
-[...4 lines deleted...]
-        <v>72</v>
+    <row r="15" spans="1:2" s="15" customFormat="1" ht="18" customHeight="1">
+      <c r="A15" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" s="74" t="s">
+        <v>34</v>
       </c>
     </row>
-    <row r="15" spans="1:3" s="18" customFormat="1" ht="18" customHeight="1">
-[...4 lines deleted...]
-        <v>34</v>
+    <row r="16" spans="1:2" s="17" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A16" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="75">
+        <v>46275</v>
       </c>
     </row>
-    <row r="16" spans="1:3" s="27" customFormat="1" ht="15.6" customHeight="1">
-[...5 lines deleted...]
-      </c>
+    <row r="17" spans="1:13" s="17" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A17" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="75">
+        <v>46307</v>
+      </c>
+      <c r="M17" s="18"/>
     </row>
-    <row r="17" spans="2:14" s="27" customFormat="1" ht="12.6" customHeight="1">
-[...6 lines deleted...]
-      <c r="N17" s="28"/>
+    <row r="18" spans="1:13" s="17" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A18" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="76" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="18" spans="2:14" s="27" customFormat="1" ht="15.6" customHeight="1">
-[...5 lines deleted...]
-      </c>
+    <row r="19" spans="1:13" s="17" customFormat="1" ht="18" customHeight="1">
+      <c r="A19" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="77" t="s">
+        <v>64</v>
+      </c>
+      <c r="M19" s="18"/>
     </row>
-    <row r="19" spans="2:14" s="27" customFormat="1" ht="18" customHeight="1">
-[...6 lines deleted...]
-      <c r="N19" s="28"/>
+    <row r="20" spans="1:13" s="17" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A20" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="78" t="s">
+        <v>48</v>
+      </c>
     </row>
-    <row r="20" spans="2:14" s="27" customFormat="1" ht="15.6" customHeight="1">
-[...5 lines deleted...]
-      </c>
+    <row r="21" spans="1:13" s="17" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A21" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="79" t="s">
+        <v>47</v>
+      </c>
+      <c r="M21" s="18"/>
     </row>
-    <row r="21" spans="2:14" s="27" customFormat="1" ht="15.6" customHeight="1">
-[...6 lines deleted...]
-      <c r="N21" s="28"/>
+    <row r="22" spans="1:13">
+      <c r="A22" s="1"/>
+      <c r="B22" s="2"/>
     </row>
-    <row r="22" spans="2:14">
-[...1 lines deleted...]
-      <c r="C22" s="2"/>
+    <row r="23" spans="1:13">
+      <c r="M23" s="6"/>
     </row>
-    <row r="23" spans="2:14">
-      <c r="N23" s="6"/>
+    <row r="24" spans="1:13">
+      <c r="M24" s="5"/>
     </row>
-    <row r="24" spans="2:14">
-      <c r="N24" s="5"/>
+    <row r="25" spans="1:13">
+      <c r="M25" s="6"/>
     </row>
-    <row r="25" spans="2:14">
-[...3 lines deleted...]
-      <c r="N26" s="5"/>
+    <row r="26" spans="1:13">
+      <c r="M26" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:XFD1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="C12" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="C21" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C20"/>
+  <dimension ref="B1:D18"/>
   <sheetViews>
-    <sheetView zoomScale="88" zoomScaleNormal="88" workbookViewId="0">
-      <selection activeCell="A37" sqref="A37"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="51.6640625" style="8" customWidth="1"/>
-[...318 lines deleted...]
-    <col min="16384" max="16384" width="9.109375" style="11" customWidth="1"/>
+    <col min="1" max="1" width="3.6640625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="115.5546875" style="8" customWidth="1"/>
+    <col min="3" max="3" width="5.109375" style="8" customWidth="1"/>
+    <col min="4" max="4" width="6" style="8" customWidth="1"/>
+    <col min="5" max="256" width="9.109375" style="11"/>
+    <col min="257" max="257" width="4.5546875" style="11" customWidth="1"/>
+    <col min="258" max="258" width="51.6640625" style="11" customWidth="1"/>
+    <col min="259" max="259" width="9.109375" style="11"/>
+    <col min="260" max="260" width="51.6640625" style="11" customWidth="1"/>
+    <col min="261" max="512" width="9.109375" style="11"/>
+    <col min="513" max="513" width="4.5546875" style="11" customWidth="1"/>
+    <col min="514" max="514" width="51.6640625" style="11" customWidth="1"/>
+    <col min="515" max="515" width="9.109375" style="11"/>
+    <col min="516" max="516" width="51.6640625" style="11" customWidth="1"/>
+    <col min="517" max="768" width="9.109375" style="11"/>
+    <col min="769" max="769" width="4.5546875" style="11" customWidth="1"/>
+    <col min="770" max="770" width="51.6640625" style="11" customWidth="1"/>
+    <col min="771" max="771" width="9.109375" style="11"/>
+    <col min="772" max="772" width="51.6640625" style="11" customWidth="1"/>
+    <col min="773" max="1024" width="9.109375" style="11"/>
+    <col min="1025" max="1025" width="4.5546875" style="11" customWidth="1"/>
+    <col min="1026" max="1026" width="51.6640625" style="11" customWidth="1"/>
+    <col min="1027" max="1027" width="9.109375" style="11"/>
+    <col min="1028" max="1028" width="51.6640625" style="11" customWidth="1"/>
+    <col min="1029" max="1280" width="9.109375" style="11"/>
+    <col min="1281" max="1281" width="4.5546875" style="11" customWidth="1"/>
+    <col min="1282" max="1282" width="51.6640625" style="11" customWidth="1"/>
+    <col min="1283" max="1283" width="9.109375" style="11"/>
+    <col min="1284" max="1284" width="51.6640625" style="11" customWidth="1"/>
+    <col min="1285" max="1536" width="9.109375" style="11"/>
+    <col min="1537" max="1537" width="4.5546875" style="11" customWidth="1"/>
+    <col min="1538" max="1538" width="51.6640625" style="11" customWidth="1"/>
+    <col min="1539" max="1539" width="9.109375" style="11"/>
+    <col min="1540" max="1540" width="51.6640625" style="11" customWidth="1"/>
+    <col min="1541" max="1792" width="9.109375" style="11"/>
+    <col min="1793" max="1793" width="4.5546875" style="11" customWidth="1"/>
+    <col min="1794" max="1794" width="51.6640625" style="11" customWidth="1"/>
+    <col min="1795" max="1795" width="9.109375" style="11"/>
+    <col min="1796" max="1796" width="51.6640625" style="11" customWidth="1"/>
+    <col min="1797" max="2048" width="9.109375" style="11"/>
+    <col min="2049" max="2049" width="4.5546875" style="11" customWidth="1"/>
+    <col min="2050" max="2050" width="51.6640625" style="11" customWidth="1"/>
+    <col min="2051" max="2051" width="9.109375" style="11"/>
+    <col min="2052" max="2052" width="51.6640625" style="11" customWidth="1"/>
+    <col min="2053" max="2304" width="9.109375" style="11"/>
+    <col min="2305" max="2305" width="4.5546875" style="11" customWidth="1"/>
+    <col min="2306" max="2306" width="51.6640625" style="11" customWidth="1"/>
+    <col min="2307" max="2307" width="9.109375" style="11"/>
+    <col min="2308" max="2308" width="51.6640625" style="11" customWidth="1"/>
+    <col min="2309" max="2560" width="9.109375" style="11"/>
+    <col min="2561" max="2561" width="4.5546875" style="11" customWidth="1"/>
+    <col min="2562" max="2562" width="51.6640625" style="11" customWidth="1"/>
+    <col min="2563" max="2563" width="9.109375" style="11"/>
+    <col min="2564" max="2564" width="51.6640625" style="11" customWidth="1"/>
+    <col min="2565" max="2816" width="9.109375" style="11"/>
+    <col min="2817" max="2817" width="4.5546875" style="11" customWidth="1"/>
+    <col min="2818" max="2818" width="51.6640625" style="11" customWidth="1"/>
+    <col min="2819" max="2819" width="9.109375" style="11"/>
+    <col min="2820" max="2820" width="51.6640625" style="11" customWidth="1"/>
+    <col min="2821" max="3072" width="9.109375" style="11"/>
+    <col min="3073" max="3073" width="4.5546875" style="11" customWidth="1"/>
+    <col min="3074" max="3074" width="51.6640625" style="11" customWidth="1"/>
+    <col min="3075" max="3075" width="9.109375" style="11"/>
+    <col min="3076" max="3076" width="51.6640625" style="11" customWidth="1"/>
+    <col min="3077" max="3328" width="9.109375" style="11"/>
+    <col min="3329" max="3329" width="4.5546875" style="11" customWidth="1"/>
+    <col min="3330" max="3330" width="51.6640625" style="11" customWidth="1"/>
+    <col min="3331" max="3331" width="9.109375" style="11"/>
+    <col min="3332" max="3332" width="51.6640625" style="11" customWidth="1"/>
+    <col min="3333" max="3584" width="9.109375" style="11"/>
+    <col min="3585" max="3585" width="4.5546875" style="11" customWidth="1"/>
+    <col min="3586" max="3586" width="51.6640625" style="11" customWidth="1"/>
+    <col min="3587" max="3587" width="9.109375" style="11"/>
+    <col min="3588" max="3588" width="51.6640625" style="11" customWidth="1"/>
+    <col min="3589" max="3840" width="9.109375" style="11"/>
+    <col min="3841" max="3841" width="4.5546875" style="11" customWidth="1"/>
+    <col min="3842" max="3842" width="51.6640625" style="11" customWidth="1"/>
+    <col min="3843" max="3843" width="9.109375" style="11"/>
+    <col min="3844" max="3844" width="51.6640625" style="11" customWidth="1"/>
+    <col min="3845" max="4096" width="9.109375" style="11"/>
+    <col min="4097" max="4097" width="4.5546875" style="11" customWidth="1"/>
+    <col min="4098" max="4098" width="51.6640625" style="11" customWidth="1"/>
+    <col min="4099" max="4099" width="9.109375" style="11"/>
+    <col min="4100" max="4100" width="51.6640625" style="11" customWidth="1"/>
+    <col min="4101" max="4352" width="9.109375" style="11"/>
+    <col min="4353" max="4353" width="4.5546875" style="11" customWidth="1"/>
+    <col min="4354" max="4354" width="51.6640625" style="11" customWidth="1"/>
+    <col min="4355" max="4355" width="9.109375" style="11"/>
+    <col min="4356" max="4356" width="51.6640625" style="11" customWidth="1"/>
+    <col min="4357" max="4608" width="9.109375" style="11"/>
+    <col min="4609" max="4609" width="4.5546875" style="11" customWidth="1"/>
+    <col min="4610" max="4610" width="51.6640625" style="11" customWidth="1"/>
+    <col min="4611" max="4611" width="9.109375" style="11"/>
+    <col min="4612" max="4612" width="51.6640625" style="11" customWidth="1"/>
+    <col min="4613" max="4864" width="9.109375" style="11"/>
+    <col min="4865" max="4865" width="4.5546875" style="11" customWidth="1"/>
+    <col min="4866" max="4866" width="51.6640625" style="11" customWidth="1"/>
+    <col min="4867" max="4867" width="9.109375" style="11"/>
+    <col min="4868" max="4868" width="51.6640625" style="11" customWidth="1"/>
+    <col min="4869" max="5120" width="9.109375" style="11"/>
+    <col min="5121" max="5121" width="4.5546875" style="11" customWidth="1"/>
+    <col min="5122" max="5122" width="51.6640625" style="11" customWidth="1"/>
+    <col min="5123" max="5123" width="9.109375" style="11"/>
+    <col min="5124" max="5124" width="51.6640625" style="11" customWidth="1"/>
+    <col min="5125" max="5376" width="9.109375" style="11"/>
+    <col min="5377" max="5377" width="4.5546875" style="11" customWidth="1"/>
+    <col min="5378" max="5378" width="51.6640625" style="11" customWidth="1"/>
+    <col min="5379" max="5379" width="9.109375" style="11"/>
+    <col min="5380" max="5380" width="51.6640625" style="11" customWidth="1"/>
+    <col min="5381" max="5632" width="9.109375" style="11"/>
+    <col min="5633" max="5633" width="4.5546875" style="11" customWidth="1"/>
+    <col min="5634" max="5634" width="51.6640625" style="11" customWidth="1"/>
+    <col min="5635" max="5635" width="9.109375" style="11"/>
+    <col min="5636" max="5636" width="51.6640625" style="11" customWidth="1"/>
+    <col min="5637" max="5888" width="9.109375" style="11"/>
+    <col min="5889" max="5889" width="4.5546875" style="11" customWidth="1"/>
+    <col min="5890" max="5890" width="51.6640625" style="11" customWidth="1"/>
+    <col min="5891" max="5891" width="9.109375" style="11"/>
+    <col min="5892" max="5892" width="51.6640625" style="11" customWidth="1"/>
+    <col min="5893" max="6144" width="9.109375" style="11"/>
+    <col min="6145" max="6145" width="4.5546875" style="11" customWidth="1"/>
+    <col min="6146" max="6146" width="51.6640625" style="11" customWidth="1"/>
+    <col min="6147" max="6147" width="9.109375" style="11"/>
+    <col min="6148" max="6148" width="51.6640625" style="11" customWidth="1"/>
+    <col min="6149" max="6400" width="9.109375" style="11"/>
+    <col min="6401" max="6401" width="4.5546875" style="11" customWidth="1"/>
+    <col min="6402" max="6402" width="51.6640625" style="11" customWidth="1"/>
+    <col min="6403" max="6403" width="9.109375" style="11"/>
+    <col min="6404" max="6404" width="51.6640625" style="11" customWidth="1"/>
+    <col min="6405" max="6656" width="9.109375" style="11"/>
+    <col min="6657" max="6657" width="4.5546875" style="11" customWidth="1"/>
+    <col min="6658" max="6658" width="51.6640625" style="11" customWidth="1"/>
+    <col min="6659" max="6659" width="9.109375" style="11"/>
+    <col min="6660" max="6660" width="51.6640625" style="11" customWidth="1"/>
+    <col min="6661" max="6912" width="9.109375" style="11"/>
+    <col min="6913" max="6913" width="4.5546875" style="11" customWidth="1"/>
+    <col min="6914" max="6914" width="51.6640625" style="11" customWidth="1"/>
+    <col min="6915" max="6915" width="9.109375" style="11"/>
+    <col min="6916" max="6916" width="51.6640625" style="11" customWidth="1"/>
+    <col min="6917" max="7168" width="9.109375" style="11"/>
+    <col min="7169" max="7169" width="4.5546875" style="11" customWidth="1"/>
+    <col min="7170" max="7170" width="51.6640625" style="11" customWidth="1"/>
+    <col min="7171" max="7171" width="9.109375" style="11"/>
+    <col min="7172" max="7172" width="51.6640625" style="11" customWidth="1"/>
+    <col min="7173" max="7424" width="9.109375" style="11"/>
+    <col min="7425" max="7425" width="4.5546875" style="11" customWidth="1"/>
+    <col min="7426" max="7426" width="51.6640625" style="11" customWidth="1"/>
+    <col min="7427" max="7427" width="9.109375" style="11"/>
+    <col min="7428" max="7428" width="51.6640625" style="11" customWidth="1"/>
+    <col min="7429" max="7680" width="9.109375" style="11"/>
+    <col min="7681" max="7681" width="4.5546875" style="11" customWidth="1"/>
+    <col min="7682" max="7682" width="51.6640625" style="11" customWidth="1"/>
+    <col min="7683" max="7683" width="9.109375" style="11"/>
+    <col min="7684" max="7684" width="51.6640625" style="11" customWidth="1"/>
+    <col min="7685" max="7936" width="9.109375" style="11"/>
+    <col min="7937" max="7937" width="4.5546875" style="11" customWidth="1"/>
+    <col min="7938" max="7938" width="51.6640625" style="11" customWidth="1"/>
+    <col min="7939" max="7939" width="9.109375" style="11"/>
+    <col min="7940" max="7940" width="51.6640625" style="11" customWidth="1"/>
+    <col min="7941" max="8192" width="9.109375" style="11"/>
+    <col min="8193" max="8193" width="4.5546875" style="11" customWidth="1"/>
+    <col min="8194" max="8194" width="51.6640625" style="11" customWidth="1"/>
+    <col min="8195" max="8195" width="9.109375" style="11"/>
+    <col min="8196" max="8196" width="51.6640625" style="11" customWidth="1"/>
+    <col min="8197" max="8448" width="9.109375" style="11"/>
+    <col min="8449" max="8449" width="4.5546875" style="11" customWidth="1"/>
+    <col min="8450" max="8450" width="51.6640625" style="11" customWidth="1"/>
+    <col min="8451" max="8451" width="9.109375" style="11"/>
+    <col min="8452" max="8452" width="51.6640625" style="11" customWidth="1"/>
+    <col min="8453" max="8704" width="9.109375" style="11"/>
+    <col min="8705" max="8705" width="4.5546875" style="11" customWidth="1"/>
+    <col min="8706" max="8706" width="51.6640625" style="11" customWidth="1"/>
+    <col min="8707" max="8707" width="9.109375" style="11"/>
+    <col min="8708" max="8708" width="51.6640625" style="11" customWidth="1"/>
+    <col min="8709" max="8960" width="9.109375" style="11"/>
+    <col min="8961" max="8961" width="4.5546875" style="11" customWidth="1"/>
+    <col min="8962" max="8962" width="51.6640625" style="11" customWidth="1"/>
+    <col min="8963" max="8963" width="9.109375" style="11"/>
+    <col min="8964" max="8964" width="51.6640625" style="11" customWidth="1"/>
+    <col min="8965" max="9216" width="9.109375" style="11"/>
+    <col min="9217" max="9217" width="4.5546875" style="11" customWidth="1"/>
+    <col min="9218" max="9218" width="51.6640625" style="11" customWidth="1"/>
+    <col min="9219" max="9219" width="9.109375" style="11"/>
+    <col min="9220" max="9220" width="51.6640625" style="11" customWidth="1"/>
+    <col min="9221" max="9472" width="9.109375" style="11"/>
+    <col min="9473" max="9473" width="4.5546875" style="11" customWidth="1"/>
+    <col min="9474" max="9474" width="51.6640625" style="11" customWidth="1"/>
+    <col min="9475" max="9475" width="9.109375" style="11"/>
+    <col min="9476" max="9476" width="51.6640625" style="11" customWidth="1"/>
+    <col min="9477" max="9728" width="9.109375" style="11"/>
+    <col min="9729" max="9729" width="4.5546875" style="11" customWidth="1"/>
+    <col min="9730" max="9730" width="51.6640625" style="11" customWidth="1"/>
+    <col min="9731" max="9731" width="9.109375" style="11"/>
+    <col min="9732" max="9732" width="51.6640625" style="11" customWidth="1"/>
+    <col min="9733" max="9984" width="9.109375" style="11"/>
+    <col min="9985" max="9985" width="4.5546875" style="11" customWidth="1"/>
+    <col min="9986" max="9986" width="51.6640625" style="11" customWidth="1"/>
+    <col min="9987" max="9987" width="9.109375" style="11"/>
+    <col min="9988" max="9988" width="51.6640625" style="11" customWidth="1"/>
+    <col min="9989" max="10240" width="9.109375" style="11"/>
+    <col min="10241" max="10241" width="4.5546875" style="11" customWidth="1"/>
+    <col min="10242" max="10242" width="51.6640625" style="11" customWidth="1"/>
+    <col min="10243" max="10243" width="9.109375" style="11"/>
+    <col min="10244" max="10244" width="51.6640625" style="11" customWidth="1"/>
+    <col min="10245" max="10496" width="9.109375" style="11"/>
+    <col min="10497" max="10497" width="4.5546875" style="11" customWidth="1"/>
+    <col min="10498" max="10498" width="51.6640625" style="11" customWidth="1"/>
+    <col min="10499" max="10499" width="9.109375" style="11"/>
+    <col min="10500" max="10500" width="51.6640625" style="11" customWidth="1"/>
+    <col min="10501" max="10752" width="9.109375" style="11"/>
+    <col min="10753" max="10753" width="4.5546875" style="11" customWidth="1"/>
+    <col min="10754" max="10754" width="51.6640625" style="11" customWidth="1"/>
+    <col min="10755" max="10755" width="9.109375" style="11"/>
+    <col min="10756" max="10756" width="51.6640625" style="11" customWidth="1"/>
+    <col min="10757" max="11008" width="9.109375" style="11"/>
+    <col min="11009" max="11009" width="4.5546875" style="11" customWidth="1"/>
+    <col min="11010" max="11010" width="51.6640625" style="11" customWidth="1"/>
+    <col min="11011" max="11011" width="9.109375" style="11"/>
+    <col min="11012" max="11012" width="51.6640625" style="11" customWidth="1"/>
+    <col min="11013" max="11264" width="9.109375" style="11"/>
+    <col min="11265" max="11265" width="4.5546875" style="11" customWidth="1"/>
+    <col min="11266" max="11266" width="51.6640625" style="11" customWidth="1"/>
+    <col min="11267" max="11267" width="9.109375" style="11"/>
+    <col min="11268" max="11268" width="51.6640625" style="11" customWidth="1"/>
+    <col min="11269" max="11520" width="9.109375" style="11"/>
+    <col min="11521" max="11521" width="4.5546875" style="11" customWidth="1"/>
+    <col min="11522" max="11522" width="51.6640625" style="11" customWidth="1"/>
+    <col min="11523" max="11523" width="9.109375" style="11"/>
+    <col min="11524" max="11524" width="51.6640625" style="11" customWidth="1"/>
+    <col min="11525" max="11776" width="9.109375" style="11"/>
+    <col min="11777" max="11777" width="4.5546875" style="11" customWidth="1"/>
+    <col min="11778" max="11778" width="51.6640625" style="11" customWidth="1"/>
+    <col min="11779" max="11779" width="9.109375" style="11"/>
+    <col min="11780" max="11780" width="51.6640625" style="11" customWidth="1"/>
+    <col min="11781" max="12032" width="9.109375" style="11"/>
+    <col min="12033" max="12033" width="4.5546875" style="11" customWidth="1"/>
+    <col min="12034" max="12034" width="51.6640625" style="11" customWidth="1"/>
+    <col min="12035" max="12035" width="9.109375" style="11"/>
+    <col min="12036" max="12036" width="51.6640625" style="11" customWidth="1"/>
+    <col min="12037" max="12288" width="9.109375" style="11"/>
+    <col min="12289" max="12289" width="4.5546875" style="11" customWidth="1"/>
+    <col min="12290" max="12290" width="51.6640625" style="11" customWidth="1"/>
+    <col min="12291" max="12291" width="9.109375" style="11"/>
+    <col min="12292" max="12292" width="51.6640625" style="11" customWidth="1"/>
+    <col min="12293" max="12544" width="9.109375" style="11"/>
+    <col min="12545" max="12545" width="4.5546875" style="11" customWidth="1"/>
+    <col min="12546" max="12546" width="51.6640625" style="11" customWidth="1"/>
+    <col min="12547" max="12547" width="9.109375" style="11"/>
+    <col min="12548" max="12548" width="51.6640625" style="11" customWidth="1"/>
+    <col min="12549" max="12800" width="9.109375" style="11"/>
+    <col min="12801" max="12801" width="4.5546875" style="11" customWidth="1"/>
+    <col min="12802" max="12802" width="51.6640625" style="11" customWidth="1"/>
+    <col min="12803" max="12803" width="9.109375" style="11"/>
+    <col min="12804" max="12804" width="51.6640625" style="11" customWidth="1"/>
+    <col min="12805" max="13056" width="9.109375" style="11"/>
+    <col min="13057" max="13057" width="4.5546875" style="11" customWidth="1"/>
+    <col min="13058" max="13058" width="51.6640625" style="11" customWidth="1"/>
+    <col min="13059" max="13059" width="9.109375" style="11"/>
+    <col min="13060" max="13060" width="51.6640625" style="11" customWidth="1"/>
+    <col min="13061" max="13312" width="9.109375" style="11"/>
+    <col min="13313" max="13313" width="4.5546875" style="11" customWidth="1"/>
+    <col min="13314" max="13314" width="51.6640625" style="11" customWidth="1"/>
+    <col min="13315" max="13315" width="9.109375" style="11"/>
+    <col min="13316" max="13316" width="51.6640625" style="11" customWidth="1"/>
+    <col min="13317" max="13568" width="9.109375" style="11"/>
+    <col min="13569" max="13569" width="4.5546875" style="11" customWidth="1"/>
+    <col min="13570" max="13570" width="51.6640625" style="11" customWidth="1"/>
+    <col min="13571" max="13571" width="9.109375" style="11"/>
+    <col min="13572" max="13572" width="51.6640625" style="11" customWidth="1"/>
+    <col min="13573" max="13824" width="9.109375" style="11"/>
+    <col min="13825" max="13825" width="4.5546875" style="11" customWidth="1"/>
+    <col min="13826" max="13826" width="51.6640625" style="11" customWidth="1"/>
+    <col min="13827" max="13827" width="9.109375" style="11"/>
+    <col min="13828" max="13828" width="51.6640625" style="11" customWidth="1"/>
+    <col min="13829" max="14080" width="9.109375" style="11"/>
+    <col min="14081" max="14081" width="4.5546875" style="11" customWidth="1"/>
+    <col min="14082" max="14082" width="51.6640625" style="11" customWidth="1"/>
+    <col min="14083" max="14083" width="9.109375" style="11"/>
+    <col min="14084" max="14084" width="51.6640625" style="11" customWidth="1"/>
+    <col min="14085" max="14336" width="9.109375" style="11"/>
+    <col min="14337" max="14337" width="4.5546875" style="11" customWidth="1"/>
+    <col min="14338" max="14338" width="51.6640625" style="11" customWidth="1"/>
+    <col min="14339" max="14339" width="9.109375" style="11"/>
+    <col min="14340" max="14340" width="51.6640625" style="11" customWidth="1"/>
+    <col min="14341" max="14592" width="9.109375" style="11"/>
+    <col min="14593" max="14593" width="4.5546875" style="11" customWidth="1"/>
+    <col min="14594" max="14594" width="51.6640625" style="11" customWidth="1"/>
+    <col min="14595" max="14595" width="9.109375" style="11"/>
+    <col min="14596" max="14596" width="51.6640625" style="11" customWidth="1"/>
+    <col min="14597" max="14848" width="9.109375" style="11"/>
+    <col min="14849" max="14849" width="4.5546875" style="11" customWidth="1"/>
+    <col min="14850" max="14850" width="51.6640625" style="11" customWidth="1"/>
+    <col min="14851" max="14851" width="9.109375" style="11"/>
+    <col min="14852" max="14852" width="51.6640625" style="11" customWidth="1"/>
+    <col min="14853" max="15104" width="9.109375" style="11"/>
+    <col min="15105" max="15105" width="4.5546875" style="11" customWidth="1"/>
+    <col min="15106" max="15106" width="51.6640625" style="11" customWidth="1"/>
+    <col min="15107" max="15107" width="9.109375" style="11"/>
+    <col min="15108" max="15108" width="51.6640625" style="11" customWidth="1"/>
+    <col min="15109" max="15360" width="9.109375" style="11"/>
+    <col min="15361" max="15361" width="4.5546875" style="11" customWidth="1"/>
+    <col min="15362" max="15362" width="51.6640625" style="11" customWidth="1"/>
+    <col min="15363" max="15363" width="9.109375" style="11"/>
+    <col min="15364" max="15364" width="51.6640625" style="11" customWidth="1"/>
+    <col min="15365" max="15616" width="9.109375" style="11"/>
+    <col min="15617" max="15617" width="4.5546875" style="11" customWidth="1"/>
+    <col min="15618" max="15618" width="51.6640625" style="11" customWidth="1"/>
+    <col min="15619" max="15619" width="9.109375" style="11"/>
+    <col min="15620" max="15620" width="51.6640625" style="11" customWidth="1"/>
+    <col min="15621" max="15872" width="9.109375" style="11"/>
+    <col min="15873" max="15873" width="4.5546875" style="11" customWidth="1"/>
+    <col min="15874" max="15874" width="51.6640625" style="11" customWidth="1"/>
+    <col min="15875" max="15875" width="9.109375" style="11"/>
+    <col min="15876" max="15876" width="51.6640625" style="11" customWidth="1"/>
+    <col min="15877" max="16128" width="9.109375" style="11"/>
+    <col min="16129" max="16129" width="4.5546875" style="11" customWidth="1"/>
+    <col min="16130" max="16130" width="51.6640625" style="11" customWidth="1"/>
+    <col min="16131" max="16131" width="9.109375" style="11"/>
+    <col min="16132" max="16132" width="51.6640625" style="11" customWidth="1"/>
+    <col min="16133" max="16384" width="9.109375" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
-      <c r="A1" s="7"/>
+    <row r="1" spans="2:4">
       <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
     </row>
-    <row r="2" spans="1:3">
-      <c r="A2" s="7"/>
+    <row r="2" spans="2:4">
       <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
     </row>
-    <row r="3" spans="1:3">
-      <c r="A3" s="7"/>
+    <row r="3" spans="2:4">
       <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
     </row>
-    <row r="4" spans="1:3">
-      <c r="A4" s="7"/>
+    <row r="4" spans="2:4">
       <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
     </row>
-    <row r="5" spans="1:3">
-      <c r="A5" s="9"/>
+    <row r="5" spans="2:4">
       <c r="B5" s="9"/>
+      <c r="C5" s="9"/>
     </row>
-    <row r="6" spans="1:3">
-[...1 lines deleted...]
-      <c r="C6" s="10"/>
+    <row r="6" spans="2:4">
+      <c r="B6" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="9"/>
+      <c r="D6" s="10"/>
     </row>
-    <row r="7" spans="1:3">
-[...3 lines deleted...]
-      <c r="B7" s="9"/>
+    <row r="7" spans="2:4">
+      <c r="B7" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="9"/>
     </row>
-    <row r="8" spans="1:3">
-[...3 lines deleted...]
-      <c r="B8" s="9"/>
+    <row r="8" spans="2:4">
+      <c r="B8" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" s="9"/>
     </row>
-    <row r="9" spans="1:3">
-[...3 lines deleted...]
-      <c r="B9" s="9"/>
+    <row r="9" spans="2:4">
+      <c r="B9" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" s="9"/>
     </row>
-    <row r="10" spans="1:3">
-[...3 lines deleted...]
-      <c r="B10" s="9"/>
+    <row r="10" spans="2:4">
+      <c r="B10" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" s="9"/>
     </row>
-    <row r="11" spans="1:3">
-[...3 lines deleted...]
-      <c r="B11" s="9"/>
+    <row r="11" spans="2:4">
+      <c r="C11" s="9"/>
     </row>
-    <row r="12" spans="1:3" ht="27.6" customHeight="1">
-      <c r="A12" s="64" t="s">
+    <row r="12" spans="2:4" ht="15.6" customHeight="1">
+      <c r="B12" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="B12" s="65"/>
-      <c r="C12" s="12"/>
+      <c r="C12" s="23"/>
+      <c r="D12" s="12"/>
     </row>
-    <row r="13" spans="1:3">
-[...2 lines deleted...]
-      <c r="C13" s="12"/>
+    <row r="13" spans="2:4">
+      <c r="B13" s="7"/>
+      <c r="C13" s="9"/>
+      <c r="D13" s="12"/>
     </row>
-    <row r="14" spans="1:3">
-      <c r="A14" s="7"/>
+    <row r="14" spans="2:4">
       <c r="B14" s="7"/>
-      <c r="C14" s="12"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="12"/>
     </row>
-    <row r="15" spans="1:3" s="54" customFormat="1" ht="14.4">
-      <c r="A15" s="66" t="s">
+    <row r="15" spans="2:4" s="19" customFormat="1">
+      <c r="B15" s="11"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+    </row>
+    <row r="16" spans="2:4">
+      <c r="B16" s="10"/>
+      <c r="D16" s="10"/>
+    </row>
+    <row r="18" spans="2:4" ht="13.8">
+      <c r="B18" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="B15" s="67"/>
-[...9 lines deleted...]
-      <c r="C20" s="63"/>
+      <c r="C18" s="20"/>
+      <c r="D18" s="20"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...3 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AD87"/>
+  <dimension ref="A1:AC335"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="L90" sqref="L90"/>
+      <selection activeCell="D92" sqref="D92"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="20.21875" customWidth="1"/>
+    <col min="1" max="1" width="17.77734375" style="41" customWidth="1"/>
+    <col min="2" max="2" width="8.88671875" style="41"/>
+    <col min="3" max="3" width="11.21875" style="41" customWidth="1"/>
+    <col min="4" max="9" width="8.88671875" style="41"/>
+    <col min="10" max="10" width="11.5546875" style="41" customWidth="1"/>
+    <col min="11" max="11" width="10.33203125" style="41" customWidth="1"/>
+    <col min="12" max="12" width="8.88671875" style="41"/>
+    <col min="13" max="13" width="9.6640625" style="41" customWidth="1"/>
+    <col min="14" max="14" width="8.88671875" style="41"/>
+    <col min="15" max="15" width="10.77734375" style="41" customWidth="1"/>
+    <col min="16" max="16384" width="8.88671875" style="41"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" s="30" customFormat="1" ht="13.8" customHeight="1">
-      <c r="A1" s="68" t="s">
+    <row r="1" spans="1:29" s="25" customFormat="1" ht="13.8" customHeight="1">
+      <c r="A1" s="86" t="s">
+        <v>67</v>
+      </c>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
+      <c r="L1" s="86"/>
+      <c r="M1" s="86"/>
+      <c r="N1" s="86"/>
+      <c r="O1" s="86"/>
+      <c r="P1" s="86"/>
+      <c r="Q1" s="86"/>
+      <c r="R1" s="86"/>
+      <c r="S1" s="86"/>
+      <c r="T1" s="86"/>
+      <c r="U1" s="86"/>
+      <c r="V1" s="24"/>
+      <c r="W1" s="24"/>
+      <c r="X1" s="24"/>
+      <c r="Y1" s="24"/>
+      <c r="Z1" s="24"/>
+      <c r="AA1" s="24"/>
+      <c r="AB1" s="24"/>
+      <c r="AC1" s="24"/>
+    </row>
+    <row r="2" spans="1:29" s="25" customFormat="1" ht="13.8" customHeight="1">
+      <c r="A2" s="26"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="28"/>
+      <c r="R2" s="28"/>
+      <c r="S2" s="28"/>
+      <c r="T2" s="28"/>
+      <c r="U2" s="24"/>
+      <c r="V2" s="24"/>
+      <c r="W2" s="24"/>
+      <c r="X2" s="24"/>
+      <c r="Y2" s="24"/>
+      <c r="Z2" s="24"/>
+      <c r="AA2" s="24"/>
+      <c r="AB2" s="24"/>
+      <c r="AC2" s="24"/>
+    </row>
+    <row r="3" spans="1:29" s="25" customFormat="1" ht="13.8" customHeight="1">
+      <c r="B3" s="29"/>
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="29"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="29"/>
+      <c r="I3" s="29"/>
+      <c r="J3" s="29"/>
+      <c r="K3" s="29"/>
+      <c r="L3" s="29"/>
+      <c r="M3" s="29"/>
+      <c r="O3" s="30"/>
+      <c r="Q3" s="31"/>
+      <c r="R3" s="31"/>
+      <c r="S3" s="31"/>
+      <c r="U3" s="31" t="s">
         <v>50</v>
       </c>
-      <c r="B1" s="68"/>
-[...27 lines deleted...]
-      <c r="AD1" s="29"/>
+      <c r="V3" s="24"/>
+      <c r="W3" s="24"/>
+      <c r="X3" s="24"/>
+      <c r="Y3" s="24"/>
+      <c r="Z3" s="24"/>
+      <c r="AA3" s="24"/>
+      <c r="AB3" s="24"/>
+      <c r="AC3" s="24"/>
     </row>
-    <row r="2" spans="1:30" s="30" customFormat="1" ht="13.8" customHeight="1">
-[...29 lines deleted...]
-      <c r="AD2" s="29"/>
+    <row r="4" spans="1:29" s="25" customFormat="1" ht="13.8" customHeight="1">
+      <c r="A4" s="81"/>
+      <c r="B4" s="83">
+        <v>2025</v>
+      </c>
+      <c r="C4" s="84"/>
+      <c r="D4" s="84"/>
+      <c r="E4" s="84"/>
+      <c r="F4" s="84"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="84"/>
+      <c r="K4" s="84"/>
+      <c r="L4" s="84"/>
+      <c r="M4" s="84"/>
+      <c r="N4" s="83">
+        <v>2026</v>
+      </c>
+      <c r="O4" s="85"/>
+      <c r="P4" s="85"/>
+      <c r="Q4" s="85"/>
+      <c r="R4" s="85"/>
+      <c r="S4" s="85"/>
+      <c r="T4" s="85"/>
+      <c r="U4" s="85"/>
+      <c r="V4" s="24"/>
+      <c r="W4" s="24"/>
+      <c r="X4" s="24"/>
+      <c r="Y4" s="24"/>
+      <c r="Z4" s="24"/>
+      <c r="AA4" s="24"/>
+      <c r="AB4" s="24"/>
+      <c r="AC4" s="24"/>
     </row>
-    <row r="3" spans="1:30" s="30" customFormat="1" ht="13.8" customHeight="1">
-[...16 lines deleted...]
-      <c r="T3" s="36" t="s">
+    <row r="5" spans="1:29" s="25" customFormat="1" ht="13.8" customHeight="1">
+      <c r="A5" s="82"/>
+      <c r="B5" s="43" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" s="43" t="s">
+        <v>40</v>
+      </c>
+      <c r="D5" s="43" t="s">
+        <v>41</v>
+      </c>
+      <c r="E5" s="44" t="s">
         <v>51</v>
       </c>
-      <c r="U3" s="29"/>
-[...8 lines deleted...]
-      <c r="AD3" s="29"/>
+      <c r="F5" s="44" t="s">
+        <v>70</v>
+      </c>
+      <c r="G5" s="44" t="s">
+        <v>71</v>
+      </c>
+      <c r="H5" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="I5" s="44" t="s">
+        <v>69</v>
+      </c>
+      <c r="J5" s="44" t="s">
+        <v>68</v>
+      </c>
+      <c r="K5" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="44" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" s="44" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" s="43" t="s">
+        <v>39</v>
+      </c>
+      <c r="O5" s="43" t="s">
+        <v>40</v>
+      </c>
+      <c r="P5" s="43" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q5" s="46" t="s">
+        <v>72</v>
+      </c>
+      <c r="R5" s="44" t="s">
+        <v>70</v>
+      </c>
+      <c r="S5" s="44" t="s">
+        <v>71</v>
+      </c>
+      <c r="T5" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="U5" s="44" t="s">
+        <v>69</v>
+      </c>
+      <c r="V5" s="24"/>
+      <c r="W5" s="24"/>
+      <c r="X5" s="24"/>
+      <c r="Y5" s="24"/>
+      <c r="Z5" s="24"/>
+      <c r="AA5" s="24"/>
+      <c r="AB5" s="24"/>
+      <c r="AC5" s="24"/>
     </row>
-    <row r="4" spans="1:30" s="30" customFormat="1" ht="13.8" customHeight="1">
-[...33 lines deleted...]
-      <c r="AD4" s="29"/>
+    <row r="6" spans="1:29" s="24" customFormat="1" ht="13.8" customHeight="1">
+      <c r="A6" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="87"/>
+      <c r="C6" s="87"/>
+      <c r="D6" s="87"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
+      <c r="I6" s="87"/>
+      <c r="J6" s="87"/>
+      <c r="K6" s="87"/>
+      <c r="L6" s="87"/>
+      <c r="M6" s="87"/>
+      <c r="N6" s="87"/>
+      <c r="O6" s="87"/>
+      <c r="P6" s="87"/>
+      <c r="Q6" s="87"/>
+      <c r="R6" s="87"/>
+      <c r="S6" s="87"/>
+      <c r="T6" s="87"/>
+      <c r="U6" s="87"/>
     </row>
-    <row r="5" spans="1:30" s="30" customFormat="1" ht="13.8" customHeight="1">
-[...13 lines deleted...]
-      <c r="F5" s="38" t="s">
+    <row r="7" spans="1:29" s="34" customFormat="1" ht="26.4">
+      <c r="A7" s="48" t="s">
         <v>53</v>
       </c>
-      <c r="G5" s="38" t="s">
+      <c r="B7" s="50">
+        <v>846104</v>
+      </c>
+      <c r="C7" s="50">
+        <v>846423</v>
+      </c>
+      <c r="D7" s="50">
+        <v>846432</v>
+      </c>
+      <c r="E7" s="50">
+        <v>846683</v>
+      </c>
+      <c r="F7" s="50">
+        <v>846885</v>
+      </c>
+      <c r="G7" s="50">
+        <v>846908</v>
+      </c>
+      <c r="H7" s="50">
+        <v>846904</v>
+      </c>
+      <c r="I7" s="50">
+        <v>846675</v>
+      </c>
+      <c r="J7" s="50">
+        <v>846068</v>
+      </c>
+      <c r="K7" s="50">
+        <v>845879</v>
+      </c>
+      <c r="L7" s="50">
+        <v>845762</v>
+      </c>
+      <c r="M7" s="50">
+        <v>845912</v>
+      </c>
+      <c r="N7" s="50">
+        <v>846312</v>
+      </c>
+      <c r="O7" s="50">
+        <v>846542</v>
+      </c>
+      <c r="P7" s="50">
+        <v>846507</v>
+      </c>
+      <c r="Q7" s="51">
+        <v>846379</v>
+      </c>
+      <c r="R7" s="51">
+        <v>846360</v>
+      </c>
+      <c r="S7" s="51">
+        <v>846351</v>
+      </c>
+      <c r="T7" s="51">
+        <v>845972</v>
+      </c>
+      <c r="U7" s="42">
+        <v>845467</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" s="24" customFormat="1">
+      <c r="A8" s="35" t="s">
         <v>54</v>
       </c>
-      <c r="H5" s="38" t="s">
+      <c r="B8" s="52">
+        <v>362279</v>
+      </c>
+      <c r="C8" s="52">
+        <v>362894</v>
+      </c>
+      <c r="D8" s="52">
+        <v>363224</v>
+      </c>
+      <c r="E8" s="52">
+        <v>363740</v>
+      </c>
+      <c r="F8" s="52">
+        <v>364087</v>
+      </c>
+      <c r="G8" s="52">
+        <v>364443</v>
+      </c>
+      <c r="H8" s="52">
+        <v>364726</v>
+      </c>
+      <c r="I8" s="52">
+        <v>365045</v>
+      </c>
+      <c r="J8" s="52">
+        <v>365206</v>
+      </c>
+      <c r="K8" s="52">
+        <v>365840</v>
+      </c>
+      <c r="L8" s="52">
+        <v>366094</v>
+      </c>
+      <c r="M8" s="52">
+        <v>366469</v>
+      </c>
+      <c r="N8" s="52">
+        <v>366878</v>
+      </c>
+      <c r="O8" s="52">
+        <v>367413</v>
+      </c>
+      <c r="P8" s="52">
+        <v>367901</v>
+      </c>
+      <c r="Q8" s="53">
+        <v>368340</v>
+      </c>
+      <c r="R8" s="53">
+        <v>368728</v>
+      </c>
+      <c r="S8" s="53">
+        <v>368906</v>
+      </c>
+      <c r="T8" s="53">
+        <v>368948</v>
+      </c>
+      <c r="U8" s="33">
+        <v>369160</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" s="24" customFormat="1">
+      <c r="A9" s="35" t="s">
         <v>55</v>
       </c>
-      <c r="I5" s="38" t="s">
+      <c r="B9" s="52">
+        <v>32692</v>
+      </c>
+      <c r="C9" s="52">
+        <v>32531</v>
+      </c>
+      <c r="D9" s="52">
+        <v>32420</v>
+      </c>
+      <c r="E9" s="52">
+        <v>32361</v>
+      </c>
+      <c r="F9" s="52">
+        <v>32269</v>
+      </c>
+      <c r="G9" s="52">
+        <v>32062</v>
+      </c>
+      <c r="H9" s="52">
+        <v>31949</v>
+      </c>
+      <c r="I9" s="52">
+        <v>31819</v>
+      </c>
+      <c r="J9" s="52">
+        <v>31697</v>
+      </c>
+      <c r="K9" s="52">
+        <v>31562</v>
+      </c>
+      <c r="L9" s="52">
+        <v>31440</v>
+      </c>
+      <c r="M9" s="52">
+        <v>31309</v>
+      </c>
+      <c r="N9" s="52">
+        <v>31233</v>
+      </c>
+      <c r="O9" s="52">
+        <v>31060</v>
+      </c>
+      <c r="P9" s="52">
+        <v>30929</v>
+      </c>
+      <c r="Q9" s="53">
+        <v>30797</v>
+      </c>
+      <c r="R9" s="53">
+        <v>30674</v>
+      </c>
+      <c r="S9" s="53">
+        <v>30590</v>
+      </c>
+      <c r="T9" s="53">
+        <v>30456</v>
+      </c>
+      <c r="U9" s="33">
+        <v>30324</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" s="24" customFormat="1">
+      <c r="A10" s="35" t="s">
         <v>56</v>
       </c>
-      <c r="J5" s="38" t="s">
+      <c r="B10" s="52">
+        <v>79100</v>
+      </c>
+      <c r="C10" s="52">
+        <v>79088</v>
+      </c>
+      <c r="D10" s="52">
+        <v>79087</v>
+      </c>
+      <c r="E10" s="52">
+        <v>79132</v>
+      </c>
+      <c r="F10" s="52">
+        <v>79172</v>
+      </c>
+      <c r="G10" s="52">
+        <v>79138</v>
+      </c>
+      <c r="H10" s="52">
+        <v>79146</v>
+      </c>
+      <c r="I10" s="52">
+        <v>78935</v>
+      </c>
+      <c r="J10" s="52">
+        <v>78829</v>
+      </c>
+      <c r="K10" s="52">
+        <v>78682</v>
+      </c>
+      <c r="L10" s="52">
+        <v>78621</v>
+      </c>
+      <c r="M10" s="52">
+        <v>78606</v>
+      </c>
+      <c r="N10" s="52">
+        <v>78643</v>
+      </c>
+      <c r="O10" s="52">
+        <v>78649</v>
+      </c>
+      <c r="P10" s="52">
+        <v>78621</v>
+      </c>
+      <c r="Q10" s="53">
+        <v>78572</v>
+      </c>
+      <c r="R10" s="53">
+        <v>78545</v>
+      </c>
+      <c r="S10" s="53">
+        <v>78543</v>
+      </c>
+      <c r="T10" s="53">
+        <v>78475</v>
+      </c>
+      <c r="U10" s="33">
+        <v>78376</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" s="24" customFormat="1">
+      <c r="A11" s="35" t="s">
         <v>57</v>
       </c>
-      <c r="K5" s="39" t="s">
-[...20 lines deleted...]
-      <c r="R5" s="38" t="s">
+      <c r="B11" s="52">
+        <v>35925</v>
+      </c>
+      <c r="C11" s="52">
+        <v>35864</v>
+      </c>
+      <c r="D11" s="52">
+        <v>35881</v>
+      </c>
+      <c r="E11" s="52">
+        <v>35857</v>
+      </c>
+      <c r="F11" s="52">
+        <v>35829</v>
+      </c>
+      <c r="G11" s="52">
+        <v>35835</v>
+      </c>
+      <c r="H11" s="52">
+        <v>35823</v>
+      </c>
+      <c r="I11" s="52">
+        <v>35781</v>
+      </c>
+      <c r="J11" s="52">
+        <v>35723</v>
+      </c>
+      <c r="K11" s="52">
+        <v>35674</v>
+      </c>
+      <c r="L11" s="52">
+        <v>35645</v>
+      </c>
+      <c r="M11" s="52">
+        <v>35550</v>
+      </c>
+      <c r="N11" s="52">
+        <v>35507</v>
+      </c>
+      <c r="O11" s="52">
+        <v>35465</v>
+      </c>
+      <c r="P11" s="52">
+        <v>35386</v>
+      </c>
+      <c r="Q11" s="53">
+        <v>35286</v>
+      </c>
+      <c r="R11" s="53">
+        <v>35285</v>
+      </c>
+      <c r="S11" s="53">
+        <v>35297</v>
+      </c>
+      <c r="T11" s="53">
+        <v>35321</v>
+      </c>
+      <c r="U11" s="33">
+        <v>35248</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" s="24" customFormat="1">
+      <c r="A12" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" s="52">
+        <v>81540</v>
+      </c>
+      <c r="C12" s="52">
+        <v>81540</v>
+      </c>
+      <c r="D12" s="52">
+        <v>81503</v>
+      </c>
+      <c r="E12" s="52">
+        <v>81497</v>
+      </c>
+      <c r="F12" s="52">
+        <v>81490</v>
+      </c>
+      <c r="G12" s="52">
+        <v>81523</v>
+      </c>
+      <c r="H12" s="52">
+        <v>81500</v>
+      </c>
+      <c r="I12" s="52">
+        <v>81439</v>
+      </c>
+      <c r="J12" s="52">
+        <v>81371</v>
+      </c>
+      <c r="K12" s="52">
+        <v>81294</v>
+      </c>
+      <c r="L12" s="52">
+        <v>81258</v>
+      </c>
+      <c r="M12" s="52">
+        <v>81414</v>
+      </c>
+      <c r="N12" s="52">
+        <v>81460</v>
+      </c>
+      <c r="O12" s="52">
+        <v>81450</v>
+      </c>
+      <c r="P12" s="52">
+        <v>81415</v>
+      </c>
+      <c r="Q12" s="53">
+        <v>81399</v>
+      </c>
+      <c r="R12" s="53">
+        <v>81397</v>
+      </c>
+      <c r="S12" s="53">
+        <v>81387</v>
+      </c>
+      <c r="T12" s="53">
+        <v>81364</v>
+      </c>
+      <c r="U12" s="33">
+        <v>81192</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" s="24" customFormat="1">
+      <c r="A13" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" s="52">
+        <v>79144</v>
+      </c>
+      <c r="C13" s="52">
+        <v>79116</v>
+      </c>
+      <c r="D13" s="52">
+        <v>79090</v>
+      </c>
+      <c r="E13" s="52">
+        <v>79045</v>
+      </c>
+      <c r="F13" s="52">
+        <v>79046</v>
+      </c>
+      <c r="G13" s="52">
+        <v>79024</v>
+      </c>
+      <c r="H13" s="52">
+        <v>78988</v>
+      </c>
+      <c r="I13" s="52">
+        <v>78967</v>
+      </c>
+      <c r="J13" s="52">
+        <v>78877</v>
+      </c>
+      <c r="K13" s="52">
+        <v>78782</v>
+      </c>
+      <c r="L13" s="52">
+        <v>78754</v>
+      </c>
+      <c r="M13" s="52">
+        <v>78692</v>
+      </c>
+      <c r="N13" s="52">
+        <v>78709</v>
+      </c>
+      <c r="O13" s="52">
+        <v>78668</v>
+      </c>
+      <c r="P13" s="52">
+        <v>78598</v>
+      </c>
+      <c r="Q13" s="53">
+        <v>78504</v>
+      </c>
+      <c r="R13" s="53">
+        <v>78434</v>
+      </c>
+      <c r="S13" s="53">
+        <v>78369</v>
+      </c>
+      <c r="T13" s="53">
+        <v>78304</v>
+      </c>
+      <c r="U13" s="33">
+        <v>78267</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" s="24" customFormat="1">
+      <c r="A14" s="35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" s="52">
+        <v>51485</v>
+      </c>
+      <c r="C14" s="52">
+        <v>51452</v>
+      </c>
+      <c r="D14" s="52">
+        <v>51354</v>
+      </c>
+      <c r="E14" s="52">
+        <v>51318</v>
+      </c>
+      <c r="F14" s="52">
+        <v>51286</v>
+      </c>
+      <c r="G14" s="52">
+        <v>51264</v>
+      </c>
+      <c r="H14" s="52">
+        <v>51218</v>
+      </c>
+      <c r="I14" s="52">
+        <v>51131</v>
+      </c>
+      <c r="J14" s="52">
+        <v>51016</v>
+      </c>
+      <c r="K14" s="52">
+        <v>50847</v>
+      </c>
+      <c r="L14" s="52">
+        <v>50832</v>
+      </c>
+      <c r="M14" s="52">
+        <v>50810</v>
+      </c>
+      <c r="N14" s="52">
+        <v>50804</v>
+      </c>
+      <c r="O14" s="52">
+        <v>50779</v>
+      </c>
+      <c r="P14" s="52">
+        <v>50704</v>
+      </c>
+      <c r="Q14" s="53">
+        <v>50635</v>
+      </c>
+      <c r="R14" s="53">
+        <v>50579</v>
+      </c>
+      <c r="S14" s="53">
+        <v>50573</v>
+      </c>
+      <c r="T14" s="53">
+        <v>50521</v>
+      </c>
+      <c r="U14" s="33">
+        <v>50447</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" s="24" customFormat="1">
+      <c r="A15" s="35" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" s="52">
+        <v>37871</v>
+      </c>
+      <c r="C15" s="52">
+        <v>37850</v>
+      </c>
+      <c r="D15" s="52">
+        <v>37837</v>
+      </c>
+      <c r="E15" s="52">
+        <v>37770</v>
+      </c>
+      <c r="F15" s="52">
+        <v>37761</v>
+      </c>
+      <c r="G15" s="52">
+        <v>37748</v>
+      </c>
+      <c r="H15" s="52">
+        <v>37707</v>
+      </c>
+      <c r="I15" s="52">
+        <v>37704</v>
+      </c>
+      <c r="J15" s="52">
+        <v>37609</v>
+      </c>
+      <c r="K15" s="52">
+        <v>37556</v>
+      </c>
+      <c r="L15" s="52">
+        <v>37503</v>
+      </c>
+      <c r="M15" s="52">
+        <v>37477</v>
+      </c>
+      <c r="N15" s="52">
+        <v>37462</v>
+      </c>
+      <c r="O15" s="52">
+        <v>37443</v>
+      </c>
+      <c r="P15" s="52">
+        <v>37365</v>
+      </c>
+      <c r="Q15" s="53">
+        <v>37312</v>
+      </c>
+      <c r="R15" s="53">
+        <v>37281</v>
+      </c>
+      <c r="S15" s="53">
+        <v>37286</v>
+      </c>
+      <c r="T15" s="53">
+        <v>37234</v>
+      </c>
+      <c r="U15" s="33">
+        <v>37210</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" s="24" customFormat="1">
+      <c r="A16" s="35" t="s">
+        <v>62</v>
+      </c>
+      <c r="B16" s="52">
+        <v>86068</v>
+      </c>
+      <c r="C16" s="52">
+        <v>86088</v>
+      </c>
+      <c r="D16" s="52">
+        <v>86036</v>
+      </c>
+      <c r="E16" s="52">
+        <v>85963</v>
+      </c>
+      <c r="F16" s="52">
+        <v>85945</v>
+      </c>
+      <c r="G16" s="52">
+        <v>85871</v>
+      </c>
+      <c r="H16" s="52">
+        <v>85847</v>
+      </c>
+      <c r="I16" s="52">
+        <v>85854</v>
+      </c>
+      <c r="J16" s="52">
+        <v>85740</v>
+      </c>
+      <c r="K16" s="52">
+        <v>85642</v>
+      </c>
+      <c r="L16" s="52">
+        <v>85615</v>
+      </c>
+      <c r="M16" s="52">
+        <v>85585</v>
+      </c>
+      <c r="N16" s="52">
+        <v>85616</v>
+      </c>
+      <c r="O16" s="52">
+        <v>85615</v>
+      </c>
+      <c r="P16" s="52">
+        <v>85588</v>
+      </c>
+      <c r="Q16" s="53">
+        <v>85534</v>
+      </c>
+      <c r="R16" s="53">
+        <v>85437</v>
+      </c>
+      <c r="S16" s="53">
+        <v>85400</v>
+      </c>
+      <c r="T16" s="53">
+        <v>85349</v>
+      </c>
+      <c r="U16" s="33">
+        <v>85243</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" s="36" customFormat="1" ht="13.8" customHeight="1">
+      <c r="A17" s="88" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="88"/>
+      <c r="C17" s="88"/>
+      <c r="D17" s="88"/>
+      <c r="E17" s="88"/>
+      <c r="F17" s="88"/>
+      <c r="G17" s="88"/>
+      <c r="H17" s="88"/>
+      <c r="I17" s="88"/>
+      <c r="J17" s="88"/>
+      <c r="K17" s="88"/>
+      <c r="L17" s="88"/>
+      <c r="M17" s="88"/>
+      <c r="N17" s="88"/>
+      <c r="O17" s="88"/>
+      <c r="P17" s="88"/>
+      <c r="Q17" s="88"/>
+      <c r="R17" s="88"/>
+      <c r="S17" s="88"/>
+      <c r="T17" s="88"/>
+      <c r="U17" s="88"/>
+    </row>
+    <row r="18" spans="1:21" s="34" customFormat="1" ht="26.4">
+      <c r="A18" s="48" t="s">
         <v>53</v>
       </c>
-      <c r="S5" s="38" t="s">
+      <c r="B18" s="51">
+        <v>425854</v>
+      </c>
+      <c r="C18" s="50">
+        <v>426042</v>
+      </c>
+      <c r="D18" s="50">
+        <v>426053</v>
+      </c>
+      <c r="E18" s="50">
+        <v>426200</v>
+      </c>
+      <c r="F18" s="50">
+        <v>426326</v>
+      </c>
+      <c r="G18" s="50">
+        <v>426360</v>
+      </c>
+      <c r="H18" s="50">
+        <v>426401</v>
+      </c>
+      <c r="I18" s="50">
+        <v>426325</v>
+      </c>
+      <c r="J18" s="50">
+        <v>426203</v>
+      </c>
+      <c r="K18" s="50">
+        <v>426192</v>
+      </c>
+      <c r="L18" s="50">
+        <v>426180</v>
+      </c>
+      <c r="M18" s="50">
+        <v>426270</v>
+      </c>
+      <c r="N18" s="50">
+        <v>426405</v>
+      </c>
+      <c r="O18" s="50">
+        <v>426539</v>
+      </c>
+      <c r="P18" s="50">
+        <v>426520</v>
+      </c>
+      <c r="Q18" s="51">
+        <v>426494</v>
+      </c>
+      <c r="R18" s="51">
+        <v>426423</v>
+      </c>
+      <c r="S18" s="51">
+        <v>426410</v>
+      </c>
+      <c r="T18" s="51">
+        <v>426252</v>
+      </c>
+      <c r="U18" s="54">
+        <v>426127</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" s="24" customFormat="1">
+      <c r="A19" s="35" t="s">
         <v>54</v>
       </c>
-      <c r="T5" s="38" t="s">
+      <c r="B19" s="55">
+        <v>178030</v>
+      </c>
+      <c r="C19" s="52">
+        <v>178332</v>
+      </c>
+      <c r="D19" s="52">
+        <v>178514</v>
+      </c>
+      <c r="E19" s="52">
+        <v>178799</v>
+      </c>
+      <c r="F19" s="52">
+        <v>179003</v>
+      </c>
+      <c r="G19" s="52">
+        <v>179173</v>
+      </c>
+      <c r="H19" s="52">
+        <v>179328</v>
+      </c>
+      <c r="I19" s="52">
+        <v>179464</v>
+      </c>
+      <c r="J19" s="52">
+        <v>179612</v>
+      </c>
+      <c r="K19" s="52">
+        <v>179906</v>
+      </c>
+      <c r="L19" s="52">
+        <v>180074</v>
+      </c>
+      <c r="M19" s="52">
+        <v>180265</v>
+      </c>
+      <c r="N19" s="52">
+        <v>180461</v>
+      </c>
+      <c r="O19" s="52">
+        <v>180769</v>
+      </c>
+      <c r="P19" s="52">
+        <v>181035</v>
+      </c>
+      <c r="Q19" s="53">
+        <v>181285</v>
+      </c>
+      <c r="R19" s="56">
+        <v>181474</v>
+      </c>
+      <c r="S19" s="56">
+        <v>181544</v>
+      </c>
+      <c r="T19" s="56">
+        <v>181578</v>
+      </c>
+      <c r="U19" s="57">
+        <v>181725</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" s="24" customFormat="1">
+      <c r="A20" s="35" t="s">
         <v>55</v>
       </c>
-      <c r="U5" s="29"/>
-[...8 lines deleted...]
-      <c r="AD5" s="29"/>
+      <c r="B20" s="55">
+        <v>15843</v>
+      </c>
+      <c r="C20" s="52">
+        <v>15768</v>
+      </c>
+      <c r="D20" s="52">
+        <v>15710</v>
+      </c>
+      <c r="E20" s="52">
+        <v>15682</v>
+      </c>
+      <c r="F20" s="52">
+        <v>15622</v>
+      </c>
+      <c r="G20" s="52">
+        <v>15521</v>
+      </c>
+      <c r="H20" s="52">
+        <v>15478</v>
+      </c>
+      <c r="I20" s="52">
+        <v>15409</v>
+      </c>
+      <c r="J20" s="52">
+        <v>15342</v>
+      </c>
+      <c r="K20" s="52">
+        <v>15285</v>
+      </c>
+      <c r="L20" s="52">
+        <v>15233</v>
+      </c>
+      <c r="M20" s="52">
+        <v>15164</v>
+      </c>
+      <c r="N20" s="52">
+        <v>15121</v>
+      </c>
+      <c r="O20" s="52">
+        <v>15030</v>
+      </c>
+      <c r="P20" s="52">
+        <v>14970</v>
+      </c>
+      <c r="Q20" s="53">
+        <v>14907</v>
+      </c>
+      <c r="R20" s="53">
+        <v>14839</v>
+      </c>
+      <c r="S20" s="53">
+        <v>14805</v>
+      </c>
+      <c r="T20" s="53">
+        <v>14715</v>
+      </c>
+      <c r="U20" s="57">
+        <v>14655</v>
+      </c>
     </row>
-    <row r="6" spans="1:30" s="41" customFormat="1" ht="13.8" customHeight="1">
-[...31 lines deleted...]
-      <c r="AD6" s="29"/>
+    <row r="21" spans="1:21" s="24" customFormat="1">
+      <c r="A21" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B21" s="55">
+        <v>40658</v>
+      </c>
+      <c r="C21" s="52">
+        <v>40674</v>
+      </c>
+      <c r="D21" s="52">
+        <v>40692</v>
+      </c>
+      <c r="E21" s="52">
+        <v>40715</v>
+      </c>
+      <c r="F21" s="52">
+        <v>40728</v>
+      </c>
+      <c r="G21" s="52">
+        <v>40700</v>
+      </c>
+      <c r="H21" s="52">
+        <v>40707</v>
+      </c>
+      <c r="I21" s="52">
+        <v>40633</v>
+      </c>
+      <c r="J21" s="52">
+        <v>40599</v>
+      </c>
+      <c r="K21" s="52">
+        <v>40536</v>
+      </c>
+      <c r="L21" s="52">
+        <v>40496</v>
+      </c>
+      <c r="M21" s="52">
+        <v>40503</v>
+      </c>
+      <c r="N21" s="52">
+        <v>40525</v>
+      </c>
+      <c r="O21" s="52">
+        <v>40522</v>
+      </c>
+      <c r="P21" s="52">
+        <v>40498</v>
+      </c>
+      <c r="Q21" s="53">
+        <v>40458</v>
+      </c>
+      <c r="R21" s="53">
+        <v>40442</v>
+      </c>
+      <c r="S21" s="53">
+        <v>40428</v>
+      </c>
+      <c r="T21" s="53">
+        <v>40387</v>
+      </c>
+      <c r="U21" s="57">
+        <v>40369</v>
+      </c>
     </row>
-    <row r="7" spans="1:30" s="44" customFormat="1" ht="10.199999999999999">
-      <c r="A7" s="42" t="s">
+    <row r="22" spans="1:21" s="24" customFormat="1">
+      <c r="A22" s="35" t="s">
+        <v>57</v>
+      </c>
+      <c r="B22" s="55">
+        <v>18648</v>
+      </c>
+      <c r="C22" s="52">
+        <v>18605</v>
+      </c>
+      <c r="D22" s="52">
+        <v>18614</v>
+      </c>
+      <c r="E22" s="52">
+        <v>18613</v>
+      </c>
+      <c r="F22" s="52">
+        <v>18587</v>
+      </c>
+      <c r="G22" s="52">
+        <v>18591</v>
+      </c>
+      <c r="H22" s="52">
+        <v>18588</v>
+      </c>
+      <c r="I22" s="52">
+        <v>18560</v>
+      </c>
+      <c r="J22" s="52">
+        <v>18550</v>
+      </c>
+      <c r="K22" s="52">
+        <v>18533</v>
+      </c>
+      <c r="L22" s="52">
+        <v>18524</v>
+      </c>
+      <c r="M22" s="52">
+        <v>18475</v>
+      </c>
+      <c r="N22" s="52">
+        <v>18458</v>
+      </c>
+      <c r="O22" s="52">
+        <v>18446</v>
+      </c>
+      <c r="P22" s="52">
+        <v>18398</v>
+      </c>
+      <c r="Q22" s="53">
+        <v>18351</v>
+      </c>
+      <c r="R22" s="53">
+        <v>18329</v>
+      </c>
+      <c r="S22" s="53">
+        <v>18328</v>
+      </c>
+      <c r="T22" s="53">
+        <v>18346</v>
+      </c>
+      <c r="U22" s="57">
+        <v>18298</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" s="24" customFormat="1">
+      <c r="A23" s="35" t="s">
         <v>58</v>
       </c>
-      <c r="B7" s="43">
-[...54 lines deleted...]
-        <v>845972</v>
+      <c r="B23" s="55">
+        <v>41975</v>
+      </c>
+      <c r="C23" s="52">
+        <v>41985</v>
+      </c>
+      <c r="D23" s="52">
+        <v>41970</v>
+      </c>
+      <c r="E23" s="52">
+        <v>41958</v>
+      </c>
+      <c r="F23" s="52">
+        <v>41955</v>
+      </c>
+      <c r="G23" s="52">
+        <v>41972</v>
+      </c>
+      <c r="H23" s="52">
+        <v>41987</v>
+      </c>
+      <c r="I23" s="52">
+        <v>41957</v>
+      </c>
+      <c r="J23" s="52">
+        <v>41937</v>
+      </c>
+      <c r="K23" s="52">
+        <v>41923</v>
+      </c>
+      <c r="L23" s="52">
+        <v>41900</v>
+      </c>
+      <c r="M23" s="52">
+        <v>41972</v>
+      </c>
+      <c r="N23" s="52">
+        <v>41960</v>
+      </c>
+      <c r="O23" s="52">
+        <v>41968</v>
+      </c>
+      <c r="P23" s="52">
+        <v>41947</v>
+      </c>
+      <c r="Q23" s="53">
+        <v>41945</v>
+      </c>
+      <c r="R23" s="53">
+        <v>41955</v>
+      </c>
+      <c r="S23" s="53">
+        <v>41946</v>
+      </c>
+      <c r="T23" s="53">
+        <v>41949</v>
+      </c>
+      <c r="U23" s="57">
+        <v>41878</v>
       </c>
     </row>
-    <row r="8" spans="1:30" s="29" customFormat="1" ht="10.199999999999999">
-      <c r="A8" s="45" t="s">
+    <row r="24" spans="1:21" s="24" customFormat="1">
+      <c r="A24" s="35" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="43">
-[...54 lines deleted...]
-        <v>368948</v>
+      <c r="B24" s="55">
+        <v>40353</v>
+      </c>
+      <c r="C24" s="52">
+        <v>40353</v>
+      </c>
+      <c r="D24" s="52">
+        <v>40326</v>
+      </c>
+      <c r="E24" s="52">
+        <v>40289</v>
+      </c>
+      <c r="F24" s="52">
+        <v>40297</v>
+      </c>
+      <c r="G24" s="52">
+        <v>40292</v>
+      </c>
+      <c r="H24" s="52">
+        <v>40256</v>
+      </c>
+      <c r="I24" s="52">
+        <v>40261</v>
+      </c>
+      <c r="J24" s="52">
+        <v>40219</v>
+      </c>
+      <c r="K24" s="52">
+        <v>40201</v>
+      </c>
+      <c r="L24" s="52">
+        <v>40185</v>
+      </c>
+      <c r="M24" s="52">
+        <v>40171</v>
+      </c>
+      <c r="N24" s="52">
+        <v>40190</v>
+      </c>
+      <c r="O24" s="52">
+        <v>40160</v>
+      </c>
+      <c r="P24" s="52">
+        <v>40113</v>
+      </c>
+      <c r="Q24" s="53">
+        <v>40065</v>
+      </c>
+      <c r="R24" s="53">
+        <v>40004</v>
+      </c>
+      <c r="S24" s="53">
+        <v>39984</v>
+      </c>
+      <c r="T24" s="53">
+        <v>39953</v>
+      </c>
+      <c r="U24" s="57">
+        <v>39974</v>
       </c>
     </row>
-    <row r="9" spans="1:30" s="29" customFormat="1" ht="10.199999999999999">
-      <c r="A9" s="45" t="s">
+    <row r="25" spans="1:21" s="24" customFormat="1">
+      <c r="A25" s="35" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="43">
+      <c r="B25" s="55">
+        <v>26448</v>
+      </c>
+      <c r="C25" s="52">
+        <v>26410</v>
+      </c>
+      <c r="D25" s="52">
+        <v>26362</v>
+      </c>
+      <c r="E25" s="52">
+        <v>26357</v>
+      </c>
+      <c r="F25" s="52">
+        <v>26333</v>
+      </c>
+      <c r="G25" s="52">
+        <v>26334</v>
+      </c>
+      <c r="H25" s="52">
+        <v>26306</v>
+      </c>
+      <c r="I25" s="52">
+        <v>26251</v>
+      </c>
+      <c r="J25" s="52">
+        <v>26220</v>
+      </c>
+      <c r="K25" s="52">
+        <v>26143</v>
+      </c>
+      <c r="L25" s="52">
+        <v>26146</v>
+      </c>
+      <c r="M25" s="52">
+        <v>26134</v>
+      </c>
+      <c r="N25" s="52">
+        <v>26122</v>
+      </c>
+      <c r="O25" s="52">
+        <v>26104</v>
+      </c>
+      <c r="P25" s="52">
+        <v>26071</v>
+      </c>
+      <c r="Q25" s="53">
+        <v>26035</v>
+      </c>
+      <c r="R25" s="53">
+        <v>25997</v>
+      </c>
+      <c r="S25" s="53">
+        <v>25978</v>
+      </c>
+      <c r="T25" s="53">
+        <v>25969</v>
+      </c>
+      <c r="U25" s="57">
+        <v>25936</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" s="24" customFormat="1">
+      <c r="A26" s="35" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" s="55">
+        <v>19669</v>
+      </c>
+      <c r="C26" s="52">
+        <v>19666</v>
+      </c>
+      <c r="D26" s="52">
+        <v>19653</v>
+      </c>
+      <c r="E26" s="52">
+        <v>19613</v>
+      </c>
+      <c r="F26" s="52">
+        <v>19606</v>
+      </c>
+      <c r="G26" s="52">
+        <v>19607</v>
+      </c>
+      <c r="H26" s="52">
+        <v>19593</v>
+      </c>
+      <c r="I26" s="52">
+        <v>19614</v>
+      </c>
+      <c r="J26" s="52">
+        <v>19573</v>
+      </c>
+      <c r="K26" s="52">
+        <v>19554</v>
+      </c>
+      <c r="L26" s="52">
+        <v>19525</v>
+      </c>
+      <c r="M26" s="52">
+        <v>19509</v>
+      </c>
+      <c r="N26" s="52">
+        <v>19488</v>
+      </c>
+      <c r="O26" s="52">
+        <v>19470</v>
+      </c>
+      <c r="P26" s="52">
+        <v>19427</v>
+      </c>
+      <c r="Q26" s="58">
+        <v>19409</v>
+      </c>
+      <c r="R26" s="58">
+        <v>19395</v>
+      </c>
+      <c r="S26" s="58">
+        <v>19395</v>
+      </c>
+      <c r="T26" s="58">
+        <v>19382</v>
+      </c>
+      <c r="U26" s="57">
+        <v>19374</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21" s="24" customFormat="1">
+      <c r="A27" s="35" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" s="55">
+        <v>44230</v>
+      </c>
+      <c r="C27" s="52">
+        <v>44249</v>
+      </c>
+      <c r="D27" s="52">
+        <v>44212</v>
+      </c>
+      <c r="E27" s="52">
+        <v>44174</v>
+      </c>
+      <c r="F27" s="52">
+        <v>44195</v>
+      </c>
+      <c r="G27" s="52">
+        <v>44170</v>
+      </c>
+      <c r="H27" s="52">
+        <v>44158</v>
+      </c>
+      <c r="I27" s="52">
+        <v>44176</v>
+      </c>
+      <c r="J27" s="52">
+        <v>44151</v>
+      </c>
+      <c r="K27" s="52">
+        <v>44111</v>
+      </c>
+      <c r="L27" s="52">
+        <v>44097</v>
+      </c>
+      <c r="M27" s="52">
+        <v>44077</v>
+      </c>
+      <c r="N27" s="52">
+        <v>44080</v>
+      </c>
+      <c r="O27" s="52">
+        <v>44070</v>
+      </c>
+      <c r="P27" s="52">
+        <v>44061</v>
+      </c>
+      <c r="Q27" s="58">
+        <v>44039</v>
+      </c>
+      <c r="R27" s="58">
+        <v>43988</v>
+      </c>
+      <c r="S27" s="58">
+        <v>44002</v>
+      </c>
+      <c r="T27" s="58">
+        <v>43973</v>
+      </c>
+      <c r="U27" s="57">
+        <v>43918</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21" s="24" customFormat="1" ht="13.8" customHeight="1">
+      <c r="A28" s="88" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28" s="88"/>
+      <c r="C28" s="88"/>
+      <c r="D28" s="88"/>
+      <c r="E28" s="88"/>
+      <c r="F28" s="88"/>
+      <c r="G28" s="88"/>
+      <c r="H28" s="88"/>
+      <c r="I28" s="88"/>
+      <c r="J28" s="88"/>
+      <c r="K28" s="88"/>
+      <c r="L28" s="88"/>
+      <c r="M28" s="88"/>
+      <c r="N28" s="88"/>
+      <c r="O28" s="88"/>
+      <c r="P28" s="88"/>
+      <c r="Q28" s="88"/>
+      <c r="R28" s="88"/>
+      <c r="S28" s="88"/>
+      <c r="T28" s="88"/>
+      <c r="U28" s="88"/>
+    </row>
+    <row r="29" spans="1:21" s="34" customFormat="1" ht="26.4">
+      <c r="A29" s="48" t="s">
+        <v>53</v>
+      </c>
+      <c r="B29" s="59">
+        <v>420250</v>
+      </c>
+      <c r="C29" s="50">
+        <v>420381</v>
+      </c>
+      <c r="D29" s="50">
+        <v>420379</v>
+      </c>
+      <c r="E29" s="50">
+        <v>420483</v>
+      </c>
+      <c r="F29" s="50">
+        <v>420559</v>
+      </c>
+      <c r="G29" s="50">
+        <v>420548</v>
+      </c>
+      <c r="H29" s="50">
+        <v>420503</v>
+      </c>
+      <c r="I29" s="50">
+        <v>420350</v>
+      </c>
+      <c r="J29" s="50">
+        <v>419865</v>
+      </c>
+      <c r="K29" s="50">
+        <v>419687</v>
+      </c>
+      <c r="L29" s="50">
+        <v>419582</v>
+      </c>
+      <c r="M29" s="50">
+        <v>419642</v>
+      </c>
+      <c r="N29" s="50">
+        <v>419907</v>
+      </c>
+      <c r="O29" s="50">
+        <v>420003</v>
+      </c>
+      <c r="P29" s="50">
+        <v>419987</v>
+      </c>
+      <c r="Q29" s="51">
+        <v>419885</v>
+      </c>
+      <c r="R29" s="51">
+        <v>419937</v>
+      </c>
+      <c r="S29" s="51">
+        <v>419941</v>
+      </c>
+      <c r="T29" s="51">
+        <v>419720</v>
+      </c>
+      <c r="U29" s="54">
+        <v>419340</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21" s="24" customFormat="1">
+      <c r="A30" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B30" s="55">
+        <v>184249</v>
+      </c>
+      <c r="C30" s="52">
+        <v>184562</v>
+      </c>
+      <c r="D30" s="52">
+        <v>184710</v>
+      </c>
+      <c r="E30" s="52">
+        <v>184941</v>
+      </c>
+      <c r="F30" s="52">
+        <v>185084</v>
+      </c>
+      <c r="G30" s="52">
+        <v>185270</v>
+      </c>
+      <c r="H30" s="52">
+        <v>185398</v>
+      </c>
+      <c r="I30" s="52">
+        <v>185581</v>
+      </c>
+      <c r="J30" s="52">
+        <v>185594</v>
+      </c>
+      <c r="K30" s="52">
+        <v>185934</v>
+      </c>
+      <c r="L30" s="52">
+        <v>186020</v>
+      </c>
+      <c r="M30" s="52">
+        <v>186204</v>
+      </c>
+      <c r="N30" s="52">
+        <v>186417</v>
+      </c>
+      <c r="O30" s="52">
+        <v>186644</v>
+      </c>
+      <c r="P30" s="52">
+        <v>186866</v>
+      </c>
+      <c r="Q30" s="53">
+        <v>187055</v>
+      </c>
+      <c r="R30" s="53">
+        <v>187254</v>
+      </c>
+      <c r="S30" s="53">
+        <v>187362</v>
+      </c>
+      <c r="T30" s="53">
+        <v>187370</v>
+      </c>
+      <c r="U30" s="57">
+        <v>187435</v>
+      </c>
+    </row>
+    <row r="31" spans="1:21" s="24" customFormat="1">
+      <c r="A31" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="B31" s="55">
+        <v>16849</v>
+      </c>
+      <c r="C31" s="52">
+        <v>16763</v>
+      </c>
+      <c r="D31" s="52">
+        <v>16710</v>
+      </c>
+      <c r="E31" s="52">
+        <v>16679</v>
+      </c>
+      <c r="F31" s="52">
+        <v>16647</v>
+      </c>
+      <c r="G31" s="52">
+        <v>16541</v>
+      </c>
+      <c r="H31" s="52">
+        <v>16471</v>
+      </c>
+      <c r="I31" s="52">
+        <v>16410</v>
+      </c>
+      <c r="J31" s="52">
+        <v>16355</v>
+      </c>
+      <c r="K31" s="52">
+        <v>16277</v>
+      </c>
+      <c r="L31" s="52">
+        <v>16207</v>
+      </c>
+      <c r="M31" s="52">
+        <v>16145</v>
+      </c>
+      <c r="N31" s="52">
+        <v>16112</v>
+      </c>
+      <c r="O31" s="52">
+        <v>16030</v>
+      </c>
+      <c r="P31" s="52">
+        <v>15959</v>
+      </c>
+      <c r="Q31" s="53">
+        <v>15890</v>
+      </c>
+      <c r="R31" s="53">
+        <v>15835</v>
+      </c>
+      <c r="S31" s="53">
+        <v>15785</v>
+      </c>
+      <c r="T31" s="53">
+        <v>15741</v>
+      </c>
+      <c r="U31" s="57">
+        <v>15669</v>
+      </c>
+    </row>
+    <row r="32" spans="1:21" s="24" customFormat="1">
+      <c r="A32" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B32" s="55">
+        <v>38442</v>
+      </c>
+      <c r="C32" s="52">
+        <v>38414</v>
+      </c>
+      <c r="D32" s="52">
+        <v>38395</v>
+      </c>
+      <c r="E32" s="52">
+        <v>38417</v>
+      </c>
+      <c r="F32" s="52">
+        <v>38444</v>
+      </c>
+      <c r="G32" s="52">
+        <v>38438</v>
+      </c>
+      <c r="H32" s="52">
+        <v>38439</v>
+      </c>
+      <c r="I32" s="52">
+        <v>38302</v>
+      </c>
+      <c r="J32" s="52">
+        <v>38230</v>
+      </c>
+      <c r="K32" s="52">
+        <v>38146</v>
+      </c>
+      <c r="L32" s="52">
+        <v>38125</v>
+      </c>
+      <c r="M32" s="52">
+        <v>38103</v>
+      </c>
+      <c r="N32" s="52">
+        <v>38118</v>
+      </c>
+      <c r="O32" s="52">
+        <v>38127</v>
+      </c>
+      <c r="P32" s="52">
+        <v>38123</v>
+      </c>
+      <c r="Q32" s="53">
+        <v>38114</v>
+      </c>
+      <c r="R32" s="53">
+        <v>38103</v>
+      </c>
+      <c r="S32" s="53">
+        <v>38115</v>
+      </c>
+      <c r="T32" s="53">
+        <v>38088</v>
+      </c>
+      <c r="U32" s="57">
+        <v>38007</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29" s="24" customFormat="1">
+      <c r="A33" s="35" t="s">
+        <v>57</v>
+      </c>
+      <c r="B33" s="55">
+        <v>17277</v>
+      </c>
+      <c r="C33" s="52">
+        <v>17259</v>
+      </c>
+      <c r="D33" s="52">
+        <v>17267</v>
+      </c>
+      <c r="E33" s="52">
+        <v>17244</v>
+      </c>
+      <c r="F33" s="52">
+        <v>17242</v>
+      </c>
+      <c r="G33" s="52">
+        <v>17244</v>
+      </c>
+      <c r="H33" s="52">
+        <v>17235</v>
+      </c>
+      <c r="I33" s="52">
+        <v>17221</v>
+      </c>
+      <c r="J33" s="52">
+        <v>17173</v>
+      </c>
+      <c r="K33" s="52">
+        <v>17141</v>
+      </c>
+      <c r="L33" s="52">
+        <v>17121</v>
+      </c>
+      <c r="M33" s="52">
+        <v>17075</v>
+      </c>
+      <c r="N33" s="52">
+        <v>17049</v>
+      </c>
+      <c r="O33" s="52">
+        <v>17019</v>
+      </c>
+      <c r="P33" s="52">
+        <v>16988</v>
+      </c>
+      <c r="Q33" s="53">
+        <v>16935</v>
+      </c>
+      <c r="R33" s="53">
+        <v>16956</v>
+      </c>
+      <c r="S33" s="53">
+        <v>16969</v>
+      </c>
+      <c r="T33" s="53">
+        <v>16975</v>
+      </c>
+      <c r="U33" s="57">
+        <v>16950</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" s="24" customFormat="1">
+      <c r="A34" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B34" s="55">
+        <v>39565</v>
+      </c>
+      <c r="C34" s="52">
+        <v>39555</v>
+      </c>
+      <c r="D34" s="52">
+        <v>39533</v>
+      </c>
+      <c r="E34" s="52">
+        <v>39539</v>
+      </c>
+      <c r="F34" s="52">
+        <v>39535</v>
+      </c>
+      <c r="G34" s="52">
+        <v>39551</v>
+      </c>
+      <c r="H34" s="52">
+        <v>39513</v>
+      </c>
+      <c r="I34" s="52">
+        <v>39482</v>
+      </c>
+      <c r="J34" s="52">
+        <v>39434</v>
+      </c>
+      <c r="K34" s="52">
+        <v>39371</v>
+      </c>
+      <c r="L34" s="52">
+        <v>39358</v>
+      </c>
+      <c r="M34" s="52">
+        <v>39442</v>
+      </c>
+      <c r="N34" s="52">
+        <v>39500</v>
+      </c>
+      <c r="O34" s="52">
+        <v>39482</v>
+      </c>
+      <c r="P34" s="52">
+        <v>39468</v>
+      </c>
+      <c r="Q34" s="53">
+        <v>39454</v>
+      </c>
+      <c r="R34" s="53">
+        <v>39442</v>
+      </c>
+      <c r="S34" s="53">
+        <v>39441</v>
+      </c>
+      <c r="T34" s="53">
+        <v>39415</v>
+      </c>
+      <c r="U34" s="57">
+        <v>39314</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" s="24" customFormat="1">
+      <c r="A35" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B35" s="55">
+        <v>38791</v>
+      </c>
+      <c r="C35" s="52">
+        <v>38763</v>
+      </c>
+      <c r="D35" s="52">
+        <v>38764</v>
+      </c>
+      <c r="E35" s="52">
+        <v>38756</v>
+      </c>
+      <c r="F35" s="52">
+        <v>38749</v>
+      </c>
+      <c r="G35" s="52">
+        <v>38732</v>
+      </c>
+      <c r="H35" s="52">
+        <v>38732</v>
+      </c>
+      <c r="I35" s="52">
+        <v>38706</v>
+      </c>
+      <c r="J35" s="52">
+        <v>38658</v>
+      </c>
+      <c r="K35" s="52">
+        <v>38581</v>
+      </c>
+      <c r="L35" s="52">
+        <v>38569</v>
+      </c>
+      <c r="M35" s="52">
+        <v>38521</v>
+      </c>
+      <c r="N35" s="52">
+        <v>38519</v>
+      </c>
+      <c r="O35" s="52">
+        <v>38508</v>
+      </c>
+      <c r="P35" s="52">
+        <v>38485</v>
+      </c>
+      <c r="Q35" s="53">
+        <v>38439</v>
+      </c>
+      <c r="R35" s="53">
+        <v>38430</v>
+      </c>
+      <c r="S35" s="53">
+        <v>38385</v>
+      </c>
+      <c r="T35" s="53">
+        <v>38351</v>
+      </c>
+      <c r="U35" s="57">
+        <v>38293</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29" s="24" customFormat="1">
+      <c r="A36" s="35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B36" s="55">
+        <v>25037</v>
+      </c>
+      <c r="C36" s="52">
+        <v>25042</v>
+      </c>
+      <c r="D36" s="52">
+        <v>24992</v>
+      </c>
+      <c r="E36" s="52">
+        <v>24961</v>
+      </c>
+      <c r="F36" s="52">
+        <v>24953</v>
+      </c>
+      <c r="G36" s="52">
+        <v>24930</v>
+      </c>
+      <c r="H36" s="52">
+        <v>24912</v>
+      </c>
+      <c r="I36" s="52">
+        <v>24880</v>
+      </c>
+      <c r="J36" s="52">
+        <v>24796</v>
+      </c>
+      <c r="K36" s="52">
+        <v>24704</v>
+      </c>
+      <c r="L36" s="52">
+        <v>24686</v>
+      </c>
+      <c r="M36" s="52">
+        <v>24676</v>
+      </c>
+      <c r="N36" s="52">
+        <v>24682</v>
+      </c>
+      <c r="O36" s="52">
+        <v>24675</v>
+      </c>
+      <c r="P36" s="52">
+        <v>24633</v>
+      </c>
+      <c r="Q36" s="53">
+        <v>24600</v>
+      </c>
+      <c r="R36" s="53">
+        <v>24582</v>
+      </c>
+      <c r="S36" s="53">
+        <v>24595</v>
+      </c>
+      <c r="T36" s="53">
+        <v>24552</v>
+      </c>
+      <c r="U36" s="57">
+        <v>24511</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" s="24" customFormat="1">
+      <c r="A37" s="35" t="s">
+        <v>61</v>
+      </c>
+      <c r="B37" s="55">
+        <v>18202</v>
+      </c>
+      <c r="C37" s="52">
+        <v>18184</v>
+      </c>
+      <c r="D37" s="52">
+        <v>18184</v>
+      </c>
+      <c r="E37" s="52">
+        <v>18157</v>
+      </c>
+      <c r="F37" s="52">
+        <v>18155</v>
+      </c>
+      <c r="G37" s="52">
+        <v>18141</v>
+      </c>
+      <c r="H37" s="52">
+        <v>18114</v>
+      </c>
+      <c r="I37" s="52">
+        <v>18090</v>
+      </c>
+      <c r="J37" s="52">
+        <v>18036</v>
+      </c>
+      <c r="K37" s="52">
+        <v>18002</v>
+      </c>
+      <c r="L37" s="52">
+        <v>17978</v>
+      </c>
+      <c r="M37" s="52">
+        <v>17968</v>
+      </c>
+      <c r="N37" s="52">
+        <v>17974</v>
+      </c>
+      <c r="O37" s="52">
+        <v>17973</v>
+      </c>
+      <c r="P37" s="52">
+        <v>17938</v>
+      </c>
+      <c r="Q37" s="53">
+        <v>17903</v>
+      </c>
+      <c r="R37" s="53">
+        <v>17886</v>
+      </c>
+      <c r="S37" s="53">
+        <v>17891</v>
+      </c>
+      <c r="T37" s="53">
+        <v>17852</v>
+      </c>
+      <c r="U37" s="57">
+        <v>17836</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" s="24" customFormat="1">
+      <c r="A38" s="35" t="s">
+        <v>62</v>
+      </c>
+      <c r="B38" s="55">
+        <v>41838</v>
+      </c>
+      <c r="C38" s="52">
+        <v>41839</v>
+      </c>
+      <c r="D38" s="52">
+        <v>41824</v>
+      </c>
+      <c r="E38" s="52">
+        <v>41789</v>
+      </c>
+      <c r="F38" s="52">
+        <v>41750</v>
+      </c>
+      <c r="G38" s="52">
+        <v>41701</v>
+      </c>
+      <c r="H38" s="52">
+        <v>41689</v>
+      </c>
+      <c r="I38" s="52">
+        <v>41678</v>
+      </c>
+      <c r="J38" s="52">
+        <v>41589</v>
+      </c>
+      <c r="K38" s="52">
+        <v>41531</v>
+      </c>
+      <c r="L38" s="52">
+        <v>41518</v>
+      </c>
+      <c r="M38" s="52">
+        <v>41508</v>
+      </c>
+      <c r="N38" s="52">
+        <v>41536</v>
+      </c>
+      <c r="O38" s="52">
+        <v>41545</v>
+      </c>
+      <c r="P38" s="52">
+        <v>41527</v>
+      </c>
+      <c r="Q38" s="53">
+        <v>41495</v>
+      </c>
+      <c r="R38" s="53">
+        <v>41449</v>
+      </c>
+      <c r="S38" s="53">
+        <v>41398</v>
+      </c>
+      <c r="T38" s="53">
+        <v>41376</v>
+      </c>
+      <c r="U38" s="57">
+        <v>41325</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" s="25" customFormat="1">
+      <c r="A39" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="B39" s="88"/>
+      <c r="C39" s="88"/>
+      <c r="D39" s="88"/>
+      <c r="E39" s="88"/>
+      <c r="F39" s="88"/>
+      <c r="G39" s="88"/>
+      <c r="H39" s="88"/>
+      <c r="I39" s="88"/>
+      <c r="J39" s="88"/>
+      <c r="K39" s="88"/>
+      <c r="L39" s="88"/>
+      <c r="M39" s="88"/>
+      <c r="N39" s="88"/>
+      <c r="O39" s="88"/>
+      <c r="P39" s="88"/>
+      <c r="Q39" s="88"/>
+      <c r="R39" s="88"/>
+      <c r="S39" s="88"/>
+      <c r="T39" s="88"/>
+      <c r="U39" s="88"/>
+      <c r="V39" s="24"/>
+      <c r="W39" s="24"/>
+      <c r="X39" s="24"/>
+      <c r="Y39" s="24"/>
+      <c r="Z39" s="24"/>
+      <c r="AA39" s="24"/>
+      <c r="AB39" s="24"/>
+      <c r="AC39" s="24"/>
+    </row>
+    <row r="40" spans="1:29" s="34" customFormat="1" ht="26.4">
+      <c r="A40" s="48" t="s">
+        <v>53</v>
+      </c>
+      <c r="B40" s="50">
+        <v>398336</v>
+      </c>
+      <c r="C40" s="50">
+        <v>398684</v>
+      </c>
+      <c r="D40" s="50">
+        <v>398745</v>
+      </c>
+      <c r="E40" s="50">
+        <v>399012</v>
+      </c>
+      <c r="F40" s="50">
+        <v>399140</v>
+      </c>
+      <c r="G40" s="50">
+        <v>399119</v>
+      </c>
+      <c r="H40" s="50">
+        <v>399178</v>
+      </c>
+      <c r="I40" s="50">
+        <v>399076</v>
+      </c>
+      <c r="J40" s="50">
+        <v>398923</v>
+      </c>
+      <c r="K40" s="50">
+        <v>399102</v>
+      </c>
+      <c r="L40" s="50">
+        <v>399058</v>
+      </c>
+      <c r="M40" s="50">
+        <v>399130</v>
+      </c>
+      <c r="N40" s="50">
+        <v>399391</v>
+      </c>
+      <c r="O40" s="50">
+        <v>399554</v>
+      </c>
+      <c r="P40" s="50">
+        <v>399730</v>
+      </c>
+      <c r="Q40" s="51">
+        <v>399840</v>
+      </c>
+      <c r="R40" s="51">
+        <v>399979</v>
+      </c>
+      <c r="S40" s="51">
+        <v>400078</v>
+      </c>
+      <c r="T40" s="51">
+        <v>399911</v>
+      </c>
+      <c r="U40" s="54">
+        <v>399870</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" s="24" customFormat="1">
+      <c r="A41" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B41" s="52">
+        <v>320719</v>
+      </c>
+      <c r="C41" s="52">
+        <v>321165</v>
+      </c>
+      <c r="D41" s="52">
+        <v>321325</v>
+      </c>
+      <c r="E41" s="52">
+        <v>321670</v>
+      </c>
+      <c r="F41" s="52">
+        <v>321848</v>
+      </c>
+      <c r="G41" s="52">
+        <v>322067</v>
+      </c>
+      <c r="H41" s="52">
+        <v>322240</v>
+      </c>
+      <c r="I41" s="52">
+        <v>322407</v>
+      </c>
+      <c r="J41" s="52">
+        <v>322418</v>
+      </c>
+      <c r="K41" s="52">
+        <v>322819</v>
+      </c>
+      <c r="L41" s="52">
+        <v>322913</v>
+      </c>
+      <c r="M41" s="52">
+        <v>323135</v>
+      </c>
+      <c r="N41" s="52">
+        <v>323446</v>
+      </c>
+      <c r="O41" s="52">
+        <v>323815</v>
+      </c>
+      <c r="P41" s="52">
+        <v>324112</v>
+      </c>
+      <c r="Q41" s="53">
+        <v>324421</v>
+      </c>
+      <c r="R41" s="53">
+        <v>324694</v>
+      </c>
+      <c r="S41" s="53">
+        <v>324865</v>
+      </c>
+      <c r="T41" s="53">
+        <v>324836</v>
+      </c>
+      <c r="U41" s="57">
+        <v>324937</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" s="24" customFormat="1">
+      <c r="A42" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="B42" s="52">
         <v>32692</v>
       </c>
-      <c r="C9" s="43">
+      <c r="C42" s="52">
         <v>32531</v>
       </c>
-      <c r="D9" s="43">
+      <c r="D42" s="52">
         <v>32420</v>
       </c>
-      <c r="E9" s="43">
+      <c r="E42" s="52">
         <v>32361</v>
       </c>
-      <c r="F9" s="43">
+      <c r="F42" s="52">
         <v>32269</v>
       </c>
-      <c r="G9" s="43">
+      <c r="G42" s="52">
         <v>32062</v>
       </c>
-      <c r="H9" s="43">
+      <c r="H42" s="52">
         <v>31949</v>
       </c>
-      <c r="I9" s="43">
+      <c r="I42" s="52">
         <v>31819</v>
       </c>
-      <c r="J9" s="43">
+      <c r="J42" s="52">
         <v>31697</v>
       </c>
-      <c r="K9" s="43">
+      <c r="K42" s="52">
         <v>31562</v>
       </c>
-      <c r="L9" s="43">
+      <c r="L42" s="52">
         <v>31440</v>
       </c>
-      <c r="M9" s="43">
+      <c r="M42" s="52">
         <v>31309</v>
       </c>
-      <c r="N9" s="43">
+      <c r="N42" s="52">
         <v>31233</v>
       </c>
-      <c r="O9" s="43">
+      <c r="O42" s="52">
         <v>31060</v>
       </c>
-      <c r="P9" s="43">
+      <c r="P42" s="52">
         <v>30929</v>
       </c>
-      <c r="Q9" s="13">
+      <c r="Q42" s="53">
         <v>30797</v>
       </c>
-      <c r="R9" s="13">
+      <c r="R42" s="53">
         <v>30674</v>
       </c>
-      <c r="S9" s="13">
+      <c r="S42" s="53">
         <v>30590</v>
       </c>
-      <c r="T9" s="13">
+      <c r="T42" s="53">
         <v>30456</v>
       </c>
+      <c r="U42" s="57">
+        <v>30324</v>
+      </c>
     </row>
-    <row r="10" spans="1:30" s="29" customFormat="1" ht="10.199999999999999">
-      <c r="A10" s="45" t="s">
+    <row r="43" spans="1:29" s="24" customFormat="1">
+      <c r="A43" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B43" s="52">
+        <v>37492</v>
+      </c>
+      <c r="C43" s="52">
+        <v>37539</v>
+      </c>
+      <c r="D43" s="52">
+        <v>37548</v>
+      </c>
+      <c r="E43" s="52">
+        <v>37545</v>
+      </c>
+      <c r="F43" s="52">
+        <v>37586</v>
+      </c>
+      <c r="G43" s="52">
+        <v>37547</v>
+      </c>
+      <c r="H43" s="52">
+        <v>37583</v>
+      </c>
+      <c r="I43" s="52">
+        <v>37470</v>
+      </c>
+      <c r="J43" s="52">
+        <v>37435</v>
+      </c>
+      <c r="K43" s="52">
+        <v>37359</v>
+      </c>
+      <c r="L43" s="52">
+        <v>37355</v>
+      </c>
+      <c r="M43" s="52">
+        <v>37350</v>
+      </c>
+      <c r="N43" s="52">
+        <v>37375</v>
+      </c>
+      <c r="O43" s="52">
+        <v>37369</v>
+      </c>
+      <c r="P43" s="52">
+        <v>37379</v>
+      </c>
+      <c r="Q43" s="53">
+        <v>37348</v>
+      </c>
+      <c r="R43" s="53">
+        <v>37352</v>
+      </c>
+      <c r="S43" s="53">
+        <v>37372</v>
+      </c>
+      <c r="T43" s="53">
+        <v>37379</v>
+      </c>
+      <c r="U43" s="57">
+        <v>37367</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" s="24" customFormat="1">
+      <c r="A44" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B44" s="52">
+        <v>7433</v>
+      </c>
+      <c r="C44" s="52">
+        <v>7449</v>
+      </c>
+      <c r="D44" s="52">
+        <v>7452</v>
+      </c>
+      <c r="E44" s="52">
+        <v>7436</v>
+      </c>
+      <c r="F44" s="52">
+        <v>7437</v>
+      </c>
+      <c r="G44" s="52">
+        <v>7443</v>
+      </c>
+      <c r="H44" s="52">
+        <v>7406</v>
+      </c>
+      <c r="I44" s="52">
+        <v>7380</v>
+      </c>
+      <c r="J44" s="52">
+        <v>7373</v>
+      </c>
+      <c r="K44" s="52">
+        <v>7362</v>
+      </c>
+      <c r="L44" s="52">
+        <v>7350</v>
+      </c>
+      <c r="M44" s="52">
+        <v>7336</v>
+      </c>
+      <c r="N44" s="52">
+        <v>7337</v>
+      </c>
+      <c r="O44" s="52">
+        <v>7310</v>
+      </c>
+      <c r="P44" s="52">
+        <v>7310</v>
+      </c>
+      <c r="Q44" s="53">
+        <v>7274</v>
+      </c>
+      <c r="R44" s="53">
+        <v>7259</v>
+      </c>
+      <c r="S44" s="53">
+        <v>7251</v>
+      </c>
+      <c r="T44" s="53">
+        <v>7240</v>
+      </c>
+      <c r="U44" s="57">
+        <v>7242</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" s="25" customFormat="1" ht="16.8" customHeight="1">
+      <c r="A45" s="88" t="s">
+        <v>36</v>
+      </c>
+      <c r="B45" s="88"/>
+      <c r="C45" s="88"/>
+      <c r="D45" s="88"/>
+      <c r="E45" s="88"/>
+      <c r="F45" s="88"/>
+      <c r="G45" s="88"/>
+      <c r="H45" s="88"/>
+      <c r="I45" s="88"/>
+      <c r="J45" s="88"/>
+      <c r="K45" s="88"/>
+      <c r="L45" s="88"/>
+      <c r="M45" s="88"/>
+      <c r="N45" s="88"/>
+      <c r="O45" s="88"/>
+      <c r="P45" s="88"/>
+      <c r="Q45" s="88"/>
+      <c r="R45" s="88"/>
+      <c r="S45" s="88"/>
+      <c r="T45" s="88"/>
+      <c r="U45" s="88"/>
+      <c r="V45" s="24"/>
+      <c r="W45" s="24"/>
+      <c r="X45" s="24"/>
+      <c r="Y45" s="24"/>
+      <c r="Z45" s="24"/>
+      <c r="AA45" s="24"/>
+      <c r="AB45" s="24"/>
+      <c r="AC45" s="24"/>
+    </row>
+    <row r="46" spans="1:29" s="34" customFormat="1" ht="26.4">
+      <c r="A46" s="48" t="s">
+        <v>53</v>
+      </c>
+      <c r="B46" s="51">
+        <v>195718</v>
+      </c>
+      <c r="C46" s="50">
+        <v>195871</v>
+      </c>
+      <c r="D46" s="50">
+        <v>195917</v>
+      </c>
+      <c r="E46" s="50">
+        <v>196067</v>
+      </c>
+      <c r="F46" s="50">
+        <v>196122</v>
+      </c>
+      <c r="G46" s="50">
+        <v>196087</v>
+      </c>
+      <c r="H46" s="50">
+        <v>196164</v>
+      </c>
+      <c r="I46" s="50">
+        <v>196138</v>
+      </c>
+      <c r="J46" s="50">
+        <v>196148</v>
+      </c>
+      <c r="K46" s="50">
+        <v>196235</v>
+      </c>
+      <c r="L46" s="50">
+        <v>196241</v>
+      </c>
+      <c r="M46" s="50">
+        <v>196299</v>
+      </c>
+      <c r="N46" s="50">
+        <v>196406</v>
+      </c>
+      <c r="O46" s="50">
+        <v>196499</v>
+      </c>
+      <c r="P46" s="50">
+        <v>196601</v>
+      </c>
+      <c r="Q46" s="51">
+        <v>196686</v>
+      </c>
+      <c r="R46" s="51">
+        <v>196719</v>
+      </c>
+      <c r="S46" s="51">
+        <v>196751</v>
+      </c>
+      <c r="T46" s="51">
+        <v>196627</v>
+      </c>
+      <c r="U46" s="54">
+        <v>196657</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29" s="24" customFormat="1">
+      <c r="A47" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B47" s="55">
+        <v>157044</v>
+      </c>
+      <c r="C47" s="52">
+        <v>157236</v>
+      </c>
+      <c r="D47" s="52">
+        <v>157319</v>
+      </c>
+      <c r="E47" s="52">
+        <v>157519</v>
+      </c>
+      <c r="F47" s="52">
+        <v>157614</v>
+      </c>
+      <c r="G47" s="52">
+        <v>157701</v>
+      </c>
+      <c r="H47" s="52">
+        <v>157826</v>
+      </c>
+      <c r="I47" s="52">
+        <v>157925</v>
+      </c>
+      <c r="J47" s="52">
+        <v>158011</v>
+      </c>
+      <c r="K47" s="52">
+        <v>158195</v>
+      </c>
+      <c r="L47" s="52">
+        <v>158278</v>
+      </c>
+      <c r="M47" s="52">
+        <v>158393</v>
+      </c>
+      <c r="N47" s="52">
+        <v>158520</v>
+      </c>
+      <c r="O47" s="52">
+        <v>158731</v>
+      </c>
+      <c r="P47" s="52">
+        <v>158893</v>
+      </c>
+      <c r="Q47" s="53">
+        <v>159075</v>
+      </c>
+      <c r="R47" s="53">
+        <v>159187</v>
+      </c>
+      <c r="S47" s="53">
+        <v>159261</v>
+      </c>
+      <c r="T47" s="53">
+        <v>159233</v>
+      </c>
+      <c r="U47" s="57">
+        <v>159310</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29" s="24" customFormat="1">
+      <c r="A48" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="B48" s="55">
+        <v>15843</v>
+      </c>
+      <c r="C48" s="52">
+        <v>15768</v>
+      </c>
+      <c r="D48" s="52">
+        <v>15710</v>
+      </c>
+      <c r="E48" s="52">
+        <v>15682</v>
+      </c>
+      <c r="F48" s="52">
+        <v>15622</v>
+      </c>
+      <c r="G48" s="52">
+        <v>15521</v>
+      </c>
+      <c r="H48" s="52">
+        <v>15478</v>
+      </c>
+      <c r="I48" s="52">
+        <v>15409</v>
+      </c>
+      <c r="J48" s="52">
+        <v>15342</v>
+      </c>
+      <c r="K48" s="52">
+        <v>15285</v>
+      </c>
+      <c r="L48" s="52">
+        <v>15233</v>
+      </c>
+      <c r="M48" s="52">
+        <v>15164</v>
+      </c>
+      <c r="N48" s="52">
+        <v>15121</v>
+      </c>
+      <c r="O48" s="52">
+        <v>15030</v>
+      </c>
+      <c r="P48" s="52">
+        <v>14970</v>
+      </c>
+      <c r="Q48" s="53">
+        <v>14907</v>
+      </c>
+      <c r="R48" s="53">
+        <v>14839</v>
+      </c>
+      <c r="S48" s="53">
+        <v>14805</v>
+      </c>
+      <c r="T48" s="53">
+        <v>14715</v>
+      </c>
+      <c r="U48" s="57">
+        <v>14655</v>
+      </c>
+    </row>
+    <row r="49" spans="1:21" s="24" customFormat="1">
+      <c r="A49" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B49" s="55">
+        <v>19001</v>
+      </c>
+      <c r="C49" s="52">
+        <v>19028</v>
+      </c>
+      <c r="D49" s="52">
+        <v>19048</v>
+      </c>
+      <c r="E49" s="52">
+        <v>19036</v>
+      </c>
+      <c r="F49" s="52">
+        <v>19056</v>
+      </c>
+      <c r="G49" s="52">
+        <v>19032</v>
+      </c>
+      <c r="H49" s="52">
+        <v>19049</v>
+      </c>
+      <c r="I49" s="52">
+        <v>19007</v>
+      </c>
+      <c r="J49" s="52">
+        <v>19007</v>
+      </c>
+      <c r="K49" s="52">
+        <v>18978</v>
+      </c>
+      <c r="L49" s="52">
+        <v>18967</v>
+      </c>
+      <c r="M49" s="52">
+        <v>18983</v>
+      </c>
+      <c r="N49" s="52">
+        <v>19005</v>
+      </c>
+      <c r="O49" s="52">
+        <v>19007</v>
+      </c>
+      <c r="P49" s="52">
+        <v>19011</v>
+      </c>
+      <c r="Q49" s="53">
+        <v>18993</v>
+      </c>
+      <c r="R49" s="53">
+        <v>18988</v>
+      </c>
+      <c r="S49" s="53">
+        <v>18981</v>
+      </c>
+      <c r="T49" s="53">
+        <v>18979</v>
+      </c>
+      <c r="U49" s="57">
+        <v>18987</v>
+      </c>
+    </row>
+    <row r="50" spans="1:21" s="24" customFormat="1">
+      <c r="A50" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B50" s="55">
+        <v>3830</v>
+      </c>
+      <c r="C50" s="52">
+        <v>3839</v>
+      </c>
+      <c r="D50" s="52">
+        <v>3840</v>
+      </c>
+      <c r="E50" s="52">
+        <v>3830</v>
+      </c>
+      <c r="F50" s="52">
+        <v>3830</v>
+      </c>
+      <c r="G50" s="52">
+        <v>3833</v>
+      </c>
+      <c r="H50" s="52">
+        <v>3811</v>
+      </c>
+      <c r="I50" s="52">
+        <v>3797</v>
+      </c>
+      <c r="J50" s="52">
+        <v>3788</v>
+      </c>
+      <c r="K50" s="52">
+        <v>3777</v>
+      </c>
+      <c r="L50" s="52">
+        <v>3763</v>
+      </c>
+      <c r="M50" s="52">
+        <v>3759</v>
+      </c>
+      <c r="N50" s="52">
+        <v>3760</v>
+      </c>
+      <c r="O50" s="52">
+        <v>3731</v>
+      </c>
+      <c r="P50" s="52">
+        <v>3727</v>
+      </c>
+      <c r="Q50" s="53">
+        <v>3711</v>
+      </c>
+      <c r="R50" s="53">
+        <v>3705</v>
+      </c>
+      <c r="S50" s="53">
+        <v>3704</v>
+      </c>
+      <c r="T50" s="53">
+        <v>3700</v>
+      </c>
+      <c r="U50" s="56">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="51" spans="1:21" s="24" customFormat="1" ht="13.8" customHeight="1">
+      <c r="A51" s="88" t="s">
+        <v>37</v>
+      </c>
+      <c r="B51" s="88"/>
+      <c r="C51" s="88"/>
+      <c r="D51" s="88"/>
+      <c r="E51" s="88"/>
+      <c r="F51" s="88"/>
+      <c r="G51" s="88"/>
+      <c r="H51" s="88"/>
+      <c r="I51" s="88"/>
+      <c r="J51" s="88"/>
+      <c r="K51" s="88"/>
+      <c r="L51" s="88"/>
+      <c r="M51" s="88"/>
+      <c r="N51" s="88"/>
+      <c r="O51" s="88"/>
+      <c r="P51" s="88"/>
+      <c r="Q51" s="88"/>
+      <c r="R51" s="88"/>
+      <c r="S51" s="88"/>
+      <c r="T51" s="88"/>
+      <c r="U51" s="88"/>
+    </row>
+    <row r="52" spans="1:21" s="34" customFormat="1" ht="26.4">
+      <c r="A52" s="48" t="s">
+        <v>53</v>
+      </c>
+      <c r="B52" s="59">
+        <v>202618</v>
+      </c>
+      <c r="C52" s="50">
+        <v>202813</v>
+      </c>
+      <c r="D52" s="50">
+        <v>202828</v>
+      </c>
+      <c r="E52" s="50">
+        <v>202945</v>
+      </c>
+      <c r="F52" s="50">
+        <v>203018</v>
+      </c>
+      <c r="G52" s="50">
+        <v>203032</v>
+      </c>
+      <c r="H52" s="50">
+        <v>203014</v>
+      </c>
+      <c r="I52" s="50">
+        <v>202938</v>
+      </c>
+      <c r="J52" s="50">
+        <v>202775</v>
+      </c>
+      <c r="K52" s="50">
+        <v>202867</v>
+      </c>
+      <c r="L52" s="50">
+        <v>202817</v>
+      </c>
+      <c r="M52" s="50">
+        <v>202831</v>
+      </c>
+      <c r="N52" s="50">
+        <v>202985</v>
+      </c>
+      <c r="O52" s="50">
+        <v>203055</v>
+      </c>
+      <c r="P52" s="50">
+        <v>203129</v>
+      </c>
+      <c r="Q52" s="59">
+        <v>203154</v>
+      </c>
+      <c r="R52" s="59">
+        <v>203260</v>
+      </c>
+      <c r="S52" s="59">
+        <v>203327</v>
+      </c>
+      <c r="T52" s="59">
+        <v>203284</v>
+      </c>
+      <c r="U52" s="65">
+        <v>203213</v>
+      </c>
+    </row>
+    <row r="53" spans="1:21" s="24" customFormat="1">
+      <c r="A53" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B53" s="55">
+        <v>163675</v>
+      </c>
+      <c r="C53" s="52">
+        <v>163929</v>
+      </c>
+      <c r="D53" s="52">
+        <v>164006</v>
+      </c>
+      <c r="E53" s="52">
+        <v>164151</v>
+      </c>
+      <c r="F53" s="52">
+        <v>164234</v>
+      </c>
+      <c r="G53" s="52">
+        <v>164366</v>
+      </c>
+      <c r="H53" s="52">
+        <v>164414</v>
+      </c>
+      <c r="I53" s="52">
+        <v>164482</v>
+      </c>
+      <c r="J53" s="52">
+        <v>164407</v>
+      </c>
+      <c r="K53" s="52">
+        <v>164624</v>
+      </c>
+      <c r="L53" s="52">
+        <v>164635</v>
+      </c>
+      <c r="M53" s="52">
+        <v>164742</v>
+      </c>
+      <c r="N53" s="52">
+        <v>164926</v>
+      </c>
+      <c r="O53" s="52">
+        <v>165084</v>
+      </c>
+      <c r="P53" s="52">
+        <v>165219</v>
+      </c>
+      <c r="Q53" s="58">
+        <v>165346</v>
+      </c>
+      <c r="R53" s="58">
+        <v>165507</v>
+      </c>
+      <c r="S53" s="58">
+        <v>165604</v>
+      </c>
+      <c r="T53" s="58">
+        <v>165603</v>
+      </c>
+      <c r="U53" s="60">
+        <v>165627</v>
+      </c>
+    </row>
+    <row r="54" spans="1:21" s="24" customFormat="1">
+      <c r="A54" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="B54" s="55">
+        <v>16849</v>
+      </c>
+      <c r="C54" s="52">
+        <v>16763</v>
+      </c>
+      <c r="D54" s="52">
+        <v>16710</v>
+      </c>
+      <c r="E54" s="52">
+        <v>16679</v>
+      </c>
+      <c r="F54" s="52">
+        <v>16647</v>
+      </c>
+      <c r="G54" s="52">
+        <v>16541</v>
+      </c>
+      <c r="H54" s="52">
+        <v>16471</v>
+      </c>
+      <c r="I54" s="52">
+        <v>16410</v>
+      </c>
+      <c r="J54" s="52">
+        <v>16355</v>
+      </c>
+      <c r="K54" s="52">
+        <v>16277</v>
+      </c>
+      <c r="L54" s="52">
+        <v>16207</v>
+      </c>
+      <c r="M54" s="52">
+        <v>16145</v>
+      </c>
+      <c r="N54" s="52">
+        <v>16112</v>
+      </c>
+      <c r="O54" s="52">
+        <v>16030</v>
+      </c>
+      <c r="P54" s="52">
+        <v>15959</v>
+      </c>
+      <c r="Q54" s="58">
+        <v>15890</v>
+      </c>
+      <c r="R54" s="58">
+        <v>15835</v>
+      </c>
+      <c r="S54" s="58">
+        <v>15785</v>
+      </c>
+      <c r="T54" s="58">
+        <v>15741</v>
+      </c>
+      <c r="U54" s="60">
+        <v>15669</v>
+      </c>
+    </row>
+    <row r="55" spans="1:21" s="24" customFormat="1">
+      <c r="A55" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B55" s="55">
+        <v>18491</v>
+      </c>
+      <c r="C55" s="52">
+        <v>18511</v>
+      </c>
+      <c r="D55" s="52">
+        <v>18500</v>
+      </c>
+      <c r="E55" s="52">
+        <v>18509</v>
+      </c>
+      <c r="F55" s="52">
+        <v>18530</v>
+      </c>
+      <c r="G55" s="52">
+        <v>18515</v>
+      </c>
+      <c r="H55" s="52">
+        <v>18534</v>
+      </c>
+      <c r="I55" s="52">
+        <v>18463</v>
+      </c>
+      <c r="J55" s="52">
+        <v>18428</v>
+      </c>
+      <c r="K55" s="52">
+        <v>18381</v>
+      </c>
+      <c r="L55" s="52">
+        <v>18388</v>
+      </c>
+      <c r="M55" s="52">
+        <v>18367</v>
+      </c>
+      <c r="N55" s="52">
+        <v>18370</v>
+      </c>
+      <c r="O55" s="52">
+        <v>18362</v>
+      </c>
+      <c r="P55" s="52">
+        <v>18368</v>
+      </c>
+      <c r="Q55" s="58">
+        <v>18355</v>
+      </c>
+      <c r="R55" s="58">
+        <v>18364</v>
+      </c>
+      <c r="S55" s="58">
+        <v>18391</v>
+      </c>
+      <c r="T55" s="58">
+        <v>18400</v>
+      </c>
+      <c r="U55" s="60">
+        <v>18380</v>
+      </c>
+    </row>
+    <row r="56" spans="1:21" s="24" customFormat="1">
+      <c r="A56" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B56" s="55">
+        <v>3603</v>
+      </c>
+      <c r="C56" s="52">
+        <v>3610</v>
+      </c>
+      <c r="D56" s="52">
+        <v>3612</v>
+      </c>
+      <c r="E56" s="52">
+        <v>3606</v>
+      </c>
+      <c r="F56" s="52">
+        <v>3607</v>
+      </c>
+      <c r="G56" s="52">
+        <v>3610</v>
+      </c>
+      <c r="H56" s="52">
+        <v>3595</v>
+      </c>
+      <c r="I56" s="52">
+        <v>3583</v>
+      </c>
+      <c r="J56" s="52">
+        <v>3585</v>
+      </c>
+      <c r="K56" s="52">
+        <v>3585</v>
+      </c>
+      <c r="L56" s="52">
+        <v>3587</v>
+      </c>
+      <c r="M56" s="52">
+        <v>3577</v>
+      </c>
+      <c r="N56" s="52">
+        <v>3577</v>
+      </c>
+      <c r="O56" s="52">
+        <v>3579</v>
+      </c>
+      <c r="P56" s="52">
+        <v>3583</v>
+      </c>
+      <c r="Q56" s="58">
+        <v>3563</v>
+      </c>
+      <c r="R56" s="58">
+        <v>3554</v>
+      </c>
+      <c r="S56" s="58">
+        <v>3547</v>
+      </c>
+      <c r="T56" s="58">
+        <v>3540</v>
+      </c>
+      <c r="U56" s="60">
+        <v>3537</v>
+      </c>
+    </row>
+    <row r="57" spans="1:21" s="24" customFormat="1">
+      <c r="A57" s="88" t="s">
+        <v>1</v>
+      </c>
+      <c r="B57" s="88"/>
+      <c r="C57" s="88"/>
+      <c r="D57" s="88"/>
+      <c r="E57" s="88"/>
+      <c r="F57" s="88"/>
+      <c r="G57" s="88"/>
+      <c r="H57" s="88"/>
+      <c r="I57" s="88"/>
+      <c r="J57" s="88"/>
+      <c r="K57" s="88"/>
+      <c r="L57" s="88"/>
+      <c r="M57" s="88"/>
+      <c r="N57" s="88"/>
+      <c r="O57" s="88"/>
+      <c r="P57" s="88"/>
+      <c r="Q57" s="88"/>
+      <c r="R57" s="88"/>
+      <c r="S57" s="88"/>
+      <c r="T57" s="88"/>
+      <c r="U57" s="88"/>
+    </row>
+    <row r="58" spans="1:21" s="34" customFormat="1" ht="26.4">
+      <c r="A58" s="48" t="s">
+        <v>53</v>
+      </c>
+      <c r="B58" s="50">
+        <v>447768</v>
+      </c>
+      <c r="C58" s="50">
+        <v>447739</v>
+      </c>
+      <c r="D58" s="50">
+        <v>447687</v>
+      </c>
+      <c r="E58" s="50">
+        <v>447671</v>
+      </c>
+      <c r="F58" s="50">
+        <v>447745</v>
+      </c>
+      <c r="G58" s="50">
+        <v>447789</v>
+      </c>
+      <c r="H58" s="50">
+        <v>447726</v>
+      </c>
+      <c r="I58" s="50">
+        <v>447599</v>
+      </c>
+      <c r="J58" s="50">
+        <v>447145</v>
+      </c>
+      <c r="K58" s="50">
+        <v>446777</v>
+      </c>
+      <c r="L58" s="50">
+        <v>446704</v>
+      </c>
+      <c r="M58" s="50">
+        <v>446782</v>
+      </c>
+      <c r="N58" s="50">
+        <v>446921</v>
+      </c>
+      <c r="O58" s="50">
+        <v>446988</v>
+      </c>
+      <c r="P58" s="50">
+        <v>446777</v>
+      </c>
+      <c r="Q58" s="59">
+        <v>446539</v>
+      </c>
+      <c r="R58" s="59">
+        <v>446381</v>
+      </c>
+      <c r="S58" s="59">
+        <v>446273</v>
+      </c>
+      <c r="T58" s="59">
+        <v>446061</v>
+      </c>
+      <c r="U58" s="65">
+        <v>445597</v>
+      </c>
+    </row>
+    <row r="59" spans="1:21" s="24" customFormat="1">
+      <c r="A59" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B59" s="52">
+        <v>41560</v>
+      </c>
+      <c r="C59" s="52">
+        <v>41729</v>
+      </c>
+      <c r="D59" s="52">
+        <v>41899</v>
+      </c>
+      <c r="E59" s="52">
+        <v>42070</v>
+      </c>
+      <c r="F59" s="52">
+        <v>42239</v>
+      </c>
+      <c r="G59" s="52">
+        <v>42376</v>
+      </c>
+      <c r="H59" s="52">
+        <v>42486</v>
+      </c>
+      <c r="I59" s="52">
+        <v>42638</v>
+      </c>
+      <c r="J59" s="52">
+        <v>42788</v>
+      </c>
+      <c r="K59" s="52">
+        <v>43021</v>
+      </c>
+      <c r="L59" s="52">
+        <v>43181</v>
+      </c>
+      <c r="M59" s="52">
+        <v>43334</v>
+      </c>
+      <c r="N59" s="52">
+        <v>43432</v>
+      </c>
+      <c r="O59" s="52">
+        <v>43598</v>
+      </c>
+      <c r="P59" s="52">
+        <v>43789</v>
+      </c>
+      <c r="Q59" s="58">
+        <v>43919</v>
+      </c>
+      <c r="R59" s="58">
+        <v>44034</v>
+      </c>
+      <c r="S59" s="58">
+        <v>44041</v>
+      </c>
+      <c r="T59" s="58">
+        <v>44112</v>
+      </c>
+      <c r="U59" s="60">
+        <v>44223</v>
+      </c>
+    </row>
+    <row r="60" spans="1:21" s="24" customFormat="1">
+      <c r="A60" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B60" s="52">
+        <v>41608</v>
+      </c>
+      <c r="C60" s="52">
+        <v>41549</v>
+      </c>
+      <c r="D60" s="52">
+        <v>41539</v>
+      </c>
+      <c r="E60" s="52">
+        <v>41587</v>
+      </c>
+      <c r="F60" s="52">
+        <v>41586</v>
+      </c>
+      <c r="G60" s="52">
+        <v>41591</v>
+      </c>
+      <c r="H60" s="52">
+        <v>41563</v>
+      </c>
+      <c r="I60" s="52">
+        <v>41465</v>
+      </c>
+      <c r="J60" s="52">
+        <v>41394</v>
+      </c>
+      <c r="K60" s="52">
+        <v>41323</v>
+      </c>
+      <c r="L60" s="52">
+        <v>41266</v>
+      </c>
+      <c r="M60" s="52">
+        <v>41256</v>
+      </c>
+      <c r="N60" s="52">
+        <v>41268</v>
+      </c>
+      <c r="O60" s="52">
+        <v>41280</v>
+      </c>
+      <c r="P60" s="52">
+        <v>41242</v>
+      </c>
+      <c r="Q60" s="58">
+        <v>41224</v>
+      </c>
+      <c r="R60" s="58">
+        <v>41193</v>
+      </c>
+      <c r="S60" s="58">
+        <v>41171</v>
+      </c>
+      <c r="T60" s="58">
+        <v>41096</v>
+      </c>
+      <c r="U60" s="60">
+        <v>41009</v>
+      </c>
+    </row>
+    <row r="61" spans="1:21" s="24" customFormat="1">
+      <c r="A61" s="35" t="s">
+        <v>57</v>
+      </c>
+      <c r="B61" s="52">
+        <v>35925</v>
+      </c>
+      <c r="C61" s="52">
+        <v>35864</v>
+      </c>
+      <c r="D61" s="52">
+        <v>35881</v>
+      </c>
+      <c r="E61" s="52">
+        <v>35857</v>
+      </c>
+      <c r="F61" s="52">
+        <v>35829</v>
+      </c>
+      <c r="G61" s="52">
+        <v>35835</v>
+      </c>
+      <c r="H61" s="52">
+        <v>35823</v>
+      </c>
+      <c r="I61" s="52">
+        <v>35781</v>
+      </c>
+      <c r="J61" s="52">
+        <v>35723</v>
+      </c>
+      <c r="K61" s="52">
+        <v>35674</v>
+      </c>
+      <c r="L61" s="52">
+        <v>35645</v>
+      </c>
+      <c r="M61" s="52">
+        <v>35550</v>
+      </c>
+      <c r="N61" s="52">
+        <v>35507</v>
+      </c>
+      <c r="O61" s="52">
+        <v>35465</v>
+      </c>
+      <c r="P61" s="52">
+        <v>35386</v>
+      </c>
+      <c r="Q61" s="58">
+        <v>35286</v>
+      </c>
+      <c r="R61" s="58">
+        <v>35285</v>
+      </c>
+      <c r="S61" s="58">
+        <v>35297</v>
+      </c>
+      <c r="T61" s="58">
+        <v>35321</v>
+      </c>
+      <c r="U61" s="60">
+        <v>35248</v>
+      </c>
+    </row>
+    <row r="62" spans="1:21" s="24" customFormat="1">
+      <c r="A62" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B62" s="52">
+        <v>81540</v>
+      </c>
+      <c r="C62" s="52">
+        <v>81540</v>
+      </c>
+      <c r="D62" s="52">
+        <v>81503</v>
+      </c>
+      <c r="E62" s="52">
+        <v>81497</v>
+      </c>
+      <c r="F62" s="52">
+        <v>81490</v>
+      </c>
+      <c r="G62" s="52">
+        <v>81523</v>
+      </c>
+      <c r="H62" s="52">
+        <v>81500</v>
+      </c>
+      <c r="I62" s="52">
+        <v>81439</v>
+      </c>
+      <c r="J62" s="52">
+        <v>81371</v>
+      </c>
+      <c r="K62" s="52">
+        <v>81294</v>
+      </c>
+      <c r="L62" s="52">
+        <v>81258</v>
+      </c>
+      <c r="M62" s="52">
+        <v>81414</v>
+      </c>
+      <c r="N62" s="52">
+        <v>81460</v>
+      </c>
+      <c r="O62" s="52">
+        <v>81450</v>
+      </c>
+      <c r="P62" s="52">
+        <v>81415</v>
+      </c>
+      <c r="Q62" s="58">
+        <v>81399</v>
+      </c>
+      <c r="R62" s="58">
+        <v>81397</v>
+      </c>
+      <c r="S62" s="58">
+        <v>81387</v>
+      </c>
+      <c r="T62" s="58">
+        <v>81364</v>
+      </c>
+      <c r="U62" s="60">
+        <v>81192</v>
+      </c>
+    </row>
+    <row r="63" spans="1:21" s="24" customFormat="1">
+      <c r="A63" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B63" s="52">
+        <v>71711</v>
+      </c>
+      <c r="C63" s="52">
+        <v>71667</v>
+      </c>
+      <c r="D63" s="52">
+        <v>71638</v>
+      </c>
+      <c r="E63" s="52">
+        <v>71609</v>
+      </c>
+      <c r="F63" s="52">
+        <v>71609</v>
+      </c>
+      <c r="G63" s="52">
+        <v>71581</v>
+      </c>
+      <c r="H63" s="52">
+        <v>71582</v>
+      </c>
+      <c r="I63" s="52">
+        <v>71587</v>
+      </c>
+      <c r="J63" s="52">
+        <v>71504</v>
+      </c>
+      <c r="K63" s="52">
+        <v>71420</v>
+      </c>
+      <c r="L63" s="52">
+        <v>71404</v>
+      </c>
+      <c r="M63" s="52">
+        <v>71356</v>
+      </c>
+      <c r="N63" s="52">
+        <v>71372</v>
+      </c>
+      <c r="O63" s="52">
+        <v>71358</v>
+      </c>
+      <c r="P63" s="52">
+        <v>71288</v>
+      </c>
+      <c r="Q63" s="58">
+        <v>71230</v>
+      </c>
+      <c r="R63" s="58">
+        <v>71175</v>
+      </c>
+      <c r="S63" s="58">
+        <v>71118</v>
+      </c>
+      <c r="T63" s="58">
+        <v>71064</v>
+      </c>
+      <c r="U63" s="60">
+        <v>71025</v>
+      </c>
+    </row>
+    <row r="64" spans="1:21" s="24" customFormat="1">
+      <c r="A64" s="35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B64" s="52">
+        <v>51485</v>
+      </c>
+      <c r="C64" s="52">
+        <v>51452</v>
+      </c>
+      <c r="D64" s="52">
+        <v>51354</v>
+      </c>
+      <c r="E64" s="52">
+        <v>51318</v>
+      </c>
+      <c r="F64" s="52">
+        <v>51286</v>
+      </c>
+      <c r="G64" s="52">
+        <v>51264</v>
+      </c>
+      <c r="H64" s="52">
+        <v>51218</v>
+      </c>
+      <c r="I64" s="52">
+        <v>51131</v>
+      </c>
+      <c r="J64" s="52">
+        <v>51016</v>
+      </c>
+      <c r="K64" s="52">
+        <v>50847</v>
+      </c>
+      <c r="L64" s="52">
+        <v>50832</v>
+      </c>
+      <c r="M64" s="52">
+        <v>50810</v>
+      </c>
+      <c r="N64" s="52">
+        <v>50804</v>
+      </c>
+      <c r="O64" s="52">
+        <v>50779</v>
+      </c>
+      <c r="P64" s="52">
+        <v>50704</v>
+      </c>
+      <c r="Q64" s="58">
+        <v>50635</v>
+      </c>
+      <c r="R64" s="58">
+        <v>50579</v>
+      </c>
+      <c r="S64" s="58">
+        <v>50573</v>
+      </c>
+      <c r="T64" s="58">
+        <v>50521</v>
+      </c>
+      <c r="U64" s="60">
+        <v>50447</v>
+      </c>
+    </row>
+    <row r="65" spans="1:21" s="24" customFormat="1">
+      <c r="A65" s="35" t="s">
         <v>61</v>
       </c>
-      <c r="B10" s="43">
-[...54 lines deleted...]
-        <v>78475</v>
+      <c r="B65" s="52">
+        <v>37871</v>
+      </c>
+      <c r="C65" s="52">
+        <v>37850</v>
+      </c>
+      <c r="D65" s="52">
+        <v>37837</v>
+      </c>
+      <c r="E65" s="52">
+        <v>37770</v>
+      </c>
+      <c r="F65" s="52">
+        <v>37761</v>
+      </c>
+      <c r="G65" s="52">
+        <v>37748</v>
+      </c>
+      <c r="H65" s="52">
+        <v>37707</v>
+      </c>
+      <c r="I65" s="52">
+        <v>37704</v>
+      </c>
+      <c r="J65" s="52">
+        <v>37609</v>
+      </c>
+      <c r="K65" s="52">
+        <v>37556</v>
+      </c>
+      <c r="L65" s="52">
+        <v>37503</v>
+      </c>
+      <c r="M65" s="52">
+        <v>37477</v>
+      </c>
+      <c r="N65" s="52">
+        <v>37462</v>
+      </c>
+      <c r="O65" s="52">
+        <v>37443</v>
+      </c>
+      <c r="P65" s="52">
+        <v>37365</v>
+      </c>
+      <c r="Q65" s="58">
+        <v>37312</v>
+      </c>
+      <c r="R65" s="58">
+        <v>37281</v>
+      </c>
+      <c r="S65" s="58">
+        <v>37286</v>
+      </c>
+      <c r="T65" s="58">
+        <v>37234</v>
+      </c>
+      <c r="U65" s="60">
+        <v>37210</v>
       </c>
     </row>
-    <row r="11" spans="1:30" s="29" customFormat="1" ht="10.199999999999999">
-      <c r="A11" s="45" t="s">
+    <row r="66" spans="1:21" s="24" customFormat="1">
+      <c r="A66" s="35" t="s">
         <v>62</v>
       </c>
-      <c r="B11" s="43">
-[...54 lines deleted...]
-        <v>35321</v>
+      <c r="B66" s="52">
+        <v>86068</v>
+      </c>
+      <c r="C66" s="52">
+        <v>86088</v>
+      </c>
+      <c r="D66" s="52">
+        <v>86036</v>
+      </c>
+      <c r="E66" s="52">
+        <v>85963</v>
+      </c>
+      <c r="F66" s="52">
+        <v>85945</v>
+      </c>
+      <c r="G66" s="52">
+        <v>85871</v>
+      </c>
+      <c r="H66" s="52">
+        <v>85847</v>
+      </c>
+      <c r="I66" s="52">
+        <v>85854</v>
+      </c>
+      <c r="J66" s="52">
+        <v>85740</v>
+      </c>
+      <c r="K66" s="52">
+        <v>85642</v>
+      </c>
+      <c r="L66" s="52">
+        <v>85615</v>
+      </c>
+      <c r="M66" s="52">
+        <v>85585</v>
+      </c>
+      <c r="N66" s="52">
+        <v>85616</v>
+      </c>
+      <c r="O66" s="52">
+        <v>85615</v>
+      </c>
+      <c r="P66" s="52">
+        <v>85588</v>
+      </c>
+      <c r="Q66" s="58">
+        <v>85534</v>
+      </c>
+      <c r="R66" s="58">
+        <v>85437</v>
+      </c>
+      <c r="S66" s="58">
+        <v>85400</v>
+      </c>
+      <c r="T66" s="58">
+        <v>85349</v>
+      </c>
+      <c r="U66" s="60">
+        <v>85243</v>
       </c>
     </row>
-    <row r="12" spans="1:30" s="29" customFormat="1" ht="10.199999999999999">
-      <c r="A12" s="45" t="s">
+    <row r="67" spans="1:21" s="24" customFormat="1">
+      <c r="A67" s="88" t="s">
+        <v>36</v>
+      </c>
+      <c r="B67" s="88"/>
+      <c r="C67" s="88"/>
+      <c r="D67" s="88"/>
+      <c r="E67" s="88"/>
+      <c r="F67" s="88"/>
+      <c r="G67" s="88"/>
+      <c r="H67" s="88"/>
+      <c r="I67" s="88"/>
+      <c r="J67" s="88"/>
+      <c r="K67" s="88"/>
+      <c r="L67" s="88"/>
+      <c r="M67" s="88"/>
+      <c r="N67" s="88"/>
+      <c r="O67" s="88"/>
+      <c r="P67" s="88"/>
+      <c r="Q67" s="88"/>
+      <c r="R67" s="88"/>
+      <c r="S67" s="88"/>
+      <c r="T67" s="88"/>
+      <c r="U67" s="88"/>
+    </row>
+    <row r="68" spans="1:21" s="34" customFormat="1" ht="26.4">
+      <c r="A68" s="48" t="s">
+        <v>53</v>
+      </c>
+      <c r="B68" s="59">
+        <v>230136</v>
+      </c>
+      <c r="C68" s="50">
+        <v>230171</v>
+      </c>
+      <c r="D68" s="50">
+        <v>230136</v>
+      </c>
+      <c r="E68" s="50">
+        <v>230133</v>
+      </c>
+      <c r="F68" s="50">
+        <v>230204</v>
+      </c>
+      <c r="G68" s="50">
+        <v>230273</v>
+      </c>
+      <c r="H68" s="50">
+        <v>230237</v>
+      </c>
+      <c r="I68" s="50">
+        <v>230187</v>
+      </c>
+      <c r="J68" s="50">
+        <v>230055</v>
+      </c>
+      <c r="K68" s="50">
+        <v>229957</v>
+      </c>
+      <c r="L68" s="50">
+        <v>229939</v>
+      </c>
+      <c r="M68" s="50">
+        <v>229971</v>
+      </c>
+      <c r="N68" s="50">
+        <v>229999</v>
+      </c>
+      <c r="O68" s="50">
+        <v>230040</v>
+      </c>
+      <c r="P68" s="50">
+        <v>229919</v>
+      </c>
+      <c r="Q68" s="59">
+        <v>229808</v>
+      </c>
+      <c r="R68" s="59">
+        <v>229704</v>
+      </c>
+      <c r="S68" s="59">
+        <v>229659</v>
+      </c>
+      <c r="T68" s="59">
+        <v>229625</v>
+      </c>
+      <c r="U68" s="65">
+        <v>229470</v>
+      </c>
+    </row>
+    <row r="69" spans="1:21" s="24" customFormat="1">
+      <c r="A69" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B69" s="55">
+        <v>20986</v>
+      </c>
+      <c r="C69" s="52">
+        <v>21096</v>
+      </c>
+      <c r="D69" s="52">
+        <v>21195</v>
+      </c>
+      <c r="E69" s="52">
+        <v>21280</v>
+      </c>
+      <c r="F69" s="52">
+        <v>21389</v>
+      </c>
+      <c r="G69" s="52">
+        <v>21472</v>
+      </c>
+      <c r="H69" s="52">
+        <v>21502</v>
+      </c>
+      <c r="I69" s="52">
+        <v>21539</v>
+      </c>
+      <c r="J69" s="52">
+        <v>21601</v>
+      </c>
+      <c r="K69" s="52">
+        <v>21711</v>
+      </c>
+      <c r="L69" s="52">
+        <v>21796</v>
+      </c>
+      <c r="M69" s="52">
+        <v>21872</v>
+      </c>
+      <c r="N69" s="52">
+        <v>21941</v>
+      </c>
+      <c r="O69" s="52">
+        <v>22038</v>
+      </c>
+      <c r="P69" s="52">
+        <v>22142</v>
+      </c>
+      <c r="Q69" s="58">
+        <v>22210</v>
+      </c>
+      <c r="R69" s="58">
+        <v>22287</v>
+      </c>
+      <c r="S69" s="58">
+        <v>22283</v>
+      </c>
+      <c r="T69" s="58">
+        <v>22345</v>
+      </c>
+      <c r="U69" s="60">
+        <v>22415</v>
+      </c>
+    </row>
+    <row r="70" spans="1:21" s="24" customFormat="1">
+      <c r="A70" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B70" s="55">
+        <v>21657</v>
+      </c>
+      <c r="C70" s="52">
+        <v>21646</v>
+      </c>
+      <c r="D70" s="52">
+        <v>21644</v>
+      </c>
+      <c r="E70" s="52">
+        <v>21679</v>
+      </c>
+      <c r="F70" s="52">
+        <v>21672</v>
+      </c>
+      <c r="G70" s="52">
+        <v>21668</v>
+      </c>
+      <c r="H70" s="52">
+        <v>21658</v>
+      </c>
+      <c r="I70" s="52">
+        <v>21626</v>
+      </c>
+      <c r="J70" s="52">
+        <v>21592</v>
+      </c>
+      <c r="K70" s="52">
+        <v>21558</v>
+      </c>
+      <c r="L70" s="52">
+        <v>21529</v>
+      </c>
+      <c r="M70" s="52">
+        <v>21520</v>
+      </c>
+      <c r="N70" s="52">
+        <v>21520</v>
+      </c>
+      <c r="O70" s="52">
+        <v>21515</v>
+      </c>
+      <c r="P70" s="52">
+        <v>21487</v>
+      </c>
+      <c r="Q70" s="58">
+        <v>21465</v>
+      </c>
+      <c r="R70" s="58">
+        <v>21454</v>
+      </c>
+      <c r="S70" s="58">
+        <v>21447</v>
+      </c>
+      <c r="T70" s="58">
+        <v>21408</v>
+      </c>
+      <c r="U70" s="60">
+        <v>21382</v>
+      </c>
+    </row>
+    <row r="71" spans="1:21" s="24" customFormat="1">
+      <c r="A71" s="35" t="s">
+        <v>57</v>
+      </c>
+      <c r="B71" s="55">
+        <v>18648</v>
+      </c>
+      <c r="C71" s="52">
+        <v>18605</v>
+      </c>
+      <c r="D71" s="52">
+        <v>18614</v>
+      </c>
+      <c r="E71" s="52">
+        <v>18613</v>
+      </c>
+      <c r="F71" s="52">
+        <v>18587</v>
+      </c>
+      <c r="G71" s="52">
+        <v>18591</v>
+      </c>
+      <c r="H71" s="52">
+        <v>18588</v>
+      </c>
+      <c r="I71" s="52">
+        <v>18560</v>
+      </c>
+      <c r="J71" s="52">
+        <v>18550</v>
+      </c>
+      <c r="K71" s="52">
+        <v>18533</v>
+      </c>
+      <c r="L71" s="52">
+        <v>18524</v>
+      </c>
+      <c r="M71" s="52">
+        <v>18475</v>
+      </c>
+      <c r="N71" s="52">
+        <v>18458</v>
+      </c>
+      <c r="O71" s="52">
+        <v>18446</v>
+      </c>
+      <c r="P71" s="52">
+        <v>18398</v>
+      </c>
+      <c r="Q71" s="58">
+        <v>18351</v>
+      </c>
+      <c r="R71" s="58">
+        <v>18329</v>
+      </c>
+      <c r="S71" s="58">
+        <v>18328</v>
+      </c>
+      <c r="T71" s="58">
+        <v>18346</v>
+      </c>
+      <c r="U71" s="60">
+        <v>18298</v>
+      </c>
+    </row>
+    <row r="72" spans="1:21" s="24" customFormat="1">
+      <c r="A72" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B72" s="55">
+        <v>41975</v>
+      </c>
+      <c r="C72" s="52">
+        <v>41985</v>
+      </c>
+      <c r="D72" s="52">
+        <v>41970</v>
+      </c>
+      <c r="E72" s="52">
+        <v>41958</v>
+      </c>
+      <c r="F72" s="52">
+        <v>41955</v>
+      </c>
+      <c r="G72" s="52">
+        <v>41972</v>
+      </c>
+      <c r="H72" s="52">
+        <v>41987</v>
+      </c>
+      <c r="I72" s="52">
+        <v>41957</v>
+      </c>
+      <c r="J72" s="52">
+        <v>41937</v>
+      </c>
+      <c r="K72" s="52">
+        <v>41923</v>
+      </c>
+      <c r="L72" s="52">
+        <v>41900</v>
+      </c>
+      <c r="M72" s="52">
+        <v>41972</v>
+      </c>
+      <c r="N72" s="52">
+        <v>41960</v>
+      </c>
+      <c r="O72" s="52">
+        <v>41968</v>
+      </c>
+      <c r="P72" s="52">
+        <v>41947</v>
+      </c>
+      <c r="Q72" s="58">
+        <v>41945</v>
+      </c>
+      <c r="R72" s="58">
+        <v>41955</v>
+      </c>
+      <c r="S72" s="58">
+        <v>41946</v>
+      </c>
+      <c r="T72" s="58">
+        <v>41949</v>
+      </c>
+      <c r="U72" s="60">
+        <v>41878</v>
+      </c>
+    </row>
+    <row r="73" spans="1:21" s="24" customFormat="1">
+      <c r="A73" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B73" s="55">
+        <v>36523</v>
+      </c>
+      <c r="C73" s="52">
+        <v>36514</v>
+      </c>
+      <c r="D73" s="52">
+        <v>36486</v>
+      </c>
+      <c r="E73" s="52">
+        <v>36459</v>
+      </c>
+      <c r="F73" s="52">
+        <v>36467</v>
+      </c>
+      <c r="G73" s="52">
+        <v>36459</v>
+      </c>
+      <c r="H73" s="52">
+        <v>36445</v>
+      </c>
+      <c r="I73" s="52">
+        <v>36464</v>
+      </c>
+      <c r="J73" s="52">
+        <v>36431</v>
+      </c>
+      <c r="K73" s="52">
+        <v>36424</v>
+      </c>
+      <c r="L73" s="52">
+        <v>36422</v>
+      </c>
+      <c r="M73" s="52">
+        <v>36412</v>
+      </c>
+      <c r="N73" s="52">
+        <v>36430</v>
+      </c>
+      <c r="O73" s="52">
+        <v>36429</v>
+      </c>
+      <c r="P73" s="52">
+        <v>36386</v>
+      </c>
+      <c r="Q73" s="58">
+        <v>36354</v>
+      </c>
+      <c r="R73" s="58">
+        <v>36299</v>
+      </c>
+      <c r="S73" s="58">
+        <v>36280</v>
+      </c>
+      <c r="T73" s="58">
+        <v>36253</v>
+      </c>
+      <c r="U73" s="60">
+        <v>36269</v>
+      </c>
+    </row>
+    <row r="74" spans="1:21" s="24" customFormat="1">
+      <c r="A74" s="35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B74" s="55">
+        <v>26448</v>
+      </c>
+      <c r="C74" s="52">
+        <v>26410</v>
+      </c>
+      <c r="D74" s="52">
+        <v>26362</v>
+      </c>
+      <c r="E74" s="52">
+        <v>26357</v>
+      </c>
+      <c r="F74" s="52">
+        <v>26333</v>
+      </c>
+      <c r="G74" s="52">
+        <v>26334</v>
+      </c>
+      <c r="H74" s="52">
+        <v>26306</v>
+      </c>
+      <c r="I74" s="52">
+        <v>26251</v>
+      </c>
+      <c r="J74" s="52">
+        <v>26220</v>
+      </c>
+      <c r="K74" s="52">
+        <v>26143</v>
+      </c>
+      <c r="L74" s="52">
+        <v>26146</v>
+      </c>
+      <c r="M74" s="52">
+        <v>26134</v>
+      </c>
+      <c r="N74" s="52">
+        <v>26122</v>
+      </c>
+      <c r="O74" s="52">
+        <v>26104</v>
+      </c>
+      <c r="P74" s="52">
+        <v>26071</v>
+      </c>
+      <c r="Q74" s="58">
+        <v>26035</v>
+      </c>
+      <c r="R74" s="58">
+        <v>25997</v>
+      </c>
+      <c r="S74" s="58">
+        <v>25978</v>
+      </c>
+      <c r="T74" s="58">
+        <v>25969</v>
+      </c>
+      <c r="U74" s="60">
+        <v>25936</v>
+      </c>
+    </row>
+    <row r="75" spans="1:21" s="24" customFormat="1">
+      <c r="A75" s="35" t="s">
+        <v>61</v>
+      </c>
+      <c r="B75" s="55">
+        <v>19669</v>
+      </c>
+      <c r="C75" s="52">
+        <v>19666</v>
+      </c>
+      <c r="D75" s="52">
+        <v>19653</v>
+      </c>
+      <c r="E75" s="52">
+        <v>19613</v>
+      </c>
+      <c r="F75" s="52">
+        <v>19606</v>
+      </c>
+      <c r="G75" s="52">
+        <v>19607</v>
+      </c>
+      <c r="H75" s="52">
+        <v>19593</v>
+      </c>
+      <c r="I75" s="52">
+        <v>19614</v>
+      </c>
+      <c r="J75" s="52">
+        <v>19573</v>
+      </c>
+      <c r="K75" s="52">
+        <v>19554</v>
+      </c>
+      <c r="L75" s="52">
+        <v>19525</v>
+      </c>
+      <c r="M75" s="52">
+        <v>19509</v>
+      </c>
+      <c r="N75" s="52">
+        <v>19488</v>
+      </c>
+      <c r="O75" s="52">
+        <v>19470</v>
+      </c>
+      <c r="P75" s="52">
+        <v>19427</v>
+      </c>
+      <c r="Q75" s="58">
+        <v>19409</v>
+      </c>
+      <c r="R75" s="58">
+        <v>19395</v>
+      </c>
+      <c r="S75" s="58">
+        <v>19395</v>
+      </c>
+      <c r="T75" s="58">
+        <v>19382</v>
+      </c>
+      <c r="U75" s="60">
+        <v>19374</v>
+      </c>
+    </row>
+    <row r="76" spans="1:21" s="24" customFormat="1">
+      <c r="A76" s="35" t="s">
+        <v>62</v>
+      </c>
+      <c r="B76" s="55">
+        <v>44230</v>
+      </c>
+      <c r="C76" s="52">
+        <v>44249</v>
+      </c>
+      <c r="D76" s="52">
+        <v>44212</v>
+      </c>
+      <c r="E76" s="52">
+        <v>44174</v>
+      </c>
+      <c r="F76" s="52">
+        <v>44195</v>
+      </c>
+      <c r="G76" s="52">
+        <v>44170</v>
+      </c>
+      <c r="H76" s="52">
+        <v>44158</v>
+      </c>
+      <c r="I76" s="52">
+        <v>44176</v>
+      </c>
+      <c r="J76" s="52">
+        <v>44151</v>
+      </c>
+      <c r="K76" s="52">
+        <v>44111</v>
+      </c>
+      <c r="L76" s="52">
+        <v>44097</v>
+      </c>
+      <c r="M76" s="52">
+        <v>44077</v>
+      </c>
+      <c r="N76" s="52">
+        <v>44080</v>
+      </c>
+      <c r="O76" s="52">
+        <v>44070</v>
+      </c>
+      <c r="P76" s="52">
+        <v>44061</v>
+      </c>
+      <c r="Q76" s="58">
+        <v>44039</v>
+      </c>
+      <c r="R76" s="58">
+        <v>43988</v>
+      </c>
+      <c r="S76" s="58">
+        <v>44002</v>
+      </c>
+      <c r="T76" s="58">
+        <v>43973</v>
+      </c>
+      <c r="U76" s="60">
+        <v>43918</v>
+      </c>
+    </row>
+    <row r="77" spans="1:21" s="24" customFormat="1" ht="13.8" customHeight="1">
+      <c r="A77" s="88" t="s">
+        <v>37</v>
+      </c>
+      <c r="B77" s="88"/>
+      <c r="C77" s="88"/>
+      <c r="D77" s="88"/>
+      <c r="E77" s="88"/>
+      <c r="F77" s="88"/>
+      <c r="G77" s="88"/>
+      <c r="H77" s="88"/>
+      <c r="I77" s="88"/>
+      <c r="J77" s="88"/>
+      <c r="K77" s="88"/>
+      <c r="L77" s="88"/>
+      <c r="M77" s="88"/>
+      <c r="N77" s="88"/>
+      <c r="O77" s="88"/>
+      <c r="P77" s="88"/>
+      <c r="Q77" s="88"/>
+      <c r="R77" s="88"/>
+      <c r="S77" s="88"/>
+      <c r="T77" s="88"/>
+      <c r="U77" s="88"/>
+    </row>
+    <row r="78" spans="1:21" s="34" customFormat="1" ht="26.4">
+      <c r="A78" s="48" t="s">
+        <v>53</v>
+      </c>
+      <c r="B78" s="59">
+        <v>217632</v>
+      </c>
+      <c r="C78" s="50">
+        <v>217568</v>
+      </c>
+      <c r="D78" s="50">
+        <v>217551</v>
+      </c>
+      <c r="E78" s="50">
+        <v>217538</v>
+      </c>
+      <c r="F78" s="50">
+        <v>217541</v>
+      </c>
+      <c r="G78" s="50">
+        <v>217516</v>
+      </c>
+      <c r="H78" s="50">
+        <v>217489</v>
+      </c>
+      <c r="I78" s="50">
+        <v>217412</v>
+      </c>
+      <c r="J78" s="50">
+        <v>217090</v>
+      </c>
+      <c r="K78" s="50">
+        <v>216820</v>
+      </c>
+      <c r="L78" s="50">
+        <v>216765</v>
+      </c>
+      <c r="M78" s="50">
+        <v>216811</v>
+      </c>
+      <c r="N78" s="50">
+        <v>216922</v>
+      </c>
+      <c r="O78" s="50">
+        <v>216948</v>
+      </c>
+      <c r="P78" s="50">
+        <v>216858</v>
+      </c>
+      <c r="Q78" s="59">
+        <v>216731</v>
+      </c>
+      <c r="R78" s="59">
+        <v>216677</v>
+      </c>
+      <c r="S78" s="59">
+        <v>216614</v>
+      </c>
+      <c r="T78" s="59">
+        <v>216436</v>
+      </c>
+      <c r="U78" s="65">
+        <v>216127</v>
+      </c>
+    </row>
+    <row r="79" spans="1:21" s="24" customFormat="1">
+      <c r="A79" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B79" s="55">
+        <v>20574</v>
+      </c>
+      <c r="C79" s="52">
+        <v>20633</v>
+      </c>
+      <c r="D79" s="52">
+        <v>20704</v>
+      </c>
+      <c r="E79" s="52">
+        <v>20790</v>
+      </c>
+      <c r="F79" s="52">
+        <v>20850</v>
+      </c>
+      <c r="G79" s="52">
+        <v>20904</v>
+      </c>
+      <c r="H79" s="52">
+        <v>20984</v>
+      </c>
+      <c r="I79" s="52">
+        <v>21099</v>
+      </c>
+      <c r="J79" s="52">
+        <v>21187</v>
+      </c>
+      <c r="K79" s="52">
+        <v>21310</v>
+      </c>
+      <c r="L79" s="52">
+        <v>21385</v>
+      </c>
+      <c r="M79" s="52">
+        <v>21462</v>
+      </c>
+      <c r="N79" s="52">
+        <v>21491</v>
+      </c>
+      <c r="O79" s="52">
+        <v>21560</v>
+      </c>
+      <c r="P79" s="52">
+        <v>21647</v>
+      </c>
+      <c r="Q79" s="58">
+        <v>21709</v>
+      </c>
+      <c r="R79" s="58">
+        <v>21747</v>
+      </c>
+      <c r="S79" s="58">
+        <v>21758</v>
+      </c>
+      <c r="T79" s="58">
+        <v>21767</v>
+      </c>
+      <c r="U79" s="60">
+        <v>21808</v>
+      </c>
+    </row>
+    <row r="80" spans="1:21" s="24" customFormat="1">
+      <c r="A80" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B80" s="55">
+        <v>19951</v>
+      </c>
+      <c r="C80" s="52">
+        <v>19903</v>
+      </c>
+      <c r="D80" s="52">
+        <v>19895</v>
+      </c>
+      <c r="E80" s="52">
+        <v>19908</v>
+      </c>
+      <c r="F80" s="52">
+        <v>19914</v>
+      </c>
+      <c r="G80" s="52">
+        <v>19923</v>
+      </c>
+      <c r="H80" s="52">
+        <v>19905</v>
+      </c>
+      <c r="I80" s="52">
+        <v>19839</v>
+      </c>
+      <c r="J80" s="52">
+        <v>19802</v>
+      </c>
+      <c r="K80" s="52">
+        <v>19765</v>
+      </c>
+      <c r="L80" s="52">
+        <v>19737</v>
+      </c>
+      <c r="M80" s="52">
+        <v>19736</v>
+      </c>
+      <c r="N80" s="52">
+        <v>19748</v>
+      </c>
+      <c r="O80" s="52">
+        <v>19765</v>
+      </c>
+      <c r="P80" s="52">
+        <v>19755</v>
+      </c>
+      <c r="Q80" s="58">
+        <v>19759</v>
+      </c>
+      <c r="R80" s="58">
+        <v>19739</v>
+      </c>
+      <c r="S80" s="58">
+        <v>19724</v>
+      </c>
+      <c r="T80" s="58">
+        <v>19688</v>
+      </c>
+      <c r="U80" s="60">
+        <v>19627</v>
+      </c>
+    </row>
+    <row r="81" spans="1:21" s="24" customFormat="1">
+      <c r="A81" s="35" t="s">
+        <v>57</v>
+      </c>
+      <c r="B81" s="55">
+        <v>17277</v>
+      </c>
+      <c r="C81" s="52">
+        <v>17259</v>
+      </c>
+      <c r="D81" s="52">
+        <v>17267</v>
+      </c>
+      <c r="E81" s="52">
+        <v>17244</v>
+      </c>
+      <c r="F81" s="52">
+        <v>17242</v>
+      </c>
+      <c r="G81" s="52">
+        <v>17244</v>
+      </c>
+      <c r="H81" s="52">
+        <v>17235</v>
+      </c>
+      <c r="I81" s="52">
+        <v>17221</v>
+      </c>
+      <c r="J81" s="52">
+        <v>17173</v>
+      </c>
+      <c r="K81" s="52">
+        <v>17141</v>
+      </c>
+      <c r="L81" s="52">
+        <v>17121</v>
+      </c>
+      <c r="M81" s="52">
+        <v>17075</v>
+      </c>
+      <c r="N81" s="52">
+        <v>17049</v>
+      </c>
+      <c r="O81" s="52">
+        <v>17019</v>
+      </c>
+      <c r="P81" s="52">
+        <v>16988</v>
+      </c>
+      <c r="Q81" s="58">
+        <v>16935</v>
+      </c>
+      <c r="R81" s="58">
+        <v>16956</v>
+      </c>
+      <c r="S81" s="58">
+        <v>16969</v>
+      </c>
+      <c r="T81" s="58">
+        <v>16975</v>
+      </c>
+      <c r="U81" s="60">
+        <v>16950</v>
+      </c>
+    </row>
+    <row r="82" spans="1:21" s="24" customFormat="1">
+      <c r="A82" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B82" s="55">
+        <v>39565</v>
+      </c>
+      <c r="C82" s="52">
+        <v>39555</v>
+      </c>
+      <c r="D82" s="52">
+        <v>39533</v>
+      </c>
+      <c r="E82" s="52">
+        <v>39539</v>
+      </c>
+      <c r="F82" s="52">
+        <v>39535</v>
+      </c>
+      <c r="G82" s="52">
+        <v>39551</v>
+      </c>
+      <c r="H82" s="52">
+        <v>39513</v>
+      </c>
+      <c r="I82" s="52">
+        <v>39482</v>
+      </c>
+      <c r="J82" s="52">
+        <v>39434</v>
+      </c>
+      <c r="K82" s="52">
+        <v>39371</v>
+      </c>
+      <c r="L82" s="52">
+        <v>39358</v>
+      </c>
+      <c r="M82" s="52">
+        <v>39442</v>
+      </c>
+      <c r="N82" s="52">
+        <v>39500</v>
+      </c>
+      <c r="O82" s="52">
+        <v>39482</v>
+      </c>
+      <c r="P82" s="52">
+        <v>39468</v>
+      </c>
+      <c r="Q82" s="58">
+        <v>39454</v>
+      </c>
+      <c r="R82" s="58">
+        <v>39442</v>
+      </c>
+      <c r="S82" s="58">
+        <v>39441</v>
+      </c>
+      <c r="T82" s="58">
+        <v>39415</v>
+      </c>
+      <c r="U82" s="60">
+        <v>39314</v>
+      </c>
+    </row>
+    <row r="83" spans="1:21" s="24" customFormat="1">
+      <c r="A83" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B83" s="55">
+        <v>35188</v>
+      </c>
+      <c r="C83" s="52">
+        <v>35153</v>
+      </c>
+      <c r="D83" s="52">
+        <v>35152</v>
+      </c>
+      <c r="E83" s="52">
+        <v>35150</v>
+      </c>
+      <c r="F83" s="52">
+        <v>35142</v>
+      </c>
+      <c r="G83" s="52">
+        <v>35122</v>
+      </c>
+      <c r="H83" s="52">
+        <v>35137</v>
+      </c>
+      <c r="I83" s="52">
+        <v>35123</v>
+      </c>
+      <c r="J83" s="52">
+        <v>35073</v>
+      </c>
+      <c r="K83" s="52">
+        <v>34996</v>
+      </c>
+      <c r="L83" s="52">
+        <v>34982</v>
+      </c>
+      <c r="M83" s="52">
+        <v>34944</v>
+      </c>
+      <c r="N83" s="52">
+        <v>34942</v>
+      </c>
+      <c r="O83" s="52">
+        <v>34929</v>
+      </c>
+      <c r="P83" s="52">
+        <v>34902</v>
+      </c>
+      <c r="Q83" s="58">
+        <v>34876</v>
+      </c>
+      <c r="R83" s="58">
+        <v>34876</v>
+      </c>
+      <c r="S83" s="58">
+        <v>34838</v>
+      </c>
+      <c r="T83" s="58">
+        <v>34811</v>
+      </c>
+      <c r="U83" s="60">
+        <v>34756</v>
+      </c>
+    </row>
+    <row r="84" spans="1:21" s="24" customFormat="1">
+      <c r="A84" s="35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B84" s="55">
+        <v>25037</v>
+      </c>
+      <c r="C84" s="52">
+        <v>25042</v>
+      </c>
+      <c r="D84" s="52">
+        <v>24992</v>
+      </c>
+      <c r="E84" s="52">
+        <v>24961</v>
+      </c>
+      <c r="F84" s="52">
+        <v>24953</v>
+      </c>
+      <c r="G84" s="52">
+        <v>24930</v>
+      </c>
+      <c r="H84" s="52">
+        <v>24912</v>
+      </c>
+      <c r="I84" s="52">
+        <v>24880</v>
+      </c>
+      <c r="J84" s="52">
+        <v>24796</v>
+      </c>
+      <c r="K84" s="52">
+        <v>24704</v>
+      </c>
+      <c r="L84" s="52">
+        <v>24686</v>
+      </c>
+      <c r="M84" s="52">
+        <v>24676</v>
+      </c>
+      <c r="N84" s="52">
+        <v>24682</v>
+      </c>
+      <c r="O84" s="52">
+        <v>24675</v>
+      </c>
+      <c r="P84" s="52">
+        <v>24633</v>
+      </c>
+      <c r="Q84" s="58">
+        <v>24600</v>
+      </c>
+      <c r="R84" s="58">
+        <v>24582</v>
+      </c>
+      <c r="S84" s="58">
+        <v>24595</v>
+      </c>
+      <c r="T84" s="58">
+        <v>24552</v>
+      </c>
+      <c r="U84" s="60">
+        <v>24511</v>
+      </c>
+    </row>
+    <row r="85" spans="1:21" s="24" customFormat="1">
+      <c r="A85" s="35" t="s">
+        <v>61</v>
+      </c>
+      <c r="B85" s="55">
+        <v>18202</v>
+      </c>
+      <c r="C85" s="52">
+        <v>18184</v>
+      </c>
+      <c r="D85" s="52">
+        <v>18184</v>
+      </c>
+      <c r="E85" s="52">
+        <v>18157</v>
+      </c>
+      <c r="F85" s="52">
+        <v>18155</v>
+      </c>
+      <c r="G85" s="52">
+        <v>18141</v>
+      </c>
+      <c r="H85" s="52">
+        <v>18114</v>
+      </c>
+      <c r="I85" s="52">
+        <v>18090</v>
+      </c>
+      <c r="J85" s="52">
+        <v>18036</v>
+      </c>
+      <c r="K85" s="52">
+        <v>18002</v>
+      </c>
+      <c r="L85" s="52">
+        <v>17978</v>
+      </c>
+      <c r="M85" s="52">
+        <v>17968</v>
+      </c>
+      <c r="N85" s="52">
+        <v>17974</v>
+      </c>
+      <c r="O85" s="52">
+        <v>17973</v>
+      </c>
+      <c r="P85" s="52">
+        <v>17938</v>
+      </c>
+      <c r="Q85" s="58">
+        <v>17903</v>
+      </c>
+      <c r="R85" s="58">
+        <v>17886</v>
+      </c>
+      <c r="S85" s="58">
+        <v>17891</v>
+      </c>
+      <c r="T85" s="58">
+        <v>17852</v>
+      </c>
+      <c r="U85" s="60">
+        <v>17836</v>
+      </c>
+    </row>
+    <row r="86" spans="1:21" s="24" customFormat="1">
+      <c r="A86" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="B86" s="61">
+        <v>41838</v>
+      </c>
+      <c r="C86" s="62">
+        <v>41839</v>
+      </c>
+      <c r="D86" s="62">
+        <v>41824</v>
+      </c>
+      <c r="E86" s="62">
+        <v>41789</v>
+      </c>
+      <c r="F86" s="62">
+        <v>41750</v>
+      </c>
+      <c r="G86" s="62">
+        <v>41701</v>
+      </c>
+      <c r="H86" s="62">
+        <v>41689</v>
+      </c>
+      <c r="I86" s="62">
+        <v>41678</v>
+      </c>
+      <c r="J86" s="62">
+        <v>41589</v>
+      </c>
+      <c r="K86" s="62">
+        <v>41531</v>
+      </c>
+      <c r="L86" s="62">
+        <v>41518</v>
+      </c>
+      <c r="M86" s="62">
+        <v>41508</v>
+      </c>
+      <c r="N86" s="62">
+        <v>41536</v>
+      </c>
+      <c r="O86" s="62">
+        <v>41545</v>
+      </c>
+      <c r="P86" s="62">
+        <v>41527</v>
+      </c>
+      <c r="Q86" s="63">
+        <v>41495</v>
+      </c>
+      <c r="R86" s="63">
+        <v>41449</v>
+      </c>
+      <c r="S86" s="63">
+        <v>41398</v>
+      </c>
+      <c r="T86" s="63">
+        <v>41376</v>
+      </c>
+      <c r="U86" s="64">
+        <v>41325</v>
+      </c>
+    </row>
+    <row r="87" spans="1:21" s="24" customFormat="1">
+      <c r="A87" s="35"/>
+      <c r="B87" s="37"/>
+      <c r="C87" s="32"/>
+      <c r="D87" s="32"/>
+      <c r="E87" s="32"/>
+      <c r="F87" s="32"/>
+      <c r="G87" s="32"/>
+      <c r="H87" s="32"/>
+      <c r="I87" s="32"/>
+      <c r="J87" s="32"/>
+      <c r="K87" s="32"/>
+      <c r="L87" s="32"/>
+      <c r="M87" s="32"/>
+      <c r="N87" s="32"/>
+      <c r="O87" s="32"/>
+      <c r="P87" s="32"/>
+      <c r="Q87" s="38"/>
+      <c r="R87" s="38"/>
+      <c r="S87" s="38"/>
+      <c r="T87" s="38"/>
+      <c r="U87" s="39"/>
+    </row>
+    <row r="88" spans="1:21" s="49" customFormat="1">
+      <c r="A88" s="47" t="s">
         <v>63</v>
       </c>
-      <c r="B12" s="43">
-[...55 lines deleted...]
-      </c>
     </row>
-    <row r="13" spans="1:30" s="29" customFormat="1" ht="10.199999999999999">
-[...4383 lines deleted...]
-    </row>
+    <row r="89" spans="1:21" s="49" customFormat="1"/>
+    <row r="90" spans="1:21" s="49" customFormat="1"/>
+    <row r="91" spans="1:21" s="49" customFormat="1"/>
+    <row r="92" spans="1:21" s="49" customFormat="1"/>
+    <row r="93" spans="1:21" s="49" customFormat="1"/>
+    <row r="94" spans="1:21" s="49" customFormat="1"/>
+    <row r="95" spans="1:21" s="49" customFormat="1"/>
+    <row r="96" spans="1:21" s="49" customFormat="1"/>
+    <row r="97" s="49" customFormat="1"/>
+    <row r="98" s="49" customFormat="1"/>
+    <row r="99" s="49" customFormat="1"/>
+    <row r="100" s="49" customFormat="1"/>
+    <row r="101" s="49" customFormat="1"/>
+    <row r="102" s="49" customFormat="1"/>
+    <row r="103" s="49" customFormat="1"/>
+    <row r="104" s="49" customFormat="1"/>
+    <row r="105" s="49" customFormat="1"/>
+    <row r="106" s="49" customFormat="1"/>
+    <row r="107" s="49" customFormat="1"/>
+    <row r="108" s="49" customFormat="1"/>
+    <row r="109" s="49" customFormat="1"/>
+    <row r="110" s="49" customFormat="1"/>
+    <row r="111" s="49" customFormat="1"/>
+    <row r="112" s="49" customFormat="1"/>
+    <row r="113" s="49" customFormat="1"/>
+    <row r="114" s="49" customFormat="1"/>
+    <row r="115" s="49" customFormat="1"/>
+    <row r="116" s="49" customFormat="1"/>
+    <row r="117" s="49" customFormat="1"/>
+    <row r="118" s="49" customFormat="1"/>
+    <row r="119" s="49" customFormat="1"/>
+    <row r="120" s="49" customFormat="1"/>
+    <row r="121" s="49" customFormat="1"/>
+    <row r="122" s="49" customFormat="1"/>
+    <row r="123" s="49" customFormat="1"/>
+    <row r="124" s="49" customFormat="1"/>
+    <row r="125" s="49" customFormat="1"/>
+    <row r="126" s="49" customFormat="1"/>
+    <row r="127" s="49" customFormat="1"/>
+    <row r="128" s="49" customFormat="1"/>
+    <row r="129" s="49" customFormat="1"/>
+    <row r="130" s="49" customFormat="1"/>
+    <row r="131" s="49" customFormat="1"/>
+    <row r="132" s="49" customFormat="1"/>
+    <row r="133" s="49" customFormat="1"/>
+    <row r="134" s="49" customFormat="1"/>
+    <row r="135" s="49" customFormat="1"/>
+    <row r="136" s="49" customFormat="1"/>
+    <row r="137" s="49" customFormat="1"/>
+    <row r="138" s="49" customFormat="1"/>
+    <row r="139" s="49" customFormat="1"/>
+    <row r="140" s="49" customFormat="1"/>
+    <row r="141" s="49" customFormat="1"/>
+    <row r="142" s="49" customFormat="1"/>
+    <row r="143" s="49" customFormat="1"/>
+    <row r="144" s="49" customFormat="1"/>
+    <row r="145" s="49" customFormat="1"/>
+    <row r="146" s="49" customFormat="1"/>
+    <row r="147" s="49" customFormat="1"/>
+    <row r="148" s="49" customFormat="1"/>
+    <row r="149" s="49" customFormat="1"/>
+    <row r="150" s="49" customFormat="1"/>
+    <row r="151" s="49" customFormat="1"/>
+    <row r="152" s="49" customFormat="1"/>
+    <row r="153" s="49" customFormat="1"/>
+    <row r="154" s="49" customFormat="1"/>
+    <row r="155" s="49" customFormat="1"/>
+    <row r="156" s="49" customFormat="1"/>
+    <row r="157" s="49" customFormat="1"/>
+    <row r="158" s="49" customFormat="1"/>
+    <row r="159" s="49" customFormat="1"/>
+    <row r="160" s="49" customFormat="1"/>
+    <row r="161" s="49" customFormat="1"/>
+    <row r="162" s="49" customFormat="1"/>
+    <row r="163" s="49" customFormat="1"/>
+    <row r="164" s="49" customFormat="1"/>
+    <row r="165" s="49" customFormat="1"/>
+    <row r="166" s="49" customFormat="1"/>
+    <row r="167" s="49" customFormat="1"/>
+    <row r="168" s="49" customFormat="1"/>
+    <row r="169" s="49" customFormat="1"/>
+    <row r="170" s="49" customFormat="1"/>
+    <row r="171" s="49" customFormat="1"/>
+    <row r="172" s="49" customFormat="1"/>
+    <row r="173" s="49" customFormat="1"/>
+    <row r="174" s="49" customFormat="1"/>
+    <row r="175" s="49" customFormat="1"/>
+    <row r="176" s="49" customFormat="1"/>
+    <row r="177" s="49" customFormat="1"/>
+    <row r="178" s="49" customFormat="1"/>
+    <row r="179" s="49" customFormat="1"/>
+    <row r="180" s="49" customFormat="1"/>
+    <row r="181" s="49" customFormat="1"/>
+    <row r="182" s="49" customFormat="1"/>
+    <row r="183" s="49" customFormat="1"/>
+    <row r="184" s="49" customFormat="1"/>
+    <row r="185" s="49" customFormat="1"/>
+    <row r="186" s="49" customFormat="1"/>
+    <row r="187" s="49" customFormat="1"/>
+    <row r="188" s="49" customFormat="1"/>
+    <row r="189" s="49" customFormat="1"/>
+    <row r="190" s="49" customFormat="1"/>
+    <row r="191" s="49" customFormat="1"/>
+    <row r="192" s="49" customFormat="1"/>
+    <row r="193" s="49" customFormat="1"/>
+    <row r="194" s="49" customFormat="1"/>
+    <row r="195" s="49" customFormat="1"/>
+    <row r="196" s="49" customFormat="1"/>
+    <row r="197" s="49" customFormat="1"/>
+    <row r="198" s="49" customFormat="1"/>
+    <row r="199" s="49" customFormat="1"/>
+    <row r="200" s="49" customFormat="1"/>
+    <row r="201" s="49" customFormat="1"/>
+    <row r="202" s="49" customFormat="1"/>
+    <row r="203" s="49" customFormat="1"/>
+    <row r="204" s="49" customFormat="1"/>
+    <row r="205" s="49" customFormat="1"/>
+    <row r="206" s="49" customFormat="1"/>
+    <row r="207" s="49" customFormat="1"/>
+    <row r="208" s="49" customFormat="1"/>
+    <row r="209" s="49" customFormat="1"/>
+    <row r="210" s="49" customFormat="1"/>
+    <row r="211" s="49" customFormat="1"/>
+    <row r="212" s="49" customFormat="1"/>
+    <row r="213" s="49" customFormat="1"/>
+    <row r="214" s="49" customFormat="1"/>
+    <row r="215" s="49" customFormat="1"/>
+    <row r="216" s="49" customFormat="1"/>
+    <row r="217" s="49" customFormat="1"/>
+    <row r="218" s="49" customFormat="1"/>
+    <row r="219" s="49" customFormat="1"/>
+    <row r="220" s="49" customFormat="1"/>
+    <row r="221" s="49" customFormat="1"/>
+    <row r="222" s="49" customFormat="1"/>
+    <row r="223" s="49" customFormat="1"/>
+    <row r="224" s="49" customFormat="1"/>
+    <row r="225" s="49" customFormat="1"/>
+    <row r="226" s="49" customFormat="1"/>
+    <row r="227" s="49" customFormat="1"/>
+    <row r="228" s="49" customFormat="1"/>
+    <row r="229" s="49" customFormat="1"/>
+    <row r="230" s="49" customFormat="1"/>
+    <row r="231" s="49" customFormat="1"/>
+    <row r="232" s="49" customFormat="1"/>
+    <row r="233" s="49" customFormat="1"/>
+    <row r="234" s="49" customFormat="1"/>
+    <row r="235" s="49" customFormat="1"/>
+    <row r="236" s="49" customFormat="1"/>
+    <row r="237" s="49" customFormat="1"/>
+    <row r="238" s="49" customFormat="1"/>
+    <row r="239" s="49" customFormat="1"/>
+    <row r="240" s="49" customFormat="1"/>
+    <row r="241" s="49" customFormat="1"/>
+    <row r="242" s="49" customFormat="1"/>
+    <row r="243" s="49" customFormat="1"/>
+    <row r="244" s="49" customFormat="1"/>
+    <row r="245" s="49" customFormat="1"/>
+    <row r="246" s="49" customFormat="1"/>
+    <row r="247" s="49" customFormat="1"/>
+    <row r="248" s="49" customFormat="1"/>
+    <row r="249" s="49" customFormat="1"/>
+    <row r="250" s="49" customFormat="1"/>
+    <row r="251" s="49" customFormat="1"/>
+    <row r="252" s="49" customFormat="1"/>
+    <row r="253" s="49" customFormat="1"/>
+    <row r="254" s="49" customFormat="1"/>
+    <row r="255" s="49" customFormat="1"/>
+    <row r="256" s="49" customFormat="1"/>
+    <row r="257" s="49" customFormat="1"/>
+    <row r="258" s="49" customFormat="1"/>
+    <row r="259" s="49" customFormat="1"/>
+    <row r="260" s="49" customFormat="1"/>
+    <row r="261" s="49" customFormat="1"/>
+    <row r="262" s="49" customFormat="1"/>
+    <row r="263" s="49" customFormat="1"/>
+    <row r="264" s="49" customFormat="1"/>
+    <row r="265" s="49" customFormat="1"/>
+    <row r="266" s="49" customFormat="1"/>
+    <row r="267" s="49" customFormat="1"/>
+    <row r="268" s="49" customFormat="1"/>
+    <row r="269" s="49" customFormat="1"/>
+    <row r="270" s="49" customFormat="1"/>
+    <row r="271" s="49" customFormat="1"/>
+    <row r="272" s="49" customFormat="1"/>
+    <row r="273" s="49" customFormat="1"/>
+    <row r="274" s="49" customFormat="1"/>
+    <row r="275" s="49" customFormat="1"/>
+    <row r="276" s="49" customFormat="1"/>
+    <row r="277" s="49" customFormat="1"/>
+    <row r="278" s="49" customFormat="1"/>
+    <row r="279" s="49" customFormat="1"/>
+    <row r="280" s="49" customFormat="1"/>
+    <row r="281" s="49" customFormat="1"/>
+    <row r="282" s="49" customFormat="1"/>
+    <row r="283" s="49" customFormat="1"/>
+    <row r="284" s="49" customFormat="1"/>
+    <row r="285" s="49" customFormat="1"/>
+    <row r="286" s="49" customFormat="1"/>
+    <row r="287" s="49" customFormat="1"/>
+    <row r="288" s="49" customFormat="1"/>
+    <row r="289" s="49" customFormat="1"/>
+    <row r="290" s="49" customFormat="1"/>
+    <row r="291" s="49" customFormat="1"/>
+    <row r="292" s="49" customFormat="1"/>
+    <row r="293" s="49" customFormat="1"/>
+    <row r="294" s="49" customFormat="1"/>
+    <row r="295" s="49" customFormat="1"/>
+    <row r="296" s="49" customFormat="1"/>
+    <row r="297" s="49" customFormat="1"/>
+    <row r="298" s="49" customFormat="1"/>
+    <row r="299" s="49" customFormat="1"/>
+    <row r="300" s="49" customFormat="1"/>
+    <row r="301" s="49" customFormat="1"/>
+    <row r="302" s="49" customFormat="1"/>
+    <row r="303" s="49" customFormat="1"/>
+    <row r="304" s="49" customFormat="1"/>
+    <row r="305" s="49" customFormat="1"/>
+    <row r="306" s="49" customFormat="1"/>
+    <row r="307" s="49" customFormat="1"/>
+    <row r="308" s="49" customFormat="1"/>
+    <row r="309" s="49" customFormat="1"/>
+    <row r="310" s="49" customFormat="1"/>
+    <row r="311" s="49" customFormat="1"/>
+    <row r="312" s="49" customFormat="1"/>
+    <row r="313" s="49" customFormat="1"/>
+    <row r="314" s="49" customFormat="1"/>
+    <row r="315" s="49" customFormat="1"/>
+    <row r="316" s="49" customFormat="1"/>
+    <row r="317" s="49" customFormat="1"/>
+    <row r="318" s="49" customFormat="1"/>
+    <row r="319" s="49" customFormat="1"/>
+    <row r="320" s="49" customFormat="1"/>
+    <row r="321" s="49" customFormat="1"/>
+    <row r="322" s="49" customFormat="1"/>
+    <row r="323" s="49" customFormat="1"/>
+    <row r="324" s="49" customFormat="1"/>
+    <row r="325" s="49" customFormat="1"/>
+    <row r="326" s="49" customFormat="1"/>
+    <row r="327" s="49" customFormat="1"/>
+    <row r="328" s="49" customFormat="1"/>
+    <row r="329" s="49" customFormat="1"/>
+    <row r="330" s="49" customFormat="1"/>
+    <row r="331" s="49" customFormat="1"/>
+    <row r="332" s="49" customFormat="1"/>
+    <row r="333" s="49" customFormat="1"/>
+    <row r="334" s="49" customFormat="1"/>
+    <row r="335" s="49" customFormat="1"/>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="A51:T51"/>
-[...7 lines deleted...]
-    <mergeCell ref="A1:T1"/>
+    <mergeCell ref="A39:U39"/>
+    <mergeCell ref="A28:U28"/>
+    <mergeCell ref="A17:U17"/>
+    <mergeCell ref="A77:U77"/>
+    <mergeCell ref="A67:U67"/>
+    <mergeCell ref="A57:U57"/>
+    <mergeCell ref="A45:U45"/>
+    <mergeCell ref="A51:U51"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="N4:T4"/>
-    <mergeCell ref="A6:T6"/>
+    <mergeCell ref="N4:U4"/>
+    <mergeCell ref="A1:U1"/>
+    <mergeCell ref="A6:U6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>