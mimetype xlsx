--- v1 (2026-09-27)
+++ v2 (2026-10-18)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4452" yWindow="84" windowWidth="14124" windowHeight="9804"/>
+    <workbookView xWindow="8808" yWindow="840" windowWidth="14124" windowHeight="9804"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="7" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="76">
   <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Человек</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
@@ -240,50 +240,53 @@
     <t>https://stat.gov.kz/ru/region/kyzylorda/dynamic-tables/38/</t>
   </si>
   <si>
     <t>611101 Численность населения Кызылординской области*</t>
   </si>
   <si>
     <t>1 сентября</t>
   </si>
   <si>
     <t>1 августа</t>
   </si>
   <si>
     <t>1 мая</t>
   </si>
   <si>
     <t>1 июня</t>
   </si>
   <si>
     <t>1 апреля</t>
   </si>
   <si>
     <t>1 июля</t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="45">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -4339,51 +4342,51 @@
     <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="92">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="22" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="22" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1715" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1716" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1715" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1716" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
@@ -4562,56 +4565,59 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="1631" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="1714" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3410">
     <cellStyle name="20% - Акцент1 2" xfId="30"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="31"/>
     <cellStyle name="20% - Акцент1 2 10 2" xfId="1720"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="32"/>
     <cellStyle name="20% - Акцент1 2 11 2" xfId="1721"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="33"/>
     <cellStyle name="20% - Акцент1 2 12 2" xfId="1722"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="34"/>
     <cellStyle name="20% - Акцент1 2 13 2" xfId="1723"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="35"/>
     <cellStyle name="20% - Акцент1 2 14 2" xfId="1724"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="36"/>
     <cellStyle name="20% - Акцент1 2 15 2" xfId="1725"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="37"/>
     <cellStyle name="20% - Акцент1 2 16 2" xfId="1726"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="38"/>
     <cellStyle name="20% - Акцент1 2 17 2" xfId="1727"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="39"/>
     <cellStyle name="20% - Акцент1 2 18 2" xfId="1728"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="40"/>
@@ -8619,59 +8625,59 @@
       <c r="B13" s="72" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="15" customFormat="1" ht="16.8" customHeight="1">
       <c r="A14" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="73" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="15" customFormat="1" ht="18" customHeight="1">
       <c r="A15" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="74" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="17" customFormat="1" ht="15.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="75">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="17" customFormat="1" ht="12.6" customHeight="1">
       <c r="A17" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="75">
-        <v>46307</v>
+        <v>46336</v>
       </c>
       <c r="M17" s="18"/>
     </row>
     <row r="18" spans="1:13" s="17" customFormat="1" ht="15.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="76" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:13" s="17" customFormat="1" ht="18" customHeight="1">
       <c r="A19" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="77" t="s">
         <v>64</v>
       </c>
       <c r="M19" s="18"/>
     </row>
     <row r="20" spans="1:13" s="17" customFormat="1" ht="15.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="78" t="s">
@@ -8679,50 +8685,53 @@
       </c>
     </row>
     <row r="21" spans="1:13" s="17" customFormat="1" ht="15.6" customHeight="1">
       <c r="A21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="79" t="s">
         <v>47</v>
       </c>
       <c r="M21" s="18"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1"/>
       <c r="B22" s="2"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="6"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="6"/>
     </row>
     <row r="26" spans="1:13">
+      <c r="A26" s="3" t="s">
+        <v>75</v>
+      </c>
       <c r="M26" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:XFD1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B1:D18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
@@ -9125,93 +9134,95 @@
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
     </row>
     <row r="16" spans="2:4">
       <c r="B16" s="10"/>
       <c r="D16" s="10"/>
     </row>
     <row r="18" spans="2:4" ht="13.8">
       <c r="B18" s="21" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="20"/>
       <c r="D18" s="20"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AC335"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D92" sqref="D92"/>
+      <selection activeCell="K90" sqref="K90"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="17.77734375" style="41" customWidth="1"/>
     <col min="2" max="2" width="8.88671875" style="41"/>
     <col min="3" max="3" width="11.21875" style="41" customWidth="1"/>
     <col min="4" max="9" width="8.88671875" style="41"/>
     <col min="10" max="10" width="11.5546875" style="41" customWidth="1"/>
     <col min="11" max="11" width="10.33203125" style="41" customWidth="1"/>
     <col min="12" max="12" width="8.88671875" style="41"/>
     <col min="13" max="13" width="9.6640625" style="41" customWidth="1"/>
     <col min="14" max="14" width="8.88671875" style="41"/>
     <col min="15" max="15" width="10.77734375" style="41" customWidth="1"/>
-    <col min="16" max="16384" width="8.88671875" style="41"/>
+    <col min="16" max="21" width="8.88671875" style="41"/>
+    <col min="22" max="22" width="10.5546875" style="41" customWidth="1"/>
+    <col min="23" max="16384" width="8.88671875" style="41"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" s="25" customFormat="1" ht="13.8" customHeight="1">
-      <c r="A1" s="86" t="s">
+      <c r="A1" s="87" t="s">
         <v>67</v>
       </c>
-      <c r="B1" s="86"/>
-[...19 lines deleted...]
-      <c r="V1" s="24"/>
+      <c r="B1" s="87"/>
+      <c r="C1" s="87"/>
+      <c r="D1" s="87"/>
+      <c r="E1" s="87"/>
+      <c r="F1" s="87"/>
+      <c r="G1" s="87"/>
+      <c r="H1" s="87"/>
+      <c r="I1" s="87"/>
+      <c r="J1" s="87"/>
+      <c r="K1" s="87"/>
+      <c r="L1" s="87"/>
+      <c r="M1" s="87"/>
+      <c r="N1" s="87"/>
+      <c r="O1" s="87"/>
+      <c r="P1" s="87"/>
+      <c r="Q1" s="87"/>
+      <c r="R1" s="87"/>
+      <c r="S1" s="87"/>
+      <c r="T1" s="87"/>
+      <c r="U1" s="87"/>
+      <c r="V1" s="88"/>
       <c r="W1" s="24"/>
       <c r="X1" s="24"/>
       <c r="Y1" s="24"/>
       <c r="Z1" s="24"/>
       <c r="AA1" s="24"/>
       <c r="AB1" s="24"/>
       <c r="AC1" s="24"/>
     </row>
     <row r="2" spans="1:29" s="25" customFormat="1" ht="13.8" customHeight="1">
       <c r="A2" s="26"/>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27"/>
       <c r="N2" s="27"/>
       <c r="O2" s="27"/>
       <c r="P2" s="27"/>
@@ -9224,89 +9235,89 @@
       <c r="W2" s="24"/>
       <c r="X2" s="24"/>
       <c r="Y2" s="24"/>
       <c r="Z2" s="24"/>
       <c r="AA2" s="24"/>
       <c r="AB2" s="24"/>
       <c r="AC2" s="24"/>
     </row>
     <row r="3" spans="1:29" s="25" customFormat="1" ht="13.8" customHeight="1">
       <c r="B3" s="29"/>
       <c r="C3" s="29"/>
       <c r="D3" s="29"/>
       <c r="E3" s="29"/>
       <c r="F3" s="29"/>
       <c r="G3" s="29"/>
       <c r="H3" s="29"/>
       <c r="I3" s="29"/>
       <c r="J3" s="29"/>
       <c r="K3" s="29"/>
       <c r="L3" s="29"/>
       <c r="M3" s="29"/>
       <c r="O3" s="30"/>
       <c r="Q3" s="31"/>
       <c r="R3" s="31"/>
       <c r="S3" s="31"/>
-      <c r="U3" s="31" t="s">
+      <c r="U3" s="31"/>
+      <c r="V3" s="31" t="s">
         <v>50</v>
       </c>
-      <c r="V3" s="24"/>
       <c r="W3" s="24"/>
       <c r="X3" s="24"/>
       <c r="Y3" s="24"/>
       <c r="Z3" s="24"/>
       <c r="AA3" s="24"/>
       <c r="AB3" s="24"/>
       <c r="AC3" s="24"/>
     </row>
     <row r="4" spans="1:29" s="25" customFormat="1" ht="13.8" customHeight="1">
       <c r="A4" s="81"/>
       <c r="B4" s="83">
         <v>2025</v>
       </c>
       <c r="C4" s="84"/>
       <c r="D4" s="84"/>
       <c r="E4" s="84"/>
       <c r="F4" s="84"/>
       <c r="G4" s="84"/>
       <c r="H4" s="84"/>
       <c r="I4" s="84"/>
       <c r="J4" s="84"/>
       <c r="K4" s="84"/>
       <c r="L4" s="84"/>
       <c r="M4" s="84"/>
       <c r="N4" s="83">
         <v>2026</v>
       </c>
       <c r="O4" s="85"/>
       <c r="P4" s="85"/>
       <c r="Q4" s="85"/>
       <c r="R4" s="85"/>
       <c r="S4" s="85"/>
       <c r="T4" s="85"/>
       <c r="U4" s="85"/>
-      <c r="V4" s="24"/>
+      <c r="V4" s="86"/>
       <c r="W4" s="24"/>
       <c r="X4" s="24"/>
       <c r="Y4" s="24"/>
       <c r="Z4" s="24"/>
       <c r="AA4" s="24"/>
       <c r="AB4" s="24"/>
       <c r="AC4" s="24"/>
     </row>
     <row r="5" spans="1:29" s="25" customFormat="1" ht="13.8" customHeight="1">
       <c r="A5" s="82"/>
       <c r="B5" s="43" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="43" t="s">
         <v>40</v>
       </c>
       <c r="D5" s="43" t="s">
         <v>41</v>
       </c>
       <c r="E5" s="44" t="s">
         <v>51</v>
       </c>
       <c r="F5" s="44" t="s">
         <v>70</v>
       </c>
@@ -9333,83 +9344,86 @@
       </c>
       <c r="N5" s="43" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="43" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="43" t="s">
         <v>41</v>
       </c>
       <c r="Q5" s="46" t="s">
         <v>72</v>
       </c>
       <c r="R5" s="44" t="s">
         <v>70</v>
       </c>
       <c r="S5" s="44" t="s">
         <v>71</v>
       </c>
       <c r="T5" s="44" t="s">
         <v>73</v>
       </c>
       <c r="U5" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="V5" s="24"/>
+      <c r="V5" s="44" t="s">
+        <v>68</v>
+      </c>
       <c r="W5" s="24"/>
       <c r="X5" s="24"/>
       <c r="Y5" s="24"/>
       <c r="Z5" s="24"/>
       <c r="AA5" s="24"/>
       <c r="AB5" s="24"/>
       <c r="AC5" s="24"/>
     </row>
     <row r="6" spans="1:29" s="24" customFormat="1" ht="13.8" customHeight="1">
-      <c r="A6" s="87" t="s">
+      <c r="A6" s="89" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="87"/>
-[...18 lines deleted...]
-      <c r="U6" s="87"/>
+      <c r="B6" s="89"/>
+      <c r="C6" s="89"/>
+      <c r="D6" s="89"/>
+      <c r="E6" s="89"/>
+      <c r="F6" s="89"/>
+      <c r="G6" s="89"/>
+      <c r="H6" s="89"/>
+      <c r="I6" s="89"/>
+      <c r="J6" s="89"/>
+      <c r="K6" s="89"/>
+      <c r="L6" s="89"/>
+      <c r="M6" s="89"/>
+      <c r="N6" s="89"/>
+      <c r="O6" s="89"/>
+      <c r="P6" s="89"/>
+      <c r="Q6" s="89"/>
+      <c r="R6" s="89"/>
+      <c r="S6" s="89"/>
+      <c r="T6" s="89"/>
+      <c r="U6" s="89"/>
+      <c r="V6" s="90"/>
     </row>
     <row r="7" spans="1:29" s="34" customFormat="1" ht="26.4">
       <c r="A7" s="48" t="s">
         <v>53</v>
       </c>
       <c r="B7" s="50">
         <v>846104</v>
       </c>
       <c r="C7" s="50">
         <v>846423</v>
       </c>
       <c r="D7" s="50">
         <v>846432</v>
       </c>
       <c r="E7" s="50">
         <v>846683</v>
       </c>
       <c r="F7" s="50">
         <v>846885</v>
       </c>
       <c r="G7" s="50">
         <v>846908</v>
       </c>
       <c r="H7" s="50">
         <v>846904</v>
@@ -9431,50 +9445,53 @@
       </c>
       <c r="N7" s="50">
         <v>846312</v>
       </c>
       <c r="O7" s="50">
         <v>846542</v>
       </c>
       <c r="P7" s="50">
         <v>846507</v>
       </c>
       <c r="Q7" s="51">
         <v>846379</v>
       </c>
       <c r="R7" s="51">
         <v>846360</v>
       </c>
       <c r="S7" s="51">
         <v>846351</v>
       </c>
       <c r="T7" s="51">
         <v>845972</v>
       </c>
       <c r="U7" s="42">
         <v>845467</v>
       </c>
+      <c r="V7" s="42">
+        <v>844526</v>
+      </c>
     </row>
     <row r="8" spans="1:29" s="24" customFormat="1">
       <c r="A8" s="35" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="52">
         <v>362279</v>
       </c>
       <c r="C8" s="52">
         <v>362894</v>
       </c>
       <c r="D8" s="52">
         <v>363224</v>
       </c>
       <c r="E8" s="52">
         <v>363740</v>
       </c>
       <c r="F8" s="52">
         <v>364087</v>
       </c>
       <c r="G8" s="52">
         <v>364443</v>
       </c>
       <c r="H8" s="52">
         <v>364726</v>
@@ -9496,50 +9513,53 @@
       </c>
       <c r="N8" s="52">
         <v>366878</v>
       </c>
       <c r="O8" s="52">
         <v>367413</v>
       </c>
       <c r="P8" s="52">
         <v>367901</v>
       </c>
       <c r="Q8" s="53">
         <v>368340</v>
       </c>
       <c r="R8" s="53">
         <v>368728</v>
       </c>
       <c r="S8" s="53">
         <v>368906</v>
       </c>
       <c r="T8" s="53">
         <v>368948</v>
       </c>
       <c r="U8" s="33">
         <v>369160</v>
       </c>
+      <c r="V8" s="33">
+        <v>369252</v>
+      </c>
     </row>
     <row r="9" spans="1:29" s="24" customFormat="1">
       <c r="A9" s="35" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="52">
         <v>32692</v>
       </c>
       <c r="C9" s="52">
         <v>32531</v>
       </c>
       <c r="D9" s="52">
         <v>32420</v>
       </c>
       <c r="E9" s="52">
         <v>32361</v>
       </c>
       <c r="F9" s="52">
         <v>32269</v>
       </c>
       <c r="G9" s="52">
         <v>32062</v>
       </c>
       <c r="H9" s="52">
         <v>31949</v>
@@ -9561,50 +9581,53 @@
       </c>
       <c r="N9" s="52">
         <v>31233</v>
       </c>
       <c r="O9" s="52">
         <v>31060</v>
       </c>
       <c r="P9" s="52">
         <v>30929</v>
       </c>
       <c r="Q9" s="53">
         <v>30797</v>
       </c>
       <c r="R9" s="53">
         <v>30674</v>
       </c>
       <c r="S9" s="53">
         <v>30590</v>
       </c>
       <c r="T9" s="53">
         <v>30456</v>
       </c>
       <c r="U9" s="33">
         <v>30324</v>
       </c>
+      <c r="V9" s="33">
+        <v>30172</v>
+      </c>
     </row>
     <row r="10" spans="1:29" s="24" customFormat="1">
       <c r="A10" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="52">
         <v>79100</v>
       </c>
       <c r="C10" s="52">
         <v>79088</v>
       </c>
       <c r="D10" s="52">
         <v>79087</v>
       </c>
       <c r="E10" s="52">
         <v>79132</v>
       </c>
       <c r="F10" s="52">
         <v>79172</v>
       </c>
       <c r="G10" s="52">
         <v>79138</v>
       </c>
       <c r="H10" s="52">
         <v>79146</v>
@@ -9626,50 +9649,53 @@
       </c>
       <c r="N10" s="52">
         <v>78643</v>
       </c>
       <c r="O10" s="52">
         <v>78649</v>
       </c>
       <c r="P10" s="52">
         <v>78621</v>
       </c>
       <c r="Q10" s="53">
         <v>78572</v>
       </c>
       <c r="R10" s="53">
         <v>78545</v>
       </c>
       <c r="S10" s="53">
         <v>78543</v>
       </c>
       <c r="T10" s="53">
         <v>78475</v>
       </c>
       <c r="U10" s="33">
         <v>78376</v>
       </c>
+      <c r="V10" s="33">
+        <v>78244</v>
+      </c>
     </row>
     <row r="11" spans="1:29" s="24" customFormat="1">
       <c r="A11" s="35" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="52">
         <v>35925</v>
       </c>
       <c r="C11" s="52">
         <v>35864</v>
       </c>
       <c r="D11" s="52">
         <v>35881</v>
       </c>
       <c r="E11" s="52">
         <v>35857</v>
       </c>
       <c r="F11" s="52">
         <v>35829</v>
       </c>
       <c r="G11" s="52">
         <v>35835</v>
       </c>
       <c r="H11" s="52">
         <v>35823</v>
@@ -9691,50 +9717,53 @@
       </c>
       <c r="N11" s="52">
         <v>35507</v>
       </c>
       <c r="O11" s="52">
         <v>35465</v>
       </c>
       <c r="P11" s="52">
         <v>35386</v>
       </c>
       <c r="Q11" s="53">
         <v>35286</v>
       </c>
       <c r="R11" s="53">
         <v>35285</v>
       </c>
       <c r="S11" s="53">
         <v>35297</v>
       </c>
       <c r="T11" s="53">
         <v>35321</v>
       </c>
       <c r="U11" s="33">
         <v>35248</v>
       </c>
+      <c r="V11" s="33">
+        <v>35164</v>
+      </c>
     </row>
     <row r="12" spans="1:29" s="24" customFormat="1">
       <c r="A12" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="52">
         <v>81540</v>
       </c>
       <c r="C12" s="52">
         <v>81540</v>
       </c>
       <c r="D12" s="52">
         <v>81503</v>
       </c>
       <c r="E12" s="52">
         <v>81497</v>
       </c>
       <c r="F12" s="52">
         <v>81490</v>
       </c>
       <c r="G12" s="52">
         <v>81523</v>
       </c>
       <c r="H12" s="52">
         <v>81500</v>
@@ -9756,50 +9785,53 @@
       </c>
       <c r="N12" s="52">
         <v>81460</v>
       </c>
       <c r="O12" s="52">
         <v>81450</v>
       </c>
       <c r="P12" s="52">
         <v>81415</v>
       </c>
       <c r="Q12" s="53">
         <v>81399</v>
       </c>
       <c r="R12" s="53">
         <v>81397</v>
       </c>
       <c r="S12" s="53">
         <v>81387</v>
       </c>
       <c r="T12" s="53">
         <v>81364</v>
       </c>
       <c r="U12" s="33">
         <v>81192</v>
       </c>
+      <c r="V12" s="33">
+        <v>81115</v>
+      </c>
     </row>
     <row r="13" spans="1:29" s="24" customFormat="1">
       <c r="A13" s="35" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="52">
         <v>79144</v>
       </c>
       <c r="C13" s="52">
         <v>79116</v>
       </c>
       <c r="D13" s="52">
         <v>79090</v>
       </c>
       <c r="E13" s="52">
         <v>79045</v>
       </c>
       <c r="F13" s="52">
         <v>79046</v>
       </c>
       <c r="G13" s="52">
         <v>79024</v>
       </c>
       <c r="H13" s="52">
         <v>78988</v>
@@ -9821,50 +9853,53 @@
       </c>
       <c r="N13" s="52">
         <v>78709</v>
       </c>
       <c r="O13" s="52">
         <v>78668</v>
       </c>
       <c r="P13" s="52">
         <v>78598</v>
       </c>
       <c r="Q13" s="53">
         <v>78504</v>
       </c>
       <c r="R13" s="53">
         <v>78434</v>
       </c>
       <c r="S13" s="53">
         <v>78369</v>
       </c>
       <c r="T13" s="53">
         <v>78304</v>
       </c>
       <c r="U13" s="33">
         <v>78267</v>
       </c>
+      <c r="V13" s="33">
+        <v>78114</v>
+      </c>
     </row>
     <row r="14" spans="1:29" s="24" customFormat="1">
       <c r="A14" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B14" s="52">
         <v>51485</v>
       </c>
       <c r="C14" s="52">
         <v>51452</v>
       </c>
       <c r="D14" s="52">
         <v>51354</v>
       </c>
       <c r="E14" s="52">
         <v>51318</v>
       </c>
       <c r="F14" s="52">
         <v>51286</v>
       </c>
       <c r="G14" s="52">
         <v>51264</v>
       </c>
       <c r="H14" s="52">
         <v>51218</v>
@@ -9886,50 +9921,53 @@
       </c>
       <c r="N14" s="52">
         <v>50804</v>
       </c>
       <c r="O14" s="52">
         <v>50779</v>
       </c>
       <c r="P14" s="52">
         <v>50704</v>
       </c>
       <c r="Q14" s="53">
         <v>50635</v>
       </c>
       <c r="R14" s="53">
         <v>50579</v>
       </c>
       <c r="S14" s="53">
         <v>50573</v>
       </c>
       <c r="T14" s="53">
         <v>50521</v>
       </c>
       <c r="U14" s="33">
         <v>50447</v>
       </c>
+      <c r="V14" s="33">
+        <v>50273</v>
+      </c>
     </row>
     <row r="15" spans="1:29" s="24" customFormat="1">
       <c r="A15" s="35" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="52">
         <v>37871</v>
       </c>
       <c r="C15" s="52">
         <v>37850</v>
       </c>
       <c r="D15" s="52">
         <v>37837</v>
       </c>
       <c r="E15" s="52">
         <v>37770</v>
       </c>
       <c r="F15" s="52">
         <v>37761</v>
       </c>
       <c r="G15" s="52">
         <v>37748</v>
       </c>
       <c r="H15" s="52">
         <v>37707</v>
@@ -9951,50 +9989,53 @@
       </c>
       <c r="N15" s="52">
         <v>37462</v>
       </c>
       <c r="O15" s="52">
         <v>37443</v>
       </c>
       <c r="P15" s="52">
         <v>37365</v>
       </c>
       <c r="Q15" s="53">
         <v>37312</v>
       </c>
       <c r="R15" s="53">
         <v>37281</v>
       </c>
       <c r="S15" s="53">
         <v>37286</v>
       </c>
       <c r="T15" s="53">
         <v>37234</v>
       </c>
       <c r="U15" s="33">
         <v>37210</v>
       </c>
+      <c r="V15" s="33">
+        <v>37056</v>
+      </c>
     </row>
     <row r="16" spans="1:29" s="24" customFormat="1">
       <c r="A16" s="35" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="52">
         <v>86068</v>
       </c>
       <c r="C16" s="52">
         <v>86088</v>
       </c>
       <c r="D16" s="52">
         <v>86036</v>
       </c>
       <c r="E16" s="52">
         <v>85963</v>
       </c>
       <c r="F16" s="52">
         <v>85945</v>
       </c>
       <c r="G16" s="52">
         <v>85871</v>
       </c>
       <c r="H16" s="52">
         <v>85847</v>
@@ -10016,77 +10057,81 @@
       </c>
       <c r="N16" s="52">
         <v>85616</v>
       </c>
       <c r="O16" s="52">
         <v>85615</v>
       </c>
       <c r="P16" s="52">
         <v>85588</v>
       </c>
       <c r="Q16" s="53">
         <v>85534</v>
       </c>
       <c r="R16" s="53">
         <v>85437</v>
       </c>
       <c r="S16" s="53">
         <v>85400</v>
       </c>
       <c r="T16" s="53">
         <v>85349</v>
       </c>
       <c r="U16" s="33">
         <v>85243</v>
       </c>
+      <c r="V16" s="33">
+        <v>85136</v>
+      </c>
     </row>
-    <row r="17" spans="1:21" s="36" customFormat="1" ht="13.8" customHeight="1">
-      <c r="A17" s="88" t="s">
+    <row r="17" spans="1:22" s="36" customFormat="1" ht="13.8" customHeight="1">
+      <c r="A17" s="91" t="s">
         <v>36</v>
       </c>
-      <c r="B17" s="88"/>
-[...18 lines deleted...]
-      <c r="U17" s="88"/>
+      <c r="B17" s="91"/>
+      <c r="C17" s="91"/>
+      <c r="D17" s="91"/>
+      <c r="E17" s="91"/>
+      <c r="F17" s="91"/>
+      <c r="G17" s="91"/>
+      <c r="H17" s="91"/>
+      <c r="I17" s="91"/>
+      <c r="J17" s="91"/>
+      <c r="K17" s="91"/>
+      <c r="L17" s="91"/>
+      <c r="M17" s="91"/>
+      <c r="N17" s="91"/>
+      <c r="O17" s="91"/>
+      <c r="P17" s="91"/>
+      <c r="Q17" s="91"/>
+      <c r="R17" s="91"/>
+      <c r="S17" s="91"/>
+      <c r="T17" s="91"/>
+      <c r="U17" s="91"/>
+      <c r="V17" s="88"/>
     </row>
-    <row r="18" spans="1:21" s="34" customFormat="1" ht="26.4">
+    <row r="18" spans="1:22" s="34" customFormat="1" ht="26.4">
       <c r="A18" s="48" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="51">
         <v>425854</v>
       </c>
       <c r="C18" s="50">
         <v>426042</v>
       </c>
       <c r="D18" s="50">
         <v>426053</v>
       </c>
       <c r="E18" s="50">
         <v>426200</v>
       </c>
       <c r="F18" s="50">
         <v>426326</v>
       </c>
       <c r="G18" s="50">
         <v>426360</v>
       </c>
       <c r="H18" s="50">
         <v>426401</v>
       </c>
       <c r="I18" s="50">
@@ -10106,52 +10151,55 @@
       </c>
       <c r="N18" s="50">
         <v>426405</v>
       </c>
       <c r="O18" s="50">
         <v>426539</v>
       </c>
       <c r="P18" s="50">
         <v>426520</v>
       </c>
       <c r="Q18" s="51">
         <v>426494</v>
       </c>
       <c r="R18" s="51">
         <v>426423</v>
       </c>
       <c r="S18" s="51">
         <v>426410</v>
       </c>
       <c r="T18" s="51">
         <v>426252</v>
       </c>
       <c r="U18" s="54">
         <v>426127</v>
       </c>
+      <c r="V18" s="54">
+        <v>425793</v>
+      </c>
     </row>
-    <row r="19" spans="1:21" s="24" customFormat="1">
+    <row r="19" spans="1:22" s="24" customFormat="1">
       <c r="A19" s="35" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="55">
         <v>178030</v>
       </c>
       <c r="C19" s="52">
         <v>178332</v>
       </c>
       <c r="D19" s="52">
         <v>178514</v>
       </c>
       <c r="E19" s="52">
         <v>178799</v>
       </c>
       <c r="F19" s="52">
         <v>179003</v>
       </c>
       <c r="G19" s="52">
         <v>179173</v>
       </c>
       <c r="H19" s="52">
         <v>179328</v>
       </c>
       <c r="I19" s="52">
@@ -10171,52 +10219,55 @@
       </c>
       <c r="N19" s="52">
         <v>180461</v>
       </c>
       <c r="O19" s="52">
         <v>180769</v>
       </c>
       <c r="P19" s="52">
         <v>181035</v>
       </c>
       <c r="Q19" s="53">
         <v>181285</v>
       </c>
       <c r="R19" s="56">
         <v>181474</v>
       </c>
       <c r="S19" s="56">
         <v>181544</v>
       </c>
       <c r="T19" s="56">
         <v>181578</v>
       </c>
       <c r="U19" s="57">
         <v>181725</v>
       </c>
+      <c r="V19" s="57">
+        <v>181740</v>
+      </c>
     </row>
-    <row r="20" spans="1:21" s="24" customFormat="1">
+    <row r="20" spans="1:22" s="24" customFormat="1">
       <c r="A20" s="35" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="55">
         <v>15843</v>
       </c>
       <c r="C20" s="52">
         <v>15768</v>
       </c>
       <c r="D20" s="52">
         <v>15710</v>
       </c>
       <c r="E20" s="52">
         <v>15682</v>
       </c>
       <c r="F20" s="52">
         <v>15622</v>
       </c>
       <c r="G20" s="52">
         <v>15521</v>
       </c>
       <c r="H20" s="52">
         <v>15478</v>
       </c>
       <c r="I20" s="52">
@@ -10236,52 +10287,55 @@
       </c>
       <c r="N20" s="52">
         <v>15121</v>
       </c>
       <c r="O20" s="52">
         <v>15030</v>
       </c>
       <c r="P20" s="52">
         <v>14970</v>
       </c>
       <c r="Q20" s="53">
         <v>14907</v>
       </c>
       <c r="R20" s="53">
         <v>14839</v>
       </c>
       <c r="S20" s="53">
         <v>14805</v>
       </c>
       <c r="T20" s="53">
         <v>14715</v>
       </c>
       <c r="U20" s="57">
         <v>14655</v>
       </c>
+      <c r="V20" s="57">
+        <v>14590</v>
+      </c>
     </row>
-    <row r="21" spans="1:21" s="24" customFormat="1">
+    <row r="21" spans="1:22" s="24" customFormat="1">
       <c r="A21" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B21" s="55">
         <v>40658</v>
       </c>
       <c r="C21" s="52">
         <v>40674</v>
       </c>
       <c r="D21" s="52">
         <v>40692</v>
       </c>
       <c r="E21" s="52">
         <v>40715</v>
       </c>
       <c r="F21" s="52">
         <v>40728</v>
       </c>
       <c r="G21" s="52">
         <v>40700</v>
       </c>
       <c r="H21" s="52">
         <v>40707</v>
       </c>
       <c r="I21" s="52">
@@ -10301,52 +10355,55 @@
       </c>
       <c r="N21" s="52">
         <v>40525</v>
       </c>
       <c r="O21" s="52">
         <v>40522</v>
       </c>
       <c r="P21" s="52">
         <v>40498</v>
       </c>
       <c r="Q21" s="53">
         <v>40458</v>
       </c>
       <c r="R21" s="53">
         <v>40442</v>
       </c>
       <c r="S21" s="53">
         <v>40428</v>
       </c>
       <c r="T21" s="53">
         <v>40387</v>
       </c>
       <c r="U21" s="57">
         <v>40369</v>
       </c>
+      <c r="V21" s="57">
+        <v>40316</v>
+      </c>
     </row>
-    <row r="22" spans="1:21" s="24" customFormat="1">
+    <row r="22" spans="1:22" s="24" customFormat="1">
       <c r="A22" s="35" t="s">
         <v>57</v>
       </c>
       <c r="B22" s="55">
         <v>18648</v>
       </c>
       <c r="C22" s="52">
         <v>18605</v>
       </c>
       <c r="D22" s="52">
         <v>18614</v>
       </c>
       <c r="E22" s="52">
         <v>18613</v>
       </c>
       <c r="F22" s="52">
         <v>18587</v>
       </c>
       <c r="G22" s="52">
         <v>18591</v>
       </c>
       <c r="H22" s="52">
         <v>18588</v>
       </c>
       <c r="I22" s="52">
@@ -10366,52 +10423,55 @@
       </c>
       <c r="N22" s="52">
         <v>18458</v>
       </c>
       <c r="O22" s="52">
         <v>18446</v>
       </c>
       <c r="P22" s="52">
         <v>18398</v>
       </c>
       <c r="Q22" s="53">
         <v>18351</v>
       </c>
       <c r="R22" s="53">
         <v>18329</v>
       </c>
       <c r="S22" s="53">
         <v>18328</v>
       </c>
       <c r="T22" s="53">
         <v>18346</v>
       </c>
       <c r="U22" s="57">
         <v>18298</v>
       </c>
+      <c r="V22" s="57">
+        <v>18271</v>
+      </c>
     </row>
-    <row r="23" spans="1:21" s="24" customFormat="1">
+    <row r="23" spans="1:22" s="24" customFormat="1">
       <c r="A23" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B23" s="55">
         <v>41975</v>
       </c>
       <c r="C23" s="52">
         <v>41985</v>
       </c>
       <c r="D23" s="52">
         <v>41970</v>
       </c>
       <c r="E23" s="52">
         <v>41958</v>
       </c>
       <c r="F23" s="52">
         <v>41955</v>
       </c>
       <c r="G23" s="52">
         <v>41972</v>
       </c>
       <c r="H23" s="52">
         <v>41987</v>
       </c>
       <c r="I23" s="52">
@@ -10431,52 +10491,55 @@
       </c>
       <c r="N23" s="52">
         <v>41960</v>
       </c>
       <c r="O23" s="52">
         <v>41968</v>
       </c>
       <c r="P23" s="52">
         <v>41947</v>
       </c>
       <c r="Q23" s="53">
         <v>41945</v>
       </c>
       <c r="R23" s="53">
         <v>41955</v>
       </c>
       <c r="S23" s="53">
         <v>41946</v>
       </c>
       <c r="T23" s="53">
         <v>41949</v>
       </c>
       <c r="U23" s="57">
         <v>41878</v>
       </c>
+      <c r="V23" s="57">
+        <v>41906</v>
+      </c>
     </row>
-    <row r="24" spans="1:21" s="24" customFormat="1">
+    <row r="24" spans="1:22" s="24" customFormat="1">
       <c r="A24" s="35" t="s">
         <v>59</v>
       </c>
       <c r="B24" s="55">
         <v>40353</v>
       </c>
       <c r="C24" s="52">
         <v>40353</v>
       </c>
       <c r="D24" s="52">
         <v>40326</v>
       </c>
       <c r="E24" s="52">
         <v>40289</v>
       </c>
       <c r="F24" s="52">
         <v>40297</v>
       </c>
       <c r="G24" s="52">
         <v>40292</v>
       </c>
       <c r="H24" s="52">
         <v>40256</v>
       </c>
       <c r="I24" s="52">
@@ -10496,52 +10559,55 @@
       </c>
       <c r="N24" s="52">
         <v>40190</v>
       </c>
       <c r="O24" s="52">
         <v>40160</v>
       </c>
       <c r="P24" s="52">
         <v>40113</v>
       </c>
       <c r="Q24" s="53">
         <v>40065</v>
       </c>
       <c r="R24" s="53">
         <v>40004</v>
       </c>
       <c r="S24" s="53">
         <v>39984</v>
       </c>
       <c r="T24" s="53">
         <v>39953</v>
       </c>
       <c r="U24" s="57">
         <v>39974</v>
       </c>
+      <c r="V24" s="57">
+        <v>39893</v>
+      </c>
     </row>
-    <row r="25" spans="1:21" s="24" customFormat="1">
+    <row r="25" spans="1:22" s="24" customFormat="1">
       <c r="A25" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B25" s="55">
         <v>26448</v>
       </c>
       <c r="C25" s="52">
         <v>26410</v>
       </c>
       <c r="D25" s="52">
         <v>26362</v>
       </c>
       <c r="E25" s="52">
         <v>26357</v>
       </c>
       <c r="F25" s="52">
         <v>26333</v>
       </c>
       <c r="G25" s="52">
         <v>26334</v>
       </c>
       <c r="H25" s="52">
         <v>26306</v>
       </c>
       <c r="I25" s="52">
@@ -10561,52 +10627,55 @@
       </c>
       <c r="N25" s="52">
         <v>26122</v>
       </c>
       <c r="O25" s="52">
         <v>26104</v>
       </c>
       <c r="P25" s="52">
         <v>26071</v>
       </c>
       <c r="Q25" s="53">
         <v>26035</v>
       </c>
       <c r="R25" s="53">
         <v>25997</v>
       </c>
       <c r="S25" s="53">
         <v>25978</v>
       </c>
       <c r="T25" s="53">
         <v>25969</v>
       </c>
       <c r="U25" s="57">
         <v>25936</v>
       </c>
+      <c r="V25" s="57">
+        <v>25875</v>
+      </c>
     </row>
-    <row r="26" spans="1:21" s="24" customFormat="1">
+    <row r="26" spans="1:22" s="24" customFormat="1">
       <c r="A26" s="35" t="s">
         <v>61</v>
       </c>
       <c r="B26" s="55">
         <v>19669</v>
       </c>
       <c r="C26" s="52">
         <v>19666</v>
       </c>
       <c r="D26" s="52">
         <v>19653</v>
       </c>
       <c r="E26" s="52">
         <v>19613</v>
       </c>
       <c r="F26" s="52">
         <v>19606</v>
       </c>
       <c r="G26" s="52">
         <v>19607</v>
       </c>
       <c r="H26" s="52">
         <v>19593</v>
       </c>
       <c r="I26" s="52">
@@ -10626,52 +10695,55 @@
       </c>
       <c r="N26" s="52">
         <v>19488</v>
       </c>
       <c r="O26" s="52">
         <v>19470</v>
       </c>
       <c r="P26" s="52">
         <v>19427</v>
       </c>
       <c r="Q26" s="58">
         <v>19409</v>
       </c>
       <c r="R26" s="58">
         <v>19395</v>
       </c>
       <c r="S26" s="58">
         <v>19395</v>
       </c>
       <c r="T26" s="58">
         <v>19382</v>
       </c>
       <c r="U26" s="57">
         <v>19374</v>
       </c>
+      <c r="V26" s="57">
+        <v>19325</v>
+      </c>
     </row>
-    <row r="27" spans="1:21" s="24" customFormat="1">
+    <row r="27" spans="1:22" s="24" customFormat="1">
       <c r="A27" s="35" t="s">
         <v>62</v>
       </c>
       <c r="B27" s="55">
         <v>44230</v>
       </c>
       <c r="C27" s="52">
         <v>44249</v>
       </c>
       <c r="D27" s="52">
         <v>44212</v>
       </c>
       <c r="E27" s="52">
         <v>44174</v>
       </c>
       <c r="F27" s="52">
         <v>44195</v>
       </c>
       <c r="G27" s="52">
         <v>44170</v>
       </c>
       <c r="H27" s="52">
         <v>44158</v>
       </c>
       <c r="I27" s="52">
@@ -10691,77 +10763,81 @@
       </c>
       <c r="N27" s="52">
         <v>44080</v>
       </c>
       <c r="O27" s="52">
         <v>44070</v>
       </c>
       <c r="P27" s="52">
         <v>44061</v>
       </c>
       <c r="Q27" s="58">
         <v>44039</v>
       </c>
       <c r="R27" s="58">
         <v>43988</v>
       </c>
       <c r="S27" s="58">
         <v>44002</v>
       </c>
       <c r="T27" s="58">
         <v>43973</v>
       </c>
       <c r="U27" s="57">
         <v>43918</v>
       </c>
+      <c r="V27" s="57">
+        <v>43877</v>
+      </c>
     </row>
-    <row r="28" spans="1:21" s="24" customFormat="1" ht="13.8" customHeight="1">
-      <c r="A28" s="88" t="s">
+    <row r="28" spans="1:22" s="24" customFormat="1" ht="13.8" customHeight="1">
+      <c r="A28" s="91" t="s">
         <v>37</v>
       </c>
-      <c r="B28" s="88"/>
-[...18 lines deleted...]
-      <c r="U28" s="88"/>
+      <c r="B28" s="91"/>
+      <c r="C28" s="91"/>
+      <c r="D28" s="91"/>
+      <c r="E28" s="91"/>
+      <c r="F28" s="91"/>
+      <c r="G28" s="91"/>
+      <c r="H28" s="91"/>
+      <c r="I28" s="91"/>
+      <c r="J28" s="91"/>
+      <c r="K28" s="91"/>
+      <c r="L28" s="91"/>
+      <c r="M28" s="91"/>
+      <c r="N28" s="91"/>
+      <c r="O28" s="91"/>
+      <c r="P28" s="91"/>
+      <c r="Q28" s="91"/>
+      <c r="R28" s="91"/>
+      <c r="S28" s="91"/>
+      <c r="T28" s="91"/>
+      <c r="U28" s="91"/>
+      <c r="V28" s="88"/>
     </row>
-    <row r="29" spans="1:21" s="34" customFormat="1" ht="26.4">
+    <row r="29" spans="1:22" s="34" customFormat="1" ht="26.4">
       <c r="A29" s="48" t="s">
         <v>53</v>
       </c>
       <c r="B29" s="59">
         <v>420250</v>
       </c>
       <c r="C29" s="50">
         <v>420381</v>
       </c>
       <c r="D29" s="50">
         <v>420379</v>
       </c>
       <c r="E29" s="50">
         <v>420483</v>
       </c>
       <c r="F29" s="50">
         <v>420559</v>
       </c>
       <c r="G29" s="50">
         <v>420548</v>
       </c>
       <c r="H29" s="50">
         <v>420503</v>
       </c>
       <c r="I29" s="50">
@@ -10781,52 +10857,55 @@
       </c>
       <c r="N29" s="50">
         <v>419907</v>
       </c>
       <c r="O29" s="50">
         <v>420003</v>
       </c>
       <c r="P29" s="50">
         <v>419987</v>
       </c>
       <c r="Q29" s="51">
         <v>419885</v>
       </c>
       <c r="R29" s="51">
         <v>419937</v>
       </c>
       <c r="S29" s="51">
         <v>419941</v>
       </c>
       <c r="T29" s="51">
         <v>419720</v>
       </c>
       <c r="U29" s="54">
         <v>419340</v>
       </c>
+      <c r="V29" s="54">
+        <v>418733</v>
+      </c>
     </row>
-    <row r="30" spans="1:21" s="24" customFormat="1">
+    <row r="30" spans="1:22" s="24" customFormat="1">
       <c r="A30" s="35" t="s">
         <v>54</v>
       </c>
       <c r="B30" s="55">
         <v>184249</v>
       </c>
       <c r="C30" s="52">
         <v>184562</v>
       </c>
       <c r="D30" s="52">
         <v>184710</v>
       </c>
       <c r="E30" s="52">
         <v>184941</v>
       </c>
       <c r="F30" s="52">
         <v>185084</v>
       </c>
       <c r="G30" s="52">
         <v>185270</v>
       </c>
       <c r="H30" s="52">
         <v>185398</v>
       </c>
       <c r="I30" s="52">
@@ -10846,52 +10925,55 @@
       </c>
       <c r="N30" s="52">
         <v>186417</v>
       </c>
       <c r="O30" s="52">
         <v>186644</v>
       </c>
       <c r="P30" s="52">
         <v>186866</v>
       </c>
       <c r="Q30" s="53">
         <v>187055</v>
       </c>
       <c r="R30" s="53">
         <v>187254</v>
       </c>
       <c r="S30" s="53">
         <v>187362</v>
       </c>
       <c r="T30" s="53">
         <v>187370</v>
       </c>
       <c r="U30" s="57">
         <v>187435</v>
       </c>
+      <c r="V30" s="57">
+        <v>187512</v>
+      </c>
     </row>
-    <row r="31" spans="1:21" s="24" customFormat="1">
+    <row r="31" spans="1:22" s="24" customFormat="1">
       <c r="A31" s="35" t="s">
         <v>55</v>
       </c>
       <c r="B31" s="55">
         <v>16849</v>
       </c>
       <c r="C31" s="52">
         <v>16763</v>
       </c>
       <c r="D31" s="52">
         <v>16710</v>
       </c>
       <c r="E31" s="52">
         <v>16679</v>
       </c>
       <c r="F31" s="52">
         <v>16647</v>
       </c>
       <c r="G31" s="52">
         <v>16541</v>
       </c>
       <c r="H31" s="52">
         <v>16471</v>
       </c>
       <c r="I31" s="52">
@@ -10911,52 +10993,55 @@
       </c>
       <c r="N31" s="52">
         <v>16112</v>
       </c>
       <c r="O31" s="52">
         <v>16030</v>
       </c>
       <c r="P31" s="52">
         <v>15959</v>
       </c>
       <c r="Q31" s="53">
         <v>15890</v>
       </c>
       <c r="R31" s="53">
         <v>15835</v>
       </c>
       <c r="S31" s="53">
         <v>15785</v>
       </c>
       <c r="T31" s="53">
         <v>15741</v>
       </c>
       <c r="U31" s="57">
         <v>15669</v>
       </c>
+      <c r="V31" s="57">
+        <v>15582</v>
+      </c>
     </row>
-    <row r="32" spans="1:21" s="24" customFormat="1">
+    <row r="32" spans="1:22" s="24" customFormat="1">
       <c r="A32" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B32" s="55">
         <v>38442</v>
       </c>
       <c r="C32" s="52">
         <v>38414</v>
       </c>
       <c r="D32" s="52">
         <v>38395</v>
       </c>
       <c r="E32" s="52">
         <v>38417</v>
       </c>
       <c r="F32" s="52">
         <v>38444</v>
       </c>
       <c r="G32" s="52">
         <v>38438</v>
       </c>
       <c r="H32" s="52">
         <v>38439</v>
       </c>
       <c r="I32" s="52">
@@ -10975,50 +11060,53 @@
         <v>38103</v>
       </c>
       <c r="N32" s="52">
         <v>38118</v>
       </c>
       <c r="O32" s="52">
         <v>38127</v>
       </c>
       <c r="P32" s="52">
         <v>38123</v>
       </c>
       <c r="Q32" s="53">
         <v>38114</v>
       </c>
       <c r="R32" s="53">
         <v>38103</v>
       </c>
       <c r="S32" s="53">
         <v>38115</v>
       </c>
       <c r="T32" s="53">
         <v>38088</v>
       </c>
       <c r="U32" s="57">
         <v>38007</v>
+      </c>
+      <c r="V32" s="57">
+        <v>37928</v>
       </c>
     </row>
     <row r="33" spans="1:29" s="24" customFormat="1">
       <c r="A33" s="35" t="s">
         <v>57</v>
       </c>
       <c r="B33" s="55">
         <v>17277</v>
       </c>
       <c r="C33" s="52">
         <v>17259</v>
       </c>
       <c r="D33" s="52">
         <v>17267</v>
       </c>
       <c r="E33" s="52">
         <v>17244</v>
       </c>
       <c r="F33" s="52">
         <v>17242</v>
       </c>
       <c r="G33" s="52">
         <v>17244</v>
       </c>
       <c r="H33" s="52">
@@ -11041,50 +11129,53 @@
       </c>
       <c r="N33" s="52">
         <v>17049</v>
       </c>
       <c r="O33" s="52">
         <v>17019</v>
       </c>
       <c r="P33" s="52">
         <v>16988</v>
       </c>
       <c r="Q33" s="53">
         <v>16935</v>
       </c>
       <c r="R33" s="53">
         <v>16956</v>
       </c>
       <c r="S33" s="53">
         <v>16969</v>
       </c>
       <c r="T33" s="53">
         <v>16975</v>
       </c>
       <c r="U33" s="57">
         <v>16950</v>
       </c>
+      <c r="V33" s="57">
+        <v>16893</v>
+      </c>
     </row>
     <row r="34" spans="1:29" s="24" customFormat="1">
       <c r="A34" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B34" s="55">
         <v>39565</v>
       </c>
       <c r="C34" s="52">
         <v>39555</v>
       </c>
       <c r="D34" s="52">
         <v>39533</v>
       </c>
       <c r="E34" s="52">
         <v>39539</v>
       </c>
       <c r="F34" s="52">
         <v>39535</v>
       </c>
       <c r="G34" s="52">
         <v>39551</v>
       </c>
       <c r="H34" s="52">
         <v>39513</v>
@@ -11106,50 +11197,53 @@
       </c>
       <c r="N34" s="52">
         <v>39500</v>
       </c>
       <c r="O34" s="52">
         <v>39482</v>
       </c>
       <c r="P34" s="52">
         <v>39468</v>
       </c>
       <c r="Q34" s="53">
         <v>39454</v>
       </c>
       <c r="R34" s="53">
         <v>39442</v>
       </c>
       <c r="S34" s="53">
         <v>39441</v>
       </c>
       <c r="T34" s="53">
         <v>39415</v>
       </c>
       <c r="U34" s="57">
         <v>39314</v>
       </c>
+      <c r="V34" s="57">
+        <v>39209</v>
+      </c>
     </row>
     <row r="35" spans="1:29" s="24" customFormat="1">
       <c r="A35" s="35" t="s">
         <v>59</v>
       </c>
       <c r="B35" s="55">
         <v>38791</v>
       </c>
       <c r="C35" s="52">
         <v>38763</v>
       </c>
       <c r="D35" s="52">
         <v>38764</v>
       </c>
       <c r="E35" s="52">
         <v>38756</v>
       </c>
       <c r="F35" s="52">
         <v>38749</v>
       </c>
       <c r="G35" s="52">
         <v>38732</v>
       </c>
       <c r="H35" s="52">
         <v>38732</v>
@@ -11171,50 +11265,53 @@
       </c>
       <c r="N35" s="52">
         <v>38519</v>
       </c>
       <c r="O35" s="52">
         <v>38508</v>
       </c>
       <c r="P35" s="52">
         <v>38485</v>
       </c>
       <c r="Q35" s="53">
         <v>38439</v>
       </c>
       <c r="R35" s="53">
         <v>38430</v>
       </c>
       <c r="S35" s="53">
         <v>38385</v>
       </c>
       <c r="T35" s="53">
         <v>38351</v>
       </c>
       <c r="U35" s="57">
         <v>38293</v>
       </c>
+      <c r="V35" s="57">
+        <v>38221</v>
+      </c>
     </row>
     <row r="36" spans="1:29" s="24" customFormat="1">
       <c r="A36" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B36" s="55">
         <v>25037</v>
       </c>
       <c r="C36" s="52">
         <v>25042</v>
       </c>
       <c r="D36" s="52">
         <v>24992</v>
       </c>
       <c r="E36" s="52">
         <v>24961</v>
       </c>
       <c r="F36" s="52">
         <v>24953</v>
       </c>
       <c r="G36" s="52">
         <v>24930</v>
       </c>
       <c r="H36" s="52">
         <v>24912</v>
@@ -11236,50 +11333,53 @@
       </c>
       <c r="N36" s="52">
         <v>24682</v>
       </c>
       <c r="O36" s="52">
         <v>24675</v>
       </c>
       <c r="P36" s="52">
         <v>24633</v>
       </c>
       <c r="Q36" s="53">
         <v>24600</v>
       </c>
       <c r="R36" s="53">
         <v>24582</v>
       </c>
       <c r="S36" s="53">
         <v>24595</v>
       </c>
       <c r="T36" s="53">
         <v>24552</v>
       </c>
       <c r="U36" s="57">
         <v>24511</v>
       </c>
+      <c r="V36" s="57">
+        <v>24398</v>
+      </c>
     </row>
     <row r="37" spans="1:29" s="24" customFormat="1">
       <c r="A37" s="35" t="s">
         <v>61</v>
       </c>
       <c r="B37" s="55">
         <v>18202</v>
       </c>
       <c r="C37" s="52">
         <v>18184</v>
       </c>
       <c r="D37" s="52">
         <v>18184</v>
       </c>
       <c r="E37" s="52">
         <v>18157</v>
       </c>
       <c r="F37" s="52">
         <v>18155</v>
       </c>
       <c r="G37" s="52">
         <v>18141</v>
       </c>
       <c r="H37" s="52">
         <v>18114</v>
@@ -11301,50 +11401,53 @@
       </c>
       <c r="N37" s="52">
         <v>17974</v>
       </c>
       <c r="O37" s="52">
         <v>17973</v>
       </c>
       <c r="P37" s="52">
         <v>17938</v>
       </c>
       <c r="Q37" s="53">
         <v>17903</v>
       </c>
       <c r="R37" s="53">
         <v>17886</v>
       </c>
       <c r="S37" s="53">
         <v>17891</v>
       </c>
       <c r="T37" s="53">
         <v>17852</v>
       </c>
       <c r="U37" s="57">
         <v>17836</v>
       </c>
+      <c r="V37" s="57">
+        <v>17731</v>
+      </c>
     </row>
     <row r="38" spans="1:29" s="24" customFormat="1">
       <c r="A38" s="35" t="s">
         <v>62</v>
       </c>
       <c r="B38" s="55">
         <v>41838</v>
       </c>
       <c r="C38" s="52">
         <v>41839</v>
       </c>
       <c r="D38" s="52">
         <v>41824</v>
       </c>
       <c r="E38" s="52">
         <v>41789</v>
       </c>
       <c r="F38" s="52">
         <v>41750</v>
       </c>
       <c r="G38" s="52">
         <v>41701</v>
       </c>
       <c r="H38" s="52">
         <v>41689</v>
@@ -11366,76 +11469,79 @@
       </c>
       <c r="N38" s="52">
         <v>41536</v>
       </c>
       <c r="O38" s="52">
         <v>41545</v>
       </c>
       <c r="P38" s="52">
         <v>41527</v>
       </c>
       <c r="Q38" s="53">
         <v>41495</v>
       </c>
       <c r="R38" s="53">
         <v>41449</v>
       </c>
       <c r="S38" s="53">
         <v>41398</v>
       </c>
       <c r="T38" s="53">
         <v>41376</v>
       </c>
       <c r="U38" s="57">
         <v>41325</v>
       </c>
+      <c r="V38" s="57">
+        <v>41259</v>
+      </c>
     </row>
-    <row r="39" spans="1:29" s="25" customFormat="1">
-      <c r="A39" s="88" t="s">
+    <row r="39" spans="1:29" s="25" customFormat="1" ht="14.4">
+      <c r="A39" s="91" t="s">
         <v>0</v>
       </c>
-      <c r="B39" s="88"/>
-[...19 lines deleted...]
-      <c r="V39" s="24"/>
+      <c r="B39" s="91"/>
+      <c r="C39" s="91"/>
+      <c r="D39" s="91"/>
+      <c r="E39" s="91"/>
+      <c r="F39" s="91"/>
+      <c r="G39" s="91"/>
+      <c r="H39" s="91"/>
+      <c r="I39" s="91"/>
+      <c r="J39" s="91"/>
+      <c r="K39" s="91"/>
+      <c r="L39" s="91"/>
+      <c r="M39" s="91"/>
+      <c r="N39" s="91"/>
+      <c r="O39" s="91"/>
+      <c r="P39" s="91"/>
+      <c r="Q39" s="91"/>
+      <c r="R39" s="91"/>
+      <c r="S39" s="91"/>
+      <c r="T39" s="91"/>
+      <c r="U39" s="91"/>
+      <c r="V39" s="88"/>
       <c r="W39" s="24"/>
       <c r="X39" s="24"/>
       <c r="Y39" s="24"/>
       <c r="Z39" s="24"/>
       <c r="AA39" s="24"/>
       <c r="AB39" s="24"/>
       <c r="AC39" s="24"/>
     </row>
     <row r="40" spans="1:29" s="34" customFormat="1" ht="26.4">
       <c r="A40" s="48" t="s">
         <v>53</v>
       </c>
       <c r="B40" s="50">
         <v>398336</v>
       </c>
       <c r="C40" s="50">
         <v>398684</v>
       </c>
       <c r="D40" s="50">
         <v>398745</v>
       </c>
       <c r="E40" s="50">
         <v>399012</v>
       </c>
       <c r="F40" s="50">
@@ -11464,50 +11570,53 @@
       </c>
       <c r="N40" s="50">
         <v>399391</v>
       </c>
       <c r="O40" s="50">
         <v>399554</v>
       </c>
       <c r="P40" s="50">
         <v>399730</v>
       </c>
       <c r="Q40" s="51">
         <v>399840</v>
       </c>
       <c r="R40" s="51">
         <v>399979</v>
       </c>
       <c r="S40" s="51">
         <v>400078</v>
       </c>
       <c r="T40" s="51">
         <v>399911</v>
       </c>
       <c r="U40" s="54">
         <v>399870</v>
       </c>
+      <c r="V40" s="54">
+        <v>399697</v>
+      </c>
     </row>
     <row r="41" spans="1:29" s="24" customFormat="1">
       <c r="A41" s="35" t="s">
         <v>54</v>
       </c>
       <c r="B41" s="52">
         <v>320719</v>
       </c>
       <c r="C41" s="52">
         <v>321165</v>
       </c>
       <c r="D41" s="52">
         <v>321325</v>
       </c>
       <c r="E41" s="52">
         <v>321670</v>
       </c>
       <c r="F41" s="52">
         <v>321848</v>
       </c>
       <c r="G41" s="52">
         <v>322067</v>
       </c>
       <c r="H41" s="52">
         <v>322240</v>
@@ -11529,50 +11638,53 @@
       </c>
       <c r="N41" s="52">
         <v>323446</v>
       </c>
       <c r="O41" s="52">
         <v>323815</v>
       </c>
       <c r="P41" s="52">
         <v>324112</v>
       </c>
       <c r="Q41" s="53">
         <v>324421</v>
       </c>
       <c r="R41" s="53">
         <v>324694</v>
       </c>
       <c r="S41" s="53">
         <v>324865</v>
       </c>
       <c r="T41" s="53">
         <v>324836</v>
       </c>
       <c r="U41" s="57">
         <v>324937</v>
       </c>
+      <c r="V41" s="57">
+        <v>325004</v>
+      </c>
     </row>
     <row r="42" spans="1:29" s="24" customFormat="1">
       <c r="A42" s="35" t="s">
         <v>55</v>
       </c>
       <c r="B42" s="52">
         <v>32692</v>
       </c>
       <c r="C42" s="52">
         <v>32531</v>
       </c>
       <c r="D42" s="52">
         <v>32420</v>
       </c>
       <c r="E42" s="52">
         <v>32361</v>
       </c>
       <c r="F42" s="52">
         <v>32269</v>
       </c>
       <c r="G42" s="52">
         <v>32062</v>
       </c>
       <c r="H42" s="52">
         <v>31949</v>
@@ -11594,50 +11706,53 @@
       </c>
       <c r="N42" s="52">
         <v>31233</v>
       </c>
       <c r="O42" s="52">
         <v>31060</v>
       </c>
       <c r="P42" s="52">
         <v>30929</v>
       </c>
       <c r="Q42" s="53">
         <v>30797</v>
       </c>
       <c r="R42" s="53">
         <v>30674</v>
       </c>
       <c r="S42" s="53">
         <v>30590</v>
       </c>
       <c r="T42" s="53">
         <v>30456</v>
       </c>
       <c r="U42" s="57">
         <v>30324</v>
       </c>
+      <c r="V42" s="57">
+        <v>30172</v>
+      </c>
     </row>
     <row r="43" spans="1:29" s="24" customFormat="1">
       <c r="A43" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B43" s="52">
         <v>37492</v>
       </c>
       <c r="C43" s="52">
         <v>37539</v>
       </c>
       <c r="D43" s="52">
         <v>37548</v>
       </c>
       <c r="E43" s="52">
         <v>37545</v>
       </c>
       <c r="F43" s="52">
         <v>37586</v>
       </c>
       <c r="G43" s="52">
         <v>37547</v>
       </c>
       <c r="H43" s="52">
         <v>37583</v>
@@ -11659,50 +11774,53 @@
       </c>
       <c r="N43" s="52">
         <v>37375</v>
       </c>
       <c r="O43" s="52">
         <v>37369</v>
       </c>
       <c r="P43" s="52">
         <v>37379</v>
       </c>
       <c r="Q43" s="53">
         <v>37348</v>
       </c>
       <c r="R43" s="53">
         <v>37352</v>
       </c>
       <c r="S43" s="53">
         <v>37372</v>
       </c>
       <c r="T43" s="53">
         <v>37379</v>
       </c>
       <c r="U43" s="57">
         <v>37367</v>
       </c>
+      <c r="V43" s="57">
+        <v>37304</v>
+      </c>
     </row>
     <row r="44" spans="1:29" s="24" customFormat="1">
       <c r="A44" s="35" t="s">
         <v>59</v>
       </c>
       <c r="B44" s="52">
         <v>7433</v>
       </c>
       <c r="C44" s="52">
         <v>7449</v>
       </c>
       <c r="D44" s="52">
         <v>7452</v>
       </c>
       <c r="E44" s="52">
         <v>7436</v>
       </c>
       <c r="F44" s="52">
         <v>7437</v>
       </c>
       <c r="G44" s="52">
         <v>7443</v>
       </c>
       <c r="H44" s="52">
         <v>7406</v>
@@ -11724,76 +11842,79 @@
       </c>
       <c r="N44" s="52">
         <v>7337</v>
       </c>
       <c r="O44" s="52">
         <v>7310</v>
       </c>
       <c r="P44" s="52">
         <v>7310</v>
       </c>
       <c r="Q44" s="53">
         <v>7274</v>
       </c>
       <c r="R44" s="53">
         <v>7259</v>
       </c>
       <c r="S44" s="53">
         <v>7251</v>
       </c>
       <c r="T44" s="53">
         <v>7240</v>
       </c>
       <c r="U44" s="57">
         <v>7242</v>
       </c>
+      <c r="V44" s="57">
+        <v>7217</v>
+      </c>
     </row>
     <row r="45" spans="1:29" s="25" customFormat="1" ht="16.8" customHeight="1">
-      <c r="A45" s="88" t="s">
+      <c r="A45" s="91" t="s">
         <v>36</v>
       </c>
-      <c r="B45" s="88"/>
-[...19 lines deleted...]
-      <c r="V45" s="24"/>
+      <c r="B45" s="91"/>
+      <c r="C45" s="91"/>
+      <c r="D45" s="91"/>
+      <c r="E45" s="91"/>
+      <c r="F45" s="91"/>
+      <c r="G45" s="91"/>
+      <c r="H45" s="91"/>
+      <c r="I45" s="91"/>
+      <c r="J45" s="91"/>
+      <c r="K45" s="91"/>
+      <c r="L45" s="91"/>
+      <c r="M45" s="91"/>
+      <c r="N45" s="91"/>
+      <c r="O45" s="91"/>
+      <c r="P45" s="91"/>
+      <c r="Q45" s="91"/>
+      <c r="R45" s="91"/>
+      <c r="S45" s="91"/>
+      <c r="T45" s="91"/>
+      <c r="U45" s="91"/>
+      <c r="V45" s="88"/>
       <c r="W45" s="24"/>
       <c r="X45" s="24"/>
       <c r="Y45" s="24"/>
       <c r="Z45" s="24"/>
       <c r="AA45" s="24"/>
       <c r="AB45" s="24"/>
       <c r="AC45" s="24"/>
     </row>
     <row r="46" spans="1:29" s="34" customFormat="1" ht="26.4">
       <c r="A46" s="48" t="s">
         <v>53</v>
       </c>
       <c r="B46" s="51">
         <v>195718</v>
       </c>
       <c r="C46" s="50">
         <v>195871</v>
       </c>
       <c r="D46" s="50">
         <v>195917</v>
       </c>
       <c r="E46" s="50">
         <v>196067</v>
       </c>
       <c r="F46" s="50">
@@ -11822,50 +11943,53 @@
       </c>
       <c r="N46" s="50">
         <v>196406</v>
       </c>
       <c r="O46" s="50">
         <v>196499</v>
       </c>
       <c r="P46" s="50">
         <v>196601</v>
       </c>
       <c r="Q46" s="51">
         <v>196686</v>
       </c>
       <c r="R46" s="51">
         <v>196719</v>
       </c>
       <c r="S46" s="51">
         <v>196751</v>
       </c>
       <c r="T46" s="51">
         <v>196627</v>
       </c>
       <c r="U46" s="54">
         <v>196657</v>
       </c>
+      <c r="V46" s="54">
+        <v>196543</v>
+      </c>
     </row>
     <row r="47" spans="1:29" s="24" customFormat="1">
       <c r="A47" s="35" t="s">
         <v>54</v>
       </c>
       <c r="B47" s="55">
         <v>157044</v>
       </c>
       <c r="C47" s="52">
         <v>157236</v>
       </c>
       <c r="D47" s="52">
         <v>157319</v>
       </c>
       <c r="E47" s="52">
         <v>157519</v>
       </c>
       <c r="F47" s="52">
         <v>157614</v>
       </c>
       <c r="G47" s="52">
         <v>157701</v>
       </c>
       <c r="H47" s="52">
         <v>157826</v>
@@ -11887,50 +12011,53 @@
       </c>
       <c r="N47" s="52">
         <v>158520</v>
       </c>
       <c r="O47" s="52">
         <v>158731</v>
       </c>
       <c r="P47" s="52">
         <v>158893</v>
       </c>
       <c r="Q47" s="53">
         <v>159075</v>
       </c>
       <c r="R47" s="53">
         <v>159187</v>
       </c>
       <c r="S47" s="53">
         <v>159261</v>
       </c>
       <c r="T47" s="53">
         <v>159233</v>
       </c>
       <c r="U47" s="57">
         <v>159310</v>
       </c>
+      <c r="V47" s="57">
+        <v>159301</v>
+      </c>
     </row>
     <row r="48" spans="1:29" s="24" customFormat="1">
       <c r="A48" s="35" t="s">
         <v>55</v>
       </c>
       <c r="B48" s="55">
         <v>15843</v>
       </c>
       <c r="C48" s="52">
         <v>15768</v>
       </c>
       <c r="D48" s="52">
         <v>15710</v>
       </c>
       <c r="E48" s="52">
         <v>15682</v>
       </c>
       <c r="F48" s="52">
         <v>15622</v>
       </c>
       <c r="G48" s="52">
         <v>15521</v>
       </c>
       <c r="H48" s="52">
         <v>15478</v>
@@ -11952,52 +12079,55 @@
       </c>
       <c r="N48" s="52">
         <v>15121</v>
       </c>
       <c r="O48" s="52">
         <v>15030</v>
       </c>
       <c r="P48" s="52">
         <v>14970</v>
       </c>
       <c r="Q48" s="53">
         <v>14907</v>
       </c>
       <c r="R48" s="53">
         <v>14839</v>
       </c>
       <c r="S48" s="53">
         <v>14805</v>
       </c>
       <c r="T48" s="53">
         <v>14715</v>
       </c>
       <c r="U48" s="57">
         <v>14655</v>
       </c>
+      <c r="V48" s="57">
+        <v>14590</v>
+      </c>
     </row>
-    <row r="49" spans="1:21" s="24" customFormat="1">
+    <row r="49" spans="1:22" s="24" customFormat="1">
       <c r="A49" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B49" s="55">
         <v>19001</v>
       </c>
       <c r="C49" s="52">
         <v>19028</v>
       </c>
       <c r="D49" s="52">
         <v>19048</v>
       </c>
       <c r="E49" s="52">
         <v>19036</v>
       </c>
       <c r="F49" s="52">
         <v>19056</v>
       </c>
       <c r="G49" s="52">
         <v>19032</v>
       </c>
       <c r="H49" s="52">
         <v>19049</v>
       </c>
       <c r="I49" s="52">
@@ -12017,52 +12147,55 @@
       </c>
       <c r="N49" s="52">
         <v>19005</v>
       </c>
       <c r="O49" s="52">
         <v>19007</v>
       </c>
       <c r="P49" s="52">
         <v>19011</v>
       </c>
       <c r="Q49" s="53">
         <v>18993</v>
       </c>
       <c r="R49" s="53">
         <v>18988</v>
       </c>
       <c r="S49" s="53">
         <v>18981</v>
       </c>
       <c r="T49" s="53">
         <v>18979</v>
       </c>
       <c r="U49" s="57">
         <v>18987</v>
       </c>
+      <c r="V49" s="57">
+        <v>18956</v>
+      </c>
     </row>
-    <row r="50" spans="1:21" s="24" customFormat="1">
+    <row r="50" spans="1:22" s="24" customFormat="1">
       <c r="A50" s="35" t="s">
         <v>59</v>
       </c>
       <c r="B50" s="55">
         <v>3830</v>
       </c>
       <c r="C50" s="52">
         <v>3839</v>
       </c>
       <c r="D50" s="52">
         <v>3840</v>
       </c>
       <c r="E50" s="52">
         <v>3830</v>
       </c>
       <c r="F50" s="52">
         <v>3830</v>
       </c>
       <c r="G50" s="52">
         <v>3833</v>
       </c>
       <c r="H50" s="52">
         <v>3811</v>
       </c>
       <c r="I50" s="52">
@@ -12082,77 +12215,81 @@
       </c>
       <c r="N50" s="52">
         <v>3760</v>
       </c>
       <c r="O50" s="52">
         <v>3731</v>
       </c>
       <c r="P50" s="52">
         <v>3727</v>
       </c>
       <c r="Q50" s="53">
         <v>3711</v>
       </c>
       <c r="R50" s="53">
         <v>3705</v>
       </c>
       <c r="S50" s="53">
         <v>3704</v>
       </c>
       <c r="T50" s="53">
         <v>3700</v>
       </c>
       <c r="U50" s="56">
         <v>3705</v>
       </c>
+      <c r="V50" s="56">
+        <v>3696</v>
+      </c>
     </row>
-    <row r="51" spans="1:21" s="24" customFormat="1" ht="13.8" customHeight="1">
-      <c r="A51" s="88" t="s">
+    <row r="51" spans="1:22" s="24" customFormat="1" ht="13.8" customHeight="1">
+      <c r="A51" s="91" t="s">
         <v>37</v>
       </c>
-      <c r="B51" s="88"/>
-[...18 lines deleted...]
-      <c r="U51" s="88"/>
+      <c r="B51" s="91"/>
+      <c r="C51" s="91"/>
+      <c r="D51" s="91"/>
+      <c r="E51" s="91"/>
+      <c r="F51" s="91"/>
+      <c r="G51" s="91"/>
+      <c r="H51" s="91"/>
+      <c r="I51" s="91"/>
+      <c r="J51" s="91"/>
+      <c r="K51" s="91"/>
+      <c r="L51" s="91"/>
+      <c r="M51" s="91"/>
+      <c r="N51" s="91"/>
+      <c r="O51" s="91"/>
+      <c r="P51" s="91"/>
+      <c r="Q51" s="91"/>
+      <c r="R51" s="91"/>
+      <c r="S51" s="91"/>
+      <c r="T51" s="91"/>
+      <c r="U51" s="91"/>
+      <c r="V51" s="88"/>
     </row>
-    <row r="52" spans="1:21" s="34" customFormat="1" ht="26.4">
+    <row r="52" spans="1:22" s="34" customFormat="1" ht="26.4">
       <c r="A52" s="48" t="s">
         <v>53</v>
       </c>
       <c r="B52" s="59">
         <v>202618</v>
       </c>
       <c r="C52" s="50">
         <v>202813</v>
       </c>
       <c r="D52" s="50">
         <v>202828</v>
       </c>
       <c r="E52" s="50">
         <v>202945</v>
       </c>
       <c r="F52" s="50">
         <v>203018</v>
       </c>
       <c r="G52" s="50">
         <v>203032</v>
       </c>
       <c r="H52" s="50">
         <v>203014</v>
       </c>
       <c r="I52" s="50">
@@ -12172,52 +12309,55 @@
       </c>
       <c r="N52" s="50">
         <v>202985</v>
       </c>
       <c r="O52" s="50">
         <v>203055</v>
       </c>
       <c r="P52" s="50">
         <v>203129</v>
       </c>
       <c r="Q52" s="59">
         <v>203154</v>
       </c>
       <c r="R52" s="59">
         <v>203260</v>
       </c>
       <c r="S52" s="59">
         <v>203327</v>
       </c>
       <c r="T52" s="59">
         <v>203284</v>
       </c>
       <c r="U52" s="65">
         <v>203213</v>
       </c>
+      <c r="V52" s="65">
+        <v>203154</v>
+      </c>
     </row>
-    <row r="53" spans="1:21" s="24" customFormat="1">
+    <row r="53" spans="1:22" s="24" customFormat="1">
       <c r="A53" s="35" t="s">
         <v>54</v>
       </c>
       <c r="B53" s="55">
         <v>163675</v>
       </c>
       <c r="C53" s="52">
         <v>163929</v>
       </c>
       <c r="D53" s="52">
         <v>164006</v>
       </c>
       <c r="E53" s="52">
         <v>164151</v>
       </c>
       <c r="F53" s="52">
         <v>164234</v>
       </c>
       <c r="G53" s="52">
         <v>164366</v>
       </c>
       <c r="H53" s="52">
         <v>164414</v>
       </c>
       <c r="I53" s="52">
@@ -12237,52 +12377,55 @@
       </c>
       <c r="N53" s="52">
         <v>164926</v>
       </c>
       <c r="O53" s="52">
         <v>165084</v>
       </c>
       <c r="P53" s="52">
         <v>165219</v>
       </c>
       <c r="Q53" s="58">
         <v>165346</v>
       </c>
       <c r="R53" s="58">
         <v>165507</v>
       </c>
       <c r="S53" s="58">
         <v>165604</v>
       </c>
       <c r="T53" s="58">
         <v>165603</v>
       </c>
       <c r="U53" s="60">
         <v>165627</v>
       </c>
+      <c r="V53" s="60">
+        <v>165703</v>
+      </c>
     </row>
-    <row r="54" spans="1:21" s="24" customFormat="1">
+    <row r="54" spans="1:22" s="24" customFormat="1">
       <c r="A54" s="35" t="s">
         <v>55</v>
       </c>
       <c r="B54" s="55">
         <v>16849</v>
       </c>
       <c r="C54" s="52">
         <v>16763</v>
       </c>
       <c r="D54" s="52">
         <v>16710</v>
       </c>
       <c r="E54" s="52">
         <v>16679</v>
       </c>
       <c r="F54" s="52">
         <v>16647</v>
       </c>
       <c r="G54" s="52">
         <v>16541</v>
       </c>
       <c r="H54" s="52">
         <v>16471</v>
       </c>
       <c r="I54" s="52">
@@ -12302,52 +12445,55 @@
       </c>
       <c r="N54" s="52">
         <v>16112</v>
       </c>
       <c r="O54" s="52">
         <v>16030</v>
       </c>
       <c r="P54" s="52">
         <v>15959</v>
       </c>
       <c r="Q54" s="58">
         <v>15890</v>
       </c>
       <c r="R54" s="58">
         <v>15835</v>
       </c>
       <c r="S54" s="58">
         <v>15785</v>
       </c>
       <c r="T54" s="58">
         <v>15741</v>
       </c>
       <c r="U54" s="60">
         <v>15669</v>
       </c>
+      <c r="V54" s="60">
+        <v>15582</v>
+      </c>
     </row>
-    <row r="55" spans="1:21" s="24" customFormat="1">
+    <row r="55" spans="1:22" s="24" customFormat="1">
       <c r="A55" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B55" s="55">
         <v>18491</v>
       </c>
       <c r="C55" s="52">
         <v>18511</v>
       </c>
       <c r="D55" s="52">
         <v>18500</v>
       </c>
       <c r="E55" s="52">
         <v>18509</v>
       </c>
       <c r="F55" s="52">
         <v>18530</v>
       </c>
       <c r="G55" s="52">
         <v>18515</v>
       </c>
       <c r="H55" s="52">
         <v>18534</v>
       </c>
       <c r="I55" s="52">
@@ -12367,52 +12513,55 @@
       </c>
       <c r="N55" s="52">
         <v>18370</v>
       </c>
       <c r="O55" s="52">
         <v>18362</v>
       </c>
       <c r="P55" s="52">
         <v>18368</v>
       </c>
       <c r="Q55" s="58">
         <v>18355</v>
       </c>
       <c r="R55" s="58">
         <v>18364</v>
       </c>
       <c r="S55" s="58">
         <v>18391</v>
       </c>
       <c r="T55" s="58">
         <v>18400</v>
       </c>
       <c r="U55" s="60">
         <v>18380</v>
       </c>
+      <c r="V55" s="60">
+        <v>18348</v>
+      </c>
     </row>
-    <row r="56" spans="1:21" s="24" customFormat="1">
+    <row r="56" spans="1:22" s="24" customFormat="1">
       <c r="A56" s="35" t="s">
         <v>59</v>
       </c>
       <c r="B56" s="55">
         <v>3603</v>
       </c>
       <c r="C56" s="52">
         <v>3610</v>
       </c>
       <c r="D56" s="52">
         <v>3612</v>
       </c>
       <c r="E56" s="52">
         <v>3606</v>
       </c>
       <c r="F56" s="52">
         <v>3607</v>
       </c>
       <c r="G56" s="52">
         <v>3610</v>
       </c>
       <c r="H56" s="52">
         <v>3595</v>
       </c>
       <c r="I56" s="52">
@@ -12432,77 +12581,81 @@
       </c>
       <c r="N56" s="52">
         <v>3577</v>
       </c>
       <c r="O56" s="52">
         <v>3579</v>
       </c>
       <c r="P56" s="52">
         <v>3583</v>
       </c>
       <c r="Q56" s="58">
         <v>3563</v>
       </c>
       <c r="R56" s="58">
         <v>3554</v>
       </c>
       <c r="S56" s="58">
         <v>3547</v>
       </c>
       <c r="T56" s="58">
         <v>3540</v>
       </c>
       <c r="U56" s="60">
         <v>3537</v>
       </c>
+      <c r="V56" s="60">
+        <v>3521</v>
+      </c>
     </row>
-    <row r="57" spans="1:21" s="24" customFormat="1">
-      <c r="A57" s="88" t="s">
+    <row r="57" spans="1:22" s="24" customFormat="1" ht="14.4">
+      <c r="A57" s="91" t="s">
         <v>1</v>
       </c>
-      <c r="B57" s="88"/>
-[...18 lines deleted...]
-      <c r="U57" s="88"/>
+      <c r="B57" s="91"/>
+      <c r="C57" s="91"/>
+      <c r="D57" s="91"/>
+      <c r="E57" s="91"/>
+      <c r="F57" s="91"/>
+      <c r="G57" s="91"/>
+      <c r="H57" s="91"/>
+      <c r="I57" s="91"/>
+      <c r="J57" s="91"/>
+      <c r="K57" s="91"/>
+      <c r="L57" s="91"/>
+      <c r="M57" s="91"/>
+      <c r="N57" s="91"/>
+      <c r="O57" s="91"/>
+      <c r="P57" s="91"/>
+      <c r="Q57" s="91"/>
+      <c r="R57" s="91"/>
+      <c r="S57" s="91"/>
+      <c r="T57" s="91"/>
+      <c r="U57" s="91"/>
+      <c r="V57" s="88"/>
     </row>
-    <row r="58" spans="1:21" s="34" customFormat="1" ht="26.4">
+    <row r="58" spans="1:22" s="34" customFormat="1" ht="26.4">
       <c r="A58" s="48" t="s">
         <v>53</v>
       </c>
       <c r="B58" s="50">
         <v>447768</v>
       </c>
       <c r="C58" s="50">
         <v>447739</v>
       </c>
       <c r="D58" s="50">
         <v>447687</v>
       </c>
       <c r="E58" s="50">
         <v>447671</v>
       </c>
       <c r="F58" s="50">
         <v>447745</v>
       </c>
       <c r="G58" s="50">
         <v>447789</v>
       </c>
       <c r="H58" s="50">
         <v>447726</v>
       </c>
       <c r="I58" s="50">
@@ -12522,52 +12675,55 @@
       </c>
       <c r="N58" s="50">
         <v>446921</v>
       </c>
       <c r="O58" s="50">
         <v>446988</v>
       </c>
       <c r="P58" s="50">
         <v>446777</v>
       </c>
       <c r="Q58" s="59">
         <v>446539</v>
       </c>
       <c r="R58" s="59">
         <v>446381</v>
       </c>
       <c r="S58" s="59">
         <v>446273</v>
       </c>
       <c r="T58" s="59">
         <v>446061</v>
       </c>
       <c r="U58" s="65">
         <v>445597</v>
       </c>
+      <c r="V58" s="65">
+        <v>444829</v>
+      </c>
     </row>
-    <row r="59" spans="1:21" s="24" customFormat="1">
+    <row r="59" spans="1:22" s="24" customFormat="1">
       <c r="A59" s="35" t="s">
         <v>54</v>
       </c>
       <c r="B59" s="52">
         <v>41560</v>
       </c>
       <c r="C59" s="52">
         <v>41729</v>
       </c>
       <c r="D59" s="52">
         <v>41899</v>
       </c>
       <c r="E59" s="52">
         <v>42070</v>
       </c>
       <c r="F59" s="52">
         <v>42239</v>
       </c>
       <c r="G59" s="52">
         <v>42376</v>
       </c>
       <c r="H59" s="52">
         <v>42486</v>
       </c>
       <c r="I59" s="52">
@@ -12587,52 +12743,55 @@
       </c>
       <c r="N59" s="52">
         <v>43432</v>
       </c>
       <c r="O59" s="52">
         <v>43598</v>
       </c>
       <c r="P59" s="52">
         <v>43789</v>
       </c>
       <c r="Q59" s="58">
         <v>43919</v>
       </c>
       <c r="R59" s="58">
         <v>44034</v>
       </c>
       <c r="S59" s="58">
         <v>44041</v>
       </c>
       <c r="T59" s="58">
         <v>44112</v>
       </c>
       <c r="U59" s="60">
         <v>44223</v>
       </c>
+      <c r="V59" s="60">
+        <v>44248</v>
+      </c>
     </row>
-    <row r="60" spans="1:21" s="24" customFormat="1">
+    <row r="60" spans="1:22" s="24" customFormat="1">
       <c r="A60" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B60" s="52">
         <v>41608</v>
       </c>
       <c r="C60" s="52">
         <v>41549</v>
       </c>
       <c r="D60" s="52">
         <v>41539</v>
       </c>
       <c r="E60" s="52">
         <v>41587</v>
       </c>
       <c r="F60" s="52">
         <v>41586</v>
       </c>
       <c r="G60" s="52">
         <v>41591</v>
       </c>
       <c r="H60" s="52">
         <v>41563</v>
       </c>
       <c r="I60" s="52">
@@ -12652,52 +12811,55 @@
       </c>
       <c r="N60" s="52">
         <v>41268</v>
       </c>
       <c r="O60" s="52">
         <v>41280</v>
       </c>
       <c r="P60" s="52">
         <v>41242</v>
       </c>
       <c r="Q60" s="58">
         <v>41224</v>
       </c>
       <c r="R60" s="58">
         <v>41193</v>
       </c>
       <c r="S60" s="58">
         <v>41171</v>
       </c>
       <c r="T60" s="58">
         <v>41096</v>
       </c>
       <c r="U60" s="60">
         <v>41009</v>
       </c>
+      <c r="V60" s="60">
+        <v>40940</v>
+      </c>
     </row>
-    <row r="61" spans="1:21" s="24" customFormat="1">
+    <row r="61" spans="1:22" s="24" customFormat="1">
       <c r="A61" s="35" t="s">
         <v>57</v>
       </c>
       <c r="B61" s="52">
         <v>35925</v>
       </c>
       <c r="C61" s="52">
         <v>35864</v>
       </c>
       <c r="D61" s="52">
         <v>35881</v>
       </c>
       <c r="E61" s="52">
         <v>35857</v>
       </c>
       <c r="F61" s="52">
         <v>35829</v>
       </c>
       <c r="G61" s="52">
         <v>35835</v>
       </c>
       <c r="H61" s="52">
         <v>35823</v>
       </c>
       <c r="I61" s="52">
@@ -12717,52 +12879,55 @@
       </c>
       <c r="N61" s="52">
         <v>35507</v>
       </c>
       <c r="O61" s="52">
         <v>35465</v>
       </c>
       <c r="P61" s="52">
         <v>35386</v>
       </c>
       <c r="Q61" s="58">
         <v>35286</v>
       </c>
       <c r="R61" s="58">
         <v>35285</v>
       </c>
       <c r="S61" s="58">
         <v>35297</v>
       </c>
       <c r="T61" s="58">
         <v>35321</v>
       </c>
       <c r="U61" s="60">
         <v>35248</v>
       </c>
+      <c r="V61" s="60">
+        <v>35164</v>
+      </c>
     </row>
-    <row r="62" spans="1:21" s="24" customFormat="1">
+    <row r="62" spans="1:22" s="24" customFormat="1">
       <c r="A62" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B62" s="52">
         <v>81540</v>
       </c>
       <c r="C62" s="52">
         <v>81540</v>
       </c>
       <c r="D62" s="52">
         <v>81503</v>
       </c>
       <c r="E62" s="52">
         <v>81497</v>
       </c>
       <c r="F62" s="52">
         <v>81490</v>
       </c>
       <c r="G62" s="52">
         <v>81523</v>
       </c>
       <c r="H62" s="52">
         <v>81500</v>
       </c>
       <c r="I62" s="52">
@@ -12782,52 +12947,55 @@
       </c>
       <c r="N62" s="52">
         <v>81460</v>
       </c>
       <c r="O62" s="52">
         <v>81450</v>
       </c>
       <c r="P62" s="52">
         <v>81415</v>
       </c>
       <c r="Q62" s="58">
         <v>81399</v>
       </c>
       <c r="R62" s="58">
         <v>81397</v>
       </c>
       <c r="S62" s="58">
         <v>81387</v>
       </c>
       <c r="T62" s="58">
         <v>81364</v>
       </c>
       <c r="U62" s="60">
         <v>81192</v>
       </c>
+      <c r="V62" s="60">
+        <v>81115</v>
+      </c>
     </row>
-    <row r="63" spans="1:21" s="24" customFormat="1">
+    <row r="63" spans="1:22" s="24" customFormat="1">
       <c r="A63" s="35" t="s">
         <v>59</v>
       </c>
       <c r="B63" s="52">
         <v>71711</v>
       </c>
       <c r="C63" s="52">
         <v>71667</v>
       </c>
       <c r="D63" s="52">
         <v>71638</v>
       </c>
       <c r="E63" s="52">
         <v>71609</v>
       </c>
       <c r="F63" s="52">
         <v>71609</v>
       </c>
       <c r="G63" s="52">
         <v>71581</v>
       </c>
       <c r="H63" s="52">
         <v>71582</v>
       </c>
       <c r="I63" s="52">
@@ -12847,52 +13015,55 @@
       </c>
       <c r="N63" s="52">
         <v>71372</v>
       </c>
       <c r="O63" s="52">
         <v>71358</v>
       </c>
       <c r="P63" s="52">
         <v>71288</v>
       </c>
       <c r="Q63" s="58">
         <v>71230</v>
       </c>
       <c r="R63" s="58">
         <v>71175</v>
       </c>
       <c r="S63" s="58">
         <v>71118</v>
       </c>
       <c r="T63" s="58">
         <v>71064</v>
       </c>
       <c r="U63" s="60">
         <v>71025</v>
       </c>
+      <c r="V63" s="60">
+        <v>70897</v>
+      </c>
     </row>
-    <row r="64" spans="1:21" s="24" customFormat="1">
+    <row r="64" spans="1:22" s="24" customFormat="1">
       <c r="A64" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B64" s="52">
         <v>51485</v>
       </c>
       <c r="C64" s="52">
         <v>51452</v>
       </c>
       <c r="D64" s="52">
         <v>51354</v>
       </c>
       <c r="E64" s="52">
         <v>51318</v>
       </c>
       <c r="F64" s="52">
         <v>51286</v>
       </c>
       <c r="G64" s="52">
         <v>51264</v>
       </c>
       <c r="H64" s="52">
         <v>51218</v>
       </c>
       <c r="I64" s="52">
@@ -12912,52 +13083,55 @@
       </c>
       <c r="N64" s="52">
         <v>50804</v>
       </c>
       <c r="O64" s="52">
         <v>50779</v>
       </c>
       <c r="P64" s="52">
         <v>50704</v>
       </c>
       <c r="Q64" s="58">
         <v>50635</v>
       </c>
       <c r="R64" s="58">
         <v>50579</v>
       </c>
       <c r="S64" s="58">
         <v>50573</v>
       </c>
       <c r="T64" s="58">
         <v>50521</v>
       </c>
       <c r="U64" s="60">
         <v>50447</v>
       </c>
+      <c r="V64" s="60">
+        <v>50273</v>
+      </c>
     </row>
-    <row r="65" spans="1:21" s="24" customFormat="1">
+    <row r="65" spans="1:22" s="24" customFormat="1">
       <c r="A65" s="35" t="s">
         <v>61</v>
       </c>
       <c r="B65" s="52">
         <v>37871</v>
       </c>
       <c r="C65" s="52">
         <v>37850</v>
       </c>
       <c r="D65" s="52">
         <v>37837</v>
       </c>
       <c r="E65" s="52">
         <v>37770</v>
       </c>
       <c r="F65" s="52">
         <v>37761</v>
       </c>
       <c r="G65" s="52">
         <v>37748</v>
       </c>
       <c r="H65" s="52">
         <v>37707</v>
       </c>
       <c r="I65" s="52">
@@ -12977,52 +13151,55 @@
       </c>
       <c r="N65" s="52">
         <v>37462</v>
       </c>
       <c r="O65" s="52">
         <v>37443</v>
       </c>
       <c r="P65" s="52">
         <v>37365</v>
       </c>
       <c r="Q65" s="58">
         <v>37312</v>
       </c>
       <c r="R65" s="58">
         <v>37281</v>
       </c>
       <c r="S65" s="58">
         <v>37286</v>
       </c>
       <c r="T65" s="58">
         <v>37234</v>
       </c>
       <c r="U65" s="60">
         <v>37210</v>
       </c>
+      <c r="V65" s="60">
+        <v>37056</v>
+      </c>
     </row>
-    <row r="66" spans="1:21" s="24" customFormat="1">
+    <row r="66" spans="1:22" s="24" customFormat="1">
       <c r="A66" s="35" t="s">
         <v>62</v>
       </c>
       <c r="B66" s="52">
         <v>86068</v>
       </c>
       <c r="C66" s="52">
         <v>86088</v>
       </c>
       <c r="D66" s="52">
         <v>86036</v>
       </c>
       <c r="E66" s="52">
         <v>85963</v>
       </c>
       <c r="F66" s="52">
         <v>85945</v>
       </c>
       <c r="G66" s="52">
         <v>85871</v>
       </c>
       <c r="H66" s="52">
         <v>85847</v>
       </c>
       <c r="I66" s="52">
@@ -13042,77 +13219,81 @@
       </c>
       <c r="N66" s="52">
         <v>85616</v>
       </c>
       <c r="O66" s="52">
         <v>85615</v>
       </c>
       <c r="P66" s="52">
         <v>85588</v>
       </c>
       <c r="Q66" s="58">
         <v>85534</v>
       </c>
       <c r="R66" s="58">
         <v>85437</v>
       </c>
       <c r="S66" s="58">
         <v>85400</v>
       </c>
       <c r="T66" s="58">
         <v>85349</v>
       </c>
       <c r="U66" s="60">
         <v>85243</v>
       </c>
+      <c r="V66" s="60">
+        <v>85136</v>
+      </c>
     </row>
-    <row r="67" spans="1:21" s="24" customFormat="1">
-      <c r="A67" s="88" t="s">
+    <row r="67" spans="1:22" s="24" customFormat="1" ht="14.4">
+      <c r="A67" s="91" t="s">
         <v>36</v>
       </c>
-      <c r="B67" s="88"/>
-[...18 lines deleted...]
-      <c r="U67" s="88"/>
+      <c r="B67" s="91"/>
+      <c r="C67" s="91"/>
+      <c r="D67" s="91"/>
+      <c r="E67" s="91"/>
+      <c r="F67" s="91"/>
+      <c r="G67" s="91"/>
+      <c r="H67" s="91"/>
+      <c r="I67" s="91"/>
+      <c r="J67" s="91"/>
+      <c r="K67" s="91"/>
+      <c r="L67" s="91"/>
+      <c r="M67" s="91"/>
+      <c r="N67" s="91"/>
+      <c r="O67" s="91"/>
+      <c r="P67" s="91"/>
+      <c r="Q67" s="91"/>
+      <c r="R67" s="91"/>
+      <c r="S67" s="91"/>
+      <c r="T67" s="91"/>
+      <c r="U67" s="91"/>
+      <c r="V67" s="88"/>
     </row>
-    <row r="68" spans="1:21" s="34" customFormat="1" ht="26.4">
+    <row r="68" spans="1:22" s="34" customFormat="1" ht="26.4">
       <c r="A68" s="48" t="s">
         <v>53</v>
       </c>
       <c r="B68" s="59">
         <v>230136</v>
       </c>
       <c r="C68" s="50">
         <v>230171</v>
       </c>
       <c r="D68" s="50">
         <v>230136</v>
       </c>
       <c r="E68" s="50">
         <v>230133</v>
       </c>
       <c r="F68" s="50">
         <v>230204</v>
       </c>
       <c r="G68" s="50">
         <v>230273</v>
       </c>
       <c r="H68" s="50">
         <v>230237</v>
       </c>
       <c r="I68" s="50">
@@ -13132,52 +13313,55 @@
       </c>
       <c r="N68" s="50">
         <v>229999</v>
       </c>
       <c r="O68" s="50">
         <v>230040</v>
       </c>
       <c r="P68" s="50">
         <v>229919</v>
       </c>
       <c r="Q68" s="59">
         <v>229808</v>
       </c>
       <c r="R68" s="59">
         <v>229704</v>
       </c>
       <c r="S68" s="59">
         <v>229659</v>
       </c>
       <c r="T68" s="59">
         <v>229625</v>
       </c>
       <c r="U68" s="65">
         <v>229470</v>
       </c>
+      <c r="V68" s="65">
+        <v>229250</v>
+      </c>
     </row>
-    <row r="69" spans="1:21" s="24" customFormat="1">
+    <row r="69" spans="1:22" s="24" customFormat="1">
       <c r="A69" s="35" t="s">
         <v>54</v>
       </c>
       <c r="B69" s="55">
         <v>20986</v>
       </c>
       <c r="C69" s="52">
         <v>21096</v>
       </c>
       <c r="D69" s="52">
         <v>21195</v>
       </c>
       <c r="E69" s="52">
         <v>21280</v>
       </c>
       <c r="F69" s="52">
         <v>21389</v>
       </c>
       <c r="G69" s="52">
         <v>21472</v>
       </c>
       <c r="H69" s="52">
         <v>21502</v>
       </c>
       <c r="I69" s="52">
@@ -13197,52 +13381,55 @@
       </c>
       <c r="N69" s="52">
         <v>21941</v>
       </c>
       <c r="O69" s="52">
         <v>22038</v>
       </c>
       <c r="P69" s="52">
         <v>22142</v>
       </c>
       <c r="Q69" s="58">
         <v>22210</v>
       </c>
       <c r="R69" s="58">
         <v>22287</v>
       </c>
       <c r="S69" s="58">
         <v>22283</v>
       </c>
       <c r="T69" s="58">
         <v>22345</v>
       </c>
       <c r="U69" s="60">
         <v>22415</v>
       </c>
+      <c r="V69" s="60">
+        <v>22439</v>
+      </c>
     </row>
-    <row r="70" spans="1:21" s="24" customFormat="1">
+    <row r="70" spans="1:22" s="24" customFormat="1">
       <c r="A70" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B70" s="55">
         <v>21657</v>
       </c>
       <c r="C70" s="52">
         <v>21646</v>
       </c>
       <c r="D70" s="52">
         <v>21644</v>
       </c>
       <c r="E70" s="52">
         <v>21679</v>
       </c>
       <c r="F70" s="52">
         <v>21672</v>
       </c>
       <c r="G70" s="52">
         <v>21668</v>
       </c>
       <c r="H70" s="52">
         <v>21658</v>
       </c>
       <c r="I70" s="52">
@@ -13262,52 +13449,55 @@
       </c>
       <c r="N70" s="52">
         <v>21520</v>
       </c>
       <c r="O70" s="52">
         <v>21515</v>
       </c>
       <c r="P70" s="52">
         <v>21487</v>
       </c>
       <c r="Q70" s="58">
         <v>21465</v>
       </c>
       <c r="R70" s="58">
         <v>21454</v>
       </c>
       <c r="S70" s="58">
         <v>21447</v>
       </c>
       <c r="T70" s="58">
         <v>21408</v>
       </c>
       <c r="U70" s="60">
         <v>21382</v>
       </c>
+      <c r="V70" s="60">
+        <v>21360</v>
+      </c>
     </row>
-    <row r="71" spans="1:21" s="24" customFormat="1">
+    <row r="71" spans="1:22" s="24" customFormat="1">
       <c r="A71" s="35" t="s">
         <v>57</v>
       </c>
       <c r="B71" s="55">
         <v>18648</v>
       </c>
       <c r="C71" s="52">
         <v>18605</v>
       </c>
       <c r="D71" s="52">
         <v>18614</v>
       </c>
       <c r="E71" s="52">
         <v>18613</v>
       </c>
       <c r="F71" s="52">
         <v>18587</v>
       </c>
       <c r="G71" s="52">
         <v>18591</v>
       </c>
       <c r="H71" s="52">
         <v>18588</v>
       </c>
       <c r="I71" s="52">
@@ -13327,52 +13517,55 @@
       </c>
       <c r="N71" s="52">
         <v>18458</v>
       </c>
       <c r="O71" s="52">
         <v>18446</v>
       </c>
       <c r="P71" s="52">
         <v>18398</v>
       </c>
       <c r="Q71" s="58">
         <v>18351</v>
       </c>
       <c r="R71" s="58">
         <v>18329</v>
       </c>
       <c r="S71" s="58">
         <v>18328</v>
       </c>
       <c r="T71" s="58">
         <v>18346</v>
       </c>
       <c r="U71" s="60">
         <v>18298</v>
       </c>
+      <c r="V71" s="60">
+        <v>18271</v>
+      </c>
     </row>
-    <row r="72" spans="1:21" s="24" customFormat="1">
+    <row r="72" spans="1:22" s="24" customFormat="1">
       <c r="A72" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B72" s="55">
         <v>41975</v>
       </c>
       <c r="C72" s="52">
         <v>41985</v>
       </c>
       <c r="D72" s="52">
         <v>41970</v>
       </c>
       <c r="E72" s="52">
         <v>41958</v>
       </c>
       <c r="F72" s="52">
         <v>41955</v>
       </c>
       <c r="G72" s="52">
         <v>41972</v>
       </c>
       <c r="H72" s="52">
         <v>41987</v>
       </c>
       <c r="I72" s="52">
@@ -13392,52 +13585,55 @@
       </c>
       <c r="N72" s="52">
         <v>41960</v>
       </c>
       <c r="O72" s="52">
         <v>41968</v>
       </c>
       <c r="P72" s="52">
         <v>41947</v>
       </c>
       <c r="Q72" s="58">
         <v>41945</v>
       </c>
       <c r="R72" s="58">
         <v>41955</v>
       </c>
       <c r="S72" s="58">
         <v>41946</v>
       </c>
       <c r="T72" s="58">
         <v>41949</v>
       </c>
       <c r="U72" s="60">
         <v>41878</v>
       </c>
+      <c r="V72" s="60">
+        <v>41906</v>
+      </c>
     </row>
-    <row r="73" spans="1:21" s="24" customFormat="1">
+    <row r="73" spans="1:22" s="24" customFormat="1">
       <c r="A73" s="35" t="s">
         <v>59</v>
       </c>
       <c r="B73" s="55">
         <v>36523</v>
       </c>
       <c r="C73" s="52">
         <v>36514</v>
       </c>
       <c r="D73" s="52">
         <v>36486</v>
       </c>
       <c r="E73" s="52">
         <v>36459</v>
       </c>
       <c r="F73" s="52">
         <v>36467</v>
       </c>
       <c r="G73" s="52">
         <v>36459</v>
       </c>
       <c r="H73" s="52">
         <v>36445</v>
       </c>
       <c r="I73" s="52">
@@ -13457,52 +13653,55 @@
       </c>
       <c r="N73" s="52">
         <v>36430</v>
       </c>
       <c r="O73" s="52">
         <v>36429</v>
       </c>
       <c r="P73" s="52">
         <v>36386</v>
       </c>
       <c r="Q73" s="58">
         <v>36354</v>
       </c>
       <c r="R73" s="58">
         <v>36299</v>
       </c>
       <c r="S73" s="58">
         <v>36280</v>
       </c>
       <c r="T73" s="58">
         <v>36253</v>
       </c>
       <c r="U73" s="60">
         <v>36269</v>
       </c>
+      <c r="V73" s="60">
+        <v>36197</v>
+      </c>
     </row>
-    <row r="74" spans="1:21" s="24" customFormat="1">
+    <row r="74" spans="1:22" s="24" customFormat="1">
       <c r="A74" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B74" s="55">
         <v>26448</v>
       </c>
       <c r="C74" s="52">
         <v>26410</v>
       </c>
       <c r="D74" s="52">
         <v>26362</v>
       </c>
       <c r="E74" s="52">
         <v>26357</v>
       </c>
       <c r="F74" s="52">
         <v>26333</v>
       </c>
       <c r="G74" s="52">
         <v>26334</v>
       </c>
       <c r="H74" s="52">
         <v>26306</v>
       </c>
       <c r="I74" s="52">
@@ -13522,52 +13721,55 @@
       </c>
       <c r="N74" s="52">
         <v>26122</v>
       </c>
       <c r="O74" s="52">
         <v>26104</v>
       </c>
       <c r="P74" s="52">
         <v>26071</v>
       </c>
       <c r="Q74" s="58">
         <v>26035</v>
       </c>
       <c r="R74" s="58">
         <v>25997</v>
       </c>
       <c r="S74" s="58">
         <v>25978</v>
       </c>
       <c r="T74" s="58">
         <v>25969</v>
       </c>
       <c r="U74" s="60">
         <v>25936</v>
       </c>
+      <c r="V74" s="60">
+        <v>25875</v>
+      </c>
     </row>
-    <row r="75" spans="1:21" s="24" customFormat="1">
+    <row r="75" spans="1:22" s="24" customFormat="1">
       <c r="A75" s="35" t="s">
         <v>61</v>
       </c>
       <c r="B75" s="55">
         <v>19669</v>
       </c>
       <c r="C75" s="52">
         <v>19666</v>
       </c>
       <c r="D75" s="52">
         <v>19653</v>
       </c>
       <c r="E75" s="52">
         <v>19613</v>
       </c>
       <c r="F75" s="52">
         <v>19606</v>
       </c>
       <c r="G75" s="52">
         <v>19607</v>
       </c>
       <c r="H75" s="52">
         <v>19593</v>
       </c>
       <c r="I75" s="52">
@@ -13587,52 +13789,55 @@
       </c>
       <c r="N75" s="52">
         <v>19488</v>
       </c>
       <c r="O75" s="52">
         <v>19470</v>
       </c>
       <c r="P75" s="52">
         <v>19427</v>
       </c>
       <c r="Q75" s="58">
         <v>19409</v>
       </c>
       <c r="R75" s="58">
         <v>19395</v>
       </c>
       <c r="S75" s="58">
         <v>19395</v>
       </c>
       <c r="T75" s="58">
         <v>19382</v>
       </c>
       <c r="U75" s="60">
         <v>19374</v>
       </c>
+      <c r="V75" s="60">
+        <v>19325</v>
+      </c>
     </row>
-    <row r="76" spans="1:21" s="24" customFormat="1">
+    <row r="76" spans="1:22" s="24" customFormat="1">
       <c r="A76" s="35" t="s">
         <v>62</v>
       </c>
       <c r="B76" s="55">
         <v>44230</v>
       </c>
       <c r="C76" s="52">
         <v>44249</v>
       </c>
       <c r="D76" s="52">
         <v>44212</v>
       </c>
       <c r="E76" s="52">
         <v>44174</v>
       </c>
       <c r="F76" s="52">
         <v>44195</v>
       </c>
       <c r="G76" s="52">
         <v>44170</v>
       </c>
       <c r="H76" s="52">
         <v>44158</v>
       </c>
       <c r="I76" s="52">
@@ -13652,77 +13857,81 @@
       </c>
       <c r="N76" s="52">
         <v>44080</v>
       </c>
       <c r="O76" s="52">
         <v>44070</v>
       </c>
       <c r="P76" s="52">
         <v>44061</v>
       </c>
       <c r="Q76" s="58">
         <v>44039</v>
       </c>
       <c r="R76" s="58">
         <v>43988</v>
       </c>
       <c r="S76" s="58">
         <v>44002</v>
       </c>
       <c r="T76" s="58">
         <v>43973</v>
       </c>
       <c r="U76" s="60">
         <v>43918</v>
       </c>
+      <c r="V76" s="60">
+        <v>43877</v>
+      </c>
     </row>
-    <row r="77" spans="1:21" s="24" customFormat="1" ht="13.8" customHeight="1">
-      <c r="A77" s="88" t="s">
+    <row r="77" spans="1:22" s="24" customFormat="1" ht="13.8" customHeight="1">
+      <c r="A77" s="91" t="s">
         <v>37</v>
       </c>
-      <c r="B77" s="88"/>
-[...18 lines deleted...]
-      <c r="U77" s="88"/>
+      <c r="B77" s="91"/>
+      <c r="C77" s="91"/>
+      <c r="D77" s="91"/>
+      <c r="E77" s="91"/>
+      <c r="F77" s="91"/>
+      <c r="G77" s="91"/>
+      <c r="H77" s="91"/>
+      <c r="I77" s="91"/>
+      <c r="J77" s="91"/>
+      <c r="K77" s="91"/>
+      <c r="L77" s="91"/>
+      <c r="M77" s="91"/>
+      <c r="N77" s="91"/>
+      <c r="O77" s="91"/>
+      <c r="P77" s="91"/>
+      <c r="Q77" s="91"/>
+      <c r="R77" s="91"/>
+      <c r="S77" s="91"/>
+      <c r="T77" s="91"/>
+      <c r="U77" s="91"/>
+      <c r="V77" s="88"/>
     </row>
-    <row r="78" spans="1:21" s="34" customFormat="1" ht="26.4">
+    <row r="78" spans="1:22" s="34" customFormat="1" ht="26.4">
       <c r="A78" s="48" t="s">
         <v>53</v>
       </c>
       <c r="B78" s="59">
         <v>217632</v>
       </c>
       <c r="C78" s="50">
         <v>217568</v>
       </c>
       <c r="D78" s="50">
         <v>217551</v>
       </c>
       <c r="E78" s="50">
         <v>217538</v>
       </c>
       <c r="F78" s="50">
         <v>217541</v>
       </c>
       <c r="G78" s="50">
         <v>217516</v>
       </c>
       <c r="H78" s="50">
         <v>217489</v>
       </c>
       <c r="I78" s="50">
@@ -13742,52 +13951,55 @@
       </c>
       <c r="N78" s="50">
         <v>216922</v>
       </c>
       <c r="O78" s="50">
         <v>216948</v>
       </c>
       <c r="P78" s="50">
         <v>216858</v>
       </c>
       <c r="Q78" s="59">
         <v>216731</v>
       </c>
       <c r="R78" s="59">
         <v>216677</v>
       </c>
       <c r="S78" s="59">
         <v>216614</v>
       </c>
       <c r="T78" s="59">
         <v>216436</v>
       </c>
       <c r="U78" s="65">
         <v>216127</v>
       </c>
+      <c r="V78" s="65">
+        <v>215579</v>
+      </c>
     </row>
-    <row r="79" spans="1:21" s="24" customFormat="1">
+    <row r="79" spans="1:22" s="24" customFormat="1">
       <c r="A79" s="35" t="s">
         <v>54</v>
       </c>
       <c r="B79" s="55">
         <v>20574</v>
       </c>
       <c r="C79" s="52">
         <v>20633</v>
       </c>
       <c r="D79" s="52">
         <v>20704</v>
       </c>
       <c r="E79" s="52">
         <v>20790</v>
       </c>
       <c r="F79" s="52">
         <v>20850</v>
       </c>
       <c r="G79" s="52">
         <v>20904</v>
       </c>
       <c r="H79" s="52">
         <v>20984</v>
       </c>
       <c r="I79" s="52">
@@ -13807,52 +14019,55 @@
       </c>
       <c r="N79" s="52">
         <v>21491</v>
       </c>
       <c r="O79" s="52">
         <v>21560</v>
       </c>
       <c r="P79" s="52">
         <v>21647</v>
       </c>
       <c r="Q79" s="58">
         <v>21709</v>
       </c>
       <c r="R79" s="58">
         <v>21747</v>
       </c>
       <c r="S79" s="58">
         <v>21758</v>
       </c>
       <c r="T79" s="58">
         <v>21767</v>
       </c>
       <c r="U79" s="60">
         <v>21808</v>
       </c>
+      <c r="V79" s="60">
+        <v>21809</v>
+      </c>
     </row>
-    <row r="80" spans="1:21" s="24" customFormat="1">
+    <row r="80" spans="1:22" s="24" customFormat="1">
       <c r="A80" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B80" s="55">
         <v>19951</v>
       </c>
       <c r="C80" s="52">
         <v>19903</v>
       </c>
       <c r="D80" s="52">
         <v>19895</v>
       </c>
       <c r="E80" s="52">
         <v>19908</v>
       </c>
       <c r="F80" s="52">
         <v>19914</v>
       </c>
       <c r="G80" s="52">
         <v>19923</v>
       </c>
       <c r="H80" s="52">
         <v>19905</v>
       </c>
       <c r="I80" s="52">
@@ -13872,52 +14087,55 @@
       </c>
       <c r="N80" s="52">
         <v>19748</v>
       </c>
       <c r="O80" s="52">
         <v>19765</v>
       </c>
       <c r="P80" s="52">
         <v>19755</v>
       </c>
       <c r="Q80" s="58">
         <v>19759</v>
       </c>
       <c r="R80" s="58">
         <v>19739</v>
       </c>
       <c r="S80" s="58">
         <v>19724</v>
       </c>
       <c r="T80" s="58">
         <v>19688</v>
       </c>
       <c r="U80" s="60">
         <v>19627</v>
       </c>
+      <c r="V80" s="60">
+        <v>19580</v>
+      </c>
     </row>
-    <row r="81" spans="1:21" s="24" customFormat="1">
+    <row r="81" spans="1:22" s="24" customFormat="1">
       <c r="A81" s="35" t="s">
         <v>57</v>
       </c>
       <c r="B81" s="55">
         <v>17277</v>
       </c>
       <c r="C81" s="52">
         <v>17259</v>
       </c>
       <c r="D81" s="52">
         <v>17267</v>
       </c>
       <c r="E81" s="52">
         <v>17244</v>
       </c>
       <c r="F81" s="52">
         <v>17242</v>
       </c>
       <c r="G81" s="52">
         <v>17244</v>
       </c>
       <c r="H81" s="52">
         <v>17235</v>
       </c>
       <c r="I81" s="52">
@@ -13937,52 +14155,55 @@
       </c>
       <c r="N81" s="52">
         <v>17049</v>
       </c>
       <c r="O81" s="52">
         <v>17019</v>
       </c>
       <c r="P81" s="52">
         <v>16988</v>
       </c>
       <c r="Q81" s="58">
         <v>16935</v>
       </c>
       <c r="R81" s="58">
         <v>16956</v>
       </c>
       <c r="S81" s="58">
         <v>16969</v>
       </c>
       <c r="T81" s="58">
         <v>16975</v>
       </c>
       <c r="U81" s="60">
         <v>16950</v>
       </c>
+      <c r="V81" s="60">
+        <v>16893</v>
+      </c>
     </row>
-    <row r="82" spans="1:21" s="24" customFormat="1">
+    <row r="82" spans="1:22" s="24" customFormat="1">
       <c r="A82" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B82" s="55">
         <v>39565</v>
       </c>
       <c r="C82" s="52">
         <v>39555</v>
       </c>
       <c r="D82" s="52">
         <v>39533</v>
       </c>
       <c r="E82" s="52">
         <v>39539</v>
       </c>
       <c r="F82" s="52">
         <v>39535</v>
       </c>
       <c r="G82" s="52">
         <v>39551</v>
       </c>
       <c r="H82" s="52">
         <v>39513</v>
       </c>
       <c r="I82" s="52">
@@ -14002,52 +14223,55 @@
       </c>
       <c r="N82" s="52">
         <v>39500</v>
       </c>
       <c r="O82" s="52">
         <v>39482</v>
       </c>
       <c r="P82" s="52">
         <v>39468</v>
       </c>
       <c r="Q82" s="58">
         <v>39454</v>
       </c>
       <c r="R82" s="58">
         <v>39442</v>
       </c>
       <c r="S82" s="58">
         <v>39441</v>
       </c>
       <c r="T82" s="58">
         <v>39415</v>
       </c>
       <c r="U82" s="60">
         <v>39314</v>
       </c>
+      <c r="V82" s="60">
+        <v>39209</v>
+      </c>
     </row>
-    <row r="83" spans="1:21" s="24" customFormat="1">
+    <row r="83" spans="1:22" s="24" customFormat="1">
       <c r="A83" s="35" t="s">
         <v>59</v>
       </c>
       <c r="B83" s="55">
         <v>35188</v>
       </c>
       <c r="C83" s="52">
         <v>35153</v>
       </c>
       <c r="D83" s="52">
         <v>35152</v>
       </c>
       <c r="E83" s="52">
         <v>35150</v>
       </c>
       <c r="F83" s="52">
         <v>35142</v>
       </c>
       <c r="G83" s="52">
         <v>35122</v>
       </c>
       <c r="H83" s="52">
         <v>35137</v>
       </c>
       <c r="I83" s="52">
@@ -14067,52 +14291,55 @@
       </c>
       <c r="N83" s="52">
         <v>34942</v>
       </c>
       <c r="O83" s="52">
         <v>34929</v>
       </c>
       <c r="P83" s="52">
         <v>34902</v>
       </c>
       <c r="Q83" s="58">
         <v>34876</v>
       </c>
       <c r="R83" s="58">
         <v>34876</v>
       </c>
       <c r="S83" s="58">
         <v>34838</v>
       </c>
       <c r="T83" s="58">
         <v>34811</v>
       </c>
       <c r="U83" s="60">
         <v>34756</v>
       </c>
+      <c r="V83" s="60">
+        <v>34700</v>
+      </c>
     </row>
-    <row r="84" spans="1:21" s="24" customFormat="1">
+    <row r="84" spans="1:22" s="24" customFormat="1">
       <c r="A84" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B84" s="55">
         <v>25037</v>
       </c>
       <c r="C84" s="52">
         <v>25042</v>
       </c>
       <c r="D84" s="52">
         <v>24992</v>
       </c>
       <c r="E84" s="52">
         <v>24961</v>
       </c>
       <c r="F84" s="52">
         <v>24953</v>
       </c>
       <c r="G84" s="52">
         <v>24930</v>
       </c>
       <c r="H84" s="52">
         <v>24912</v>
       </c>
       <c r="I84" s="52">
@@ -14132,52 +14359,55 @@
       </c>
       <c r="N84" s="52">
         <v>24682</v>
       </c>
       <c r="O84" s="52">
         <v>24675</v>
       </c>
       <c r="P84" s="52">
         <v>24633</v>
       </c>
       <c r="Q84" s="58">
         <v>24600</v>
       </c>
       <c r="R84" s="58">
         <v>24582</v>
       </c>
       <c r="S84" s="58">
         <v>24595</v>
       </c>
       <c r="T84" s="58">
         <v>24552</v>
       </c>
       <c r="U84" s="60">
         <v>24511</v>
       </c>
+      <c r="V84" s="60">
+        <v>24398</v>
+      </c>
     </row>
-    <row r="85" spans="1:21" s="24" customFormat="1">
+    <row r="85" spans="1:22" s="24" customFormat="1">
       <c r="A85" s="35" t="s">
         <v>61</v>
       </c>
       <c r="B85" s="55">
         <v>18202</v>
       </c>
       <c r="C85" s="52">
         <v>18184</v>
       </c>
       <c r="D85" s="52">
         <v>18184</v>
       </c>
       <c r="E85" s="52">
         <v>18157</v>
       </c>
       <c r="F85" s="52">
         <v>18155</v>
       </c>
       <c r="G85" s="52">
         <v>18141</v>
       </c>
       <c r="H85" s="52">
         <v>18114</v>
       </c>
       <c r="I85" s="52">
@@ -14197,52 +14427,55 @@
       </c>
       <c r="N85" s="52">
         <v>17974</v>
       </c>
       <c r="O85" s="52">
         <v>17973</v>
       </c>
       <c r="P85" s="52">
         <v>17938</v>
       </c>
       <c r="Q85" s="58">
         <v>17903</v>
       </c>
       <c r="R85" s="58">
         <v>17886</v>
       </c>
       <c r="S85" s="58">
         <v>17891</v>
       </c>
       <c r="T85" s="58">
         <v>17852</v>
       </c>
       <c r="U85" s="60">
         <v>17836</v>
       </c>
+      <c r="V85" s="60">
+        <v>17731</v>
+      </c>
     </row>
-    <row r="86" spans="1:21" s="24" customFormat="1">
+    <row r="86" spans="1:22" s="24" customFormat="1">
       <c r="A86" s="40" t="s">
         <v>62</v>
       </c>
       <c r="B86" s="61">
         <v>41838</v>
       </c>
       <c r="C86" s="62">
         <v>41839</v>
       </c>
       <c r="D86" s="62">
         <v>41824</v>
       </c>
       <c r="E86" s="62">
         <v>41789</v>
       </c>
       <c r="F86" s="62">
         <v>41750</v>
       </c>
       <c r="G86" s="62">
         <v>41701</v>
       </c>
       <c r="H86" s="62">
         <v>41689</v>
       </c>
       <c r="I86" s="62">
@@ -14262,87 +14495,91 @@
       </c>
       <c r="N86" s="62">
         <v>41536</v>
       </c>
       <c r="O86" s="62">
         <v>41545</v>
       </c>
       <c r="P86" s="62">
         <v>41527</v>
       </c>
       <c r="Q86" s="63">
         <v>41495</v>
       </c>
       <c r="R86" s="63">
         <v>41449</v>
       </c>
       <c r="S86" s="63">
         <v>41398</v>
       </c>
       <c r="T86" s="63">
         <v>41376</v>
       </c>
       <c r="U86" s="64">
         <v>41325</v>
       </c>
+      <c r="V86" s="64">
+        <v>41259</v>
+      </c>
     </row>
-    <row r="87" spans="1:21" s="24" customFormat="1">
+    <row r="87" spans="1:22" s="24" customFormat="1">
       <c r="A87" s="35"/>
       <c r="B87" s="37"/>
       <c r="C87" s="32"/>
       <c r="D87" s="32"/>
       <c r="E87" s="32"/>
       <c r="F87" s="32"/>
       <c r="G87" s="32"/>
       <c r="H87" s="32"/>
       <c r="I87" s="32"/>
       <c r="J87" s="32"/>
       <c r="K87" s="32"/>
       <c r="L87" s="32"/>
       <c r="M87" s="32"/>
       <c r="N87" s="32"/>
       <c r="O87" s="32"/>
       <c r="P87" s="32"/>
       <c r="Q87" s="38"/>
       <c r="R87" s="38"/>
       <c r="S87" s="38"/>
       <c r="T87" s="38"/>
       <c r="U87" s="39"/>
+      <c r="V87" s="39"/>
     </row>
-    <row r="88" spans="1:21" s="49" customFormat="1">
+    <row r="88" spans="1:22" s="49" customFormat="1">
       <c r="A88" s="47" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="89" spans="1:21" s="49" customFormat="1"/>
-[...6 lines deleted...]
-    <row r="96" spans="1:21" s="49" customFormat="1"/>
+    <row r="89" spans="1:22" s="49" customFormat="1"/>
+    <row r="90" spans="1:22" s="49" customFormat="1"/>
+    <row r="91" spans="1:22" s="49" customFormat="1"/>
+    <row r="92" spans="1:22" s="49" customFormat="1"/>
+    <row r="93" spans="1:22" s="49" customFormat="1"/>
+    <row r="94" spans="1:22" s="49" customFormat="1"/>
+    <row r="95" spans="1:22" s="49" customFormat="1"/>
+    <row r="96" spans="1:22" s="49" customFormat="1"/>
     <row r="97" s="49" customFormat="1"/>
     <row r="98" s="49" customFormat="1"/>
     <row r="99" s="49" customFormat="1"/>
     <row r="100" s="49" customFormat="1"/>
     <row r="101" s="49" customFormat="1"/>
     <row r="102" s="49" customFormat="1"/>
     <row r="103" s="49" customFormat="1"/>
     <row r="104" s="49" customFormat="1"/>
     <row r="105" s="49" customFormat="1"/>
     <row r="106" s="49" customFormat="1"/>
     <row r="107" s="49" customFormat="1"/>
     <row r="108" s="49" customFormat="1"/>
     <row r="109" s="49" customFormat="1"/>
     <row r="110" s="49" customFormat="1"/>
     <row r="111" s="49" customFormat="1"/>
     <row r="112" s="49" customFormat="1"/>
     <row r="113" s="49" customFormat="1"/>
     <row r="114" s="49" customFormat="1"/>
     <row r="115" s="49" customFormat="1"/>
     <row r="116" s="49" customFormat="1"/>
     <row r="117" s="49" customFormat="1"/>
     <row r="118" s="49" customFormat="1"/>
     <row r="119" s="49" customFormat="1"/>
     <row r="120" s="49" customFormat="1"/>
     <row r="121" s="49" customFormat="1"/>
@@ -14540,63 +14777,63 @@
     <row r="313" s="49" customFormat="1"/>
     <row r="314" s="49" customFormat="1"/>
     <row r="315" s="49" customFormat="1"/>
     <row r="316" s="49" customFormat="1"/>
     <row r="317" s="49" customFormat="1"/>
     <row r="318" s="49" customFormat="1"/>
     <row r="319" s="49" customFormat="1"/>
     <row r="320" s="49" customFormat="1"/>
     <row r="321" s="49" customFormat="1"/>
     <row r="322" s="49" customFormat="1"/>
     <row r="323" s="49" customFormat="1"/>
     <row r="324" s="49" customFormat="1"/>
     <row r="325" s="49" customFormat="1"/>
     <row r="326" s="49" customFormat="1"/>
     <row r="327" s="49" customFormat="1"/>
     <row r="328" s="49" customFormat="1"/>
     <row r="329" s="49" customFormat="1"/>
     <row r="330" s="49" customFormat="1"/>
     <row r="331" s="49" customFormat="1"/>
     <row r="332" s="49" customFormat="1"/>
     <row r="333" s="49" customFormat="1"/>
     <row r="334" s="49" customFormat="1"/>
     <row r="335" s="49" customFormat="1"/>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="A39:U39"/>
-[...6 lines deleted...]
-    <mergeCell ref="A51:U51"/>
+    <mergeCell ref="A57:V57"/>
+    <mergeCell ref="A67:V67"/>
+    <mergeCell ref="A77:V77"/>
+    <mergeCell ref="A17:V17"/>
+    <mergeCell ref="A28:V28"/>
+    <mergeCell ref="A39:V39"/>
+    <mergeCell ref="A45:V45"/>
+    <mergeCell ref="A51:V51"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="N4:U4"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:U6"/>
+    <mergeCell ref="N4:V4"/>
+    <mergeCell ref="A1:V1"/>
+    <mergeCell ref="A6:V6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>