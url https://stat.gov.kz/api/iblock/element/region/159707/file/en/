--- v0 (2026-04-14)
+++ v1 (2026-08-06)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="8760"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23250" windowHeight="8760"/>
   </bookViews>
   <sheets>
     <sheet name="анг" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="20">
   <si>
     <t>…</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>* - since 2022, the division of the region into Shygys Kazakhstan regionand Abai</t>
   </si>
   <si>
     <t>thousand tenge</t>
   </si>
   <si>
     <t>Volume of products manufactured, work performed and services rendered</t>
   </si>
   <si>
     <t>Material  costs</t>
   </si>
   <si>
     <t>Depreciation</t>
   </si>
   <si>
     <t>Employee wages fund</t>
   </si>
   <si>
@@ -67,101 +67,109 @@
   <si>
     <t>Profit (loss) before tax</t>
   </si>
   <si>
     <t>Taxes and other obligatory payments to the budget (actually transferred)</t>
   </si>
   <si>
     <t>Accounts receivable</t>
   </si>
   <si>
     <t>Profitability (unprofitability),%</t>
   </si>
   <si>
     <t>Debt on obligations</t>
   </si>
   <si>
     <t>...</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>2024*</t>
   </si>
   <si>
-    <t>Dinamics of financial and economic performance indicators of large and medium-sized enterprises in 2009-2024</t>
+    <t xml:space="preserve">Dinamics of financial and economic performance indicators of large and medium-sized enterprises </t>
+  </si>
+  <si>
+    <t>2025*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -197,51 +205,51 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -249,113 +257,119 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -381,51 +395,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -559,155 +573,160 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Q28"/>
+  <dimension ref="A2:R28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D30" sqref="D30"/>
+      <selection activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="28.44140625" style="5" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="12.77734375" style="5" customWidth="1"/>
+    <col min="1" max="1" width="28.5" style="5" customWidth="1"/>
+    <col min="2" max="2" width="11.5" style="5" customWidth="1"/>
+    <col min="3" max="3" width="11.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.875" style="5" customWidth="1"/>
+    <col min="5" max="5" width="12.5" style="5" customWidth="1"/>
+    <col min="6" max="6" width="12.25" style="5" customWidth="1"/>
+    <col min="7" max="7" width="12.125" style="5" customWidth="1"/>
+    <col min="8" max="8" width="12.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="12.5" style="5" customWidth="1"/>
+    <col min="10" max="10" width="12.375" style="5" customWidth="1"/>
+    <col min="11" max="11" width="12.5" style="5" customWidth="1"/>
+    <col min="12" max="12" width="12.625" style="5" customWidth="1"/>
+    <col min="13" max="13" width="12.5" style="5" customWidth="1"/>
+    <col min="14" max="14" width="12.625" style="5" customWidth="1"/>
+    <col min="15" max="15" width="12.75" style="5" customWidth="1"/>
     <col min="16" max="16" width="13" style="5" customWidth="1"/>
-    <col min="17" max="17" width="13.88671875" style="5" customWidth="1"/>
-    <col min="18" max="16384" width="9.109375" style="5"/>
+    <col min="17" max="17" width="13.875" style="5" customWidth="1"/>
+    <col min="18" max="18" width="14.25" style="5" customWidth="1"/>
+    <col min="19" max="16384" width="9.125" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="15.6">
-      <c r="A2" s="23" t="s">
+    <row r="2" spans="1:18" ht="15.75">
+      <c r="A2" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="24"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:17">
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
+      <c r="K2" s="26"/>
+      <c r="L2" s="26"/>
+      <c r="M2" s="26"/>
+    </row>
+    <row r="3" spans="1:18">
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="P3" s="22"/>
-      <c r="Q3" s="22" t="s">
+      <c r="Q3" s="22"/>
+      <c r="R3" s="22" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
+    <row r="4" spans="1:18" s="12" customFormat="1" ht="11.25">
       <c r="A4" s="8"/>
       <c r="B4" s="9">
         <v>2009</v>
       </c>
       <c r="C4" s="9">
         <v>2010</v>
       </c>
       <c r="D4" s="9">
         <v>2011</v>
       </c>
       <c r="E4" s="9">
         <v>2012</v>
       </c>
       <c r="F4" s="9">
         <v>2013</v>
       </c>
       <c r="G4" s="9">
         <v>2014</v>
       </c>
       <c r="H4" s="9">
         <v>2015</v>
       </c>
       <c r="I4" s="9">
         <v>2016</v>
       </c>
       <c r="J4" s="9">
         <v>2017</v>
       </c>
       <c r="K4" s="9">
         <v>2018</v>
       </c>
       <c r="L4" s="10">
         <v>2019</v>
       </c>
       <c r="M4" s="11">
         <v>2020</v>
       </c>
       <c r="N4" s="1">
         <v>2021</v>
       </c>
       <c r="O4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="P4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="Q4" s="1" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="5" spans="1:17" s="12" customFormat="1" ht="20.399999999999999">
+      <c r="R4" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" s="12" customFormat="1" ht="22.5">
       <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="14">
         <v>406360501</v>
       </c>
       <c r="C5" s="14">
         <v>537229381</v>
       </c>
       <c r="D5" s="14">
         <v>729038676</v>
       </c>
       <c r="E5" s="14">
         <v>877108346</v>
       </c>
       <c r="F5" s="14">
         <v>929666266</v>
       </c>
       <c r="G5" s="14">
         <v>1074499513</v>
       </c>
       <c r="H5" s="14">
         <v>981377347</v>
       </c>
       <c r="I5" s="14">
@@ -715,52 +734,55 @@
       </c>
       <c r="J5" s="14">
         <v>1277886757</v>
       </c>
       <c r="K5" s="2">
         <v>1522019154</v>
       </c>
       <c r="L5" s="2">
         <v>1840470738</v>
       </c>
       <c r="M5" s="2">
         <v>2045934771</v>
       </c>
       <c r="N5" s="2">
         <v>2437431662</v>
       </c>
       <c r="O5" s="2">
         <v>2391727834</v>
       </c>
       <c r="P5" s="2">
         <v>2797801790</v>
       </c>
       <c r="Q5" s="2">
         <v>3024384541</v>
       </c>
-    </row>
-    <row r="6" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="R5" s="23">
+        <v>3826229501</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="12" customFormat="1" ht="11.25">
       <c r="A6" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="14">
         <v>231791144</v>
       </c>
       <c r="C6" s="14">
         <v>344163388</v>
       </c>
       <c r="D6" s="14">
         <v>463620145</v>
       </c>
       <c r="E6" s="14">
         <v>577695225</v>
       </c>
       <c r="F6" s="14">
         <v>613474193</v>
       </c>
       <c r="G6" s="14">
         <v>707905684</v>
       </c>
       <c r="H6" s="14">
         <v>636312819</v>
       </c>
       <c r="I6" s="14">
@@ -768,52 +790,55 @@
       </c>
       <c r="J6" s="14">
         <v>896352223</v>
       </c>
       <c r="K6" s="2">
         <v>999951042</v>
       </c>
       <c r="L6" s="2">
         <v>1258230196</v>
       </c>
       <c r="M6" s="2">
         <v>1326529289</v>
       </c>
       <c r="N6" s="2">
         <v>1673942968</v>
       </c>
       <c r="O6" s="2">
         <v>1732333873</v>
       </c>
       <c r="P6" s="2">
         <v>2084090870</v>
       </c>
       <c r="Q6" s="2">
         <v>2139752791</v>
       </c>
-    </row>
-    <row r="7" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="R6" s="23">
+        <v>2720054027</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="12" customFormat="1" ht="11.25">
       <c r="A7" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="14">
         <v>26450406</v>
       </c>
       <c r="C7" s="17">
         <v>28416880</v>
       </c>
       <c r="D7" s="14">
         <v>34061062</v>
       </c>
       <c r="E7" s="14">
         <v>50193866</v>
       </c>
       <c r="F7" s="14">
         <v>54571563</v>
       </c>
       <c r="G7" s="14">
         <v>62459029</v>
       </c>
       <c r="H7" s="14">
         <v>71583726</v>
       </c>
       <c r="I7" s="14">
@@ -821,52 +846,55 @@
       </c>
       <c r="J7" s="14">
         <v>80639202</v>
       </c>
       <c r="K7" s="2">
         <v>97867167</v>
       </c>
       <c r="L7" s="2">
         <v>116290381</v>
       </c>
       <c r="M7" s="2">
         <v>130904126</v>
       </c>
       <c r="N7" s="2">
         <v>137778229</v>
       </c>
       <c r="O7" s="2">
         <v>113769237</v>
       </c>
       <c r="P7" s="2">
         <v>128872320</v>
       </c>
       <c r="Q7" s="2">
         <v>157263189</v>
       </c>
-    </row>
-    <row r="8" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="R7" s="23">
+        <v>183861473</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="12" customFormat="1" ht="11.25">
       <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="14">
         <v>56069227</v>
       </c>
       <c r="C8" s="14">
         <v>63885595</v>
       </c>
       <c r="D8" s="14">
         <v>77614024</v>
       </c>
       <c r="E8" s="14">
         <v>91282328</v>
       </c>
       <c r="F8" s="14">
         <v>95794459</v>
       </c>
       <c r="G8" s="14">
         <v>108454125</v>
       </c>
       <c r="H8" s="14">
         <v>108663234</v>
       </c>
       <c r="I8" s="14">
@@ -874,52 +902,55 @@
       </c>
       <c r="J8" s="14">
         <v>128698374</v>
       </c>
       <c r="K8" s="2">
         <v>142747464</v>
       </c>
       <c r="L8" s="2">
         <v>167233687</v>
       </c>
       <c r="M8" s="2">
         <v>181981389</v>
       </c>
       <c r="N8" s="2">
         <v>212531949</v>
       </c>
       <c r="O8" s="2">
         <v>211193264</v>
       </c>
       <c r="P8" s="2">
         <v>255164560</v>
       </c>
       <c r="Q8" s="2">
         <v>273783424</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="R8" s="23">
+        <v>311471272</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="12" customFormat="1" ht="11.25">
       <c r="A9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="14">
         <v>347649138</v>
       </c>
       <c r="C9" s="17">
         <v>484703776</v>
       </c>
       <c r="D9" s="14">
         <v>640218063</v>
       </c>
       <c r="E9" s="14">
         <v>783604893</v>
       </c>
       <c r="F9" s="14">
         <v>825948019</v>
       </c>
       <c r="G9" s="14">
         <v>957660549</v>
       </c>
       <c r="H9" s="14">
         <v>909149105</v>
       </c>
       <c r="I9" s="14">
@@ -927,52 +958,55 @@
       </c>
       <c r="J9" s="14">
         <v>1226039658</v>
       </c>
       <c r="K9" s="2">
         <v>1362146726</v>
       </c>
       <c r="L9" s="2">
         <v>1683439570</v>
       </c>
       <c r="M9" s="2">
         <v>1801408414</v>
       </c>
       <c r="N9" s="2">
         <v>2300639313</v>
       </c>
       <c r="O9" s="2">
         <v>2192204136</v>
       </c>
       <c r="P9" s="2">
         <v>2641276997</v>
       </c>
       <c r="Q9" s="2">
         <v>2750158078</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="12" customFormat="1" ht="24.6" customHeight="1">
+      <c r="R9" s="23">
+        <v>3434730293</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="12" customFormat="1" ht="24.6" customHeight="1">
       <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="14">
         <v>573236684</v>
       </c>
       <c r="C10" s="14">
         <v>764174197</v>
       </c>
       <c r="D10" s="14">
         <v>985765758</v>
       </c>
       <c r="E10" s="14">
         <v>1171777325</v>
       </c>
       <c r="F10" s="14">
         <v>1253356637</v>
       </c>
       <c r="G10" s="14">
         <v>1452161400</v>
       </c>
       <c r="H10" s="14">
         <v>1336016066</v>
       </c>
       <c r="I10" s="14">
@@ -980,52 +1014,55 @@
       </c>
       <c r="J10" s="14">
         <v>1855538755</v>
       </c>
       <c r="K10" s="2">
         <v>2088737109</v>
       </c>
       <c r="L10" s="2">
         <v>2467642444</v>
       </c>
       <c r="M10" s="2">
         <v>2766423438</v>
       </c>
       <c r="N10" s="2">
         <v>3231049008</v>
       </c>
       <c r="O10" s="2">
         <v>2824184218</v>
       </c>
       <c r="P10" s="2">
         <v>3077557216</v>
       </c>
       <c r="Q10" s="2">
         <v>3482393417</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="R10" s="23">
+        <v>4457058166</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="12" customFormat="1" ht="11.25">
       <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="14">
         <v>60914449</v>
       </c>
       <c r="C11" s="14">
         <v>96481436</v>
       </c>
       <c r="D11" s="14">
         <v>134188918</v>
       </c>
       <c r="E11" s="14">
         <v>123872830</v>
       </c>
       <c r="F11" s="14">
         <v>97792853</v>
       </c>
       <c r="G11" s="14">
         <v>104125349</v>
       </c>
       <c r="H11" s="14">
         <v>-124003116</v>
       </c>
       <c r="I11" s="14">
@@ -1033,52 +1070,55 @@
       </c>
       <c r="J11" s="14">
         <v>342680056</v>
       </c>
       <c r="K11" s="2">
         <v>1209461517</v>
       </c>
       <c r="L11" s="2">
         <v>616845933</v>
       </c>
       <c r="M11" s="2">
         <v>625306505</v>
       </c>
       <c r="N11" s="2">
         <v>772095090</v>
       </c>
       <c r="O11" s="2">
         <v>436939995</v>
       </c>
       <c r="P11" s="2">
         <v>262828921</v>
       </c>
       <c r="Q11" s="2">
         <v>447082434</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="12" customFormat="1" ht="25.2" customHeight="1">
+      <c r="R11" s="23">
+        <v>746539385</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="12" customFormat="1" ht="25.15" customHeight="1">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="14">
         <v>200215240</v>
       </c>
       <c r="I12" s="14">
@@ -1086,52 +1126,55 @@
       </c>
       <c r="J12" s="14">
         <v>306304725</v>
       </c>
       <c r="K12" s="2">
         <v>296559736</v>
       </c>
       <c r="L12" s="2">
         <v>344429814</v>
       </c>
       <c r="M12" s="2">
         <v>396849624</v>
       </c>
       <c r="N12" s="2">
         <v>449527996</v>
       </c>
       <c r="O12" s="2">
         <v>415924943</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="R12" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="12" customFormat="1" ht="11.25">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="14">
         <v>321548567</v>
       </c>
       <c r="C13" s="14">
         <v>337775906</v>
       </c>
       <c r="D13" s="14">
         <v>427558021</v>
       </c>
       <c r="E13" s="14">
         <v>351626298</v>
       </c>
       <c r="F13" s="14">
         <v>257809365</v>
       </c>
       <c r="G13" s="14">
         <v>326475516</v>
       </c>
       <c r="H13" s="14">
         <v>422312134</v>
       </c>
       <c r="I13" s="14">
@@ -1139,52 +1182,55 @@
       </c>
       <c r="J13" s="14">
         <v>714407303</v>
       </c>
       <c r="K13" s="2">
         <v>764946970</v>
       </c>
       <c r="L13" s="2">
         <v>720791376</v>
       </c>
       <c r="M13" s="2">
         <v>993737106</v>
       </c>
       <c r="N13" s="2">
         <v>1207823342</v>
       </c>
       <c r="O13" s="2">
         <v>929345045</v>
       </c>
       <c r="P13" s="2">
         <v>1083871212</v>
       </c>
       <c r="Q13" s="2">
         <v>1133776670</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="12" customFormat="1" ht="18" customHeight="1">
+      <c r="R13" s="23">
+        <v>1358111396</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="12" customFormat="1" ht="18" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="14">
         <v>573044235</v>
       </c>
       <c r="C14" s="14">
         <v>698060124</v>
       </c>
       <c r="D14" s="14">
         <v>803382367</v>
       </c>
       <c r="E14" s="14">
         <v>718436236</v>
       </c>
       <c r="F14" s="14">
         <v>769406801</v>
       </c>
       <c r="G14" s="14">
         <v>1019271695</v>
       </c>
       <c r="H14" s="14">
         <v>1324148957</v>
       </c>
       <c r="I14" s="14">
@@ -1192,52 +1238,55 @@
       </c>
       <c r="J14" s="14">
         <v>1361213343</v>
       </c>
       <c r="K14" s="2">
         <v>1508449360</v>
       </c>
       <c r="L14" s="2">
         <v>1485046014</v>
       </c>
       <c r="M14" s="2">
         <v>1738012595</v>
       </c>
       <c r="N14" s="2">
         <v>2213449027</v>
       </c>
       <c r="O14" s="2">
         <v>1813091157</v>
       </c>
       <c r="P14" s="2">
         <v>2458246169</v>
       </c>
       <c r="Q14" s="2">
         <v>2947533981</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="R14" s="23">
+        <v>3728084322</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="12" customFormat="1" ht="11.25">
       <c r="A15" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="20">
         <v>10.199999999999999</v>
       </c>
       <c r="C15" s="20">
         <v>13.1</v>
       </c>
       <c r="D15" s="20">
         <v>14.3</v>
       </c>
       <c r="E15" s="20">
         <v>11.1</v>
       </c>
       <c r="F15" s="20">
         <v>7.9</v>
       </c>
       <c r="G15" s="20">
         <v>7.2</v>
       </c>
       <c r="H15" s="20">
         <v>-7.3</v>
       </c>
       <c r="I15" s="20">
@@ -1245,53 +1294,56 @@
       </c>
       <c r="J15" s="20">
         <v>19.600000000000001</v>
       </c>
       <c r="K15" s="20">
         <v>59.6</v>
       </c>
       <c r="L15" s="20">
         <v>27.8</v>
       </c>
       <c r="M15" s="20">
         <v>24.2</v>
       </c>
       <c r="N15" s="20">
         <v>26.8</v>
       </c>
       <c r="O15" s="20">
         <v>15.5</v>
       </c>
       <c r="P15" s="4">
         <v>8.1999999999999993</v>
       </c>
       <c r="Q15" s="4">
         <v>12.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-    <row r="17" spans="1:8" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="R15" s="24">
+        <v>17.600000000000001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="12" customFormat="1" ht="11.25"/>
+    <row r="17" spans="1:8" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="14"/>
       <c r="C17" s="14"/>
       <c r="D17" s="14"/>
       <c r="E17" s="14"/>
       <c r="F17" s="14"/>
       <c r="G17" s="14"/>
       <c r="H17" s="14"/>
     </row>
     <row r="18" spans="1:8">
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
     </row>
     <row r="19" spans="1:8">
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>